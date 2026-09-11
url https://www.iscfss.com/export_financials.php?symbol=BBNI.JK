--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4531,574 +4534,580 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>25</v>
       </c>
-      <c r="CP1" t="s">
-        <v>156</v>
+      <c r="CQ1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>2520681000000.0</v>
+      </c>
+      <c r="C2">
         <v>2553244000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2004389000000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>1945757000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1203527000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1421561000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2483889000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>859095000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1126361000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1899027000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>791838000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>920051000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>737758000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>893932000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>446826000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>605989000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1209166000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>665409000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2060797000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>940641000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>419091000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1293670000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>568712000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>798967000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>769310000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>805090000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>682378000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>850415000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>760727000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>927446000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>702180000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>730735000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>781738000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>610940000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>909415000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>632482000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>891062000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>545914000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>868412000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>601058000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>836280000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>589749000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>459061000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>342198000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>463163000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>376316000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>454314000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>371234000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>409535000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>235533000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>174842000000.0</v>
       </c>
-      <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>179463000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>170123000000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>4948739000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>233693000000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>1687610000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1520807000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>931714000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1557441000000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>1896678000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>324331000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>753767000000.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>645691000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1166076000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>324788000000.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5151,52 +5160,53 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5249,256 +5259,260 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>2837051000000.0</v>
+      </c>
+      <c r="C5">
         <v>4340810000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7877270000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7276992000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5916530000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4464657000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3795943000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5581025000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3324636000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4288548000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4340982000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2081701000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3790253000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3038005000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3027887000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1425991000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2715844000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4768182000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6966969000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6809151000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6538067000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18149274000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>19667993000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>17152519000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16508787000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13877951000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16428799000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>15963599000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>15586261000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>14583150000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13406777000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10712452000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11204851000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>13559289000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>14655509000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>14556162000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>13917027000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>13647199000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>12735737000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>14110898000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>13652219000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>13085096000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>12003490000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-513515000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>538922000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>969279000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>370339000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>385899000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>749431000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1993597000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-3034875000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2476576000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1803316000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-622934000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5551,52 +5565,53 @@
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5649,114 +5664,117 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>9054807000000.0</v>
       </c>
       <c r="C8">
         <v>9054807000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>9054807000000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>9054807000000.0</v>
       </c>
       <c r="G8">
         <v>9054807000000.0</v>
       </c>
       <c r="H8">
         <v>9054807000000.0</v>
       </c>
       <c r="I8">
         <v>9054807000000.0</v>
       </c>
       <c r="J8">
         <v>9054807000000.0</v>
       </c>
       <c r="K8">
         <v>9054807000000.0</v>
       </c>
       <c r="L8">
         <v>9054807000000.0</v>
       </c>
       <c r="M8">
         <v>9054807000000.0</v>
       </c>
       <c r="N8">
         <v>9054807000000.0</v>
       </c>
       <c r="O8">
         <v>9054807000000.0</v>
       </c>
       <c r="P8">
         <v>9054807000000.0</v>
       </c>
       <c r="Q8">
         <v>9054807000000.0</v>
       </c>
       <c r="R8">
         <v>9054807000000.0</v>
       </c>
       <c r="S8">
         <v>9054807000000.0</v>
       </c>
       <c r="T8">
         <v>9054807000000.0</v>
       </c>
       <c r="U8">
         <v>9054807000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>9054807000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5785,129 +5803,130 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>17010254000000.0</v>
       </c>
       <c r="E9">
         <v>17010254000000.0</v>
       </c>
       <c r="F9">
         <v>17010254000000.0</v>
       </c>
       <c r="G9">
         <v>17010254000000.0</v>
       </c>
       <c r="H9">
         <v>17010254000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>17010254000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>17184121000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17191049000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>17069876000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>17010254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17009109000000.0</v>
       </c>
       <c r="Q9">
         <v>17009109000000.0</v>
       </c>
       <c r="R9">
-        <v>17010254000000.0</v>
+        <v>17009109000000.0</v>
       </c>
       <c r="S9">
         <v>17010254000000.0</v>
       </c>
       <c r="T9">
         <v>17010254000000.0</v>
       </c>
       <c r="U9">
         <v>17010254000000.0</v>
       </c>
       <c r="V9">
+        <v>17010254000000.0</v>
+      </c>
+      <c r="W9">
         <v>17053988000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14568468000000.0</v>
       </c>
       <c r="X9">
         <v>14568468000000.0</v>
       </c>
       <c r="Y9">
         <v>14568468000000.0</v>
       </c>
       <c r="Z9">
         <v>14568468000000.0</v>
       </c>
       <c r="AA9">
         <v>14568468000000.0</v>
       </c>
       <c r="AB9">
         <v>14568468000000.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>14568468000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5929,332 +5948,336 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>1.21603089E+14</v>
+      </c>
+      <c r="C10">
         <v>1.58658935E+14</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1.53459388E+14</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1.32818059E+14</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1.5225189E+14</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1.13248417E+14</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1.05437966E+14</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>99255247000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1.05547089E+14</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1.28906478E+14</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1.57821066E+14</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1.13860325E+14</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1.50817798E+14</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1.59240034E+14</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1.63861265E+14</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1.11120511E+14</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1.21953735E+14</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1.31016298E+14</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1.7422604E+14</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1.48763013E+14</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1.32186993E+14</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1.17651609E+14</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1.29826795E+14</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1.31390066E+14</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1.06584999E+14</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1.23650762E+14</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1.15205396E+14</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>83841903000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1.09176007E+14</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>84470105000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1.02093362E+14</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>88549273000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>93807671000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>70829328000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>94206269000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>90727878000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>81725751000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>85217919000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>81274183000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>78592890000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>64318261000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>66973307000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>86238205000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>71707148000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>70399732000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>55832918000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>55056486000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>61417549000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>71118901000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>44559073000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>60794817000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>58565939000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>55960730000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>53628116000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>68849129000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>60145546000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>46665436000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>61873815000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>76551357000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>32541428000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>29973025000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>36081971000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>35293172000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>35382111000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5971774000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5312870000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>11761658000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6403911000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4418262000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4943314000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>6128985000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5436073000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3645858000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3224535000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4430029000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>17183541000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>19078864000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>18692390000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>18277362000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17034500000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>18426995000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>17320216000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>14624591000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>13937286000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>11910633000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>11195634000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>13809214000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9954838000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>7979758000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>7524683000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>7799649000000.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>7007684000000.0</v>
       </c>
-      <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6307,266 +6330,270 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>1.21603089E+14</v>
+      </c>
+      <c r="C12">
         <v>1.58658935E+14</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1.53459388E+14</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1.32818059E+14</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1.5225189E+14</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1.13248417E+14</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1.05437966E+14</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>99255247000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-74387938000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72341698000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1.57821066E+14</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1.13860325E+14</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1.50817798E+14</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1.59240034E+14</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1.63861265E+14</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1.11120511E+14</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1.21953735E+14</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1.31016298E+14</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1.7422604E+14</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1.48763013E+14</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1.32186993E+14</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1.17651609E+14</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1.29826795E+14</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1.31390066E+14</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1.06584999E+14</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1.23650762E+14</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1.15205396E+14</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>83841903000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1.09176007E+14</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>84470105000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1.02093362E+14</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>88549273000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>93807671000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>70829328000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>94206269000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>90727878000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>81725751000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>85217919000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>81274183000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>78592890000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>64318261000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>66973307000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>86238205000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>71707148000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>70399732000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>55832918000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>55056486000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>61417549000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>71118901000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>44559073000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>60794817000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>58565939000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>55960730000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>53628116000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>68849129000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>60145546000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>46665436000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>61873815000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>76551357000000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>9054807000000.0</v>
       </c>
       <c r="C13">
         <v>9054807000000.0</v>
       </c>
       <c r="D13">
         <v>9054807000000.0</v>
       </c>
       <c r="E13">
         <v>9054807000000.0</v>
       </c>
       <c r="F13">
         <v>9054807000000.0</v>
       </c>
       <c r="G13">
         <v>9054807000000.0</v>
       </c>
       <c r="H13">
         <v>9054807000000.0</v>
       </c>
       <c r="I13">
@@ -6713,362 +6740,368 @@
       <c r="BD13">
         <v>9054807000000.0</v>
       </c>
       <c r="BE13">
         <v>9054807000000.0</v>
       </c>
       <c r="BF13">
         <v>9054807000000.0</v>
       </c>
       <c r="BG13">
         <v>9054807000000.0</v>
       </c>
       <c r="BH13">
         <v>9054807000000.0</v>
       </c>
       <c r="BI13">
         <v>9054807000000.0</v>
       </c>
       <c r="BJ13">
         <v>9054807000000.0</v>
       </c>
       <c r="BK13">
         <v>9054807000000.0</v>
       </c>
       <c r="BL13">
-        <v>7789288000000.0</v>
+        <v>9054807000000.0</v>
       </c>
       <c r="BM13">
         <v>7789288000000.0</v>
       </c>
       <c r="BN13">
         <v>7789288000000.0</v>
       </c>
       <c r="BO13">
         <v>7789288000000.0</v>
       </c>
       <c r="BP13">
         <v>7789288000000.0</v>
       </c>
       <c r="BQ13">
         <v>7789288000000.0</v>
       </c>
       <c r="BR13">
         <v>7789288000000.0</v>
       </c>
       <c r="BS13">
         <v>7789288000000.0</v>
       </c>
       <c r="BT13">
         <v>7789288000000.0</v>
       </c>
       <c r="BU13">
         <v>7789288000000.0</v>
       </c>
       <c r="BV13">
         <v>7789288000000.0</v>
       </c>
       <c r="BW13">
         <v>7789288000000.0</v>
       </c>
       <c r="BX13">
         <v>7789288000000.0</v>
       </c>
       <c r="BY13">
-        <v>7042194000000.0</v>
+        <v>7789288000000.0</v>
       </c>
       <c r="BZ13">
         <v>7042194000000.0</v>
       </c>
       <c r="CA13">
         <v>7042194000000.0</v>
       </c>
       <c r="CB13">
         <v>7042194000000.0</v>
       </c>
       <c r="CC13">
         <v>7042194000000.0</v>
       </c>
       <c r="CD13">
         <v>7042194000000.0</v>
       </c>
       <c r="CE13">
         <v>7042194000000.0</v>
       </c>
       <c r="CF13">
         <v>7042194000000.0</v>
       </c>
       <c r="CG13">
         <v>7042194000000.0</v>
       </c>
       <c r="CH13">
         <v>7042194000000.0</v>
       </c>
       <c r="CI13">
         <v>7042194000000.0</v>
       </c>
       <c r="CJ13">
         <v>7042194000000.0</v>
       </c>
       <c r="CK13">
         <v>7042194000000.0</v>
       </c>
       <c r="CL13">
         <v>7042194000000.0</v>
       </c>
       <c r="CM13">
         <v>7042194000000.0</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13">
+      <c r="CN13">
         <v>7042194000000.0</v>
       </c>
-      <c r="CP13"/>
+      <c r="CO13"/>
+      <c r="CP13">
+        <v>7042194000000.0</v>
+      </c>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>37256798000.0</v>
+      </c>
+      <c r="C14">
         <v>37297313000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37256798000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37321316000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37256798000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37297313000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>37256798000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37297313000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37282172658.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37267222983.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37256798316.0</v>
       </c>
       <c r="L14">
         <v>37256798316.0</v>
       </c>
       <c r="M14">
-        <v>37276744082.0</v>
+        <v>37256798316.0</v>
       </c>
       <c r="N14">
         <v>37276744082.0</v>
       </c>
       <c r="O14">
-        <v>37297312916.0</v>
+        <v>37276744082.0</v>
       </c>
       <c r="P14">
         <v>37297312916.0</v>
       </c>
       <c r="Q14">
         <v>37297312916.0</v>
       </c>
       <c r="R14">
+        <v>37297312916.0</v>
+      </c>
+      <c r="S14">
         <v>37208788316.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>37247947716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37258153516.0</v>
       </c>
       <c r="U14">
         <v>37258153516.0</v>
       </c>
       <c r="V14">
-        <v>18629076758.0</v>
+        <v>37258153516.0</v>
       </c>
       <c r="W14">
         <v>18629076758.0</v>
       </c>
       <c r="X14">
         <v>18629076758.0</v>
       </c>
       <c r="Y14">
-        <v>18648656458.0</v>
+        <v>18629076758.0</v>
       </c>
       <c r="Z14">
         <v>18648656458.0</v>
       </c>
       <c r="AA14">
         <v>18648656458.0</v>
       </c>
       <c r="AB14">
         <v>18648656458.0</v>
       </c>
       <c r="AC14">
         <v>18648656458.0</v>
       </c>
       <c r="AD14">
         <v>18648656458.0</v>
       </c>
       <c r="AE14">
         <v>18648656458.0</v>
       </c>
       <c r="AF14">
         <v>18648656458.0</v>
       </c>
       <c r="AG14">
         <v>18648656458.0</v>
       </c>
       <c r="AH14">
         <v>18648656458.0</v>
       </c>
       <c r="AI14">
         <v>18648656458.0</v>
       </c>
       <c r="AJ14">
         <v>18648656458.0</v>
       </c>
       <c r="AK14">
         <v>18648656458.0</v>
       </c>
       <c r="AL14">
         <v>18648656458.0</v>
       </c>
       <c r="AM14">
         <v>18648656458.0</v>
       </c>
       <c r="AN14">
         <v>18648656458.0</v>
       </c>
       <c r="AO14">
-        <v>18498556458.0</v>
+        <v>18648656458.0</v>
       </c>
       <c r="AP14">
         <v>18498556458.0</v>
       </c>
       <c r="AQ14">
         <v>18498556458.0</v>
       </c>
       <c r="AR14">
         <v>18498556458.0</v>
       </c>
       <c r="AS14">
+        <v>18498556458.0</v>
+      </c>
+      <c r="AT14">
         <v>18648656458.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18623639791.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18648656458.0</v>
       </c>
       <c r="AV14">
         <v>18648656458.0</v>
       </c>
       <c r="AW14">
         <v>18648656458.0</v>
       </c>
       <c r="AX14">
         <v>18648656458.0</v>
       </c>
       <c r="AY14">
         <v>18648656458.0</v>
       </c>
       <c r="AZ14">
         <v>18648656458.0</v>
       </c>
       <c r="BA14">
+        <v>18648656458.0</v>
+      </c>
+      <c r="BB14">
         <v>18641036036.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>18648656458.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18641036036.0</v>
       </c>
       <c r="BD14">
         <v>18641036036.0</v>
       </c>
       <c r="BE14">
+        <v>18641036036.0</v>
+      </c>
+      <c r="BF14">
         <v>18648656458.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>18556373494.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18648656458.0</v>
       </c>
       <c r="BH14">
         <v>18648656458.0</v>
       </c>
       <c r="BI14">
         <v>18648656458.0</v>
       </c>
       <c r="BJ14">
         <v>18648656458.0</v>
       </c>
       <c r="BK14">
+        <v>18648656458.0</v>
+      </c>
+      <c r="BL14">
         <v>15958994130.0</v>
       </c>
-      <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7121,102 +7154,103 @@
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>390368000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>312636000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>436658000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>586672000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>584619000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>546083000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>537348000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43328000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>548529000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>535320000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>576546000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16672000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24072000000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -7245,52 +7279,53 @@
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7343,125 +7378,126 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>113867000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>114046000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>658590000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>226937000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>222010000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>209473000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>498669000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>298800000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>292344000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>296217000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>523042000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>505890000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>486476000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>490167000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>661873000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>357627000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>651304000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>445507000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>665507000000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
@@ -7479,103 +7515,104 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>2.0176289E+14</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1.9232735E+14</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1.66035637E+14</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1.76376388E+14</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>2.06716406E+14</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1.97905038E+14</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1.8702533E+14</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1.51022473E+14</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1.54252437E+14</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1.50365529E+14</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
@@ -7597,104 +7634,107 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
         <v>727786000000.0</v>
       </c>
       <c r="C20">
         <v>727786000000.0</v>
       </c>
       <c r="D20">
         <v>727786000000.0</v>
       </c>
       <c r="E20">
         <v>727786000000.0</v>
       </c>
       <c r="F20">
         <v>727786000000.0</v>
       </c>
       <c r="G20">
         <v>727786000000.0</v>
       </c>
       <c r="H20">
         <v>727786000000.0</v>
       </c>
       <c r="I20">
         <v>727786000000.0</v>
       </c>
       <c r="J20">
         <v>727786000000.0</v>
       </c>
       <c r="K20">
         <v>727786000000.0</v>
       </c>
       <c r="L20">
+        <v>727786000000.0</v>
+      </c>
+      <c r="M20">
         <v>727785000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>727786000000.0</v>
       </c>
       <c r="N20">
         <v>727786000000.0</v>
       </c>
       <c r="O20">
         <v>727786000000.0</v>
       </c>
       <c r="P20">
-        <v>743454000000.0</v>
+        <v>727786000000.0</v>
       </c>
       <c r="Q20">
         <v>743454000000.0</v>
       </c>
-      <c r="R20"/>
+      <c r="R20">
+        <v>743454000000.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
@@ -7727,116 +7767,119 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>13864000000.0</v>
+      </c>
+      <c r="C21">
         <v>14142000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14419000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14696000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14974000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15251000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15528000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15806000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16083000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16360000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>16637000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18610000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>20581000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22553000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>24525000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>30341000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>773795000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>28320003000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28499723000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>27708509000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>24769690000000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
@@ -7865,135 +7908,136 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>45298212000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1.03387806E+14</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2.20594857E+14</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1.78253896E+14</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2.2051518E+14</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2.25129777E+14</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2.35766983E+14</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1.80185405E+14</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1.87878328E+14</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2.0693476E+14</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2.50321808E+14</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2.27574027E+14</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1.88143661E+14</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1804226000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1867506000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1995602000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1736692000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1169578000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1163563000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1488507000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1882492000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1153984000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>960001000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>991737000000.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
@@ -8011,615 +8055,620 @@
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>1.461001157E+15</v>
+      </c>
+      <c r="C23">
         <v>1.426757735E+15</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1.362054731E+15</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1.269486437E+15</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1.201653267E+15</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1.146583286E+15</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1.129805637E+15</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1.068079914E+15</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1.072454158E+15</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1.066715329E+15</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1.086663986E+15</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1.009308655E+15</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1.025091056E+15</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1.012362504E+15</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1.029836868E+15</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9.43607612E+14</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9.46495285E+14</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9.31982781E+14</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9.64837692E+14</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9.19447781E+14</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8.75138278E+14</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8.62440779E+14</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8.91337425E+14</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9.16953642E+14</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8.80123799E+14</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8.68448218E+14</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8.45605208E+14</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8.15264923E+14</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8.432144E+14</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8.0056391E+14</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8.08572011E+14</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7.63523705E+14</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7.34189082E+14</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6.99899736E+14</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7.09330084E+14</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6.6820751E+14</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6.31741461E+14</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6.18813298E+14</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6.0303188E+14</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5.71508957E+14</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5.39139574E+14</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5.09089003E+14</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5.08595288E+14</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4.5646256E+14</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4.30965998E+14</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4.07214776E+14</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4.16573708E+14</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4.08046883E+14</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4.07817322E+14</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3.71461057E+14</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3.86654815E+14</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3.62422367E+14</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3.43791588E+14</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3.19716567E+14</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3.33303506E+14</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3.10432969E+14</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3.16872259E+14</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2.89372634E+14</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2.99058161E+14</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>71633565000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>74656970000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>66400064000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>70280739000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>73605124000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>64138916000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>47882247000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>47563191000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>56082359000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>57764231000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>59439406000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>60050257000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>35642003000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>34951528000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>37491631000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>41002003000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>30482650000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>47097486000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>51134523000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>51239924000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>68067696000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>44022462000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>47934080000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>40608913000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>39110082000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>41365627000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>41472364000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>42343568000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>40905027000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>40838257000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>41052842000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>29871175000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>37312625000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>37756417000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>30691537000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>29606625000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>30195653000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>31514088000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>18845244000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>18510412000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>17090338000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>17385227000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>10818000000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6957200000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>8551471000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>9398008000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>9652826000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>9892482000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>8752570000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>8738372000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>8463485000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>9210718000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>6457044000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>4255346000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>3426469000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2300686000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>3767891000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>3932260000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3254864000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>4556568000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>4976909000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>4481908000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>4452799000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3139533000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3811455000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3358860000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1871511000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2531317000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>5381356000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>3361813000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>5176490000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>4822729000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3893232000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>8282530000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>7797616000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>8435187000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>7106860000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>7228702000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>13247380000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>10414832000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>9842829000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4811798000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>8720476000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>8684826000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>10915958000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>12244610000000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>14011233000000.0</v>
       </c>
-      <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>72373097000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>75394324000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>67222211000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>71114930000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>74609337000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>65605702000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>49188682000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>48669730000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>57229999000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>58910358000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>60649614000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>61333863000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>36932584000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>36233104000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>38793286000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>42284673000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>31709739000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>47097486000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>52320442000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>51239924000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>68067696000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>60320517000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>47934080000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -8641,147 +8690,150 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>2.20180535E+14</v>
+      </c>
+      <c r="C26">
         <v>3.61174372E+14</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2.41533698E+14</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>2.0149703E+14</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1.99788231E+14</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1.93988061E+14</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1.85496865E+14</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1.85412551E+14</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1.8429084E+14</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1.7611077E+14</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1.68863626E+14</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1.64809285E+14</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1.65517398E+14</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1.60504722E+14</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1.53464085E+14</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1.52097484E+14</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1.48433242E+14</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1.46749461E+14</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1.36668489E+14</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1.31738552E+14</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1.24108565E+14</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1.21159002E+14</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1.13086433E+14</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1.16988047E+14</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1.06565091E+14</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1.08713874E+14</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1.11050628E+14</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1.14745773E+14</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1.22730413E+14</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1.16089099E+14</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1.1509698E+14</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8799,52 +8851,53 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8897,343 +8950,349 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>6763315000000.0</v>
+      </c>
+      <c r="C28">
         <v>-69887488000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>91838576000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1.00361275E+14</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-46473249000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4946339000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1.05437966E+14</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10760228000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7988088000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-54494069000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1.11529788E+14</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-68751763000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1.07530376E+14</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1.07100668E+14</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1.11017267E+14</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-59241937000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-66876822000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-82322289000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1.25013391E+14</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-91471940000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-81192942000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-66455555000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-86229952000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-85512664000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-61487179000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-70735056000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-71182934000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-54077423000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-68754599000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-45803559000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-61163418000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-46775736000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-51362495000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-29123698000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-53260227000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-50251126000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-52877388000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-50265821000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-45321442000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-50234063000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-36069984000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-39497081000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-57527220000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-55843591000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-55366495000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-41383152000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-40163190000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-50599549000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-64161701000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-36007602000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-51396809000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-48913113000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-43449836000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-41309386000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-60110757000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-51638939000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-20338133000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1.30054005E+14</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-65664362000000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>2.42612141E+14</v>
+      </c>
+      <c r="C29">
         <v>2.2418808E+14</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2.41551387E+14</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>2.25226462E+14</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2.36822631E+14</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2.31891145E+14</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2.1850735E+14</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2.06054102E+14</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1.92652115E+14</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1.95134923E+14</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1.86583752E+14</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1.81182768E+14</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1.91702172E+14</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1.87513586E+14</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1.80407661E+14</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1.80036074E+14</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1.73238089E+14</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1.7166852E+14</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1.75567032E+14</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1.66087026E+14</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1.65111042E+14</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1.52518361E+14</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1.55097509E+14</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1.53770221E+14</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1.60390034E+14</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9257,339 +9316,343 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>7106728000000.0</v>
+      </c>
+      <c r="C30">
         <v>6038179000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5754498000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4576382000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24506404000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30322980000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24201841000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28551194000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29089726000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31046108000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31039174000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>31375388000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35675452000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29487397000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32060081000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37140525000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>31787632000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28320003000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>28499723000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>27708509000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>24769690000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26827683000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29519950000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26805842000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30734824000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29907399000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29096620000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>28004503000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>32920741000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>34313579000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35152876000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>30468240000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>30437138000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27414853000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>24752135000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>20598253000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17400637000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15543249000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>14461827000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13625191000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>13607939000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14239400000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12250688000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9584310000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7510777000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5588091000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4820611000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5630161000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7333455000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10985168000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5885718000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2195730000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-164284000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-178780000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5250500000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4814587000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>33787000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8184118000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3826445000000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>1.39960107E+14</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1.35063404E+14</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1.289655E+14</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1.25468972E+14</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.23738372E+14</v>
       </c>
       <c r="S31">
         <v>1.23738372E+14</v>
       </c>
       <c r="T31">
+        <v>1.23738372E+14</v>
+      </c>
+      <c r="U31">
         <v>1.1957854E+14</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1.16376571E+14</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1.15143002E+14</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1.1019252E+14</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1.10406951E+14</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1.09872547E+14</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1.07475254E+14</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1.22515579E+14</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1.18804629E+14</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1.14274044E+14</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1.13461886E+14</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1.08076884E+14</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1.01819178E+14</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9607,52 +9670,53 @@
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9705,266 +9769,270 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>1.33229134E+15</v>
+      </c>
+      <c r="C33">
         <v>1.262060621E+15</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1.203230277E+15</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1.132091996E+15</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1.022088905E+15</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9.98990619E+14</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9.97205771E+14</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9.22049517E+14</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>9.1233509E+14</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>8.76447054E+14</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2.04620049E+14</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1.96338089E+14</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1.92048968E+14</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1.9275099E+14</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1.87805926E+14</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1.80655573E+14</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1.7961648E+14</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1.7520711E+14</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1.73632443E+14</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1.62237103E+14</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1.57590388E+14</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1.50051101E+14</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1.48521402E+14</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1.40939329E+14</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1.44896312E+14</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1.34424733E+14</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1.35238633E+14</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1.3698364E+14</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1.40629801E+14</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1.48739347E+14</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1.45566103E+14</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1.40067542E+14</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1.39969602E+14</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1.52056862E+14</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1.39417463E+14</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1.26527182E+14</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1.1510276E+14</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1.15260272E+14</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1.08800481E+14</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1.05501509E+14</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1.01536308E+14</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>95763987000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>77942200000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>58615281000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>58900937000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>62325858000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>62827577000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>63828234000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>62413520000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>61541197000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>58950730000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>57663400000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>55655919000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>56460336000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>52977589000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>54425319000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>82105533000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>56239865000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>13994273000000.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -10017,480 +10085,487 @@
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>1.224175712E+15</v>
+      </c>
+      <c r="C35">
         <v>1.226993312E+15</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1.21914425E+14</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1.057484644E+15</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1.21037287E+14</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>9.73569181E+14</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1.32643997E+14</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2.67151424E+14</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3.02697164E+14</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3.29791965E+14</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>46291278000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>45108562000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>43287422000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>737758000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>893932000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>446826000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>605989000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>373067000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>538846000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>57291073000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>50994051000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>51196054000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>43596843000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>45877402000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>45097820000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>52915706000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>44022462000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>29764480000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>40421408000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>38666546000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>40929944000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>41773537000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>42445176000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>41705630000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>40946042000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>40476752000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>28848363000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>34952098000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>35952741000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>28358827000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>28248277000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>27476226000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>28710985000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>15863557000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>15033237000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>14449766000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>14893296000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>10818000000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>6957200000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>8551471000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>9398008000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>9652826000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2.99685611E+14</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2.7452627E+14</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>8738372000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>8506607000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2.77495544E+14</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>11215943000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>10886995000000.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>39551628000000.0</v>
+      </c>
+      <c r="C36">
         <v>35578120000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-34170612000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-36659620000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2.29346368E+14</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2.21501156E+14</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7.65116564E+14</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8.65802455E+14</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>8.49337393E+14</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8.12539239E+14</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-7440618000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-7646066000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-7542841000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-7619529000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-7614484000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-7855838000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-7272322000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-1.7520711E+14</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-1.73632443E+14</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-1.62237103E+14</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-1.57590388E+14</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-1.50051101E+14</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-1.48521402E+14</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-1.40939329E+14</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-1.44896312E+14</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-1.34424733E+14</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-1.35238633E+14</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1.3698364E+14</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1.40629801E+14</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-1.48739347E+14</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-1.45566103E+14</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1.40067542E+14</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1.39969602E+14</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-1.52056862E+14</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-1.39417463E+14</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-1.26527182E+14</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-1.1510276E+14</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-1.15260272E+14</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-1.08800481E+14</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-1.05501509E+14</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1.01536308E+14</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-95763987000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-77942200000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-58615281000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-58900937000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-62325858000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-62827577000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-63828234000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-62413520000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-61541197000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-58950730000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-57663400000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-55655919000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-56460336000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-52977589000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-54425319000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-82105533000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-56239865000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-13994273000000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10543,1168 +10618,1178 @@
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.148875307E+15</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1.269486437E+15</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6169258000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6655699000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6949596000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-1.31936596E+14</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>6.93183697E+14</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>6.67734853E+14</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6.46548838E+14</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>6.30884083E+14</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6.46109596E+14</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6.14691003E+14</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6.13137438E+14</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5.9743937E+14</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5.88479486E+14</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5.80739156E+14</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5.60591207E+14</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5.67910386E+14</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5.83469278E+14</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6.17818405E+14</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5.97907664E+14</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5.80465324E+14</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5.66064559E+14</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5.66434877E+14</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5.60487851E+14</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>5.33040879E+14</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>5.2575967E+14</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>5.0443865E+14</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4.69974671E+14</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4.49598693E+14</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4.50954217E+14</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4.30354197E+14</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>4.17512313E+14</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>4.02791858E+14</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>3.98495389E+14</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>3.73789367E+14</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>3.59677066E+14</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3.32112309E+14</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3.32164195E+14</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3.16555821E+14</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2.94154552E+14</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2.83467909E+14</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2.93869034E+14</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2.77170939E+14</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2.66951446E+14</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2.54375619E+14</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2.6102355E+14</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2.43997298E+14</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2.32339223E+14</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2.09806895E+14</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2.06233746E+14</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1.82570886E+14</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1.71294489E+14</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1.63074836E+14</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1.98813063E+14</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3327457000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3094260000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3308121000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2693575000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3313843000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2143898000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2055901000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2154732000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2725233000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2444550000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2505984000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2856412000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2685997000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2312434000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1242733000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1362040000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1759372000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2430200000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1616153000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2636121000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1807268000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1869007000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2052714000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2276989000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>4379151000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2306004000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2069913000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1722541000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>4366637000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1762153000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>2044208000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1958678000000.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38">
         <v>1720861000000.0</v>
       </c>
-      <c r="CP38"/>
+      <c r="CQ38"/>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>2.13179424E+14</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>2806068000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4021270000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2960059000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1.50160552E+14</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1.60119068E+14</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1.90268275E+14</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2.20594857E+14</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1.78253896E+14</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2.2051518E+14</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2.25129777E+14</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2.35766983E+14</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1.80185405E+14</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1.87878328E+14</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>64128811000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>73334183000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>51715075000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>48353255000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>47012974000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>59073483000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>52983393000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>52893939000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>57147951000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>59283632000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>55079856000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>58666176000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>59957887000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>61764066000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>60690042000000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>164284000000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>1083187000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1387645000000.0</v>
       </c>
-      <c r="BE39"/>
       <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>846743000000.0</v>
       </c>
-      <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
+      <c r="CQ39"/>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>-2520681000000.0</v>
+      </c>
+      <c r="C40">
         <v>-2553244000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7.41966424E+14</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-40391391000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8.62460076E+14</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-72485688000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7.41864707E+14</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5.00923113E+14</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-2079193000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-2956540000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-3133238000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-19233903000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-41593292000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-37215330000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-31538512000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-33897709000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-41985124000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-3458638000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-2159244000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-3485413000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-2140629000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-2394844000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-2684933000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-1446278000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-1367321000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-2301805000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-805090000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-1679561000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-1340461000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-1543587000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-1696540000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-1563031000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-1626744000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-1445450000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-927760000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-1520378000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-1252274000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-1696420000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-975218000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-893128000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-627507000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-438806000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-749396000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-158383000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-256598000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-350515000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-317563000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-272237000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-245328000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-382446000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-323957000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-266861000000.0</v>
       </c>
-      <c r="BA40"/>
       <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>-421846000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-319689000000.0</v>
       </c>
-      <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>-304848000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-378714000000.0</v>
       </c>
-      <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
+      <c r="CQ40"/>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>27946972000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>25524551000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>28250073000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>26362158000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>25101536000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>24906715000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>26954298000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>23315268000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>21967304000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>23218693000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4551187000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>19608022000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>18805810000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>16590739000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>16996024000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>16672286000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>16390603000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>15812516000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>14962617000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>41623631000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>40894350000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>36815979000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>34178148000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>31785424000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>33936268000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>28291157000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>26952374000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>24313062000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>22282611000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>23164612000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>20396128000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>18761651000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>19617954000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>21096747000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>24966170000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>25899588000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>33529794000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>34498124000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>26455209000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>19264325000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>19178826000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>20133759000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>16660941000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>17044231000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>15923736000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>18380900000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>15991350000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>14769918000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>13878316000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>10829891000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>10060231000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>13355559000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>11857742000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>9203754000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>8472187000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>7878593000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>9436714000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>8503842000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>11303496000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>10224190000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6407707000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>7390538000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>10665164000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>12465711000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>12220590000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>6485440000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>7041599000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>7795336000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>7195606000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>7308640000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>8812621000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>10376434000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>7742763000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>6016190000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>5660659000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>4708809000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>5058598000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>4500492000000.0</v>
       </c>
-      <c r="CN41"/>
-      <c r="CO41">
+      <c r="CO41"/>
+      <c r="CP41">
         <v>5020119000000.0</v>
       </c>
-      <c r="CP41"/>
+      <c r="CQ41"/>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>33443723000000.0</v>
+      </c>
+      <c r="C42">
         <v>33646649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33721649000000.0</v>
       </c>
       <c r="D42">
         <v>33721649000000.0</v>
       </c>
       <c r="E42">
         <v>33721649000000.0</v>
       </c>
       <c r="F42">
         <v>33721649000000.0</v>
       </c>
       <c r="G42">
         <v>33721649000000.0</v>
       </c>
       <c r="H42">
-        <v>32458083000000.0</v>
+        <v>33721649000000.0</v>
       </c>
       <c r="I42">
         <v>32458083000000.0</v>
       </c>
       <c r="J42">
+        <v>32458083000000.0</v>
+      </c>
+      <c r="K42">
         <v>32347583000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>32278123000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>32445600000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>32632488000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>32511315000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>32451693000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32450548000000.0</v>
       </c>
       <c r="Q42">
         <v>32450548000000.0</v>
       </c>
       <c r="R42">
+        <v>32450548000000.0</v>
+      </c>
+      <c r="S42">
         <v>32300834000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>32244804000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>31315867000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>31443893000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>31487627000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>29451980000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>29085616000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>33776218000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>31145382000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>33775679000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>29518410000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>29518411000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29547199000000.0</v>
       </c>
       <c r="AE42">
         <v>29547199000000.0</v>
       </c>
       <c r="AF42">
+        <v>29547199000000.0</v>
+      </c>
+      <c r="AG42">
         <v>26855452000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>26865308000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>26851593000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>14568468000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26853731000000.0</v>
       </c>
       <c r="AK42">
         <v>26853731000000.0</v>
       </c>
       <c r="AL42">
         <v>26853731000000.0</v>
       </c>
       <c r="AM42">
+        <v>26853731000000.0</v>
+      </c>
+      <c r="AN42">
         <v>26853958000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>26853512000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>36699425000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13818489000000.0</v>
       </c>
       <c r="AQ42">
         <v>13818489000000.0</v>
       </c>
       <c r="AR42">
+        <v>13818489000000.0</v>
+      </c>
+      <c r="AS42">
         <v>14054953000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14568468000000.0</v>
       </c>
       <c r="AT42">
         <v>14568468000000.0</v>
       </c>
       <c r="AU42">
         <v>14568468000000.0</v>
       </c>
       <c r="AV42">
         <v>14568468000000.0</v>
       </c>
       <c r="AW42">
         <v>14568468000000.0</v>
       </c>
       <c r="AX42">
+        <v>14568468000000.0</v>
+      </c>
+      <c r="AY42">
         <v>12574871000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>11533593000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>12091892000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>18537764000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>18597289000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>18936953000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>18662766000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>18496459000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>14131849000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>17679249000000.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11757,52 +11842,53 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11855,99 +11941,102 @@
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>51123660000000.0</v>
+      </c>
+      <c r="C45">
         <v>50980048000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>50730702000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>49581755000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>49295419000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>48815943000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>45992990000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>45398541000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>44789868000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>44687850000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>43340172000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>42623642000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>42213486000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>41755458000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>41196836000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -11981,752 +12070,760 @@
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>30361530000000.0</v>
+      </c>
+      <c r="C46">
         <v>30722539000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>31112635000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30253275000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>30372503000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>30517327000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30408236000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>27928607000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>27709101000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>27450463000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>27764856000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>26728068000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>26491316000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>26483253000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>26548893000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>26417693000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>26745201000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>26773868000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>26882982000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>25568614000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>25851836000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>25942536000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>27362400000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>27852896000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>27908265000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>27859642000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>26524759000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>25933012000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>25884028000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>26008934000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>26126508000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>22752663000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>22667737000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>22707089000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>22804689000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>21931467000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>23043420000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>22073301000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>21972223000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>21389039000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>21095512000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>20917571000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>20756594000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>6271836000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>6271230000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>6176237000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>6222050000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>6679514000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>6686300000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5607953000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>5513569000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>5092950000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>4943871000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>4850178000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>4591588000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>4374484000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4335392000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>4273822000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>4052708000000.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>31112635000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>30253275000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>30372503000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>30517327000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>30408236000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>27928607000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>26728068000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>26491316000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>26483253000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>26548893000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>26417693000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>26745201000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>26773868000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>26882982000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>25568614000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>25851836000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>25942536000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>27362400000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>27852896000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>27908265000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>27859642000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>26524759000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>25933012000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>25884028000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>26008934000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>26126508000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>22752663000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>22667737000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>22707089000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>22804689000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>21931467000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>23043420000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>22073301000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>21972223000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>21389039000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>21095512000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>20917571000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>20756594000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>6271836000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>6271230000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>6176237000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>6222050000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>6679514000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>6686300000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5607953000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>5513569000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>5092950000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>4943870000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>4850177000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>4591588000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>4374484000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>4335392000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>4273822000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>4052708000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>4085369000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>4111392000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>4077242000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>4110438000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>3976828000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>3939645000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>3942768000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>4009160000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>3702624000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>3695763000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>3670542000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3759861000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3627564000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3648532000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3781443000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3922244000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3800396000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3913297000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>3964745000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>4111593000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>4132584000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>4243983000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>4317814000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>4557160000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>4605223000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>4786374000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>4818454000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>4812742000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>4775673000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>4487881000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>4562227000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>2564197000000.0</v>
       </c>
-      <c r="CN47"/>
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47">
         <v>2200484000000.0</v>
       </c>
-      <c r="CP47"/>
+      <c r="CQ47"/>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>1.18527974E+14</v>
+      </c>
+      <c r="C48">
         <v>1.14338441E+14</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1.21076418E+14</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1.16703875E+14</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1.11675747E+14</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1.21039579E+14</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1.15885182E+14</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1.10302519E+14</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1.04632156E+14</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>99394546000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1.04457102E+14</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>99199517000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>93524337000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>96106319000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>91281328000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>86807949000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>82021568000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>79710838000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>75471792000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>72398715000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>69339804000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>68185970000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>64202289000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>66932194000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>67041522000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>67275065000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>79685093000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>76439343000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>72286096000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>72477049000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>68268420000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>64705039000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>60460227000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>56819151000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>57535093000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>54127400000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>50585686000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>47307968000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>48019910000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>38643186000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>35308372000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>33764534000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>33054162000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>29932575000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>26320209000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>26707241000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>28390021000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>25218867000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>22543456000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>23757510000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>21364949000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>18847073000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>16588891000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>17551860000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>15481263000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>18051618000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>11711522000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>15962230000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>14422051000000.0</v>
       </c>
-      <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
+      <c r="CQ48"/>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12779,93 +12876,94 @@
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>435683000000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>248000000000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>745125000000.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -12883,337 +12981,343 @@
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>1.28366404E+14</v>
+      </c>
+      <c r="C51">
         <v>88771447000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>91838576000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1.00361275E+14</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>89592662000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1.04795802E+14</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1.09048746E+14</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>88495019000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>97559001000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>74412409000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>46291278000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>67835913000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>89678403000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>93899246000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>89911522000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>94503995000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1.02770458E+14</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>48694009000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>49212649000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>57291073000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>50994051000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>51196054000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>43596843000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>45877402000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>45097820000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>52915706000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>60756200000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>29764480000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>40421408000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>38666546000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>40929944000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>41773537000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>42445176000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>41705630000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>40946042000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>40476752000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>28848363000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>34952098000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>35952741000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>28358827000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>28248277000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>27476226000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>28710985000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>15863557000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>15033237000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>14449766000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>14893296000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>10818000000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>6957200000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>8551471000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>9398008000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>9652826000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>12510894000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>12318730000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>8738372000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>8506607000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>26327303000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1.9192782E+14</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>10886995000000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>68594780000000.0</v>
+      </c>
+      <c r="C52">
         <v>33853565000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>37474252000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>40391391000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>50070296000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>71282161000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>85870706000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>47072261000000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>31003716000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>31029226000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>18647231000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>41008673000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>36669247000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>31001164000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>33854381000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>41436595000000.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>435683000000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>248000000000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>745125000000.0</v>
       </c>
-      <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
@@ -13231,272 +13335,274 @@
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>-1.79935027E+14</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-56564780000000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>34434240000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>3214698000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2355902000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2812444000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>3174601000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>7262275000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>39400852000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>37304953000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>35612117000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>40467373000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>34315997000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>36704482000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>34803383000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>51908686000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>29058812000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>27561529000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>33939970000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>31788882000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>24504729000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>28956108000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>32380963000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>26326458000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>25490482000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>23567460000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>25160983000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>26673267000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>33905654000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>19778146000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>22656049000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>20377484000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>20469094000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>19692338000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>35001955000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>19835200000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>19888056000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>14684764000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>23481417000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>8842720000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>37753038000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>36423855000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>38153206000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>28533585000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>25841415000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>25904661000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>31744893000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>24328041000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>24857308000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>20161897000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>32221771000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>8312664000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>10850987000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>32643363000000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>43065000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>39600000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>88177000000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>406304000000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>49688000000.0</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CK53"/>
+      <c r="CL53">
         <v>52056000000.0</v>
       </c>
-      <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
-      <c r="CO53">
+      <c r="CO53"/>
+      <c r="CP53">
         <v>4818413000000.0</v>
       </c>
-      <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13549,1046 +13655,1059 @@
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>1.461001157E+15</v>
+      </c>
+      <c r="C55">
         <v>1.426757735E+15</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1.362054731E+15</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1.269486437E+15</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1.201653267E+15</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1.146583286E+15</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1.129805637E+15</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1.068079914E+15</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1.072454158E+15</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1.066715329E+15</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1.086663986E+15</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1.009308655E+15</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1.025091056E+15</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1.012362504E+15</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1.029836868E+15</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9.43607612E+14</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9.46495285E+14</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>9.31982781E+14</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>9.64837692E+14</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>9.19447781E+14</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>8.75138278E+14</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>8.62440779E+14</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>8.91337425E+14</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>9.16953642E+14</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>8.80123799E+14</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>8.68448218E+14</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>8.45605208E+14</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>8.15264923E+14</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>8.432144E+14</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>8.0056391E+14</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>8.08572011E+14</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>7.63523705E+14</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7.34189082E+14</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6.99899736E+14</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7.09330084E+14</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6.6820751E+14</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6.31741461E+14</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6.18813298E+14</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>6.0303188E+14</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5.71508957E+14</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>5.39139574E+14</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5.09089003E+14</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5.08595288E+14</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4.5646256E+14</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4.30965998E+14</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4.07214776E+14</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4.16573708E+14</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4.08046883E+14</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4.07817322E+14</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3.71461057E+14</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3.86654815E+14</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3.62422367E+14</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3.43791588E+14</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3.19716567E+14</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3.33303506E+14</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3.10432969E+14</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3.16872259E+14</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2.89372634E+14</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2.99058161E+14</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2.68429544E+14</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2.60649421E+14</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2.44335521E+14</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2.48580529E+14</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2.24810634E+14</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2.25486012E+14</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2.15660786E+14</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2.27496967E+14</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2.03102295E+14</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2.0361859E+14</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2.01171768E+14</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2.01741069E+14</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1.7964424E+14</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1.76046883E+14</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1.62266916E+14</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1.83341611E+14</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1.72484113E+14</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1.76427286E+14</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1.75300151E+14</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1.69415573E+14</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1.57512793E+14</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1.46799722E+14</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1.4802896E+14</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1.47812206E+14</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1.47675083E+14</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1.38838704E+14</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1.34684486E+14</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1.36481584E+14</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1.30178836E+14</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1.28618024E+14</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1.25077929E+14</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1.25623157E+14</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>124352000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1.2905315E+14</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>133193000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>1.28709817E+14</v>
+      </c>
+      <c r="C56">
         <v>1.64697114E+14</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2.13179424E+14</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1.37394441E+14</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1.79564362E+14</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1.47592667E+14</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1.32599866E+14</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2.77966993E+14</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1.60119068E+14</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1.90268275E+14</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1.8886024E+14</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1.45235713E+14</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1.8649325E+14</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1.88727431E+14</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1.95921346E+14</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1.48261036E+14</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1.53741367E+14</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1.59336301E+14</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2.02725763E+14</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1.76471522E+14</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1.56956683E+14</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1.44479292E+14</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1.59346745E+14</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1.58195908E+14</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1.37319823E+14</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1.53558161E+14</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1.44302016E+14</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1.11846406E+14</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1.42096748E+14</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1.18783684E+14</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1.37246238E+14</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1.19017513E+14</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1.24244809E+14</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>98244181000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1.18958404E+14</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1.11326131E+14</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>99126388000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1.00761168E+14</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>95736010000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>92218081000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>77926200000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>81212707000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>98488893000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>81291458000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>77910509000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>61421009000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>59877097000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>67047710000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>78452356000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>55544241000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>66680535000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>60761669000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>55796446000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>53449336000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>74092171000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>73436764000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>63472237000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>70057933000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>86250825000000.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>68594780000000.0</v>
+      </c>
+      <c r="C57">
         <v>33853565000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7.73196237E+14</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>40391391000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9.15428035E+14</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8.40484666E+14</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8.29975087E+14</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5.51440483E+14</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6.15684975E+14</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5.87221115E+14</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1145545000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>791838000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>920051000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>737758000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>893932000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>446826000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>605989000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>373067000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>538846000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>330304000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>449217000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>419091000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>422672000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>568712000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>798967000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>769310000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>805090000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>682378000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>850415000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>760727000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>927446000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>702180000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>730735000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>781738000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>610940000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>909415000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>632482000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>891062000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>545914000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>868412000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>601058000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>836280000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>589749000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>459061000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>342198000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>463163000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>376316000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>454314000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>371234000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>409535000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>235533000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>174842000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1498491000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2301976000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>179463000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>5229255000000.0</v>
       </c>
-      <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57">
         <v>4948739000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4479042000000.0</v>
       </c>
-      <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
       <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
+      <c r="CQ57"/>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>1.292770492E+15</v>
+      </c>
+      <c r="C58">
         <v>1.260846877E+15</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1.185715363E+15</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1.097876035E+15</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1.036465322E+15</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9.73569181E+14</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9.62619084E+14</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9.05910271E+14</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9.18382139E+14</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9.1701308E+14</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9.31931466E+14</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8.62091109E+14</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8.81617421E+14</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8.67299568E+14</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8.89639206E+14</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8.096061E+14</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8.16004444E+14</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8.03442897E+14</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8.38317715E+14</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7.97179195E+14</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7.56095792E+14</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7.44704146E+14</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7.78465226E+14</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8.04019333E+14</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7.6776417E+14</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7.58607421E+14</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7.2060126E+14</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6.93991018E+14</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7.26504222E+14</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>6.847219E+14</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6.98198222E+14</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6.59503817E+14</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6.33833562E+14</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6.00787761E+14</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6.0842678E+14</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5.70900472E+14</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5.38668811E+14</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5.29333176E+14</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5.1377788E+14</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4.84571611E+14</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4.56013852E+14</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4.28844615E+14</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4.30157066E+14</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3.92825145E+14</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3.69907319E+14</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3.45352451E+14</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3.555524E+14</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3.50173297E+14</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3.52274777E+14</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3.20340272E+14</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3.3897131E+14</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3.16729757E+14</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2.99685611E+14</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2.7452627E+14</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2.89778215E+14</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2.69170631E+14</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2.77495544E+14</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2.5010719E+14</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2.61215137E+14</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2.32660838E+14</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2.26616615E+14</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2.10260395E+14</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2.15431004E+14</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2.03448729E+14</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2.05589471E+14</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1.95550303E+14</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2.08322445E+14</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1.84625298E+14</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1.86088163E+14</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1.84574444E+14</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1.86279343E+14</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1.64718237E+14</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1.61352783E+14</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1.47316972E+14</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1.66094416E+14</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1.53634821E+14</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1.61703536E+14</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1.61796125E+14</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1.54596653E+14</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1.44361579E+14</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1.34691742E+14</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1.35603043E+14</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1.35890987E+14</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1.36429714E+14</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1.27195002E+14</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1.2083558E+14</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1.23595177E+14</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1.18226753E+14</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1.17460055E+14</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1.14243522E+14</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1.17385663E+14</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>116041000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1.22248444E+14</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>122221000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14641,458 +14760,463 @@
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>1.63863555E+14</v>
+      </c>
+      <c r="C60">
         <v>1.61380707E+14</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1.71730144E+14</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1.66757323E+14</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1.60368733E+14</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1.68280692E+14</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1.62457581E+14</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1.57396434E+14</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1.49469682E+14</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1.45085484E+14</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1.50131014E+14</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1.42781625E+14</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1.39001885E+14</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1.40710446E+14</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1.35815715E+14</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1.29739295E+14</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1.26242767E+14</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1.25834661E+14</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1.23738372E+14</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1.1957854E+14</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1.16376571E+14</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1.15143002E+14</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1.1019252E+14</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1.10406951E+14</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1.09872547E+14</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1.07475254E+14</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1.22515579E+14</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1.18804629E+14</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1.14274044E+14</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1.13461886E+14</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1.08076884E+14</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1.01819178E+14</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>98066765000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>96780127000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>98592289000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>95085249000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>90904400000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>87356854000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>87157334000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>84856159000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>81062604000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>78206714000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>76414736000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>61667202000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>59094585000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>59909485000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>59071773000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>55916179000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>53604297000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>51034074000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>47600235000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>45640660000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>44118600000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>45203956000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>43473023000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>41180090000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>39262788000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>39148886000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>37733154000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>35653377000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>34001735000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>34043682000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>33119626000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>21318013000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>19864179000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>20078570000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>19143582000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>18448103000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>17499799000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>16565759000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>15431148000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>14895660000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>14664930000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>14923036000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>17219585000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>18823525000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>14699096000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>13479073000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>14794269000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>13127444000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>12082982000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>12393840000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>11894914000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>11220041000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>11611036000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>13815590000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>12858301000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>11946676000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>11152153000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>10828723000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>8230603000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>8303000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>6797397000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>10926000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-207475000000.0</v>
       </c>
       <c r="U61">
-        <v>-79449000000.0</v>
+        <v>-207475000000.0</v>
       </c>
       <c r="V61">
         <v>-79449000000.0</v>
       </c>
       <c r="W61">
         <v>-79449000000.0</v>
       </c>
       <c r="X61">
         <v>-79449000000.0</v>
       </c>
       <c r="Y61">
         <v>-79449000000.0</v>
       </c>
       <c r="Z61">
         <v>-79449000000.0</v>
       </c>
-      <c r="AA61"/>
+      <c r="AA61">
+        <v>-79449000000.0</v>
+      </c>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-      <c r="AP61">
-[...1 lines deleted...]
-      </c>
+      <c r="AP61"/>
       <c r="AQ61">
         <v>-749979000000.0</v>
       </c>
-      <c r="AR61"/>
+      <c r="AR61">
+        <v>-749979000000.0</v>
+      </c>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
-      <c r="BT61">
+      <c r="BT61"/>
+      <c r="BU61">
         <v>-59277000000.0</v>
       </c>
-      <c r="BU61"/>
       <c r="BV61"/>
-      <c r="BW61">
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-47898000000.0</v>
       </c>
-      <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15145,50 +15269,51 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15263,51 +15388,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>38785329000000.0</v>
       </c>
       <c r="C2">
         <v>26102905000000.0</v>
       </c>
       <c r="D2">
         <v>20196023000000.0</v>
       </c>
       <c r="E2">
         <v>13337989000000.0</v>
       </c>
       <c r="F2">
         <v>11720943000000.0</v>
       </c>
       <c r="G2">
         <v>18106599000000.0</v>
       </c>
       <c r="H2">
         <v>20949328000000.0</v>
       </c>
       <c r="I2">
         <v>17704856000000.0</v>
       </c>
@@ -15336,51 +15461,51 @@
         <v>7116680000000.0</v>
       </c>
       <c r="R2">
         <v>8313998000000.0</v>
       </c>
       <c r="S2">
         <v>6716256000000.0</v>
       </c>
       <c r="T2">
         <v>7410289000000.0</v>
       </c>
       <c r="U2">
         <v>7667029000000.0</v>
       </c>
       <c r="V2">
         <v>5786549000000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>2619359000000.0</v>
       </c>
       <c r="C3">
         <v>2416792000000.0</v>
       </c>
       <c r="D3">
         <v>2304524000000.0</v>
       </c>
       <c r="E3">
         <v>2250499000000.0</v>
       </c>
       <c r="F3">
         <v>2006916000000.0</v>
       </c>
       <c r="G3">
         <v>2576716000000.0</v>
       </c>
       <c r="H3">
         <v>1386498000000.0</v>
       </c>
       <c r="I3">
         <v>1201294000000.0</v>
       </c>
@@ -15397,82 +15522,82 @@
         <v>652257000000.0</v>
       </c>
       <c r="N3">
         <v>641916000000.0</v>
       </c>
       <c r="O3">
         <v>518329000000.0</v>
       </c>
       <c r="P3">
         <v>457960000000.0</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>24397463000000.0</v>
       </c>
       <c r="C5">
         <v>26580458000000.0</v>
       </c>
       <c r="D5">
         <v>25639738000000.0</v>
       </c>
       <c r="E5">
         <v>22686708000000.0</v>
       </c>
       <c r="F5">
         <v>12550987000000.0</v>
       </c>
       <c r="G5">
         <v>5112153000000.0</v>
       </c>
       <c r="H5">
         <v>19369106000000.0</v>
       </c>
       <c r="I5">
         <v>19820715000000.0</v>
       </c>
@@ -15489,51 +15614,51 @@
         <v>13524310000000.0</v>
       </c>
       <c r="N5">
         <v>11278165000000.0</v>
       </c>
       <c r="O5">
         <v>8899562000000.0</v>
       </c>
       <c r="P5">
         <v>7461308000000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>27016822000000.0</v>
       </c>
       <c r="C6">
         <v>28997250000000.0</v>
       </c>
       <c r="D6">
         <v>27944262000000.0</v>
       </c>
       <c r="E6">
         <v>24937207000000.0</v>
       </c>
       <c r="F6">
         <v>14557903000000.0</v>
       </c>
       <c r="G6">
         <v>7688869000000.0</v>
       </c>
       <c r="H6">
         <v>20755604000000.0</v>
       </c>
       <c r="I6">
         <v>21022009000000.0</v>
       </c>
@@ -15562,113 +15687,113 @@
         <v>5485460000000.0</v>
       </c>
       <c r="R6">
         <v>3443949000000.0</v>
       </c>
       <c r="S6">
         <v>1932385000000.0</v>
       </c>
       <c r="T6">
         <v>1481140000000.0</v>
       </c>
       <c r="U6">
         <v>2839639000000.0</v>
       </c>
       <c r="V6">
         <v>2255783000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>52983295000000.0</v>
       </c>
       <c r="C9">
         <v>61984446000000.0</v>
       </c>
       <c r="D9">
         <v>61583542000000.0</v>
       </c>
       <c r="E9">
         <v>61278886000000.0</v>
       </c>
       <c r="F9">
         <v>57073869000000.0</v>
       </c>
       <c r="G9">
         <v>54346484000000.0</v>
       </c>
       <c r="H9">
         <v>54118750000000.0</v>
       </c>
       <c r="I9">
         <v>51059179000000.0</v>
       </c>
@@ -15697,51 +15822,51 @@
         <v>18781770000000.0</v>
       </c>
       <c r="R9">
         <v>15428153000000.0</v>
       </c>
       <c r="S9">
         <v>13460772000000.0</v>
       </c>
       <c r="T9">
         <v>11597147000000.0</v>
       </c>
       <c r="U9">
         <v>10237806000000.0</v>
       </c>
       <c r="V9">
         <v>9146029000000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>24397463000000.0</v>
       </c>
       <c r="C10">
         <v>26580458000000.0</v>
       </c>
       <c r="D10">
         <v>25639738000000.0</v>
       </c>
       <c r="E10">
         <v>22686708000000.0</v>
       </c>
       <c r="F10">
         <v>12550987000000.0</v>
       </c>
       <c r="G10">
         <v>5112153000000.0</v>
       </c>
       <c r="H10">
         <v>19369106000000.0</v>
       </c>
       <c r="I10">
         <v>19820715000000.0</v>
       </c>
@@ -15780,51 +15905,51 @@
       </c>
       <c r="U10">
         <v>2839639000000.0</v>
       </c>
       <c r="V10">
         <v>2255783000000.0</v>
       </c>
       <c r="W10">
         <v>3139264000000.0</v>
       </c>
       <c r="X10">
         <v>970308000000.0</v>
       </c>
       <c r="Y10">
         <v>2510653000000.0</v>
       </c>
       <c r="Z10">
         <v>1756256000000.0</v>
       </c>
       <c r="AA10">
         <v>214300000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>4286423000000.0</v>
       </c>
       <c r="C11">
         <v>4911061000000.0</v>
       </c>
       <c r="D11">
         <v>4533510000000.0</v>
       </c>
       <c r="E11">
         <v>4204928000000.0</v>
       </c>
       <c r="F11">
         <v>1573936000000.0</v>
       </c>
       <c r="G11">
         <v>1790711000000.0</v>
       </c>
       <c r="H11">
         <v>3860523000000.0</v>
       </c>
       <c r="I11">
         <v>4728952000000.0</v>
       </c>
@@ -15861,51 +15986,51 @@
       <c r="T11">
         <v>579396000000.0</v>
       </c>
       <c r="U11">
         <v>911074000000.0</v>
       </c>
       <c r="V11">
         <v>838679000000.0</v>
       </c>
       <c r="W11">
         <v>530000000.0</v>
       </c>
       <c r="X11">
         <v>141778000000.0</v>
       </c>
       <c r="Y11">
         <v>2607000000.0</v>
       </c>
       <c r="Z11">
         <v>86000000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>29060959000000.0</v>
       </c>
       <c r="C12">
         <v>26102905000000.0</v>
       </c>
       <c r="D12">
         <v>20196023000000.0</v>
       </c>
       <c r="E12">
         <v>13337989000000.0</v>
       </c>
       <c r="F12">
         <v>11720943000000.0</v>
       </c>
       <c r="G12">
         <v>18106599000000.0</v>
       </c>
       <c r="H12">
         <v>20949328000000.0</v>
       </c>
       <c r="I12">
         <v>17704856000000.0</v>
       </c>
@@ -15944,102 +16069,102 @@
       </c>
       <c r="U12">
         <v>7667029000000.0</v>
       </c>
       <c r="V12">
         <v>5786549000000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>69394154000000.0</v>
       </c>
       <c r="C13">
         <v>66583110000000.0</v>
       </c>
       <c r="D13">
         <v>61471696000000.0</v>
       </c>
       <c r="E13">
         <v>54658681000000.0</v>
       </c>
       <c r="F13">
         <v>49692623000000.0</v>
       </c>
       <c r="G13">
         <v>52144058000000.0</v>
       </c>
       <c r="H13">
         <v>54495996000000.0</v>
       </c>
       <c r="I13">
         <v>50571284000000.0</v>
       </c>
       <c r="J13">
         <v>45003201000000.0</v>
       </c>
       <c r="K13">
         <v>40978056000000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>-70337000000.0</v>
       </c>
       <c r="C14">
         <v>-205798000000.0</v>
       </c>
       <c r="D14">
         <v>-196752000000.0</v>
       </c>
       <c r="E14">
         <v>-169726000000.0</v>
       </c>
       <c r="F14">
         <v>-78533000000.0</v>
       </c>
       <c r="G14">
         <v>2679679000000.0</v>
       </c>
       <c r="H14">
         <v>2488369000000.0</v>
       </c>
       <c r="I14">
         <v>2296905000000.0</v>
       </c>
@@ -16070,51 +16195,51 @@
       </c>
       <c r="S14">
         <v>3420000000.0</v>
       </c>
       <c r="T14">
         <v>3816000000.0</v>
       </c>
       <c r="U14">
         <v>2735000000.0</v>
       </c>
       <c r="V14">
         <v>2365000000.0</v>
       </c>
       <c r="W14">
         <v>2644000000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14">
         <v>17839000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>20040703000000.0</v>
       </c>
       <c r="C15">
         <v>21463599000000.0</v>
       </c>
       <c r="D15">
         <v>20909476000000.0</v>
       </c>
       <c r="E15">
         <v>18312054000000.0</v>
       </c>
       <c r="F15">
         <v>10898518000000.0</v>
       </c>
       <c r="G15">
         <v>3280403000000.0</v>
       </c>
       <c r="H15">
         <v>15384476000000.0</v>
       </c>
       <c r="I15">
         <v>15015118000000.0</v>
       </c>
@@ -16153,51 +16278,51 @@
       </c>
       <c r="U15">
         <v>1928565000000.0</v>
       </c>
       <c r="V15">
         <v>1417104000000.0</v>
       </c>
       <c r="W15">
         <v>3136090000000.0</v>
       </c>
       <c r="X15">
         <v>829113000000.0</v>
       </c>
       <c r="Y15">
         <v>2508464000000.0</v>
       </c>
       <c r="Z15">
         <v>1756660000000.0</v>
       </c>
       <c r="AA15">
         <v>295473000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>20040703000000.0</v>
       </c>
       <c r="C16">
         <v>21463599000000.0</v>
       </c>
       <c r="D16">
         <v>20909476000000.0</v>
       </c>
       <c r="E16">
         <v>18312054000000.0</v>
       </c>
       <c r="F16">
         <v>10898518000000.0</v>
       </c>
       <c r="G16">
         <v>3280403000000.0</v>
       </c>
       <c r="H16">
         <v>15384476000000.0</v>
       </c>
       <c r="I16">
         <v>15015118000000.0</v>
       </c>
@@ -16236,51 +16361,51 @@
       </c>
       <c r="U16">
         <v>1925830000000.0</v>
       </c>
       <c r="V16">
         <v>1414739000000.0</v>
       </c>
       <c r="W16">
         <v>3136090000000.0</v>
       </c>
       <c r="X16">
         <v>829113000000.0</v>
       </c>
       <c r="Y16">
         <v>2508464000000.0</v>
       </c>
       <c r="Z16">
         <v>1756660000000.0</v>
       </c>
       <c r="AA16">
         <v>295473000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>20111040000000.0</v>
       </c>
       <c r="C17">
         <v>21669397000000.0</v>
       </c>
       <c r="D17">
         <v>21106228000000.0</v>
       </c>
       <c r="E17">
         <v>18481780000000.0</v>
       </c>
       <c r="F17">
         <v>10977051000000.0</v>
       </c>
       <c r="G17">
         <v>3321442000000.0</v>
       </c>
       <c r="H17">
         <v>15508583000000.0</v>
       </c>
       <c r="I17">
         <v>15091763000000.0</v>
       </c>
@@ -16289,51 +16414,51 @@
       </c>
       <c r="K17">
         <v>11410196000000.0</v>
       </c>
       <c r="L17">
         <v>9140532000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>40333195000000.0</v>
       </c>
       <c r="C18">
         <v>40480205000000.0</v>
       </c>
       <c r="D18">
         <v>41275673000000.0</v>
       </c>
       <c r="E18">
         <v>41320692000000.0</v>
       </c>
       <c r="F18">
         <v>38246731000000.0</v>
       </c>
       <c r="G18">
         <v>37151966000000.0</v>
       </c>
       <c r="H18">
         <v>36602374000000.0</v>
       </c>
       <c r="I18">
         <v>35446315000000.0</v>
       </c>
@@ -16342,113 +16467,113 @@
       </c>
       <c r="K18">
         <v>29995062000000.0</v>
       </c>
       <c r="L18">
         <v>25560196000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>24397463000000.0</v>
       </c>
       <c r="C21">
         <v>26580458000000.0</v>
       </c>
       <c r="D21">
         <v>25639738000000.0</v>
       </c>
       <c r="E21">
         <v>22686708000000.0</v>
       </c>
       <c r="F21">
         <v>12550987000000.0</v>
       </c>
       <c r="G21">
         <v>5112153000000.0</v>
       </c>
       <c r="H21">
         <v>19369106000000.0</v>
       </c>
       <c r="I21">
         <v>19820715000000.0</v>
       </c>
@@ -16487,82 +16612,82 @@
       </c>
       <c r="U21">
         <v>2839639000000.0</v>
       </c>
       <c r="V21">
         <v>2255783000000.0</v>
       </c>
       <c r="W21">
         <v>3999012000000.0</v>
       </c>
       <c r="X21">
         <v>1953172000000.0</v>
       </c>
       <c r="Y21">
         <v>3622355000000.0</v>
       </c>
       <c r="Z21">
         <v>3229659000000.0</v>
       </c>
       <c r="AA21">
         <v>2195644000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>67371161000000.0</v>
       </c>
       <c r="C23">
         <v>61506893000000.0</v>
       </c>
       <c r="D23">
         <v>56139827000000.0</v>
       </c>
       <c r="E23">
         <v>51930167000000.0</v>
       </c>
       <c r="F23">
         <v>56243825000000.0</v>
       </c>
       <c r="G23">
         <v>67340930000000.0</v>
       </c>
       <c r="H23">
         <v>55698972000000.0</v>
       </c>
       <c r="I23">
         <v>48943320000000.0</v>
       </c>
@@ -16591,162 +16716,162 @@
         <v>20412990000000.0</v>
       </c>
       <c r="R23">
         <v>20298202000000.0</v>
       </c>
       <c r="S23">
         <v>18244643000000.0</v>
       </c>
       <c r="T23">
         <v>17526296000000.0</v>
       </c>
       <c r="U23">
         <v>15065196000000.0</v>
       </c>
       <c r="V23">
         <v>12676795000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>2619359000000.0</v>
       </c>
       <c r="C25">
         <v>2416792000000.0</v>
       </c>
       <c r="D25">
         <v>2304524000000.0</v>
       </c>
       <c r="E25">
         <v>2250499000000.0</v>
       </c>
       <c r="F25">
         <v>2006916000000.0</v>
       </c>
       <c r="G25">
         <v>2576716000000.0</v>
       </c>
       <c r="H25">
         <v>1386498000000.0</v>
       </c>
       <c r="I25">
         <v>1201294000000.0</v>
       </c>
       <c r="J25">
         <v>1059791000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1135800000000.0</v>
       </c>
       <c r="D27">
         <v>1066423000000.0</v>
       </c>
       <c r="E27">
         <v>1116323000000.0</v>
       </c>
       <c r="F27">
         <v>921654000000.0</v>
       </c>
       <c r="G27">
         <v>1030410000000.0</v>
       </c>
       <c r="H27">
         <v>1312056000000.0</v>
       </c>
       <c r="I27">
         <v>1290553000000.0</v>
       </c>
       <c r="J27">
         <v>1038713000000.0</v>
@@ -16769,51 +16894,51 @@
       <c r="P27">
         <v>682569000000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27">
         <v>3460000000000.0</v>
       </c>
       <c r="S27">
         <v>3298886000000.0</v>
       </c>
       <c r="T27">
         <v>3691747000000.0</v>
       </c>
       <c r="U27">
         <v>250571000000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>15904878000000.0</v>
       </c>
       <c r="C28">
         <v>5992751000000.0</v>
       </c>
       <c r="D28">
         <v>5962891000000.0</v>
       </c>
       <c r="E28">
         <v>5667544000000.0</v>
       </c>
       <c r="F28">
         <v>5834748000000.0</v>
       </c>
       <c r="G28">
         <v>5583989000000.0</v>
       </c>
       <c r="H28">
         <v>5548354000000.0</v>
       </c>
       <c r="I28">
         <v>5120875000000.0</v>
       </c>
@@ -16842,51 +16967,51 @@
         <v>2760917000000.0</v>
       </c>
       <c r="R28">
         <v>2311820000000.0</v>
       </c>
       <c r="S28">
         <v>2273336000000.0</v>
       </c>
       <c r="T28">
         <v>2389407000000.0</v>
       </c>
       <c r="U28">
         <v>2272739000000.0</v>
       </c>
       <c r="V28">
         <v>2107683000000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>4286423000000.0</v>
       </c>
       <c r="C29">
         <v>4911061000000.0</v>
       </c>
       <c r="D29">
         <v>4533510000000.0</v>
       </c>
       <c r="E29">
         <v>4204928000000.0</v>
       </c>
       <c r="F29">
         <v>1573936000000.0</v>
       </c>
       <c r="G29">
         <v>1790711000000.0</v>
       </c>
       <c r="H29">
         <v>3860523000000.0</v>
       </c>
       <c r="I29">
         <v>4728952000000.0</v>
       </c>
@@ -16895,51 +17020,51 @@
       </c>
       <c r="K29">
         <v>2892709000000.0</v>
       </c>
       <c r="L29">
         <v>2325616000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>28585832000000.0</v>
       </c>
       <c r="C30">
         <v>35403988000000.0</v>
       </c>
       <c r="D30">
         <v>35943804000000.0</v>
       </c>
       <c r="E30">
         <v>38592178000000.0</v>
       </c>
       <c r="F30">
         <v>44522882000000.0</v>
       </c>
       <c r="G30">
         <v>49234331000000.0</v>
       </c>
       <c r="H30">
         <v>34749644000000.0</v>
       </c>
       <c r="I30">
         <v>31238464000000.0</v>
       </c>
@@ -16968,51 +17093,51 @@
         <v>13296310000000.0</v>
       </c>
       <c r="R30">
         <v>11984204000000.0</v>
       </c>
       <c r="S30">
         <v>11528387000000.0</v>
       </c>
       <c r="T30">
         <v>10116007000000.0</v>
       </c>
       <c r="U30">
         <v>7398167000000.0</v>
       </c>
       <c r="V30">
         <v>6890246000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>1629283000000.0</v>
       </c>
       <c r="C31">
         <v>-698036000000.0</v>
       </c>
       <c r="D31">
         <v>-485938000000.0</v>
       </c>
       <c r="E31">
         <v>-1795837000000.0</v>
       </c>
       <c r="F31">
         <v>-2182730000000.0</v>
       </c>
       <c r="G31">
         <v>-3598207000000.0</v>
       </c>
       <c r="H31">
         <v>-2344229000000.0</v>
       </c>
       <c r="I31">
         <v>-1683244000000.0</v>
       </c>
@@ -17041,51 +17166,51 @@
         <v>-23558000000.0</v>
       </c>
       <c r="R31">
         <v>57835000000.0</v>
       </c>
       <c r="S31">
         <v>57862000000.0</v>
       </c>
       <c r="T31">
         <v>213492000000.0</v>
       </c>
       <c r="U31">
         <v>184517000000.0</v>
       </c>
       <c r="V31">
         <v>-9837000000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>91768624000000.0</v>
       </c>
       <c r="C32">
         <v>88087351000000.0</v>
       </c>
       <c r="D32">
         <v>81779565000000.0</v>
       </c>
       <c r="E32">
         <v>74616875000000.0</v>
       </c>
       <c r="F32">
         <v>68794812000000.0</v>
       </c>
       <c r="G32">
         <v>72453083000000.0</v>
       </c>
       <c r="H32">
         <v>75068078000000.0</v>
       </c>
       <c r="I32">
         <v>68764035000000.0</v>
       </c>
@@ -17143,760 +17268,8500 @@
       <c r="AA32">
         <v>10814239000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:91">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:91">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>11336564000000.0</v>
+      </c>
+      <c r="C2">
+        <v>10390292000000.0</v>
+      </c>
+      <c r="D2">
+        <v>10751170000000.0</v>
+      </c>
+      <c r="E2">
+        <v>28035215000000.0</v>
+      </c>
+      <c r="F2">
+        <v>7219527000000.0</v>
+      </c>
+      <c r="G2">
+        <v>6878614000000.0</v>
+      </c>
+      <c r="H2">
+        <v>6705093000000.0</v>
+      </c>
+      <c r="I2">
+        <v>6296230000000.0</v>
+      </c>
+      <c r="J2">
+        <v>6617045000000.0</v>
+      </c>
+      <c r="K2">
+        <v>6484537000000.0</v>
+      </c>
+      <c r="L2">
+        <v>5113845000000.0</v>
+      </c>
+      <c r="M2">
+        <v>5389207000000.0</v>
+      </c>
+      <c r="N2">
+        <v>5077810000000.0</v>
+      </c>
+      <c r="O2">
+        <v>4395941000000.0</v>
+      </c>
+      <c r="P2">
+        <v>4266651000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>3150083000000.0</v>
+      </c>
+      <c r="R2">
+        <v>2978122000000.0</v>
+      </c>
+      <c r="S2">
+        <v>2943133000000.0</v>
+      </c>
+      <c r="T2">
+        <v>3225067000000.0</v>
+      </c>
+      <c r="U2">
+        <v>2579957000000.0</v>
+      </c>
+      <c r="V2">
+        <v>2955111000000.0</v>
+      </c>
+      <c r="W2">
+        <v>2960808000000.0</v>
+      </c>
+      <c r="X2">
+        <v>3432077000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>4826621000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>4919691000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>4928210000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>4958623000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>5486335000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>5406689000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>5097681000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>5013046000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>4444495000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>4316079000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>3935654000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>4116269000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>3903244000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>3726107000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>3575823000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>3499415000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3239905000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>3174469000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3005031000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>2836288000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2679672000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>2406345000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>2502248000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>2768309000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>2943463000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>2509595000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>2106257000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>2034153000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1572955000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1684604000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1551120000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1641110000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1447179000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>2012431000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>1939916000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1407714000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>2239835000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>2069785000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>1778648000000.0</v>
+      </c>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+    </row>
+    <row r="3" spans="1:91">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>740631000000.0</v>
+      </c>
+      <c r="D3">
+        <v>728977000000.0</v>
+      </c>
+      <c r="E3">
+        <v>1890382000000.0</v>
+      </c>
+      <c r="F3">
+        <v>581019000000.0</v>
+      </c>
+      <c r="G3">
+        <v>617137000000.0</v>
+      </c>
+      <c r="H3">
+        <v>649299000000.0</v>
+      </c>
+      <c r="I3">
+        <v>563812000000.0</v>
+      </c>
+      <c r="J3">
+        <v>613815000000.0</v>
+      </c>
+      <c r="K3">
+        <v>589866000000.0</v>
+      </c>
+      <c r="L3">
+        <v>534643000000.0</v>
+      </c>
+      <c r="M3">
+        <v>623583000000.0</v>
+      </c>
+      <c r="N3">
+        <v>615268000000.0</v>
+      </c>
+      <c r="O3">
+        <v>531030000000.0</v>
+      </c>
+      <c r="P3">
+        <v>603319000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>560667000000.0</v>
+      </c>
+      <c r="R3">
+        <v>562454000000.0</v>
+      </c>
+      <c r="S3">
+        <v>524059000000.0</v>
+      </c>
+      <c r="T3">
+        <v>447914000000.0</v>
+      </c>
+      <c r="U3">
+        <v>554020000000.0</v>
+      </c>
+      <c r="V3">
+        <v>481218000000.0</v>
+      </c>
+      <c r="W3">
+        <v>523764000000.0</v>
+      </c>
+      <c r="X3">
+        <v>1014038000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>-37889000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>410617000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>538501000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>364627000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>478743000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>220021000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>323107000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>305315000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>308396000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>310948000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>276635000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>252230000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>313559000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>240453000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>253549000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>232652000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>236926000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>245649000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>224300000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>211783000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>199111000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>173346000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>199071000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>120960000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>198640000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>172657000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>159976000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>103157000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>-2696874000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>-2471198000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>133953000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>146455000000.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3">
+        <v>116857000000.0</v>
+      </c>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3">
+        <v>98986000000.0</v>
+      </c>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+    </row>
+    <row r="4" spans="1:91">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+    </row>
+    <row r="5" spans="1:91">
+      <c r="A5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>6884658000000.0</v>
+      </c>
+      <c r="D5">
+        <v>5958823000000.0</v>
+      </c>
+      <c r="E5">
+        <v>18552842000000.0</v>
+      </c>
+      <c r="F5">
+        <v>5798273000000.0</v>
+      </c>
+      <c r="G5">
+        <v>6518767000000.0</v>
+      </c>
+      <c r="H5">
+        <v>6714925000000.0</v>
+      </c>
+      <c r="I5">
+        <v>6933960000000.0</v>
+      </c>
+      <c r="J5">
+        <v>6494160000000.0</v>
+      </c>
+      <c r="K5">
+        <v>6437413000000.0</v>
+      </c>
+      <c r="L5">
+        <v>6263445000000.0</v>
+      </c>
+      <c r="M5">
+        <v>6672037000000.0</v>
+      </c>
+      <c r="N5">
+        <v>6247019000000.0</v>
+      </c>
+      <c r="O5">
+        <v>6457237000000.0</v>
+      </c>
+      <c r="P5">
+        <v>5902207000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>5965868000000.0</v>
+      </c>
+      <c r="R5">
+        <v>5947451000000.0</v>
+      </c>
+      <c r="S5">
+        <v>4871182000000.0</v>
+      </c>
+      <c r="T5">
+        <v>2914363000000.0</v>
+      </c>
+      <c r="U5">
+        <v>3351731000000.0</v>
+      </c>
+      <c r="V5">
+        <v>3281070000000.0</v>
+      </c>
+      <c r="W5">
+        <v>3003823000000.0</v>
+      </c>
+      <c r="X5">
+        <v>5200482000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>4920154000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>586013000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>5335187000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>4313348000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>5424773000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>4498861000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>5132124000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>5502319000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>5003347000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>4738292000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>4576757000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>4401787000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>4703689000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>4007645000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>4052266000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>4602198000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>4200178000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>1752938000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>3747591000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>3870145000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>4495560000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-460027000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>3560470000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>3930994000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>3386308000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>3196086000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>3010922000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3165171000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>4376577000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>4434120000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>2559856000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>2622719000000.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5">
+        <v>1962993000000.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5">
+        <v>1674481000000.0</v>
+      </c>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+    </row>
+    <row r="6" spans="1:91">
+      <c r="A6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>6186624000000.0</v>
+      </c>
+      <c r="C6">
+        <v>7625289000000.0</v>
+      </c>
+      <c r="D6">
+        <v>6687800000000.0</v>
+      </c>
+      <c r="E6">
+        <v>20443224000000.0</v>
+      </c>
+      <c r="F6">
+        <v>6379292000000.0</v>
+      </c>
+      <c r="G6">
+        <v>7135904000000.0</v>
+      </c>
+      <c r="H6">
+        <v>7364224000000.0</v>
+      </c>
+      <c r="I6">
+        <v>7497772000000.0</v>
+      </c>
+      <c r="J6">
+        <v>7107975000000.0</v>
+      </c>
+      <c r="K6">
+        <v>7027279000000.0</v>
+      </c>
+      <c r="L6">
+        <v>6798088000000.0</v>
+      </c>
+      <c r="M6">
+        <v>7295620000000.0</v>
+      </c>
+      <c r="N6">
+        <v>6862287000000.0</v>
+      </c>
+      <c r="O6">
+        <v>6988267000000.0</v>
+      </c>
+      <c r="P6">
+        <v>6505526000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>6526535000000.0</v>
+      </c>
+      <c r="R6">
+        <v>6509905000000.0</v>
+      </c>
+      <c r="S6">
+        <v>5395241000000.0</v>
+      </c>
+      <c r="T6">
+        <v>3362277000000.0</v>
+      </c>
+      <c r="U6">
+        <v>3905751000000.0</v>
+      </c>
+      <c r="V6">
+        <v>3762288000000.0</v>
+      </c>
+      <c r="W6">
+        <v>3527587000000.0</v>
+      </c>
+      <c r="X6">
+        <v>-823706000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>93533000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>507139000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>5873688000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>4677975000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>5903516000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>4718882000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>5455231000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>5807634000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>5311743000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>5049240000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>4853392000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>4654017000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>5017248000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>4248098000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>4305815000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>4834850000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>4437104000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>1998587000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>3971891000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>4081928000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>4694671000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-286681000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>3759541000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>4051954000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>3584948000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>3368743000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>3170898000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>3268328000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>2803622000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>2749516000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>2693809000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>2769174000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>2171690000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>2142160000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>2079850000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>2023162000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>1781787000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>1981878000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>1773467000000.0</v>
+      </c>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+    </row>
+    <row r="7" spans="1:91">
+      <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+    </row>
+    <row r="8" spans="1:91">
+      <c r="A8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+    </row>
+    <row r="9" spans="1:91">
+      <c r="A9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>13543982000000.0</v>
+      </c>
+      <c r="C9">
+        <v>13700311000000.0</v>
+      </c>
+      <c r="D9">
+        <v>13931830000000.0</v>
+      </c>
+      <c r="E9">
+        <v>40384604000000.0</v>
+      </c>
+      <c r="F9">
+        <v>14850370000000.0</v>
+      </c>
+      <c r="G9">
+        <v>13780780000000.0</v>
+      </c>
+      <c r="H9">
+        <v>16877616000000.0</v>
+      </c>
+      <c r="I9">
+        <v>18263070000000.0</v>
+      </c>
+      <c r="J9">
+        <v>12331201000000.0</v>
+      </c>
+      <c r="K9">
+        <v>14512559000000.0</v>
+      </c>
+      <c r="L9">
+        <v>15805580000000.0</v>
+      </c>
+      <c r="M9">
+        <v>18121785000000.0</v>
+      </c>
+      <c r="N9">
+        <v>12829270000000.0</v>
+      </c>
+      <c r="O9">
+        <v>14826907000000.0</v>
+      </c>
+      <c r="P9">
+        <v>16184318000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>17721125000000.0</v>
+      </c>
+      <c r="R9">
+        <v>12695593000000.0</v>
+      </c>
+      <c r="S9">
+        <v>14677850000000.0</v>
+      </c>
+      <c r="T9">
+        <v>14706439000000.0</v>
+      </c>
+      <c r="U9">
+        <v>14029196000000.0</v>
+      </c>
+      <c r="V9">
+        <v>14568331000000.0</v>
+      </c>
+      <c r="W9">
+        <v>13769903000000.0</v>
+      </c>
+      <c r="X9">
+        <v>15518056000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>13194911000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>12201495000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>13432022000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>14380788000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>13429324000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>12781899000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>13526739000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>13140729000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>13195160000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>12559389000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>12055426000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>12916379000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>12494464000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>11678473000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>11494562000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>11904153000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>12073966000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>10219244000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>9979261000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>10000051000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>8964591000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>8489235000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>8699026000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>8838060000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>7726382000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>7457613000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>7219265000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>6938892000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>6201255000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>6847628000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>5934473000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>6257282000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>4744080000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>6026125000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>5235779000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>7061622000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>4257516000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>5424706000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>4053445000000.0</v>
+      </c>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+    </row>
+    <row r="10" spans="1:91">
+      <c r="A10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10">
+        <v>6186624000000.0</v>
+      </c>
+      <c r="C10">
+        <v>6884658000000.0</v>
+      </c>
+      <c r="D10">
+        <v>5958823000000.0</v>
+      </c>
+      <c r="E10">
+        <v>18438640000000.0</v>
+      </c>
+      <c r="F10">
+        <v>5798273000000.0</v>
+      </c>
+      <c r="G10">
+        <v>6518767000000.0</v>
+      </c>
+      <c r="H10">
+        <v>6714925000000.0</v>
+      </c>
+      <c r="I10">
+        <v>6933960000000.0</v>
+      </c>
+      <c r="J10">
+        <v>6494160000000.0</v>
+      </c>
+      <c r="K10">
+        <v>6437413000000.0</v>
+      </c>
+      <c r="L10">
+        <v>6263445000000.0</v>
+      </c>
+      <c r="M10">
+        <v>6672037000000.0</v>
+      </c>
+      <c r="N10">
+        <v>6247019000000.0</v>
+      </c>
+      <c r="O10">
+        <v>6457237000000.0</v>
+      </c>
+      <c r="P10">
+        <v>5902207000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>5965868000000.0</v>
+      </c>
+      <c r="R10">
+        <v>5947451000000.0</v>
+      </c>
+      <c r="S10">
+        <v>4871182000000.0</v>
+      </c>
+      <c r="T10">
+        <v>2914363000000.0</v>
+      </c>
+      <c r="U10">
+        <v>3351731000000.0</v>
+      </c>
+      <c r="V10">
+        <v>3281070000000.0</v>
+      </c>
+      <c r="W10">
+        <v>3003823000000.0</v>
+      </c>
+      <c r="X10">
+        <v>-823706000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>93533000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>507139000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>5335187000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>4313348000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>5424773000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>4498861000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>5132124000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>5502319000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>5003347000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>4738292000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>4576757000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>4401787000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>4703689000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>4007645000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>4052266000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>4602198000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>4200178000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>1752938000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>3747591000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>3870145000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>4495560000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-460027000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>3560470000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>3930994000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>3386308000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>3196086000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>3010922000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>3165171000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>2803622000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>2749516000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>2559856000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>2622719000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>2171690000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>2142160000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>1962993000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>2023162000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1781787000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>1981878000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1674481000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>1236852000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>1708297000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>1182899000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>1357412000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>1101313000000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>735688000000.0</v>
+      </c>
+      <c r="BR10">
+        <v>658310000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>948638000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>729932000000.0</v>
+      </c>
+      <c r="BU10">
+        <v>560441000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>431821000000.0</v>
+      </c>
+      <c r="BW10">
+        <v>210191000000.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10">
+        <v>735832000000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>819168000000.0</v>
+      </c>
+      <c r="CA10">
+        <v>702434000000.0</v>
+      </c>
+      <c r="CB10">
+        <v>817950000000.0</v>
+      </c>
+      <c r="CC10">
+        <v>809213000000.0</v>
+      </c>
+      <c r="CD10">
+        <v>880841000000.0</v>
+      </c>
+      <c r="CE10">
+        <v>331635000000.0</v>
+      </c>
+      <c r="CF10">
+        <v>491521000000.0</v>
+      </c>
+      <c r="CG10">
+        <v>449841000000.0</v>
+      </c>
+      <c r="CH10">
+        <v>402953000000.0</v>
+      </c>
+      <c r="CI10">
+        <v>911468000000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>820650000000.0</v>
+      </c>
+      <c r="CK10">
+        <v>773094000000.0</v>
+      </c>
+      <c r="CL10">
+        <v>781393000000.0</v>
+      </c>
+      <c r="CM10">
+        <v>764127000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:91">
+      <c r="A11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11">
+        <v>1062839000000.0</v>
+      </c>
+      <c r="C11">
+        <v>1198874000000.0</v>
+      </c>
+      <c r="D11">
+        <v>1078456000000.0</v>
+      </c>
+      <c r="E11">
+        <v>3207967000000.0</v>
+      </c>
+      <c r="F11">
+        <v>1045197000000.0</v>
+      </c>
+      <c r="G11">
+        <v>1105828000000.0</v>
+      </c>
+      <c r="H11">
+        <v>1479063000000.0</v>
+      </c>
+      <c r="I11">
+        <v>1264237000000.0</v>
+      </c>
+      <c r="J11">
+        <v>1082911000000.0</v>
+      </c>
+      <c r="K11">
+        <v>1084850000000.0</v>
+      </c>
+      <c r="L11">
+        <v>1046142000000.0</v>
+      </c>
+      <c r="M11">
+        <v>1182455000000.0</v>
+      </c>
+      <c r="N11">
+        <v>1111310000000.0</v>
+      </c>
+      <c r="O11">
+        <v>1193603000000.0</v>
+      </c>
+      <c r="P11">
+        <v>1222398000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1036030000000.0</v>
+      </c>
+      <c r="R11">
+        <v>1050632000000.0</v>
+      </c>
+      <c r="S11">
+        <v>895868000000.0</v>
+      </c>
+      <c r="T11">
+        <v>-290306000000.0</v>
+      </c>
+      <c r="U11">
+        <v>617924000000.0</v>
+      </c>
+      <c r="V11">
+        <v>637214000000.0</v>
+      </c>
+      <c r="W11">
+        <v>609104000000.0</v>
+      </c>
+      <c r="X11">
+        <v>199175000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>206848000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>269425000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1115263000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>884835000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1064869000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>896832000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>1013987000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1855612000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1007434000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>944800000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>921106000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>879655000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>927410000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>786567000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>801163000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>966631000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>836534000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>329009000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>760535000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>763077000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>921378000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-84245000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>725406000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>743094000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>692235000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>644295000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>615307000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>646441000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>544917000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>539363000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>489503000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>613350000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>422374000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>398708000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>416768000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>263469000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>464920000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>503827000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>420874000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>89211000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>687699000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>274572000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>330780000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>469397000000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>83371000000.0</v>
+      </c>
+      <c r="BR11">
+        <v>92048000000.0</v>
+      </c>
+      <c r="BS11">
+        <v>312414000000.0</v>
+      </c>
+      <c r="BT11">
+        <v>341679000000.0</v>
+      </c>
+      <c r="BU11">
+        <v>161818000000.0</v>
+      </c>
+      <c r="BV11">
+        <v>148034000000.0</v>
+      </c>
+      <c r="BW11">
+        <v>54949000000.0</v>
+      </c>
+      <c r="BX11"/>
+      <c r="BY11">
+        <v>196803000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>198179000000.0</v>
+      </c>
+      <c r="CA11">
+        <v>303662000000.0</v>
+      </c>
+      <c r="CB11">
+        <v>296074000000.0</v>
+      </c>
+      <c r="CC11">
+        <v>241154000000.0</v>
+      </c>
+      <c r="CD11">
+        <v>271881000000.0</v>
+      </c>
+      <c r="CE11">
+        <v>101965000000.0</v>
+      </c>
+      <c r="CF11">
+        <v>309816000000.0</v>
+      </c>
+      <c r="CG11">
+        <v>134952000000.0</v>
+      </c>
+      <c r="CH11">
+        <v>393911000000.0</v>
+      </c>
+      <c r="CI11"/>
+      <c r="CJ11">
+        <v>530000000.0</v>
+      </c>
+      <c r="CK11"/>
+      <c r="CL11">
+        <v>29000000.0</v>
+      </c>
+      <c r="CM11"/>
+    </row>
+    <row r="12" spans="1:91">
+      <c r="A12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12">
+        <v>8372334000000.0</v>
+      </c>
+      <c r="C12">
+        <v>7972552000000.0</v>
+      </c>
+      <c r="D12">
+        <v>7147335000000.0</v>
+      </c>
+      <c r="E12">
+        <v>21913624000000.0</v>
+      </c>
+      <c r="F12">
+        <v>7219527000000.0</v>
+      </c>
+      <c r="G12">
+        <v>6878614000000.0</v>
+      </c>
+      <c r="H12">
+        <v>6705093000000.0</v>
+      </c>
+      <c r="I12">
+        <v>6296230000000.0</v>
+      </c>
+      <c r="J12">
+        <v>6617045000000.0</v>
+      </c>
+      <c r="K12">
+        <v>6484537000000.0</v>
+      </c>
+      <c r="L12">
+        <v>5113845000000.0</v>
+      </c>
+      <c r="M12">
+        <v>5389207000000.0</v>
+      </c>
+      <c r="N12">
+        <v>5077810000000.0</v>
+      </c>
+      <c r="O12">
+        <v>4395941000000.0</v>
+      </c>
+      <c r="P12">
+        <v>4266651000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3150083000000.0</v>
+      </c>
+      <c r="R12">
+        <v>2978122000000.0</v>
+      </c>
+      <c r="S12">
+        <v>2943133000000.0</v>
+      </c>
+      <c r="T12">
+        <v>3225067000000.0</v>
+      </c>
+      <c r="U12">
+        <v>2579957000000.0</v>
+      </c>
+      <c r="V12">
+        <v>2955111000000.0</v>
+      </c>
+      <c r="W12">
+        <v>2960808000000.0</v>
+      </c>
+      <c r="X12">
+        <v>3432077000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>4826621000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>4919691000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>4928210000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>4958623000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>5486335000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>5406689000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>5097681000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>5013046000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>4444495000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>4316079000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>3935654000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4116269000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>3903244000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>3726107000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>3575823000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>3499415000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>3239905000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>3174469000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>3005031000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2836288000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>2679672000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>2406345000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2502248000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2768309000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2943463000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2509595000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>2106257000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2034153000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1572955000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1684604000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1551120000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1641110000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1447179000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2012431000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1939916000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1407714000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>2239835000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>2069785000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1778648000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>1716854000000.0</v>
+      </c>
+      <c r="BM12">
+        <v>1818065000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>1633828000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>1863589000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>2036910000000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>1852695000000.0</v>
+      </c>
+      <c r="BR12">
+        <v>2201599000000.0</v>
+      </c>
+      <c r="BS12">
+        <v>2202916000000.0</v>
+      </c>
+      <c r="BT12">
+        <v>2134979000000.0</v>
+      </c>
+      <c r="BU12">
+        <v>1619246000000.0</v>
+      </c>
+      <c r="BV12">
+        <v>1458227000000.0</v>
+      </c>
+      <c r="BW12">
+        <v>1448897000000.0</v>
+      </c>
+      <c r="BX12">
+        <v>1474353000000.0</v>
+      </c>
+      <c r="BY12">
+        <v>1753181000000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>1711760000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>2438521000000.0</v>
+      </c>
+      <c r="CB12">
+        <v>1817679000000.0</v>
+      </c>
+      <c r="CC12">
+        <v>1927424000000.0</v>
+      </c>
+      <c r="CD12">
+        <v>1850609000000.0</v>
+      </c>
+      <c r="CE12">
+        <v>1939621000000.0</v>
+      </c>
+      <c r="CF12">
+        <v>1590919000000.0</v>
+      </c>
+      <c r="CG12">
+        <v>1460678000000.0</v>
+      </c>
+      <c r="CH12">
+        <v>1191081000000.0</v>
+      </c>
+      <c r="CI12">
+        <v>1390535000000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>1164641000000.0</v>
+      </c>
+      <c r="CK12">
+        <v>1097363000000.0</v>
+      </c>
+      <c r="CL12">
+        <v>1136734000000.0</v>
+      </c>
+      <c r="CM12">
+        <v>1281049000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:91">
+      <c r="A13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13">
+        <v>19631646000000.0</v>
+      </c>
+      <c r="C13">
+        <v>18998562000000.0</v>
+      </c>
+      <c r="D13">
+        <v>18227448000000.0</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13">
+        <v>16900971000000.0</v>
+      </c>
+      <c r="G13">
+        <v>16713051000000.0</v>
+      </c>
+      <c r="H13">
+        <v>17880917000000.0</v>
+      </c>
+      <c r="I13">
+        <v>16528720000000.0</v>
+      </c>
+      <c r="J13">
+        <v>16298459000000.0</v>
+      </c>
+      <c r="K13">
+        <v>15875014000000.0</v>
+      </c>
+      <c r="L13">
+        <v>15253218000000.0</v>
+      </c>
+      <c r="M13">
+        <v>15923938000000.0</v>
+      </c>
+      <c r="N13">
+        <v>15275045000000.0</v>
+      </c>
+      <c r="O13">
+        <v>15019495000000.0</v>
+      </c>
+      <c r="P13">
+        <v>15388344000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>13739519000000.0</v>
+      </c>
+      <c r="R13">
+        <v>13356441000000.0</v>
+      </c>
+      <c r="S13">
+        <v>12174377000000.0</v>
+      </c>
+      <c r="T13">
+        <v>12503198000000.0</v>
+      </c>
+      <c r="U13">
+        <v>12226730000000.0</v>
+      </c>
+      <c r="V13">
+        <v>12598685000000.0</v>
+      </c>
+      <c r="W13">
+        <v>12364010000000.0</v>
+      </c>
+      <c r="X13">
+        <v>13079822000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>12871342000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>12528857000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>13664037000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>13900877000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>13970228000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>13407780000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>13217111000000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+    </row>
+    <row r="14" spans="1:91">
+      <c r="A14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14">
+        <v>-28713000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-25020000000.0</v>
+      </c>
+      <c r="D14">
+        <v>45203000000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
+        <v>-39510000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-32466000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-80648000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-52940000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-46076000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-26134000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-61117000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-38047000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-54470000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-43118000000.0</v>
+      </c>
+      <c r="P14">
+        <v>-59972000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-40833000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-55890000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-13031000000.0</v>
+      </c>
+      <c r="T14">
+        <v>-52468000000.0</v>
+      </c>
+      <c r="U14">
+        <v>-14093000000.0</v>
+      </c>
+      <c r="V14">
+        <v>2665915000000.0</v>
+      </c>
+      <c r="W14">
+        <v>2593631000000.0</v>
+      </c>
+      <c r="X14">
+        <v>2679679000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2527358000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>2487082000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>2365543000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2488369000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>2469276000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>2436134000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2380124000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>2296905000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>2200710000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2583000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>9867000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>62821000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>32563000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>34280000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>24452000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>13747000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>18069000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>25444000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>14188000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>38449000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>6121000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>11256000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>18125000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>16743000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>18662000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>8292000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>3054000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>852000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>525000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1021000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>1198000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>486000000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14">
+        <v>6046000000.0</v>
+      </c>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14">
+        <v>826000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>1545000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>146000000.0</v>
+      </c>
+      <c r="BM14">
+        <v>223000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>307000000.0</v>
+      </c>
+      <c r="BO14">
+        <v>816000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>2827000000.0</v>
+      </c>
+      <c r="BQ14"/>
+      <c r="BR14">
+        <v>1063000000.0</v>
+      </c>
+      <c r="BS14">
+        <v>987000000.0</v>
+      </c>
+      <c r="BT14"/>
+      <c r="BU14">
+        <v>1173000000.0</v>
+      </c>
+      <c r="BV14">
+        <v>2207000000.0</v>
+      </c>
+      <c r="BW14">
+        <v>1982000000.0</v>
+      </c>
+      <c r="BX14">
+        <v>791000000.0</v>
+      </c>
+      <c r="BY14">
+        <v>1113000000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>1094000000.0</v>
+      </c>
+      <c r="CA14">
+        <v>818000000.0</v>
+      </c>
+      <c r="CB14">
+        <v>887000000.0</v>
+      </c>
+      <c r="CC14">
+        <v>730000000.0</v>
+      </c>
+      <c r="CD14">
+        <v>556000000.0</v>
+      </c>
+      <c r="CE14">
+        <v>562000000.0</v>
+      </c>
+      <c r="CF14">
+        <v>979000000.0</v>
+      </c>
+      <c r="CG14">
+        <v>1000000.0</v>
+      </c>
+      <c r="CH14">
+        <v>708000000.0</v>
+      </c>
+      <c r="CI14">
+        <v>677000000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>2520000000.0</v>
+      </c>
+      <c r="CK14"/>
+      <c r="CL14">
+        <v>150000000.0</v>
+      </c>
+      <c r="CM14">
+        <v>12000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:91">
+      <c r="A15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>5095072000000.0</v>
+      </c>
+      <c r="C15">
+        <v>5660764000000.0</v>
+      </c>
+      <c r="D15">
+        <v>4925570000000.0</v>
+      </c>
+      <c r="E15">
+        <v>15115133000000.0</v>
+      </c>
+      <c r="F15">
+        <v>4713566000000.0</v>
+      </c>
+      <c r="G15">
+        <v>5380473000000.0</v>
+      </c>
+      <c r="H15">
+        <v>5155214000000.0</v>
+      </c>
+      <c r="I15">
+        <v>5616783000000.0</v>
+      </c>
+      <c r="J15">
+        <v>5365173000000.0</v>
+      </c>
+      <c r="K15">
+        <v>5326429000000.0</v>
+      </c>
+      <c r="L15">
+        <v>5156186000000.0</v>
+      </c>
+      <c r="M15">
+        <v>5451535000000.0</v>
+      </c>
+      <c r="N15">
+        <v>5081239000000.0</v>
+      </c>
+      <c r="O15">
+        <v>5220516000000.0</v>
+      </c>
+      <c r="P15">
+        <v>4619837000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4889005000000.0</v>
+      </c>
+      <c r="R15">
+        <v>4840929000000.0</v>
+      </c>
+      <c r="S15">
+        <v>3962283000000.0</v>
+      </c>
+      <c r="T15">
+        <v>3152201000000.0</v>
+      </c>
+      <c r="U15">
+        <v>2719714000000.0</v>
+      </c>
+      <c r="V15">
+        <v>2641883000000.0</v>
+      </c>
+      <c r="W15">
+        <v>2384720000000.0</v>
+      </c>
+      <c r="X15">
+        <v>-1039141000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-136762000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>203652000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>4252654000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>3411529000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>4338776000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>3558591000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>4075580000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>3577102000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>4001323000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3790909000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>3645784000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3459311000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3743716000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3186798000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>3226651000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>3621820000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>3345575000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1398485000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2972868000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>3068619000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>3568061000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-387038000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2816939000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>3171157000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>2675411000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2543499000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>2392561000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>2517878000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>2258180000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>2209132000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>2069155000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>2008883000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1751304000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1745779000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1540179000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1749557000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1329374000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1477226000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1252061000000.0</v>
+      </c>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+    </row>
+    <row r="16" spans="1:91">
+      <c r="A16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>4925570000000.0</v>
+      </c>
+      <c r="E16">
+        <v>5021094000000.0</v>
+      </c>
+      <c r="F16">
+        <v>4713566000000.0</v>
+      </c>
+      <c r="G16">
+        <v>5380473000000.0</v>
+      </c>
+      <c r="H16">
+        <v>5155214000000.0</v>
+      </c>
+      <c r="I16">
+        <v>5616783000000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>5451535000000.0</v>
+      </c>
+      <c r="N16">
+        <v>5081239000000.0</v>
+      </c>
+      <c r="O16">
+        <v>5220516000000.0</v>
+      </c>
+      <c r="P16">
+        <v>4619837000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>4889005000000.0</v>
+      </c>
+      <c r="R16">
+        <v>4840929000000.0</v>
+      </c>
+      <c r="S16">
+        <v>3962000000000.0</v>
+      </c>
+      <c r="T16">
+        <v>3152202000000.0</v>
+      </c>
+      <c r="U16">
+        <v>2719713000000.0</v>
+      </c>
+      <c r="V16">
+        <v>2641883000000.0</v>
+      </c>
+      <c r="W16">
+        <v>2384720000000.0</v>
+      </c>
+      <c r="X16">
+        <v>-1039141000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-136762000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>203652000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>4252654000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>3411529000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>4338776000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>3558591000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>4075580000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>3577102000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>4001323000000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+    </row>
+    <row r="17" spans="1:91">
+      <c r="A17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>5123785000000.0</v>
+      </c>
+      <c r="C17">
+        <v>5685784000000.0</v>
+      </c>
+      <c r="D17">
+        <v>4880367000000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>4753076000000.0</v>
+      </c>
+      <c r="G17">
+        <v>5412939000000.0</v>
+      </c>
+      <c r="H17">
+        <v>5235862000000.0</v>
+      </c>
+      <c r="I17">
+        <v>5669723000000.0</v>
+      </c>
+      <c r="J17">
+        <v>5411249000000.0</v>
+      </c>
+      <c r="K17">
+        <v>5352563000000.0</v>
+      </c>
+      <c r="L17">
+        <v>5217303000000.0</v>
+      </c>
+      <c r="M17">
+        <v>5489582000000.0</v>
+      </c>
+      <c r="N17">
+        <v>5135709000000.0</v>
+      </c>
+      <c r="O17">
+        <v>5263634000000.0</v>
+      </c>
+      <c r="P17">
+        <v>4679809000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>4929838000000.0</v>
+      </c>
+      <c r="R17">
+        <v>4896819000000.0</v>
+      </c>
+      <c r="S17">
+        <v>3975314000000.0</v>
+      </c>
+      <c r="T17">
+        <v>3204669000000.0</v>
+      </c>
+      <c r="U17">
+        <v>2733807000000.0</v>
+      </c>
+      <c r="V17">
+        <v>2643856000000.0</v>
+      </c>
+      <c r="W17">
+        <v>2394719000000.0</v>
+      </c>
+      <c r="X17">
+        <v>-1022881000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-113315000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>237714000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>4219924000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>3428513000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>4359904000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>3602029000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>4118137000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>3646707000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>3995913000000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+    </row>
+    <row r="18" spans="1:91">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>11259312000000.0</v>
+      </c>
+      <c r="C18">
+        <v>11026010000000.0</v>
+      </c>
+      <c r="D18">
+        <v>11080113000000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>9681444000000.0</v>
+      </c>
+      <c r="G18">
+        <v>9834437000000.0</v>
+      </c>
+      <c r="H18">
+        <v>11175824000000.0</v>
+      </c>
+      <c r="I18">
+        <v>10232490000000.0</v>
+      </c>
+      <c r="J18">
+        <v>9681414000000.0</v>
+      </c>
+      <c r="K18">
+        <v>9390477000000.0</v>
+      </c>
+      <c r="L18">
+        <v>10139373000000.0</v>
+      </c>
+      <c r="M18">
+        <v>10534731000000.0</v>
+      </c>
+      <c r="N18">
+        <v>10197235000000.0</v>
+      </c>
+      <c r="O18">
+        <v>10404334000000.0</v>
+      </c>
+      <c r="P18">
+        <v>11121693000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>10589436000000.0</v>
+      </c>
+      <c r="R18">
+        <v>10378319000000.0</v>
+      </c>
+      <c r="S18">
+        <v>9231244000000.0</v>
+      </c>
+      <c r="T18">
+        <v>9548715000000.0</v>
+      </c>
+      <c r="U18">
+        <v>9376189000000.0</v>
+      </c>
+      <c r="V18">
+        <v>9918625000000.0</v>
+      </c>
+      <c r="W18">
+        <v>9403202000000.0</v>
+      </c>
+      <c r="X18">
+        <v>37151966000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>8850355000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>8257718000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>9539323000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>9729652000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>9259334000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>8001091000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>8119430000000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+    </row>
+    <row r="19" spans="1:91">
+      <c r="A19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+    </row>
+    <row r="20" spans="1:91">
+      <c r="A20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+    </row>
+    <row r="21" spans="1:91">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>6186624000000.0</v>
+      </c>
+      <c r="C21">
+        <v>6884658000000.0</v>
+      </c>
+      <c r="D21">
+        <v>5958823000000.0</v>
+      </c>
+      <c r="E21">
+        <v>18552842000000.0</v>
+      </c>
+      <c r="F21">
+        <v>5798273000000.0</v>
+      </c>
+      <c r="G21">
+        <v>6518767000000.0</v>
+      </c>
+      <c r="H21">
+        <v>6714925000000.0</v>
+      </c>
+      <c r="I21">
+        <v>6933960000000.0</v>
+      </c>
+      <c r="J21">
+        <v>6494160000000.0</v>
+      </c>
+      <c r="K21">
+        <v>6437413000000.0</v>
+      </c>
+      <c r="L21">
+        <v>6263445000000.0</v>
+      </c>
+      <c r="M21">
+        <v>6672037000000.0</v>
+      </c>
+      <c r="N21">
+        <v>6247019000000.0</v>
+      </c>
+      <c r="O21">
+        <v>6457237000000.0</v>
+      </c>
+      <c r="P21">
+        <v>5902207000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>5965868000000.0</v>
+      </c>
+      <c r="R21">
+        <v>5947451000000.0</v>
+      </c>
+      <c r="S21">
+        <v>4871182000000.0</v>
+      </c>
+      <c r="T21">
+        <v>2914363000000.0</v>
+      </c>
+      <c r="U21">
+        <v>3351731000000.0</v>
+      </c>
+      <c r="V21">
+        <v>3281070000000.0</v>
+      </c>
+      <c r="W21">
+        <v>3003823000000.0</v>
+      </c>
+      <c r="X21">
+        <v>-823706000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>93533000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>507139000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>5335187000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>4313348000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>5424773000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>4498861000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>5132124000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>5502319000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>5003347000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>4738292000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>4576757000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>4401787000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>4703689000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>4007645000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>4052266000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>4602198000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>4200178000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>1752938000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>3747591000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>3870145000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>4495560000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-460027000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3560470000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>3930994000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>3386308000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3196086000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>3010922000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3165171000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>2803622000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>2749516000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>2559856000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>2622719000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>2171690000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>2142160000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>1962993000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>2023162000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>1781787000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1981878000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>1674481000000.0</v>
+      </c>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+    </row>
+    <row r="22" spans="1:91">
+      <c r="A22" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+    </row>
+    <row r="23" spans="1:91">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>18693922000000.0</v>
+      </c>
+      <c r="C23">
+        <v>17205945000000.0</v>
+      </c>
+      <c r="D23">
+        <v>18724177000000.0</v>
+      </c>
+      <c r="E23">
+        <v>49866977000000.0</v>
+      </c>
+      <c r="F23">
+        <v>16271624000000.0</v>
+      </c>
+      <c r="G23">
+        <v>14140627000000.0</v>
+      </c>
+      <c r="H23">
+        <v>16867784000000.0</v>
+      </c>
+      <c r="I23">
+        <v>17625340000000.0</v>
+      </c>
+      <c r="J23">
+        <v>12454086000000.0</v>
+      </c>
+      <c r="K23">
+        <v>14559683000000.0</v>
+      </c>
+      <c r="L23">
+        <v>14655980000000.0</v>
+      </c>
+      <c r="M23">
+        <v>16838955000000.0</v>
+      </c>
+      <c r="N23">
+        <v>11660061000000.0</v>
+      </c>
+      <c r="O23">
+        <v>12765611000000.0</v>
+      </c>
+      <c r="P23">
+        <v>14548762000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>14905340000000.0</v>
+      </c>
+      <c r="R23">
+        <v>9726264000000.0</v>
+      </c>
+      <c r="S23">
+        <v>12749801000000.0</v>
+      </c>
+      <c r="T23">
+        <v>15017143000000.0</v>
+      </c>
+      <c r="U23">
+        <v>13257422000000.0</v>
+      </c>
+      <c r="V23">
+        <v>14242372000000.0</v>
+      </c>
+      <c r="W23">
+        <v>13726888000000.0</v>
+      </c>
+      <c r="X23">
+        <v>19773839000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>17927999000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>16614047000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>13025045000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>15026063000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>13490886000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>13689727000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>13492296000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>12651456000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>12636308000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>12137176000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>11414323000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>12630861000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>11694019000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>11396935000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>11018119000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>10801370000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>11113693000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>11640775000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>9236701000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>8966194000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>7148703000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>11355607000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>7640804000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>7675375000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>7283537000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>6771122000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>6314600000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>5807874000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>4970588000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>5782716000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>4925737000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>5275673000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>4019569000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>5896396000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>5212702000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>6446174000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>4715564000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>5512613000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>4157612000000.0</v>
+      </c>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+    </row>
+    <row r="24" spans="1:91">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+    </row>
+    <row r="25" spans="1:91">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>756618000000.0</v>
+      </c>
+      <c r="C25">
+        <v>740631000000.0</v>
+      </c>
+      <c r="D25">
+        <v>728977000000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>581019000000.0</v>
+      </c>
+      <c r="G25">
+        <v>617137000000.0</v>
+      </c>
+      <c r="H25">
+        <v>649299000000.0</v>
+      </c>
+      <c r="I25">
+        <v>563812000000.0</v>
+      </c>
+      <c r="J25">
+        <v>613815000000.0</v>
+      </c>
+      <c r="K25">
+        <v>589866000000.0</v>
+      </c>
+      <c r="L25">
+        <v>534643000000.0</v>
+      </c>
+      <c r="M25">
+        <v>623583000000.0</v>
+      </c>
+      <c r="N25">
+        <v>615268000000.0</v>
+      </c>
+      <c r="O25">
+        <v>531030000000.0</v>
+      </c>
+      <c r="P25">
+        <v>603319000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>560667000000.0</v>
+      </c>
+      <c r="R25">
+        <v>562454000000.0</v>
+      </c>
+      <c r="S25">
+        <v>524059000000.0</v>
+      </c>
+      <c r="T25">
+        <v>447914000000.0</v>
+      </c>
+      <c r="U25">
+        <v>554020000000.0</v>
+      </c>
+      <c r="V25">
+        <v>481218000000.0</v>
+      </c>
+      <c r="W25">
+        <v>523764000000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
+        <v>554818000000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+    </row>
+    <row r="26" spans="1:91">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+    </row>
+    <row r="27" spans="1:91">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>645093000000.0</v>
+      </c>
+      <c r="F27">
+        <v>250522000000.0</v>
+      </c>
+      <c r="G27">
+        <v>179677000000.0</v>
+      </c>
+      <c r="H27">
+        <v>490707000000.0</v>
+      </c>
+      <c r="I27">
+        <v>265497000000.0</v>
+      </c>
+      <c r="J27">
+        <v>195933000000.0</v>
+      </c>
+      <c r="K27">
+        <v>183663000000.0</v>
+      </c>
+      <c r="L27">
+        <v>410838000000.0</v>
+      </c>
+      <c r="M27">
+        <v>217136000000.0</v>
+      </c>
+      <c r="N27">
+        <v>255434000000.0</v>
+      </c>
+      <c r="O27">
+        <v>183015000000.0</v>
+      </c>
+      <c r="P27">
+        <v>435513000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>33962000000.0</v>
+      </c>
+      <c r="R27">
+        <v>572853000000.0</v>
+      </c>
+      <c r="S27">
+        <v>141919000000.0</v>
+      </c>
+      <c r="T27">
+        <v>63444000000.0</v>
+      </c>
+      <c r="U27">
+        <v>651846000000.0</v>
+      </c>
+      <c r="V27">
+        <v>202468000000.0</v>
+      </c>
+      <c r="W27">
+        <v>130784000000.0</v>
+      </c>
+      <c r="X27">
+        <v>341182000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>209105000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>243132000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>236991000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>490420000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>331650000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>262397000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>227589000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>485452000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>343941000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>244501000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>216659000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>470097000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>223644000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>203956000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>141016000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>421352000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>203448000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>203208000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>117644000000.0</v>
+      </c>
+      <c r="AR27">
+        <v>361006000000.0</v>
+      </c>
+      <c r="AS27">
+        <v>204794000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>184226000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>134605000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>312296000000.0</v>
+      </c>
+      <c r="AW27">
+        <v>220972000000.0</v>
+      </c>
+      <c r="AX27">
+        <v>178352000000.0</v>
+      </c>
+      <c r="AY27">
+        <v>133184000000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>321558000000.0</v>
+      </c>
+      <c r="BA27">
+        <v>232761000000.0</v>
+      </c>
+      <c r="BB27">
+        <v>203976000000.0</v>
+      </c>
+      <c r="BC27">
+        <v>177054000000.0</v>
+      </c>
+      <c r="BD27">
+        <v>243331000000.0</v>
+      </c>
+      <c r="BE27">
+        <v>234044000000.0</v>
+      </c>
+      <c r="BF27">
+        <v>167822000000.0</v>
+      </c>
+      <c r="BG27">
+        <v>175257000000.0</v>
+      </c>
+      <c r="BH27">
+        <v>452595000000.0</v>
+      </c>
+      <c r="BI27">
+        <v>226583000000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>138890000000.0</v>
+      </c>
+      <c r="BK27">
+        <v>87122000000.0</v>
+      </c>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+    </row>
+    <row r="28" spans="1:91">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>4082032000000.0</v>
+      </c>
+      <c r="C28">
+        <v>4040927000000.0</v>
+      </c>
+      <c r="D28">
+        <v>4494656000000.0</v>
+      </c>
+      <c r="E28">
+        <v>15429760000000.0</v>
+      </c>
+      <c r="F28">
+        <v>1563489000000.0</v>
+      </c>
+      <c r="G28">
+        <v>1236540000000.0</v>
+      </c>
+      <c r="H28">
+        <v>1681297000000.0</v>
+      </c>
+      <c r="I28">
+        <v>1528620000000.0</v>
+      </c>
+      <c r="J28">
+        <v>1444216000000.0</v>
+      </c>
+      <c r="K28">
+        <v>1338618000000.0</v>
+      </c>
+      <c r="L28">
+        <v>1781303000000.0</v>
+      </c>
+      <c r="M28">
+        <v>1438162000000.0</v>
+      </c>
+      <c r="N28">
+        <v>1341584000000.0</v>
+      </c>
+      <c r="O28">
+        <v>1401842000000.0</v>
+      </c>
+      <c r="P28">
+        <v>1710175000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1426766000000.0</v>
+      </c>
+      <c r="R28">
+        <v>1144175000000.0</v>
+      </c>
+      <c r="S28">
+        <v>1386428000000.0</v>
+      </c>
+      <c r="T28">
+        <v>1785418000000.0</v>
+      </c>
+      <c r="U28">
+        <v>1420784000000.0</v>
+      </c>
+      <c r="V28">
+        <v>1444596000000.0</v>
+      </c>
+      <c r="W28">
+        <v>1183950000000.0</v>
+      </c>
+      <c r="X28">
+        <v>522444000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2061848000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2910136000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1150766000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1540955000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1315996000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1477625000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1213778000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1523571000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1257211000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1209999000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1130094000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1421774000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1104414000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1091782000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>938296000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1258428000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>981092000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>976543000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>875828000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1129641000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>890381000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>285338000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>827653000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1492564000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1139862000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>1076132000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1079537000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1420267000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2876582000000.0</v>
+      </c>
+      <c r="BB28"/>
+      <c r="BC28">
+        <v>896523000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1577593000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>3287384000000.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28">
+        <v>413686000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1569414000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>2818738000000.0</v>
+      </c>
+      <c r="BJ28"/>
+      <c r="BK28">
+        <v>290349000000.0</v>
+      </c>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+    </row>
+    <row r="29" spans="1:91">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>1062839000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1198874000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1078456000000.0</v>
+      </c>
+      <c r="E29">
+        <v>1056942000000.0</v>
+      </c>
+      <c r="F29">
+        <v>1045197000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1105828000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1479063000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1264237000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1082911000000.0</v>
+      </c>
+      <c r="K29">
+        <v>1084850000000.0</v>
+      </c>
+      <c r="L29">
+        <v>1046142000000.0</v>
+      </c>
+      <c r="M29">
+        <v>1182455000000.0</v>
+      </c>
+      <c r="N29">
+        <v>1111310000000.0</v>
+      </c>
+      <c r="O29">
+        <v>1193603000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1222398000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1036030000000.0</v>
+      </c>
+      <c r="R29">
+        <v>1050632000000.0</v>
+      </c>
+      <c r="S29">
+        <v>895868000000.0</v>
+      </c>
+      <c r="T29">
+        <v>-290306000000.0</v>
+      </c>
+      <c r="U29">
+        <v>617924000000.0</v>
+      </c>
+      <c r="V29">
+        <v>637214000000.0</v>
+      </c>
+      <c r="W29">
+        <v>609104000000.0</v>
+      </c>
+      <c r="X29">
+        <v>1790711000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>206848000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>269425000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1115263000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>884835000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>1064869000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>896832000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>1013987000000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+    </row>
+    <row r="30" spans="1:91">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>7357358000000.0</v>
+      </c>
+      <c r="C30">
+        <v>6815653000000.0</v>
+      </c>
+      <c r="D30">
+        <v>7973007000000.0</v>
+      </c>
+      <c r="E30">
+        <v>21831762000000.0</v>
+      </c>
+      <c r="F30">
+        <v>9052097000000.0</v>
+      </c>
+      <c r="G30">
+        <v>7262013000000.0</v>
+      </c>
+      <c r="H30">
+        <v>10162691000000.0</v>
+      </c>
+      <c r="I30">
+        <v>11329110000000.0</v>
+      </c>
+      <c r="J30">
+        <v>5837041000000.0</v>
+      </c>
+      <c r="K30">
+        <v>8075146000000.0</v>
+      </c>
+      <c r="L30">
+        <v>9542135000000.0</v>
+      </c>
+      <c r="M30">
+        <v>11449748000000.0</v>
+      </c>
+      <c r="N30">
+        <v>6582251000000.0</v>
+      </c>
+      <c r="O30">
+        <v>8369670000000.0</v>
+      </c>
+      <c r="P30">
+        <v>10282111000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>11755257000000.0</v>
+      </c>
+      <c r="R30">
+        <v>6748142000000.0</v>
+      </c>
+      <c r="S30">
+        <v>9806668000000.0</v>
+      </c>
+      <c r="T30">
+        <v>11792076000000.0</v>
+      </c>
+      <c r="U30">
+        <v>10677465000000.0</v>
+      </c>
+      <c r="V30">
+        <v>11287261000000.0</v>
+      </c>
+      <c r="W30">
+        <v>10766080000000.0</v>
+      </c>
+      <c r="X30">
+        <v>16341762000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>13101378000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>11694356000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>8096835000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>10067440000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>8004551000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>8283038000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>8394615000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>7638410000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>8191813000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>7821097000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>7478669000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>8514592000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>7790775000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>7670828000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>7442296000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>7301955000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>7873788000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>8466306000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>6231670000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>6129906000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>4469031000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>8949262000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>5138556000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>4907066000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>4340074000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>4261527000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>4208343000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>3773721000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>3397633000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>4098112000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>3374617000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>3634563000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>2572390000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>3883965000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>3272786000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>5038460000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>2475729000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>3442828000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>2378964000000.0</v>
+      </c>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+    </row>
+    <row r="31" spans="1:91">
+      <c r="A31" t="s">
+        <v>187</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>533214000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-114202000000.0</v>
+      </c>
+      <c r="F31">
+        <v>324017000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-324664000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-354579000000.0</v>
+      </c>
+      <c r="I31">
+        <v>275222000000.0</v>
+      </c>
+      <c r="J31">
+        <v>397978000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-597751000000.0</v>
+      </c>
+      <c r="L31">
+        <v>628395000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-199678000000.0</v>
+      </c>
+      <c r="N31">
+        <v>762276000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-148634000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-659709000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-440214000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-638457000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-57457000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-476178000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-510493000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-609402000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-586657000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-3415817000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1121842000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>48804000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1834371000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-457218000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-28400000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>2333000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-582690000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-127366000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-364503000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-634915000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-556460000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-260153000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-733805000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-439757000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-588040000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-435065000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-672931000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-650439000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-515688000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-109683000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-370953000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-523813000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-305449000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-187305000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-204718000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>298668000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-406191000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-285297000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-479687000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>278318000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>594694000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>437043000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-373069000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>3036389000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>3259325000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>258093000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-922685000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>3208085000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>2756949000000.0</v>
+      </c>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+    </row>
+    <row r="32" spans="1:91">
+      <c r="A32" t="s">
+        <v>188</v>
+      </c>
+      <c r="B32">
+        <v>24880546000000.0</v>
+      </c>
+      <c r="C32">
+        <v>24090603000000.0</v>
+      </c>
+      <c r="D32">
+        <v>24683000000000.0</v>
+      </c>
+      <c r="E32">
+        <v>68419819000000.0</v>
+      </c>
+      <c r="F32">
+        <v>22069897000000.0</v>
+      </c>
+      <c r="G32">
+        <v>20659394000000.0</v>
+      </c>
+      <c r="H32">
+        <v>23582709000000.0</v>
+      </c>
+      <c r="I32">
+        <v>24559300000000.0</v>
+      </c>
+      <c r="J32">
+        <v>18948246000000.0</v>
+      </c>
+      <c r="K32">
+        <v>20997096000000.0</v>
+      </c>
+      <c r="L32">
+        <v>20919425000000.0</v>
+      </c>
+      <c r="M32">
+        <v>23510992000000.0</v>
+      </c>
+      <c r="N32">
+        <v>17907080000000.0</v>
+      </c>
+      <c r="O32">
+        <v>19222848000000.0</v>
+      </c>
+      <c r="P32">
+        <v>20450969000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>20871208000000.0</v>
+      </c>
+      <c r="R32">
+        <v>15673715000000.0</v>
+      </c>
+      <c r="S32">
+        <v>17620983000000.0</v>
+      </c>
+      <c r="T32">
+        <v>17931506000000.0</v>
+      </c>
+      <c r="U32">
+        <v>16609153000000.0</v>
+      </c>
+      <c r="V32">
+        <v>17523442000000.0</v>
+      </c>
+      <c r="W32">
+        <v>16730711000000.0</v>
+      </c>
+      <c r="X32">
+        <v>18950133000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>18021532000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>17121186000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>18360232000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>19339411000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>18915659000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>18188588000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>18624420000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>18153775000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>17639655000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>16875468000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>15991080000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>17032648000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>16397708000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>15404580000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>15070385000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>15403568000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>15313871000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>13393713000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>12984292000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>12836339000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>11644263000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>10895580000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>11201274000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>11606369000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>10669845000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>9967208000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>9325522000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>8973045000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>7774210000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>8532232000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>7485593000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>7898392000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>6191259000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>8038556000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>7175695000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>8469336000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>6497351000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>7494491000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>5832093000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>5652170000000.0</v>
+      </c>
+      <c r="BM32">
+        <v>4736545000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>6065801000000.0</v>
+      </c>
+      <c r="BO32">
+        <v>5564196000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>5478385000000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>5122745000000.0</v>
+      </c>
+      <c r="BR32">
+        <v>5484551000000.0</v>
+      </c>
+      <c r="BS32">
+        <v>5640374000000.0</v>
+      </c>
+      <c r="BT32">
+        <v>5232262000000.0</v>
+      </c>
+      <c r="BU32">
+        <v>4628599000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>4237018000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>4266333000000.0</v>
+      </c>
+      <c r="BX32">
+        <v>4991655000000.0</v>
+      </c>
+      <c r="BY32">
+        <v>3997316000000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>4375290000000.0</v>
+      </c>
+      <c r="CA32">
+        <v>4883041000000.0</v>
+      </c>
+      <c r="CB32">
+        <v>4809476000000.0</v>
+      </c>
+      <c r="CC32">
+        <v>4482879000000.0</v>
+      </c>
+      <c r="CD32">
+        <v>4339617000000.0</v>
+      </c>
+      <c r="CE32">
+        <v>4168044000000.0</v>
+      </c>
+      <c r="CF32">
+        <v>4189764000000.0</v>
+      </c>
+      <c r="CG32">
+        <v>3568603000000.0</v>
+      </c>
+      <c r="CH32">
+        <v>3559622000000.0</v>
+      </c>
+      <c r="CI32">
+        <v>3767183000000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>4094844000000.0</v>
+      </c>
+      <c r="CK32">
+        <v>3429068000000.0</v>
+      </c>
+      <c r="CL32">
+        <v>3520790000000.0</v>
+      </c>
+      <c r="CM32">
+        <v>3481738000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>1.04074764E+14</v>
+      </c>
+      <c r="C2">
+        <v>1.54879093E+14</v>
+      </c>
+      <c r="D2">
+        <v>1.63900321E+14</v>
+      </c>
+      <c r="E2">
+        <v>1.73340293E+14</v>
+      </c>
+      <c r="F2">
+        <v>1.26907599E+14</v>
+      </c>
+      <c r="G2">
+        <v>81184598000000.0</v>
+      </c>
+      <c r="H2">
+        <v>98922032000000.0</v>
+      </c>
+      <c r="I2">
+        <v>91977278000000.0</v>
+      </c>
+      <c r="J2">
+        <v>78284151000000.0</v>
+      </c>
+      <c r="K2">
+        <v>83607533000000.0</v>
+      </c>
+      <c r="L2">
+        <v>53512006000000.0</v>
+      </c>
+      <c r="M2">
+        <v>61060610000000.0</v>
+      </c>
+      <c r="N2">
+        <v>68618532000000.0</v>
+      </c>
+      <c r="O2">
+        <v>63082192000000.0</v>
+      </c>
+      <c r="P2">
+        <v>48856971000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>61621283000000.0</v>
+      </c>
+      <c r="R2">
+        <v>47169433000000.0</v>
+      </c>
+      <c r="S2">
+        <v>22014025000000.0</v>
+      </c>
+      <c r="T2">
+        <v>18281520000000.0</v>
+      </c>
+      <c r="U2">
+        <v>14629643000000.0</v>
+      </c>
+      <c r="V2">
+        <v>13809214000000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>2914964000000</v>
+      </c>
+      <c r="C3">
+        <v>3106669000000</v>
+      </c>
+      <c r="D3">
+        <v>2355060000000</v>
+      </c>
+      <c r="E3">
+        <v>2441525000000</v>
+      </c>
+      <c r="F3">
+        <v>1850402000000</v>
+      </c>
+      <c r="G3">
+        <v>1273440000000</v>
+      </c>
+      <c r="H3">
+        <v>1851800000000</v>
+      </c>
+      <c r="I3">
+        <v>1945179000000</v>
+      </c>
+      <c r="J3">
+        <v>1947526000000</v>
+      </c>
+      <c r="K3">
+        <v>2171589000000</v>
+      </c>
+      <c r="L3">
+        <v>3022124000000</v>
+      </c>
+      <c r="M3">
+        <v>1366269000000</v>
+      </c>
+      <c r="N3">
+        <v>1582456000000</v>
+      </c>
+      <c r="O3">
+        <v>1134112000000</v>
+      </c>
+      <c r="P3">
+        <v>718224000000</v>
+      </c>
+      <c r="Q3">
+        <v>634795000000</v>
+      </c>
+      <c r="R3">
+        <v>703109000000</v>
+      </c>
+      <c r="S3">
+        <v>463529000000</v>
+      </c>
+      <c r="T3">
+        <v>464133000000</v>
+      </c>
+      <c r="U3">
+        <v>542129000000</v>
+      </c>
+      <c r="V3">
+        <v>230022000000</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>48777504000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-50804329000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-9021228000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-9439972000000.0</v>
+      </c>
+      <c r="F6">
+        <v>46432694000000.0</v>
+      </c>
+      <c r="G6">
+        <v>45723001000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-17737434000000.0</v>
+      </c>
+      <c r="I6">
+        <v>6944754000000.0</v>
+      </c>
+      <c r="J6">
+        <v>13693127000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-5323382000000.0</v>
+      </c>
+      <c r="L6">
+        <v>30095527000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-7548604000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-7557922000000.0</v>
+      </c>
+      <c r="O6">
+        <v>5536340000000.0</v>
+      </c>
+      <c r="P6">
+        <v>14225221000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-12764312000000.0</v>
+      </c>
+      <c r="R6">
+        <v>14451850000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-6514461000000.0</v>
+      </c>
+      <c r="T6">
+        <v>3732505000000.0</v>
+      </c>
+      <c r="U6">
+        <v>3651877000000.0</v>
+      </c>
+      <c r="V6">
+        <v>820429000000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-13642057000000.0</v>
+      </c>
+      <c r="C7">
+        <v>1669329000000.0</v>
+      </c>
+      <c r="D7">
+        <v>5646777000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-616135000000.0</v>
+      </c>
+      <c r="F7">
+        <v>3349040000000.0</v>
+      </c>
+      <c r="G7">
+        <v>1555630000000.0</v>
+      </c>
+      <c r="H7">
+        <v>8704056000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-3482830000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-7913712000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-999479000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-47161426000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-31835432000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-49553128000000.0</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7">
+        <v>10154636000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-20091697000000.0</v>
+      </c>
+      <c r="R7">
+        <v>-2548998000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-19512958000000.0</v>
+      </c>
+      <c r="T7">
+        <v>4862469000000.0</v>
+      </c>
+      <c r="U7">
+        <v>3768073000000.0</v>
+      </c>
+      <c r="V7">
+        <v>-6224760000000.0</v>
+      </c>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9">
+        <v>-235929000000.0</v>
+      </c>
+      <c r="S9">
+        <v>-122148000000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>26541234000000.0</v>
+      </c>
+      <c r="F12">
+        <v>16712853000000.0</v>
+      </c>
+      <c r="G12">
+        <v>19355165000000.0</v>
+      </c>
+      <c r="H12">
+        <v>11330804000000.0</v>
+      </c>
+      <c r="I12">
+        <v>9164850000000.0</v>
+      </c>
+      <c r="J12">
+        <v>6565019000000.0</v>
+      </c>
+      <c r="K12">
+        <v>3575801000000.0</v>
+      </c>
+      <c r="L12">
+        <v>4247469000000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-65397850000000.0</v>
+      </c>
+      <c r="F13">
+        <v>-15559237000000.0</v>
+      </c>
+      <c r="G13">
+        <v>-15189921000000.0</v>
+      </c>
+      <c r="H13">
+        <v>-72615261000000.0</v>
+      </c>
+      <c r="I13">
+        <v>-94611790000000.0</v>
+      </c>
+      <c r="J13">
+        <v>-63604741000000.0</v>
+      </c>
+      <c r="K13">
+        <v>-69844210000000.0</v>
+      </c>
+      <c r="L13">
+        <v>-47161426000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
+        <v>2304524000000.0</v>
+      </c>
+      <c r="E14">
+        <v>2250499000000.0</v>
+      </c>
+      <c r="F14">
+        <v>2006916000000.0</v>
+      </c>
+      <c r="G14">
+        <v>2576716000000.0</v>
+      </c>
+      <c r="H14">
+        <v>1386498000000.0</v>
+      </c>
+      <c r="I14">
+        <v>1201294000000.0</v>
+      </c>
+      <c r="J14">
+        <v>1059791000000.0</v>
+      </c>
+      <c r="K14">
+        <v>939527000000.0</v>
+      </c>
+      <c r="L14">
+        <v>783311000000.0</v>
+      </c>
+      <c r="M14">
+        <v>652257000000.0</v>
+      </c>
+      <c r="N14">
+        <v>641916000000.0</v>
+      </c>
+      <c r="O14">
+        <v>518379000000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15">
+        <v>13951339000000.0</v>
+      </c>
+      <c r="C15">
+        <v>10454738000000.0</v>
+      </c>
+      <c r="D15">
+        <v>7324821000000.0</v>
+      </c>
+      <c r="E15">
+        <v>2724629000000.0</v>
+      </c>
+      <c r="F15">
+        <v>820101000000.0</v>
+      </c>
+      <c r="G15">
+        <v>3846119000000.0</v>
+      </c>
+      <c r="H15">
+        <v>3753780000000.0</v>
+      </c>
+      <c r="I15">
+        <v>4765767000000.0</v>
+      </c>
+      <c r="J15">
+        <v>3968562000000.0</v>
+      </c>
+      <c r="K15">
+        <v>2266885000000.0</v>
+      </c>
+      <c r="L15">
+        <v>2695654000000.0</v>
+      </c>
+      <c r="M15">
+        <v>2716304000000.0</v>
+      </c>
+      <c r="N15">
+        <v>2113844000000.0</v>
+      </c>
+      <c r="O15">
+        <v>1398217000000.0</v>
+      </c>
+      <c r="P15">
+        <v>1394580000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>968754000000.0</v>
+      </c>
+      <c r="R15">
+        <v>171146000000.0</v>
+      </c>
+      <c r="S15">
+        <v>484971000000.0</v>
+      </c>
+      <c r="T15">
+        <v>1030326000000.0</v>
+      </c>
+      <c r="U15">
+        <v>744107000000.0</v>
+      </c>
+      <c r="V15">
+        <v>1568169000000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>1.52852268E+14</v>
+      </c>
+      <c r="C16">
+        <v>1.04074764E+14</v>
+      </c>
+      <c r="D16">
+        <v>1.54879093E+14</v>
+      </c>
+      <c r="E16">
+        <v>1.63900321E+14</v>
+      </c>
+      <c r="F16">
+        <v>1.73340293E+14</v>
+      </c>
+      <c r="G16">
+        <v>1.26907599E+14</v>
+      </c>
+      <c r="H16">
+        <v>81184598000000.0</v>
+      </c>
+      <c r="I16">
+        <v>98922032000000.0</v>
+      </c>
+      <c r="J16">
+        <v>91977278000000.0</v>
+      </c>
+      <c r="K16">
+        <v>78284151000000.0</v>
+      </c>
+      <c r="L16">
+        <v>83607533000000.0</v>
+      </c>
+      <c r="M16">
+        <v>53512006000000.0</v>
+      </c>
+      <c r="N16">
+        <v>61060610000000.0</v>
+      </c>
+      <c r="O16">
+        <v>68618532000000.0</v>
+      </c>
+      <c r="P16">
+        <v>63082192000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>48856971000000.0</v>
+      </c>
+      <c r="R16">
+        <v>61621283000000.0</v>
+      </c>
+      <c r="S16">
+        <v>15499564000000.0</v>
+      </c>
+      <c r="T16">
+        <v>22014025000000.0</v>
+      </c>
+      <c r="U16">
+        <v>18281520000000.0</v>
+      </c>
+      <c r="V16">
+        <v>14629643000000.0</v>
+      </c>
+      <c r="W16">
+        <v>13809214000000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>22453508000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-66324582000000.0</v>
+      </c>
+      <c r="D18">
+        <v>8037804000000.0</v>
+      </c>
+      <c r="E18">
+        <v>17511310000000.0</v>
+      </c>
+      <c r="F18">
+        <v>95628623000000.0</v>
+      </c>
+      <c r="G18">
+        <v>72980484000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-14462842000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-6219274000000.0</v>
+      </c>
+      <c r="J18">
+        <v>31729752000000.0</v>
+      </c>
+      <c r="K18">
+        <v>13827462000000.0</v>
+      </c>
+      <c r="L18">
+        <v>21334504000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1976639000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-8485658000000.0</v>
+      </c>
+      <c r="O18">
+        <v>5814347000000.0</v>
+      </c>
+      <c r="P18">
+        <v>14665932000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-14788922000000.0</v>
+      </c>
+      <c r="R18">
+        <v>3993994000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-12803602000000.0</v>
+      </c>
+      <c r="T18">
+        <v>9723146000000.0</v>
+      </c>
+      <c r="U18">
+        <v>8103538000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-2931506000000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19">
+        <v>-23738613000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-5270105000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-23626854000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-33573103000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-14132630000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-10744684000000.0</v>
+      </c>
+      <c r="H19">
+        <v>15235317000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-7871114000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-21368742000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-29400164000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-554597000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>-4271556000000.0</v>
+      </c>
+      <c r="C21">
+        <v>20612436000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-4758489000000.0</v>
+      </c>
+      <c r="E21">
+        <v>5449871000000.0</v>
+      </c>
+      <c r="F21">
+        <v>2666828000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-13213601000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-14737328000000.0</v>
+      </c>
+      <c r="I21">
+        <v>25374879000000.0</v>
+      </c>
+      <c r="J21">
+        <v>7162508000000.0</v>
+      </c>
+      <c r="K21">
+        <v>10327188000000.0</v>
+      </c>
+      <c r="L21">
+        <v>12695163000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22">
+        <v>20040703000000.0</v>
+      </c>
+      <c r="C22">
+        <v>21463599000000.0</v>
+      </c>
+      <c r="D22">
+        <v>20909476000000.0</v>
+      </c>
+      <c r="E22">
+        <v>18312054000000.0</v>
+      </c>
+      <c r="F22">
+        <v>10898518000000.0</v>
+      </c>
+      <c r="G22">
+        <v>3280403000000.0</v>
+      </c>
+      <c r="H22">
+        <v>15384476000000.0</v>
+      </c>
+      <c r="I22">
+        <v>15015118000000.0</v>
+      </c>
+      <c r="J22">
+        <v>13616476000000.0</v>
+      </c>
+      <c r="K22">
+        <v>11338748000000.0</v>
+      </c>
+      <c r="L22">
+        <v>9066581000000.0</v>
+      </c>
+      <c r="M22">
+        <v>10782628000000.0</v>
+      </c>
+      <c r="N22">
+        <v>9054345000000.0</v>
+      </c>
+      <c r="O22">
+        <v>7046145000000.0</v>
+      </c>
+      <c r="P22">
+        <v>5808218000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>4103198000000.0</v>
+      </c>
+      <c r="R22">
+        <v>2486719000000.0</v>
+      </c>
+      <c r="S22">
+        <v>1225905000000.0</v>
+      </c>
+      <c r="T22">
+        <v>901744000000.0</v>
+      </c>
+      <c r="U22">
+        <v>1928565000000.0</v>
+      </c>
+      <c r="V22">
+        <v>1417104000000.0</v>
+      </c>
+      <c r="W22">
+        <v>3136090000000.0</v>
+      </c>
+      <c r="X22">
+        <v>829113000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>2508464000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>1756660000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>295473000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>2.32337895E+14</v>
+      </c>
+      <c r="C23">
+        <v>-626755000000.0</v>
+      </c>
+      <c r="D23">
+        <v>3770777000000.0</v>
+      </c>
+      <c r="E23">
+        <v>700851000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-895771000000.0</v>
+      </c>
+      <c r="G23">
+        <v>316957000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-20010573000000.0</v>
+      </c>
+      <c r="I23">
+        <v>18478977000000.0</v>
+      </c>
+      <c r="J23">
+        <v>-1374895000000.0</v>
+      </c>
+      <c r="K23">
+        <v>601819000000.0</v>
+      </c>
+      <c r="L23">
+        <v>671211000000.0</v>
+      </c>
+      <c r="M23">
+        <v>6000455000000.0</v>
+      </c>
+      <c r="N23">
+        <v>630000000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-62862000000.0</v>
+      </c>
+      <c r="P23">
+        <v>-2289462000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-228784000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-203772000000.0</v>
+      </c>
+      <c r="S23">
+        <v>107000000.0</v>
+      </c>
+      <c r="T23">
+        <v>-265522000000.0</v>
+      </c>
+      <c r="U23">
+        <v>-799220000000.0</v>
+      </c>
+      <c r="V23">
+        <v>1355239000000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>11342056000000.0</v>
+      </c>
+      <c r="C24">
+        <v>26713000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-2666808000000.0</v>
+      </c>
+      <c r="E24">
+        <v>952777000000.0</v>
+      </c>
+      <c r="F24">
+        <v>16794107000000.0</v>
+      </c>
+      <c r="G24">
+        <v>-10718676000000.0</v>
+      </c>
+      <c r="H24">
+        <v>100137000000.0</v>
+      </c>
+      <c r="I24">
+        <v>204591000000.0</v>
+      </c>
+      <c r="J24">
+        <v>41997000000.0</v>
+      </c>
+      <c r="K24">
+        <v>17755000000.0</v>
+      </c>
+      <c r="L24">
+        <v>60252000000.0</v>
+      </c>
+      <c r="M24">
+        <v>9048000000.0</v>
+      </c>
+      <c r="N24">
+        <v>24539000000.0</v>
+      </c>
+      <c r="O24">
+        <v>14530000000.0</v>
+      </c>
+      <c r="P24">
+        <v>50557000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>56636000000.0</v>
+      </c>
+      <c r="R24">
+        <v>318891000000.0</v>
+      </c>
+      <c r="S24">
+        <v>5900000000.0</v>
+      </c>
+      <c r="T24">
+        <v>35137000000.0</v>
+      </c>
+      <c r="U24">
+        <v>229314000000.0</v>
+      </c>
+      <c r="V24">
+        <v>531310000000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>-1.31634142E+14</v>
+      </c>
+      <c r="C25">
+        <v>-64887242000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-18467913000000.0</v>
+      </c>
+      <c r="E25">
+        <v>6417000000.0</v>
+      </c>
+      <c r="F25">
+        <v>81224551000000.0</v>
+      </c>
+      <c r="G25">
+        <v>74253924000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-12611042000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-4274095000000.0</v>
+      </c>
+      <c r="J25">
+        <v>33677278000000.0</v>
+      </c>
+      <c r="K25">
+        <v>15999051000000.0</v>
+      </c>
+      <c r="L25">
+        <v>24356628000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-610370000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-6903202000000.0</v>
+      </c>
+      <c r="O25">
+        <v>6948459000000.0</v>
+      </c>
+      <c r="P25">
+        <v>-578698000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1834372000000.0</v>
+      </c>
+      <c r="R25">
+        <v>7246101000000.0</v>
+      </c>
+      <c r="S25">
+        <v>7172885000000.0</v>
+      </c>
+      <c r="T25">
+        <v>4423066000000.0</v>
+      </c>
+      <c r="U25">
+        <v>2949029000000.0</v>
+      </c>
+      <c r="V25">
+        <v>2106172000000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26">
+        <v>-4000000000000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>-179960000000.0</v>
+      </c>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>-128026000000.0</v>
+      </c>
+      <c r="G26">
+        <v>-79449000000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>-749979000000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>2299727000000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>2.0078218E+14</v>
+      </c>
+      <c r="C28">
+        <v>17718443000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-8492493000000.0</v>
+      </c>
+      <c r="E28">
+        <v>2725242000000.0</v>
+      </c>
+      <c r="F28">
+        <v>1718701000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-17139169000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-18491108000000.0</v>
+      </c>
+      <c r="I28">
+        <v>20609112000000.0</v>
+      </c>
+      <c r="J28">
+        <v>3193946000000.0</v>
+      </c>
+      <c r="K28">
+        <v>8060303000000.0</v>
+      </c>
+      <c r="L28">
+        <v>9249530000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-4454107000000.0</v>
+      </c>
+      <c r="N28">
+        <v>9984640000000.0</v>
+      </c>
+      <c r="O28">
+        <v>3067078000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-1594301000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>9317751000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-3421979000000.0</v>
+      </c>
+      <c r="S28">
+        <v>889150000000.0</v>
+      </c>
+      <c r="T28">
+        <v>3680888000000.0</v>
+      </c>
+      <c r="U28">
+        <v>-2112703000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-1152072000000.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>-1.25235496E+14</v>
+      </c>
+      <c r="C29">
+        <v>-63217913000000.0</v>
+      </c>
+      <c r="D29">
+        <v>10392864000000.0</v>
+      </c>
+      <c r="E29">
+        <v>19952835000000.0</v>
+      </c>
+      <c r="F29">
+        <v>97479025000000.0</v>
+      </c>
+      <c r="G29">
+        <v>74253924000000.0</v>
+      </c>
+      <c r="H29">
+        <v>-12611042000000.0</v>
+      </c>
+      <c r="I29">
+        <v>-4274095000000.0</v>
+      </c>
+      <c r="J29">
+        <v>33677278000000.0</v>
+      </c>
+      <c r="K29">
+        <v>15999051000000.0</v>
+      </c>
+      <c r="L29">
+        <v>24356628000000.0</v>
+      </c>
+      <c r="M29">
+        <v>-610370000000.0</v>
+      </c>
+      <c r="N29">
+        <v>-6903202000000.0</v>
+      </c>
+      <c r="O29">
+        <v>6948459000000.0</v>
+      </c>
+      <c r="P29">
+        <v>15384156000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-14154127000000.0</v>
+      </c>
+      <c r="R29">
+        <v>4697103000000.0</v>
+      </c>
+      <c r="S29">
+        <v>-12340073000000.0</v>
+      </c>
+      <c r="T29">
+        <v>10187279000000.0</v>
+      </c>
+      <c r="U29">
+        <v>8645667000000.0</v>
+      </c>
+      <c r="V29">
+        <v>-2701484000000.0</v>
+      </c>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>-26637666000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5270105000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-10771257000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-32233154000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-15656307000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-11992116000000.0</v>
+      </c>
+      <c r="H30">
+        <v>13483654000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-9611702000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-23274271000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-29400164000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-3516469000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-2406032000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-10672557000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-4479197000000.0</v>
+      </c>
+      <c r="P30">
+        <v>433079000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-7927936000000.0</v>
+      </c>
+      <c r="R30">
+        <v>13176726000000.0</v>
+      </c>
+      <c r="S30">
+        <v>4936462000000.0</v>
+      </c>
+      <c r="T30">
+        <v>-10135662000000.0</v>
+      </c>
+      <c r="U30">
+        <v>-2881087000000.0</v>
+      </c>
+      <c r="V30">
+        <v>4673985000000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
     <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CA1" t="s">
         <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>189</v>
       </c>
       <c r="B2">
-        <v>10390292000000.0</v>
+        <v>1.85662757E+14</v>
       </c>
       <c r="C2">
-        <v>10751170000000.0</v>
+        <v>1.52852268E+14</v>
       </c>
       <c r="D2">
-        <v>28035215000000.0</v>
+        <v>1.72579126E+14</v>
       </c>
       <c r="E2">
-        <v>7219527000000.0</v>
+        <v>1.52252099E+14</v>
       </c>
       <c r="F2">
-        <v>6878614000000.0</v>
+        <v>1.1324875E+14</v>
       </c>
       <c r="G2">
-        <v>6705093000000.0</v>
+        <v>1.04074764E+14</v>
       </c>
       <c r="H2">
-        <v>6296230000000.0</v>
+        <v>96714942000000.0</v>
       </c>
       <c r="I2">
-        <v>6617045000000.0</v>
+        <v>1.02420115E+14</v>
       </c>
       <c r="J2">
-        <v>6484537000000.0</v>
+        <v>1.25041094E+14</v>
       </c>
       <c r="K2">
-        <v>5113845000000.0</v>
+        <v>1.54879093E+14</v>
       </c>
       <c r="L2">
-        <v>5389207000000.0</v>
+        <v>1.1361012E+14</v>
       </c>
       <c r="M2">
-        <v>5077810000000.0</v>
+        <v>1.50513411E+14</v>
       </c>
       <c r="N2">
-        <v>4395941000000.0</v>
+        <v>1.59037073E+14</v>
       </c>
       <c r="O2">
-        <v>4266651000000.0</v>
+        <v>1.63900321E+14</v>
       </c>
       <c r="P2">
-        <v>3150083000000.0</v>
+        <v>1.10807842E+14</v>
       </c>
       <c r="Q2">
-        <v>2978122000000.0</v>
+        <v>1.19621565E+14</v>
       </c>
       <c r="R2">
-        <v>2943133000000.0</v>
+        <v>1.04186892E+14</v>
       </c>
       <c r="S2">
-        <v>3225067000000.0</v>
+        <v>1.73340293E+14</v>
       </c>
       <c r="T2">
-        <v>2579957000000.0</v>
+        <v>1.39992951E+14</v>
       </c>
       <c r="U2">
-        <v>2955111000000.0</v>
+        <v>1.29730224E+14</v>
       </c>
       <c r="V2">
-        <v>2960808000000.0</v>
+        <v>1.15850423E+14</v>
       </c>
       <c r="W2">
-        <v>3432077000000.0</v>
+        <v>1.26907599E+14</v>
       </c>
       <c r="X2">
-        <v>4826621000000.0</v>
+        <v>1.27320387E+14</v>
       </c>
       <c r="Y2">
-        <v>4919691000000.0</v>
+        <v>1.03077205E+14</v>
       </c>
       <c r="Z2">
-        <v>4928210000000.0</v>
+        <v>1.10024099E+14</v>
       </c>
       <c r="AA2">
-        <v>4958623000000.0</v>
+        <v>81184598000000.0</v>
       </c>
       <c r="AB2">
-        <v>5486335000000.0</v>
+        <v>80635375000000.0</v>
       </c>
       <c r="AC2">
-        <v>5406689000000.0</v>
+        <v>1.06823783E+14</v>
       </c>
       <c r="AD2">
-        <v>5097681000000.0</v>
+        <v>81690623000000.0</v>
       </c>
       <c r="AE2">
-        <v>5013046000000.0</v>
+        <v>98922032000000.0</v>
       </c>
       <c r="AF2">
-        <v>4444495000000.0</v>
+        <v>85318045000000.0</v>
       </c>
       <c r="AG2">
-        <v>4316079000000.0</v>
+        <v>90763343000000.0</v>
       </c>
       <c r="AH2">
-        <v>3935654000000.0</v>
+        <v>68449255000000.0</v>
       </c>
       <c r="AI2">
-        <v>4116269000000.0</v>
+        <v>91977278000000.0</v>
       </c>
       <c r="AJ2">
-        <v>3903244000000.0</v>
+        <v>86877001000000.0</v>
       </c>
       <c r="AK2">
-        <v>3726107000000.0</v>
+        <v>79559748000000.0</v>
       </c>
       <c r="AL2">
-        <v>3575823000000.0</v>
+        <v>81482452000000.0</v>
       </c>
       <c r="AM2">
-        <v>3499415000000.0</v>
+        <v>78284151000000.0</v>
       </c>
       <c r="AN2">
-        <v>3239905000000.0</v>
+        <v>85845611000000.0</v>
       </c>
       <c r="AO2">
-        <v>3174469000000.0</v>
+        <v>65585481000000.0</v>
       </c>
       <c r="AP2">
-        <v>3005031000000.0</v>
+        <v>65808334000000.0</v>
       </c>
       <c r="AQ2">
-        <v>2836288000000.0</v>
+        <v>83607533000000.0</v>
       </c>
       <c r="AR2">
-        <v>2679672000000.0</v>
+        <v>69728006000000.0</v>
       </c>
       <c r="AS2">
-        <v>2406345000000.0</v>
+        <v>70887833000000.0</v>
       </c>
       <c r="AT2">
-        <v>2502248000000.0</v>
+        <v>54804283000000.0</v>
       </c>
       <c r="AU2">
-        <v>2768309000000.0</v>
+        <v>53512006000000.0</v>
       </c>
       <c r="AV2">
-        <v>2943463000000.0</v>
+        <v>62664724000000.0</v>
       </c>
       <c r="AW2">
-        <v>2509595000000.0</v>
+        <v>70720806000000.0</v>
       </c>
       <c r="AX2">
-        <v>2106257000000.0</v>
+        <v>43626593000000.0</v>
       </c>
       <c r="AY2">
-        <v>2034153000000.0</v>
+        <v>62104697000000.0</v>
       </c>
       <c r="AZ2">
-        <v>1572955000000.0</v>
+        <v>54360628000000.0</v>
       </c>
       <c r="BA2">
-        <v>1684604000000.0</v>
+        <v>43089170000000.0</v>
       </c>
       <c r="BB2">
-        <v>1551120000000.0</v>
+        <v>55300377000000.0</v>
       </c>
       <c r="BC2">
-        <v>1641110000000.0</v>
+        <v>72094703000000.0</v>
       </c>
       <c r="BD2">
-        <v>1447179000000.0</v>
+        <v>73229197000000.0</v>
       </c>
       <c r="BE2">
-        <v>2012431000000.0</v>
+        <v>68771310000000.0</v>
       </c>
       <c r="BF2">
-        <v>1939916000000.0</v>
+        <v>61810534000000.0</v>
       </c>
       <c r="BG2">
-        <v>1407714000000.0</v>
+        <v>63082192000000.0</v>
       </c>
       <c r="BH2">
-        <v>2239835000000.0</v>
+        <v>49547313000000.0</v>
       </c>
       <c r="BI2">
-        <v>2069785000000.0</v>
+        <v>47650128000000.0</v>
       </c>
       <c r="BJ2">
-        <v>1778648000000.0</v>
-[...1 lines deleted...]
-      <c r="BK2"/>
+        <v>49276210000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>48856971000000.0</v>
+      </c>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
     </row>
     <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="B3">
-        <v>740631000000.0</v>
+        <v>328066000000</v>
       </c>
       <c r="C3">
-        <v>728977000000.0</v>
+        <v>950988000000</v>
       </c>
       <c r="D3">
-        <v>1890382000000.0</v>
+        <v>1851874000000</v>
       </c>
       <c r="E3">
-        <v>581019000000.0</v>
+        <v>479648000000</v>
       </c>
       <c r="F3">
-        <v>617137000000.0</v>
+        <v>180149000000</v>
       </c>
       <c r="G3">
-        <v>649299000000.0</v>
+        <v>403293000000</v>
       </c>
       <c r="H3">
-        <v>563812000000.0</v>
+        <v>1716367000000</v>
       </c>
       <c r="I3">
-        <v>613815000000.0</v>
+        <v>288550000000</v>
       </c>
       <c r="J3">
-        <v>589866000000.0</v>
+        <v>796911000000</v>
       </c>
       <c r="K3">
-        <v>534643000000.0</v>
+        <v>304841000000</v>
       </c>
       <c r="L3">
-        <v>623583000000.0</v>
+        <v>496852000000</v>
       </c>
       <c r="M3">
-        <v>615268000000.0</v>
+        <v>684219000000</v>
       </c>
       <c r="N3">
-        <v>531030000000.0</v>
+        <v>546152000000</v>
       </c>
       <c r="O3">
-        <v>603319000000.0</v>
+        <v>627837000000</v>
       </c>
       <c r="P3">
-        <v>560667000000.0</v>
+        <v>139770000000</v>
       </c>
       <c r="Q3">
-        <v>562454000000.0</v>
+        <v>768998000000</v>
       </c>
       <c r="R3">
-        <v>524059000000.0</v>
+        <v>1045691000000</v>
       </c>
       <c r="S3">
-        <v>447914000000.0</v>
+        <v>766606000000</v>
       </c>
       <c r="T3">
-        <v>554020000000.0</v>
+        <v>276312000000</v>
       </c>
       <c r="U3">
-        <v>481218000000.0</v>
+        <v>71083000000</v>
       </c>
       <c r="V3">
-        <v>523764000000.0</v>
+        <v>342200000000</v>
       </c>
       <c r="W3">
-        <v>1014038000000.0</v>
+        <v>1713431000000</v>
       </c>
       <c r="X3">
-        <v>-37889000000.0</v>
+        <v>74389000000</v>
       </c>
       <c r="Y3">
-        <v>410617000000.0</v>
+        <v>292436000000</v>
       </c>
       <c r="Z3">
-        <v>538501000000.0</v>
+        <v>1728564000000</v>
       </c>
       <c r="AA3">
-        <v>364627000000.0</v>
+        <v>2783957000000</v>
       </c>
       <c r="AB3">
-        <v>478743000000.0</v>
+        <v>876288000000</v>
       </c>
       <c r="AC3">
-        <v>220021000000.0</v>
+        <v>503523000000</v>
       </c>
       <c r="AD3">
-        <v>323107000000.0</v>
+        <v>226501000000</v>
       </c>
       <c r="AE3">
-        <v>305315000000.0</v>
+        <v>245488000000</v>
       </c>
       <c r="AF3">
-        <v>308396000000.0</v>
+        <v>909136000000</v>
       </c>
       <c r="AG3">
-        <v>310948000000.0</v>
+        <v>409633000000</v>
       </c>
       <c r="AH3">
-        <v>276635000000.0</v>
+        <v>385373000000</v>
       </c>
       <c r="AI3">
-        <v>252230000000.0</v>
+        <v>241037000000</v>
       </c>
       <c r="AJ3">
-        <v>313559000000.0</v>
+        <v>1143924000000</v>
       </c>
       <c r="AK3">
-        <v>240453000000.0</v>
+        <v>769326000000</v>
       </c>
       <c r="AL3">
-        <v>253549000000.0</v>
+        <v>1197076000000</v>
       </c>
       <c r="AM3">
-        <v>232652000000.0</v>
+        <v>375852000000</v>
       </c>
       <c r="AN3">
-        <v>236926000000.0</v>
+        <v>991357000000</v>
       </c>
       <c r="AO3">
-        <v>245649000000.0</v>
+        <v>423668000000</v>
       </c>
       <c r="AP3">
-        <v>224300000000.0</v>
+        <v>453093000000</v>
       </c>
       <c r="AQ3">
-        <v>211783000000.0</v>
+        <v>303471000000</v>
       </c>
       <c r="AR3">
-        <v>199111000000.0</v>
+        <v>445121000000</v>
       </c>
       <c r="AS3">
-        <v>173346000000.0</v>
+        <v>981953000000</v>
       </c>
       <c r="AT3">
-        <v>199071000000.0</v>
+        <v>1402366000000</v>
       </c>
       <c r="AU3">
-        <v>120960000000.0</v>
+        <v>192684000000</v>
       </c>
       <c r="AV3">
-        <v>198640000000.0</v>
+        <v>362754000000</v>
       </c>
       <c r="AW3">
-        <v>172657000000.0</v>
+        <v>190825000000</v>
       </c>
       <c r="AX3">
-        <v>159976000000.0</v>
+        <v>1241268000000</v>
       </c>
       <c r="AY3">
-        <v>103157000000.0</v>
+        <v>296930000000</v>
       </c>
       <c r="AZ3">
-        <v>-2696874000000.0</v>
+        <v>645644000000</v>
       </c>
       <c r="BA3">
-        <v>-2471198000000.0</v>
+        <v>218588000000</v>
       </c>
       <c r="BB3">
-        <v>133953000000.0</v>
+        <v>663720000000</v>
       </c>
       <c r="BC3">
-        <v>146455000000.0</v>
-[...2 lines deleted...]
-      <c r="BE3"/>
+        <v>718224000000</v>
+      </c>
+      <c r="BD3">
+        <v>308741000000</v>
+      </c>
+      <c r="BE3">
+        <v>39092000000</v>
+      </c>
       <c r="BF3">
-        <v>116857000000.0</v>
-[...3 lines deleted...]
-      <c r="BI3"/>
+        <v>536567000000</v>
+      </c>
+      <c r="BG3">
+        <v>249712000000</v>
+      </c>
+      <c r="BH3">
+        <v>282048000000</v>
+      </c>
+      <c r="BI3">
+        <v>95831000000</v>
+      </c>
       <c r="BJ3">
-        <v>98986000000.0</v>
-[...28 lines deleted...]
-      <c r="CL3"/>
+        <v>163451000000</v>
+      </c>
+      <c r="BK3">
+        <v>176894000000</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
+        <v>0</v>
+      </c>
+      <c r="CL3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17946,567 +25811,579 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>160</v>
-[...162 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
-[...1 lines deleted...]
-      </c>
+      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
     </row>
     <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>7625289000000.0</v>
+        <v>-10539606000000.0</v>
       </c>
       <c r="C6">
-        <v>6687800000000.0</v>
+        <v>32810489000000.0</v>
       </c>
       <c r="D6">
-        <v>20443224000000.0</v>
+        <v>-19726858000000.0</v>
       </c>
       <c r="E6">
-        <v>6379292000000.0</v>
+        <v>20327027000000.0</v>
       </c>
       <c r="F6">
-        <v>7135904000000.0</v>
+        <v>39003349000000.0</v>
       </c>
       <c r="G6">
-        <v>7364224000000.0</v>
+        <v>9173986000000.0</v>
       </c>
       <c r="H6">
-        <v>7497772000000.0</v>
+        <v>7359822000000.0</v>
       </c>
       <c r="I6">
-        <v>7107975000000.0</v>
+        <v>-5705173000000.0</v>
       </c>
       <c r="J6">
-        <v>7027279000000.0</v>
+        <v>-22620979000000.0</v>
       </c>
       <c r="K6">
-        <v>6798088000000.0</v>
+        <v>-29837999000000.0</v>
       </c>
       <c r="L6">
-        <v>7295620000000.0</v>
+        <v>41268973000000.0</v>
       </c>
       <c r="M6">
-        <v>6862287000000.0</v>
+        <v>-36903291000000.0</v>
       </c>
       <c r="N6">
-        <v>6988267000000.0</v>
+        <v>-8523662000000.0</v>
       </c>
       <c r="O6">
-        <v>6505526000000.0</v>
+        <v>-4863248000000.0</v>
       </c>
       <c r="P6">
-        <v>6526535000000.0</v>
+        <v>53092479000000.0</v>
       </c>
       <c r="Q6">
-        <v>6509905000000.0</v>
+        <v>-8813723000000.0</v>
       </c>
       <c r="R6">
-        <v>5395241000000.0</v>
+        <v>15434673000000.0</v>
       </c>
       <c r="S6">
-        <v>3362277000000.0</v>
+        <v>-69153401000000.0</v>
       </c>
       <c r="T6">
-        <v>3905751000000.0</v>
+        <v>33347342000000.0</v>
       </c>
       <c r="U6">
-        <v>3762288000000.0</v>
+        <v>10262727000000.0</v>
       </c>
       <c r="V6">
-        <v>3527587000000.0</v>
+        <v>13879801000000.0</v>
       </c>
       <c r="W6">
-        <v>-823706000000.0</v>
+        <v>-11057176000000.0</v>
       </c>
       <c r="X6">
-        <v>93533000000.0</v>
+        <v>-412788000000.0</v>
       </c>
       <c r="Y6">
-        <v>507139000000.0</v>
+        <v>24243182000000.0</v>
       </c>
       <c r="Z6">
-        <v>5873688000000.0</v>
+        <v>-6946894000000.0</v>
       </c>
       <c r="AA6">
-        <v>4677975000000.0</v>
+        <v>28839501000000.0</v>
       </c>
       <c r="AB6">
-        <v>5903516000000.0</v>
+        <v>549223000000.0</v>
       </c>
       <c r="AC6">
-        <v>4718882000000.0</v>
+        <v>-26188408000000.0</v>
       </c>
       <c r="AD6">
-        <v>5455231000000.0</v>
+        <v>25133160000000.0</v>
       </c>
       <c r="AE6">
-        <v>5807634000000.0</v>
+        <v>-17231409000000.0</v>
       </c>
       <c r="AF6">
-        <v>5311743000000.0</v>
+        <v>13603987000000.0</v>
       </c>
       <c r="AG6">
-        <v>5049240000000.0</v>
+        <v>-5445298000000.0</v>
       </c>
       <c r="AH6">
-        <v>4853392000000.0</v>
+        <v>22314088000000.0</v>
       </c>
       <c r="AI6">
-        <v>4654017000000.0</v>
+        <v>-23528023000000.0</v>
       </c>
       <c r="AJ6">
-        <v>5017248000000.0</v>
+        <v>5100277000000.0</v>
       </c>
       <c r="AK6">
-        <v>4248098000000.0</v>
+        <v>7317253000000.0</v>
       </c>
       <c r="AL6">
-        <v>4305815000000.0</v>
+        <v>-1922704000000.0</v>
       </c>
       <c r="AM6">
-        <v>4834850000000.0</v>
+        <v>3198301000000.0</v>
       </c>
       <c r="AN6">
-        <v>4437104000000.0</v>
+        <v>-7561460000000.0</v>
       </c>
       <c r="AO6">
-        <v>1998587000000.0</v>
+        <v>20260130000000.0</v>
       </c>
       <c r="AP6">
-        <v>3971891000000.0</v>
+        <v>-222853000000.0</v>
       </c>
       <c r="AQ6">
-        <v>4081928000000.0</v>
+        <v>-15532314000000.0</v>
       </c>
       <c r="AR6">
-        <v>4694671000000.0</v>
+        <v>13879527000000.0</v>
       </c>
       <c r="AS6">
-        <v>-286681000000.0</v>
+        <v>-1159827000000.0</v>
       </c>
       <c r="AT6">
-        <v>3759541000000.0</v>
+        <v>16083550000000.0</v>
       </c>
       <c r="AU6">
-        <v>4051954000000.0</v>
+        <v>1292277000000.0</v>
       </c>
       <c r="AV6">
-        <v>3584948000000.0</v>
+        <v>-9152718000000.0</v>
       </c>
       <c r="AW6">
-        <v>3368743000000.0</v>
+        <v>-8056082000000.0</v>
       </c>
       <c r="AX6">
-        <v>3170898000000.0</v>
+        <v>27094213000000.0</v>
       </c>
       <c r="AY6">
-        <v>3268328000000.0</v>
+        <v>-18478104000000.0</v>
       </c>
       <c r="AZ6">
-        <v>2803622000000.0</v>
+        <v>6699982000000.0</v>
       </c>
       <c r="BA6">
-        <v>2749516000000.0</v>
+        <v>11271458000000.0</v>
       </c>
       <c r="BB6">
-        <v>2693809000000.0</v>
+        <v>-12211207000000.0</v>
       </c>
       <c r="BC6">
-        <v>2769174000000.0</v>
+        <v>-16794326000000.0</v>
       </c>
       <c r="BD6">
-        <v>2171690000000.0</v>
+        <v>-4610665000000.0</v>
       </c>
       <c r="BE6">
-        <v>2142160000000.0</v>
+        <v>4457887000000.0</v>
       </c>
       <c r="BF6">
-        <v>2079850000000.0</v>
+        <v>6960776000000.0</v>
       </c>
       <c r="BG6">
-        <v>2023162000000.0</v>
+        <v>-1271658000000.0</v>
       </c>
       <c r="BH6">
-        <v>1781787000000.0</v>
+        <v>13534879000000.0</v>
       </c>
       <c r="BI6">
-        <v>1981878000000.0</v>
+        <v>1897185000000.0</v>
       </c>
       <c r="BJ6">
-        <v>1773467000000.0</v>
-[...1 lines deleted...]
-      <c r="BK6"/>
+        <v>-1626082000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>419239000000.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
     </row>
     <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>162</v>
-[...54 lines deleted...]
-      <c r="BC7"/>
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-5809967000000.0</v>
+      </c>
+      <c r="C7">
+        <v>3822358000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-14453337000000.0</v>
+      </c>
+      <c r="E7">
+        <v>718206000000.0</v>
+      </c>
+      <c r="F7">
+        <v>6228432000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-6135358000000.0</v>
+      </c>
+      <c r="H7">
+        <v>4118275000000.0</v>
+      </c>
+      <c r="I7">
+        <v>86014333000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-85899294000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-2563985000000.0</v>
+      </c>
+      <c r="L7">
+        <v>4382914000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-1775906000000.0</v>
+      </c>
+      <c r="N7">
+        <v>674883000000.0</v>
+      </c>
+      <c r="O7">
+        <v>2364886000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-1327888000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-12511160000000.0</v>
+      </c>
+      <c r="R7">
+        <v>13579374000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-356461000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-1515198000000.0</v>
+      </c>
+      <c r="U7">
+        <v>882859000000.0</v>
+      </c>
+      <c r="V7">
+        <v>5123662000000.0</v>
+      </c>
+      <c r="W7">
+        <v>13001658000000.0</v>
+      </c>
+      <c r="X7">
+        <v>30635535000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-26032070000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-14390090000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-5403296000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-32776415000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-7263674000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-26562136000000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-6013036000000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-33471332000000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-32058871000000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-30378494000000.0</v>
+      </c>
+      <c r="AI7">
+        <v>1296907000000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-27009506000000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-12746275000000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-20365731000000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-3483229000000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-34179428000000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-2658308000000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-32475220000000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-531254000000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-15960852000000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-25445859000000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-16034862000000.0</v>
+      </c>
+      <c r="AU7">
+        <v>10280147000000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-15618000000000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-8737437000000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-10565716000000.0</v>
+      </c>
+      <c r="AY7">
+        <v>3085721000000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-17542253000000.0</v>
+      </c>
+      <c r="BA7">
+        <v>981255000000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-31416750000000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-1575380000000.0</v>
+      </c>
       <c r="BD7"/>
-      <c r="BE7"/>
-[...5 lines deleted...]
-      <c r="BK7"/>
+      <c r="BE7">
+        <v>4737651000000.0</v>
+      </c>
+      <c r="BF7">
+        <v>5905146000000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-1676889000000.0</v>
+      </c>
+      <c r="BH7">
+        <v>19170170000000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-7795978000000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-102664000000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-1116892000000.0</v>
+      </c>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
     </row>
     <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18556,7715 +26433,51 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
     </row>
     <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>164</v>
-[...4951 lines deleted...]
-      <c r="A10" t="s">
         <v>196</v>
-      </c>
-[...2709 lines deleted...]
-        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -26310,54 +26523,55 @@
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -26403,70 +26617,69 @@
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
@@ -26477,51 +26690,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -26534,125 +26749,126 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>-278808000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10545428000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2221306000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9728329000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4046171000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5662514000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-286286000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9446454000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1890171000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6291160000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7996794000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>156849000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4910362000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3352569000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5089334000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>960799000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1928102000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5226050000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>779545000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -26665,125 +26881,126 @@
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>13925475000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-81076912000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2895355000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>56152283000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-37577866000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-8509014000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-25818258000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5766377000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>13001658000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>30635535000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-26032070000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-14390090000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5403296000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-32776415000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-7263674000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-26562136000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-6013036000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-33470145000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-32058873000000.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
@@ -26796,631 +27013,639 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>613815000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>589866000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>534643000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>623583000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>615268000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>531030000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>603319000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>560667000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>562454000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>524059000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>447914000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>554020000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>481218000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>523764000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1027471000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>504936000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>505808000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>538501000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>364627000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>368630000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>330134000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>323107000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>305315000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>308396000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>310948000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>276635000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>252230000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>313559000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>240452000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>253550000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>232652000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>236926000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>245649000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>224300000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>211783000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>199111000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>173346000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>199071000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>120960000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>198676000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>172645000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>159976000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>192083000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>180150000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>135730000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>133953000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>163572000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>121697000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>201</v>
-[...4 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="B15">
+        <v>13026457000000.0</v>
+      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>13951339000000.0</v>
       </c>
       <c r="E15">
         <v>13951339000000.0</v>
       </c>
-      <c r="F15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F15">
+        <v>13951339000000.0</v>
+      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>10454738000000.0</v>
       </c>
       <c r="I15">
         <v>10454738000000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="J15">
+        <v>10454738000000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7324821000000.0</v>
       </c>
       <c r="M15">
         <v>7324821000000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N15">
+        <v>7324821000000.0</v>
+      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>2724629000000.0</v>
       </c>
       <c r="Q15">
         <v>2724629000000.0</v>
       </c>
       <c r="R15">
         <v>2724629000000.0</v>
       </c>
       <c r="S15">
         <v>2724629000000.0</v>
       </c>
       <c r="T15">
         <v>2724629000000.0</v>
       </c>
       <c r="U15">
-        <v>820101000000.0</v>
+        <v>2724629000000.0</v>
       </c>
       <c r="V15">
         <v>820101000000.0</v>
       </c>
       <c r="W15">
         <v>820101000000.0</v>
       </c>
       <c r="X15">
         <v>820101000000.0</v>
       </c>
       <c r="Y15">
         <v>820101000000.0</v>
       </c>
       <c r="Z15">
+        <v>820101000000.0</v>
+      </c>
+      <c r="AA15">
         <v>3846119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3753780000000.0</v>
       </c>
       <c r="AB15">
         <v>3753780000000.0</v>
       </c>
       <c r="AC15">
         <v>3753780000000.0</v>
       </c>
       <c r="AD15">
         <v>3753780000000.0</v>
       </c>
       <c r="AE15">
         <v>3753780000000.0</v>
       </c>
       <c r="AF15">
         <v>3753780000000.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15">
+      <c r="AG15">
+        <v>3753780000000.0</v>
+      </c>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>4765767000000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>3968562000000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>2266885000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3000000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>2695657000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1000000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>2716303000000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>795000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>2113844000000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>5816138000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3268076000000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>52361000000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>1.75123151E+14</v>
+      </c>
+      <c r="C16">
         <v>1.85662757E+14</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1.52852268E+14</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1.72579126E+14</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1.52252099E+14</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1.1324875E+14</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1.04074764E+14</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>96714942000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1.02420115E+14</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1.25041094E+14</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1.54879093E+14</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1.1361012E+14</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1.50513411E+14</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1.59037073E+14</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1.63900321E+14</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1.10807842E+14</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1.19621565E+14</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1.04186892E+14</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1.73340293E+14</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1.39992951E+14</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1.29730224E+14</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1.15850423E+14</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1.26907599E+14</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1.27320387E+14</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1.03077205E+14</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1.10024099E+14</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>81184598000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>80635375000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1.06823783E+14</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>81690623000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>98922032000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>85318045000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>90763343000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>68449255000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>91977278000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>86877001000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>79559748000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>81482452000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>78284151000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>85845611000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>65585481000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>68075219000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>83607533000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>69728006000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>70887833000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>54804283000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>53512006000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>62664724000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>70720806000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>43626593000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>61060610000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>54360628000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>43089170000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>55300377000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>68618532000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>73229197000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>68771310000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>61810534000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>63082192000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>49547313000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>47650128000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>49276210000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>48856971000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27466,362 +27691,368 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>2868076000000.0</v>
+      </c>
+      <c r="C18">
         <v>19044487000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5200127000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3839876000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>63484473000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12581967000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4150319000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9608813000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-24768252000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-27797198000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>38493068000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-29098517000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1773082000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>416335000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>19672536000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4585187000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>65313302000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-62889341000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>51161164000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6819175000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>60197846000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-22549562000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8309333000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>21852303000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16822637000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>25996211000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3830569000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-19809256000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2601656000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1085811000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>6588400000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1818053000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>565858000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-11555351000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>15390335000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>5236043000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>991124000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>10060825000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8113386000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>12292144000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-8119968000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3231866000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6944146000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>184354000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>10005608000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4203701000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-9228845000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-8582169000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>30708181000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-13129371000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>5309212000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>11492959000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-9162574000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-14228700000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>8957327000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-11388932000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>7373305000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>872647000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>19130434000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-6194921000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2087069000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-356650000000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19">
+        <v>16863032000000.0</v>
+      </c>
+      <c r="C19">
         <v>-3023632000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-20998130000000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>731884000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1760477000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3711241000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>5049542000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4091742000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2516664000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1858103000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6158799000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2245606000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4539137000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14480901000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5524488000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-7510558000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6057156000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-8640382000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4457001000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6226685000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>5191438000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3797789000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>4292902000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9748214000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1491583000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1611420000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>4271727000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>8278558000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-678051000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1308402000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1005316000000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -27834,77 +28065,78 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>275000000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>69460000000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -27935,139 +28167,142 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>23082935000000.0</v>
+      </c>
+      <c r="C21">
         <v>778871000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8987186000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-2777855000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5326515000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8152738000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3005390000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8885752000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-511751000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2025998000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1001197000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7031032000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-556360000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9203998000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8164307000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3070543000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6777062000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4590665000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1534970000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-14861986000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7774020000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-5608909000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-11212836000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18134962000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-16050545000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8335978000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-2451662000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -28080,1095 +28315,1111 @@
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>5095072000000.0</v>
+      </c>
+      <c r="C22">
         <v>5660764000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4925570000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5021094000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4713566000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5380473000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5155000000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>555095000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5365173000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5326429000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5156186000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5451535000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5081239000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5220516000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4619837000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4889005000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4840929000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3962283000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3204669000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2719714000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2641883000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2384720000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1039141000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-136762000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>203652000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4252654000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3411529000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4338776000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3558591000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4075580000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3577102000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4001323000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3790909000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3645784000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3459311000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3743716000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3186798000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3226651000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3621820000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3345575000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1398485000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2972868000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3068619000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3568061000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-387038000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2816939000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3171157000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2675411000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2543499000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2392561000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2517878000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2258180000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2209132000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2069155000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2008883000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1751304000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1745779000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1540179000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1749557000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1329374000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1477226000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1252061000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1147495000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1020375000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>908020000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1025816000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>629089000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>654470000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>565199000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>635237000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>390195000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>397450000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>281580000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>153260000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>537916000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>619895000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>397954000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>520989000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>567329000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>608404000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>229108000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>180726000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>314888000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>8334000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>910791000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>817600000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>773161000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>781214000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>764115000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>33793312000000.0</v>
+      </c>
+      <c r="C23">
         <v>-5342823000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1.06438423E+14</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>34460223000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-8893742000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3368249000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5493017000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4636169000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3328358000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-491943000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>538710000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>79295000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4261564000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-90445000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-225889000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1784582000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-632116000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>360869000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1257356000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>648056000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-654015000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-222710000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-231109000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1429628000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1885972000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12273000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-18022466000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>163815000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10268403000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-16174105000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11464425000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-5218699000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5396368000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6836883000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8658000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8346000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1361991000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-29908000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-16136724000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13672717000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3175070000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-109244000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-956612000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-455354000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1181252000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>148641000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-748780000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>49167000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>43954825000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>144546000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>630000000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4848488000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2113049000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>43516000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-62862000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2272743000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7700910000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2272583000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-3302037000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2087913000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-3446359000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>16227000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>-55171588000000.0</v>
+      </c>
+      <c r="C24">
         <v>1813183000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-91389571000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-37260612000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4494000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2889000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2361000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6218000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5404000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>12730000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-32709000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-130592000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>9407000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>167013000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>127445000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>371067000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-7296886000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>240593000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-8353959000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-4473293000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-6183991000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>13900000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-4219349000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4291032000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>185241000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>264197000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-10607000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10445000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1682224000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>32990000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>11946000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>16583000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3180896000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>62250000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3090000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1092781000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1109806000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>21882000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-41052000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7426000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>38031000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>13350000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1399572000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>321785000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1061019000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>26880000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4632000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-437773000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1965652000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1693229000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-8978000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-333700000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-38123000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>50557000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-8779740000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>8743713000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1887906000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4719000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-4832376000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>4679585000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-2900430000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>38967000000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>3254905000000.0</v>
+      </c>
+      <c r="C25">
         <v>31412723000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16579768000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1419776000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>57436190000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12985260000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-6552227000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-9320263000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-23971341000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-27492357000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>38989920000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-28414298000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1226930000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1044172000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15637498000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3816189000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>47376236000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-62122735000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>50884852000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6890258000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>57898163000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-20836131000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8234944000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>22144739000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15094073000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>28780168000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4706857000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-19305733000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2828157000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-840323000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7497536000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1408420000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>951231000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-11314314000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>16534259000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4466717000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2188200000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10436677000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9104743000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12715812000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-7666875000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3535337000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7389267000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1166307000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11407974000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4396385000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-9591599000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-8391344000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>29405950000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-12832441000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3436978000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>11711547000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-9162574000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-13510476000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9266068000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-16087491000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>258947000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1259069000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1507245000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1696888000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>875958000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-314925000000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>-202926000000.0</v>
+      </c>
+      <c r="C26">
         <v>-75000000000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-69460000000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-179960000000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>-128026000000.0</v>
       </c>
       <c r="U26">
-        <v>0.0</v>
+        <v>-128026000000.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
-        <v>-79449000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X26">
         <v>-79449000000.0</v>
       </c>
       <c r="Y26">
         <v>-79449000000.0</v>
       </c>
-      <c r="Z26"/>
+      <c r="Z26">
+        <v>-79449000000.0</v>
+      </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>-749979000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-749979000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29214,695 +29465,705 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>43646864000000.0</v>
+      </c>
+      <c r="C28">
         <v>-4638952000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>95503077000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>45598852000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25622936000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1958266000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13645755000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1630779000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5557394000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>146073000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4146980000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2304926000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9822796000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-511751000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2025998000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1001197000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4306403000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-556360000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-9203998000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8036281000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3070543000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5956961000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4590665000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1534970000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-14941435000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3927901000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5608909000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-11212836000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14381182000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-16050545000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8335978000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2451662000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13430721000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1293947000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1323415000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11733666000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-7164927000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2646784000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-9295021000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13767802000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7711343000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3546901000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11982983000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>37123000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1717364000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4491245000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1581863000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2303312000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-4942657000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3396625000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7848169000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4848488000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1882657000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-829360000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-3897085000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-6553911000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10785796000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2732278000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-4100939000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3327043000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-417799000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-402606000000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>2540010000000.0</v>
+      </c>
+      <c r="C29">
         <v>40895845000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7052001000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4319524000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63664622000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12985260000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2433952000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-9320263000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-23971341000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-27492357000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>38989920000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-28414298000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1226930000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1044172000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19532766000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3816189000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>66358993000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-62122735000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>50884852000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6890258000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>60540046000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-20836131000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8234944000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22144739000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>15094073000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>28780168000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4706857000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-19305733000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2828157000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-840323000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7497536000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1408420000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>951231000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-11314314000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>16534259000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4466717000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2188200000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10436677000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9104743000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>12715812000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-7666875000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>3535337000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7389267000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1166307000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>11407974000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>4396385000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-9591599000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-8391344000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>31949449000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-12832441000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>5954856000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>11711547000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-9162574000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-13510476000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>9266068000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-11349840000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>7909872000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1122359000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>19412482000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-6099090000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2250520000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-179756000000.0</v>
       </c>
-      <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-57818038000000.0</v>
+      </c>
+      <c r="C30">
         <v>-3958709000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1.18409095E+14</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-30083761000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>731884000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1760477000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3711241000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5049542000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4091742000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2516664000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1858103000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6158799000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2245606000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4999961000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-14713700000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5922419000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5013866000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6583169000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-8077647000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4544376000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6526191000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3491907000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4144960000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3998596000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-7834409000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4011343000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1611420000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4271727000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8278558000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-678051000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2205592000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1398366000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7766517000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13774261000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-12858341000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-8815174000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3047437000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4648193000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-7189028000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6296270000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-431093000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-15483774000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-5490705000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2315140000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2905544000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1383832000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-973279000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2059658000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1131508000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2249038000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3660069000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-5288577000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1165976000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2454491000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-9979648000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>22361638000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-11767711000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5093476000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1778951000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4669232000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-3467117000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1009915000000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>