--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -854,2535 +857,2668 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>20659000.0</v>
+      </c>
+      <c r="C2">
         <v>15939000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20509000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26831000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20246000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22587000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26147000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16132000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18821000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23617000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21187000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22356000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>4241000.0</v>
+      </c>
+      <c r="C7">
         <v>1813000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1654000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2975000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2384000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3247000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1833000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>164000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>314000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>473000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>68323000.0</v>
       </c>
       <c r="C8">
         <v>68323000.0</v>
       </c>
       <c r="D8">
         <v>68323000.0</v>
       </c>
       <c r="E8">
         <v>68323000.0</v>
       </c>
       <c r="F8">
         <v>68323000.0</v>
       </c>
       <c r="G8">
         <v>68323000.0</v>
       </c>
       <c r="H8">
         <v>68323000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>68323000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
-        <v>25563000.0</v>
+        <v>8316000.0</v>
       </c>
       <c r="C10">
+        <v>8535000.0</v>
+      </c>
+      <c r="D10">
         <v>25354000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22362000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25808000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29607000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27939000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>30947000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30049000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29371000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38219000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>38173000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13590000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>29625000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27957000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>30965000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>30070000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29387000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38283000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>68323000.0</v>
       </c>
       <c r="F13">
         <v>68323000.0</v>
       </c>
       <c r="G13">
         <v>68323000.0</v>
       </c>
       <c r="H13">
         <v>68323000.0</v>
       </c>
       <c r="I13">
         <v>68323000.0</v>
       </c>
       <c r="J13">
         <v>68323000.0</v>
       </c>
       <c r="K13">
         <v>68323000.0</v>
       </c>
       <c r="L13">
         <v>68323000.0</v>
       </c>
       <c r="M13">
         <v>68323000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>68323000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>52066937.0</v>
       </c>
       <c r="C14">
         <v>52066937.0</v>
       </c>
       <c r="D14">
         <v>52066937.0</v>
       </c>
       <c r="E14">
         <v>52066937.0</v>
       </c>
       <c r="F14">
         <v>52066937.0</v>
       </c>
       <c r="G14">
         <v>52066937.0</v>
       </c>
       <c r="H14">
         <v>52066937.0</v>
       </c>
       <c r="I14">
         <v>52066937.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>52066937.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
+      <c r="J21"/>
       <c r="K21">
         <v>34000.0</v>
       </c>
       <c r="L21">
         <v>34000.0</v>
       </c>
       <c r="M21">
+        <v>34000.0</v>
+      </c>
+      <c r="N21">
         <v>36000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>16006000.0</v>
+      </c>
+      <c r="C22">
         <v>8125000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>25531000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28267000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27883000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>28382000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27921000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30403000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>29388000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>35751000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>36425000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>41851000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>38911000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>73035000.0</v>
+      </c>
+      <c r="C24">
         <v>25344000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>27814000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3782000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>32653000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>33667000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>31455000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>31789000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2746000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>28269000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>26186000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10874000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11862000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>33667000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>31455000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>31953000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3060000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>28742000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>26186000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
-        <v>10612000.0</v>
+        <v>74244000.0</v>
       </c>
       <c r="C28">
+        <v>27640000.0</v>
+      </c>
+      <c r="D28">
         <v>28025000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35655000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36732000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>40642000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40997000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33594000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27352000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>181030000.0</v>
+      </c>
+      <c r="C29">
         <v>122483000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>125048000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>123208000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>126814000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>130491000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>129034000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>123761000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>150180000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>21241000.0</v>
+      </c>
+      <c r="C30">
         <v>19723000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21268000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30279000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13232000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15456000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22040000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20476000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26363000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>28633000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27304000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19420000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60347000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>65478000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>64274000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>60451000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>60098000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>59220000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>91579000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>94407000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>92772000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>96532000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>107830000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>17139000.0</v>
+      </c>
+      <c r="C32">
         <v>16600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17975000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-9233000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11991000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-18180000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2293000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7739000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12009000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>161684000.0</v>
+      </c>
+      <c r="C33">
         <v>97413000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>83769000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>82449000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>88013000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>89227000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>91573000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>85902000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>86506000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>86536000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>80353000.0</v>
+      </c>
+      <c r="C35">
         <v>27705000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>30075000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8025000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>35730000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10596000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>33768000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>34421000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5736000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>31376000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
-        <v>556000.0</v>
+        <v>726000.0</v>
       </c>
       <c r="C36">
         <v>556000.0</v>
       </c>
       <c r="D36">
+        <v>556000.0</v>
+      </c>
+      <c r="E36">
         <v>560000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>564000.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>91573000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>85902000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>86506000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>86536000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>45018000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>48884000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>46230000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>48657000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>40267000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>39349000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>38984000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>128000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>38160000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>34625000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>435000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>251000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>215000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>192000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>118000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>253000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1111000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1667000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1446000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>15264000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2817000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3237000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6334000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11871000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>762000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1316000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1183000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2719000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5121000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1990000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2003000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2161000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468000.0</v>
       </c>
       <c r="I41">
         <v>2468000.0</v>
       </c>
       <c r="J41">
+        <v>2468000.0</v>
+      </c>
+      <c r="K41">
         <v>2634000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>2632000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2979000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>6557000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-7345000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-6539000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-6340000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-6361000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-6339000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-6377000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>16191000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>16064000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>17792000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>14640000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>140942000.0</v>
+      </c>
+      <c r="C45">
         <v>72243000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>72288000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>72427000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>75067000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>73585000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>68328000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>94301000.0</v>
+      </c>
+      <c r="C46">
         <v>32295000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32800000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>37126000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>39129000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>42997000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>42916000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>37155000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>39129000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>42997000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>42916000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>45635000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>45749000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>47518000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>48540000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>45692000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>46325000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>36660000.0</v>
+      </c>
+      <c r="C48">
         <v>25345000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>11623000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4500000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2490000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1532000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1864000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2764000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>29633000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>9927000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>24483000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>10451000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>24903000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>9525000.0</v>
+      </c>
+      <c r="C50">
         <v>10831000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>25565000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>54235000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>29887000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>63443000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>38432000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>32752000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>54655000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>32090000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>132000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>988000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>51125000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>42560000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>32752000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>54655000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>32090000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>132000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>988000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>51125000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C53">
         <v>9000.0</v>
       </c>
       <c r="D53">
+        <v>9000.0</v>
+      </c>
+      <c r="E53">
         <v>10000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="G53">
         <v>18000.0</v>
       </c>
       <c r="H53">
         <v>18000.0</v>
       </c>
       <c r="I53">
+        <v>18000.0</v>
+      </c>
+      <c r="J53">
         <v>21000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>16000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>64000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>414000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>831000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>231015000.0</v>
+      </c>
+      <c r="C55">
         <v>154185000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>158788000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>169448000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>156941000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>164632000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>170048000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>168184000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>171275000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>180766000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>191314000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>185687000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>196366000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>69331000.0</v>
+      </c>
+      <c r="C56">
         <v>56772000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>75019000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>88383000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>68928000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>75803000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>78475000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>82282000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>86177000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>94230000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>104402000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>101801000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>115380000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>52192000.0</v>
+      </c>
+      <c r="C57">
         <v>40172000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>57044000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>97074000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>56937000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>93983000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>76182000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>74543000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>74168000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>54949000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>69690000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>75268000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>70081000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>132545000.0</v>
+      </c>
+      <c r="C58">
         <v>67877000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>87119000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>104257000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>92667000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>104003000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>109950000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>108964000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>79696000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>86325000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>98508000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>89121000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>88500000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>98470000.0</v>
+      </c>
+      <c r="C60">
         <v>86308000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>71669000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>65191000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>64274000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>60629000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>60098000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>59220000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>91579000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>94441000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>92806000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>96566000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>107866000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:31">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>20659000.0</v>
+      </c>
+      <c r="C2">
         <v>17014000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15939000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21442000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20509000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26831000.0</v>
       </c>
       <c r="H2">
         <v>26831000.0</v>
       </c>
       <c r="I2">
-        <v>18584000.0</v>
+        <v>26831000.0</v>
       </c>
       <c r="J2">
         <v>18584000.0</v>
       </c>
       <c r="K2">
-        <v>20246000.0</v>
+        <v>18584000.0</v>
       </c>
       <c r="L2">
         <v>20246000.0</v>
       </c>
       <c r="M2">
-        <v>29464000.0</v>
+        <v>20246000.0</v>
       </c>
       <c r="N2">
         <v>29464000.0</v>
       </c>
       <c r="O2">
+        <v>29464000.0</v>
+      </c>
+      <c r="P2">
         <v>22587000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24838000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22452000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26837000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25341000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26233000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25787000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26147000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21976000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19507000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15952000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16132000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15341000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>15498000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16833000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18821000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>4241000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>1813000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>1654000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>2975000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>2384000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>3247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
       <c r="R7">
         <v>0.0</v>
       </c>
       <c r="S7">
+        <v>0.0</v>
+      </c>
+      <c r="T7">
         <v>1833000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1129000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1219000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1308000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>68323000.0</v>
       </c>
       <c r="C8">
         <v>68323000.0</v>
       </c>
       <c r="D8">
         <v>68323000.0</v>
       </c>
       <c r="E8">
         <v>68323000.0</v>
       </c>
       <c r="F8">
         <v>68323000.0</v>
       </c>
       <c r="G8">
         <v>68323000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>68323000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>68323000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>68323000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>68323000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>8316000.0</v>
+      </c>
+      <c r="C10">
         <v>33077000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>8535000.0</v>
+      </c>
+      <c r="E10">
         <v>28032000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25354000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23343000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22362000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>23165000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>25808000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>22812000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>29607000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>28292000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27663000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26544000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>27939000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>27185000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>28492000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>30147000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30947000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>32094000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27543000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>30565000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>30049000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>31367000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>29442000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29701000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29371000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>29625000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28310000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27681000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>26562000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27957000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27203000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28510000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>30165000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30965000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>68323000.0</v>
       </c>
       <c r="I13">
         <v>68323000.0</v>
       </c>
       <c r="J13">
         <v>68323000.0</v>
       </c>
       <c r="K13">
         <v>68323000.0</v>
       </c>
       <c r="L13">
         <v>68323000.0</v>
       </c>
       <c r="M13">
         <v>68323000.0</v>
       </c>
       <c r="N13">
         <v>68323000.0</v>
       </c>
       <c r="O13">
         <v>68323000.0</v>
       </c>
       <c r="P13">
@@ -3411,4005 +3547,4160 @@
       </c>
       <c r="X13">
         <v>68323000.0</v>
       </c>
       <c r="Y13">
         <v>68323000.0</v>
       </c>
       <c r="Z13">
         <v>68323000.0</v>
       </c>
       <c r="AA13">
         <v>68323000.0</v>
       </c>
       <c r="AB13">
         <v>68323000.0</v>
       </c>
       <c r="AC13">
         <v>68323000.0</v>
       </c>
       <c r="AD13">
         <v>68323000.0</v>
       </c>
       <c r="AE13">
         <v>68323000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>68323000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>52066937.0</v>
       </c>
       <c r="C14">
         <v>52066937.0</v>
       </c>
       <c r="D14">
         <v>52066937.0</v>
       </c>
       <c r="E14">
         <v>52066937.0</v>
       </c>
       <c r="F14">
         <v>52066937.0</v>
       </c>
       <c r="G14">
         <v>52066937.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
         <v>52066937.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="I14"/>
+      <c r="J14">
         <v>52066937.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="K14"/>
+      <c r="L14">
         <v>52066937.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="M14"/>
+      <c r="N14">
         <v>52066937.0</v>
       </c>
+      <c r="O14"/>
       <c r="P14">
         <v>52066937.0</v>
       </c>
       <c r="Q14">
         <v>52066937.0</v>
       </c>
       <c r="R14">
         <v>52066937.0</v>
       </c>
       <c r="S14">
         <v>52066937.0</v>
       </c>
       <c r="T14">
+        <v>52066937.0</v>
+      </c>
+      <c r="U14">
         <v>52173900.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>52055300.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>52033900.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>52069900.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>52074300.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>52094700.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>52059700.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>52046900.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>52061100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="AD14">
         <v>52000000.0</v>
       </c>
       <c r="AE14">
+        <v>52000000.0</v>
+      </c>
+      <c r="AF14">
         <v>52023300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
-[...1 lines deleted...]
-      </c>
+      <c r="AB21"/>
       <c r="AC21">
         <v>34000.0</v>
       </c>
       <c r="AD21">
         <v>34000.0</v>
       </c>
       <c r="AE21">
         <v>34000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21">
+        <v>34000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>16006000.0</v>
+      </c>
+      <c r="C22">
         <v>9383000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8125000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25436000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>25531000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>28665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28267000.0</v>
       </c>
       <c r="H22">
         <v>28267000.0</v>
       </c>
       <c r="I22">
-        <v>28087000.0</v>
+        <v>28267000.0</v>
       </c>
       <c r="J22">
         <v>28087000.0</v>
       </c>
       <c r="K22">
-        <v>27883000.0</v>
+        <v>28087000.0</v>
       </c>
       <c r="L22">
         <v>27883000.0</v>
       </c>
       <c r="M22">
-        <v>26983000.0</v>
+        <v>27883000.0</v>
       </c>
       <c r="N22">
         <v>26983000.0</v>
       </c>
       <c r="O22">
+        <v>26983000.0</v>
+      </c>
+      <c r="P22">
         <v>28382000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>29033000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>29604000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>27633000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27921000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>30036000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>30199000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>30356000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>30403000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>31397000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>31470000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>30135000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>29388000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>30349000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>31113000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>34164000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>35751000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>73035000.0</v>
+      </c>
+      <c r="C24">
         <v>25684000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>25344000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>27637000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>27814000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4778000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3782000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>29453000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>32653000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>9702000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>33667000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>32709000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>31190000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>31025000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>31455000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>30808000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>31161000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>31476000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>31789000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7008000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2591000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2662000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2746000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>28016000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>28080000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>28133000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>28269000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>33667000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32709000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>31190000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>31025000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>31455000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>31544000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>32131000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>32752000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>31953000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>74244000.0</v>
+      </c>
+      <c r="C28">
         <v>1714000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>27640000.0</v>
+      </c>
+      <c r="E28">
         <v>20240000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28025000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>35050000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>35655000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>39713000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>36732000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>41960000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>40642000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>72716000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>43589000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>181030000.0</v>
+      </c>
+      <c r="C29">
         <v>123796000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>122483000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>123052000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>125048000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>124459000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>123208000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>129688000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>126814000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>127625000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>130491000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>129769000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>128489000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>130743000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>21241000.0</v>
+      </c>
+      <c r="C30">
         <v>14525000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19723000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20607000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21268000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37743000.0</v>
       </c>
       <c r="H30">
         <v>37743000.0</v>
       </c>
       <c r="I30">
-        <v>23059000.0</v>
+        <v>37743000.0</v>
       </c>
       <c r="J30">
         <v>23059000.0</v>
       </c>
       <c r="K30">
-        <v>14538000.0</v>
+        <v>23059000.0</v>
       </c>
       <c r="L30">
         <v>14538000.0</v>
       </c>
       <c r="M30">
-        <v>28068000.0</v>
+        <v>14538000.0</v>
       </c>
       <c r="N30">
         <v>28068000.0</v>
       </c>
       <c r="O30">
+        <v>28068000.0</v>
+      </c>
+      <c r="P30">
         <v>17454000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16898000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15252000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22560000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22040000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20778000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16911000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19670000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20476000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23921000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24305000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>22037000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>26363000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>25437000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>27705000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28169000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>28633000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>65478000.0</v>
       </c>
       <c r="I31">
-        <v>66810000.0</v>
+        <v>65478000.0</v>
       </c>
       <c r="J31">
         <v>66810000.0</v>
       </c>
       <c r="K31">
-        <v>64274000.0</v>
+        <v>66810000.0</v>
       </c>
       <c r="L31">
         <v>64274000.0</v>
       </c>
       <c r="M31">
-        <v>62853000.0</v>
+        <v>64274000.0</v>
       </c>
       <c r="N31">
         <v>62853000.0</v>
       </c>
       <c r="O31">
+        <v>62853000.0</v>
+      </c>
+      <c r="P31">
         <v>60451000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>56052000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>57237000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>58609000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>60098000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>54537000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>54019000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>57129000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>59220000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>77492000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>86224000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>89935000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>92779000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>94419000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>95067000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>94605000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>94407000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>17139000.0</v>
+      </c>
+      <c r="C32">
         <v>21186000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>16600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>25316000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17975000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-8207000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-9233000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>12551000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>11991000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>-15559000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>-18180000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>360000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>465000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>417000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>161684000.0</v>
+      </c>
+      <c r="C33">
         <v>95198000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>97413000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>78384000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>83769000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>80866000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>82449000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>85708000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>88013000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>90336000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>89227000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>90746000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>90314000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>91550000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>91573000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>83267000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>85122000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>86642000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>80353000.0</v>
+      </c>
+      <c r="C35">
         <v>27379000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>27705000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>28920000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>30075000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6593000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8025000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>31449000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>35730000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>11924000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>10596000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>35054000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>33542000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>33358000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>33768000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>34042000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>34635000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>35263000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>726000.0</v>
+      </c>
+      <c r="C36">
         <v>1562000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>556000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>557000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>556000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>562000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>560000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>565000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>564000.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>91550000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>91573000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>83267000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>85122000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>86642000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>45018000.0</v>
       </c>
       <c r="I38">
-        <v>47247000.0</v>
+        <v>45018000.0</v>
       </c>
       <c r="J38">
         <v>47247000.0</v>
       </c>
       <c r="K38">
-        <v>48884000.0</v>
+        <v>47247000.0</v>
       </c>
       <c r="L38">
         <v>48884000.0</v>
       </c>
       <c r="M38">
-        <v>48902000.0</v>
+        <v>48884000.0</v>
       </c>
       <c r="N38">
         <v>48902000.0</v>
       </c>
       <c r="O38">
+        <v>48902000.0</v>
+      </c>
+      <c r="P38">
         <v>46230000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>49150000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>48343000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>49032000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>48657000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>39457000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>40113000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>40254000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>40267000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>40405000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>40499000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>40588000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>39349000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>41505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40517000.0</v>
       </c>
       <c r="AD38">
         <v>40517000.0</v>
       </c>
       <c r="AE38">
+        <v>40517000.0</v>
+      </c>
+      <c r="AF38">
         <v>38984000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
+      <c r="K39"/>
       <c r="L39">
         <v>435000.0</v>
       </c>
-      <c r="M39"/>
+      <c r="M39">
+        <v>435000.0</v>
+      </c>
       <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>251000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39">
+      <c r="S39"/>
+      <c r="T39">
         <v>215000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>18963000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>18854000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19095000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>192000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>118000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>253000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>15264000.0</v>
       </c>
       <c r="I40">
-        <v>9760000.0</v>
+        <v>15264000.0</v>
       </c>
       <c r="J40">
         <v>9760000.0</v>
       </c>
       <c r="K40">
-        <v>2817000.0</v>
+        <v>9760000.0</v>
       </c>
       <c r="L40">
         <v>2817000.0</v>
       </c>
       <c r="M40">
-        <v>8755000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="N40">
         <v>8755000.0</v>
       </c>
       <c r="O40">
+        <v>8755000.0</v>
+      </c>
+      <c r="P40">
         <v>3237000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7535000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8954000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7831000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6334000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>13040000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15126000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>14688000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>11871000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7453000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2901000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2806000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>762000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2405000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2399000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3782000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1316000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>1990000.0</v>
       </c>
       <c r="I41">
-        <v>1996000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="J41">
         <v>1996000.0</v>
       </c>
       <c r="K41">
-        <v>2003000.0</v>
+        <v>1996000.0</v>
       </c>
       <c r="L41">
         <v>2003000.0</v>
       </c>
       <c r="M41">
-        <v>2222000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="N41">
         <v>2222000.0</v>
       </c>
       <c r="O41">
+        <v>2222000.0</v>
+      </c>
+      <c r="P41">
         <v>2161000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2345000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2352000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2333000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2313000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2498000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2504000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2511000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2468000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2656000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2662000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2669000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2676000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2614000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2621000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2627000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2634000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-7345000.0</v>
       </c>
       <c r="I42">
-        <v>-6880000.0</v>
+        <v>-7345000.0</v>
       </c>
       <c r="J42">
         <v>-6880000.0</v>
       </c>
       <c r="K42">
-        <v>-6539000.0</v>
+        <v>-6880000.0</v>
       </c>
       <c r="L42">
         <v>-6539000.0</v>
       </c>
       <c r="M42">
-        <v>-6541000.0</v>
+        <v>-6539000.0</v>
       </c>
       <c r="N42">
         <v>-6541000.0</v>
       </c>
       <c r="O42">
+        <v>-6541000.0</v>
+      </c>
+      <c r="P42">
         <v>-6340000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-6329000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-6453000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-6304000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-6361000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-6339000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-6377000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-6281000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-6339000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-6312000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-5990000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-5910000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>17754000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16097000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>16071000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>15765000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>16191000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>140942000.0</v>
+      </c>
+      <c r="C45">
         <v>31566000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>72243000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>72288000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>72427000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>94301000.0</v>
+      </c>
+      <c r="C46">
         <v>31566000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32295000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>32060000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>32800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>33745000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>37126000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>37155000.0</v>
       </c>
       <c r="I47">
-        <v>38461000.0</v>
+        <v>37155000.0</v>
       </c>
       <c r="J47">
         <v>38461000.0</v>
       </c>
       <c r="K47">
-        <v>39129000.0</v>
+        <v>38461000.0</v>
       </c>
       <c r="L47">
         <v>39129000.0</v>
       </c>
       <c r="M47">
-        <v>41434000.0</v>
+        <v>39129000.0</v>
       </c>
       <c r="N47">
         <v>41434000.0</v>
       </c>
       <c r="O47">
+        <v>41434000.0</v>
+      </c>
+      <c r="P47">
         <v>42997000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>41596000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>41971000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>42518000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>42916000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>43810000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>45009000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>46388000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>45635000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>46730000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>46524000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>46982000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>47157000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>46020000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>46408000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>46452000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>47518000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>36660000.0</v>
+      </c>
+      <c r="C48">
         <v>28131000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>25345000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>14769000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>11623000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="H48">
         <v>4500000.0</v>
       </c>
       <c r="I48">
-        <v>5367000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="J48">
         <v>5367000.0</v>
       </c>
       <c r="K48">
-        <v>2490000.0</v>
+        <v>5367000.0</v>
       </c>
       <c r="L48">
         <v>2490000.0</v>
       </c>
       <c r="M48">
-        <v>1071000.0</v>
+        <v>2490000.0</v>
       </c>
       <c r="N48">
         <v>1071000.0</v>
       </c>
       <c r="O48">
+        <v>1071000.0</v>
+      </c>
+      <c r="P48">
         <v>-1532000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-5942000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-4633000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3410000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1864000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-13786000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-14304000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-11194000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2764000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>15481000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>23891000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>27522000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>6702000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>10033000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>10707000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>10551000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>9927000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>9525000.0</v>
+      </c>
+      <c r="C50">
         <v>9107000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>10831000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>20635000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>25565000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>53615000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>54235000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>33425000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>29887000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>55070000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>63443000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>41008000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>40062000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>41109000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>38432000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>35198000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>33925000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>34156000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1493000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>57031000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>55428000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>55142000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>25544000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>30709000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>59618000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>61172000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>61277000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>42560000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>35198000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>33925000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>34156000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1493000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>57031000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>55428000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>55142000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>25544000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>30709000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>59618000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>61172000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>61277000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
         <v>11000.0</v>
       </c>
       <c r="C53">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="D53">
         <v>9000.0</v>
       </c>
       <c r="E53">
         <v>9000.0</v>
       </c>
       <c r="F53">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="G53">
         <v>10000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="H53">
+        <v>10000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53">
         <v>9000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>11000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>13000.0</v>
       </c>
-      <c r="N53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O53"/>
       <c r="P53">
         <v>18000.0</v>
       </c>
       <c r="Q53">
         <v>18000.0</v>
       </c>
       <c r="R53">
         <v>18000.0</v>
       </c>
       <c r="S53">
         <v>18000.0</v>
       </c>
       <c r="T53">
         <v>18000.0</v>
       </c>
       <c r="U53">
         <v>18000.0</v>
       </c>
       <c r="V53">
         <v>18000.0</v>
       </c>
-      <c r="W53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W53">
+        <v>18000.0</v>
+      </c>
+      <c r="X53"/>
       <c r="Y53">
         <v>21000.0</v>
       </c>
       <c r="Z53">
         <v>21000.0</v>
       </c>
       <c r="AA53">
         <v>21000.0</v>
       </c>
       <c r="AB53">
+        <v>21000.0</v>
+      </c>
+      <c r="AC53">
         <v>19000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="AE53">
         <v>16000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53">
+        <v>16000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>231015000.0</v>
+      </c>
+      <c r="C55">
         <v>155394000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>154185000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>154029000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>158788000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>167168000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>169448000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>160028000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>156941000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>168212000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>164632000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>164987000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>162851000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>168305000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>170048000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>163560000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>165306000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>168231000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>168184000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>174568000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>170362000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>170328000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>172683000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>174731000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>175237000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>179053000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>180766000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>69331000.0</v>
+      </c>
+      <c r="C56">
         <v>60196000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>56772000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>75645000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>75019000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>86302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88383000.0</v>
       </c>
       <c r="H56">
         <v>88383000.0</v>
       </c>
       <c r="I56">
-        <v>74320000.0</v>
+        <v>88383000.0</v>
       </c>
       <c r="J56">
         <v>74320000.0</v>
       </c>
       <c r="K56">
-        <v>68928000.0</v>
+        <v>74320000.0</v>
       </c>
       <c r="L56">
         <v>68928000.0</v>
       </c>
       <c r="M56">
-        <v>77876000.0</v>
+        <v>68928000.0</v>
       </c>
       <c r="N56">
         <v>77876000.0</v>
       </c>
       <c r="O56">
+        <v>77876000.0</v>
+      </c>
+      <c r="P56">
         <v>75803000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>74241000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>72537000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>76755000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>78475000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>80293000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>80184000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>81589000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>82282000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>87433000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>83339000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>82758000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>86177000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>87172000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>88278000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>92050000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>94230000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>52192000.0</v>
+      </c>
+      <c r="C57">
         <v>39010000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>40172000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>50329000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>57044000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>94509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97074000.0</v>
       </c>
       <c r="H57">
         <v>97074000.0</v>
       </c>
       <c r="I57">
-        <v>61769000.0</v>
+        <v>97074000.0</v>
       </c>
       <c r="J57">
         <v>61769000.0</v>
       </c>
       <c r="K57">
-        <v>56937000.0</v>
+        <v>61769000.0</v>
       </c>
       <c r="L57">
         <v>56937000.0</v>
       </c>
       <c r="M57">
-        <v>93435000.0</v>
+        <v>56937000.0</v>
       </c>
       <c r="N57">
         <v>93435000.0</v>
       </c>
       <c r="O57">
+        <v>93435000.0</v>
+      </c>
+      <c r="P57">
         <v>93983000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>73881000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>72072000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>76338000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>76182000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>74981000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>76652000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>75839000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>74543000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>87206000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>78649000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>74782000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>74168000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>48835000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>49006000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>53232000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>54949000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>132545000.0</v>
+      </c>
+      <c r="C58">
         <v>66389000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>67877000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>79249000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>87119000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>101102000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>104257000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>93218000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>92667000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>105359000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>104003000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>108935000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>105614000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>109696000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>109950000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>109023000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>111287000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>111102000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>108964000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>97076000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>84138000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>80393000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>79904000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>80278000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>80136000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>84414000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>86325000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>98470000.0</v>
+      </c>
+      <c r="C60">
         <v>89005000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>86308000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>74780000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>71669000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>66066000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>65191000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>66810000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>64274000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>62853000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>60629000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>56052000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>57237000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>58609000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>60098000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>54537000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>54019000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>57129000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>59220000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>77492000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>86224000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>89935000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>92779000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>94453000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>95101000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>94639000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>94441000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>44591000.0</v>
+      </c>
+      <c r="C2">
         <v>49689000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>82108000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>60562000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43534000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39135000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>57856000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>65421000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53445000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55435000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>70428000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>80705000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>124470000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-12000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>833000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4103000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-34000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28611000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4892000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7454000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2051000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-23729000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3667000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>11477000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11426000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7736000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9408000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23305000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2183000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>24851000.0</v>
+      </c>
+      <c r="C9">
         <v>33181000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>22678000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15895000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>13279000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10403000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6523000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-15339000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5903000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12509000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9080000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-9151000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>21748000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>17296000.0</v>
+      </c>
+      <c r="C10">
         <v>15999000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7581000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2814000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3961000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>541000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>520000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-30636000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3463000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1563000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2553000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15740000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5506000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>804000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-61000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>41000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-380000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>212000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-175000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>60000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-513000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3239000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2818000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>2197000.0</v>
+      </c>
+      <c r="C12">
         <v>2266000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2794000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1759000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1007000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1772000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2073000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>602000.0</v>
+      </c>
+      <c r="C13">
         <v>705000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>672000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>253000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>147000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1758000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2073000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1545000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1179000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>697000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>12877000.0</v>
+      </c>
+      <c r="C15">
         <v>13722000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7412000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1721000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4022000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>522000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-30848000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3288000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1503000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2040000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-12501000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2688000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>2013000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4022000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>332000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-30848000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-3288000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1503000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2040000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-12501000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2688000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>12877000.0</v>
+      </c>
+      <c r="C17">
         <v>13722000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>7412000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1721000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4022000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>332000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>900000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-30848000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3233000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1503000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2040000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-12501000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2688000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-1595000.0</v>
+      </c>
+      <c r="C18">
         <v>-1561000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2122000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1506000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-860000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1542000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1667000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1098000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-773000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-600000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>7762000.0</v>
+      </c>
+      <c r="C21">
         <v>22170000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11080000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4851000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5196000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2299000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2593000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-29091000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2284000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1563000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2553000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-23729000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3667000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>1529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524000.0</v>
       </c>
       <c r="K23">
         <v>1524000.0</v>
       </c>
       <c r="L23">
         <v>1524000.0</v>
       </c>
-      <c r="M23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:13">
+      <c r="M23">
+        <v>1524000.0</v>
+      </c>
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>7555000.0</v>
+      </c>
+      <c r="C25">
         <v>4009000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6277000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6904000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6458000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5591000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6815000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5786000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4402000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>17443000.0</v>
+      </c>
+      <c r="C28">
         <v>11568000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12102000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11951000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9584000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7807000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9378000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12948000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9603000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12219000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14226000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14578000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18081000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>4419000.0</v>
+      </c>
+      <c r="C29">
         <v>2277000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>169000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1093000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-61000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-380000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>212000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-175000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>60000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-513000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>61680000.0</v>
+      </c>
+      <c r="C30">
         <v>60700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>93706000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>71606000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>51617000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45662000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>66907000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>78097000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>63797000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>67395000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>81559000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>95283000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>142551000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>2479000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1501000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1429000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>492000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-502000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>7989000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1839000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>69442000.0</v>
+      </c>
+      <c r="C32">
         <v>82870000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>104786000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>76457000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>56813000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>49538000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>64379000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50082000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>59348000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>67944000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>79508000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>71554000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>146218000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
@@ -7431,128 +7722,128 @@
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>39135000.0</v>
       </c>
       <c r="K2">
         <v>9731000.0</v>
       </c>
       <c r="L2">
         <v>3648000.0</v>
       </c>
       <c r="M2">
         <v>12208000.0</v>
       </c>
       <c r="N2">
         <v>14003000.0</v>
       </c>
       <c r="O2">
@@ -7572,111 +7863,111 @@
       </c>
       <c r="T2">
         <v>12769000.0</v>
       </c>
       <c r="U2">
         <v>10608000.0</v>
       </c>
       <c r="V2">
         <v>13930000.0</v>
       </c>
       <c r="W2">
         <v>11602000.0</v>
       </c>
       <c r="X2">
         <v>14536000.0</v>
       </c>
       <c r="Y2">
         <v>13377000.0</v>
       </c>
       <c r="Z2">
         <v>17050000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
         <v>-1229500.0</v>
       </c>
       <c r="C5">
         <v>-1229500.0</v>
       </c>
       <c r="D5">
         <v>1223500.0</v>
       </c>
       <c r="E5">
         <v>1223500.0</v>
       </c>
       <c r="F5">
         <v>-408500.0</v>
       </c>
       <c r="G5">
         <v>-408500.0</v>
       </c>
       <c r="H5">
         <v>825000.0</v>
       </c>
       <c r="I5">
         <v>825000.0</v>
       </c>
@@ -7712,149 +8003,149 @@
       </c>
       <c r="T5">
         <v>-4019000.0</v>
       </c>
       <c r="U5">
         <v>-3197000.0</v>
       </c>
       <c r="V5">
         <v>-3760000.0</v>
       </c>
       <c r="W5">
         <v>-1034000.0</v>
       </c>
       <c r="X5">
         <v>-131000.0</v>
       </c>
       <c r="Y5">
         <v>-63000.0</v>
       </c>
       <c r="Z5">
         <v>-534000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>6640000.0</v>
       </c>
       <c r="K6">
         <v>307000.0</v>
       </c>
       <c r="L6">
         <v>604000.0</v>
       </c>
       <c r="M6">
         <v>185000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>10403000.0</v>
       </c>
       <c r="K9">
         <v>3086000.0</v>
       </c>
       <c r="L9">
         <v>-1205000.0</v>
       </c>
       <c r="M9">
         <v>1490000.0</v>
       </c>
       <c r="N9">
         <v>3966000.0</v>
       </c>
       <c r="O9">
@@ -7874,51 +8165,51 @@
       </c>
       <c r="T9">
         <v>-534000.0</v>
       </c>
       <c r="U9">
         <v>-981000.0</v>
       </c>
       <c r="V9">
         <v>32000.0</v>
       </c>
       <c r="W9">
         <v>1284000.0</v>
       </c>
       <c r="X9">
         <v>2395000.0</v>
       </c>
       <c r="Y9">
         <v>2192000.0</v>
       </c>
       <c r="Z9">
         <v>3965000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>541000.0</v>
       </c>
       <c r="K10">
         <v>-1298000.0</v>
       </c>
       <c r="L10">
         <v>-1228000.0</v>
       </c>
       <c r="M10">
         <v>-1551000.0</v>
       </c>
       <c r="N10">
         <v>5174000.0</v>
       </c>
       <c r="O10">
@@ -7938,51 +8229,51 @@
       </c>
       <c r="T10">
         <v>-3632000.0</v>
       </c>
       <c r="U10">
         <v>-3337000.0</v>
       </c>
       <c r="V10">
         <v>-3480000.0</v>
       </c>
       <c r="W10">
         <v>-686000.0</v>
       </c>
       <c r="X10">
         <v>149000.0</v>
       </c>
       <c r="Y10">
         <v>619000.0</v>
       </c>
       <c r="Z10">
         <v>-1216000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>60000.0</v>
       </c>
       <c r="C11">
         <v>60000.0</v>
       </c>
       <c r="D11">
         <v>342000.0</v>
       </c>
       <c r="E11">
         <v>342000.0</v>
       </c>
       <c r="F11">
         <v>-28500.0</v>
       </c>
       <c r="G11">
         <v>-28500.0</v>
       </c>
       <c r="H11">
         <v>-2000.0</v>
       </c>
       <c r="I11">
         <v>-2000.0</v>
       </c>
@@ -8018,51 +8309,51 @@
       </c>
       <c r="T11">
         <v>-1000.0</v>
       </c>
       <c r="U11">
         <v>-26000.0</v>
       </c>
       <c r="V11">
         <v>-149000.0</v>
       </c>
       <c r="W11">
         <v>-4000.0</v>
       </c>
       <c r="X11">
         <v>-7000.0</v>
       </c>
       <c r="Y11">
         <v>-5000.0</v>
       </c>
       <c r="Z11">
         <v>121000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>344000.0</v>
       </c>
       <c r="K12">
         <v>34000.0</v>
       </c>
       <c r="L12">
         <v>51000.0</v>
       </c>
       <c r="M12">
         <v>104000.0</v>
       </c>
       <c r="N12">
         <v>84000.0</v>
       </c>
       <c r="O12">
@@ -8082,127 +8373,127 @@
       </c>
       <c r="T12">
         <v>376000.0</v>
       </c>
       <c r="U12">
         <v>297000.0</v>
       </c>
       <c r="V12">
         <v>315000.0</v>
       </c>
       <c r="W12">
         <v>298000.0</v>
       </c>
       <c r="X12">
         <v>286000.0</v>
       </c>
       <c r="Y12">
         <v>280000.0</v>
       </c>
       <c r="Z12">
         <v>264000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>1758000.0</v>
       </c>
       <c r="K13">
         <v>299000.0</v>
       </c>
       <c r="L13">
         <v>510000.0</v>
       </c>
       <c r="M13">
         <v>544000.0</v>
       </c>
       <c r="N13">
         <v>446000.0</v>
       </c>
       <c r="O13">
         <v>554000.0</v>
       </c>
       <c r="P13">
         <v>580000.0</v>
       </c>
       <c r="Q13">
         <v>493000.0</v>
       </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>522000.0</v>
       </c>
       <c r="K15">
         <v>-1309000.0</v>
       </c>
       <c r="L15">
         <v>-1223000.0</v>
       </c>
       <c r="M15">
         <v>-1546000.0</v>
       </c>
       <c r="N15">
         <v>5583000.0</v>
       </c>
       <c r="O15">
@@ -8222,51 +8513,51 @@
       </c>
       <c r="T15">
         <v>-3631000.0</v>
       </c>
       <c r="U15">
         <v>-3311000.0</v>
       </c>
       <c r="V15">
         <v>-3331000.0</v>
       </c>
       <c r="W15">
         <v>-682000.0</v>
       </c>
       <c r="X15">
         <v>156000.0</v>
       </c>
       <c r="Y15">
         <v>624000.0</v>
       </c>
       <c r="Z15">
         <v>-1337000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16">
         <v>-434000.0</v>
       </c>
       <c r="C16">
         <v>-434000.0</v>
       </c>
       <c r="D16">
         <v>1440500.0</v>
       </c>
       <c r="E16">
         <v>1440500.0</v>
       </c>
       <c r="F16">
         <v>709500.0</v>
       </c>
       <c r="G16">
         <v>709500.0</v>
       </c>
       <c r="H16">
         <v>1301500.0</v>
       </c>
       <c r="I16">
         <v>1301500.0</v>
       </c>
@@ -8302,51 +8593,51 @@
       </c>
       <c r="T16">
         <v>-3631000.0</v>
       </c>
       <c r="U16">
         <v>-3311000.0</v>
       </c>
       <c r="V16">
         <v>-3331000.0</v>
       </c>
       <c r="W16">
         <v>-682000.0</v>
       </c>
       <c r="X16">
         <v>156000.0</v>
       </c>
       <c r="Y16">
         <v>624000.0</v>
       </c>
       <c r="Z16">
         <v>-1337000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>4410000.0</v>
       </c>
       <c r="K17">
         <v>-1309000.0</v>
       </c>
       <c r="L17">
         <v>-1223000.0</v>
       </c>
       <c r="M17">
         <v>-1546000.0</v>
       </c>
       <c r="N17">
         <v>5583000.0</v>
       </c>
       <c r="O17">
@@ -8366,157 +8657,157 @@
       </c>
       <c r="T17">
         <v>-3631000.0</v>
       </c>
       <c r="U17">
         <v>-3311000.0</v>
       </c>
       <c r="V17">
         <v>-3331000.0</v>
       </c>
       <c r="W17">
         <v>-682000.0</v>
       </c>
       <c r="X17">
         <v>156000.0</v>
       </c>
       <c r="Y17">
         <v>624000.0</v>
       </c>
       <c r="Z17">
         <v>-1337000.0</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18">
         <v>-378000.0</v>
       </c>
       <c r="K18">
         <v>-265000.0</v>
       </c>
       <c r="L18">
         <v>-459000.0</v>
       </c>
       <c r="M18">
         <v>-440000.0</v>
       </c>
       <c r="N18">
         <v>-362000.0</v>
       </c>
       <c r="O18">
         <v>-485000.0</v>
       </c>
       <c r="P18">
         <v>-451000.0</v>
       </c>
       <c r="Q18">
         <v>-369000.0</v>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>2299000.0</v>
       </c>
       <c r="K21">
         <v>-999000.0</v>
       </c>
       <c r="L21">
         <v>-718000.0</v>
       </c>
       <c r="M21">
         <v>-1007000.0</v>
       </c>
       <c r="N21">
         <v>5620000.0</v>
       </c>
       <c r="O21">
@@ -8536,247 +8827,247 @@
       </c>
       <c r="T21">
         <v>-4019000.0</v>
       </c>
       <c r="U21">
         <v>-3197000.0</v>
       </c>
       <c r="V21">
         <v>-3760000.0</v>
       </c>
       <c r="W21">
         <v>-1034000.0</v>
       </c>
       <c r="X21">
         <v>-131000.0</v>
       </c>
       <c r="Y21">
         <v>-63000.0</v>
       </c>
       <c r="Z21">
         <v>-534000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23">
         <v>1529000.0</v>
       </c>
       <c r="W23">
         <v>1529000.0</v>
       </c>
       <c r="X23">
         <v>1529000.0</v>
       </c>
       <c r="Y23">
         <v>1529000.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25">
         <v>1771000.0</v>
       </c>
       <c r="K25">
         <v>1306000.0</v>
       </c>
       <c r="L25">
         <v>1322000.0</v>
       </c>
       <c r="M25">
         <v>1192000.0</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>7807000.0</v>
       </c>
       <c r="K28">
         <v>1496000.0</v>
       </c>
       <c r="L28">
         <v>996000.0</v>
       </c>
       <c r="M28">
         <v>3068000.0</v>
       </c>
       <c r="N28">
         <v>2373000.0</v>
       </c>
       <c r="O28">
@@ -8796,99 +9087,99 @@
       </c>
       <c r="T28">
         <v>3485000.0</v>
       </c>
       <c r="U28">
         <v>2216000.0</v>
       </c>
       <c r="V28">
         <v>3914000.0</v>
       </c>
       <c r="W28">
         <v>2318000.0</v>
       </c>
       <c r="X28">
         <v>2526000.0</v>
       </c>
       <c r="Y28">
         <v>2255000.0</v>
       </c>
       <c r="Z28">
         <v>3278000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>19000.0</v>
       </c>
       <c r="K29">
         <v>11000.0</v>
       </c>
       <c r="L29">
         <v>-5000.0</v>
       </c>
       <c r="M29">
         <v>-5000.0</v>
       </c>
       <c r="N29">
         <v>-409000.0</v>
       </c>
       <c r="O29">
         <v>-5000.0</v>
       </c>
       <c r="P29">
         <v>-8000.0</v>
       </c>
       <c r="Q29">
         <v>42000.0</v>
       </c>
       <c r="R29">
         <v>242000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30">
         <v>14515000.0</v>
       </c>
       <c r="K30">
         <v>11227000.0</v>
       </c>
       <c r="L30">
         <v>4624000.0</v>
       </c>
       <c r="M30">
         <v>15276000.0</v>
       </c>
       <c r="N30">
         <v>16049000.0</v>
       </c>
       <c r="O30">
@@ -8908,51 +9199,51 @@
       </c>
       <c r="T30">
         <v>16254000.0</v>
       </c>
       <c r="U30">
         <v>12824000.0</v>
       </c>
       <c r="V30">
         <v>17722000.0</v>
       </c>
       <c r="W30">
         <v>13920000.0</v>
       </c>
       <c r="X30">
         <v>17062000.0</v>
       </c>
       <c r="Y30">
         <v>15632000.0</v>
       </c>
       <c r="Z30">
         <v>21549000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
         <v>2277000.0</v>
       </c>
       <c r="O31">
         <v>-218000.0</v>
       </c>
       <c r="P31">
         <v>124000.0</v>
       </c>
       <c r="Q31">
         <v>296000.0</v>
       </c>
@@ -8964,51 +9255,51 @@
       </c>
       <c r="T31">
         <v>387000.0</v>
       </c>
       <c r="U31">
         <v>-140000.0</v>
       </c>
       <c r="V31">
         <v>280000.0</v>
       </c>
       <c r="W31">
         <v>348000.0</v>
       </c>
       <c r="X31">
         <v>280000.0</v>
       </c>
       <c r="Y31">
         <v>682000.0</v>
       </c>
       <c r="Z31">
         <v>-682000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32">
         <v>49538000.0</v>
       </c>
       <c r="K32">
         <v>12817000.0</v>
       </c>
       <c r="L32">
         <v>2443000.0</v>
       </c>
       <c r="M32">
         <v>13698000.0</v>
       </c>
       <c r="N32">
         <v>17969000.0</v>
       </c>
       <c r="O32">
@@ -9047,1247 +9338,1306 @@
       <c r="Z32">
         <v>21015000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>8535000.0</v>
+      </c>
+      <c r="C2">
         <v>7672000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3331000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5834000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2703000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1998000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4587000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4728000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4478000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>3034000</v>
+      </c>
+      <c r="C3">
         <v>2132000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2456000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6146000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2518000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3321000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2291000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6554000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1870000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2729000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7451000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2233000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4069000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>42000.0</v>
+      </c>
+      <c r="C6">
         <v>735000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4481000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2551000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3131000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>705000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2589000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-141000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>250000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1686000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>584000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3823000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4982000.0</v>
       </c>
-      <c r="N6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>3490000.0</v>
+      </c>
+      <c r="C7">
         <v>-5501000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4988000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7858000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2488000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1734000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8432000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>18406000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3648000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-18422000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>743000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6768000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3487000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3205000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2059000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2415000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-10486000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14383000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4844000.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>-7726000.0</v>
+      </c>
+      <c r="C10">
         <v>194000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2299000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1220000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>277000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-449000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-936000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1056000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6807000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>271000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2622000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24455000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-779000.0</v>
       </c>
-      <c r="N10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>15629000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3524000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-8047000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4060000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16016000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3479000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-5942000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2480000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1567000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1173000.0</v>
       </c>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2017000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>671000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-165000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>113000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10581000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>423000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2815000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1479000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-3954000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6430000.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>335000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-6000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>51000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>241000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-332000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>241000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="M13">
         <v>130000.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="N13">
+        <v>130000.0</v>
+      </c>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>7555000.0</v>
+      </c>
+      <c r="C14">
         <v>4009000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6277000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7092000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6458000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5591000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6815000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5786000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4402000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4594000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4087000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5060000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5599000.0</v>
       </c>
-      <c r="N14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>-1562000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1952000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1951000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>8316000.0</v>
+      </c>
+      <c r="C16">
         <v>8535000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7672000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3331000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5834000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2703000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1998000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4587000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4728000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4478000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>18439000.0</v>
+      </c>
+      <c r="C18">
         <v>19199000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>12854000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2177000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6146000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>703000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2895000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2629000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4722000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1411000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1854000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4720000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1767000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2859000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3496000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6553000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1783000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="L19">
         <v>19000.0</v>
       </c>
       <c r="M19">
+        <v>19000.0</v>
+      </c>
+      <c r="N19">
         <v>-1833000.0</v>
       </c>
-      <c r="N19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>-14207000.0</v>
+      </c>
+      <c r="C21">
         <v>-17941000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7332000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3659000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9416000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>278000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3565000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6495000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3402000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4923000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8509000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7164000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>652000.0</v>
       </c>
-      <c r="N21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>12877000.0</v>
+      </c>
+      <c r="C22">
         <v>13722000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7412000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1721000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4022000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>332000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-30848000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3288000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1563000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2553000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-12501000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2688000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10475000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-1576000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5693000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-740000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2049000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3974000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1172000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8053000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1392000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-31715000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-5667000.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>-366000.0</v>
       </c>
       <c r="G24">
-        <v>1000.0</v>
+        <v>-366000.0</v>
       </c>
       <c r="H24">
         <v>1000.0</v>
       </c>
       <c r="I24">
+        <v>1000.0</v>
+      </c>
+      <c r="J24">
         <v>-252000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-73000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1687000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2406000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>95000.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>1598000.0</v>
+      </c>
+      <c r="C25">
         <v>1561000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2124000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1491000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>861000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1542000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-249000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1098000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>773000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>20000.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-5235000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3723000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-462000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1516000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2521000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4574000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3130000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7117000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-26503000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6946000.0</v>
       </c>
-      <c r="N28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>21473000.0</v>
+      </c>
+      <c r="C29">
         <v>21331000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15310000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7444000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8664000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4024000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-604000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3925000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6592000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1067000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-644000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26006000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7921000.0</v>
       </c>
-      <c r="N29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-4583000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1767000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2859000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3496000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6553000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1783000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5764000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3457000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5488000.0</v>
       </c>
-      <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>2703000.0</v>
       </c>
       <c r="L2">
         <v>1001000.0</v>
       </c>
       <c r="M2">
         <v>1011000.0</v>
       </c>
       <c r="N2">
         <v>1424000.0</v>
       </c>
       <c r="O2">
         <v>1999000.0</v>
       </c>
       <c r="P2">
         <v>1256000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>1661500</v>
       </c>
       <c r="E3">
         <v>1661500</v>
       </c>
       <c r="F3">
         <v>1411500</v>
       </c>
       <c r="G3">
         <v>1411500</v>
       </c>
       <c r="H3">
         <v>426000</v>
       </c>
       <c r="I3">
         <v>426000</v>
       </c>
@@ -10329,115 +10679,115 @@
       </c>
       <c r="V3">
         <v>959000</v>
       </c>
       <c r="W3">
         <v>750000</v>
       </c>
       <c r="X3">
         <v>366000</v>
       </c>
       <c r="Y3">
         <v>578000</v>
       </c>
       <c r="Z3">
         <v>662000</v>
       </c>
       <c r="AA3">
         <v>264000</v>
       </c>
       <c r="AB3">
         <v>1088000</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>10500.0</v>
       </c>
       <c r="E6">
         <v>10500.0</v>
       </c>
       <c r="F6">
         <v>-1286000.0</v>
       </c>
       <c r="G6">
         <v>-1286000.0</v>
       </c>
       <c r="H6">
         <v>1609000.0</v>
       </c>
       <c r="I6">
         <v>1609000.0</v>
       </c>
       <c r="J6">
         <v>-43500.0</v>
       </c>
       <c r="K6">
@@ -10475,123 +10825,123 @@
       </c>
       <c r="V6">
         <v>-2999000.0</v>
       </c>
       <c r="W6">
         <v>1120000.0</v>
       </c>
       <c r="X6">
         <v>-948000.0</v>
       </c>
       <c r="Y6">
         <v>1780000.0</v>
       </c>
       <c r="Z6">
         <v>-191000.0</v>
       </c>
       <c r="AA6">
         <v>-391000.0</v>
       </c>
       <c r="AB6">
         <v>-2607000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>-1487000.0</v>
       </c>
       <c r="M7">
         <v>1220000.0</v>
       </c>
       <c r="N7">
         <v>2085000.0</v>
       </c>
       <c r="O7">
         <v>-1658000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-6117500.0</v>
       </c>
       <c r="E9">
         <v>-6117500.0</v>
       </c>
       <c r="F9">
         <v>-3093500.0</v>
       </c>
       <c r="G9">
         <v>-3093500.0</v>
       </c>
       <c r="H9">
         <v>7088000.0</v>
       </c>
       <c r="I9">
         <v>7088000.0</v>
       </c>
       <c r="J9">
         <v>-6716500.0</v>
       </c>
       <c r="K9">
@@ -10629,51 +10979,51 @@
       </c>
       <c r="V9">
         <v>-2956000.0</v>
       </c>
       <c r="W9">
         <v>3441000.0</v>
       </c>
       <c r="X9">
         <v>-478000.0</v>
       </c>
       <c r="Y9">
         <v>1276000.0</v>
       </c>
       <c r="Z9">
         <v>464000.0</v>
       </c>
       <c r="AA9">
         <v>-610000.0</v>
       </c>
       <c r="AB9">
         <v>-4053000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-303000.0</v>
       </c>
       <c r="E10">
         <v>-303000.0</v>
       </c>
       <c r="F10">
         <v>-307000.0</v>
       </c>
       <c r="G10">
         <v>-307000.0</v>
       </c>
       <c r="H10">
         <v>-414500.0</v>
       </c>
       <c r="I10">
         <v>-414500.0</v>
       </c>
       <c r="J10">
         <v>553000.0</v>
       </c>
       <c r="K10">
@@ -10711,51 +11061,51 @@
       </c>
       <c r="V10">
         <v>-1415000.0</v>
       </c>
       <c r="W10">
         <v>-235000.0</v>
       </c>
       <c r="X10">
         <v>1468000.0</v>
       </c>
       <c r="Y10">
         <v>804000.0</v>
       </c>
       <c r="Z10">
         <v>3338000.0</v>
       </c>
       <c r="AA10">
         <v>1196000.0</v>
       </c>
       <c r="AB10">
         <v>131000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>6853000.0</v>
       </c>
       <c r="E11">
         <v>6853000.0</v>
       </c>
       <c r="F11">
         <v>961500.0</v>
       </c>
       <c r="G11">
         <v>961500.0</v>
       </c>
       <c r="H11">
         <v>-6497500.0</v>
       </c>
       <c r="I11">
         <v>-6497500.0</v>
       </c>
       <c r="J11">
         <v>4735500.0</v>
       </c>
       <c r="K11">
@@ -10793,51 +11143,51 @@
       </c>
       <c r="V11">
         <v>3643000.0</v>
       </c>
       <c r="W11">
         <v>166000.0</v>
       </c>
       <c r="X11">
         <v>816000.0</v>
       </c>
       <c r="Y11">
         <v>-125000.0</v>
       </c>
       <c r="Z11">
         <v>-2551000.0</v>
       </c>
       <c r="AA11">
         <v>-1619000.0</v>
       </c>
       <c r="AB11">
         <v>669000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>463500.0</v>
       </c>
       <c r="E12">
         <v>463500.0</v>
       </c>
       <c r="F12">
         <v>545000.0</v>
       </c>
       <c r="G12">
         <v>545000.0</v>
       </c>
       <c r="H12">
         <v>285500.0</v>
       </c>
       <c r="I12">
         <v>285500.0</v>
       </c>
       <c r="J12">
         <v>50000.0</v>
       </c>
       <c r="K12">
@@ -10875,51 +11225,51 @@
       </c>
       <c r="V12">
         <v>918000.0</v>
       </c>
       <c r="W12">
         <v>1070000.0</v>
       </c>
       <c r="X12">
         <v>1908000.0</v>
       </c>
       <c r="Y12">
         <v>65000.0</v>
       </c>
       <c r="Z12">
         <v>315000.0</v>
       </c>
       <c r="AA12">
         <v>-512000.0</v>
       </c>
       <c r="AB12">
         <v>2532000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-27000.0</v>
       </c>
       <c r="E13">
         <v>-27000.0</v>
       </c>
       <c r="F13">
         <v>194500.0</v>
       </c>
       <c r="G13">
         <v>194500.0</v>
       </c>
       <c r="H13">
         <v>-100000.0</v>
       </c>
       <c r="I13">
         <v>-100000.0</v>
       </c>
       <c r="J13">
         <v>108000.0</v>
       </c>
       <c r="K13">
@@ -10957,51 +11307,51 @@
       </c>
       <c r="V13">
         <v>62000.0</v>
       </c>
       <c r="W13">
         <v>-368000.0</v>
       </c>
       <c r="X13">
         <v>-356000.0</v>
       </c>
       <c r="Y13">
         <v>-33000.0</v>
       </c>
       <c r="Z13">
         <v>-174000.0</v>
       </c>
       <c r="AA13">
         <v>231000.0</v>
       </c>
       <c r="AB13">
         <v>173000.0</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>2142500.0</v>
       </c>
       <c r="E14">
         <v>2142500.0</v>
       </c>
       <c r="F14">
         <v>1403500.0</v>
       </c>
       <c r="G14">
         <v>1403500.0</v>
       </c>
       <c r="H14">
         <v>1823500.0</v>
       </c>
       <c r="I14">
         <v>1823500.0</v>
       </c>
       <c r="J14">
         <v>1405500.0</v>
       </c>
       <c r="K14">
@@ -11039,279 +11389,279 @@
       </c>
       <c r="V14">
         <v>1377000.0</v>
       </c>
       <c r="W14">
         <v>1261000.0</v>
       </c>
       <c r="X14">
         <v>1114000.0</v>
       </c>
       <c r="Y14">
         <v>1103000.0</v>
       </c>
       <c r="Z14">
         <v>1069000.0</v>
       </c>
       <c r="AA14">
         <v>1116000.0</v>
       </c>
       <c r="AB14">
         <v>1223000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>2703000.0</v>
       </c>
       <c r="M16">
         <v>1001000.0</v>
       </c>
       <c r="N16">
         <v>1011000.0</v>
       </c>
       <c r="O16">
         <v>1424000.0</v>
       </c>
       <c r="P16">
         <v>1998000.0</v>
       </c>
       <c r="Q16">
         <v>1256000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18">
         <v>3445000.0</v>
       </c>
       <c r="M18">
         <v>-2070000.0</v>
       </c>
       <c r="N18">
         <v>382000.0</v>
       </c>
       <c r="O18">
         <v>-1054000.0</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>-561000.0</v>
       </c>
       <c r="M19">
         <v>-1115000.0</v>
       </c>
       <c r="N19">
         <v>-666000.0</v>
       </c>
       <c r="O19">
         <v>-517000.0</v>
       </c>
       <c r="P19">
         <v>-2942000.0</v>
       </c>
       <c r="Q19">
         <v>1275000.0</v>
       </c>
       <c r="R19">
         <v>-1203000.0</v>
       </c>
       <c r="S19">
         <v>-626000.0</v>
       </c>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-749500.0</v>
       </c>
       <c r="E21">
         <v>-749500.0</v>
       </c>
       <c r="F21">
         <v>-1080000.0</v>
       </c>
       <c r="G21">
         <v>-1080000.0</v>
       </c>
       <c r="H21">
         <v>-461000.0</v>
       </c>
       <c r="I21">
         <v>-461000.0</v>
       </c>
       <c r="J21">
         <v>-4247000.0</v>
       </c>
       <c r="K21">
@@ -11349,51 +11699,51 @@
       </c>
       <c r="V21">
         <v>282000.0</v>
       </c>
       <c r="W21">
         <v>91000.0</v>
       </c>
       <c r="X21">
         <v>-1481000.0</v>
       </c>
       <c r="Y21">
         <v>34000.0</v>
       </c>
       <c r="Z21">
         <v>-1846000.0</v>
       </c>
       <c r="AA21">
         <v>-109000.0</v>
       </c>
       <c r="AB21">
         <v>-3720000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>2864500.0</v>
       </c>
       <c r="C22">
         <v>841500.0</v>
       </c>
       <c r="D22">
         <v>-580000.0</v>
       </c>
       <c r="E22">
         <v>-434000.0</v>
       </c>
       <c r="F22">
         <v>1440500.0</v>
       </c>
       <c r="G22">
         <v>1440500.0</v>
       </c>
       <c r="H22">
         <v>709500.0</v>
       </c>
       <c r="I22">
         <v>709500.0</v>
       </c>
@@ -11435,51 +11785,51 @@
       </c>
       <c r="V22">
         <v>-3631000.0</v>
       </c>
       <c r="W22">
         <v>-3311000.0</v>
       </c>
       <c r="X22">
         <v>-3331000.0</v>
       </c>
       <c r="Y22">
         <v>-682000.0</v>
       </c>
       <c r="Z22">
         <v>156000.0</v>
       </c>
       <c r="AA22">
         <v>624000.0</v>
       </c>
       <c r="AB22">
         <v>-1337000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-562000.0</v>
       </c>
       <c r="E23">
         <v>-562000.0</v>
       </c>
       <c r="F23">
         <v>-226000.0</v>
       </c>
       <c r="G23">
         <v>-226000.0</v>
       </c>
       <c r="H23">
         <v>-154500.0</v>
       </c>
       <c r="I23">
         <v>-154500.0</v>
       </c>
       <c r="J23">
         <v>3001000.0</v>
       </c>
       <c r="K23">
@@ -11517,51 +11867,51 @@
       </c>
       <c r="V23">
         <v>-369000.0</v>
       </c>
       <c r="W23">
         <v>-279000.0</v>
       </c>
       <c r="X23">
         <v>-308000.0</v>
       </c>
       <c r="Y23">
         <v>-292000.0</v>
       </c>
       <c r="Z23">
         <v>-286000.0</v>
       </c>
       <c r="AA23">
         <v>-286000.0</v>
       </c>
       <c r="AB23">
         <v>3032000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>-183000.0</v>
       </c>
       <c r="I24">
         <v>-183000.0</v>
       </c>
       <c r="J24">
         <v>-183000.0</v>
       </c>
       <c r="K24">
         <v>-183000.0</v>
       </c>
       <c r="L24">
         <v>-1000.0</v>
       </c>
       <c r="M24">
         <v>1000.0</v>
       </c>
@@ -11591,155 +11941,155 @@
       </c>
       <c r="V24">
         <v>1000.0</v>
       </c>
       <c r="W24">
         <v>1000.0</v>
       </c>
       <c r="X24">
         <v>1000.0</v>
       </c>
       <c r="Y24">
         <v>-1000.0</v>
       </c>
       <c r="Z24">
         <v>-107000.0</v>
       </c>
       <c r="AA24">
         <v>-145000.0</v>
       </c>
       <c r="AB24">
         <v>-56000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25">
         <v>377000.0</v>
       </c>
       <c r="M25">
         <v>266000.0</v>
       </c>
       <c r="N25">
         <v>476000.0</v>
       </c>
       <c r="O25">
         <v>423000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-1311500.0</v>
       </c>
       <c r="E28">
         <v>-1311500.0</v>
       </c>
       <c r="F28">
         <v>-1306000.0</v>
       </c>
       <c r="G28">
         <v>-1306000.0</v>
       </c>
       <c r="H28">
         <v>-615500.0</v>
       </c>
       <c r="I28">
         <v>-615500.0</v>
       </c>
       <c r="J28">
         <v>-1246000.0</v>
       </c>
       <c r="K28">
@@ -11777,51 +12127,51 @@
       </c>
       <c r="V28">
         <v>-87000.0</v>
       </c>
       <c r="W28">
         <v>-188000.0</v>
       </c>
       <c r="X28">
         <v>-1789000.0</v>
       </c>
       <c r="Y28">
         <v>-258000.0</v>
       </c>
       <c r="Z28">
         <v>-2132000.0</v>
       </c>
       <c r="AA28">
         <v>-395000.0</v>
       </c>
       <c r="AB28">
         <v>-688000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>2577500.0</v>
       </c>
       <c r="E29">
         <v>2577500.0</v>
       </c>
       <c r="F29">
         <v>1144500.0</v>
       </c>
       <c r="G29">
         <v>1144500.0</v>
       </c>
       <c r="H29">
         <v>2895000.0</v>
       </c>
       <c r="I29">
         <v>2895000.0</v>
       </c>
       <c r="J29">
         <v>1437000.0</v>
       </c>
       <c r="K29">
@@ -11859,51 +12209,51 @@
       </c>
       <c r="V29">
         <v>-2002000.0</v>
       </c>
       <c r="W29">
         <v>2024000.0</v>
       </c>
       <c r="X29">
         <v>1141000.0</v>
       </c>
       <c r="Y29">
         <v>2408000.0</v>
       </c>
       <c r="Z29">
         <v>2617000.0</v>
       </c>
       <c r="AA29">
         <v>426000.0</v>
       </c>
       <c r="AB29">
         <v>-662000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-1207500.0</v>
       </c>
       <c r="E30">
         <v>-1207500.0</v>
       </c>
       <c r="F30">
         <v>-1084000.0</v>
       </c>
       <c r="G30">
         <v>-1084000.0</v>
       </c>
       <c r="H30">
         <v>-671500.0</v>
       </c>
       <c r="I30">
         <v>-671500.0</v>
       </c>
       <c r="J30">
         <v>-212000.0</v>
       </c>
       <c r="K30">