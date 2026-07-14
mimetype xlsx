--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -842,10729 +848,11562 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>33728954000.0</v>
+      </c>
+      <c r="C2">
         <v>15589254000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9312645614.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24159751171.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27264484316.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20058112135.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10664803918.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27461463577.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3649827100.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>100000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>22506938000.0</v>
+      </c>
+      <c r="C5">
         <v>22406938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22406937716.0</v>
       </c>
       <c r="D5">
         <v>22406937716.0</v>
       </c>
       <c r="E5">
         <v>22406937716.0</v>
       </c>
       <c r="F5">
-        <v>22306937716.0</v>
+        <v>22406937716.0</v>
       </c>
       <c r="G5">
         <v>22306937716.0</v>
       </c>
-      <c r="H5"/>
+      <c r="H5">
+        <v>22306937716.0</v>
+      </c>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>1895949882.0</v>
+      </c>
+      <c r="C7">
         <v>2483475272.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3015117015.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>172022776400.0</v>
       </c>
       <c r="C8">
         <v>172022776400.0</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>172022776400.0</v>
+      </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9">
         <v>38593120130.0</v>
       </c>
       <c r="C9">
         <v>38593120130.0</v>
       </c>
       <c r="D9">
+        <v>38593120130.0</v>
+      </c>
+      <c r="E9">
         <v>38031148010.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>37026225160.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>35703689350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500000.0</v>
       </c>
       <c r="H9">
         <v>27500000.0</v>
       </c>
       <c r="I9">
         <v>27500000.0</v>
       </c>
       <c r="J9">
         <v>27500000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9">
+        <v>27500000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>184790512000.0</v>
+      </c>
+      <c r="C10">
         <v>73040391000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>116328520772.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>141231624012.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>40757452370.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>44586893073.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8689495998.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>27118502561.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18548312914.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2936739988.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>184790512000.0</v>
+      </c>
+      <c r="C12">
         <v>73040391000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>116328520772.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>141231624012.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40757452370.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>44586893073.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8689495998.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27118502561.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18548312914.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2936739988.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>172022776000.0</v>
       </c>
       <c r="C13">
+        <v>172022776000.0</v>
+      </c>
+      <c r="D13">
         <v>172022776400.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>171653057900.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>170622855500.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>170121835100.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>135000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29498500000.0</v>
       </c>
       <c r="I13">
         <v>29498500000.0</v>
       </c>
       <c r="J13">
         <v>29498500000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>29498500000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>3440456000.0</v>
       </c>
       <c r="C14">
+        <v>3440456000.0</v>
+      </c>
+      <c r="D14">
         <v>3050868430.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3638664765.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3699113927.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2232337471.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000000.0</v>
       </c>
       <c r="I14">
         <v>2700000000.0</v>
       </c>
       <c r="J14">
         <v>2700000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>2700000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>679179813.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2383775535.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1051397025.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>383343266.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>730376464000.0</v>
+      </c>
+      <c r="C23">
         <v>662287328000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>689803373589.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>772666449902.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>667408015354.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>620407533334.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>568979239113.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>370264651610.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>192454333220.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>58021559570.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>834360000.0</v>
+      </c>
+      <c r="C24">
         <v>12666360000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>28280736000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>87171682440.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>115108219850.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>187819861950.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>258395490210.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>129142534580.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>85885065460.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5295849740.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
+        <v>2330693170.0</v>
+      </c>
+      <c r="C25">
         <v>14562309880.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>30764211270.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>89747468510.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>117793717410.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>190942480810.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>258395490210.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>129142534580.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>85885065460.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5295849740.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-170228202000.0</v>
+      </c>
+      <c r="C28">
         <v>-42329360000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-25601931322.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24903024917.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>153229116961.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>225086377142.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>285421206937.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-27118502561.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-18548312914.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2936739988.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>673200377791.0</v>
+      </c>
+      <c r="C29">
         <v>624031198481.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>656885991597.0</v>
       </c>
-      <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>69468097000.0</v>
+      </c>
+      <c r="C30">
         <v>87383539000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40082628110.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>66020187406.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>92497884948.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53627883567.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10877467316.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49547296670.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14606941409.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9754931338.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>431191326623.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>316895998461.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>199358310381.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>173095182496.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>61000244780.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>37732011953.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>230483575407.0</v>
+      </c>
+      <c r="C32">
         <v>133661973047.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>87472829503.0</v>
       </c>
-      <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>445368568000.0</v>
+      </c>
+      <c r="C33">
         <v>488451168000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>520970486350.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>558795884234.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>529932657067.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>520472846236.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>547891996413.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>236995176391.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>126684692927.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>40643515849.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>15241383000.0</v>
+      </c>
+      <c r="C35">
         <v>26262446000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>42744800097.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>98885136668.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>125332801563.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>197920763858.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>277491200677.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>129142534581.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>85885065460.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5295849736.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>5968526000.0</v>
+      </c>
+      <c r="C36">
         <v>8750455000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-1.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>240218886.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-236995176391.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-126684692927.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-40643515849.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38">
+        <v>3356003350.0</v>
+      </c>
+      <c r="C38">
         <v>20483792080.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>25501076030.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>81965015297.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>40118400000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>33150000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>29506847500.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>121064123.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>30749286000.0</v>
+      </c>
+      <c r="C39">
         <v>13412231000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>12546975857.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>10205664820.0</v>
+      </c>
+      <c r="F39">
         <v>4220020969.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1719910458.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1520279385.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23453675985.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3107538469.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4565308270.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
-        <v>4059586000.0</v>
+        <v>8563749000.0</v>
       </c>
       <c r="C40">
+        <v>6083524363.0</v>
+      </c>
+      <c r="D40">
         <v>4350171924.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>76114774037.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6375153902.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6801869470.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3121051345.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>37542411431.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>17821000320.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5627691855.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>7539084157.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>6978283051.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>19095710467.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3023059523.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>24098195559.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>9266006024.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
         <v>38593120000.0</v>
       </c>
       <c r="C42">
+        <v>38593120000.0</v>
+      </c>
+      <c r="D42">
         <v>16186182412.0</v>
       </c>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
+        <v>38031148008.0</v>
+      </c>
+      <c r="F42">
         <v>37026225160.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>35703689352.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500000.0</v>
       </c>
       <c r="H42">
         <v>27500000.0</v>
       </c>
       <c r="I42">
         <v>27500000.0</v>
       </c>
       <c r="J42">
+        <v>27500000.0</v>
+      </c>
+      <c r="K42">
         <v>27500001.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>725389535337.0</v>
+      </c>
+      <c r="C45">
         <v>723505221693.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>722526956146.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>439400042000.0</v>
+      </c>
+      <c r="C46">
         <v>476344709000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>514742942883.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>553016765397.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>525625648963.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>520472846236.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>547651777527.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>236995176391.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>126684692927.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>40643515849.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>439400042320.0</v>
+      </c>
+      <c r="C47">
         <v>455860916880.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>495020985690.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>533294808200.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>447967641770.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>480354446236.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>508558677526.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>236995176391.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>126684692927.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>40643515849.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>427411184000.0</v>
+      </c>
+      <c r="C48">
         <v>362780808000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>358611802634.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>256976662912.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>201135308247.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>88763536293.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>42023872665.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>143569182496.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>31474244780.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>8206011952.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>11832000000.0</v>
+      </c>
+      <c r="C50">
         <v>15561196001.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>59430736434.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>14562310000.0</v>
+      </c>
+      <c r="C51">
         <v>30711031000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>90726589450.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>166134648929.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>193986569335.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>269673270219.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>336739363002.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>161986407380.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>101328875210.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9462516400.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>12231617000.0</v>
+      </c>
+      <c r="C52">
         <v>16148721000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>59962378177.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>76387180419.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>76192851925.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>78730789409.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>78343872792.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>32843872800.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>15443809750.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4166666660.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>730376464000.0</v>
+      </c>
+      <c r="C55">
         <v>662287328000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>689803373589.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>772666449902.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>667408015354.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>620407533334.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>568979239113.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>370264651608.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>192454333219.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>58021559568.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>285007895000.0</v>
+      </c>
+      <c r="C56">
         <v>173836161000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>168832887239.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>213870565668.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>137475358287.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>99934687098.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>21087242699.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>100119475217.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>36262792792.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>17256979596.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>54524320000.0</v>
+      </c>
+      <c r="C57">
         <v>40174188000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>74520364386.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>181429256697.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>110883887168.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>105590771015.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>92129728055.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>65003875008.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>21470827420.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5727691855.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>69765703000.0</v>
+      </c>
+      <c r="C58">
         <v>66436634000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>117265164483.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>280314393366.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>236216688731.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>303511534873.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>369620928732.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>197169469112.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>131454088439.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20289547615.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>660534018000.0</v>
+      </c>
+      <c r="C60">
         <v>595803642000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>569227699162.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>489067806536.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>431191326623.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>316895998461.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>199358310381.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>173095182496.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>61000244780.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>37732011953.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>30595338000.0</v>
+      </c>
+      <c r="C2">
+        <v>33728954000.0</v>
+      </c>
+      <c r="D2">
         <v>13541652000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14021207000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11231041000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15589254000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12067267000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11846013089.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14860478790.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9312645614.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15314059966.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>16474132000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>21682070914.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24159751171.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18724327125.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>38103301746.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23256834390.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>27264484316.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11383839748.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13495834769.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>13113132866.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>20058112135.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10656119853.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>21852415092.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>22083536473.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10664803918.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="C5"/>
+        <v>14</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>22506938000.0</v>
+      </c>
       <c r="D5">
         <v>22406938000.0</v>
       </c>
-      <c r="E5"/>
+      <c r="E5">
+        <v>22406937716.0</v>
+      </c>
       <c r="F5">
         <v>22406938000.0</v>
       </c>
-      <c r="G5"/>
+      <c r="G5">
+        <v>22406937716.0</v>
+      </c>
       <c r="H5">
-        <v>22406937716.0</v>
+        <v>22406938000.0</v>
       </c>
       <c r="I5">
-        <v>22406937716.0</v>
+        <v>0.0</v>
       </c>
       <c r="J5">
         <v>22406937716.0</v>
       </c>
       <c r="K5">
         <v>22406937716.0</v>
       </c>
       <c r="L5">
         <v>22406937716.0</v>
       </c>
       <c r="M5">
         <v>22406937716.0</v>
       </c>
       <c r="N5">
         <v>22406937716.0</v>
       </c>
       <c r="O5">
         <v>22406937716.0</v>
       </c>
       <c r="P5">
         <v>22406937716.0</v>
       </c>
       <c r="Q5">
         <v>22406937716.0</v>
       </c>
       <c r="R5">
-        <v>22306937716.0</v>
+        <v>22406937716.0</v>
       </c>
       <c r="S5">
-        <v>22306937716.0</v>
+        <v>0.0</v>
       </c>
       <c r="T5">
         <v>22306937716.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
+      <c r="U5">
+        <v>22306937716.0</v>
+      </c>
+      <c r="V5">
+        <v>22306937716.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>173095182496.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>3058943183.0</v>
+      </c>
       <c r="C7">
+        <v>1895949882.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>2197055859.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2342055224.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="G7"/>
+      <c r="H7">
         <v>2621405415.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2755932809.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2887142406.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>17</v>
+      </c>
+      <c r="B8">
+        <v>172022776400.0</v>
+      </c>
       <c r="C8">
         <v>172022776400.0</v>
       </c>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>172022776400.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8">
         <v>172022776400.0</v>
       </c>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>172022776400.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8"/>
+      <c r="I8">
+        <v>172022776400.0</v>
+      </c>
+      <c r="J8">
+        <v>172022776400.0</v>
+      </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>38593120130.0</v>
       </c>
       <c r="D9">
         <v>38593120130.0</v>
       </c>
       <c r="E9">
         <v>38593120130.0</v>
       </c>
       <c r="F9">
         <v>38593120130.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>38593120130.0</v>
+      </c>
+      <c r="H9">
+        <v>38593120130.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>38593120130.0</v>
       </c>
       <c r="M9">
+        <v>38593120130.0</v>
+      </c>
+      <c r="N9">
+        <v>38593120130.0</v>
+      </c>
+      <c r="O9">
         <v>38031148010.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>38590255530.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>37009476480.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>37032550740.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>37026225160.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>36217852160.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>36032653700.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>35944174500.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>35703689350.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>35539050550.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>35518500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>35518500000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>187991212000.0</v>
+      </c>
+      <c r="C10">
+        <v>184790512000.0</v>
+      </c>
+      <c r="D10">
         <v>152034636000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>141396095000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>125280213000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>73040391000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>58703571000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>82640846792.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>95118589605.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>116328520772.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>103598968928.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>125051561106.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>100847966749.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>141231624012.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>148405906651.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>64903336814.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>57778716375.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>40757452370.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>76452767595.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>75862224289.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>68784745916.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>44586893073.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>27383241650.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>33270992541.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>15709358327.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8689495998.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-27118502561.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>187991212000.0</v>
+      </c>
+      <c r="C12">
+        <v>184790512000.0</v>
+      </c>
+      <c r="D12">
         <v>152034636000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>141396095000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>125280213000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>73040391000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>58703571000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>82640846792.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>95118589605.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>116328520772.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>103598968928.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>125051561106.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>100847966749.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>141231624012.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>148405906651.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>64903336814.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>57778716375.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>40757452370.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>76452767595.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>75862224289.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>68784745916.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>44586893073.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>27383241650.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>33270992541.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15709358327.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8689495998.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>27118502561.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>172022776000.0</v>
       </c>
       <c r="C13">
         <v>172022776000.0</v>
       </c>
       <c r="D13">
         <v>172022776000.0</v>
       </c>
       <c r="E13">
         <v>172022776000.0</v>
       </c>
       <c r="F13">
         <v>172022776000.0</v>
       </c>
       <c r="G13">
-        <v>172022776400.0</v>
+        <v>172022776000.0</v>
       </c>
       <c r="H13">
-        <v>172022776400.0</v>
+        <v>172022776000.0</v>
       </c>
       <c r="I13">
         <v>172022776400.0</v>
       </c>
       <c r="J13">
         <v>172022776400.0</v>
       </c>
       <c r="K13">
         <v>172022776400.0</v>
       </c>
       <c r="L13">
         <v>172022776400.0</v>
       </c>
       <c r="M13">
+        <v>172022776400.0</v>
+      </c>
+      <c r="N13">
+        <v>172022776400.0</v>
+      </c>
+      <c r="O13">
         <v>171653057900.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>171651822850.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>170631621800.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>170630531800.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>170622855500.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>170460183000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>170338507700.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>170280297700.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>170121835100.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>170013520100.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>170000000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>170000000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>135000000000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>3440456000.0</v>
       </c>
       <c r="C14">
         <v>3440456000.0</v>
       </c>
       <c r="D14">
         <v>3440456000.0</v>
       </c>
       <c r="E14">
         <v>3440456000.0</v>
       </c>
       <c r="F14">
         <v>3440456000.0</v>
       </c>
       <c r="G14">
-        <v>3440455528.0</v>
+        <v>3440456000.0</v>
       </c>
       <c r="H14">
-        <v>3440455528.0</v>
+        <v>3440456000.0</v>
       </c>
       <c r="I14">
         <v>3440455528.0</v>
       </c>
       <c r="J14">
-        <v>3439061046.0</v>
+        <v>3440455528.0</v>
       </c>
       <c r="K14">
         <v>3440455528.0</v>
       </c>
       <c r="L14">
+        <v>3439061046.0</v>
+      </c>
+      <c r="M14">
+        <v>3440455528.0</v>
+      </c>
+      <c r="N14">
         <v>3436272081.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3620595953.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3522480507.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4438748738.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3412685947.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3419204149.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4163490046.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3406134276.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3405344297.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3402606580.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3400270507.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3050001927.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3050000730.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3225000000.0</v>
       </c>
       <c r="AA14">
         <v>2700000000.0</v>
       </c>
       <c r="AB14">
+        <v>3225000000.0</v>
+      </c>
+      <c r="AC14">
         <v>2700000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AD14">
+        <v>2700000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>679180000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>679179813.0</v>
       </c>
       <c r="I16">
         <v>679179813.0</v>
       </c>
       <c r="J16">
+        <v>679179813.0</v>
+      </c>
+      <c r="K16">
+        <v>679179813.0</v>
+      </c>
+      <c r="L16">
         <v>267567295.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>317642555.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2598522242.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2383775535.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1579308575.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1352886458.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1609251533.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1051397025.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2452746176.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1754538761.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>910236521.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>35350445458.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>65228179012.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
         <v>20393230000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3590217134.0</v>
       </c>
-      <c r="H22"/>
-[...5 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22"/>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22">
+        <v>1.0</v>
+      </c>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="P22">
-[...2 lines deleted...]
-      <c r="Q22"/>
       <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22"/>
-      <c r="W22"/>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>729404336000.0</v>
+      </c>
+      <c r="C23">
+        <v>730376464000.0</v>
+      </c>
+      <c r="D23">
         <v>714005100000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>702788708000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>694833632000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>662287328000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>637534560000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>641138472832.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>669195572319.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>689803373589.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>685393396173.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>710601381289.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>724939171109.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>772666449902.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>783906407536.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>724346139201.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>723150305424.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>667408015354.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>635259994230.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>643072441750.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>621550666612.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>620407533334.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>581960663730.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>605173072646.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>603829091346.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>568979239113.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>173095182496.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
-        <v>12666360000.0</v>
+        <v>834360000.0</v>
       </c>
       <c r="C24">
-        <v>12666360000.0</v>
+        <v>834360000.0</v>
       </c>
       <c r="D24">
         <v>12666360000.0</v>
       </c>
       <c r="E24">
         <v>12666360000.0</v>
       </c>
       <c r="F24">
+        <v>12666360000.0</v>
+      </c>
+      <c r="G24">
+        <v>12666360000.0</v>
+      </c>
+      <c r="H24">
         <v>27740946000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>31470142146.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>28466614870.0</v>
       </c>
-      <c r="I24"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K24"/>
       <c r="L24">
         <v>87658292440.0</v>
       </c>
       <c r="M24">
+        <v>87710272440.0</v>
+      </c>
+      <c r="N24">
+        <v>87658292440.0</v>
+      </c>
+      <c r="O24">
         <v>87171682440.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>162192926510.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>162679536510.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>162679536510.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>115108219850.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>139017039510.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>190635977290.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>190635977290.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>187819861950.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>266163734740.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>266163734740.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>215766830140.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
-        <v>14562309880.0</v>
+        <v>2330693170.0</v>
       </c>
       <c r="D25">
         <v>14562309880.0</v>
       </c>
       <c r="E25">
         <v>14562309880.0</v>
       </c>
       <c r="F25">
+        <v>14562309880.0</v>
+      </c>
+      <c r="G25">
+        <v>14562309880.0</v>
+      </c>
+      <c r="H25">
         <v>30224421280.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>90676017720.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>90922795500.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>90870815500.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>89747468510.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>164641908380.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>165248416200.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>165365034070.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>117793717410.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>139403956120.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>191022893910.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>191022893910.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>190942480810.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>266163734740.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>266163734740.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>215766830140.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-175223909000.0</v>
+      </c>
+      <c r="C28">
+        <v>-170228202000.0</v>
+      </c>
+      <c r="D28">
         <v>-134361891000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-120616679000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-101397797000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-42329360000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-18824248000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-27677953535.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-21139454655.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-25655111322.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5509430312.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2830310732.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>45977614092.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>24903024917.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>39208808842.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>145161198108.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>174245655730.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>153229116961.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-76452767595.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-75862224289.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-68784745916.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-44586893073.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-27383241650.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-33270992541.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-15709358327.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>328049867004.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>27118502561.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>38</v>
+      </c>
+      <c r="B29">
+        <v>678277921934.0</v>
+      </c>
       <c r="C29">
+        <v>673200377791.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>661585307073.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>661439551849.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="G29"/>
+      <c r="H29">
         <v>601385381971.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>606604895941.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>630840094189.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>72392806000.0</v>
+      </c>
+      <c r="C30">
+        <v>69468097000.0</v>
+      </c>
+      <c r="D30">
         <v>85979479000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>74898128000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>78471740000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>87270610000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>68088128000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>40215779716.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>51640492466.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>43382628110.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>42347659775.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>35350445458.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>65228179012.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>66020187406.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>58211444655.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>78583358494.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>74927514622.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>92497884948.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>58945120832.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>58974525350.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>37957615250.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>53562815567.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>27219222972.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>37055009794.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>45548566445.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>10805469066.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>526581114603.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>469823497096.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>461494645818.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>452399019966.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>431191326623.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>396221485353.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>384028242969.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>343898172390.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>316895998461.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>291513580946.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>279416792846.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>275925255059.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>41</v>
+      </c>
+      <c r="B32">
+        <v>247169932357.0</v>
+      </c>
       <c r="C32">
+        <v>230483575407.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>194811197806.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>188081027196.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="G32"/>
+      <c r="H32">
         <v>121125806443.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>105026693612.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>97040286932.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>437202183000.0</v>
+      </c>
+      <c r="C33">
+        <v>445368568000.0</v>
+      </c>
+      <c r="D33">
         <v>463413366000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>475509141000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>478635146000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>488451168000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>486993628000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>496351214775.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>509079469306.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>520970486349.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>530277996278.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>543458500255.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>552173509305.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>558795884234.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>574195023396.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>577343689728.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>587344618127.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>529932657067.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>455897561636.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>464086347414.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>472272224657.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>480354446236.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>484956298506.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>492928170832.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>500925560138.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>547651777526.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-27118502561.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>15766425000.0</v>
+      </c>
+      <c r="C35">
+        <v>15241383000.0</v>
+      </c>
+      <c r="D35">
         <v>28449209000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>27251991000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>26760838000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>26262446000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>43137652000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>46354155192.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>43052172405.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>42744800097.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>101795206671.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>122084692080.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>100615764298.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>98885136668.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>173073586787.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>173190540206.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>173472956773.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>125332801563.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>139017039507.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>190635977293.0</v>
       </c>
       <c r="U35">
         <v>190635977293.0</v>
       </c>
       <c r="V35">
+        <v>190635977293.0</v>
+      </c>
+      <c r="W35">
+        <v>190635977293.0</v>
+      </c>
+      <c r="X35">
         <v>266163734737.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>266163734737.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>215766830143.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>277491200677.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>5968526000.0</v>
+      </c>
+      <c r="C36">
+        <v>5968526000.0</v>
+      </c>
+      <c r="D36">
         <v>15490245000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>16750053000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>8750455000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>29234248000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>731719000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>20147367193.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3644942889.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-1.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-514350470738.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-524134951051.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3539693350.0</v>
       </c>
       <c r="O36"/>
       <c r="P36">
+        <v>3539693350.0</v>
+      </c>
+      <c r="Q36"/>
+      <c r="R36">
         <v>-563151601977.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-447967641770.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-455897561636.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-464086347414.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-472272224657.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-480354446236.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-484956298506.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-492928170832.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-500925560138.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>39093100000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-27118502561.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>3356003350.0</v>
+      </c>
+      <c r="D38">
         <v>11452795020.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>22199243080.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>28552801070.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>20483792080.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>20443577080.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>29108029517.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>24738558250.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>25501076030.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>30959890766.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>24143047536.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>24193016150.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>81965015297.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>41549644160.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>41408615311.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>40372542447.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>40118400000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>40043100000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>39693100000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>39693100000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>39093100000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>31818135000.0</v>
+      </c>
+      <c r="C39">
+        <v>30749287000.0</v>
+      </c>
+      <c r="D39">
         <v>12577619000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>10985344000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>12446534000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>13525159000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3356003000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>40334280114.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>13480008442.0</v>
       </c>
-      <c r="I39">
-[...2 lines deleted...]
-      <c r="J39">
+      <c r="K39">
+        <v>15464999075.0</v>
+      </c>
+      <c r="L39">
         <v>9168771191.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6740874470.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>6689516043.0</v>
       </c>
-      <c r="M39">
-[...2 lines deleted...]
-      <c r="N39">
+      <c r="O39">
+        <v>10205664820.0</v>
+      </c>
+      <c r="P39">
         <v>3273556020.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>3700377602.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3292728790.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4392234358.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2414900010.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2740729386.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2163538342.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1784978457.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2358800602.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2225799479.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1952506436.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1832496523.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>2907922000.0</v>
+      </c>
+      <c r="C40">
+        <v>8563749000.0</v>
+      </c>
+      <c r="D40">
         <v>11187863000.0</v>
       </c>
-      <c r="C40">
-[...4 lines deleted...]
-      </c>
       <c r="E40">
+        <v>10462456833.0</v>
+      </c>
+      <c r="F40">
+        <v>5269998052.0</v>
+      </c>
+      <c r="G40">
         <v>8436212000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>4530303000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3476079163.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>4294133062.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>4350171924.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>4990155170.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>4848493710.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>32980111583.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>76114774037.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>92853572265.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>4035759795.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>4143653194.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>5323756877.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>80005848707.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>46891291796.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>66551088582.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>82716543532.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>8765137108.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>11303905232.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>64117734271.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>3121051345.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>31213876583.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>8431678407.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>7942124004.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>8107922705.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>7539084157.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>8244864302.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>7634178307.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>6965378864.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>6978283051.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>4862091086.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>26436224739.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>25935735400.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>61100058000.0</v>
+      </c>
+      <c r="C42">
         <v>38593120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000058000.0</v>
       </c>
       <c r="D42">
         <v>38593120000.0</v>
       </c>
       <c r="E42">
-        <v>38593120000.0</v>
+        <v>61000058000.0</v>
       </c>
       <c r="F42">
         <v>38593120000.0</v>
       </c>
       <c r="G42">
+        <v>38593120000.0</v>
+      </c>
+      <c r="H42">
+        <v>38593120000.0</v>
+      </c>
+      <c r="I42">
+        <v>38593120128.0</v>
+      </c>
+      <c r="J42">
         <v>61000057843.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>38593120128.0</v>
       </c>
       <c r="K42">
         <v>38593120128.0</v>
       </c>
       <c r="L42">
+        <v>38593120128.0</v>
+      </c>
+      <c r="M42">
+        <v>38593120128.0</v>
+      </c>
+      <c r="N42">
         <v>38593120129.0</v>
       </c>
-      <c r="M42">
-[...4 lines deleted...]
-      </c>
       <c r="O42">
-        <v>59416414200.0</v>
+        <v>38031148008.0</v>
       </c>
       <c r="P42">
-        <v>59439488452.0</v>
+        <v>38590255532.0</v>
       </c>
       <c r="Q42">
-        <v>59433162876.0</v>
+        <v>37009476484.0</v>
       </c>
       <c r="R42">
+        <v>37032550736.0</v>
+      </c>
+      <c r="S42">
+        <v>37026225160.0</v>
+      </c>
+      <c r="T42">
         <v>36217852160.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>36032653704.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>35944174504.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>35703689352.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>35539050552.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>35518500000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>35518500000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>27500000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>727243504862.0</v>
+      </c>
       <c r="C45">
+        <v>725389535337.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>725583739913.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>723518918663.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="G45"/>
+      <c r="H45">
         <v>723585091693.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>723244419146.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>722969355145.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>431233657000.0</v>
+      </c>
+      <c r="C46">
+        <v>439400042000.0</v>
+      </c>
+      <c r="D46">
         <v>447923121000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>458759088000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>466528687000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>455860917000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>486261908000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>475613919434.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>505434526417.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>514742942883.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>524251801851.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>534072427931.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>543856908244.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>553016765397.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>562957089823.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>572922599385.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>582873559170.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>525625648963.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>455897561636.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>464086347414.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>472272224657.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>480354446236.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>484956298506.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>492928170832.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>500925560138.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>508558677526.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>439400042320.0</v>
+      </c>
+      <c r="D47">
         <v>447923121350.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>436559845370.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>446044894910.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>455860916880.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>465818331230.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>504529844660.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>514350470738.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>524134951050.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>533294808200.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>543235132630.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>553200642192.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>563151601977.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>447967641770.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>455897561636.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>464086347414.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>472272224657.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>480354446236.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>484956298506.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>492928170832.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>500925560138.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>435446728000.0</v>
+      </c>
+      <c r="C48">
+        <v>427411184000.0</v>
+      </c>
+      <c r="D48">
         <v>424621292000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>409980113000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>406876358000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>385187746000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>328621155000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>341079286156.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>326725267401.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>336204864918.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>308286941303.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>293558280359.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>274800852483.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>256976662912.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>237174480998.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>231446609818.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>222328999714.0</v>
       </c>
-      <c r="Q48">
-[...2 lines deleted...]
-      <c r="R48">
+      <c r="S48">
+        <v>223542245963.0</v>
+      </c>
+      <c r="T48">
         <v>189543450193.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>177657081565.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>137673700186.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>111070474009.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>85961010294.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>73898292846.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>70406755059.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>64330810381.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>59</v>
+      </c>
+      <c r="B50">
+        <v>8874000000.0</v>
+      </c>
       <c r="C50">
+        <v>11832000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>5916000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>8874000000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="G50"/>
+      <c r="H50">
         <v>12000446482.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>23439571111.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>42625377674.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>12767303000.0</v>
+      </c>
+      <c r="C51">
+        <v>14562310000.0</v>
+      </c>
+      <c r="D51">
         <v>17672745000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>20779416000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>23882415000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>30711031000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>42362798000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>54962893257.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>73979134950.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>90673409450.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>109108399244.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>127933851840.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>146825580843.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>166134648929.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>187614715493.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>210064534922.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>232024372105.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>193986569331.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>209904833260.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>228786772630.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>247668711990.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>269286353600.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>268950734740.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>271737734740.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>274524734730.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>336739363002.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>9587912000.0</v>
+      </c>
+      <c r="C52">
+        <v>12631233714.0</v>
+      </c>
+      <c r="D52">
         <v>3110436000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>6217106000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>9320105000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>16148721000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>12138376000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>23712028648.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>43029044808.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>59962378177.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>18432381524.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>37011056340.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>55954765343.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>76387180419.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>22972807113.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>44816118720.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>66659338036.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>76192851925.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>70500877140.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>37763878720.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>56645818080.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>78343872790.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2787000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>5574000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>58757904590.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>78343872792.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>54237005122.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>729404336000.0</v>
+      </c>
+      <c r="C55">
+        <v>730376464000.0</v>
+      </c>
+      <c r="D55">
         <v>714005100000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>702788708000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>694833632000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>662287328000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>637534560000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>641138472832.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>669195572319.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>689803373589.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>685393396173.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>710601381289.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>724939171109.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>772666449902.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>783906407536.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>724346139201.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>723150305424.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>667408015354.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>635259994234.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>643072441751.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>621550666612.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>620407533334.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>581960663730.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>605173072646.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>603829091346.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>568979239113.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>292202153000.0</v>
+      </c>
+      <c r="C56">
+        <v>285007895000.0</v>
+      </c>
+      <c r="D56">
         <v>250591734000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>227279567000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>216198486000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>173836161000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>150540932000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>144787258057.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>160116103013.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>168832887239.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>155115399894.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>167142881034.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>172765661804.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>213870565668.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>209711384140.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>147002449473.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>135805687297.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>137475358287.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>137812788438.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>137577479026.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>108905899508.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>99934687098.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>56961265224.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>72551801814.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>63210431208.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>21327461587.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56">
         <v>27118502561.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>45032220000.0</v>
+      </c>
+      <c r="C57">
+        <v>54524320000.0</v>
+      </c>
+      <c r="D57">
         <v>27839950000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>32468370000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>28117459000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>40174188000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>29415126000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>39760564445.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>63075816081.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>74520364386.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>39004163955.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>58651324605.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>113215470082.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>181429256697.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>137709323653.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>89660953177.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>97278328685.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>110883887168.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>91389688455.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>60387126565.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>79664221448.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>102774655667.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>19421256961.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>33156320324.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>86201270744.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>92129728055.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>60798645000.0</v>
+      </c>
+      <c r="C58">
+        <v>69765703000.0</v>
+      </c>
+      <c r="D58">
         <v>56289160000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>59720360000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>54878297000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>66436634000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>72552777000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>86114719637.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>106127988486.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>117265164483.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>140799370626.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>180736016686.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>213831234381.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>280314393366.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>310782910440.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>262851493383.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>270751285458.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>236216688731.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>239038508881.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>259044198782.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>277652494222.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>303511534873.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>290447082784.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>325756279800.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>327903836287.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>369620928732.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>668569562000.0</v>
+      </c>
+      <c r="C60">
+        <v>660534018000.0</v>
+      </c>
+      <c r="D60">
         <v>657644126000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>643002947000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>639899192000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>595803642000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>561643989000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>551695182684.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>559748101645.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>569227699162.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>541309775547.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>526581114603.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>507823686728.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>489067806536.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>469823497096.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>461494645818.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>452399019966.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>431191326623.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>396221485353.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>384028242969.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>343898172390.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>316895998461.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>291513580946.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>279416792846.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>275925255059.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>199358310381.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60">
         <v>173095182496.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>222184508000.0</v>
+      </c>
+      <c r="C2">
         <v>219963010000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>234225175112.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>307631319282.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>241656355888.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>195699210007.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>167090830089.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>265220051509.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30018771353.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13673540805.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>39465717000.0</v>
+      </c>
+      <c r="C3">
         <v>483516000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>38901108591.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>39891098566.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>32912649410.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>32818428551.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>28128160965.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12245094730.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6562941987.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3593425171.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>64497365000.0</v>
+      </c>
+      <c r="C5">
         <v>36682296000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>84618304714.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>81916462749.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>142893895321.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>67137942557.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>47492798028.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>128559812008.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>28680064535.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3947475556.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>103963082000.0</v>
+      </c>
+      <c r="C6">
         <v>37165812000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>123519413305.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>121807561315.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>175806544731.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>99956371108.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>75620958993.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>140804906738.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>35243006522.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7540900727.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>131511967000.0</v>
+      </c>
+      <c r="C9">
         <v>98905824000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>129516001826.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>98838290682.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>162440941974.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>99832849804.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>73266886381.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>143259836137.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>34327308253.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5507773574.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>63632004000.0</v>
+      </c>
+      <c r="C10">
         <v>30177974000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>81094051677.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>58751082752.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>115531892914.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>54741228792.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13038181894.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>117689404776.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>24010256943.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3233364029.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>103</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>5936456000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1644016991.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2828846679.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3066592250.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3546384718.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3091337317.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4901758652.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>772152955.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>732756119.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>2130887000.0</v>
+      </c>
+      <c r="C12">
         <v>6504322000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14376515909.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>23165379992.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>27362002407.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33308084523.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>34454616129.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>30494760.0</v>
+      </c>
+      <c r="C13">
         <v>5683615880.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1245895536.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>22181142220.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>26369242850.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>32744381860.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>33087813020.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11521257920.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3960330860.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>896436800.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14">
+        <v>-29690611.0</v>
+      </c>
+      <c r="C14">
         <v>-36541956.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-26259944.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>63602313000.0</v>
+      </c>
+      <c r="C15">
         <v>24204977000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>79423774742.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>55937986073.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>112465300664.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51194844074.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9946844577.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>112787646124.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>23238103988.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2500607910.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B16">
+        <v>63602312890.0</v>
+      </c>
+      <c r="C16">
         <v>24204976820.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>79423774740.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>55922236070.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>112465300664.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>51194844074.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9946844577.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>112787646124.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23238103988.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2500607910.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>63632003505.0</v>
+      </c>
+      <c r="C17">
         <v>24241518776.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>79450034686.0</v>
       </c>
-      <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>30494757.0</v>
+      </c>
+      <c r="C18">
         <v>-5683615880.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13130620373.0</v>
       </c>
-      <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>64497365000.0</v>
+      </c>
+      <c r="C21">
         <v>42130921000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>81208174304.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>51962949460.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>118655326360.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>70983320920.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>49973071180.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>129227564660.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>28739089110.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3966384960.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>289199110000.0</v>
+      </c>
+      <c r="C23">
         <v>276737914000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>282533002634.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>354506660511.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>285441971499.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>224548738886.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>190384645292.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>279252322995.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35606990494.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15214929421.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>495323245.0</v>
+      </c>
+      <c r="C25">
         <v>483516018.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>499284854.0</v>
       </c>
-      <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>4098889800.0</v>
+      </c>
+      <c r="D27">
         <v>3742459261.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4768841977.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5363741370.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2900424651.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1004295000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1003415800.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>264044000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>94803100.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>6288715000.0</v>
+      </c>
+      <c r="C28">
         <v>5778390000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6298271220.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5670391339.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3959450424.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4908081278.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4888760517.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3172268309.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1574534240.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>112639568.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>5936455510.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1644016991.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2828846680.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3066592250.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3546384720.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3091337320.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4901758650.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>772152960.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>732756120.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>67014602000.0</v>
+      </c>
+      <c r="C30">
         <v>56774903000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48307827522.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>46875341226.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43785615611.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28849528881.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23293815199.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14032271482.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5588219139.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1541388616.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>-865362000.0</v>
+      </c>
+      <c r="C31">
         <v>-11952946000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-114122627.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2342952221.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-8811469128.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-16242092128.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-36934889286.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11538159875.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4463957592.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-733020929.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>353696475000.0</v>
+      </c>
+      <c r="C32">
         <v>318868834000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>363741176938.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>406469609964.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>404097297862.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>295532059811.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>240357716470.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>408479887646.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>64346079606.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>19181314379.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>38978157000.0</v>
+      </c>
+      <c r="C2">
+        <v>69295392000.0</v>
+      </c>
+      <c r="D2">
         <v>51624683000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>52324833000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>48696101000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>67273003000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>53974165000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>41426534851.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>57530311846.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>56667730200.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>56809288424.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>64845205372.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>56402235970.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>78618040200.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>79097302462.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>83461876288.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>66501250711.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>69565917736.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>69586990921.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>45185364006.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>57461308843.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>53928758147.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>43855086067.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>57479271477.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>40018425380.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>30466697112.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>26908118156.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>48441218302.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>61260988144.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>127542000.0</v>
+      </c>
+      <c r="C3">
+        <v>9930731000.0</v>
+      </c>
+      <c r="D3">
         <v>9870848000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>123328000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>120171000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>9268837000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9840051000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>9668180649.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9888815465.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>9867325627.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>9869186080.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>9867735313.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>9865354142.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9974624426.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>9973694562.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>9974059785.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9968719793.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>8250490809.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>8211535777.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8224001242.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>8226621580.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>8115923624.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>8022523216.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>8060249306.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>8043000389.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>8028728777.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>9185385584.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>6241438242.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4672608362.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>9041304000.0</v>
+      </c>
+      <c r="C5">
+        <v>2904202000.0</v>
+      </c>
+      <c r="D5">
         <v>15511256000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>3498740000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>44644041000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>35503638000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>11252146000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-4690375769.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1548415447.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>31426908464.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>17913530382.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>22486136000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>19031523848.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>26109663987.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>12596760817.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>16210793273.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>26999244672.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>40195246603.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>8191569433.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>42593603479.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>27164096535.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>26021830637.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15575382880.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>12553516415.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>12987212625.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-20978361488.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6614596677.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>19770322776.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>44121997015.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>9168846000.0</v>
+      </c>
+      <c r="C6">
+        <v>12834933000.0</v>
+      </c>
+      <c r="D6">
         <v>25382104000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>3622068000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>44764212000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>44772475000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>21092197000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>4977804880.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>8340400018.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>41294234091.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>27782716462.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>32353871313.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>28896877990.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>36084288413.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>22570455379.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>26184853058.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>36967964465.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>48445737412.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>16403105210.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>50817604721.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>35390718115.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>34137754261.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>23597906096.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>20613765721.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>21030213014.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-12949632711.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>15799982261.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>26011761018.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>48794605377.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>15868173000.0</v>
+      </c>
+      <c r="C9">
+        <v>22710033000.0</v>
+      </c>
+      <c r="D9">
         <v>32273928000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>21868969000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>54902535000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>58428944000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>24665734000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7025943317.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>8544196941.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>45041251115.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>25615507304.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>32471838608.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>25888119945.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>20563182119.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>16933300663.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>25834832655.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>35459824866.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>53674269232.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>20844522461.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>47892412083.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>39886512580.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>36074478691.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>24206617765.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>21306132488.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>18663289796.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-12905035886.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>8864487220.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>28544365802.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>48776877620.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>8692320000.0</v>
+      </c>
+      <c r="C10">
+        <v>1711917000.0</v>
+      </c>
+      <c r="D10">
         <v>15024851000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2934208000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>43961027000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>35475225000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9847961000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-6129611892.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3838688643.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>28620667301.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14563900060.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>18593616144.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>19315868172.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>21173421552.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7048324996.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>9930414498.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>20598921706.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>32957039726.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>14128543924.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>41405823433.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>27040485831.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>28175837587.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>12817039425.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4341703127.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6302149935.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-29350274002.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-4645186085.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>10266122656.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>39035079392.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
+        <v>296270000.0</v>
+      </c>
+      <c r="F11">
+        <v>296270000.0</v>
+      </c>
+      <c r="G11">
         <v>2586534000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-2299290000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2430323504.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>6096509963.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>248407464.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>270564698.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-373353390.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1498398219.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>143080744.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1092778433.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>933053890.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>659933612.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-583188496.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1780298604.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>926264381.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>943217761.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-2024459876.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>855455624.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>908971708.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>701918544.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2685344721.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>429271265.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>923827009.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1320454389.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>348984000.0</v>
+      </c>
+      <c r="C12">
+        <v>396936000.0</v>
+      </c>
+      <c r="D12">
         <v>486405000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>564532000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>683014000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>948597000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1404185000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1861266625.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2290273195.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2806241163.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3349630319.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3892519855.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4359249879.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4936242430.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5548435821.0</v>
       </c>
-      <c r="O12"/>
-[...6 lines deleted...]
-      <c r="V12"/>
+      <c r="Q12">
+        <v>6280378773.0</v>
+      </c>
+      <c r="R12">
+        <v>6400322968.0</v>
+      </c>
+      <c r="S12">
+        <v>5807169732.0</v>
+      </c>
+      <c r="T12">
+        <v>6812182521.0</v>
+      </c>
+      <c r="U12">
+        <v>7116173176.0</v>
+      </c>
+      <c r="V12">
+        <v>7626476978.0</v>
+      </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>775945947.0</v>
+      </c>
+      <c r="C13">
+        <v>746066518.0</v>
+      </c>
+      <c r="D13">
         <v>194470700.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>39200150.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>466253910.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>832197860.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1214154180.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>238638565.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>254991141.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3108441890.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3661403030.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4025814820.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4491061600.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>5467616940.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>6081509100.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>6181885630.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5799012400.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6483066150.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6793962560.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>7293201740.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>8280355340.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>7787438280.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7899626240.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>8776961990.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>33087813020.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>9218100310.0</v>
       </c>
-      <c r="AB13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>106</v>
+      </c>
+      <c r="B14">
+        <v>40613992.0</v>
+      </c>
       <c r="C14">
+        <v>-4928092.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-9257453.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-9091518.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>-9088323.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-8972244.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>8732934000.0</v>
+      </c>
+      <c r="C15">
+        <v>1706989000.0</v>
+      </c>
+      <c r="D15">
         <v>15018437000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2924950000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>43951936000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>32879433000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>9838739000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-8569023719.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-9944170850.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>28345999893.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>14293335362.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>18966969534.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>17817469953.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>21046090808.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>5955546563.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8997360608.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>19938988094.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>33540228221.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>12348245320.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>40479559052.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>26097268070.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>30200297463.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>11961583801.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3432731419.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5600231391.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-32035618723.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-5074457350.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>9342295647.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>37714625003.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>108</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>1706989100.0</v>
+      </c>
+      <c r="D16">
         <v>15018437470.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2924950490.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>43951935840.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>32879432760.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9838738630.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>14293335360.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18966969534.0</v>
       </c>
       <c r="M16">
         <v>18966969534.0</v>
       </c>
       <c r="N16">
+        <v>18966969534.0</v>
+      </c>
+      <c r="O16">
+        <v>18966969534.0</v>
+      </c>
+      <c r="P16">
         <v>5955546563.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8997360608.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>19938988094.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>33540228222.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>12348245320.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>40479559052.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>26097268070.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>30200297463.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>11961583801.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3432733566.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5600229244.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>9946844580.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-5074457350.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>9342295650.0</v>
       </c>
-      <c r="AB16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>109</v>
+      </c>
+      <c r="B17">
+        <v>8692319908.0</v>
+      </c>
       <c r="C17">
+        <v>1711917189.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>2934207939.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>43961027359.0</v>
       </c>
-      <c r="E17"/>
-[...1 lines deleted...]
-      <c r="G17">
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
         <v>-8559935396.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-9935198606.0</v>
       </c>
-      <c r="I17"/>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>110</v>
+      </c>
+      <c r="B18">
+        <v>426962438.0</v>
+      </c>
       <c r="C18">
+        <v>349130397.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-39200158.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-466253916.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-832197865.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1214154173.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1622628060.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2035282054.0</v>
       </c>
-      <c r="I18"/>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>6517237000.0</v>
+      </c>
+      <c r="C21">
+        <v>2904202000.0</v>
+      </c>
+      <c r="D21">
         <v>12928581000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>6455684000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>42417705000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>39995945000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9460969000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4590611646.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1518648960.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>31048539170.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>14974697590.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>17308008430.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>19198743170.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>12679232670.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>11355937480.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10052527270.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>19911852030.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>40578354340.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>8191569430.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>42422003480.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>27291799120.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>26021830637.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>15575382880.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>12553516415.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>12987212625.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-20978361488.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6614596677.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>19770322776.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>44121997015.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>48329092000.0</v>
+      </c>
+      <c r="C23">
+        <v>89101224000.0</v>
+      </c>
+      <c r="D23">
         <v>70970030000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>67738118000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>61180930000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>85706002000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>69178930000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>53043089814.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>71619328819.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>70660442144.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>67450098136.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>80009035550.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>63091612740.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>86501989646.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>84674665647.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>99244181681.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>82049223537.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>82661832626.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>82239943955.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>50655772610.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>70056022308.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>54310472391.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>47457226124.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>66544074599.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>43602603249.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>37497414623.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>31101468686.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>57501361136.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>65915868748.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>117</v>
+      </c>
+      <c r="B25">
+        <v>127542260.0</v>
+      </c>
       <c r="C25">
+        <v>126341223.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>123327824.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>120170621.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="G25"/>
+      <c r="H25">
         <v>120444843.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>181633468.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
+        <v>604985375.0</v>
+      </c>
+      <c r="F27">
+        <v>604985375.0</v>
+      </c>
+      <c r="G27">
         <v>1500980000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1804713000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>396026875.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>397170000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2300778511.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>656172000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>291427250.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>494081500.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>974782234.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3794059743.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>974470000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>974470000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2620312370.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>908355000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>911980000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>923094000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1752311651.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>467335800.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>345505200.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>335272000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>292976000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>240958000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>241135000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>229226000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>1692748000.0</v>
+      </c>
+      <c r="C28">
+        <v>1222253221.0</v>
+      </c>
+      <c r="D28">
         <v>5589823870.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1600101000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1548234000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1701152000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1641716000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2019580500.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>272500000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2405001795.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2014113044.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>518484850.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>746964252.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2482381007.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3188010332.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1667582486.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1667582486.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1945939773.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>815922731.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>804587920.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>393000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1295356684.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3627132343.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2312305619.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>264000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3070356146.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>558738954.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9018175.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1250647242.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
-        <v>-291087960.0</v>
+        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>-291087960.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
         <v>131033504.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6096509963.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="K29"/>
+      <c r="L29">
         <v>270564700.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-373353390.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1498398220.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>143080740.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1092778430.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>933053890.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>659933610.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-583188500.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1780298600.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>926264380.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>943217760.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1080038840.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>855455620.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>908971710.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>701918540.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3091337320.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AB29"/>
+      <c r="AC29">
         <v>923827010.0</v>
       </c>
-      <c r="AB29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>9350936000.0</v>
+      </c>
+      <c r="C30">
+        <v>19805832000.0</v>
+      </c>
+      <c r="D30">
         <v>19345347000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>15413285000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>12484830000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>18432999000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>15204765000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>11616554963.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10062845903.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>13992711945.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10640809712.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>15163830181.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6689376774.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7883949447.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5577363181.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>15782305388.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>15547972831.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13095914895.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12652953031.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5470408605.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12594713462.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>381714244.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3602140057.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9064803122.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3584177869.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7030717511.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4193350530.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9060142834.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4654880604.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>2175083000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1192284000.0</v>
+      </c>
+      <c r="D31">
         <v>2096270000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-3521476000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1543322000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-4520720000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>386992000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1539000246.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1706131389.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1930890019.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>195258089.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2761610831.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>117124997.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>3631719493.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2131916379.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>16983338.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>826165769.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-7621314616.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>6752974497.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1016180046.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-251313284.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>5288505668.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-2678607455.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-8318541793.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-6685062690.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-8371912514.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-9316322695.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-9218100120.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-5086917623.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>54846330000.0</v>
+      </c>
+      <c r="C32">
+        <v>92005426000.0</v>
+      </c>
+      <c r="D32">
         <v>83898611000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>74193802000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>103598636000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>125701948000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>78639899000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>48452478168.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>66074508787.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>101708981315.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>82424795728.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>97317043980.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>82290355915.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>99181222319.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>96030603125.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>109296708943.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>101961075577.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>123240186968.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>90431513382.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>93077776089.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>97347821423.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>90003236838.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>68061703832.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>78785403965.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>58681715176.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>17561661226.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>35772605376.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>76985584104.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>110037865764.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>73040391000.0</v>
+      </c>
+      <c r="C2">
         <v>116328521000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>141231624012.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40757452370.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44586893073.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8689495998.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27118502561.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18548312914.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2936739988.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>2521051000</v>
+      </c>
+      <c r="C3">
         <v>978266000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>559041660</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8760465000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37767051193</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1709553000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>78134762100</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43269110021</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>122110966565</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7615000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>111750120000.0</v>
+      </c>
+      <c r="C6">
         <v>-43288130000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-24903103240.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>100474171642.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3829440703.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>35897397075.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18429006563.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8570189647.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15611572926.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2936739988.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-63335273800.0</v>
+      </c>
+      <c r="C7">
         <v>-73618616410.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-63750072920.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-64112957230.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-61197167840.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-27174796850.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-15658495050.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-36789439340.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4717270210.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4553600530.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-37278793963.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-46448528842.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>58904513265.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-54366996640.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16055134702.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2384235555.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>137</v>
+      </c>
+      <c r="B14">
+        <v>39465717000.0</v>
+      </c>
       <c r="C14">
+        <v>39376499471.0</v>
+      </c>
+      <c r="D14">
         <v>39469601162.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39891098566.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>32912649410.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>32818428551.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28128160965.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12245094730.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6562941987.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3593425171.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>184790512000.0</v>
+      </c>
+      <c r="C16">
         <v>73040391000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>116328520772.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>141231624012.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>40757452370.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>44586893073.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8689495998.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27118502561.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18548312914.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2936739988.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>127898842000.0</v>
+      </c>
+      <c r="C18">
         <v>16727429000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>122602443499.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>112420275904.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>70332104918.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>35855190784.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18844756707.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27396634193.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-76254785888.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>8470653636.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>142</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-978265547.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-559041659.0</v>
       </c>
-      <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>143</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>931690620.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-15561196001.0</v>
+      </c>
+      <c r="C21">
         <v>-59430736434.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-75612287414.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-75985101829.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-70996037048.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-37034294383.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26342467827.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>91866358814.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5605724750.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>63602313000.0</v>
+      </c>
+      <c r="C22">
         <v>24204976820.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>79423774742.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>55937986073.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>112465300664.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>51194844074.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9946844577.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>112787646124.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23238103988.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2500607910.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-587525000.0</v>
+      </c>
+      <c r="C23">
         <v>-584822000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-72824949945.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>72392440892.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-457344385.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-43049068850.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28126245067.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3090324736.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>106508540000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-424371394.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7516023281.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>27351862000.0</v>
+      </c>
+      <c r="C25">
         <v>17705694000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4268109255.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>105133853397.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-37278793963.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19188328262.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>115160835195.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-29876807180.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>29181018676.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9571085897.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>1823556210.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>73807024450.0</v>
       </c>
-      <c r="G26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>-16148721000.0</v>
+      </c>
+      <c r="C28">
         <v>-60015558000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-147505546739.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-11946104262.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-74161545621.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>42206291.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-37273763270.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-26342467827.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>91866358814.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5605724750.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>130419892000.0</v>
+      </c>
+      <c r="C29">
         <v>17705694000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>123161485159.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>121180740904.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>108099156111.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>37564743784.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>96979518807.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>70665744214.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>45856180677.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8478268636.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-2521051000.0</v>
+      </c>
+      <c r="C30">
         <v>-978266000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-559041660.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8760465000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-37767051193.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1709553000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-78134762100.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-35753086740.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-122110966565.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7615000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>184790512000.0</v>
+      </c>
+      <c r="C2">
+        <v>152034636000.0</v>
+      </c>
+      <c r="D2">
         <v>141396095000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>125280213000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>73040391000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>58703571000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>82640847000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>95118589605.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>116328520772.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>103598968928.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>125051561106.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>100847966749.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>141231624012.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>148405906651.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>64903336814.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>57778716375.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>40757452370.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>76452767595.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>75862224289.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>68784745916.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>44586893073.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>27383241651.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>33270992541.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15709358329.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8689495998.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3755467451.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6061517792.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>25381420104.0</v>
       </c>
-      <c r="AB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>484985000</v>
+      </c>
+      <c r="C3">
+        <v>1459504000</v>
+      </c>
+      <c r="D3">
         <v>1003275000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2064821000</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
+        <v>3</v>
+      </c>
+      <c r="G3">
         <v>180995000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>340673000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>14199000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>442399000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>358466660</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>48560000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>83255000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>68760000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>451240000</v>
       </c>
-      <c r="N3">
-[...2 lines deleted...]
-      <c r="O3">
+      <c r="P3">
+        <v>3</v>
+      </c>
+      <c r="Q3">
         <v>8309225000</v>
       </c>
-      <c r="P3">
-[...2 lines deleted...]
-      <c r="Q3">
+      <c r="R3">
+        <v>5</v>
+      </c>
+      <c r="S3">
         <v>36428456617</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>22750000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>921444576</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>394400000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>194125000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>442685000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>62860000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1009883000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>227052826000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>67464446000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>204885612100</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>32837530000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>3200701000.0</v>
+      </c>
+      <c r="C6">
+        <v>32755875000.0</v>
+      </c>
+      <c r="D6">
         <v>10638541000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>16115883000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>52239821000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>14336820000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-23937276000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-12477742813.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-21209931167.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>12729551844.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-21452592178.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>24203594357.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-40383657263.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-7174282639.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>83502569837.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7124620439.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>17021264005.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-35695315225.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>590543306.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>7077478373.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>24197852843.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>17203651422.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-5887750890.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>17561634212.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>7019862331.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4934028547.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2306050341.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-19319902312.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>25381420104.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>130</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-63335273800.0</v>
+      </c>
+      <c r="D7">
         <v>-24276329450.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-20713321200.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-18871264170.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-73618616410.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-38359210950.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-42544122530.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-30014594180.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-9537063060.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-64112957230.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-47845598190.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-31188583030.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1912218540.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-61197167840.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-19415130000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>16886148680.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1096353500.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-27174796850.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-23921124070.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-9524104130.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-5813687330.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-15658495050.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>-74641301030.0</v>
       </c>
-      <c r="AB7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:28">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="Y11"/>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11"/>
-      <c r="AB11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>41788294404.0</v>
       </c>
       <c r="N12">
+        <v>41788294404.0</v>
+      </c>
+      <c r="O12">
+        <v>41788294404.0</v>
+      </c>
+      <c r="P12">
         <v>-2569646958.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18252346482.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8184156468.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-23035897798.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-1252864987.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-21853835495.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8863804317.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-18518687589.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-22718277669.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>8678292455.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-13889856039.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>36720330516.0</v>
       </c>
-      <c r="AA12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>10020355000.0</v>
+      </c>
+      <c r="C14">
+        <v>9930731000.0</v>
+      </c>
+      <c r="D14">
         <v>9870848000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14">
+        <v>9834419791.0</v>
+      </c>
+      <c r="F14">
+        <v>9829718932.0</v>
+      </c>
+      <c r="G14">
         <v>9410960000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>9840051000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>9810303791.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>9888815465.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>9867325627.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>9869186080.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9867735313.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>9865354142.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9974624426.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9973694562.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>9974059785.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>9968719793.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8250490809.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>8211535777.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>8224001242.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>8226621580.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>8692655641.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>8022523216.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>8060249306.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>8043000389.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>8028728777.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>9185385584.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>6241438242.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>4672608362.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>187991212000.0</v>
+      </c>
+      <c r="C16">
+        <v>184790512000.0</v>
+      </c>
+      <c r="D16">
         <v>152034636000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>141396095000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>125280213000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>73040391000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>58703571000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>82640846792.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>95118589605.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>116328520772.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>103598968928.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>125051561106.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>100847966749.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>141231624012.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>148405906651.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>64903336814.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>57778716375.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>40757452370.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>76452767595.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>75862224289.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>68784745916.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>44586893073.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>27383241651.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>33270992541.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>15709358329.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8689495998.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3755467451.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6061517792.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>25381420104.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>6364692000.0</v>
+      </c>
+      <c r="C18">
+        <v>35814458000.0</v>
+      </c>
+      <c r="D18">
         <v>13783367000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>19218882000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>59082134000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>25727722000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8581248000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>658611079.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1077656667.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>27811361636.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2627139589.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>70539744251.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>26878477201.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>32054275507.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>13359594167.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>28914541875.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>38091864355.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-17673635383.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>19284166111.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>25928280224.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>42793293966.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>20138106405.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3134821542.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>20348634212.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1496728291.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>231260215632.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-26633187250.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-194422824077.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>8640552402.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-2064821250.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="E19"/>
-[...1 lines deleted...]
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19">
         <v>-14199000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-442399000.0</v>
       </c>
-      <c r="I19"/>
-      <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>144</v>
+      </c>
+      <c r="B21">
+        <v>-2958000000.0</v>
+      </c>
       <c r="C21">
         <v>-2958000000.0</v>
       </c>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
+        <v>-2958000000.0</v>
+      </c>
+      <c r="F21">
         <v>-6687196001.0</v>
       </c>
-      <c r="E21"/>
-[...1 lines deleted...]
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21">
         <v>-16182279287.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-16566299891.0</v>
       </c>
-      <c r="I21"/>
-[...6 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-18943709002.0</v>
       </c>
       <c r="N21">
+        <v>-18943709002.0</v>
+      </c>
+      <c r="O21">
+        <v>-18943709002.0</v>
+      </c>
+      <c r="P21">
         <v>-22458004428.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-21767937184.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-21084602226.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-18992725342.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-19000496561.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-18997491051.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-18994388875.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3207408783.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2787000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2787000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-62214628265.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>24326386909.0</v>
       </c>
-      <c r="AA21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>8732934000.0</v>
+      </c>
+      <c r="C22">
+        <v>1706989000.0</v>
+      </c>
+      <c r="D22">
         <v>15018437000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2924950486.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>43951935841.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>32879433000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9838739000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-8569023719.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-9944170850.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>28345999893.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>14293335362.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>18966969534.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>17817469953.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>21046090808.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5955546563.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8997360608.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>19938988094.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>33540228221.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>12348245320.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>40479559052.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>26097268070.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>30200297463.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>11961583801.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3432731419.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5600231391.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-32035618723.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-5074457350.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>9342295647.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>37714625003.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-205991000.0</v>
+      </c>
+      <c r="C23">
+        <v>-100583000.0</v>
+      </c>
+      <c r="D23">
         <v>-186826000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-144999000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-155117000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>53180000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-187707000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3300000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-3565974609.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3225751390.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-173724749.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-27392440892.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-48364637873.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-17607559108.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>92600980098.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-7982376.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>14001876.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>971045500.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>306873756.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>146689200.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>398947752.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>272953800.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>34070652.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-62860000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>70731218887.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-240218887.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>750000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>222313889960.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-32837530000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>-11903612000.0</v>
+      </c>
+      <c r="C25">
+        <v>25636243000.0</v>
+      </c>
+      <c r="D25">
         <v>-12109193000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>21283703000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>59082134000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-16381676000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-27919365000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-568469993.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-579902282.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>9691154030.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-7002728871.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>61523765030.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>18995121390.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>21434049125.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>17377742166.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>38200466052.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>28121596054.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-6534916177.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>15170206569.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-5405833010.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>25317047476.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-18560721699.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-22676243559.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>8918513487.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-14130077071.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>28214279578.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>36720330516.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-5120945866.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-909150963.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
-        <v>-14001876.0</v>
+        <v>-557872474.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
+        <v>-14001876.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26">
         <v>1823556210.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>338347900.0</v>
       </c>
-      <c r="S26"/>
-[...1 lines deleted...]
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>73807024450.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>73500000000.0</v>
       </c>
       <c r="X26">
         <v>73500000000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
+      <c r="Y26">
+        <v>73500000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>73500000000.0</v>
+      </c>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>-3163991000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3058583000.0</v>
+      </c>
+      <c r="D28">
         <v>-3144826000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3102999000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-6842313000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-11390902000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-15356028000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-13136353892.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-20132274500.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-15081809792.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-18825452589.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-46336149894.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-67262134464.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-39228558146.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>70142975670.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-21789921436.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-21070600350.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-18021679842.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-18693622805.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-18850801851.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-18595441123.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2934454983.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2752929348.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2787000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8516590622.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-226326187085.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>24327136909.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>175102921765.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-10377634859.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>6849677000.0</v>
+      </c>
+      <c r="C29">
+        <v>37273963000.0</v>
+      </c>
+      <c r="D29">
         <v>12780092000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>21283703000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>59082134000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>25908717000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-8240575000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>672810079.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-635257667.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>28169828296.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2578579589.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>70622999251.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>26947237201.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>32505515507.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13359594167.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>37223766875.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>38091864355.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>18754821234.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>19306916111.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>26849724800.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>43187693966.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>20332231405.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2692136542.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>20411494212.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-486845291.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4207389632.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>40831258750.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>10462788023.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>41478082402.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-484985000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1459504000.0</v>
+      </c>
+      <c r="D30">
         <v>1003275000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2064821000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>0.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-180995000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-340673000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-14199000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-442399000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-358466660.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-48560000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-83255000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-68760000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-451240000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-83255000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-8309225000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-8309225000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-36428456617.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-22750000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-921444576.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-394400000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-194125000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-442685000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-62860000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1009883000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>227052826000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-67464446000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-204885612100.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-32837530000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>