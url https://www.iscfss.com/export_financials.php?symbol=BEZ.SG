--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -1703,54 +1703,54 @@
       <c r="F29">
         <v>51752386.0</v>
       </c>
       <c r="G29">
         <v>61961820.0</v>
       </c>
       <c r="H29">
         <v>80353911.0</v>
       </c>
       <c r="I29">
         <v>87263845.0</v>
       </c>
       <c r="J29">
         <v>116680557.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>14375000.0</v>
+        <v>14374529.0</v>
       </c>
       <c r="C30">
-        <v>24061006.0</v>
+        <v>24060000.0</v>
       </c>
       <c r="D30">
         <v>20247702.0</v>
       </c>
       <c r="E30">
         <v>15958212.0</v>
       </c>
       <c r="F30">
         <v>16723967.0</v>
       </c>
       <c r="G30">
         <v>15832937.0</v>
       </c>
       <c r="H30">
         <v>30818752.0</v>
       </c>
       <c r="I30">
         <v>28217925.0</v>
       </c>
       <c r="J30">
         <v>26219042.0</v>
       </c>
       <c r="K30">
         <v>36563833.0</v>
       </c>
@@ -2884,57 +2884,57 @@
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>6646000.0</v>
+        <v>6645972.0</v>
       </c>
       <c r="C2">
         <v>5796000.0</v>
       </c>
       <c r="D2">
-        <v>4433752.0</v>
+        <v>4432000.0</v>
       </c>
       <c r="E2">
         <v>7103000.0</v>
       </c>
       <c r="F2">
         <v>7086534.0</v>
       </c>
       <c r="G2">
         <v>28696000.0</v>
       </c>
       <c r="H2">
         <v>28696000.0</v>
       </c>
       <c r="I2">
         <v>9343205.0</v>
       </c>
       <c r="J2">
         <v>9343205.0</v>
       </c>
       <c r="K2">
         <v>13115000.0</v>
       </c>
       <c r="L2">
         <v>13115000.0</v>
       </c>
@@ -3133,57 +3133,57 @@
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
-        <v>3615000.0</v>
+        <v>3614377.0</v>
       </c>
       <c r="C7">
         <v>1811000.0</v>
       </c>
       <c r="D7">
-        <v>1636504.0</v>
+        <v>1637000.0</v>
       </c>
       <c r="E7">
         <v>2029000.0</v>
       </c>
       <c r="F7">
         <v>2443011.0</v>
       </c>
       <c r="G7">
         <v>1512000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1935221.0</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>2335000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>1350782.0</v>
       </c>
       <c r="N7"/>
       <c r="O7">
         <v>3376000.0</v>
@@ -3200,57 +3200,57 @@
       <c r="U7">
         <v>6434924.0</v>
       </c>
       <c r="V7">
         <v>3576000.0</v>
       </c>
       <c r="W7">
         <v>3886000.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>55856000.0</v>
+        <v>55855754.0</v>
       </c>
       <c r="C8">
         <v>55472000.0</v>
       </c>
       <c r="D8">
-        <v>54124399.0</v>
+        <v>54124000.0</v>
       </c>
       <c r="E8">
         <v>54124000.0</v>
       </c>
       <c r="F8">
         <v>54124399.0</v>
       </c>
       <c r="G8">
         <v>54124000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>54124399.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>54124000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>54124399.0</v>
       </c>
       <c r="N8"/>
       <c r="O8">
         <v>49651000.0</v>
@@ -3294,57 +3294,57 @@
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>37380000.0</v>
+        <v>37380100.0</v>
       </c>
       <c r="C10">
         <v>25128000.0</v>
       </c>
       <c r="D10">
-        <v>22920069.0</v>
+        <v>22920000.0</v>
       </c>
       <c r="E10">
         <v>19285000.0</v>
       </c>
       <c r="F10">
         <v>12185714.0</v>
       </c>
       <c r="G10">
         <v>6070000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>6711708.0</v>
       </c>
       <c r="J10"/>
       <c r="K10">
         <v>6113000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
         <v>7044033.0</v>
       </c>
       <c r="N10"/>
       <c r="O10">
         <v>4809000.0</v>
@@ -3956,57 +3956,57 @@
       </c>
       <c r="X21">
         <v>64000.0</v>
       </c>
       <c r="Y21">
         <v>64000.0</v>
       </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21">
         <v>64000.0</v>
       </c>
       <c r="AC21">
         <v>64000.0</v>
       </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
-        <v>1777000.0</v>
+        <v>1777195.0</v>
       </c>
       <c r="C22">
         <v>1081000.0</v>
       </c>
       <c r="D22">
-        <v>1068124.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="E22">
         <v>1181000.0</v>
       </c>
       <c r="F22">
         <v>1986765.0</v>
       </c>
       <c r="G22">
         <v>3113000.0</v>
       </c>
       <c r="H22">
         <v>3113000.0</v>
       </c>
       <c r="I22">
         <v>3428382.0</v>
       </c>
       <c r="J22">
         <v>3428382.0</v>
       </c>
       <c r="K22">
         <v>3689000.0</v>
       </c>
       <c r="L22">
         <v>3689000.0</v>
       </c>
@@ -4094,51 +4094,51 @@
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
-        <v>4217000.0</v>
+        <v>4217289.0</v>
       </c>
       <c r="C24">
         <v>3944000.0</v>
       </c>
       <c r="D24">
         <v>3972596.0</v>
       </c>
       <c r="E24">
         <v>203000.0</v>
       </c>
       <c r="F24">
         <v>305085.0</v>
       </c>
       <c r="G24">
         <v>4150000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>4187303.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>5291000.0</v>
       </c>
       <c r="L24"/>
@@ -4355,57 +4355,57 @@
       </c>
       <c r="R28"/>
       <c r="S28">
         <v>21556000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
-        <v>33306000.0</v>
+        <v>33306525.0</v>
       </c>
       <c r="C29">
         <v>29908000.0</v>
       </c>
       <c r="D29">
-        <v>27592744.0</v>
+        <v>27591000.0</v>
       </c>
       <c r="E29">
         <v>24461000.0</v>
       </c>
       <c r="F29">
         <v>21234389.0</v>
       </c>
       <c r="G29">
         <v>22007000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>26398638.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
         <v>49536000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29">
         <v>51752386.0</v>
       </c>
       <c r="N29"/>
       <c r="O29">
         <v>61145000.0</v>
@@ -4416,57 +4416,57 @@
       </c>
       <c r="R29"/>
       <c r="S29">
         <v>75984000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>14375000.0</v>
+        <v>14374529.0</v>
       </c>
       <c r="C30">
         <v>20629000.0</v>
       </c>
       <c r="D30">
-        <v>24061006.0</v>
+        <v>24060000.0</v>
       </c>
       <c r="E30">
         <v>22442000.0</v>
       </c>
       <c r="F30">
         <v>20247702.0</v>
       </c>
       <c r="G30">
         <v>25611000.0</v>
       </c>
       <c r="H30">
         <v>25611000.0</v>
       </c>
       <c r="I30">
         <v>23543592.0</v>
       </c>
       <c r="J30">
         <v>23543592.0</v>
       </c>
       <c r="K30">
         <v>29893000.0</v>
       </c>
       <c r="L30">
         <v>29893000.0</v>
       </c>
@@ -4608,57 +4608,57 @@
       </c>
       <c r="AB31">
         <v>62404000.0</v>
       </c>
       <c r="AC31">
         <v>64345332.0</v>
       </c>
       <c r="AD31">
         <v>69017000.0</v>
       </c>
       <c r="AE31">
         <v>73964000.0</v>
       </c>
       <c r="AF31">
         <v>74543000.0</v>
       </c>
       <c r="AG31">
         <v>76902745.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
-        <v>28050000.0</v>
+        <v>28050030.0</v>
       </c>
       <c r="C32">
         <v>25855000.0</v>
       </c>
       <c r="D32">
-        <v>21448081.0</v>
+        <v>21449000.0</v>
       </c>
       <c r="E32">
         <v>12459000.0</v>
       </c>
       <c r="F32">
         <v>1330769.0</v>
       </c>
       <c r="G32">
         <v>-2486000.0</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>-12372218.0</v>
       </c>
       <c r="J32"/>
       <c r="K32">
         <v>-17255000.0</v>
       </c>
       <c r="L32"/>
       <c r="M32">
         <v>-15299398.0</v>
       </c>
       <c r="N32"/>
       <c r="O32">
         <v>-18730000.0</v>
@@ -4669,51 +4669,51 @@
       </c>
       <c r="R32"/>
       <c r="S32">
         <v>-9006000.0</v>
       </c>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
     </row>
     <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
-        <v>15915000.0</v>
+        <v>15915335.0</v>
       </c>
       <c r="C33">
         <v>13974000.0</v>
       </c>
       <c r="D33">
         <v>12458087.0</v>
       </c>
       <c r="E33">
         <v>13099000.0</v>
       </c>
       <c r="F33">
         <v>14182184.0</v>
       </c>
       <c r="G33">
         <v>14131000.0</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>22344745.0</v>
       </c>
       <c r="J33"/>
       <c r="K33">
         <v>40874000.0</v>
       </c>
       <c r="L33"/>
@@ -4777,51 +4777,51 @@
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
     </row>
     <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
-        <v>7824000.0</v>
+        <v>7824355.0</v>
       </c>
       <c r="C35">
         <v>6748000.0</v>
       </c>
       <c r="D35">
         <v>5434424.0</v>
       </c>
       <c r="E35">
         <v>2011000.0</v>
       </c>
       <c r="F35">
         <v>3661358.0</v>
       </c>
       <c r="G35">
         <v>6832000.0</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>4996709.0</v>
       </c>
       <c r="J35"/>
       <c r="K35">
         <v>6582000.0</v>
       </c>
       <c r="L35"/>
@@ -5419,106 +5419,106 @@
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
-        <v>52641000.0</v>
+        <v>43361118.0</v>
       </c>
       <c r="C45">
         <v>48150000.0</v>
       </c>
       <c r="D45">
-        <v>45719746.0</v>
+        <v>36445962.0</v>
       </c>
       <c r="E45">
         <v>45468000.0</v>
       </c>
       <c r="F45">
         <v>52036453.0</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
         <v>67881276.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
     </row>
     <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
-        <v>15717000.0</v>
+        <v>15716951.0</v>
       </c>
       <c r="C46">
         <v>12090000.0</v>
       </c>
       <c r="D46">
-        <v>10612048.0</v>
+        <v>10612000.0</v>
       </c>
       <c r="E46">
         <v>11171000.0</v>
       </c>
       <c r="F46">
         <v>13841397.0</v>
       </c>
       <c r="G46">
         <v>13452000.0</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>21665734.0</v>
       </c>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
@@ -5610,57 +5610,57 @@
       </c>
       <c r="AB47">
         <v>89266000.0</v>
       </c>
       <c r="AC47">
         <v>92057023.0</v>
       </c>
       <c r="AD47">
         <v>99272000.0</v>
       </c>
       <c r="AE47">
         <v>100503000.0</v>
       </c>
       <c r="AF47">
         <v>102068000.0</v>
       </c>
       <c r="AG47">
         <v>105562511.0</v>
       </c>
     </row>
     <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
-        <v>-26989000.0</v>
+        <v>-26988656.0</v>
       </c>
       <c r="C48">
         <v>-29392000.0</v>
       </c>
       <c r="D48">
-        <v>-31097397.0</v>
+        <v>-31098000.0</v>
       </c>
       <c r="E48">
         <v>-34070000.0</v>
       </c>
       <c r="F48">
         <v>-42635832.0</v>
       </c>
       <c r="G48">
         <v>-46914000.0</v>
       </c>
       <c r="H48">
         <v>-46914000.0</v>
       </c>
       <c r="I48">
         <v>-46060098.0</v>
       </c>
       <c r="J48">
         <v>-46060098.0</v>
       </c>
       <c r="K48">
         <v>-25096000.0</v>
       </c>
       <c r="L48">
         <v>-25096000.0</v>
       </c>
@@ -5748,57 +5748,57 @@
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
     </row>
     <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
-        <v>2664000.0</v>
+        <v>2664194.0</v>
       </c>
       <c r="C50">
         <v>2276000.0</v>
       </c>
       <c r="D50">
-        <v>2629888.0</v>
+        <v>2630000.0</v>
       </c>
       <c r="E50">
         <v>6336000.0</v>
       </c>
       <c r="F50">
         <v>11392488.0</v>
       </c>
       <c r="G50">
         <v>12297000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>16067687.0</v>
       </c>
       <c r="J50"/>
       <c r="K50">
         <v>17894000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50">
         <v>17719558.0</v>
       </c>
       <c r="N50"/>
       <c r="O50">
         <v>23762000.0</v>
@@ -6013,57 +6013,57 @@
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
     </row>
     <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
-        <v>79775000.0</v>
+        <v>79775486.0</v>
       </c>
       <c r="C55">
         <v>78457000.0</v>
       </c>
       <c r="D55">
-        <v>74112333.0</v>
+        <v>74111000.0</v>
       </c>
       <c r="E55">
         <v>69776000.0</v>
       </c>
       <c r="F55">
         <v>63000538.0</v>
       </c>
       <c r="G55">
         <v>54974000.0</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>57387017.0</v>
       </c>
       <c r="J55"/>
       <c r="K55">
         <v>81961000.0</v>
       </c>
       <c r="L55"/>
       <c r="M55">
         <v>79434131.0</v>
       </c>
       <c r="N55"/>
       <c r="O55">
         <v>95372000.0</v>
@@ -6100,51 +6100,51 @@
       </c>
       <c r="AB55">
         <v>138226000.0</v>
       </c>
       <c r="AC55">
         <v>141940414.0</v>
       </c>
       <c r="AD55">
         <v>149523000.0</v>
       </c>
       <c r="AE55">
         <v>155990000.0</v>
       </c>
       <c r="AF55">
         <v>159170000.0</v>
       </c>
       <c r="AG55">
         <v>164097018.0</v>
       </c>
     </row>
     <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
-        <v>63860000.0</v>
+        <v>63860151.0</v>
       </c>
       <c r="C56">
         <v>64483000.0</v>
       </c>
       <c r="D56">
         <v>61654246.0</v>
       </c>
       <c r="E56">
         <v>56677000.0</v>
       </c>
       <c r="F56">
         <v>48818354.0</v>
       </c>
       <c r="G56">
         <v>40843000.0</v>
       </c>
       <c r="H56">
         <v>40843000.0</v>
       </c>
       <c r="I56">
         <v>35042272.0</v>
       </c>
       <c r="J56">
         <v>35042272.0</v>
       </c>
@@ -6201,57 +6201,57 @@
       </c>
       <c r="AB56">
         <v>47786000.0</v>
       </c>
       <c r="AC56">
         <v>48709581.0</v>
       </c>
       <c r="AD56">
         <v>49111000.0</v>
       </c>
       <c r="AE56">
         <v>54347000.0</v>
       </c>
       <c r="AF56">
         <v>55963000.0</v>
       </c>
       <c r="AG56">
         <v>57394875.0</v>
       </c>
     </row>
     <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
-        <v>35810000.0</v>
+        <v>35810121.0</v>
       </c>
       <c r="C57">
         <v>38628000.0</v>
       </c>
       <c r="D57">
-        <v>40206165.0</v>
+        <v>40205000.0</v>
       </c>
       <c r="E57">
         <v>44218000.0</v>
       </c>
       <c r="F57">
         <v>47487585.0</v>
       </c>
       <c r="G57">
         <v>43329000.0</v>
       </c>
       <c r="H57">
         <v>43329000.0</v>
       </c>
       <c r="I57">
         <v>47414490.0</v>
       </c>
       <c r="J57">
         <v>47414490.0</v>
       </c>
       <c r="K57">
         <v>58342000.0</v>
       </c>
       <c r="L57">
         <v>58342000.0</v>
       </c>
@@ -6302,51 +6302,51 @@
       </c>
       <c r="AB57">
         <v>45142000.0</v>
       </c>
       <c r="AC57">
         <v>54432083.0</v>
       </c>
       <c r="AD57">
         <v>48795000.0</v>
       </c>
       <c r="AE57">
         <v>53137000.0</v>
       </c>
       <c r="AF57">
         <v>54173000.0</v>
       </c>
       <c r="AG57">
         <v>55749816.0</v>
       </c>
     </row>
     <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
-        <v>43634000.0</v>
+        <v>43634476.0</v>
       </c>
       <c r="C58">
         <v>45376000.0</v>
       </c>
       <c r="D58">
         <v>45640589.0</v>
       </c>
       <c r="E58">
         <v>46229000.0</v>
       </c>
       <c r="F58">
         <v>51148943.0</v>
       </c>
       <c r="G58">
         <v>50161000.0</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>52411199.0</v>
       </c>
       <c r="J58"/>
       <c r="K58">
         <v>64924000.0</v>
       </c>
       <c r="L58"/>
@@ -6426,57 +6426,57 @@
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
-        <v>26425000.0</v>
+        <v>26425042.0</v>
       </c>
       <c r="C60">
         <v>23688000.0</v>
       </c>
       <c r="D60">
-        <v>20990260.0</v>
+        <v>20989000.0</v>
       </c>
       <c r="E60">
         <v>17922000.0</v>
       </c>
       <c r="F60">
         <v>9536816.0</v>
       </c>
       <c r="G60">
         <v>5560000.0</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>6143648.0</v>
       </c>
       <c r="J60"/>
       <c r="K60">
         <v>26351000.0</v>
       </c>
       <c r="L60"/>
       <c r="M60">
         <v>27856038.0</v>
       </c>
       <c r="N60"/>
       <c r="O60">
         <v>34020000.0</v>
@@ -6676,57 +6676,57 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>97</v>
       </c>
       <c r="B2">
-        <v>61741000.0</v>
+        <v>61740542.0</v>
       </c>
       <c r="C2">
-        <v>73150000.0</v>
+        <v>73150005.0</v>
       </c>
       <c r="D2">
-        <v>54251973.0</v>
+        <v>54252000.0</v>
       </c>
       <c r="E2">
         <v>46613080.0</v>
       </c>
       <c r="F2">
         <v>46617455.0</v>
       </c>
       <c r="G2">
         <v>44245000.0</v>
       </c>
       <c r="H2">
         <v>48453090.0</v>
       </c>
       <c r="I2">
         <v>45722140.0</v>
       </c>
       <c r="J2">
         <v>33149540.0</v>
       </c>
       <c r="K2">
         <v>57183600.0</v>
       </c>
       <c r="L2">
         <v>69455040.0</v>
       </c>
@@ -6882,101 +6882,101 @@
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>3612030.0</v>
       </c>
       <c r="I8">
         <v>-4449130.0</v>
       </c>
       <c r="J8">
         <v>-4992200.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>104</v>
       </c>
       <c r="B9">
-        <v>36414000.0</v>
+        <v>36414082.0</v>
       </c>
       <c r="C9">
-        <v>38733000.0</v>
+        <v>38732881.0</v>
       </c>
       <c r="D9">
-        <v>24910050.0</v>
+        <v>24910000.0</v>
       </c>
       <c r="E9">
         <v>12521395.0</v>
       </c>
       <c r="F9">
         <v>6413937.0</v>
       </c>
       <c r="G9">
         <v>-1578000.0</v>
       </c>
       <c r="H9">
         <v>9905070.0</v>
       </c>
       <c r="I9">
         <v>9593680.0</v>
       </c>
       <c r="J9">
         <v>12096140.0</v>
       </c>
       <c r="K9">
         <v>19450190.0</v>
       </c>
       <c r="L9">
         <v>14106530.0</v>
       </c>
       <c r="M9">
         <v>14037195.0</v>
       </c>
       <c r="N9">
         <v>20141061.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>105</v>
       </c>
       <c r="B10">
-        <v>16455000.0</v>
+        <v>16455655.0</v>
       </c>
       <c r="C10">
-        <v>25400000.0</v>
+        <v>25400070.0</v>
       </c>
       <c r="D10">
-        <v>10818039.0</v>
+        <v>10818000.0</v>
       </c>
       <c r="E10">
         <v>-5547965.0</v>
       </c>
       <c r="F10">
         <v>-15869445.0</v>
       </c>
       <c r="G10">
         <v>-19721000.0</v>
       </c>
       <c r="H10">
         <v>-3763950.0</v>
       </c>
       <c r="I10">
         <v>-6984800.0</v>
       </c>
       <c r="J10">
         <v>-6188400.0</v>
       </c>
       <c r="K10">
         <v>646280.0</v>
       </c>
       <c r="L10">
         <v>-3513420.0</v>
       </c>
@@ -7008,185 +7008,185 @@
       </c>
       <c r="I11">
         <v>98433.0</v>
       </c>
       <c r="J11">
         <v>336700.0</v>
       </c>
       <c r="K11">
         <v>-548934.0</v>
       </c>
       <c r="L11">
         <v>-234373.0</v>
       </c>
       <c r="M11">
         <v>338516.0</v>
       </c>
       <c r="N11">
         <v>820591.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>107</v>
       </c>
       <c r="B12">
-        <v>610000.0</v>
+        <v>610346.0</v>
       </c>
       <c r="C12">
-        <v>947000.0</v>
+        <v>946687.0</v>
       </c>
       <c r="D12">
         <v>1980074.0</v>
       </c>
       <c r="E12">
         <v>1701614.0</v>
       </c>
       <c r="F12">
         <v>2342794.0</v>
       </c>
       <c r="G12">
         <v>1974491.0</v>
       </c>
       <c r="H12">
         <v>2060410.0</v>
       </c>
       <c r="I12">
         <v>2186325.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>108</v>
       </c>
       <c r="B13">
-        <v>329000.0</v>
+        <v>328698.0</v>
       </c>
       <c r="C13">
-        <v>149000.0</v>
+        <v>149279.0</v>
       </c>
       <c r="D13">
         <v>8405.0</v>
       </c>
       <c r="E13">
         <v>5406.0</v>
       </c>
       <c r="F13">
         <v>6452.0</v>
       </c>
       <c r="G13">
         <v>1974000.0</v>
       </c>
       <c r="H13">
         <v>2060410.0</v>
       </c>
       <c r="I13">
         <v>2186330.0</v>
       </c>
       <c r="J13">
         <v>2188370.0</v>
       </c>
       <c r="K13">
         <v>2966710.0</v>
       </c>
       <c r="L13">
         <v>3016490.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>109</v>
       </c>
       <c r="B14">
-        <v>-7196000.0</v>
+        <v>-7195985.0</v>
       </c>
       <c r="C14">
-        <v>-9652000.0</v>
+        <v>-9651590.0</v>
       </c>
       <c r="D14">
         <v>-4493093.0</v>
       </c>
       <c r="E14">
         <v>1839109.0</v>
       </c>
       <c r="F14">
         <v>3575813.0</v>
       </c>
       <c r="G14">
         <v>-4546330.0</v>
       </c>
       <c r="H14">
         <v>279512.0</v>
       </c>
       <c r="I14">
         <v>2593400.0</v>
       </c>
       <c r="J14">
         <v>3701559.0</v>
       </c>
       <c r="K14">
         <v>4881980.0</v>
       </c>
       <c r="L14">
         <v>967155.0</v>
       </c>
       <c r="M14">
         <v>2891992.0</v>
       </c>
       <c r="N14">
         <v>2600358.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>110</v>
       </c>
       <c r="B15">
-        <v>5334000.0</v>
+        <v>5334241.0</v>
       </c>
       <c r="C15">
-        <v>11538000.0</v>
+        <v>11538435.0</v>
       </c>
       <c r="D15">
-        <v>3424266.0</v>
+        <v>3424000.0</v>
       </c>
       <c r="E15">
         <v>-21829471.0</v>
       </c>
       <c r="F15">
         <v>-13226724.0</v>
       </c>
       <c r="G15">
         <v>-15395000.0</v>
       </c>
       <c r="H15">
         <v>4930.0</v>
       </c>
       <c r="I15">
         <v>-11661100.0</v>
       </c>
       <c r="J15">
         <v>-10977020.0</v>
       </c>
       <c r="K15">
         <v>140410.0</v>
       </c>
       <c r="L15">
         <v>-939190.0</v>
       </c>
@@ -7218,98 +7218,98 @@
       </c>
       <c r="I16">
         <v>-11661100.0</v>
       </c>
       <c r="J16">
         <v>-10977020.0</v>
       </c>
       <c r="K16">
         <v>140406.0</v>
       </c>
       <c r="L16">
         <v>-939190.0</v>
       </c>
       <c r="M16">
         <v>-4013374.0</v>
       </c>
       <c r="N16">
         <v>5582242.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>112</v>
       </c>
       <c r="B17">
-        <v>12530000.0</v>
+        <v>12530226.0</v>
       </c>
       <c r="C17">
-        <v>21190000.0</v>
+        <v>21190025.0</v>
       </c>
       <c r="D17">
-        <v>7917359.0</v>
+        <v>7917000.0</v>
       </c>
       <c r="E17">
         <v>-7026697.0</v>
       </c>
       <c r="F17">
         <v>-16802537.0</v>
       </c>
       <c r="G17">
         <v>-19917081.0</v>
       </c>
       <c r="H17">
         <v>-4114848.0</v>
       </c>
       <c r="I17">
         <v>-7083233.0</v>
       </c>
       <c r="J17">
         <v>-11517299.0</v>
       </c>
       <c r="K17">
         <v>1195211.0</v>
       </c>
       <c r="L17">
         <v>-3279048.0</v>
       </c>
       <c r="M17">
         <v>-3847294.0</v>
       </c>
       <c r="N17">
         <v>6024472.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>113</v>
       </c>
       <c r="B18">
-        <v>-46000.0</v>
+        <v>-46237.0</v>
       </c>
       <c r="C18">
-        <v>-703000.0</v>
+        <v>-702722.0</v>
       </c>
       <c r="D18">
         <v>-1971669.0</v>
       </c>
       <c r="E18">
         <v>-1696208.0</v>
       </c>
       <c r="F18">
         <v>-2336342.0</v>
       </c>
       <c r="G18">
         <v>-1964705.0</v>
       </c>
       <c r="H18">
         <v>-2041569.0</v>
       </c>
       <c r="I18">
         <v>-2172186.0</v>
       </c>
       <c r="J18">
         <v>-2821988.0</v>
       </c>
       <c r="K18">
         <v>-2958393.0</v>
       </c>
@@ -7336,54 +7336,54 @@
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>116</v>
       </c>
       <c r="B21">
-        <v>15942000.0</v>
+        <v>15955297.0</v>
       </c>
       <c r="C21">
-        <v>18267000.0</v>
+        <v>18460214.0</v>
       </c>
       <c r="D21">
         <v>7462064.0</v>
       </c>
       <c r="E21">
         <v>-3862858.0</v>
       </c>
       <c r="F21">
         <v>-7086263.0</v>
       </c>
       <c r="G21">
         <v>-17747000.0</v>
       </c>
       <c r="H21">
         <v>-1703540.0</v>
       </c>
       <c r="I21">
         <v>-4798480.0</v>
       </c>
       <c r="J21">
         <v>-4000040.0</v>
       </c>
       <c r="K21">
         <v>3612980.0</v>
       </c>
@@ -7434,54 +7434,54 @@
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>120</v>
       </c>
       <c r="B25">
-        <v>3565000.0</v>
+        <v>3565003.0</v>
       </c>
       <c r="C25">
-        <v>2900000.0</v>
+        <v>2899188.0</v>
       </c>
       <c r="D25">
         <v>3044616.0</v>
       </c>
       <c r="E25">
         <v>6644679.0</v>
       </c>
       <c r="F25">
         <v>8299140.0</v>
       </c>
       <c r="G25">
         <v>8675460.0</v>
       </c>
       <c r="H25">
         <v>8224969.0</v>
       </c>
       <c r="I25">
         <v>7916512.0</v>
       </c>
       <c r="J25">
         <v>9462131.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
@@ -7506,138 +7506,138 @@
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28">
-        <v>20710000.0</v>
+        <v>20709203.0</v>
       </c>
       <c r="C28">
-        <v>21000000.0</v>
+        <v>20999792.0</v>
       </c>
       <c r="D28">
         <v>16486268.0</v>
       </c>
       <c r="E28">
         <v>14284345.0</v>
       </c>
       <c r="F28">
         <v>14985989.0</v>
       </c>
       <c r="G28">
         <v>10399000.0</v>
       </c>
       <c r="H28">
         <v>12250790.0</v>
       </c>
       <c r="I28">
         <v>14970490.0</v>
       </c>
       <c r="J28">
         <v>15059300.0</v>
       </c>
       <c r="K28">
         <v>17185310.0</v>
       </c>
       <c r="L28">
         <v>18038570.0</v>
       </c>
       <c r="M28">
         <v>17249633.0</v>
       </c>
       <c r="N28">
         <v>17955310.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>124</v>
       </c>
       <c r="B29">
-        <v>3925000.0</v>
+        <v>3925429.0</v>
       </c>
       <c r="C29">
-        <v>4210000.0</v>
+        <v>4210045.0</v>
       </c>
       <c r="D29">
-        <v>2900680.0</v>
+        <v>2901000.0</v>
       </c>
       <c r="E29">
         <v>1478732.0</v>
       </c>
       <c r="F29">
         <v>933092.0</v>
       </c>
       <c r="G29">
         <v>195000.0</v>
       </c>
       <c r="H29">
         <v>350900.0</v>
       </c>
       <c r="I29">
         <v>98430.0</v>
       </c>
       <c r="J29">
         <v>336700.0</v>
       </c>
       <c r="K29">
         <v>-548930.0</v>
       </c>
       <c r="L29">
         <v>-234370.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30">
-        <v>82213000.0</v>
+        <v>82199327.0</v>
       </c>
       <c r="C30">
-        <v>93616000.0</v>
+        <v>93422672.0</v>
       </c>
       <c r="D30">
         <v>71699959.0</v>
       </c>
       <c r="E30">
         <v>62997333.0</v>
       </c>
       <c r="F30">
         <v>60117655.0</v>
       </c>
       <c r="G30">
         <v>51157368.0</v>
       </c>
       <c r="H30">
         <v>60434960.0</v>
       </c>
       <c r="I30">
         <v>60486413.0</v>
       </c>
       <c r="J30">
         <v>62236705.0</v>
       </c>
       <c r="K30">
         <v>74081051.0</v>
       </c>
@@ -7666,54 +7666,54 @@
       </c>
       <c r="I31">
         <v>-1607989.0</v>
       </c>
       <c r="J31">
         <v>-3225250.0</v>
       </c>
       <c r="K31">
         <v>-1618610.0</v>
       </c>
       <c r="L31">
         <v>418618.0</v>
       </c>
       <c r="M31">
         <v>-296340.0</v>
       </c>
       <c r="N31">
         <v>4659312.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>127</v>
       </c>
       <c r="B32">
-        <v>98155000.0</v>
+        <v>98154624.0</v>
       </c>
       <c r="C32">
-        <v>111883000.0</v>
+        <v>111882886.0</v>
       </c>
       <c r="D32">
         <v>79162023.0</v>
       </c>
       <c r="E32">
         <v>59134475.0</v>
       </c>
       <c r="F32">
         <v>53031392.0</v>
       </c>
       <c r="G32">
         <v>42667000.0</v>
       </c>
       <c r="H32">
         <v>58358160.0</v>
       </c>
       <c r="I32">
         <v>55315820.0</v>
       </c>
       <c r="J32">
         <v>45245680.0</v>
       </c>
       <c r="K32">
         <v>76633790.0</v>
       </c>
@@ -9481,88 +9481,88 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>129</v>
       </c>
       <c r="B2">
-        <v>22420000.0</v>
+        <v>22420069.0</v>
       </c>
       <c r="C2">
         <v>9888622.0</v>
       </c>
       <c r="D2">
         <v>4360397.0</v>
       </c>
       <c r="E2">
         <v>4651778.0</v>
       </c>
       <c r="F2">
         <v>1523751.0</v>
       </c>
       <c r="G2">
         <v>1947764.0</v>
       </c>
       <c r="H2">
         <v>1404768.0</v>
       </c>
       <c r="I2">
         <v>1955425.0</v>
       </c>
       <c r="J2">
         <v>1600475.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>130</v>
       </c>
       <c r="B3">
-        <v>3739000</v>
+        <v>3738528</v>
       </c>
       <c r="C3">
         <v>1121101</v>
       </c>
       <c r="D3">
         <v>924533</v>
       </c>
       <c r="E3">
         <v>478369</v>
       </c>
       <c r="F3">
         <v>1327535</v>
       </c>
       <c r="G3">
         <v>1974998</v>
       </c>
       <c r="H3">
         <v>3889851</v>
       </c>
       <c r="I3">
         <v>1693812</v>
       </c>
       <c r="J3">
         <v>2271065</v>
       </c>
@@ -9603,96 +9603,96 @@
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>133</v>
       </c>
       <c r="B6">
-        <v>14865000.0</v>
+        <v>14864609.0</v>
       </c>
       <c r="C6">
         <v>12508578.0</v>
       </c>
       <c r="D6">
         <v>5853521.0</v>
       </c>
       <c r="E6">
         <v>-291381.0</v>
       </c>
       <c r="F6">
         <v>3128027.0</v>
       </c>
       <c r="G6">
         <v>-424013.0</v>
       </c>
       <c r="H6">
         <v>542996.0</v>
       </c>
       <c r="I6">
         <v>-550657.0</v>
       </c>
       <c r="J6">
         <v>354950.0</v>
       </c>
       <c r="K6">
         <v>-978080.0</v>
       </c>
       <c r="L6">
         <v>-541050.0</v>
       </c>
       <c r="M6">
         <v>-2461994.0</v>
       </c>
       <c r="N6">
         <v>-9495346.0</v>
       </c>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>134</v>
       </c>
       <c r="B7">
-        <v>10081000.0</v>
+        <v>10080550.0</v>
       </c>
       <c r="C7">
         <v>-5881849.0</v>
       </c>
       <c r="D7">
         <v>-4422472.0</v>
       </c>
       <c r="E7">
         <v>3368168.0</v>
       </c>
       <c r="F7">
         <v>2038923.0</v>
       </c>
       <c r="G7">
         <v>7471107.0</v>
       </c>
       <c r="H7">
         <v>7205620.0</v>
       </c>
       <c r="I7">
         <v>11071159.0</v>
       </c>
       <c r="J7">
         <v>5137825.0</v>
       </c>
@@ -9743,51 +9743,51 @@
       <c r="I9">
         <v>-6144456.0</v>
       </c>
       <c r="J9">
         <v>10063794.0</v>
       </c>
       <c r="K9">
         <v>7637208.0</v>
       </c>
       <c r="L9">
         <v>2359341.0</v>
       </c>
       <c r="M9">
         <v>1888868.0</v>
       </c>
       <c r="N9">
         <v>-6340829.0</v>
       </c>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>137</v>
       </c>
       <c r="B10">
-        <v>-699000.0</v>
+        <v>-698627.0</v>
       </c>
       <c r="C10">
         <v>66497.0</v>
       </c>
       <c r="D10">
         <v>506277.0</v>
       </c>
       <c r="E10">
         <v>54131.0</v>
       </c>
       <c r="F10">
         <v>594314.0</v>
       </c>
       <c r="G10">
         <v>761820.0</v>
       </c>
       <c r="H10">
         <v>5987081.0</v>
       </c>
       <c r="I10">
         <v>10006109.0</v>
       </c>
       <c r="J10">
         <v>-822829.0</v>
       </c>
@@ -9885,117 +9885,117 @@
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>141</v>
       </c>
       <c r="B14">
-        <v>3565000.0</v>
+        <v>3565003.0</v>
       </c>
       <c r="C14">
         <v>2899188.0</v>
       </c>
       <c r="D14">
         <v>3044616.0</v>
       </c>
       <c r="E14">
         <v>5388162.0</v>
       </c>
       <c r="F14">
         <v>7051506.0</v>
       </c>
       <c r="G14">
         <v>7719534.0</v>
       </c>
       <c r="H14">
         <v>7136885.0</v>
       </c>
       <c r="I14">
         <v>6110084.0</v>
       </c>
       <c r="J14">
         <v>7025254.0</v>
       </c>
       <c r="K14">
         <v>9672920.0</v>
       </c>
       <c r="L14">
         <v>9759770.0</v>
       </c>
       <c r="M14">
         <v>8774956.0</v>
       </c>
       <c r="N14">
         <v>8717214.0</v>
       </c>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>142</v>
       </c>
       <c r="B15">
-        <v>693000.0</v>
+        <v>693194.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>143</v>
       </c>
       <c r="B16">
-        <v>36775000.0</v>
+        <v>36775103.0</v>
       </c>
       <c r="C16">
         <v>22420069.0</v>
       </c>
       <c r="D16">
         <v>10188622.0</v>
       </c>
       <c r="E16">
         <v>4360397.0</v>
       </c>
       <c r="F16">
         <v>4651778.0</v>
       </c>
       <c r="G16">
         <v>1523751.0</v>
       </c>
       <c r="H16">
         <v>1947764.0</v>
       </c>
       <c r="I16">
         <v>1404768.0</v>
       </c>
       <c r="J16">
         <v>1955425.0</v>
       </c>
@@ -10009,201 +10009,201 @@
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>145</v>
       </c>
       <c r="B18">
-        <v>22815000.0</v>
+        <v>22815106.0</v>
       </c>
       <c r="C18">
         <v>13631782.0</v>
       </c>
       <c r="D18">
         <v>3221401.0</v>
       </c>
       <c r="E18">
         <v>6913474.0</v>
       </c>
       <c r="F18">
         <v>2566382.0</v>
       </c>
       <c r="G18">
         <v>4228930.0</v>
       </c>
       <c r="H18">
         <v>6540771.0</v>
       </c>
       <c r="I18">
         <v>5720419.0</v>
       </c>
       <c r="J18">
         <v>4754506.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>146</v>
       </c>
       <c r="B19">
-        <v>-184000.0</v>
+        <v>-183961.0</v>
       </c>
       <c r="C19">
         <v>6027826.0</v>
       </c>
       <c r="D19">
         <v>12128356.0</v>
       </c>
       <c r="E19">
         <v>-179044.0</v>
       </c>
       <c r="F19">
         <v>-1097350.0</v>
       </c>
       <c r="G19">
         <v>-837176.0</v>
       </c>
       <c r="H19">
         <v>10966464.0</v>
       </c>
       <c r="I19">
         <v>436615.0</v>
       </c>
       <c r="J19">
         <v>-1881957.0</v>
       </c>
       <c r="K19">
         <v>-8506463.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>147</v>
       </c>
       <c r="B20">
-        <v>385000.0</v>
+        <v>385110.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>4473052.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>148</v>
       </c>
       <c r="B21">
-        <v>-646000.0</v>
+        <v>-433834.0</v>
       </c>
       <c r="C21">
         <v>-2001496.0</v>
       </c>
       <c r="D21">
         <v>-8333700.0</v>
       </c>
       <c r="E21">
         <v>-5713301.0</v>
       </c>
       <c r="F21">
         <v>-3210919.0</v>
       </c>
       <c r="G21">
         <v>-5212821.0</v>
       </c>
       <c r="H21">
         <v>-18625297.0</v>
       </c>
       <c r="I21">
         <v>-6745463.0</v>
       </c>
       <c r="J21">
         <v>-4336559.0</v>
       </c>
       <c r="K21">
         <v>-5275129.0</v>
       </c>
       <c r="L21">
         <v>-6591677.0</v>
       </c>
       <c r="M21">
         <v>-3424045.0</v>
       </c>
       <c r="N21">
         <v>-13012901.0</v>
       </c>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>110</v>
       </c>
       <c r="B22">
-        <v>5334000.0</v>
+        <v>5334241.0</v>
       </c>
       <c r="C22">
         <v>11538000.0</v>
       </c>
       <c r="D22">
         <v>3424000.0</v>
       </c>
       <c r="E22">
         <v>-21829471.0</v>
       </c>
       <c r="F22">
         <v>-13226724.0</v>
       </c>
       <c r="G22">
         <v>-15396159.0</v>
       </c>
       <c r="H22">
         <v>4932.0</v>
       </c>
       <c r="I22">
         <v>-11661100.0</v>
       </c>
       <c r="J22">
         <v>-10977020.0</v>
       </c>
@@ -10284,51 +10284,51 @@
       <c r="I24">
         <v>13509272.0</v>
       </c>
       <c r="J24">
         <v>-107976.0</v>
       </c>
       <c r="K24">
         <v>-203348.0</v>
       </c>
       <c r="L24">
         <v>5717550.0</v>
       </c>
       <c r="M24">
         <v>-91310.0</v>
       </c>
       <c r="N24">
         <v>-393601.0</v>
       </c>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>151</v>
       </c>
       <c r="B25">
-        <v>279000.0</v>
+        <v>279502.0</v>
       </c>
       <c r="C25">
         <v>794400.0</v>
       </c>
       <c r="D25">
         <v>1795864.0</v>
       </c>
       <c r="E25">
         <v>1991595.0</v>
       </c>
       <c r="F25">
         <v>2336342.0</v>
       </c>
       <c r="G25">
         <v>1964705.0</v>
       </c>
       <c r="H25">
         <v>2324460.0</v>
       </c>
       <c r="I25">
         <v>2797112.0</v>
       </c>
       <c r="J25">
         <v>2821988.0</v>
       </c>
@@ -10342,51 +10342,51 @@
       <c r="A26" t="s">
         <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>2790000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>153</v>
       </c>
       <c r="B27">
-        <v>31000.0</v>
+        <v>30962.0</v>
       </c>
       <c r="C27">
         <v>0.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
@@ -10404,51 +10404,51 @@
       <c r="I28">
         <v>-8399378.0</v>
       </c>
       <c r="J28">
         <v>-4858609.0</v>
       </c>
       <c r="K28">
         <v>-2842280.0</v>
       </c>
       <c r="L28">
         <v>-6774150.0</v>
       </c>
       <c r="M28">
         <v>-3532789.0</v>
       </c>
       <c r="N28">
         <v>-13291083.0</v>
       </c>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>155</v>
       </c>
       <c r="B29">
-        <v>26554000.0</v>
+        <v>26553634.0</v>
       </c>
       <c r="C29">
         <v>14752883.0</v>
       </c>
       <c r="D29">
         <v>4145934.0</v>
       </c>
       <c r="E29">
         <v>7391843.0</v>
       </c>
       <c r="F29">
         <v>3893917.0</v>
       </c>
       <c r="G29">
         <v>6203928.0</v>
       </c>
       <c r="H29">
         <v>10430622.0</v>
       </c>
       <c r="I29">
         <v>7414231.0</v>
       </c>
       <c r="J29">
         <v>7025571.0</v>
       </c>