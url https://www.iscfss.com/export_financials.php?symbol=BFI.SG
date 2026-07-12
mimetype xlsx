--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -851,2547 +854,2678 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
-        <v>113053000.0</v>
+        <v>154798000.0</v>
       </c>
       <c r="C2">
+        <v>143048000.0</v>
+      </c>
+      <c r="D2">
         <v>113220000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>58609000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32490000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36951000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49027000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36529000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23834000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>59298000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48579000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44933000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>61363000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>8344000.0</v>
+      </c>
+      <c r="C7">
         <v>9360000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9532000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4269000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4904000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5404000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6096000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>413000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>666000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1359000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>181947000.0</v>
+        <v>183867000.0</v>
       </c>
       <c r="C8">
         <v>181947000.0</v>
       </c>
       <c r="D8">
         <v>181947000.0</v>
       </c>
       <c r="E8">
         <v>181947000.0</v>
       </c>
       <c r="F8">
         <v>181947000.0</v>
       </c>
       <c r="G8">
         <v>181947000.0</v>
       </c>
       <c r="H8">
         <v>181947000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>181947000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>12486000.0</v>
+      </c>
+      <c r="C10">
         <v>35776000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>112578000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47632000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>56486000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43435000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>55539000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39975000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>143715000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>92248000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>89939000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>94974000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>79812000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>43435000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>54725000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>39147000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>141334000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>87602000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>181947000.0</v>
       </c>
       <c r="F13">
         <v>181947000.0</v>
       </c>
       <c r="G13">
         <v>181947000.0</v>
       </c>
       <c r="H13">
         <v>181947000.0</v>
       </c>
       <c r="I13">
         <v>181947000.0</v>
       </c>
       <c r="J13">
         <v>181947000.0</v>
       </c>
       <c r="K13">
         <v>181947000.0</v>
       </c>
       <c r="L13">
         <v>181947000.0</v>
       </c>
       <c r="M13">
+        <v>181947000.0</v>
+      </c>
+      <c r="N13">
         <v>154552000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
-        <v>441076649.0</v>
+        <v>461076649.0</v>
       </c>
       <c r="C14">
         <v>441076649.0</v>
       </c>
       <c r="D14">
         <v>441076649.0</v>
       </c>
       <c r="E14">
-        <v>441419549.0</v>
+        <v>441076649.0</v>
       </c>
       <c r="F14">
         <v>441419549.0</v>
       </c>
       <c r="G14">
-        <v>444785349.0</v>
+        <v>441419549.0</v>
       </c>
       <c r="H14">
         <v>444785349.0</v>
       </c>
       <c r="I14">
+        <v>444785349.0</v>
+      </c>
+      <c r="J14">
         <v>448381449.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>1799000.0</v>
+      </c>
+      <c r="C21">
         <v>1748000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1389000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>686000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>585000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>237000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>335000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1111000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1132000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1760000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2094000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3870000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6592000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>98662000.0</v>
+      </c>
+      <c r="C22">
         <v>114282000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>132693000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>153164000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>179006000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>212083000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>226666000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>235335000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>279750000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>337516000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>447216000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>443196000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>393010000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>1872000.0</v>
+      </c>
+      <c r="C24">
         <v>2201000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5459000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15802000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>31130000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>26587000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10834000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13371000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>16994000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>90469000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>86412000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>176577000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>91999000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>26587000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15432000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13585000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17184000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>90931000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>38471000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>43126000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>34723000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>23573000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>27983000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>29064000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>31636000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>68188000.0</v>
+      </c>
+      <c r="C28">
         <v>47625000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>59912000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29523000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19565000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>35727000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>69522000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>124303000.0</v>
+      </c>
+      <c r="C29">
         <v>157905000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>185606000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>199697000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>277212000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>299171000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>356798000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>377919000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>411931000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>54760000.0</v>
+      </c>
+      <c r="C30">
         <v>32275000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30521000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>39673000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37163000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34766000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>202202000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>182102000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>204336000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>325840000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>286276000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>282166000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>285206000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>91467000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>190618000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>235549000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>264473000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>267311000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>272221000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>258446000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>258118000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>247420000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>258056000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-25946000.0</v>
+      </c>
+      <c r="C32">
         <v>743000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1505000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5575000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>72801000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>114455000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>157613000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>134207000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>185493000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>80686000.0</v>
+      </c>
+      <c r="C33">
         <v>114246000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>108425000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>122948000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>166961000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>161959000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>157651000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>197198000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>186135000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>196000000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>10425000.0</v>
+      </c>
+      <c r="C35">
         <v>38366000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>34778000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>31878000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>45592000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>35407000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>30777000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>24682000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>44259000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>121089000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>157651000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>197198000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>186135000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>27513000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>26243000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>16161000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>10976000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>31945000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>30430000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>47503000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>49768000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>43059000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>55792000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>25841000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1095000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8888000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3141000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1217000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1753000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1563000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3322000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3249000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6322000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>176531000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>152381000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>123073000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>90236000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>89901000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>164497000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>129664000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>149633000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>111979000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>91425000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>12847000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>10679000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>6508000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>15345000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>11097000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>27075000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>30158000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>20492000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>24605000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>19412000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-92959000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-79746000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-86081000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-91343000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-80321000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-74713000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-69512000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-57565000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-58332000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-38386000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
-        <v>234905000.0</v>
+        <v>232202000.0</v>
       </c>
       <c r="C45">
+        <v>230947000.0</v>
+      </c>
+      <c r="D45">
         <v>218786000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>240634000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>264486000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>258100000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>256291000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>59245000.0</v>
+      </c>
+      <c r="C46">
         <v>64754000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52270000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>70808000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>98445000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>105261000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>107869000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>70808000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>98445000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>105261000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>107869000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>121016000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>129349000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>123164000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>101606000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>86998000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>87052000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-41496000.0</v>
+      </c>
+      <c r="C48">
         <v>-7988000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-10455000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>8071000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>93875000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>145178000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>179380000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>171248000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>169152000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>149081000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>136074000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>127675000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>148482000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>78802000.0</v>
+      </c>
+      <c r="C50">
         <v>81200000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>107069000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>91742000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>54879000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>37978000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>80432000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>96126000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>114406000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>84552000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>224969000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>131749000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>266024000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>7028000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7558000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>11934000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>13754000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>224969000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>131749000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>266024000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>3963000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>12161000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5906000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>8412000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3181000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3198000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>353186000.0</v>
+      </c>
+      <c r="C55">
         <v>407199000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>514049000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>507782000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>519821000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>547373000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>651972000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>665233000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>841988000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>964649000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1026219000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>992699000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>949597000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>272500000.0</v>
+      </c>
+      <c r="C56">
         <v>292953000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>405624000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>384834000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>352860000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>385199000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>494321000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>468035000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>646354000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>768649000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>844768000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>829708000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>768525000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>298446000.0</v>
+      </c>
+      <c r="C57">
         <v>292210000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>404119000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>379259000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>280059000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>270744000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>336708000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>333828000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>477394000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>525713000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>598472000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>493361000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>525654000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>308871000.0</v>
+      </c>
+      <c r="C58">
         <v>330576000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>438897000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>411137000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>325651000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>311205000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>386440000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>396811000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>568635000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>704443000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>706208000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>695979000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>638648000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>43629000.0</v>
+      </c>
+      <c r="C60">
         <v>74504000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>73078000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>92153000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>191203000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>236168000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>265532000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>268422000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>273353000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>260206000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>260212000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>251290000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>264648000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-4873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4452000.0</v>
       </c>
       <c r="H61">
         <v>-4452000.0</v>
       </c>
       <c r="I61">
+        <v>-4452000.0</v>
+      </c>
+      <c r="J61">
         <v>-3033000.0</v>
       </c>
-      <c r="J61">
+      <c r="K61">
         <v>-1310000.0</v>
       </c>
-      <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:31">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>154798000.0</v>
+      </c>
+      <c r="C2">
         <v>93669000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>143048000.0</v>
+      </c>
+      <c r="E2">
         <v>112200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>113220000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>151811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58609000.0</v>
       </c>
       <c r="H2">
         <v>58609000.0</v>
       </c>
       <c r="I2">
-        <v>94153000.0</v>
+        <v>58609000.0</v>
       </c>
       <c r="J2">
         <v>94153000.0</v>
       </c>
       <c r="K2">
-        <v>32490000.0</v>
+        <v>94153000.0</v>
       </c>
       <c r="L2">
         <v>32490000.0</v>
       </c>
       <c r="M2">
-        <v>136647000.0</v>
+        <v>32490000.0</v>
       </c>
       <c r="N2">
         <v>136647000.0</v>
       </c>
       <c r="O2">
-        <v>36951000.0</v>
+        <v>136647000.0</v>
       </c>
       <c r="P2">
         <v>36951000.0</v>
       </c>
       <c r="Q2">
-        <v>105750000.0</v>
+        <v>36951000.0</v>
       </c>
       <c r="R2">
         <v>105750000.0</v>
       </c>
       <c r="S2">
+        <v>105750000.0</v>
+      </c>
+      <c r="T2">
         <v>49027000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>157629000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>152578000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>167292000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36529000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>233754000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>239352000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>263129000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23834000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>424382000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>451505000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>398617000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>59298000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>8344000.0</v>
+      </c>
+      <c r="C7">
         <v>8343000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9360000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8683000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9532000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3216000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4269000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>4943000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>4904000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>4856000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>5404000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>6096000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3164000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3187000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3209000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>183867000.0</v>
       </c>
       <c r="C8">
-        <v>181947000.0</v>
+        <v>183867000.0</v>
       </c>
       <c r="D8">
         <v>181947000.0</v>
       </c>
       <c r="E8">
         <v>181947000.0</v>
       </c>
       <c r="F8">
         <v>181947000.0</v>
       </c>
       <c r="G8">
         <v>181947000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>181947000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>181947000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>181947000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>181947000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>12486000.0</v>
+      </c>
+      <c r="C10">
         <v>24704000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>35776000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>68226000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>112578000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>95933000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47632000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>68117000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>56486000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>55536000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>43435000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>60000000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>55539000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>53745000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46140000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>58952000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>39975000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>38683000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>39154000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34549000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>143715000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>100329000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>72559000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>97725000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>92248000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>43435000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>60000000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>55539000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>53745000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>46140000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>58952000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>39975000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>181947000.0</v>
       </c>
       <c r="I13">
         <v>181947000.0</v>
       </c>
       <c r="J13">
         <v>181947000.0</v>
       </c>
       <c r="K13">
         <v>181947000.0</v>
       </c>
       <c r="L13">
         <v>181947000.0</v>
       </c>
       <c r="M13">
         <v>181947000.0</v>
       </c>
       <c r="N13">
         <v>181947000.0</v>
       </c>
       <c r="O13">
         <v>181947000.0</v>
       </c>
       <c r="P13">
@@ -3420,4027 +3554,4182 @@
       </c>
       <c r="X13">
         <v>181947000.0</v>
       </c>
       <c r="Y13">
         <v>181947000.0</v>
       </c>
       <c r="Z13">
         <v>181947000.0</v>
       </c>
       <c r="AA13">
         <v>181947000.0</v>
       </c>
       <c r="AB13">
         <v>181947000.0</v>
       </c>
       <c r="AC13">
         <v>181947000.0</v>
       </c>
       <c r="AD13">
         <v>181947000.0</v>
       </c>
       <c r="AE13">
         <v>181947000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>181947000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>461076649.0</v>
       </c>
       <c r="C14">
-        <v>441076649.0</v>
+        <v>461076649.0</v>
       </c>
       <c r="D14">
         <v>441076649.0</v>
       </c>
       <c r="E14">
         <v>441076649.0</v>
       </c>
       <c r="F14">
         <v>441076649.0</v>
       </c>
       <c r="G14">
         <v>441076649.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
+        <v>441076649.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14">
         <v>441419549.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>441419549.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>441419549.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>441419549.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>442552249.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>444785349.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>437931000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>451290300.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>445666700.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>441555600.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>451176500.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>445200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>449181800.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>449051400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>450769200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>453466700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>454444400.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>452087000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>33</v>
+      </c>
+      <c r="B21">
+        <v>1799000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>1748000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>1389000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>686000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>585000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>237000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>286000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>335000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>319000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>343000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>365000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>387000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>403000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>429000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>423000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1132000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>848000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>977000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1105000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1760000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>98662000.0</v>
+      </c>
+      <c r="C22">
         <v>116476000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>114282000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>129856000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>132693000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>134653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153164000.0</v>
       </c>
       <c r="H22">
         <v>153164000.0</v>
       </c>
       <c r="I22">
-        <v>166369000.0</v>
+        <v>153164000.0</v>
       </c>
       <c r="J22">
         <v>166369000.0</v>
       </c>
       <c r="K22">
-        <v>179006000.0</v>
+        <v>166369000.0</v>
       </c>
       <c r="L22">
         <v>179006000.0</v>
       </c>
       <c r="M22">
-        <v>197749000.0</v>
+        <v>179006000.0</v>
       </c>
       <c r="N22">
         <v>197749000.0</v>
       </c>
       <c r="O22">
-        <v>212083000.0</v>
+        <v>197749000.0</v>
       </c>
       <c r="P22">
         <v>212083000.0</v>
       </c>
       <c r="Q22">
-        <v>228405000.0</v>
+        <v>212083000.0</v>
       </c>
       <c r="R22">
         <v>228405000.0</v>
       </c>
       <c r="S22">
+        <v>228405000.0</v>
+      </c>
+      <c r="T22">
         <v>226666000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>231095000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>233164000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>235565000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>235335000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>269976000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>277394000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>279536000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>279750000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>334424000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>321795000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>325848000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>337516000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>1872000.0</v>
+      </c>
+      <c r="C24">
         <v>2199000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2201000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4586000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5459000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8713000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15802000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>26768000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>31130000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>22936000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>26587000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>20882000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>10834000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11517000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11924000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>12786000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13585000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>14524000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14903000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>16397000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>16994000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>17515000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>18258000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>18986000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>90469000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>26587000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>20882000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>15432000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14575000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15005000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15889000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13585000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>38471000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>39793000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>42780000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>44312000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>43126000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>30324000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>29583000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>27912000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>25224000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>25085000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>24458000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>24996000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>23573000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>68188000.0</v>
+      </c>
+      <c r="C28">
         <v>81141000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>47625000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17932000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>8778000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59912000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>20292000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>29523000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>22771000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>19565000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>25208000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>124303000.0</v>
+      </c>
+      <c r="C29">
         <v>158614000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>157905000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>164399000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>185606000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>175595000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>199697000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>230355000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>277212000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>317864000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>299171000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>342264000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>54760000.0</v>
+      </c>
+      <c r="C30">
         <v>35346000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32275000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32920000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30521000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>51692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153421000.0</v>
       </c>
       <c r="H30">
         <v>153421000.0</v>
       </c>
       <c r="I30">
-        <v>112304000.0</v>
+        <v>153421000.0</v>
       </c>
       <c r="J30">
         <v>112304000.0</v>
       </c>
       <c r="K30">
-        <v>110739000.0</v>
+        <v>112304000.0</v>
       </c>
       <c r="L30">
         <v>110739000.0</v>
       </c>
       <c r="M30">
-        <v>152479000.0</v>
+        <v>110739000.0</v>
       </c>
       <c r="N30">
         <v>152479000.0</v>
       </c>
       <c r="O30">
-        <v>115726000.0</v>
+        <v>152479000.0</v>
       </c>
       <c r="P30">
         <v>115726000.0</v>
       </c>
       <c r="Q30">
-        <v>145984000.0</v>
+        <v>115726000.0</v>
       </c>
       <c r="R30">
         <v>145984000.0</v>
       </c>
       <c r="S30">
+        <v>145984000.0</v>
+      </c>
+      <c r="T30">
         <v>202202000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>188879000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>149662000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>153902000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>153413000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>184565000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>188332000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>209566000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>226967000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>288319000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>363830000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>306433000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>325840000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>91467000.0</v>
       </c>
       <c r="I31">
-        <v>141768000.0</v>
+        <v>91467000.0</v>
       </c>
       <c r="J31">
         <v>141768000.0</v>
       </c>
       <c r="K31">
-        <v>190618000.0</v>
+        <v>141768000.0</v>
       </c>
       <c r="L31">
         <v>190618000.0</v>
       </c>
       <c r="M31">
-        <v>239333000.0</v>
+        <v>190618000.0</v>
       </c>
       <c r="N31">
         <v>239333000.0</v>
       </c>
       <c r="O31">
-        <v>235549000.0</v>
+        <v>239333000.0</v>
       </c>
       <c r="P31">
         <v>235549000.0</v>
       </c>
       <c r="Q31">
-        <v>256770000.0</v>
+        <v>235549000.0</v>
       </c>
       <c r="R31">
         <v>256770000.0</v>
       </c>
       <c r="S31">
+        <v>256770000.0</v>
+      </c>
+      <c r="T31">
         <v>264473000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>259164000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>265618000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>270774000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>267311000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>264650000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>269798000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>278231000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>279399000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>270153000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>265032000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>257917000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>258446000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-25946000.0</v>
+      </c>
+      <c r="C32">
         <v>-13938000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>743000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12662000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1505000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1127000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5575000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>21904000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>72801000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>115945000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>114455000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>151613000.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>80686000.0</v>
+      </c>
+      <c r="C33">
         <v>108925000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>114246000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>105389000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>108425000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>99863000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>122948000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>163855000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>166961000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>162770000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>161959000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>163452000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>157651000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>172128000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>174140000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>191606000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>1000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>10425000.0</v>
+      </c>
+      <c r="C35">
         <v>42115000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>38366000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>37473000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>34778000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>26074000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>31878000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>41633000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>45592000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>34021000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>35407000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>38974000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>30777000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>28298000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>27314000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>26955000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>157651000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>172128000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>174140000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>191606000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>27513000.0</v>
       </c>
       <c r="I38">
-        <v>26612000.0</v>
+        <v>27513000.0</v>
       </c>
       <c r="J38">
         <v>26612000.0</v>
       </c>
       <c r="K38">
-        <v>26243000.0</v>
+        <v>26612000.0</v>
       </c>
       <c r="L38">
         <v>26243000.0</v>
       </c>
       <c r="M38">
-        <v>19930000.0</v>
+        <v>26243000.0</v>
       </c>
       <c r="N38">
         <v>19930000.0</v>
       </c>
       <c r="O38">
-        <v>16161000.0</v>
+        <v>19930000.0</v>
       </c>
       <c r="P38">
         <v>16161000.0</v>
       </c>
       <c r="Q38">
-        <v>12564000.0</v>
+        <v>16161000.0</v>
       </c>
       <c r="R38">
         <v>12564000.0</v>
       </c>
       <c r="S38">
+        <v>12564000.0</v>
+      </c>
+      <c r="T38">
         <v>10976000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>17125000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>264000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>465000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>431000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>28532000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>33896000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>33849000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>30430000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>35526000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>44701000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>45666000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>47503000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39">
         <v>25841000.0</v>
       </c>
       <c r="I39">
-        <v>1077000.0</v>
+        <v>25841000.0</v>
       </c>
       <c r="J39">
         <v>1077000.0</v>
       </c>
       <c r="K39">
-        <v>1095000.0</v>
+        <v>1077000.0</v>
       </c>
       <c r="L39">
         <v>1095000.0</v>
       </c>
       <c r="M39">
-        <v>780000.0</v>
+        <v>1095000.0</v>
       </c>
       <c r="N39">
         <v>780000.0</v>
       </c>
       <c r="O39">
-        <v>8888000.0</v>
+        <v>780000.0</v>
       </c>
       <c r="P39">
         <v>8888000.0</v>
       </c>
       <c r="Q39">
-        <v>1415000.0</v>
+        <v>8888000.0</v>
       </c>
       <c r="R39">
         <v>1415000.0</v>
       </c>
       <c r="S39">
+        <v>1415000.0</v>
+      </c>
+      <c r="T39">
         <v>1432000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1204000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1119000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1076000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1092000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>125000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>1563000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>176531000.0</v>
       </c>
       <c r="I40">
-        <v>168987000.0</v>
+        <v>176531000.0</v>
       </c>
       <c r="J40">
         <v>168987000.0</v>
       </c>
       <c r="K40">
-        <v>152381000.0</v>
+        <v>168987000.0</v>
       </c>
       <c r="L40">
         <v>152381000.0</v>
       </c>
       <c r="M40">
-        <v>97262000.0</v>
+        <v>152381000.0</v>
       </c>
       <c r="N40">
         <v>97262000.0</v>
       </c>
       <c r="O40">
-        <v>123073000.0</v>
+        <v>97262000.0</v>
       </c>
       <c r="P40">
         <v>123073000.0</v>
       </c>
       <c r="Q40">
-        <v>114115000.0</v>
+        <v>123073000.0</v>
       </c>
       <c r="R40">
         <v>114115000.0</v>
       </c>
       <c r="S40">
+        <v>114115000.0</v>
+      </c>
+      <c r="T40">
         <v>90236000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>97209000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>81314000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>78542000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>89901000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>10609000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>28794000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>32465000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>104241000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>29456000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>31058000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>36668000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>129664000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>12847000.0</v>
       </c>
       <c r="I41">
-        <v>11104000.0</v>
+        <v>12847000.0</v>
       </c>
       <c r="J41">
         <v>11104000.0</v>
       </c>
       <c r="K41">
-        <v>10679000.0</v>
+        <v>11104000.0</v>
       </c>
       <c r="L41">
         <v>10679000.0</v>
       </c>
       <c r="M41">
-        <v>7548000.0</v>
+        <v>10679000.0</v>
       </c>
       <c r="N41">
         <v>7548000.0</v>
       </c>
       <c r="O41">
-        <v>6508000.0</v>
+        <v>7548000.0</v>
       </c>
       <c r="P41">
         <v>6508000.0</v>
       </c>
       <c r="Q41">
-        <v>18092000.0</v>
+        <v>6508000.0</v>
       </c>
       <c r="R41">
         <v>18092000.0</v>
       </c>
       <c r="S41">
+        <v>18092000.0</v>
+      </c>
+      <c r="T41">
         <v>15345000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13723000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>12309000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11066000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11097000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>16219000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>15183000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>15024000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>27075000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>27662000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>27473000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>28231000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>30158000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-92959000.0</v>
       </c>
       <c r="I42">
-        <v>-83894000.0</v>
+        <v>-92959000.0</v>
       </c>
       <c r="J42">
         <v>-83894000.0</v>
       </c>
       <c r="K42">
-        <v>-79746000.0</v>
+        <v>-83894000.0</v>
       </c>
       <c r="L42">
         <v>-79746000.0</v>
       </c>
       <c r="M42">
-        <v>-82967000.0</v>
+        <v>-79746000.0</v>
       </c>
       <c r="N42">
         <v>-82967000.0</v>
       </c>
       <c r="O42">
-        <v>-86081000.0</v>
+        <v>-82967000.0</v>
       </c>
       <c r="P42">
         <v>-86081000.0</v>
       </c>
       <c r="Q42">
-        <v>-88151000.0</v>
+        <v>-86081000.0</v>
       </c>
       <c r="R42">
         <v>-88151000.0</v>
       </c>
       <c r="S42">
+        <v>-88151000.0</v>
+      </c>
+      <c r="T42">
         <v>-91343000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-90806000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-3840000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>513000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2574000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-79910000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-73984000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-71301000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-74762000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-73181000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-73674000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-74604000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-69512000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>232202000.0</v>
+      </c>
+      <c r="C45">
         <v>60689000.0</v>
       </c>
-      <c r="C45">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
+        <v>230947000.0</v>
+      </c>
+      <c r="E45">
         <v>48621000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>218786000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>48562000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>240634000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>59245000.0</v>
+      </c>
+      <c r="C46">
         <v>60689000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>64754000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>48621000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>52270000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>48562000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>70808000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>70808000.0</v>
       </c>
       <c r="I47">
-        <v>94529000.0</v>
+        <v>70808000.0</v>
       </c>
       <c r="J47">
         <v>94529000.0</v>
       </c>
       <c r="K47">
-        <v>98445000.0</v>
+        <v>94529000.0</v>
       </c>
       <c r="L47">
         <v>98445000.0</v>
       </c>
       <c r="M47">
-        <v>100051000.0</v>
+        <v>98445000.0</v>
       </c>
       <c r="N47">
         <v>100051000.0</v>
       </c>
       <c r="O47">
-        <v>105261000.0</v>
+        <v>100051000.0</v>
       </c>
       <c r="P47">
         <v>105261000.0</v>
       </c>
       <c r="Q47">
-        <v>111127000.0</v>
+        <v>105261000.0</v>
       </c>
       <c r="R47">
         <v>111127000.0</v>
       </c>
       <c r="S47">
+        <v>111127000.0</v>
+      </c>
+      <c r="T47">
         <v>107869000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>114891000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>114345000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>118551000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>121016000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>123560000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>117989000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>120852000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>129349000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>129746000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>127227000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>125594000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>123164000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-41496000.0</v>
+      </c>
+      <c r="C48">
         <v>-27191000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-7988000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-5005000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-10455000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-11616000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8071000.0</v>
       </c>
       <c r="H48">
         <v>8071000.0</v>
       </c>
       <c r="I48">
-        <v>48766000.0</v>
+        <v>8071000.0</v>
       </c>
       <c r="J48">
         <v>48766000.0</v>
       </c>
       <c r="K48">
-        <v>93875000.0</v>
+        <v>48766000.0</v>
       </c>
       <c r="L48">
         <v>93875000.0</v>
       </c>
       <c r="M48">
-        <v>145450000.0</v>
+        <v>93875000.0</v>
       </c>
       <c r="N48">
         <v>145450000.0</v>
       </c>
       <c r="O48">
-        <v>145178000.0</v>
+        <v>145450000.0</v>
       </c>
       <c r="P48">
         <v>145178000.0</v>
       </c>
       <c r="Q48">
-        <v>167981000.0</v>
+        <v>145178000.0</v>
       </c>
       <c r="R48">
         <v>167981000.0</v>
       </c>
       <c r="S48">
+        <v>167981000.0</v>
+      </c>
+      <c r="T48">
         <v>179380000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>172794000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>92306000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>93131000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>93501000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>167468000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>166701000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>172263000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>176379000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>164900000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>159626000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>153053000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>149081000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>78802000.0</v>
+      </c>
+      <c r="C50">
         <v>103646000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>81200000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>81572000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>107069000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>95998000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>91742000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>61641000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>54879000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>55371000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>37978000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>64326000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>80432000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>84521000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>85251000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>99010000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>103684000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>94762000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>74995000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>53668000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>126340000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>90896000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>126151000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>151874000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>190134000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>80603000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>84521000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>85251000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>99010000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>103684000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>94762000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>74995000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>53668000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>126340000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>90896000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>126151000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>151874000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>190134000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>3963000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>12161000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>5906000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>353186000.0</v>
+      </c>
+      <c r="C55">
         <v>359396000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>407199000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>446163000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>514049000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>486155000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>507782000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>511722000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>519821000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>569314000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>547373000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>599256000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>651972000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>647051000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>642063000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>678577000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>665233000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>676043000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>686777000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>706687000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>853492000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>914277000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>955547000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>927367000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>964649000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>272500000.0</v>
+      </c>
+      <c r="C56">
         <v>250471000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>292953000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>340774000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>405624000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>386292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>384834000.0</v>
       </c>
       <c r="H56">
         <v>384834000.0</v>
       </c>
       <c r="I56">
-        <v>347867000.0</v>
+        <v>384834000.0</v>
       </c>
       <c r="J56">
         <v>347867000.0</v>
       </c>
       <c r="K56">
-        <v>352860000.0</v>
+        <v>347867000.0</v>
       </c>
       <c r="L56">
         <v>352860000.0</v>
       </c>
       <c r="M56">
-        <v>406544000.0</v>
+        <v>352860000.0</v>
       </c>
       <c r="N56">
         <v>406544000.0</v>
       </c>
       <c r="O56">
-        <v>385199000.0</v>
+        <v>406544000.0</v>
       </c>
       <c r="P56">
         <v>385199000.0</v>
       </c>
       <c r="Q56">
-        <v>435804000.0</v>
+        <v>385199000.0</v>
       </c>
       <c r="R56">
         <v>435804000.0</v>
       </c>
       <c r="S56">
+        <v>435804000.0</v>
+      </c>
+      <c r="T56">
         <v>494321000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>474923000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>467923000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>486971000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>468035000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>493224000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>504880000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>523651000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>667357000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>723072000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>758184000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>730006000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>768649000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>298446000.0</v>
+      </c>
+      <c r="C57">
         <v>264409000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>292210000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>328112000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>404119000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>385165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>379259000.0</v>
       </c>
       <c r="H57">
         <v>379259000.0</v>
       </c>
       <c r="I57">
-        <v>325963000.0</v>
+        <v>379259000.0</v>
       </c>
       <c r="J57">
         <v>325963000.0</v>
       </c>
       <c r="K57">
-        <v>280059000.0</v>
+        <v>325963000.0</v>
       </c>
       <c r="L57">
         <v>280059000.0</v>
       </c>
       <c r="M57">
-        <v>290599000.0</v>
+        <v>280059000.0</v>
       </c>
       <c r="N57">
         <v>290599000.0</v>
       </c>
       <c r="O57">
-        <v>270744000.0</v>
+        <v>290599000.0</v>
       </c>
       <c r="P57">
         <v>270744000.0</v>
       </c>
       <c r="Q57">
-        <v>284191000.0</v>
+        <v>270744000.0</v>
       </c>
       <c r="R57">
         <v>284191000.0</v>
       </c>
       <c r="S57">
+        <v>284191000.0</v>
+      </c>
+      <c r="T57">
         <v>336708000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>339465000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>319249000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>344950000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>333828000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>339125000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>343141000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>349262000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>481864000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>544734000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>590456000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>568173000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>525713000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>308871000.0</v>
+      </c>
+      <c r="C58">
         <v>306524000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>330576000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>365585000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>438897000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>411239000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>411137000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>367596000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>325651000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>324620000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>311205000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>342200000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>386440000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>387568000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>376102000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>407438000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>396811000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>369868000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>373227000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>380683000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>526123000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>589911000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>636187000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>615390000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>646802000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>43629000.0</v>
+      </c>
+      <c r="C60">
         <v>52769000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>74504000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>78241000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>73078000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>70884000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>92153000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>141946000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>191203000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>239557000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>236168000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>257056000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>265532000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>259483000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>265961000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>271139000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>268422000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>265053000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>270227000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>278654000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>280531000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>271001000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>266009000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>259022000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>260206000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-4873000.0</v>
       </c>
-      <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-4721000.0</v>
       </c>
-      <c r="R61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-4452000.0</v>
       </c>
       <c r="U61">
         <v>-4452000.0</v>
       </c>
       <c r="V61">
         <v>-4452000.0</v>
       </c>
       <c r="W61">
         <v>-4452000.0</v>
       </c>
-      <c r="X61"/>
+      <c r="X61">
+        <v>-4452000.0</v>
+      </c>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>302135000.0</v>
+      </c>
+      <c r="C2">
         <v>509462000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>452205000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>396145000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>296803000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>243890000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>359106000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>326776000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>716888000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>707937000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>499552000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>654147000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>603350000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-82896000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-54310000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-39051000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9128000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>14186000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>50684000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>47571000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>25064000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-22904000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10876000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-67545000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-33204000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-17236000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>46537000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>33227000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>61841000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
-        <v>26581000.0</v>
+        <v>-1121000.0</v>
       </c>
       <c r="C9">
+        <v>26771000.0</v>
+      </c>
+      <c r="D9">
         <v>22292000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-40751000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3421000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7953000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>46444000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>52324000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>85883000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>66321000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>64248000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>16253000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>54381000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-33632000.0</v>
+      </c>
+      <c r="C10">
         <v>5805000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-13154000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-85743000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-51830000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-36597000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17910000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8726000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>44152000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>24428000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>23403000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-24618000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20298000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-699000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>908000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1689000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7873000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>305000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9943000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8585000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8698000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5008000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>11422000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>4561000.0</v>
+      </c>
+      <c r="C12">
         <v>5535000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>5825000.0</v>
+      </c>
+      <c r="E12">
         <v>4282000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3078000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3913000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5286000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>2575000.0</v>
+      </c>
+      <c r="C13">
         <v>4122000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2966000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>911000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1250000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5177000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>702000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2640000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4983000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7721000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7825000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14">
+        <v>1166000.0</v>
+      </c>
+      <c r="C14">
         <v>28000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1477000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>344000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2539000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4836000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18955000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38301000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>46982000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>57641000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>59799000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>45430000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>46301000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-33340000.0</v>
+      </c>
+      <c r="C15">
         <v>2858000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-12122000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-84700000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-50199000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-31992000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10592000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8808000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>34023000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15289000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10237000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-15279000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9321000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-84700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-50199000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-31989000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10592000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8808000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>34023000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15289000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10237000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-15279000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9321000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-34506000.0</v>
+      </c>
+      <c r="C17">
         <v>2830000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-13599000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-85044000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-52738000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-34905000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10037000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>8421000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>30289000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>15843000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>14705000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-29626000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8876000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-4526000.0</v>
+      </c>
+      <c r="C18">
         <v>-2533000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3890000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5618000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3268000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3941000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4214000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5618000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3286000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8432000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
-        <v>-3015000.0</v>
+        <v>-37646000.0</v>
       </c>
       <c r="C21">
+        <v>-6629000.0</v>
+      </c>
+      <c r="D21">
         <v>-9706000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-75318000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33206000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-31420000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19563000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14896000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>52190000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>31994000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>31529000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-22904000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10876000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>8028000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6650000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1401000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8612000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9671000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8206000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9155000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10392000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9263000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10539000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>11220000.0</v>
+      </c>
+      <c r="C25">
         <v>9964000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11536000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13916000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15548000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15445000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23341000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18902000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16915000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>346000.0</v>
+      </c>
+      <c r="C28">
         <v>360000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>918000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1136000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1772000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19065000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22627000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23273000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23342000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25157000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24487000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23612000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27111000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>874000.0</v>
+      </c>
+      <c r="C29">
         <v>2975000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>445000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-699000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>908000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1689000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7873000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>305000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9943000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8585000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8698000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
-        <v>539058000.0</v>
+        <v>338660000.0</v>
       </c>
       <c r="C30">
+        <v>542862000.0</v>
+      </c>
+      <c r="D30">
         <v>484203000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>430712000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>326588000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>272279000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>396426000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>364914000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>700907000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>742555000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>540587000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>693304000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>646855000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>8475000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5460000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6532000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3864000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1661000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1714000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>9422000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
-        <v>536043000.0</v>
+        <v>301014000.0</v>
       </c>
       <c r="C32">
+        <v>536233000.0</v>
+      </c>
+      <c r="D32">
         <v>474497000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>355394000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>293382000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>235937000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>405550000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>379100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>802771000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>774258000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>563800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>670400000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>657731000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
@@ -7462,128 +7751,128 @@
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>243890000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
         <v>99069000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>122081000.0</v>
       </c>
       <c r="O2">
         <v>87240000.0</v>
       </c>
       <c r="P2">
         <v>73794000.0</v>
@@ -7599,111 +7888,111 @@
       </c>
       <c r="T2">
         <v>44187000.0</v>
       </c>
       <c r="U2">
         <v>126074000.0</v>
       </c>
       <c r="V2">
         <v>158696000.0</v>
       </c>
       <c r="W2">
         <v>115806000.0</v>
       </c>
       <c r="X2">
         <v>195770000.0</v>
       </c>
       <c r="Y2">
         <v>193031000.0</v>
       </c>
       <c r="Z2">
         <v>204492000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
         <v>-20915000.0</v>
       </c>
       <c r="C5">
         <v>-20915000.0</v>
       </c>
       <c r="D5">
         <v>-20533000.0</v>
       </c>
       <c r="E5">
         <v>-20533000.0</v>
       </c>
       <c r="F5">
         <v>-29163500.0</v>
       </c>
       <c r="G5">
         <v>-29163500.0</v>
       </c>
       <c r="H5">
         <v>2008500.0</v>
       </c>
       <c r="I5">
         <v>2008500.0</v>
       </c>
@@ -7739,141 +8028,141 @@
       </c>
       <c r="T5">
         <v>2345000.0</v>
       </c>
       <c r="U5">
         <v>4537000.0</v>
       </c>
       <c r="V5">
         <v>18776000.0</v>
       </c>
       <c r="W5">
         <v>4553000.0</v>
       </c>
       <c r="X5">
         <v>12047000.0</v>
       </c>
       <c r="Y5">
         <v>5763000.0</v>
       </c>
       <c r="Z5">
         <v>10768000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>-7953000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>3225000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>18903000.0</v>
       </c>
       <c r="O9">
         <v>7514000.0</v>
       </c>
       <c r="P9">
         <v>6745000.0</v>
@@ -7889,51 +8178,51 @@
       </c>
       <c r="T9">
         <v>12576000.0</v>
       </c>
       <c r="U9">
         <v>14680000.0</v>
       </c>
       <c r="V9">
         <v>31287000.0</v>
       </c>
       <c r="W9">
         <v>13922000.0</v>
       </c>
       <c r="X9">
         <v>20979000.0</v>
       </c>
       <c r="Y9">
         <v>14660000.0</v>
       </c>
       <c r="Z9">
         <v>19824000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>-36597000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>-7204000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>9802000.0</v>
       </c>
       <c r="O10">
         <v>1585000.0</v>
       </c>
       <c r="P10">
         <v>4637000.0</v>
@@ -7949,51 +8238,51 @@
       </c>
       <c r="T10">
         <v>1612000.0</v>
       </c>
       <c r="U10">
         <v>5482000.0</v>
       </c>
       <c r="V10">
         <v>16401000.0</v>
       </c>
       <c r="W10">
         <v>6434000.0</v>
       </c>
       <c r="X10">
         <v>12228000.0</v>
       </c>
       <c r="Y10">
         <v>5004000.0</v>
       </c>
       <c r="Z10">
         <v>10418000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>-1422000.0</v>
       </c>
       <c r="C11">
         <v>-1422000.0</v>
       </c>
       <c r="D11">
         <v>1072500.0</v>
       </c>
       <c r="E11">
         <v>1072500.0</v>
       </c>
       <c r="F11">
         <v>-606500.0</v>
       </c>
       <c r="G11">
         <v>-606500.0</v>
       </c>
       <c r="H11">
         <v>1060500.0</v>
       </c>
       <c r="I11">
         <v>1060500.0</v>
       </c>
@@ -8029,51 +8318,51 @@
       </c>
       <c r="T11">
         <v>597000.0</v>
       </c>
       <c r="U11">
         <v>1216000.0</v>
       </c>
       <c r="V11">
         <v>5766000.0</v>
       </c>
       <c r="W11">
         <v>1221000.0</v>
       </c>
       <c r="X11">
         <v>1720000.0</v>
       </c>
       <c r="Y11">
         <v>1071000.0</v>
       </c>
       <c r="Z11">
         <v>4140000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>149000.0</v>
       </c>
       <c r="O12">
         <v>2193000.0</v>
       </c>
       <c r="P12">
         <v>1100000.0</v>
       </c>
       <c r="Q12">
         <v>1351000.0</v>
       </c>
@@ -8085,95 +8374,95 @@
       </c>
       <c r="T12">
         <v>1179000.0</v>
       </c>
       <c r="U12">
         <v>1393000.0</v>
       </c>
       <c r="V12">
         <v>1631000.0</v>
       </c>
       <c r="W12">
         <v>1212000.0</v>
       </c>
       <c r="X12">
         <v>1503000.0</v>
       </c>
       <c r="Y12">
         <v>1484000.0</v>
       </c>
       <c r="Z12">
         <v>1177000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>5177000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>2622000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>3301000.0</v>
       </c>
       <c r="O13">
         <v>2309000.0</v>
       </c>
       <c r="P13">
         <v>764000.0</v>
       </c>
       <c r="Q13">
         <v>1881000.0</v>
       </c>
       <c r="R13">
         <v>2915000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>5137000.0</v>
       </c>
       <c r="I14">
         <v>5137000.0</v>
       </c>
       <c r="J14">
         <v>4836000.0</v>
       </c>
       <c r="K14">
         <v>4836000.0</v>
       </c>
       <c r="L14">
         <v>19035000.0</v>
       </c>
       <c r="M14">
         <v>19035000.0</v>
       </c>
@@ -8197,51 +8486,51 @@
       </c>
       <c r="T14">
         <v>43323000.0</v>
       </c>
       <c r="U14">
         <v>47350000.0</v>
       </c>
       <c r="V14">
         <v>46838000.0</v>
       </c>
       <c r="W14">
         <v>53365000.0</v>
       </c>
       <c r="X14">
         <v>53351000.0</v>
       </c>
       <c r="Y14">
         <v>52955000.0</v>
       </c>
       <c r="Z14">
         <v>57641000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>-31992000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>-9186000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>6586000.0</v>
       </c>
       <c r="O15">
         <v>1270000.0</v>
       </c>
       <c r="P15">
         <v>1399000.0</v>
@@ -8257,51 +8546,51 @@
       </c>
       <c r="T15">
         <v>1113000.0</v>
       </c>
       <c r="U15">
         <v>4941000.0</v>
       </c>
       <c r="V15">
         <v>11361000.0</v>
       </c>
       <c r="W15">
         <v>5274000.0</v>
       </c>
       <c r="X15">
         <v>10203000.0</v>
       </c>
       <c r="Y15">
         <v>4090000.0</v>
       </c>
       <c r="Z15">
         <v>5199000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16">
         <v>-20347500.0</v>
       </c>
       <c r="C16">
         <v>-20347500.0</v>
       </c>
       <c r="D16">
         <v>-22002500.0</v>
       </c>
       <c r="E16">
         <v>-22002500.0</v>
       </c>
       <c r="F16">
         <v>-25787500.0</v>
       </c>
       <c r="G16">
         <v>-25787500.0</v>
       </c>
       <c r="H16">
         <v>688000.0</v>
       </c>
       <c r="I16">
         <v>688000.0</v>
       </c>
@@ -8337,51 +8626,51 @@
       </c>
       <c r="T16">
         <v>1113000.0</v>
       </c>
       <c r="U16">
         <v>4941000.0</v>
       </c>
       <c r="V16">
         <v>11361000.0</v>
       </c>
       <c r="W16">
         <v>5274000.0</v>
       </c>
       <c r="X16">
         <v>10203000.0</v>
       </c>
       <c r="Y16">
         <v>4090000.0</v>
       </c>
       <c r="Z16">
         <v>5199000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17">
         <v>6351000.0</v>
       </c>
       <c r="O17">
         <v>1337000.0</v>
       </c>
       <c r="P17">
         <v>1249000.0</v>
       </c>
       <c r="Q17">
         <v>1100000.0</v>
       </c>
@@ -8393,149 +8682,149 @@
       </c>
       <c r="T17">
         <v>1015000.0</v>
       </c>
       <c r="U17">
         <v>4266000.0</v>
       </c>
       <c r="V17">
         <v>10635000.0</v>
       </c>
       <c r="W17">
         <v>5213000.0</v>
       </c>
       <c r="X17">
         <v>10508000.0</v>
       </c>
       <c r="Y17">
         <v>3933000.0</v>
       </c>
       <c r="Z17">
         <v>6278000.0</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
         <v>135000.0</v>
       </c>
       <c r="O18">
         <v>-1669000.0</v>
       </c>
       <c r="P18">
         <v>-1066000.0</v>
       </c>
       <c r="Q18">
         <v>-674000.0</v>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>-31420000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>-4582000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>6501000.0</v>
       </c>
       <c r="O21">
         <v>3894000.0</v>
       </c>
       <c r="P21">
         <v>5401000.0</v>
@@ -8551,81 +8840,81 @@
       </c>
       <c r="T21">
         <v>2345000.0</v>
       </c>
       <c r="U21">
         <v>4537000.0</v>
       </c>
       <c r="V21">
         <v>18776000.0</v>
       </c>
       <c r="W21">
         <v>4553000.0</v>
       </c>
       <c r="X21">
         <v>12047000.0</v>
       </c>
       <c r="Y21">
         <v>5763000.0</v>
       </c>
       <c r="Z21">
         <v>10768000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>712000.0</v>
       </c>
       <c r="C23">
         <v>712000.0</v>
       </c>
       <c r="D23">
         <v>3302000.0</v>
       </c>
       <c r="E23">
         <v>3302000.0</v>
       </c>
       <c r="F23">
         <v>3016500.0</v>
       </c>
       <c r="G23">
         <v>3016500.0</v>
       </c>
       <c r="H23">
         <v>308500.0</v>
       </c>
       <c r="I23">
         <v>308500.0</v>
       </c>
@@ -8661,171 +8950,171 @@
       </c>
       <c r="T23">
         <v>2565000.0</v>
       </c>
       <c r="U23">
         <v>2773000.0</v>
       </c>
       <c r="V23">
         <v>1230000.0</v>
       </c>
       <c r="W23">
         <v>2811000.0</v>
       </c>
       <c r="X23">
         <v>2099000.0</v>
       </c>
       <c r="Y23">
         <v>2275000.0</v>
       </c>
       <c r="Z23">
         <v>69000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>19065000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>9698000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>6527000.0</v>
       </c>
       <c r="O28">
         <v>5704000.0</v>
       </c>
       <c r="P28">
         <v>5631000.0</v>
@@ -8841,95 +9130,95 @@
       </c>
       <c r="T28">
         <v>5538000.0</v>
       </c>
       <c r="U28">
         <v>5452000.0</v>
       </c>
       <c r="V28">
         <v>9629000.0</v>
       </c>
       <c r="W28">
         <v>5334000.0</v>
       </c>
       <c r="X28">
         <v>5898000.0</v>
       </c>
       <c r="Y28">
         <v>5330000.0</v>
       </c>
       <c r="Z28">
         <v>6796000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>-1689000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>2071000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>3451000.0</v>
       </c>
       <c r="O29">
         <v>248000.0</v>
       </c>
       <c r="P29">
         <v>3388000.0</v>
       </c>
       <c r="Q29">
         <v>786000.0</v>
       </c>
       <c r="R29">
         <v>-2122000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
         <v>144922000.0</v>
       </c>
       <c r="O30">
         <v>90860000.0</v>
       </c>
       <c r="P30">
         <v>82525000.0</v>
       </c>
       <c r="Q30">
         <v>85507000.0</v>
       </c>
@@ -8941,51 +9230,51 @@
       </c>
       <c r="T30">
         <v>54418000.0</v>
       </c>
       <c r="U30">
         <v>136217000.0</v>
       </c>
       <c r="V30">
         <v>171207000.0</v>
       </c>
       <c r="W30">
         <v>125175000.0</v>
       </c>
       <c r="X30">
         <v>204702000.0</v>
       </c>
       <c r="Y30">
         <v>201928000.0</v>
       </c>
       <c r="Z30">
         <v>213548000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
         <v>1141000.0</v>
       </c>
       <c r="O31">
         <v>2579000.0</v>
       </c>
       <c r="P31">
         <v>6623000.0</v>
       </c>
       <c r="Q31">
         <v>-1880000.0</v>
       </c>
@@ -8997,51 +9286,51 @@
       </c>
       <c r="T31">
         <v>-733000.0</v>
       </c>
       <c r="U31">
         <v>945000.0</v>
       </c>
       <c r="V31">
         <v>-2375000.0</v>
       </c>
       <c r="W31">
         <v>1881000.0</v>
       </c>
       <c r="X31">
         <v>181000.0</v>
       </c>
       <c r="Y31">
         <v>-759000.0</v>
       </c>
       <c r="Z31">
         <v>-350000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32">
         <v>235937000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>102294000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>140984000.0</v>
       </c>
       <c r="O32">
         <v>94754000.0</v>
       </c>
       <c r="P32">
         <v>80539000.0</v>
@@ -9076,1224 +9365,1285 @@
       <c r="Z32">
         <v>224316000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>35776000.0</v>
+      </c>
+      <c r="C2">
         <v>112578000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>47075000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55746000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42699000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54725000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>39147000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>141334000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>87602000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>4359000</v>
+      </c>
+      <c r="C3">
         <v>5577000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6066000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8312000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7626000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3104000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4039000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16555000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22093000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39579000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>25393000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9582000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14728000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-23884000.0</v>
+      </c>
+      <c r="C6">
         <v>-75020000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>63469000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8671000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>13047000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12026000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15578000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-102187000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>53732000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1172000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>35565000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8232000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4305000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
-        <v>-55558000.0</v>
+        <v>-25002000.0</v>
       </c>
       <c r="C7">
+        <v>-55507000.0</v>
+      </c>
+      <c r="D7">
         <v>35693000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>234000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11531000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>27756000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10036000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-75228000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>82235000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-29391000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9323000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>71836000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3795000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-49714000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-13818000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-42200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1027000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26463000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-40675000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>11586000.0</v>
+      </c>
+      <c r="C10">
         <v>5819000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7431000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8885000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24231000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19693000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3659000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>35718000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>53594000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>51000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7605000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-64379000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-677000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>21907000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-43370000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-67688000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5048000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-63644000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>46287000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>65297000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3365000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11672000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>34764000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>63355000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>56214000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31671000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8314000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8642000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>21644000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>25765000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>22515000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>30446000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-3036000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-1167000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1715000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3915000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-2466000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2412000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-11474000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5404000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-2157000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3089000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>862000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
-        <v>9964000.0</v>
+        <v>11220000.0</v>
       </c>
       <c r="C14">
+        <v>9400000.0</v>
+      </c>
+      <c r="D14">
         <v>11536000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6659000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7121000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7419000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7695000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7827000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5036000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17352000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13185000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6223000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5798000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>1104000.0</v>
       </c>
       <c r="F15">
+        <v>1104000.0</v>
+      </c>
+      <c r="G15">
         <v>2213000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2224000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6675000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3630000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2282000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1838000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5515000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7660000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>12486000.0</v>
+      </c>
+      <c r="C16">
         <v>35776000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>112578000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>47075000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>55746000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42699000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>54725000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>39147000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>141334000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>87602000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
-        <v>-53082000.0</v>
+        <v>-35257000.0</v>
       </c>
       <c r="C18">
+        <v>-53551000.0</v>
+      </c>
+      <c r="D18">
         <v>42604000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22860000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5984000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>31851000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>32649000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-66486000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>113144000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
-        <v>9173000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C19">
+        <v>433000.0</v>
+      </c>
+      <c r="D19">
         <v>16666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="E19">
         <v>57000.0</v>
       </c>
       <c r="F19">
+        <v>57000.0</v>
+      </c>
+      <c r="G19">
         <v>-1963000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-725000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-14099000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-12793000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-26929000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-83000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2896000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>203000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>145</v>
+      </c>
+      <c r="B20">
+        <v>1920000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-2748000.0</v>
+      </c>
+      <c r="C21">
         <v>-29131000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4234000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19743000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21121000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-29919000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19699000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22254000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-44755000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-123170000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4847000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>43711000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1827000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-33340000.0</v>
+      </c>
+      <c r="C22">
         <v>2858000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12122000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-84700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-52397000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-31989000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10592000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8808000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>30928000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>31994000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>31529000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-15279000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9321000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-3139000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4578000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5126000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-13127000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1485000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8336000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-12445000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>26848000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-28674000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-22264000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-1815000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>502000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1661000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3145000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4913000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9699000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4451000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-665000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2784000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5524000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>-2573000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-33000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-421000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1419000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1723000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1066000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>10026000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17551000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>15467000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15439000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-37679000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-35050000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-28863000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-58444000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-138963000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20163000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19548000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10546000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
-        <v>-47505000.0</v>
+        <v>-30898000.0</v>
       </c>
       <c r="C29">
+        <v>-47975000.0</v>
+      </c>
+      <c r="D29">
         <v>48670000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14402000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1672000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34955000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>36733000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-49859000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>135359000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>165748000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>42491000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1706000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6414000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-7072000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4814000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10323000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14158000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-23181000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-22914000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-26929000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-26058000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-816000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2">
         <v>54725000.0</v>
       </c>
       <c r="P2">
         <v>52911000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>2532000</v>
       </c>
       <c r="E3">
         <v>2532000</v>
       </c>
       <c r="F3">
         <v>1624000</v>
       </c>
       <c r="G3">
         <v>1624000</v>
       </c>
       <c r="H3">
         <v>2546500</v>
       </c>
       <c r="I3">
         <v>2546500</v>
       </c>
@@ -10335,115 +10685,115 @@
       </c>
       <c r="V3">
         <v>1051000</v>
       </c>
       <c r="W3">
         <v>1376000</v>
       </c>
       <c r="X3">
         <v>3470000</v>
       </c>
       <c r="Y3">
         <v>6475000</v>
       </c>
       <c r="Z3">
         <v>5448000</v>
       </c>
       <c r="AA3">
         <v>6685000</v>
       </c>
       <c r="AB3">
         <v>14945000</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>-10147500.0</v>
       </c>
       <c r="E6">
         <v>-10147500.0</v>
       </c>
       <c r="F6">
         <v>5812000.0</v>
       </c>
       <c r="G6">
         <v>5812000.0</v>
       </c>
       <c r="H6">
         <v>474500.0</v>
       </c>
       <c r="I6">
         <v>474500.0</v>
       </c>
       <c r="J6">
         <v>6049000.0</v>
       </c>
       <c r="K6">
@@ -10481,115 +10831,115 @@
       </c>
       <c r="V6">
         <v>4551000.0</v>
       </c>
       <c r="W6">
         <v>-107585000.0</v>
       </c>
       <c r="X6">
         <v>45704000.0</v>
       </c>
       <c r="Y6">
         <v>27773000.0</v>
       </c>
       <c r="Z6">
         <v>-25189000.0</v>
       </c>
       <c r="AA6">
         <v>5444000.0</v>
       </c>
       <c r="AB6">
         <v>34361000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-26478000.0</v>
       </c>
       <c r="E9">
         <v>-26478000.0</v>
       </c>
       <c r="F9">
         <v>11782500.0</v>
       </c>
       <c r="G9">
         <v>11782500.0</v>
       </c>
       <c r="H9">
         <v>25353500.0</v>
       </c>
       <c r="I9">
         <v>25353500.0</v>
       </c>
       <c r="J9">
         <v>-20692000.0</v>
       </c>
       <c r="K9">
@@ -10627,51 +10977,51 @@
       </c>
       <c r="V9">
         <v>18373000.0</v>
       </c>
       <c r="W9">
         <v>-20202000.0</v>
       </c>
       <c r="X9">
         <v>42415000.0</v>
       </c>
       <c r="Y9">
         <v>72935000.0</v>
       </c>
       <c r="Z9">
         <v>-50507000.0</v>
       </c>
       <c r="AA9">
         <v>38392000.0</v>
       </c>
       <c r="AB9">
         <v>-66578000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-40000.0</v>
       </c>
       <c r="E10">
         <v>-40000.0</v>
       </c>
       <c r="F10">
         <v>4482500.0</v>
       </c>
       <c r="G10">
         <v>4482500.0</v>
       </c>
       <c r="H10">
         <v>2556500.0</v>
       </c>
       <c r="I10">
         <v>2556500.0</v>
       </c>
       <c r="J10">
         <v>9559000.0</v>
       </c>
       <c r="K10">
@@ -10709,51 +11059,51 @@
       </c>
       <c r="V10">
         <v>-1432000.0</v>
       </c>
       <c r="W10">
         <v>4730000.0</v>
       </c>
       <c r="X10">
         <v>56821000.0</v>
       </c>
       <c r="Y10">
         <v>-11921000.0</v>
       </c>
       <c r="Z10">
         <v>5746000.0</v>
       </c>
       <c r="AA10">
         <v>2944000.0</v>
       </c>
       <c r="AB10">
         <v>1381000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>13059000.0</v>
       </c>
       <c r="E11">
         <v>13059000.0</v>
       </c>
       <c r="F11">
         <v>-2105500.0</v>
       </c>
       <c r="G11">
         <v>-2105500.0</v>
       </c>
       <c r="H11">
         <v>-29627500.0</v>
       </c>
       <c r="I11">
         <v>-29627500.0</v>
       </c>
       <c r="J11">
         <v>7942500.0</v>
       </c>
       <c r="K11">
@@ -10791,51 +11141,51 @@
       </c>
       <c r="V11">
         <v>-25542000.0</v>
       </c>
       <c r="W11">
         <v>-36809000.0</v>
       </c>
       <c r="X11">
         <v>-90366000.0</v>
       </c>
       <c r="Y11">
         <v>-26941000.0</v>
       </c>
       <c r="Z11">
         <v>52020000.0</v>
       </c>
       <c r="AA11">
         <v>2122000.0</v>
       </c>
       <c r="AB11">
         <v>71255000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>19899500.0</v>
       </c>
       <c r="E12">
         <v>19899500.0</v>
       </c>
       <c r="F12">
         <v>11778000.0</v>
       </c>
       <c r="G12">
         <v>11778000.0</v>
       </c>
       <c r="H12">
         <v>26658000.0</v>
       </c>
       <c r="I12">
         <v>26658000.0</v>
       </c>
       <c r="J12">
         <v>1449000.0</v>
       </c>
       <c r="K12">
@@ -10873,51 +11223,51 @@
       </c>
       <c r="V12">
         <v>-2910000.0</v>
       </c>
       <c r="W12">
         <v>-1450000.0</v>
       </c>
       <c r="X12">
         <v>16785000.0</v>
       </c>
       <c r="Y12">
         <v>-1239000.0</v>
       </c>
       <c r="Z12">
         <v>75000.0</v>
       </c>
       <c r="AA12">
         <v>1472000.0</v>
       </c>
       <c r="AB12">
         <v>14456000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-1087000.0</v>
       </c>
       <c r="E13">
         <v>-1087000.0</v>
       </c>
       <c r="F13">
         <v>503500.0</v>
       </c>
       <c r="G13">
         <v>503500.0</v>
       </c>
       <c r="H13">
         <v>-918000.0</v>
       </c>
       <c r="I13">
         <v>-918000.0</v>
       </c>
       <c r="J13">
         <v>60500.0</v>
       </c>
       <c r="K13">
@@ -10955,51 +11305,51 @@
       </c>
       <c r="V13">
         <v>1197000.0</v>
       </c>
       <c r="W13">
         <v>238000.0</v>
       </c>
       <c r="X13">
         <v>-2358000.0</v>
       </c>
       <c r="Y13">
         <v>12643000.0</v>
       </c>
       <c r="Z13">
         <v>-14600000.0</v>
       </c>
       <c r="AA13">
         <v>-7110000.0</v>
       </c>
       <c r="AB13">
         <v>6309000.0</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>-12000.0</v>
       </c>
       <c r="E14">
         <v>-12000.0</v>
       </c>
       <c r="F14">
         <v>3341500.0</v>
       </c>
       <c r="G14">
         <v>3341500.0</v>
       </c>
       <c r="H14">
         <v>-277000.0</v>
       </c>
       <c r="I14">
         <v>-277000.0</v>
       </c>
       <c r="J14">
         <v>3837500.0</v>
       </c>
       <c r="K14">
@@ -11037,51 +11387,51 @@
       </c>
       <c r="V14">
         <v>4052000.0</v>
       </c>
       <c r="W14">
         <v>4038000.0</v>
       </c>
       <c r="X14">
         <v>-7594000.0</v>
       </c>
       <c r="Y14">
         <v>4179000.0</v>
       </c>
       <c r="Z14">
         <v>4176000.0</v>
       </c>
       <c r="AA14">
         <v>4275000.0</v>
       </c>
       <c r="AB14">
         <v>-7319000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>552000.0</v>
       </c>
       <c r="G15">
         <v>552000.0</v>
       </c>
       <c r="H15">
         <v>552000.0</v>
       </c>
       <c r="I15">
         <v>552000.0</v>
       </c>
       <c r="J15">
         <v>552000.0</v>
       </c>
       <c r="K15">
         <v>552000.0</v>
       </c>
       <c r="L15">
         <v>1106500.0</v>
@@ -11115,151 +11465,151 @@
       </c>
       <c r="V15">
         <v>6675000.0</v>
       </c>
       <c r="W15">
         <v>6675000.0</v>
       </c>
       <c r="X15">
         <v>6675000.0</v>
       </c>
       <c r="Y15">
         <v>6675000.0</v>
       </c>
       <c r="Z15">
         <v>3630000.0</v>
       </c>
       <c r="AA15">
         <v>3630000.0</v>
       </c>
       <c r="AB15">
         <v>3630000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16">
         <v>54725000.0</v>
       </c>
       <c r="Q16">
         <v>52911000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>28500.0</v>
       </c>
       <c r="E19">
         <v>28500.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>-947000.0</v>
       </c>
       <c r="I19">
         <v>-947000.0</v>
       </c>
       <c r="J19">
         <v>-947000.0</v>
       </c>
       <c r="K19">
         <v>-947000.0</v>
       </c>
       <c r="L19">
         <v>-645000.0</v>
@@ -11293,83 +11643,83 @@
       </c>
       <c r="V19">
         <v>-2910000.0</v>
       </c>
       <c r="W19">
         <v>-5642000.0</v>
       </c>
       <c r="X19">
         <v>-12734000.0</v>
       </c>
       <c r="Y19">
         <v>-5000.0</v>
       </c>
       <c r="Z19">
         <v>78000.0</v>
       </c>
       <c r="AA19">
         <v>-132000.0</v>
       </c>
       <c r="AB19">
         <v>17882000.0</v>
       </c>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>8652000.0</v>
       </c>
       <c r="E21">
         <v>8652000.0</v>
       </c>
       <c r="F21">
         <v>1219500.0</v>
       </c>
       <c r="G21">
         <v>1219500.0</v>
       </c>
       <c r="H21">
         <v>3283000.0</v>
       </c>
       <c r="I21">
         <v>3283000.0</v>
       </c>
       <c r="J21">
         <v>7277500.0</v>
       </c>
       <c r="K21">
@@ -11407,51 +11757,51 @@
       </c>
       <c r="V21">
         <v>19837000.0</v>
       </c>
       <c r="W21">
         <v>-62023000.0</v>
       </c>
       <c r="X21">
         <v>23449000.0</v>
       </c>
       <c r="Y21">
         <v>-17757000.0</v>
       </c>
       <c r="Z21">
         <v>-25938000.0</v>
       </c>
       <c r="AA21">
         <v>-24509000.0</v>
       </c>
       <c r="AB21">
         <v>4290000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>1760000.0</v>
       </c>
       <c r="C22">
         <v>-7821000.0</v>
       </c>
       <c r="D22">
         <v>-20347500.0</v>
       </c>
       <c r="E22">
         <v>-20347500.0</v>
       </c>
       <c r="F22">
         <v>-22002500.0</v>
       </c>
       <c r="G22">
         <v>-22002500.0</v>
       </c>
       <c r="H22">
         <v>-25787500.0</v>
       </c>
       <c r="I22">
         <v>-25787500.0</v>
       </c>
@@ -11493,51 +11843,51 @@
       </c>
       <c r="V22">
         <v>1113000.0</v>
       </c>
       <c r="W22">
         <v>4941000.0</v>
       </c>
       <c r="X22">
         <v>11361000.0</v>
       </c>
       <c r="Y22">
         <v>5274000.0</v>
       </c>
       <c r="Z22">
         <v>10203000.0</v>
       </c>
       <c r="AA22">
         <v>4090000.0</v>
       </c>
       <c r="AB22">
         <v>5199000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-1027000.0</v>
       </c>
       <c r="E23">
         <v>-1027000.0</v>
       </c>
       <c r="F23">
         <v>-542500.0</v>
       </c>
       <c r="G23">
         <v>-542500.0</v>
       </c>
       <c r="H23">
         <v>-390000.0</v>
       </c>
       <c r="I23">
         <v>-390000.0</v>
       </c>
       <c r="J23">
         <v>-1899000.0</v>
       </c>
       <c r="K23">
@@ -11575,51 +11925,51 @@
       </c>
       <c r="V23">
         <v>-613000.0</v>
       </c>
       <c r="W23">
         <v>976000.0</v>
       </c>
       <c r="X23">
         <v>-1998000.0</v>
       </c>
       <c r="Y23">
         <v>-1332000.0</v>
       </c>
       <c r="Z23">
         <v>-2566000.0</v>
       </c>
       <c r="AA23">
         <v>-2440000.0</v>
       </c>
       <c r="AB23">
         <v>-2738000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-1031000.0</v>
       </c>
       <c r="E24">
         <v>-1031000.0</v>
       </c>
       <c r="F24">
         <v>123500.0</v>
       </c>
       <c r="G24">
         <v>123500.0</v>
       </c>
       <c r="H24">
         <v>1694000.0</v>
       </c>
       <c r="I24">
         <v>1694000.0</v>
       </c>
       <c r="J24">
         <v>-496000.0</v>
       </c>
       <c r="K24">
@@ -11657,161 +12007,161 @@
       </c>
       <c r="V24">
         <v>2091000.0</v>
       </c>
       <c r="W24">
         <v>2890000.0</v>
       </c>
       <c r="X24">
         <v>10870000.0</v>
       </c>
       <c r="Y24">
         <v>-1637000.0</v>
       </c>
       <c r="Z24">
         <v>6572000.0</v>
       </c>
       <c r="AA24">
         <v>-6121000.0</v>
       </c>
       <c r="AB24">
         <v>4960000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>-421000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26">
         <v>-269000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>-1419000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>7608500.0</v>
       </c>
       <c r="E28">
         <v>7608500.0</v>
       </c>
       <c r="F28">
         <v>125000.0</v>
       </c>
       <c r="G28">
         <v>125000.0</v>
       </c>
       <c r="H28">
         <v>2893000.0</v>
       </c>
       <c r="I28">
         <v>2893000.0</v>
       </c>
       <c r="J28">
         <v>4826500.0</v>
       </c>
       <c r="K28">
@@ -11849,51 +12199,51 @@
       </c>
       <c r="V28">
         <v>12367000.0</v>
       </c>
       <c r="W28">
         <v>-62269000.0</v>
       </c>
       <c r="X28">
         <v>21083000.0</v>
       </c>
       <c r="Y28">
         <v>-19864000.0</v>
       </c>
       <c r="Z28">
         <v>-32650000.0</v>
       </c>
       <c r="AA28">
         <v>-27013000.0</v>
       </c>
       <c r="AB28">
         <v>1316000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>-14981000.0</v>
       </c>
       <c r="E29">
         <v>-14981000.0</v>
       </c>
       <c r="F29">
         <v>7780000.0</v>
       </c>
       <c r="G29">
         <v>7780000.0</v>
       </c>
       <c r="H29">
         <v>-2008500.0</v>
       </c>
       <c r="I29">
         <v>-2008500.0</v>
       </c>
       <c r="J29">
         <v>2844500.0</v>
       </c>
       <c r="K29">
@@ -11931,51 +12281,51 @@
       </c>
       <c r="V29">
         <v>-5149000.0</v>
       </c>
       <c r="W29">
         <v>-44514000.0</v>
       </c>
       <c r="X29">
         <v>27131000.0</v>
       </c>
       <c r="Y29">
         <v>54930000.0</v>
       </c>
       <c r="Z29">
         <v>7113000.0</v>
       </c>
       <c r="AA29">
         <v>46185000.0</v>
       </c>
       <c r="AB29">
         <v>24769000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-2102500.0</v>
       </c>
       <c r="E30">
         <v>-2102500.0</v>
       </c>
       <c r="F30">
         <v>-1433500.0</v>
       </c>
       <c r="G30">
         <v>-1433500.0</v>
       </c>
       <c r="H30">
         <v>-662500.0</v>
       </c>
       <c r="I30">
         <v>-662500.0</v>
       </c>
       <c r="J30">
         <v>-1744500.0</v>
       </c>
       <c r="K30">