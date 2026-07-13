--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1149,83 +1152,87 @@
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>707000.0</v>
+      </c>
       <c r="C7">
         <v>5343000.0</v>
       </c>
       <c r="D7">
         <v>5830000.0</v>
       </c>
       <c r="E7">
         <v>4890681.0</v>
       </c>
       <c r="F7">
         <v>4581523.0</v>
       </c>
       <c r="G7">
         <v>6935437.0</v>
       </c>
       <c r="H7">
         <v>5406794.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>112000.0</v>
+      </c>
       <c r="C8">
         <v>110000.0</v>
       </c>
       <c r="D8">
         <v>109000.0</v>
       </c>
       <c r="E8">
         <v>107725.0</v>
       </c>
       <c r="F8">
         <v>66360.0</v>
       </c>
       <c r="G8">
         <v>73834.0</v>
       </c>
       <c r="H8">
         <v>75775.0</v>
       </c>
       <c r="I8">
         <v>78246.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1917,51 +1924,53 @@
       </c>
       <c r="J28">
         <v>44123021.0</v>
       </c>
       <c r="K28">
         <v>23618194.0</v>
       </c>
       <c r="L28">
         <v>30648926.0</v>
       </c>
       <c r="M28">
         <v>22087500.0</v>
       </c>
       <c r="N28">
         <v>32384765.0</v>
       </c>
       <c r="O28">
         <v>22518209.0</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>48554000.0</v>
+      </c>
       <c r="C29">
         <v>128590000.0</v>
       </c>
       <c r="D29">
         <v>148650000.0</v>
       </c>
       <c r="E29">
         <v>66670000.0</v>
       </c>
       <c r="F29">
         <v>116042275.0</v>
       </c>
       <c r="G29">
         <v>100092018.0</v>
       </c>
       <c r="H29">
         <v>95950819.0</v>
       </c>
       <c r="I29">
         <v>85790750.0</v>
       </c>
       <c r="J29">
         <v>83257700.0</v>
       </c>
       <c r="K29"/>
@@ -2041,51 +2050,53 @@
       <c r="I31">
         <v>14684291.0</v>
       </c>
       <c r="J31">
         <v>-16158656.0</v>
       </c>
       <c r="K31">
         <v>7789419.0</v>
       </c>
       <c r="L31">
         <v>-13017270.0</v>
       </c>
       <c r="M31">
         <v>-3765143.0</v>
       </c>
       <c r="N31">
         <v>8102674.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>29116000.0</v>
+      </c>
       <c r="C32">
         <v>19427000.0</v>
       </c>
       <c r="D32">
         <v>-18144000.0</v>
       </c>
       <c r="E32">
         <v>25653000.0</v>
       </c>
       <c r="F32">
         <v>31786549.0</v>
       </c>
       <c r="G32">
         <v>25384522.0</v>
       </c>
       <c r="H32">
         <v>27030300.0</v>
       </c>
       <c r="I32">
         <v>20554582.0</v>
       </c>
       <c r="J32">
         <v>16319898.0</v>
       </c>
       <c r="K32"/>
@@ -2543,51 +2554,53 @@
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2202000.0</v>
+      </c>
       <c r="C45">
         <v>9007000.0</v>
       </c>
       <c r="D45">
         <v>10728000.0</v>
       </c>
       <c r="E45">
         <v>2081000.0</v>
       </c>
       <c r="F45">
         <v>12538759.0</v>
       </c>
       <c r="G45">
         <v>3723582000.0</v>
       </c>
       <c r="H45">
         <v>7931370.0</v>
       </c>
       <c r="I45">
         <v>2556990.0</v>
       </c>
       <c r="J45">
         <v>2039935.0</v>
       </c>
       <c r="K45">
@@ -2759,51 +2772,53 @@
       </c>
       <c r="H49">
         <v>8763428.0</v>
       </c>
       <c r="I49">
         <v>7999388.0</v>
       </c>
       <c r="J49">
         <v>1371756.0</v>
       </c>
       <c r="K49">
         <v>4259081.0</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49">
         <v>6981458.0</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>449000.0</v>
+      </c>
       <c r="C50">
         <v>8169000.0</v>
       </c>
       <c r="D50">
         <v>63114000.0</v>
       </c>
       <c r="E50">
         <v>26302000.0</v>
       </c>
       <c r="F50">
         <v>3562500.0</v>
       </c>
       <c r="G50">
         <v>2625000.0</v>
       </c>
       <c r="H50">
         <v>375000.0</v>
       </c>
       <c r="I50">
         <v>4242580.0</v>
       </c>
       <c r="J50">
         <v>2923699.0</v>
       </c>
       <c r="K50">
@@ -3254,395 +3269,401 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>511000.0</v>
+      </c>
+      <c r="C2">
         <v>503000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1958000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1368000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1605000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>80000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>221000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>254000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>224000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>95000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>250000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>73000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>551000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>587000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>587726.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>607871.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1138617.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>401175.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>362785.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>285596.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>261418.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>219693.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>432950.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>127088.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>226729.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>479422.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>140541.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>213300.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>154159.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>146257.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>261083.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1134932.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>753965.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1909612.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1946662.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1976788.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1302156.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>951672.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1247823.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1240750.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1014270.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1572195.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1240628.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>633052.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1015616.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1114594.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1304103.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1653082.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1646858.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1933214.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5616282.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4079811.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2833775.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2246360.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3656,52 +3677,53 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3715,115 +3737,114 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
         <v>58331000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
+        <v>0.0</v>
+      </c>
+      <c r="S5">
         <v>58331.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-54613.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-60845.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-90659.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-122874.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-154482.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-171723.0</v>
       </c>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
@@ -3831,77 +3852,80 @@
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
-      <c r="AQ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5"/>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
-      <c r="AU5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5"/>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
-      <c r="AY5"/>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3915,508 +3939,523 @@
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>607000.0</v>
+      </c>
       <c r="C7">
+        <v>707000.0</v>
+      </c>
+      <c r="D7">
         <v>836000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>980000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5039000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5343000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5401000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4852000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5325000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5830000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4582000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4810000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4365000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4890681.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3173152.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3629595.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4105417.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4581523.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5426804.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5936347.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6439119.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6935437.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7125152.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>7183228.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6703170.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5406794.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5147060.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5039176.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5006903.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>112000.0</v>
+      </c>
       <c r="C8">
-        <v>55000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="D8">
         <v>55000.0</v>
       </c>
       <c r="E8">
+        <v>55000.0</v>
+      </c>
+      <c r="F8">
         <v>54000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="H8">
         <v>53000.0</v>
       </c>
       <c r="I8">
-        <v>109000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="J8">
         <v>109000.0</v>
       </c>
       <c r="K8">
+        <v>109000.0</v>
+      </c>
+      <c r="L8">
         <v>60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="M8">
         <v>70000.0</v>
       </c>
       <c r="N8">
+        <v>70000.0</v>
+      </c>
+      <c r="O8">
         <v>107725.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>67107.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>66930.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>66560.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>66360.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>66121.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>73983.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>67761.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>67509.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>67003422.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>63317793.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>62785755.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>62298581.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>61875406.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>61487340.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>60908282.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>60682974.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>60457044.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>60238267.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>59993800.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>59810720.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>59617790.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>58416880.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>58131020.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>57944440.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>57624379.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>56563068.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>55831282.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>37734812.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>37675329.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>37585052.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>37492759.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>36220243.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>36142688.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>36081672.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>35783096.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>20517791.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>19449896.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>18774693.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>2090947.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1999469.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1884753.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1066820.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>13898000.0</v>
+      </c>
+      <c r="C10">
         <v>19018000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41170000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2777000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2050000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>353000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>262000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>226000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>50000.0</v>
       </c>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
       <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
         <v>-4582000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>660000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>70000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>112104000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3173152.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>44512.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4105417.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>112104.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5426804.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5936347.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6439119.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6935437.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7125152.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7183228.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6703170.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5406794.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5147060.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5039176.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5006903.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>64832.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4430,779 +4469,791 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>18895000.0</v>
+      </c>
+      <c r="C12">
         <v>19018000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41170000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2777000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2050000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>353000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>262000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>226000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>50000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-4582000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>660000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>70000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>112104000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-3173152.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>44512.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-4105417.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>112104.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5426804.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-5936347.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-6439119.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-6935437.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-7125152.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-7183228.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-6703170.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5406794.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-5147060.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-5039176.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-5006903.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>64832.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>112000.0</v>
       </c>
       <c r="C13">
-        <v>55000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="D13">
         <v>55000.0</v>
       </c>
       <c r="E13">
+        <v>55000.0</v>
+      </c>
+      <c r="F13">
         <v>54000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="H13">
         <v>53000.0</v>
       </c>
       <c r="I13">
-        <v>109000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="J13">
         <v>109000.0</v>
       </c>
       <c r="K13">
+        <v>109000.0</v>
+      </c>
+      <c r="L13">
         <v>60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="M13">
         <v>70000.0</v>
       </c>
       <c r="N13">
+        <v>70000.0</v>
+      </c>
+      <c r="O13">
         <v>108000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>67107.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>66930.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>66560.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>104252.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>66121.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>103433.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>73911.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>73834.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>75852.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75752.0</v>
       </c>
       <c r="Y13">
         <v>75752.0</v>
       </c>
       <c r="Z13">
+        <v>75752.0</v>
+      </c>
+      <c r="AA13">
         <v>75775.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>75103.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>78320.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>78272.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>78246.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>77552.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>100890.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>87640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87594.0</v>
       </c>
       <c r="AI13">
         <v>87594.0</v>
       </c>
       <c r="AJ13">
         <v>87594.0</v>
       </c>
       <c r="AK13">
+        <v>87594.0</v>
+      </c>
+      <c r="AL13">
         <v>86693.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86685.0</v>
       </c>
       <c r="AM13">
         <v>86685.0</v>
       </c>
       <c r="AN13">
+        <v>86685.0</v>
+      </c>
+      <c r="AO13">
         <v>85920.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>73938.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>73880.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>73795.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>72447.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65982.0</v>
       </c>
       <c r="AT13">
         <v>65982.0</v>
       </c>
       <c r="AU13">
+        <v>65982.0</v>
+      </c>
+      <c r="AV13">
         <v>54489.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>54484.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54396.0</v>
       </c>
       <c r="AX13">
         <v>54396.0</v>
       </c>
       <c r="AY13">
+        <v>54396.0</v>
+      </c>
+      <c r="AZ13">
         <v>2753588.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1335695.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>54000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1683281.0</v>
       </c>
-      <c r="BC13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>10684000.0</v>
+      </c>
+      <c r="C14">
         <v>11087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11019000.0</v>
       </c>
       <c r="D14">
         <v>11019000.0</v>
       </c>
       <c r="E14">
+        <v>11019000.0</v>
+      </c>
+      <c r="F14">
         <v>10954000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10943000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10919000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10880000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10831000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10888000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10803000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10770000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10712000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10772515.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10532918.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10514261.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10427112.0</v>
       </c>
       <c r="S14">
         <v>10427112.0</v>
       </c>
       <c r="T14">
+        <v>10427112.0</v>
+      </c>
+      <c r="U14">
         <v>10391923.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10394839.0</v>
       </c>
       <c r="V14">
         <v>10394839.0</v>
       </c>
       <c r="W14">
+        <v>10394839.0</v>
+      </c>
+      <c r="X14">
         <v>10326493.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10306986.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10382999.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10371000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10343673.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10362038.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10404355.0</v>
       </c>
       <c r="AD14">
         <v>10404355.0</v>
       </c>
       <c r="AE14">
+        <v>10404355.0</v>
+      </c>
+      <c r="AF14">
         <v>10342559.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>9538545.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9087016.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8759376.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>9077147.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9050596.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8924419.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8931000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9028398.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8052996.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7646726.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>7646000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7573530.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>7270157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6935949.0</v>
       </c>
       <c r="AT14">
         <v>6935949.0</v>
       </c>
       <c r="AU14">
+        <v>6935949.0</v>
+      </c>
+      <c r="AV14">
         <v>5752314.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5675731.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5598847.0</v>
       </c>
       <c r="AX14">
         <v>5598847.0</v>
       </c>
       <c r="AY14">
         <v>5598847.0</v>
       </c>
       <c r="AZ14">
         <v>5598847.0</v>
       </c>
       <c r="BA14">
         <v>5598847.0</v>
       </c>
       <c r="BB14">
+        <v>5598847.0</v>
+      </c>
+      <c r="BC14">
         <v>4456389.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4026309.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>70.0</v>
       </c>
       <c r="N15">
+        <v>70.0</v>
+      </c>
+      <c r="O15">
         <v>69833.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>67107.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>66930.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>66560.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>66360.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>66121.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>73983000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>73911.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>73834000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>75852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75750.0</v>
       </c>
       <c r="Y15">
         <v>75750.0</v>
       </c>
       <c r="Z15">
+        <v>75750.0</v>
+      </c>
+      <c r="AA15">
         <v>75780.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>75100.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>78320.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>78272.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>78250.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>77552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AG15">
         <v>100000.0</v>
       </c>
       <c r="AH15">
+        <v>100000.0</v>
+      </c>
+      <c r="AI15">
         <v>87594.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AJ15">
         <v>100000.0</v>
       </c>
       <c r="AK15">
         <v>100000.0</v>
       </c>
       <c r="AL15">
         <v>100000.0</v>
       </c>
       <c r="AM15">
         <v>100000.0</v>
       </c>
       <c r="AN15">
         <v>100000.0</v>
       </c>
       <c r="AO15">
         <v>100000.0</v>
       </c>
       <c r="AP15">
         <v>100000.0</v>
       </c>
       <c r="AQ15">
         <v>100000.0</v>
       </c>
       <c r="AR15">
         <v>100000.0</v>
       </c>
       <c r="AS15">
         <v>100000.0</v>
       </c>
       <c r="AT15">
         <v>100000.0</v>
       </c>
       <c r="AU15">
         <v>100000.0</v>
       </c>
       <c r="AV15">
         <v>100000.0</v>
       </c>
       <c r="AW15">
         <v>100000.0</v>
       </c>
       <c r="AX15">
         <v>100000.0</v>
       </c>
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>100000.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>172000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>165000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>325000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6356000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18575000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>157000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>216778.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>250045.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20159305.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16638030.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16232937.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14764984.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15183620.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10434703.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10193723.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13159896.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14238439.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10558066.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4408099000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12293860.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11648130.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11306742.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12526623.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>12051694.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12290098.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>12463557.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13594190.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13920211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9512455000.0</v>
       </c>
       <c r="AL16">
         <v>9512455000.0</v>
       </c>
       <c r="AM16">
+        <v>9512455000.0</v>
+      </c>
+      <c r="AN16">
         <v>9513494000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9171494000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8699932000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8411792000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7656773000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>13425563.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>9635468.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9699229.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12227238.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>10430531.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>10470313.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>10039787.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5216,52 +5267,53 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5270,59 +5322,60 @@
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-      <c r="AY18">
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>58278.0</v>
       </c>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5336,928 +5389,941 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
         <v>1074000.0</v>
       </c>
       <c r="C20">
         <v>1074000.0</v>
       </c>
       <c r="D20">
         <v>1074000.0</v>
       </c>
       <c r="E20">
-        <v>59151000.0</v>
+        <v>1074000.0</v>
       </c>
       <c r="F20">
         <v>59151000.0</v>
       </c>
       <c r="G20">
         <v>59151000.0</v>
       </c>
       <c r="H20">
         <v>59151000.0</v>
       </c>
       <c r="I20">
         <v>59151000.0</v>
       </c>
       <c r="J20">
+        <v>59151000.0</v>
+      </c>
+      <c r="K20">
         <v>59588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58453000.0</v>
       </c>
       <c r="L20">
         <v>58453000.0</v>
       </c>
       <c r="M20">
+        <v>58453000.0</v>
+      </c>
+      <c r="N20">
         <v>55635000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>55193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29141883.0</v>
       </c>
       <c r="P20">
         <v>29141883.0</v>
       </c>
       <c r="Q20">
         <v>29141883.0</v>
       </c>
       <c r="R20">
         <v>29141883.0</v>
       </c>
       <c r="S20">
-        <v>34155493.0</v>
+        <v>29141883.0</v>
       </c>
       <c r="T20">
         <v>34155493.0</v>
       </c>
       <c r="U20">
         <v>34155493.0</v>
       </c>
       <c r="V20">
+        <v>34155493.0</v>
+      </c>
+      <c r="W20">
         <v>27052060.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>31350224.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31372990.0</v>
       </c>
       <c r="Y20">
         <v>31372990.0</v>
       </c>
       <c r="Z20">
+        <v>31372990.0</v>
+      </c>
+      <c r="AA20">
         <v>25194639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17983549.0</v>
       </c>
       <c r="AB20">
         <v>17983549.0</v>
       </c>
       <c r="AC20">
         <v>17983549.0</v>
       </c>
       <c r="AD20">
         <v>17983549.0</v>
       </c>
       <c r="AE20">
         <v>17983549.0</v>
       </c>
       <c r="AF20">
         <v>17983549.0</v>
       </c>
       <c r="AG20">
         <v>17983549.0</v>
       </c>
       <c r="AH20">
+        <v>17983549.0</v>
+      </c>
+      <c r="AI20">
         <v>17970049.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>17826199.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>16085760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9184659.0</v>
       </c>
       <c r="AL20">
         <v>9184659.0</v>
       </c>
       <c r="AM20">
         <v>9184659.0</v>
       </c>
       <c r="AN20">
         <v>9184659.0</v>
       </c>
       <c r="AO20">
         <v>9184659.0</v>
       </c>
       <c r="AP20">
         <v>9184659.0</v>
       </c>
       <c r="AQ20">
-        <v>7089257.0</v>
+        <v>9184659.0</v>
       </c>
       <c r="AR20">
         <v>7089257.0</v>
       </c>
       <c r="AS20">
+        <v>7089257.0</v>
+      </c>
+      <c r="AT20">
         <v>7817136.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>6404367.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5863483.0</v>
       </c>
       <c r="AV20">
         <v>5863483.0</v>
       </c>
       <c r="AW20">
         <v>5863483.0</v>
       </c>
       <c r="AX20">
+        <v>5863483.0</v>
+      </c>
+      <c r="AY20">
         <v>5853616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4896089.0</v>
       </c>
       <c r="AZ20">
         <v>4896089.0</v>
       </c>
       <c r="BA20">
-        <v>4859663.0</v>
+        <v>4896089.0</v>
       </c>
       <c r="BB20">
         <v>4859663.0</v>
       </c>
-      <c r="BC20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:55">
+      <c r="BC20">
+        <v>4859663.0</v>
+      </c>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>2871000.0</v>
+      </c>
+      <c r="C21">
         <v>3003000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>6258000.0</v>
+      </c>
+      <c r="E21">
         <v>7562000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23040000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>24517000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30785000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>32405000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>34094000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>30370000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>31619000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>33156000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23410000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>47552000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>34141514.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>32410938.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>32807369.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>33584910.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>35959677.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>36978504.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36466907.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>32133168.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>35437325.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>36441098.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>43875709.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33807973.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>30539442.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>31350775.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>32347648.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>33034173.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>34076543.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>35125109.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>36193616.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>37323286.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>38803342.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>35162650.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>22282533.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>23514376.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>24935413.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>26484327.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>28090227.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>29761035.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>18476141.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>19673590.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>19856838.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>13724068.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>14728666.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>15733264.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>16874700.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18183807.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>20179310.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>21364869.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17201316.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18232091.0</v>
       </c>
-      <c r="BC21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>6687000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2511000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4380000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-107686124.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4734114.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1795458.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6778485.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9544052.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7269454.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8608926.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6439119.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1727347.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7125152.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9006035.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9155655.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6631024.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6857038.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6753607.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7466416.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>378233.0</v>
       </c>
-      <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>53376000.0</v>
+      </c>
+      <c r="C23">
         <v>57837000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>83573000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>149692000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>152260000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>150111000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>157335000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>159754000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>170552000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>178517000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>183674000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>182438000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>171881000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>194673000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>149264141.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>135965830.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>135516372.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>148293966.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>144100656.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>139268969.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>136859950.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>130278268.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>129101681.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>126955730.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>138135278.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>115586044.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>105993250.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>104039160.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>102656743.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>100268803.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>104829536.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>107135098.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>102739882.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>104632889.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>112292036.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>106492077.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>78353590.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>81214134.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>84066131.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>81307218.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>81124732.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>84399557.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>68261249.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>65591562.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>63600705.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>53772568.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>59496808.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>57043825.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>56383049.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>58622501.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>54155159.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>51900506.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>37730680.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>38408000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>38899000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>38152000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>41161000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>43262000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>50014000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>4368000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>63136.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>61065.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>40368000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>27004467.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17660915.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14124318.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>35887591.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>37480982.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>36706814.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>35113070.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>32009266.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>34575721.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>37375001.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>45387209.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>27118829.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>20196123.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>17862945.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>14543930.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>15846157.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>20058982.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>23645744.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>39724028.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>41199322.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>41064722.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>38654702.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>19665547.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>23618194.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>18969794.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>17663411.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>29648783.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>30649000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>24750000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>22065417.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>27609000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>19838000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>30100000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>30562500.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>29825000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>15378333.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>15072917.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>63136.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>61065.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>27004467.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17660915.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14124318.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>35887591.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>37480982.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>36706814.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>35113070.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>32009266.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>34575721.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>37375001.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>45387210.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>27118830.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>20196120.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>17862950.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14543930.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15846157.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>20058982.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>23645744.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>39724028.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>41199322.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>41064722.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>38654702.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>19665547.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>23618194.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>18969794.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17663411.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>29648783.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>24750000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>22065417.0</v>
       </c>
-      <c r="AS25"/>
       <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>30100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>30562500.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>29825000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>15378333.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>15072917.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6271,52 +6337,53 @@
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6330,1363 +6397,1391 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>-13040000.0</v>
+      </c>
+      <c r="C28">
         <v>-17370000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-39795000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>44786000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>50004000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>51311000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>54041000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>55627000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>63026000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>68944000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>70616000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>71286000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>69360000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>71562000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>30177619.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21245998.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18229735.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>43919510.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>46282786.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>45891506.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>44552189.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>41080938.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>44138373.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>46808229.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>53390379.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>32900623.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>30490243.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>27941297.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>28200303.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20088737.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>23983660.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>27559603.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>42959275.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>44123021.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>43678882.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>40544261.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>19665547.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>23618194.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>18969794.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17663411.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>29648783.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>30648926.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>24685168.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>24784167.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>30046667.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>22087500.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>32350000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>32812500.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>32075000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>32384765.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>31969241.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>31237108.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>23989707.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>47242000.0</v>
+      </c>
       <c r="C29">
+        <v>48554000.0</v>
+      </c>
+      <c r="D29">
         <v>51225000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>124869000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>128835000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>128590000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>131847000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>134162000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>141304000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>148650000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>151950000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>151524000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>65065000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>66670000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>123898151.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>110944902.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>105316678.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>116042275.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>112886708.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>107952186.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>103507244.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>100092018.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>101047977.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>101347735.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>113743201.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>14202000.0</v>
+      </c>
+      <c r="C30">
         <v>16848000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15126000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15234000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44710000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42368000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>48834000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49431000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>58626000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56776000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>70339000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>61745000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>62540000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71179000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>64349769.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>50116825.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>47677430.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>50500945.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>54051208.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>46660140.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>42887949.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32831016.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>41769774.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37762131.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>42634730.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>39493450.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>40399213.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>38411622.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35708420.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37606721.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>39691279.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>41127184.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>35018400.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>36898797.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>40618312.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>39874287.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>31407679.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>33328900.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>35476843.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>31557638.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>30128744.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>32324284.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>29828732.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>26644327.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>23927146.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22030342.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>27512495.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>23908125.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21610162.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>23347449.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>24988919.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>21983277.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>14213739.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12626792.0</v>
       </c>
-      <c r="BC30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:55">
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-4156000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>84388.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>83158.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>100736533.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>96893684.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>31731000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>91192360.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>13865391.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>72030726.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3076125.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>65394174.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>65457752.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>64034756.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6091354.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-8192707.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>9454378.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>19063117.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>16833827.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>14917470.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>65702013.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>62854432.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>60111307.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>39469935.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>39134679.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>42109032.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>41069720.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>39700521.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>40488454.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>40290626.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>39810551.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>24985474.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-13017270.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>25271455.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>22413932.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-3765143.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>8208494.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7751848.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>7390507.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>8102674.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2753588.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>28161000.0</v>
+      </c>
       <c r="C32">
+        <v>29116000.0</v>
+      </c>
+      <c r="D32">
         <v>31503000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>18602000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>21449000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19427000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22037000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>26725000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>32135000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-18144000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-14559000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>40753000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>25698000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>25653000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>47026494.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>33578420.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>28276093.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>31786549.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>29279974.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>23285960.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>19188896.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>25384522.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>24940194.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21616120.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>26065711.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>19079000.0</v>
+      </c>
+      <c r="C33">
         <v>19387000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>19586000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>102089000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>102718000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>104764000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>105884000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>106812000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>108932000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>111606000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>110985000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>113005000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>99500000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>118511000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>78451484.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>79248318.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>80318746.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>88123717.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>88186900.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>89919531.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>91291783.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>86629502.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>86321259.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>86854705.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>92532166.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>74848848.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>63845126.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>63892396.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>64466077.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>61655130.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>63089436.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>64185225.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>65716014.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>66642887.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>71045994.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>65647804.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>45775667.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>46779865.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>47909823.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>48979807.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>49929266.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>51079957.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>37343316.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>37818164.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>38462900.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>30499259.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>30729362.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>31821820.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>33014258.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>33372515.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>27270235.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>28286406.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>22709265.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>23378665.0</v>
       </c>
-      <c r="BC33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:55">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>3981000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4046000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4112000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3319000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6234.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2672.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3059000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1579827.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1881836.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3278161.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7240096.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>7955166.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4564531.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>9973435.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>14547006.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>12650976.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>3953863.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1063783.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2174378.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>3699666.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3654186.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>661542.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1605398.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1500344.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>2833625.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>2628784.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>5110908.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3261314.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1911446.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1858090.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>5200823.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>4967291.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>4748559.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>2424174.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1917479.0</v>
       </c>
-      <c r="AS34"/>
       <c r="AT34"/>
-      <c r="AU34">
+      <c r="AU34"/>
+      <c r="AV34">
         <v>3418433.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>2463723.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>2776437.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>18282562.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>18346445.0</v>
       </c>
-      <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>248999.0</v>
+      </c>
+      <c r="C35">
         <v>398000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>403000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>42405000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>42347000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>41922000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>44976000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>50376000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>57514000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>7926000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>10510000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>69370000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>63737000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>65730000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>28584294.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>19542751.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>17402479.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>43318082.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>45436148.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>45147619.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>45086505.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>46556272.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>47226697.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>46748091.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>51541885.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>33422158.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>24071472.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>21562611.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>18198119.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>16507699.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>21664380.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>25146088.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>42557653.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>43828106.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>46175630.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>41916016.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>21576993.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>25476284.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>24170617.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>22630702.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>34397342.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>35167430.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>27174174.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>23982896.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>32611205.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>22759095.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>33518433.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>33026223.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>32601437.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>33660895.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>33477640.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>32832070.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>24090394.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>20139876.0</v>
       </c>
-      <c r="BC35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:55">
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>4782000.0</v>
+      </c>
+      <c r="C36">
         <v>4940000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>1938000.0</v>
+      </c>
+      <c r="E36">
         <v>83071000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6356000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6530000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2092000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2093000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2106000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7725000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7769000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7821000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7823000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7027000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7535244.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4927767.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5108422.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12603527.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5463602.0</v>
       </c>
-      <c r="T36">
-[...1 lines deleted...]
-      </c>
       <c r="U36">
+        <v>1634935.0</v>
+      </c>
+      <c r="V36">
         <v>5166124.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>12602339.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5099514.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4119108.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3915441.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3843023.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3700754.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3701713.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3924340.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3209419.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3194739.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3121406.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3043368.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2907104.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2799813.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2736096.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2697641.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2657517.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2555334.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2450763.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>2339743.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2233410.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2178405.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2068452.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1955697.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1847029.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2003146.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1467089.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1458148.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1193608.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1704013.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1567297.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>331416.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-23378665.0</v>
       </c>
-      <c r="BC36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:55">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7700,819 +7795,831 @@
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>15057000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>15304000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>13685.22</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>13568000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11351000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8644445.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>17151812.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>10351304.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10874267.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>11040573.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>17047872000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>15791352000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>8633156.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6765087.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>7914870.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>8108853.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>8109812.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7862870.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>8080416.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8512110.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>8725601.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>9296624.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>64603000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>69346000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>63897000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>43678000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>44869000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>46189000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>47291000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>48315000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>49591000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>36057000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>36906000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>37644000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>29832000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>30077000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>31215000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>32485000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>32850000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>26779000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>373410.0</v>
       </c>
-      <c r="BC38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:55">
+      <c r="BD38"/>
+    </row>
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>1200000.0</v>
+      </c>
+      <c r="C39">
         <v>2584000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7691000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>29592000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2782000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2626000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2355000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3285000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2944000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10135000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2350000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7028000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9771000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4983000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6462888.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6556175.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7520196.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9557200.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1862548.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2689298.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2680218.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10817750.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1010648.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2338894.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2968382.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1243746.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1748911.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1735142.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2482246.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1006952.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2048821.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1822689.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2005468.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1091205.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>627730.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>969986.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>152577.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>154673.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>679465.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>769773.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1066722.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>134170.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1024369.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1129071.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1210659.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>872138.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1254951.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1313880.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1758629.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1902537.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1896005.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1630822.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>807675.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>763700.0</v>
       </c>
-      <c r="BC39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:55">
+      <c r="BD39"/>
+    </row>
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>5011000.0</v>
+      </c>
+      <c r="C40">
         <v>7505000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>29554000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>18689000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>16531000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>15886000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19694000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>16340000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19328000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>13192000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>23362000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>22680000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>18430000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>21525000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>21373027.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>20518108.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>19374418.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>22141966.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>20243284.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>20530309.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>19180883.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>11692427.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12892085.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>14297580.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>16067772.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11574631.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>12643811.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>14647168.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>13875864.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>13614413.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>16098438.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>16828912.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>16415906.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>16836793.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>19009215.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>18807303.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>15773920.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>14297724.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>18058815.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17291356.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>19845975.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-8390060492.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>13716037.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>13548280.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>9168868.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>9972612.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>10800482.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>9994713.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>10414467.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>9451492.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>9929316.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>11274597.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>7311535.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>9671300.0</v>
       </c>
-      <c r="BC40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:55">
+      <c r="BD40"/>
+    </row>
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>3319000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>3194000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>10240.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1580000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1882000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1032637.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4745221.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>4588887.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>4503686.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5585853.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>9643467.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>7265474.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3782140.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1063783.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2174378.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>661542.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1605398.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1500344.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2833625.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2628000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5111000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3261000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1911000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1859000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>5201000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>4967000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>4749000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>4519000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2424000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1918000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5002000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2922000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>3419000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2464000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2777000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>3655000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>3829000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
-    </row>
-    <row r="42" spans="1:55">
+      <c r="BD41"/>
+    </row>
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>69224000.0</v>
+      </c>
+      <c r="C42">
         <v>69867000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>71345000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>70733000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>70532000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>70203000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>69955000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>69367000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>68942000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>68494000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>68289000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>67761000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>67509000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>66965000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>63317793.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>62785755.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>62298581.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>61837514.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>61487340.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>60878832.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>60682974.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>60457044.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>60238267.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>59993800.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>59810723.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>59617787.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>58416884.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>58131018.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>57944437.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>57624379.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>56563068.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>55831282.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>37734812.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>37675329.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>37585052.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>37492759.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>36220243.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>36142688.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>36081672.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>35783096.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>20517791.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>20446948.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>19449896.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>18774693.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>10788661.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>10734438.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2090947.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1999469.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1884753.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1065228.0</v>
       </c>
-      <c r="AY42"/>
       <c r="AZ42"/>
-      <c r="BA42">
+      <c r="BA42"/>
+      <c r="BB42">
         <v>19138000.0</v>
       </c>
-      <c r="BB42"/>
       <c r="BC42"/>
-    </row>
-    <row r="43" spans="1:55">
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8526,52 +8633,53 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8585,1303 +8693,1331 @@
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>761000.0</v>
+      </c>
       <c r="C45">
+        <v>2202000.0</v>
+      </c>
+      <c r="D45">
         <v>2317000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1155000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5560000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9007000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6269000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5765000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6184000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>10728000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5856000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1623.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1249.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2081000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1599410.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>6344059.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>6223457.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>7911267000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>9628810.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3723582000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3742358000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>10407460.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>10518380.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>7931370.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>7213280.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>6448260.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>6272007.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2556990.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2517234.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2400000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2200000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2039935.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1700000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1800000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2100000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="AN45">
         <v>1700000.0</v>
       </c>
       <c r="AO45">
+        <v>1700000.0</v>
+      </c>
+      <c r="AP45">
         <v>1600000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1500000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1300000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>900000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AU45">
         <v>700000.0</v>
       </c>
       <c r="AV45">
+        <v>700000.0</v>
+      </c>
+      <c r="AW45">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AX45">
         <v>500000.0</v>
       </c>
-      <c r="AY45"/>
+      <c r="AY45">
+        <v>500000.0</v>
+      </c>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-    </row>
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>761000.0</v>
+      </c>
+      <c r="C46">
         <v>874000.0</v>
       </c>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
+        <v>1017000.0</v>
+      </c>
+      <c r="E46">
         <v>1155000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5560000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6110000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6269000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5765000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6184000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6652000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5856000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6092000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5244000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6543000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4299459.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>9434346.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>9725049.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8245112.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>7720426.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>7911267.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9628810.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9014262.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9920148.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>10407461.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>10518380.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>7931366.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7213282.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>6448260.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>6272007.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2556992.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2517234.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2350966.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2242225.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2039935.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1700470.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1751342.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2098379.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1910858.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1720923.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1688564.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1614705.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1489061.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1286425.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>913106.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>818921.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>667597.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>652660.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>606817.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>529325.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>523360.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>490823.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>458151.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>316870.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>286911.0</v>
       </c>
-      <c r="BC46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:55">
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>5856000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1623.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1249.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2081115.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1599410.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6344000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>6223457.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>8245112.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3046081.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>7911267.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4060055.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3723582.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3742358.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>10407461.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>10518380.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>7931366.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>7213282.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>6448260.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>6272010.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2556992.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2517234.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2350966.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2242225.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2039935.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1700470.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1751342.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2098379.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1910858.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1720923.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1688564.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1614705.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1489000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1286425.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>913106.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>819000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>668000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>652660.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>606817.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>529325.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>523360.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>490823.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
-    </row>
-    <row r="48" spans="1:55">
+      <c r="BD47"/>
+    </row>
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-22345000.0</v>
+      </c>
+      <c r="C48">
         <v>-21874000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-20714000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>7498000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>11234000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>11956000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>12937000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>13741000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>14502000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>16933000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>17567000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>16557000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>15579000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>33663000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>33508784.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>30431302.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>28827219.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>14592087.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>10531878.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>7136452.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>4727948.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5049748.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>3875119.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1824905.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>7169517.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>8763428.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>9094121.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>7958813.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>7225958.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>7999388.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>6213812.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>4179135.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1647483.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1371756.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>4436386.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3489367.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>3393585.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>4259081.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4122269.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>3941535.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4393745.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>5407596.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>5747764.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>3566792.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>5727108.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>5562872.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>6063058.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>5697895.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>5451358.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>6981458.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
-      <c r="BA48">
+      <c r="BA48"/>
+      <c r="BB48">
         <v>-18075357.0</v>
       </c>
-      <c r="BB48"/>
       <c r="BC48"/>
-    </row>
-    <row r="49" spans="1:55">
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>16557.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>15579.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>33663278.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>33508784.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>30431302.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>28827219.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>14592087.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>10531878.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>7136452.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>4727948.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>5049748.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>3875119.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1824905.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>7169517.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>8763428.0</v>
       </c>
-      <c r="AA49"/>
-      <c r="AB49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>7958813.0</v>
       </c>
-      <c r="AC49"/>
-      <c r="AD49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>7999388.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>6213812.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>4179135.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1647483.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1371756.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>4436386.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>3489367.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>3393585.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>4259081.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>4122269.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>3941535.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>4393745.0</v>
       </c>
-      <c r="AP49"/>
-      <c r="AQ49">
+      <c r="AQ49"/>
+      <c r="AR49">
         <v>5747764.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>3566792.0</v>
       </c>
-      <c r="AS49"/>
       <c r="AT49"/>
-      <c r="AU49">
+      <c r="AU49"/>
+      <c r="AV49">
         <v>6063058.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>5697895.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>5451358.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>6981458.0</v>
       </c>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>251000.0</v>
+      </c>
       <c r="C50">
+        <v>449000.0</v>
+      </c>
+      <c r="D50">
         <v>539000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8175000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>8116000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8169000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7741000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7739000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7737000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>63114000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>61666000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>4000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>25697000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>26302000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>3562500.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>3375000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3187500.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>3000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2625000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2437500.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2250000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1300000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>375000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>3642564.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>4242580.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3924678.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>3913859.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3235247.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2923699.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>2614160.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>40544261.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>19665547.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>23618194.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>30648926.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>2198352.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>858000.0</v>
+      </c>
+      <c r="C51">
         <v>1648000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1375000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>47563000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>52054000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>51664000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>54303000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>55853000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>63076000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>68944000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>70616000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>71946000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>69430000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>71562000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>30177619.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>21290510.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>18229735.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>44031614.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>46282786.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>45891506.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>44552189.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>41080938.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>44138373.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>46808229.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>53390379.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>32900623.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>25343183.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>22902121.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>23193400.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>20088737.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>23983660.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>27559603.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>42959275.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>44123021.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>43678882.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>40544261.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>19665547.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>23618194.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>18969794.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>17663411.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>29648783.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>30648926.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>24750000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>24784167.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>30046667.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>22087500.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>32350000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>32812500.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>32075000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>32384765.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>31969241.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>31237108.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>23989707.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
-    </row>
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>609000.0</v>
+      </c>
+      <c r="C52">
         <v>1250000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>972000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8649000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9707000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9742000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9327000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9458000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9608000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>65130000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>63425000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5770000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5703000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5842000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1608632.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1763068.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1859893.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5458753.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5435525.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5247573.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5051537.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4491008.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4331632.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4014001.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2912277.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1652843.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1271711.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1339510.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4995281.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>4242580.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3924678.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3913859.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3235247.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2923699.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2614160.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1889559.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>19665547.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>23618194.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>8411792000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52">
+      <c r="AR52"/>
+      <c r="AS52">
         <v>2718750.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2437500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250000.0</v>
       </c>
       <c r="AU52">
         <v>2250000.0</v>
       </c>
       <c r="AV52">
         <v>2250000.0</v>
       </c>
       <c r="AW52">
         <v>2250000.0</v>
       </c>
       <c r="AX52">
-        <v>2378333.0</v>
+        <v>2250000.0</v>
       </c>
       <c r="AY52">
         <v>2378333.0</v>
       </c>
       <c r="AZ52">
         <v>2378333.0</v>
       </c>
       <c r="BA52">
         <v>2378333.0</v>
       </c>
-      <c r="BB52"/>
+      <c r="BB52">
+        <v>2378333.0</v>
+      </c>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>4997000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>-148291.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-242234.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-198705.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
-    </row>
-    <row r="54" spans="1:55">
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9895,712 +10031,725 @@
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>53376000.0</v>
+      </c>
+      <c r="C55">
         <v>57837000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>83573000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>149692000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>152260000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>150111000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>157335000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>159754000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>170552000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>178517000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>183674000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>182438000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>171881000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>194673000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>149264141.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>135965830.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>135516372.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>148293966.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>144100656.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>139268969.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>136859950.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>130278268.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>129101681.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>126955730.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>138135278.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>115586044.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>105993250.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>104039160.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>102656743.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>100268803.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>104829536.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>107135098.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>102739882.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>104632889.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>112292036.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>106492077.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>78353590.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>81214134.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>84066131.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>81307218.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>81124732.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>84399557.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>68261249.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>65591562.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>63600705.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>53772568.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>59496808.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>57043825.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>56383049.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>58622501.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>54155159.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>51900506.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>37730680.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>37142568.0</v>
       </c>
-      <c r="BC55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:55">
+      <c r="BD55"/>
+    </row>
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>34297000.0</v>
+      </c>
+      <c r="C56">
         <v>38450000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>63987000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>47603000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>49542000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>45347000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>51451000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>52942000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>61620000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>66911000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>72689000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>69433000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>72381000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>76162000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>70812657.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>56717512.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>55197626.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>60170249.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>55913756.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>49349438.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>45568167.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>43648766.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>42780422.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>40101025.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>45603112.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>40737196.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>42148124.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>40146764.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>38190666.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>38613673.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>41740100.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>42949873.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>37023868.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>37990002.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>41246042.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>40844273.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>32577923.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>34434269.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>36156308.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>32327411.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>31195466.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>33319600.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>30917933.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>27773398.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>25137805.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>23273309.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>28767446.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>25222005.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>23368791.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>25249986.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>26884924.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>23614100.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>15021415.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>13390493.0</v>
       </c>
-      <c r="BC56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:55">
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>6136000.0</v>
+      </c>
+      <c r="C57">
         <v>9334000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>32484000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>29001000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>28093000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>25920000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>29414000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>26217000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>29485000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>85055000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>87248000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>28680000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>24986000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>28207000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>23786163.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>23139092.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>26921533.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>28383700.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>26633782.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>26063478.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>26379271.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>18264244.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>17840228.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>18484905.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>19537401.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>13706896.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>14335670.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>16308398.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>19209957.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>18059091.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>20310724.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>21877703.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>20712294.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>21670104.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>24007374.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>23506341.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>17076076.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>15249396.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>19604888.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>18865965.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>21741916.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>23303703.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>15815620.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>19194734.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>14407749.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>14650181.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>17769881.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>16265754.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>16391105.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>16858932.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>17923931.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>17732741.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>12523643.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>11917660.0</v>
       </c>
-      <c r="BC57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:55">
+      <c r="BD57"/>
+    </row>
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>6385000.0</v>
+      </c>
+      <c r="C58">
         <v>9732000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>32887000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>71406000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>70440000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>67842000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>74390000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>76593000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>86999000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>92981000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>97758000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>98050000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>88723000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>93937000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>52370457.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>42681843.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>44324012.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>71701782.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>72069930.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>71211097.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>71465776.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>64820516.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>65066925.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>65232996.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>71079286.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>47129054.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>38407142.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>37871009.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>37408076.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>34566790.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>41975104.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>47023791.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>63269947.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>65498210.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>70183004.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>65422357.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>38653069.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>40725680.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>43775505.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>41496667.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>56139258.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>58471133.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>42989794.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>43177630.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>47018954.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>37409276.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>51288314.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>49291977.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>48992542.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>50519827.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>51401571.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>50564811.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>36614037.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>35459287.0</v>
       </c>
-      <c r="BC58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:55">
+      <c r="BD58"/>
+    </row>
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10614,217 +10763,221 @@
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>46991000.0</v>
+      </c>
+      <c r="C60">
         <v>48105000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>50686000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>78286000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>81820000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>82269000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>82945000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>83161000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>83553000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>85536000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>85916000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>84388000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>83158000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>100736000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>96893684.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>93283987.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>91192360.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>76592184.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>72030726.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>68057872.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>65394174.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>65457752.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>64034756.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>61722734.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>67055992.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>68456990.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>67586108.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>66168151.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>65248667.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>65702013.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>62854432.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>60111307.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>39469935.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>39134679.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>42109032.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>41069720.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>39700521.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>40488454.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>40290626.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>39810551.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>24985474.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>25928424.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>25271455.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>22413932.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>16581751.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>16363292.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>8208494.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>7751848.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>7390507.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>8102674.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2753588.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1335695.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1116643.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1683281.0</v>
       </c>
-      <c r="BC60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:55">
+      <c r="BD60"/>
+    </row>
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10838,52 +10991,53 @@
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10897,50 +11051,51 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10997,1217 +11152,1225 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>61527000.0</v>
       </c>
       <c r="C2">
         <v>179636000.0</v>
       </c>
       <c r="D2">
         <v>201383000.0</v>
       </c>
       <c r="E2">
         <v>194874000.0</v>
       </c>
       <c r="F2">
         <v>158086000.0</v>
       </c>
       <c r="G2">
         <v>141086046.0</v>
       </c>
       <c r="H2">
         <v>149938420.0</v>
       </c>
       <c r="I2">
         <v>210267734.0</v>
       </c>
       <c r="J2">
         <v>204198052.0</v>
       </c>
       <c r="K2">
         <v>193778848.0</v>
       </c>
       <c r="L2">
         <v>169627150.0</v>
       </c>
       <c r="M2">
         <v>138283333.0</v>
       </c>
       <c r="N2">
         <v>122616176.0</v>
       </c>
       <c r="O2">
         <v>61206657.0</v>
       </c>
       <c r="P2">
         <v>40531408.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>1550000.0</v>
       </c>
       <c r="C3">
         <v>7769000.0</v>
       </c>
       <c r="D3">
         <v>7774000.0</v>
       </c>
       <c r="E3">
         <v>4054000.0</v>
       </c>
       <c r="F3">
         <v>3698000.0</v>
       </c>
       <c r="G3">
         <v>4860788.0</v>
       </c>
       <c r="H3">
         <v>4718367.0</v>
       </c>
       <c r="I3">
         <v>5044487.0</v>
       </c>
       <c r="J3">
         <v>6291958.0</v>
       </c>
       <c r="K3">
         <v>6733341.0</v>
       </c>
       <c r="L3">
         <v>5543740.0</v>
       </c>
       <c r="M3">
         <v>4641548.0</v>
       </c>
       <c r="N3">
         <v>4894454.0</v>
       </c>
       <c r="O3">
         <v>4469141.0</v>
       </c>
       <c r="P3">
         <v>2750391.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>6045358.0</v>
       </c>
       <c r="F4">
         <v>3651603.0</v>
       </c>
       <c r="G4">
         <v>3651603.0</v>
       </c>
       <c r="H4">
         <v>3651603.0</v>
       </c>
       <c r="I4">
         <v>3651603.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>-9353000.0</v>
+        <v>-8903000.0</v>
       </c>
       <c r="C5">
         <v>1213000.0</v>
       </c>
       <c r="D5">
         <v>-7185000.0</v>
       </c>
       <c r="E5">
         <v>16283000.0</v>
       </c>
       <c r="F5">
         <v>14530000.0</v>
       </c>
       <c r="G5">
         <v>-1228913.0</v>
       </c>
       <c r="H5">
         <v>14344413.0</v>
       </c>
       <c r="I5">
         <v>24259685.0</v>
       </c>
       <c r="J5">
         <v>17760768.0</v>
       </c>
       <c r="K5">
         <v>15368424.0</v>
       </c>
       <c r="L5">
         <v>11973000.0</v>
       </c>
       <c r="M5">
         <v>5135093.0</v>
       </c>
       <c r="N5">
         <v>5548176.0</v>
       </c>
       <c r="O5">
         <v>476732.0</v>
       </c>
       <c r="P5">
         <v>2574239.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>-7803000.0</v>
+        <v>-7353000.0</v>
       </c>
       <c r="C6">
         <v>8982000.0</v>
       </c>
       <c r="D6">
         <v>589000.0</v>
       </c>
       <c r="E6">
         <v>20337000.0</v>
       </c>
       <c r="F6">
         <v>18228000.0</v>
       </c>
       <c r="G6">
         <v>3631875.0</v>
       </c>
       <c r="H6">
         <v>19062780.0</v>
       </c>
       <c r="I6">
         <v>29304172.0</v>
       </c>
       <c r="J6">
         <v>24052726.0</v>
       </c>
       <c r="K6">
         <v>22101765.0</v>
       </c>
       <c r="L6">
         <v>17516740.0</v>
       </c>
       <c r="M6">
         <v>9776641.0</v>
       </c>
       <c r="N6">
         <v>10442630.0</v>
       </c>
       <c r="O6">
         <v>4945873.0</v>
       </c>
       <c r="P6">
         <v>5324630.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-3314040.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>31783000.0</v>
       </c>
       <c r="C9">
         <v>92863000.0</v>
       </c>
       <c r="D9">
         <v>111784000.0</v>
       </c>
       <c r="E9">
         <v>103548000.0</v>
       </c>
       <c r="F9">
         <v>80941000.0</v>
       </c>
       <c r="G9">
         <v>66039434.0</v>
       </c>
       <c r="H9">
         <v>69825904.0</v>
       </c>
       <c r="I9">
         <v>76595192.0</v>
       </c>
       <c r="J9">
         <v>68401948.0</v>
       </c>
       <c r="K9">
         <v>60073152.0</v>
       </c>
       <c r="L9">
         <v>47906850.0</v>
       </c>
       <c r="M9">
         <v>34527218.0</v>
       </c>
       <c r="N9">
         <v>29062186.0</v>
       </c>
       <c r="O9">
         <v>15552411.0</v>
       </c>
       <c r="P9">
         <v>9588384.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>-13414000.0</v>
       </c>
       <c r="C10">
         <v>-3708000.0</v>
       </c>
       <c r="D10">
         <v>-13161000.0</v>
       </c>
       <c r="E10">
         <v>14920000.0</v>
       </c>
       <c r="F10">
         <v>13097000.0</v>
       </c>
       <c r="G10">
         <v>-2812543.0</v>
       </c>
       <c r="H10">
         <v>12775598.0</v>
       </c>
       <c r="I10">
         <v>21409280.0</v>
       </c>
       <c r="J10">
         <v>14507634.0</v>
       </c>
       <c r="K10">
         <v>11170081.0</v>
       </c>
       <c r="L10">
         <v>8715000.0</v>
       </c>
       <c r="M10">
         <v>944698.0</v>
       </c>
       <c r="N10">
         <v>835309.0</v>
       </c>
       <c r="O10">
         <v>-1718000.0</v>
       </c>
       <c r="P10">
         <v>-346998.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
         <v>-1881000.0</v>
       </c>
       <c r="C11">
         <v>-370000.0</v>
       </c>
       <c r="D11">
         <v>-2938000.0</v>
       </c>
       <c r="E11">
         <v>3659000.0</v>
       </c>
       <c r="F11">
         <v>2639000.0</v>
       </c>
       <c r="G11">
         <v>-740656.0</v>
       </c>
       <c r="H11">
         <v>3134767.0</v>
       </c>
       <c r="I11">
         <v>3859739.0</v>
       </c>
       <c r="J11">
         <v>8659200.0</v>
       </c>
       <c r="K11">
         <v>4287674.0</v>
       </c>
       <c r="L11">
         <v>3368000.0</v>
       </c>
       <c r="M11">
         <v>1373562.0</v>
       </c>
       <c r="N11">
         <v>-7462960.0</v>
       </c>
       <c r="O11">
         <v>31858.0</v>
       </c>
       <c r="P11">
         <v>-65214.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12">
         <v>4511000.0</v>
       </c>
       <c r="C12">
         <v>4921000.0</v>
       </c>
       <c r="D12">
         <v>5976000.0</v>
       </c>
       <c r="E12">
         <v>1363000.0</v>
       </c>
       <c r="F12">
         <v>1433000.0</v>
       </c>
       <c r="G12">
         <v>1583630.0</v>
       </c>
       <c r="H12">
         <v>1568815.0</v>
       </c>
       <c r="I12">
         <v>2850405.0</v>
       </c>
       <c r="J12">
         <v>3253134.0</v>
       </c>
       <c r="K12">
         <v>3961617.0</v>
       </c>
       <c r="L12">
         <v>2995645.0</v>
       </c>
       <c r="M12">
         <v>2685369.0</v>
       </c>
       <c r="N12">
         <v>4057255.0</v>
       </c>
       <c r="O12">
         <v>2194731.0</v>
       </c>
       <c r="P12">
         <v>2921237.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>3253130.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>2818780.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>-7707000.0</v>
       </c>
       <c r="C15">
         <v>-3338000.0</v>
       </c>
       <c r="D15">
         <v>-10223000.0</v>
       </c>
       <c r="E15">
         <v>25361000.0</v>
       </c>
       <c r="F15">
         <v>14109000.0</v>
       </c>
       <c r="G15">
         <v>1441468.0</v>
       </c>
       <c r="H15">
         <v>13246990.0</v>
       </c>
       <c r="I15">
         <v>17549541.0</v>
       </c>
       <c r="J15">
         <v>5848000.0</v>
       </c>
       <c r="K15">
         <v>6882000.0</v>
       </c>
       <c r="L15">
         <v>5347000.0</v>
       </c>
       <c r="M15">
         <v>-428864.0</v>
       </c>
       <c r="N15">
         <v>8298269.0</v>
       </c>
       <c r="O15">
         <v>-1749857.0</v>
       </c>
       <c r="P15">
         <v>-281784.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>25360873.0</v>
       </c>
       <c r="F16">
         <v>14109478.0</v>
       </c>
       <c r="G16">
         <v>1441468.0</v>
       </c>
       <c r="H16">
         <v>13246990.0</v>
       </c>
       <c r="I16">
         <v>17549541.0</v>
       </c>
       <c r="J16">
         <v>5848434.0</v>
       </c>
       <c r="K16">
         <v>6882407.0</v>
       </c>
       <c r="L16">
         <v>5347410.0</v>
       </c>
       <c r="M16">
         <v>-428864.0</v>
       </c>
       <c r="N16">
         <v>8298269.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-11533000.0</v>
+      </c>
       <c r="C17">
         <v>-3338000.0</v>
       </c>
       <c r="D17">
         <v>-9804805.0</v>
       </c>
       <c r="E17">
         <v>11261000.0</v>
       </c>
       <c r="F17">
         <v>10457875.0</v>
       </c>
       <c r="G17">
         <v>1441468.0</v>
       </c>
       <c r="H17">
         <v>13246990.0</v>
       </c>
       <c r="I17">
         <v>17549541.0</v>
       </c>
       <c r="J17">
         <v>5848434.0</v>
       </c>
       <c r="K17">
         <v>6882407.0</v>
       </c>
       <c r="L17">
         <v>5347408.0</v>
       </c>
       <c r="M17">
         <v>-428864.0</v>
       </c>
       <c r="N17">
         <v>8298269.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>-4511000.0</v>
+      </c>
       <c r="C18">
         <v>-4921000.0</v>
       </c>
       <c r="D18">
         <v>-5019683.0</v>
       </c>
       <c r="E18">
         <v>-1363000.0</v>
       </c>
       <c r="F18">
         <v>-1432733.0</v>
       </c>
       <c r="G18">
         <v>-1583630.0</v>
       </c>
       <c r="H18">
         <v>-1568815.0</v>
       </c>
       <c r="I18">
         <v>-2850405.0</v>
       </c>
       <c r="J18">
         <v>-3253134.0</v>
       </c>
       <c r="K18">
         <v>-3961617.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>17675044.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>-540705.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19">
         <v>-404119.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>7239514.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>-9353000.0</v>
       </c>
       <c r="C21">
         <v>1213000.0</v>
       </c>
       <c r="D21">
         <v>-7185000.0</v>
       </c>
       <c r="E21">
         <v>16283000.0</v>
       </c>
       <c r="F21">
         <v>14530000.0</v>
       </c>
       <c r="G21">
         <v>-1228913.0</v>
       </c>
       <c r="H21">
         <v>14885118.0</v>
       </c>
       <c r="I21">
         <v>24259685.0</v>
       </c>
       <c r="J21">
         <v>17760768.0</v>
       </c>
       <c r="K21">
         <v>15535817.0</v>
       </c>
       <c r="L21">
         <v>11973000.0</v>
       </c>
       <c r="M21">
         <v>5801310.0</v>
       </c>
       <c r="N21">
         <v>5128176.0</v>
       </c>
       <c r="O21">
         <v>476732.0</v>
       </c>
       <c r="P21">
         <v>-13694.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>102663000.0</v>
       </c>
       <c r="C23">
         <v>271286000.0</v>
       </c>
       <c r="D23">
         <v>320352000.0</v>
       </c>
       <c r="E23">
         <v>282139000.0</v>
       </c>
       <c r="F23">
         <v>224497000.0</v>
       </c>
       <c r="G23">
         <v>208354393.0</v>
       </c>
       <c r="H23">
         <v>204879206.0</v>
       </c>
       <c r="I23">
         <v>262603241.0</v>
       </c>
       <c r="J23">
         <v>254839282.0</v>
       </c>
       <c r="K23">
         <v>238316397.0</v>
       </c>
       <c r="L23">
         <v>205561167.0</v>
       </c>
       <c r="M23">
         <v>167009241.0</v>
       </c>
       <c r="N23">
         <v>146550186.0</v>
       </c>
       <c r="O23">
         <v>76282336.0</v>
       </c>
       <c r="P23">
         <v>50133486.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>1550000.0</v>
+      </c>
       <c r="C25">
         <v>7769000.0</v>
       </c>
       <c r="D25">
         <v>6816258.0</v>
       </c>
       <c r="E25">
         <v>4054000.0</v>
       </c>
       <c r="F25">
         <v>3698329.0</v>
       </c>
       <c r="G25">
         <v>4959705.0</v>
       </c>
       <c r="H25">
         <v>4820256.0</v>
       </c>
       <c r="I25">
         <v>5044487.0</v>
       </c>
       <c r="J25">
         <v>6291958.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>12912000.0</v>
       </c>
       <c r="C27">
         <v>2099000.0</v>
       </c>
       <c r="D27">
         <v>2111000.0</v>
       </c>
       <c r="E27">
         <v>1987000.0</v>
       </c>
       <c r="F27">
         <v>1379000.0</v>
       </c>
       <c r="G27">
         <v>1873000.0</v>
       </c>
       <c r="H27">
         <v>3144000.0</v>
       </c>
       <c r="I27">
         <v>1900000.0</v>
       </c>
       <c r="J27">
         <v>1500000.0</v>
       </c>
       <c r="K27">
         <v>1300000.0</v>
       </c>
       <c r="L27">
         <v>800000.0</v>
       </c>
       <c r="M27">
         <v>623289.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>34302000.0</v>
       </c>
       <c r="C28">
         <v>80938000.0</v>
       </c>
       <c r="D28">
         <v>85741000.0</v>
       </c>
       <c r="E28">
         <v>80909000.0</v>
       </c>
       <c r="F28">
         <v>65675000.0</v>
       </c>
       <c r="G28">
         <v>53027000.0</v>
       </c>
       <c r="H28">
         <v>46963000.0</v>
       </c>
       <c r="I28">
         <v>45391020.0</v>
       </c>
       <c r="J28">
         <v>42849272.0</v>
       </c>
       <c r="K28">
         <v>36504208.0</v>
       </c>
       <c r="L28">
         <v>30390280.0</v>
       </c>
       <c r="M28">
         <v>23461071.0</v>
       </c>
       <c r="N28">
         <v>19000000.0</v>
       </c>
       <c r="O28">
         <v>10606538.0</v>
       </c>
       <c r="P28">
         <v>6851687.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>145</v>
+      </c>
+      <c r="B29">
+        <v>-1881000.0</v>
+      </c>
       <c r="C29">
         <v>-370000.0</v>
       </c>
       <c r="D29">
         <v>-2866929.0</v>
       </c>
       <c r="E29">
         <v>3659000.0</v>
       </c>
       <c r="F29">
         <v>2639587.0</v>
       </c>
       <c r="G29">
         <v>513092.0</v>
       </c>
       <c r="H29">
         <v>4304978.0</v>
       </c>
       <c r="I29">
         <v>3859739.0</v>
       </c>
       <c r="J29">
         <v>8659200.0</v>
       </c>
       <c r="K29">
         <v>4287674.0</v>
       </c>
       <c r="L29">
         <v>3368000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>41136000.0</v>
       </c>
       <c r="C30">
         <v>91650000.0</v>
       </c>
       <c r="D30">
         <v>118969000.0</v>
       </c>
       <c r="E30">
         <v>87265000.0</v>
       </c>
       <c r="F30">
         <v>66411000.0</v>
       </c>
       <c r="G30">
         <v>67268347.0</v>
       </c>
       <c r="H30">
         <v>54940786.0</v>
       </c>
       <c r="I30">
         <v>52335507.0</v>
       </c>
       <c r="J30">
         <v>50641230.0</v>
       </c>
       <c r="K30">
         <v>44537549.0</v>
       </c>
       <c r="L30">
         <v>35934017.0</v>
       </c>
       <c r="M30">
         <v>28725908.0</v>
       </c>
       <c r="N30">
         <v>23934010.0</v>
       </c>
       <c r="O30">
         <v>15075679.0</v>
       </c>
       <c r="P30">
         <v>9602078.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
         <v>-4061000.0</v>
       </c>
       <c r="C31">
         <v>-4921000.0</v>
       </c>
       <c r="D31">
         <v>-5976000.0</v>
       </c>
       <c r="E31">
         <v>-1363000.0</v>
       </c>
       <c r="F31">
         <v>-1433000.0</v>
       </c>
       <c r="G31">
         <v>-1583630.0</v>
       </c>
       <c r="H31">
         <v>-2109520.0</v>
       </c>
       <c r="I31">
         <v>-2850405.0</v>
       </c>
       <c r="J31">
         <v>-3253134.0</v>
       </c>
       <c r="K31">
         <v>-4365736.0</v>
       </c>
       <c r="L31">
         <v>-261636.0</v>
       </c>
       <c r="M31">
         <v>-4856612.0</v>
       </c>
       <c r="N31">
         <v>-4292867.0</v>
       </c>
       <c r="O31">
         <v>-2194731.0</v>
       </c>
       <c r="P31">
         <v>-333304.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
         <v>93310000.0</v>
       </c>
       <c r="C32">
         <v>272499000.0</v>
       </c>
       <c r="D32">
         <v>313167000.0</v>
       </c>
       <c r="E32">
         <v>298422000.0</v>
       </c>
       <c r="F32">
         <v>239027000.0</v>
       </c>
       <c r="G32">
         <v>207125480.0</v>
       </c>
       <c r="H32">
         <v>219764324.0</v>
       </c>
       <c r="I32">
         <v>286862926.0</v>
       </c>
@@ -12232,612 +12395,619 @@
       <c r="P32">
         <v>50119792.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
-        <v>-13376000.0</v>
+        <v>13629000.0</v>
       </c>
       <c r="C2">
+        <v>14323000.0</v>
+      </c>
+      <c r="D2">
         <v>17235000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15355000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42313000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42944000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>46857000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16130000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45327000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>48120000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53505000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>51226000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48532000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>50226000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>50508000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>49030000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>45111000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>44262626.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>42137924.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>38150241.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33535483.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>50371222.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>51806765.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>45701191.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>53791698.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>53112116.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>57187684.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>52995056.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>50337427.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>53279924.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>55689112.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>51753159.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>49545539.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>56445402.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>53033615.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>51546583.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>43172453.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>49168541.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>50975462.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>47430489.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>46204356.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>51853244.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>46315310.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>38915474.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>32543122.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34570752.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38021871.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>34364685.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31326025.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>35361913.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>38755915.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28586063.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>19912285.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16868168.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>16287188.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
-        <v>-1204000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="C3">
+        <v>139000.0</v>
+      </c>
+      <c r="D3">
         <v>824000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>259000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1671000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1888000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5210000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>332000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2007000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2045000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2033000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1659000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1757000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1087000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1145000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>696000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>717000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1357992.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>779603.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>782957.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>777777.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>830090.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1191465.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1326007.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1347576.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1416552.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1196754.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1204237.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1231509.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1243062.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1247538.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1258381.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1295506.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1619203.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1436279.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1865042.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1371434.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1551885.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1673548.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1726438.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1781470.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1809326.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1294137.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1311684.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1128593.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1055071.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1053304.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1184318.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1348855.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1511957.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1218831.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1109661.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1054005.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1357911.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1546622.0</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>9526133.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>314892.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-8000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-3480775.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13792014.0</v>
       </c>
       <c r="S4">
         <v>13792014.0</v>
       </c>
       <c r="T4">
         <v>13792014.0</v>
       </c>
-      <c r="U4"/>
+      <c r="U4">
+        <v>13792014.0</v>
+      </c>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -12863,422 +13033,429 @@
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
-      <c r="BB4"/>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>-4330000.0</v>
+        <v>-1561000.0</v>
       </c>
       <c r="C5">
+        <v>-1768000.0</v>
+      </c>
+      <c r="D5">
         <v>-937000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4425000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>339000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>246000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>470000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>-1519000.0</v>
+      </c>
+      <c r="J5">
         <v>415000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3227000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5267000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5485000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-20730000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
+        <v>2760089.0</v>
+      </c>
+      <c r="P5">
         <v>6469000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4249000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2815000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4232370.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3823356.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2112583.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>76043.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3317492.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3571966.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1154751.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3057394.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4276910.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6477112.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5420758.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3586708.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6555883.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7091326.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6577171.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4035305.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4849326.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5636184.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4581902.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2693356.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4422696.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4466596.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3984364.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2662161.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5107203.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4857929.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2676711.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>864001.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>946239.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2709640.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1622177.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1116877.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1366884.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2572136.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1503919.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>105236.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-30364.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>235870.0</v>
       </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>-5534000.0</v>
+        <v>-1403000.0</v>
       </c>
       <c r="C6">
+        <v>-1629000.0</v>
+      </c>
+      <c r="D6">
         <v>-113000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4166000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2010000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2134000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5680000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>-1187000.0</v>
+      </c>
+      <c r="J6">
         <v>2422000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5272000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7144000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-18973000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
+        <v>3847089.0</v>
+      </c>
+      <c r="P6">
         <v>7614000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4945000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3532000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5590362.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4602959.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2895540.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>853820.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4147582.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4763431.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2480758.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4404970.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5693462.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7673866.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6624995.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4818217.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7798945.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8338864.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7835552.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5330811.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6468529.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7072463.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6446944.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4064790.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5974581.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6140144.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5710802.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4443631.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6916529.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6152066.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3988395.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1992594.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2001310.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3762944.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2806495.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>231978.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2878841.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3790967.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2613580.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1159241.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1327547.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1782492.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13304,88 +13481,89 @@
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
-      <c r="BB7"/>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13411,815 +13589,829 @@
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
-      <c r="BB8"/>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
-        <v>-6949000.0</v>
+        <v>7252000.0</v>
       </c>
       <c r="C9">
+        <v>7703000.0</v>
+      </c>
+      <c r="D9">
         <v>9660000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8151000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>20921000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>21466000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>24329000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9596000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23438000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>25447000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>29979000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>29574000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>26784000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27057000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>28000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>25059000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>23431000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>23431825.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>22046886.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19247481.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>16214709.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19327204.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19711926.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>16905143.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20275731.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>19203169.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>22176622.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20862834.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>18438640.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>18719957.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>21373025.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>19192279.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>17309461.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>19255598.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>18248059.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>17227279.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13671234.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>15110459.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>16431888.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>15184525.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>13346630.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>14843756.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>13855513.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10865918.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8341022.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8364613.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9985739.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8465235.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7711630.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>8434213.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9110019.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6649652.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4868302.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4053017.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>4345474.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
-        <v>-3846000.0</v>
+        <v>-1557000.0</v>
       </c>
       <c r="C10">
+        <v>-1684000.0</v>
+      </c>
+      <c r="D10">
         <v>-2507000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6254000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-807000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1157000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-752000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2580000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-820000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1626000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3595000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3548000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-21930000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2116000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6093000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4170000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2542000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5709029.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4600293.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3088625.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-300484.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2979351.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3288263.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3144103.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2201369.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3852890.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5540959.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4924649.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3233471.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5980053.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6429644.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5835370.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3164213.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3875844.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4752516.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3744537.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2134737.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3739261.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3764628.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2283688.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1382504.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2440000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3656011.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2308405.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>311196.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>991434.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1120797.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>746147.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1913681.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-290326.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1441034.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>243647.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-559047.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-786965.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-299119.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
-        <v>-975000.0</v>
+        <v>-168000.0</v>
       </c>
       <c r="C11">
+        <v>-420000.0</v>
+      </c>
+      <c r="D11">
         <v>571000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1392000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-85000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-176000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>52000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-498000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-28000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>627000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>955000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>944000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5464000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>699000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1441000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>986000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>534000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1295637.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>892795.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>492675.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-88901.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>773043.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>722700.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1685160.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>702509.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1110923.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1333789.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1122820.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>737447.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1127353.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1368258.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>665486.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>698642.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4750630.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1615653.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1460011.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>832906.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1435328.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1416773.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>886207.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>549366.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>933308.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1441333.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>846399.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>146960.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>501898.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>755635.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>499610.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-383581.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-7491910.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>23141.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-1782.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>7591.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-235303.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-86745.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12">
-        <v>-34000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C12">
+        <v>34000.0</v>
+      </c>
+      <c r="D12">
         <v>1570000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1829000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1146000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1403000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1222000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1061000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1235000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1601000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1672000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1502000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>644089.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>376000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>69000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>273000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>406341.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>431332.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>218533.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>376527.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>338141.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>359805.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>429660.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>456025.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>324020.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>395448.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>496109.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>353237.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>575830.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>661683.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>741801.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>871092.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>973482.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>883668.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>837365.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>558619.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>683435.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>701968.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1296557.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1279657.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1244562.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>660590.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>558776.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>531716.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>617460.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>634238.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>636867.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>796804.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1421598.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1131102.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>840272.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>664283.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>496110.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>353240.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -14245,749 +14437,765 @@
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
-      <c r="BB14"/>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
-        <v>-1264000.0</v>
+        <v>-1389000.0</v>
       </c>
       <c r="C15">
+        <v>-1160000.0</v>
+      </c>
+      <c r="D15">
         <v>-5812000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3736000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-722000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-981000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-804000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-761000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-792000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>999000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2640000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2604000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-16466000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1732203.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4652000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3176000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15800000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5311234.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4643609.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3442838.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>711797.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2206308.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2565563.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4829263.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1498860.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2741967.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4207170.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3801829.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2496024.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4852700.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5061386.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5169884.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2465571.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-875000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3136863.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2284526.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1301831.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2303933.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2347855.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1397481.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>833138.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1506487.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2214678.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1462006.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>164236.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>489536.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>365163.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>246537.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1530100.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7201584.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1417893.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>245429.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-566638.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-551662.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-212374.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>2640000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2604.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-16466.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1732203.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4652473.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3176000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15799783.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5311234.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4643609.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3442838.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>711797.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2206308.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2565563.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4829263.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1498860.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2741967.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4207170.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3801829.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2496020.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4852700.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5061386.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5169884.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2465571.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2711434.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3136863.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2284526.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1301831.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2304000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2347855.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1397481.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>833138.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1506000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2214678.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1462006.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>164000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>489000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>365162.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>246537.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-1530100.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7201000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1417893.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>246000.0</v>
       </c>
-      <c r="BA16">
-[...2 lines deleted...]
-      <c r="BB16"/>
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-1389000.0</v>
+      </c>
       <c r="C17">
+        <v>-1264000.0</v>
+      </c>
+      <c r="D17">
         <v>-3078000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4862000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-722000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-981000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-804000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-761000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-792000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>999000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2640000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2604.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-16466.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1417000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4652473.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3183642.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2007769.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1659631.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>4643609.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3442838.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>711797.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2206308.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2565563.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4829263.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1498860.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2741967.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4207170.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3801829.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2496024.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4852700.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>5061386.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>5169884.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2465571.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5978792.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3136863.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2284526.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1301831.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4534552.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2347855.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1397481.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>833138.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5347408.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2214678.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1462006.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-428864.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>365162.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>246537.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1530100.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>1417893.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
-      <c r="BB17"/>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>-4000.0</v>
+      </c>
       <c r="C18">
+        <v>84000.0</v>
+      </c>
+      <c r="D18">
         <v>-1570000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1829000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1146000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1403000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1222000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1061000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1235000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1601000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1672000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1502000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-644000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-375627.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-69589.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-273379.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-406341.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-431332.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-218533.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-376527.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-338141.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-359805.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-429660.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-456025.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-324020.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-395448.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-496109.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-353237.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>409483.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-7228.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>17272789.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-404119.0</v>
       </c>
-      <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-438507.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-986835.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>22545.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>7239514.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -15013,255 +15221,259 @@
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-      <c r="BB20"/>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
-        <v>-4330000.0</v>
+        <v>-1553000.0</v>
       </c>
       <c r="C21">
+        <v>-1767000.0</v>
+      </c>
+      <c r="D21">
         <v>-937000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4425000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>339000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>246000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>470000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1475000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>415000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3227000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5267000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5050000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-20730000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2760000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6469000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4239000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2815000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6115370.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5031625.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3307158.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>76043.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3317492.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3648068.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6084763.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2657394.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4176910.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6477112.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5420758.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3586708.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6555883.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7091327.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6577171.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4035305.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4849326.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5636184.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4581902.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2693356.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4422696.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4466596.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3984364.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2662161.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3574000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4857929.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2676711.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>864000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1612456.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2709640.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1622177.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-142964.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1366884.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2572136.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1083919.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>105236.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-30364.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>235870.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15287,223 +15499,229 @@
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
-      <c r="BB22"/>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
-        <v>-15995000.0</v>
+        <v>22434000.0</v>
       </c>
       <c r="C23">
+        <v>23793000.0</v>
+      </c>
+      <c r="D23">
         <v>27832000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>27931000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>62895000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>64164000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>70716000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27201000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>68350000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>70340000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>78217000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>75750000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>96046000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>74523000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>72039000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>69850000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>65727000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>61579081.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>59153185.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>54090564.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>49674149.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>66380934.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>67870623.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>68691097.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>71410035.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>68138375.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>72887194.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>68437132.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>65189359.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>65443998.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>69970810.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>64368267.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>62820165.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>70851500.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>65645490.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>64191960.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>54150331.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>59856168.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>62940754.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>58630650.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>56888825.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>63123450.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>55312894.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>47104681.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>40020143.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>41322909.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>45297970.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>41207743.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>39180619.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>42429242.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>45293798.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>34151796.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>24675351.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>21144727.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>20396792.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15515,247 +15733,251 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>158000.0</v>
+      </c>
       <c r="C25">
+        <v>139000.0</v>
+      </c>
+      <c r="D25">
         <v>823000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1083000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1671000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1888000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1893000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1981000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2007000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2045000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2033000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1939000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1757000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1087000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1145457.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>921834.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>898973.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>757362.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1190709.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>890584.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>859674.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>830090.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1270950.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1443952.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1414713.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1187756.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1196754.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1204237.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1231509.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1243062.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1247538.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1258381.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1295506.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1619203.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1436279.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1865042.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1371434.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1551885.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1673548.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1726438.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1781470.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1809326.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1294137.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1311684.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1128593.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1055071.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1053304.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1184318.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1348855.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1511957.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1218831.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1109661.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1054005.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -15781,924 +16003,947 @@
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
-      <c r="BB26"/>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>5466000.0</v>
+      </c>
+      <c r="D27">
         <v>5672000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6744000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>496000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>477000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>632000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6345000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>392000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>384000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>528000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>605000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>594000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1800000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>485000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>1300000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>1900000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>1900000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>1500000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>1300000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>841054.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
-        <v>5764000.0</v>
+        <v>5342000.0</v>
       </c>
       <c r="C28">
+        <v>3865000.0</v>
+      </c>
+      <c r="D28">
         <v>4551000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5832000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18155000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19681000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20780000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4394000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19999000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19651000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21814000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21735000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22539000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21410000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19818000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19898281.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>19716312.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>17072610.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17280422.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17768868.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30047940.0</v>
       </c>
       <c r="V28">
         <v>30047940.0</v>
       </c>
       <c r="W28">
+        <v>30047940.0</v>
+      </c>
+      <c r="X28">
         <v>14869009.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14306440.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16203620.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11838503.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14502760.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14237839.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13620423.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9021012.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13034161.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11360000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>11980000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11286895.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11180000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10780000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9610000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7835742.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10290000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9470000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8900000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8619946.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6880000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6350000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6220000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5660000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6510000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5610000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5319052.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4456072.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3709061.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>145</v>
+      </c>
+      <c r="B29">
+        <v>-168000.0</v>
+      </c>
       <c r="C29">
+        <v>-420000.0</v>
+      </c>
+      <c r="D29">
         <v>571000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1392000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-85000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-176000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>52000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-219000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-28000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>627000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>955000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>944000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5464000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>699000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1440422.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>986080.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>534366.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>718834.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1120799.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>656566.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>143389.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>773043.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>722700.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1685160.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>702509.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1110923.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1333789.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1122820.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>737450.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
-        <v>-2619000.0</v>
+        <v>8805000.0</v>
       </c>
       <c r="C30">
+        <v>9470000.0</v>
+      </c>
+      <c r="D30">
         <v>10597000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12576000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20582000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21220000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23859000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11071000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23023000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22220000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24712000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24524000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>47514000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24297000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21531000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20820000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20616000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17316455.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17015261.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15940323.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16138666.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16009712.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16063858.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22989906.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17618337.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15026259.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15699510.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15442076.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14851932.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12164074.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14281698.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12615108.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13274626.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>14406098.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12611875.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12645377.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10977878.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10687627.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11965292.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>11200161.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10684469.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11270206.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8997584.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8189207.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7477021.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6752157.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7276099.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6843058.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7854594.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7067329.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6537883.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5565733.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4763066.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4276559.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4109604.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
-        <v>484000.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="C31">
+        <v>83000.0</v>
+      </c>
+      <c r="D31">
         <v>-1570000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1829000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1146000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1403000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1222000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1105000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1235000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1601000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1672000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1502000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-644000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-376000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-69000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-273000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-406341.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-431332.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-218533.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-376527.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-338141.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-359805.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2940660.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-456025.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-324020.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-936153.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-496109.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-353237.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-575830.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-661683.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-741801.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-871092.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-973482.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-883668.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-837365.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-558619.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-683435.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-701968.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1700676.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1279657.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1134251.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1201918.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-368306.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-552805.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-621022.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1588844.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-876030.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1770717.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1657210.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1131102.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-840272.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-664283.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-756601.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-534989.0</v>
       </c>
     </row>
-    <row r="32" spans="1:55">
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
-        <v>-20325000.0</v>
+        <v>20881000.0</v>
       </c>
       <c r="C32">
+        <v>22026000.0</v>
+      </c>
+      <c r="D32">
         <v>26895000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>23506000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>63234000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>64410000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>71186000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25726000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>68765000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>73567000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>83484000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>80800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>75316000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>77283000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>78508000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>74089000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>68542000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>67694451.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>64184810.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>57397722.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>49750192.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>69698426.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>71518691.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>62606334.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>74067429.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>72315285.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>79364306.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>73857890.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>68776067.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>71999881.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>77062137.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>70945438.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>66855000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>75701000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>71281674.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>68773862.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>56843687.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>64279000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>67407350.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>62615014.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>59550986.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>66697000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>60170823.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>49781392.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>40884144.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>42935365.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>48007610.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>42829920.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>39037655.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>43796126.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>47865934.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>35235715.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>24780587.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>20921185.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>20632662.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -16757,1245 +17002,1253 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>353000.0</v>
       </c>
       <c r="C2">
         <v>4710000.0</v>
       </c>
       <c r="D2">
         <v>-15676000.0</v>
       </c>
       <c r="E2">
         <v>112104.0</v>
       </c>
       <c r="F2">
         <v>112104.0</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
       <c r="H2">
         <v>0.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>138000</v>
       </c>
       <c r="C3">
         <v>1640000</v>
       </c>
       <c r="D3">
         <v>2597000</v>
       </c>
       <c r="E3">
         <v>5680277</v>
       </c>
       <c r="F3">
         <v>3203909</v>
       </c>
       <c r="G3">
         <v>2144946</v>
       </c>
       <c r="H3">
         <v>2076877</v>
       </c>
       <c r="I3">
         <v>923994</v>
       </c>
       <c r="J3">
         <v>1145757</v>
       </c>
       <c r="K3">
         <v>938943</v>
       </c>
       <c r="L3">
         <v>563169</v>
       </c>
       <c r="M3">
         <v>327934</v>
       </c>
       <c r="N3">
         <v>221627</v>
       </c>
       <c r="O3">
         <v>121450</v>
       </c>
       <c r="P3">
         <v>41361</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-112104.0</v>
       </c>
       <c r="F4">
         <v>112104.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2352940.0</v>
       </c>
       <c r="F5">
         <v>3149439.0</v>
       </c>
       <c r="G5">
         <v>-1690317.0</v>
       </c>
       <c r="H5">
         <v>-1102842.0</v>
       </c>
       <c r="I5">
         <v>381938.0</v>
       </c>
       <c r="J5">
         <v>1092945.0</v>
       </c>
       <c r="K5">
         <v>1305269.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>-562909.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>18665000.0</v>
       </c>
       <c r="C6">
         <v>353000.0</v>
       </c>
       <c r="D6">
         <v>20386000.0</v>
       </c>
       <c r="E6">
         <v>3736000.0</v>
       </c>
       <c r="F6">
         <v>112104.0</v>
       </c>
       <c r="G6">
         <v>1890105.0</v>
       </c>
       <c r="H6">
         <v>-8224775.0</v>
       </c>
       <c r="I6">
         <v>-17502481.0</v>
       </c>
       <c r="J6">
         <v>7579684.0</v>
       </c>
       <c r="K6">
         <v>-8602484.0</v>
       </c>
       <c r="L6">
         <v>7551087.0</v>
       </c>
       <c r="M6">
         <v>-5358237.0</v>
       </c>
       <c r="N6">
         <v>-1066035.0</v>
       </c>
       <c r="O6">
         <v>8088886.0</v>
       </c>
       <c r="P6">
         <v>5515201.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
         <v>8012000.0</v>
       </c>
       <c r="C7">
         <v>19047000.0</v>
       </c>
       <c r="D7">
         <v>2582000.0</v>
       </c>
       <c r="E7">
         <v>47955000.0</v>
       </c>
       <c r="F7">
         <v>-10921018.0</v>
       </c>
       <c r="G7">
         <v>9633872.0</v>
       </c>
       <c r="H7">
         <v>-3747527.0</v>
       </c>
       <c r="I7">
         <v>-4129285.0</v>
       </c>
       <c r="J7">
         <v>354354.0</v>
       </c>
       <c r="K7">
         <v>-5918905.0</v>
       </c>
       <c r="L7">
         <v>-1444633.0</v>
       </c>
       <c r="M7">
         <v>-2016221.0</v>
       </c>
       <c r="N7">
         <v>-4543141.0</v>
       </c>
       <c r="O7">
         <v>156249.0</v>
       </c>
       <c r="P7">
         <v>1476088.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-14792950.0</v>
       </c>
       <c r="F8">
         <v>-15177999.0</v>
       </c>
       <c r="G8">
         <v>4308900.0</v>
       </c>
       <c r="H8">
         <v>-1758340.0</v>
       </c>
       <c r="I8">
         <v>-939454.0</v>
       </c>
       <c r="J8">
         <v>1434308.0</v>
       </c>
       <c r="K8">
         <v>-1393935.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8">
         <v>-8028222.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>-1557000.0</v>
       </c>
       <c r="C9">
         <v>14516000.0</v>
       </c>
       <c r="D9">
         <v>12163000.0</v>
       </c>
       <c r="E9">
         <v>-14792950.0</v>
       </c>
       <c r="F9">
         <v>-15177999.0</v>
       </c>
       <c r="G9">
         <v>4308900.0</v>
       </c>
       <c r="H9">
         <v>-2765135.0</v>
       </c>
       <c r="I9">
         <v>-939454.0</v>
       </c>
       <c r="J9">
         <v>1434308.0</v>
       </c>
       <c r="K9">
         <v>-1393935.0</v>
       </c>
       <c r="L9">
         <v>-4191615.0</v>
       </c>
       <c r="M9">
         <v>266289.0</v>
       </c>
       <c r="N9">
         <v>-8028222.0</v>
       </c>
       <c r="O9">
         <v>308349.0</v>
       </c>
       <c r="P9">
         <v>-291941.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>-66000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>5687108.0</v>
       </c>
       <c r="G10">
         <v>3748122.0</v>
       </c>
       <c r="H10">
         <v>-1500407.0</v>
       </c>
       <c r="I10">
         <v>-1612088.0</v>
       </c>
       <c r="J10">
         <v>22629.0</v>
       </c>
       <c r="K10">
         <v>-3870125.0</v>
       </c>
       <c r="L10">
         <v>3126486.0</v>
       </c>
       <c r="M10">
         <v>-1674943.0</v>
       </c>
       <c r="N10">
         <v>3701164.0</v>
       </c>
       <c r="O10">
         <v>1086603.0</v>
       </c>
       <c r="P10">
         <v>2529353.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-4238817.0</v>
       </c>
       <c r="F11">
         <v>156054.0</v>
       </c>
       <c r="G11">
         <v>7287991.0</v>
       </c>
       <c r="H11">
         <v>123142.0</v>
       </c>
       <c r="I11">
         <v>-2971769.0</v>
       </c>
       <c r="J11">
         <v>-555971.0</v>
       </c>
       <c r="K11">
         <v>-620523.0</v>
       </c>
       <c r="L11">
         <v>185334.0</v>
       </c>
       <c r="M11">
         <v>-818620.0</v>
       </c>
       <c r="N11">
         <v>3525962.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-28016429.0</v>
       </c>
       <c r="F12">
         <v>-298147.0</v>
       </c>
       <c r="G12">
         <v>5949203.0</v>
       </c>
       <c r="H12">
         <v>2451620.0</v>
       </c>
       <c r="I12">
         <v>-1115926.0</v>
       </c>
       <c r="J12">
         <v>5317601.0</v>
       </c>
       <c r="K12">
         <v>1688991.0</v>
       </c>
       <c r="L12">
         <v>2136126.0</v>
       </c>
       <c r="M12">
         <v>3223390.0</v>
       </c>
       <c r="N12">
         <v>-7200879.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1639593.0</v>
       </c>
       <c r="F13">
         <v>5580237.0</v>
       </c>
       <c r="G13">
         <v>3729317.0</v>
       </c>
       <c r="H13">
         <v>-1653761.0</v>
       </c>
       <c r="I13">
         <v>-1673229.0</v>
       </c>
       <c r="J13">
         <v>-139806.0</v>
       </c>
       <c r="K13">
         <v>-3793697.0</v>
       </c>
       <c r="L13">
         <v>2117483.0</v>
       </c>
       <c r="M13">
         <v>-1315131.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>1550000.0</v>
       </c>
       <c r="C14">
         <v>7769000.0</v>
       </c>
       <c r="D14">
         <v>7774000.0</v>
       </c>
       <c r="E14">
         <v>4053258.0</v>
       </c>
       <c r="F14">
         <v>3698329.0</v>
       </c>
       <c r="G14">
         <v>4959705.0</v>
       </c>
       <c r="H14">
         <v>4718367.0</v>
       </c>
       <c r="I14">
         <v>5044487.0</v>
       </c>
       <c r="J14">
         <v>6291958.0</v>
       </c>
       <c r="K14">
         <v>6733341.0</v>
       </c>
       <c r="L14">
         <v>5543740.0</v>
       </c>
       <c r="M14">
         <v>4641548.0</v>
       </c>
       <c r="N14">
         <v>4894454.0</v>
       </c>
       <c r="O14">
         <v>4469141.0</v>
       </c>
       <c r="P14">
         <v>2750391.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
-        <v>-22400000.0</v>
+        <v>22400000.0</v>
       </c>
       <c r="C15">
-        <v>-1639000.0</v>
+        <v>1639000.0</v>
       </c>
       <c r="D15">
-        <v>-6507000.0</v>
+        <v>6507000.0</v>
       </c>
       <c r="E15">
         <v>6289682.0</v>
       </c>
       <c r="F15">
         <v>4567139.0</v>
       </c>
       <c r="G15">
         <v>5155148.0</v>
       </c>
       <c r="H15">
         <v>12282342.0</v>
       </c>
       <c r="I15">
         <v>10921909.0</v>
       </c>
       <c r="J15">
         <v>8735759.0</v>
       </c>
       <c r="K15">
         <v>8030922.0</v>
       </c>
       <c r="L15">
         <v>6492406.0</v>
       </c>
       <c r="M15">
         <v>6746.0</v>
       </c>
       <c r="N15">
         <v>1321750.0</v>
       </c>
       <c r="O15">
         <v>4368.0</v>
       </c>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>19018000.0</v>
       </c>
       <c r="C16">
         <v>353000.0</v>
       </c>
       <c r="D16">
         <v>4710000.0</v>
       </c>
       <c r="E16">
         <v>3848104.0</v>
       </c>
       <c r="F16">
         <v>112104.0</v>
       </c>
       <c r="G16">
         <v>112104.0</v>
       </c>
       <c r="H16">
         <v>0.0</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16">
         <v>-1066035.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>-25000.0</v>
       </c>
       <c r="C18">
         <v>22739000.0</v>
       </c>
       <c r="D18">
         <v>17789000.0</v>
       </c>
       <c r="E18">
         <v>-8980277.0</v>
       </c>
       <c r="F18">
         <v>3459545.0</v>
       </c>
       <c r="G18">
         <v>20112004.0</v>
       </c>
       <c r="H18">
         <v>15876967.0</v>
       </c>
       <c r="I18">
         <v>17502481.0</v>
       </c>
       <c r="J18">
         <v>16917966.0</v>
       </c>
       <c r="K18">
         <v>8594897.0</v>
       </c>
       <c r="L18">
         <v>11228745.0</v>
       </c>
       <c r="M18">
         <v>5353237.0</v>
       </c>
       <c r="N18">
         <v>2060372.0</v>
       </c>
       <c r="O18">
         <v>2897361.0</v>
       </c>
       <c r="P18">
         <v>1830299.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1640000.0</v>
       </c>
       <c r="D19">
         <v>-43289799.0</v>
       </c>
       <c r="E19">
         <v>-8898000.0</v>
       </c>
       <c r="F19">
         <v>-7024466.0</v>
       </c>
       <c r="G19">
         <v>-24147055.0</v>
       </c>
       <c r="H19">
         <v>-9729069.0</v>
       </c>
       <c r="I19">
         <v>-923994.0</v>
       </c>
       <c r="J19">
         <v>-25643407.0</v>
       </c>
       <c r="K19">
         <v>-931356.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>262000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>168</v>
+      </c>
+      <c r="B21">
+        <v>-48705000.0</v>
+      </c>
       <c r="C21">
         <v>-15929000.0</v>
       </c>
       <c r="D21">
         <v>-3688000.0</v>
       </c>
       <c r="E21">
         <v>22680639.0</v>
       </c>
       <c r="F21">
         <v>4741013.0</v>
       </c>
       <c r="G21">
         <v>7057385.0</v>
       </c>
       <c r="H21">
         <v>6691367.0</v>
       </c>
       <c r="I21">
         <v>-24487796.0</v>
       </c>
       <c r="J21">
         <v>21372854.0</v>
       </c>
       <c r="K21">
         <v>-7615943.0</v>
       </c>
       <c r="L21">
         <v>9129500.0</v>
       </c>
       <c r="M21">
         <v>-11782165.0</v>
       </c>
       <c r="N21">
         <v>9878128.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>-11533000.0</v>
       </c>
       <c r="C22">
         <v>-3338000.0</v>
       </c>
       <c r="D22">
         <v>-10223000.0</v>
       </c>
       <c r="E22">
         <v>24125877.0</v>
       </c>
       <c r="F22">
         <v>10457875.0</v>
       </c>
       <c r="G22">
         <v>1441468.0</v>
       </c>
       <c r="H22">
         <v>9640831.0</v>
       </c>
       <c r="I22">
         <v>17549541.0</v>
       </c>
       <c r="J22">
         <v>5848434.0</v>
       </c>
       <c r="K22">
         <v>6882407.0</v>
       </c>
       <c r="L22">
         <v>5347408.0</v>
       </c>
       <c r="M22">
         <v>-428864.0</v>
       </c>
       <c r="N22">
         <v>8298269.0</v>
       </c>
       <c r="O22">
         <v>-1749857.0</v>
       </c>
       <c r="P22">
         <v>-281784.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>169</v>
+      </c>
+      <c r="B23">
+        <v>-29000.0</v>
+      </c>
       <c r="C23">
         <v>-5080000.0</v>
       </c>
       <c r="D23">
         <v>-1110000.0</v>
       </c>
       <c r="E23">
         <v>49086182.0</v>
       </c>
       <c r="F23">
         <v>7102755.0</v>
       </c>
       <c r="G23">
         <v>22487868.0</v>
       </c>
       <c r="H23">
         <v>-3016100.0</v>
       </c>
       <c r="I23">
         <v>17903706.0</v>
       </c>
       <c r="J23">
         <v>-5143660.0</v>
       </c>
       <c r="K23">
         <v>-8210025.0</v>
       </c>
       <c r="L23">
         <v>-2133389.0</v>
       </c>
       <c r="M23">
         <v>-2068814.0</v>
       </c>
       <c r="N23">
         <v>-1391245.0</v>
       </c>
       <c r="O23">
         <v>-126689.0</v>
       </c>
       <c r="P23">
         <v>-285048.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
         <v>-331000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-3243522.0</v>
       </c>
       <c r="F24">
         <v>-34505.0</v>
       </c>
       <c r="G24">
         <v>-22002109.0</v>
       </c>
       <c r="H24">
         <v>-152192.0</v>
       </c>
       <c r="I24">
         <v>-34505.0</v>
       </c>
       <c r="J24">
         <v>2350.0</v>
       </c>
       <c r="K24">
         <v>7587.0</v>
       </c>
       <c r="L24">
         <v>1259.0</v>
       </c>
       <c r="M24">
         <v>5000.0</v>
       </c>
       <c r="N24">
         <v>-1066035.0</v>
       </c>
       <c r="O24">
         <v>8100.0</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>3731000.0</v>
       </c>
       <c r="C25">
         <v>1097000.0</v>
       </c>
       <c r="D25">
         <v>24299000.0</v>
       </c>
       <c r="E25">
         <v>-82871374.0</v>
       </c>
       <c r="F25">
         <v>1090784.0</v>
       </c>
       <c r="G25">
         <v>7785476.0</v>
       </c>
       <c r="H25">
         <v>5693358.0</v>
       </c>
       <c r="I25">
         <v>-2639266.0</v>
       </c>
       <c r="J25">
         <v>2011734.0</v>
       </c>
       <c r="K25">
         <v>2623672.0</v>
       </c>
       <c r="L25">
         <v>2709891.0</v>
       </c>
       <c r="M25">
         <v>2420948.0</v>
       </c>
       <c r="N25">
         <v>597684.0</v>
       </c>
       <c r="O25">
         <v>90337.0</v>
       </c>
       <c r="P25">
         <v>385536.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
         <v>-1521000.0</v>
       </c>
-      <c r="C26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26">
         <v>-10000.0</v>
       </c>
       <c r="E26">
         <v>-1188.0</v>
       </c>
       <c r="F26">
         <v>-41209.0</v>
       </c>
       <c r="G26">
         <v>-12132.0</v>
       </c>
       <c r="H26">
         <v>-38200.0</v>
       </c>
       <c r="I26">
         <v>-24027.0</v>
       </c>
       <c r="J26">
         <v>25000000.0</v>
       </c>
       <c r="K26">
         <v>7665714.0</v>
       </c>
       <c r="L26">
         <v>26317000.0</v>
       </c>
       <c r="M26">
         <v>8492740.0</v>
       </c>
       <c r="N26">
         <v>13100000.0</v>
       </c>
       <c r="O26">
         <v>5500000.0</v>
       </c>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>173</v>
+      </c>
+      <c r="B27">
+        <v>1006000.0</v>
+      </c>
       <c r="C27">
         <v>989000.0</v>
       </c>
       <c r="D27">
         <v>1029000.0</v>
       </c>
       <c r="E27">
         <v>1084638.0</v>
       </c>
       <c r="F27">
         <v>1058096.0</v>
       </c>
       <c r="G27">
         <v>849448.0</v>
       </c>
       <c r="H27">
         <v>849665.0</v>
       </c>
       <c r="I27">
         <v>1069482.0</v>
       </c>
       <c r="J27">
         <v>447301.0</v>
       </c>
       <c r="K27">
         <v>313988.0</v>
       </c>
       <c r="L27">
         <v>352881.0</v>
       </c>
       <c r="M27">
         <v>1193208.0</v>
       </c>
       <c r="N27">
         <v>715807.0</v>
       </c>
       <c r="O27">
         <v>76324.0</v>
       </c>
       <c r="P27">
         <v>-2497461.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>-72492000.0</v>
       </c>
       <c r="C28">
         <v>-22386000.0</v>
       </c>
       <c r="D28">
         <v>-10872000.0</v>
       </c>
       <c r="E28">
         <v>15934000.0</v>
       </c>
       <c r="F28">
         <v>473116.0</v>
       </c>
       <c r="G28">
         <v>1890105.0</v>
       </c>
       <c r="H28">
         <v>-8224775.0</v>
       </c>
       <c r="I28">
         <v>-17502481.0</v>
       </c>
       <c r="J28">
         <v>7579684.0</v>
       </c>
       <c r="K28">
         <v>-8602484.0</v>
       </c>
       <c r="L28">
         <v>7551087.0</v>
       </c>
       <c r="M28">
         <v>-5358237.0</v>
       </c>
       <c r="N28">
         <v>7490543.0</v>
       </c>
       <c r="O28">
         <v>8088886.0</v>
       </c>
       <c r="P28">
         <v>5515201.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>113000.0</v>
       </c>
       <c r="C29">
         <v>24379000.0</v>
       </c>
       <c r="D29">
         <v>20386000.0</v>
       </c>
       <c r="E29">
         <v>-3300000.0</v>
       </c>
       <c r="F29">
         <v>6663454.0</v>
       </c>
       <c r="G29">
         <v>22256950.0</v>
       </c>
       <c r="H29">
         <v>17953844.0</v>
       </c>
       <c r="I29">
         <v>18426475.0</v>
       </c>
       <c r="J29">
         <v>18063723.0</v>
       </c>
       <c r="K29">
         <v>9533840.0</v>
       </c>
       <c r="L29">
         <v>11791914.0</v>
       </c>
       <c r="M29">
         <v>5681171.0</v>
       </c>
       <c r="N29">
         <v>2282000.0</v>
       </c>
       <c r="O29">
         <v>3018811.0</v>
       </c>
       <c r="P29">
         <v>1871660.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>91197000.0</v>
       </c>
       <c r="C30">
         <v>-1640000.0</v>
       </c>
       <c r="D30">
         <v>-9514000.0</v>
       </c>
       <c r="E30">
         <v>-8923799.0</v>
       </c>
       <c r="F30">
         <v>-7024466.0</v>
       </c>
       <c r="G30">
         <v>-24147055.0</v>
       </c>
       <c r="H30">
         <v>-9729069.0</v>
       </c>
       <c r="I30">
         <v>-923994.0</v>
       </c>
@@ -18020,2295 +18273,2327 @@
       <c r="P30">
         <v>-7386861.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>19018000.0</v>
+      </c>
+      <c r="C2">
         <v>41170000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2777000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2049999.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>353000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>262000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>226000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>588800.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2">
         <v>660000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>70000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3848104.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44512.0</v>
       </c>
       <c r="O2">
         <v>44512.0</v>
       </c>
       <c r="P2">
+        <v>44512.0</v>
+      </c>
+      <c r="Q2">
         <v>90.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>112000.0</v>
       </c>
-      <c r="R2">
-[...1 lines deleted...]
-      </c>
       <c r="S2">
         <v>0.0</v>
       </c>
       <c r="T2">
         <v>0.0</v>
       </c>
       <c r="U2">
         <v>0.0</v>
       </c>
       <c r="V2">
         <v>0.0</v>
       </c>
       <c r="W2">
         <v>0.0</v>
       </c>
       <c r="X2">
         <v>0.0</v>
       </c>
       <c r="Y2">
         <v>0.0</v>
       </c>
       <c r="Z2">
         <v>0.0</v>
       </c>
-      <c r="AA2"/>
+      <c r="AA2">
+        <v>0.0</v>
+      </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>40000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>64832.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>4000</v>
+      </c>
+      <c r="C3">
         <v>16000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>109000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>270000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>200000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>369000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>494000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>578000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>529000</v>
-      </c>
-[...1 lines deleted...]
-        <v>745000</v>
       </c>
       <c r="M3">
         <v>745000</v>
       </c>
       <c r="N3">
+        <v>745000</v>
+      </c>
+      <c r="O3">
         <v>1000324</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1149457</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1480271</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2051000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1637516</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>455499</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>536074</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>540311</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>184767</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>63212</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>847294</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1049673</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>695494</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>860264</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>332288</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>341464</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>242661</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>228814</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>298615</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>153904</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>249768</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>59397</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>509480</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>327112</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>320786</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>187454</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>194398</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>236305</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>52766</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>150407</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>161410</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>198586</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>66404</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>94549</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>121268</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>45713</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>69991</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>65946</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>32501</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>53189</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>45811</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>19623</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>590.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>70.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-44512.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>44512.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-112104.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>112104.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>2385.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>653.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2403573.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>476427.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1018873.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>593079.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2605644.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>917732.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>81388.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-455325.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1594005.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>621227.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>504269.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1221808.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-33733.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>652497.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1774765.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1111258.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-145076.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>266283.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-850527.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>615356.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>543925.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>195002.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>431184.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>647202.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>364856.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>1718866.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>651043.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-204396.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>-5120000.0</v>
+      </c>
+      <c r="C6">
         <v>-22152000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>38393000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>727000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1697000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>91000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>36000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>176000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>50000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>588800.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-660000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>590000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>70000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3848104.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-44512.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>44512.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-112000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>112104.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-158350.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>728207.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2416504.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3439709.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3145832.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7606260.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16081906.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4206157.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3942369.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3448485.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5040078.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6802826.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7054533.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-203255.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3441867.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-5852541.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>871757.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>18705240.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-6144772.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2101484.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-828816.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1057369.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4614815.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-64832.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>64832.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1215861.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6479622.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2291577.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-483814.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>216713.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2799559.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1066035.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>259316.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8025695.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>294082.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>888000.0</v>
+      </c>
+      <c r="C7">
         <v>2966000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3239000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8640000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-355000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3585000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2611000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9315000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5421000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1563000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3387000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3618000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>788000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>64166480.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13104732.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2384476.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-721000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1564321.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4833220.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2164233.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1861658.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1506685.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-939415.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5936287.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3130315.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-656411.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1465036.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1466848.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>726494.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1738914.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>652111.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-5681242.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-839068.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>922884.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>47472.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4049890.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>3433888.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1909074.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3234331.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2525395.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>1749895.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1592246.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-2689659.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1154823.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>807603.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>281132.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1571568.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2075540.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1349755.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-271853.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3165963.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-343986.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-761339.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>2048323.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-328659.0</v>
       </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>4006.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3666.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1653631.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-14315444.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-698645.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1432492.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2643568.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-7479930.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3970715.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1083786.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>77418.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-4061539.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>4804348.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>3488673.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-2022258.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-2728057.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>1951758.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>2083329.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>442448.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-4957395.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>1492164.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>408816.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-4129269.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>1916967.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>-4081817.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-1475810.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>2195540.0</v>
       </c>
-      <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>-3764296.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-2434029.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>1115000.0</v>
       </c>
-      <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>163000.0</v>
+      </c>
+      <c r="C9">
         <v>5629000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9037000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4471000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2620000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5483000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-743000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1444000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3733000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10368000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5877000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4006000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3666000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1653631.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-14315444.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-698645.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1432000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2690506.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7185306.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3765075.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2976993.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>77418.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4061539.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4804348.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3488673.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>909624.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2022258.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2728057.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1951758.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2083329.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>442448.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-4957395.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1492164.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3237794.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>408816.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4129269.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1916967.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1968152.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-4081817.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1475810.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2195540.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1515004.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-3330696.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2909109.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>533186.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5349614.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-3764296.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-2434029.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1115000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>78850.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-3176369.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-3343756.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1586947.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2048323.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-328659.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-1197000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>660000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>537000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>1287590.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1778956.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1501701.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1118861.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-32875.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2645518.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1219724.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-84245.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2216232.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>680093.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1166571.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1130839.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-577157.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1083716.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1128395.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-990252.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2204567.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-450029.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1226768.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1450457.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3602854.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>864918.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1079894.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-52295.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>286643.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-112562.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2336600.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>615805.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5250643.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2609303.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>378906.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>587491.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3339304.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1669694.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1670526.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>361028.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1178000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2547.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3463.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2411834.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>773036.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3588026.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>988007.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1574579.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1560510.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>24178.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1636081.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3129617.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2585491.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>660073.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>912810.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>681506.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>603642.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>658028.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>598401.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1371605.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>509128.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-828587.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1280705.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-555971.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-676700.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-164546.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1621919.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-620523.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>861751.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1235514.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-267907.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2848000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2402000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1214000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>108000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-818620.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1471614.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-4308.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>503696.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3440000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3925000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1206000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>223.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17792.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-11813597.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>493788.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>536217.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-17232837.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-3240558.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-235252.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-149858.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>223989.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-721971.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>298463.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5836440.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>536271.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>696693.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>821881.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>136254.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>809650.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-968890.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>93939.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-654582.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>413607.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5317601.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>163321.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-186456.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>81817.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1688991.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-243182.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>152734.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-109801.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>444000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>859000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>716000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>245000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3223390.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-317338.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>209944.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1504049.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>145000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>507000.0</v>
       </c>
       <c r="M13">
         <v>507000.0</v>
       </c>
       <c r="N13">
+        <v>507000.0</v>
+      </c>
+      <c r="O13">
         <v>-1853171.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1264124.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3455929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4506475.0</v>
       </c>
       <c r="R13">
         <v>-4506475.0</v>
       </c>
       <c r="S13">
+        <v>-4506475.0</v>
+      </c>
+      <c r="T13">
         <v>1737907.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1462489.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1081664.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-35031.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2678937.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1515967.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-430556.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2028878.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>458794.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1278301.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1361978.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-258905.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>85044.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>174305.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1673673.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-139806.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>64136.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1109137.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-104998.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3793697.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-14265.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>185929.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>2117483.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1315131.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>158000.0</v>
+      </c>
+      <c r="C14">
         <v>139000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>70.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>259000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1671000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1888000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>336000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1336000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2007000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2045000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2033000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1939000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1757000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1086994.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1184278.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>960655.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>899000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>700895.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1169401.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>884544.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>836242.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>830090.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1270950.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1443952.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1414713.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1187756.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1196754.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1204237.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1231509.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1243062.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1247538.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1258381.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1295506.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1619203.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1436279.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1865042.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1371434.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1551885.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1673548.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1726438.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1781470.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1809326.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1294137.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1311684.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1128593.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1055071.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1053304.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1184318.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1348855.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1511957.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1218831.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1109661.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1054005.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1357911.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1546622.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
-        <v>0.0</v>
+        <v>22400000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
         <v>1639000.0</v>
       </c>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
         <v>1639000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1633000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1630000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1626000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1618000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1577709.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1574991.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1572331.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1565000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1251025.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1248183.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1034334.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1033597.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1031679.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>515349.0</v>
       </c>
       <c r="X15">
         <v>515349.0</v>
       </c>
       <c r="Y15">
+        <v>515349.0</v>
+      </c>
+      <c r="Z15">
         <v>3092771.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3072659.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3071862.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3068974.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3068847.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3067124.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3026709.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2638232.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2189844.0</v>
       </c>
       <c r="AH15">
         <v>2189844.0</v>
       </c>
       <c r="AI15">
         <v>2189844.0</v>
       </c>
       <c r="AJ15">
+        <v>2189844.0</v>
+      </c>
+      <c r="AK15">
         <v>2188744.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2167327.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2167121.0</v>
       </c>
       <c r="AM15">
         <v>2167121.0</v>
       </c>
       <c r="AN15">
+        <v>2167121.0</v>
+      </c>
+      <c r="AO15">
         <v>1849691.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1846989.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1846655.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1844868.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1811161.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>989722.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>989722000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1321000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>13898000.0</v>
+      </c>
+      <c r="C16">
         <v>19018000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41170000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2777000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2050000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>353000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>262000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>226000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>50000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>588800.0</v>
       </c>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
       <c r="L16">
+        <v>0.0</v>
+      </c>
+      <c r="M16">
         <v>660000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>70000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3848104.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>44512.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>388.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>112104.0</v>
       </c>
-      <c r="S16">
-[...1 lines deleted...]
-      </c>
       <c r="T16">
         <v>0.0</v>
       </c>
       <c r="U16">
         <v>0.0</v>
       </c>
       <c r="V16">
         <v>0.0</v>
       </c>
       <c r="W16">
         <v>0.0</v>
       </c>
       <c r="X16">
         <v>0.0</v>
       </c>
       <c r="Y16">
         <v>0.0</v>
       </c>
       <c r="Z16">
         <v>0.0</v>
       </c>
-      <c r="AA16"/>
+      <c r="AA16">
+        <v>0.0</v>
+      </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
-[...1 lines deleted...]
-      </c>
+      <c r="AO16"/>
       <c r="AP16">
         <v>40000.0</v>
       </c>
       <c r="AQ16">
+        <v>40000.0</v>
+      </c>
+      <c r="AR16">
         <v>64832.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>-1066035.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20320,334 +20605,341 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>4000.0</v>
+      </c>
+      <c r="C18">
         <v>1670000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4868000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2211000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1041000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2863000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6252000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6967000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6887000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4714000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2016000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7865000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3194000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3530505.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7923720.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2151350.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2436000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2624130.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>160582.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-708418.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1370822.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3784129.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3123066.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7606260.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>5598549.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3307310.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3942369.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3448485.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5040078.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>6802826.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>7054533.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>203255.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>3441867.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5851691.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>5126743.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-205240.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>6144772.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2101484.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>828805.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1057369.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>4607239.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5844402.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1867573.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1496392.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2020378.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2286577.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>483814.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-216713.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2799559.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1525079.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-259316.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1088691.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-294082.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1831700.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>817299.0</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>166</v>
+      </c>
+      <c r="B19">
+        <v>-4972000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>91289000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-53000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-23000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-270000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-375000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-501000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-494000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-755000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-529000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7485000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-745000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-34505043.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1142229.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1487499.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>28236771.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1683235.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-457731.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-555863.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4327637.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-529187.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-40446.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-847294.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-22730128.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-8195053.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-860264.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-332288.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-341464.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20659,1604 +20951,1643 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>168</v>
+      </c>
+      <c r="B21">
+        <v>-197000.0</v>
+      </c>
       <c r="C21">
+        <v>-1392000.0</v>
+      </c>
+      <c r="D21">
         <v>-47004000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-957000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>648000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2141000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2130000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-1156000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2024.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1651.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>35282425.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9326044.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3530043.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-25457873.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1424594.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>942965.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1762541.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3460101.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2405898.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2630483.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7080911.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>19174677.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7303588.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1763294.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-379511.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1971231.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3966411.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3649926.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-15626936.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1244523.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>21372854.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3061601.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>20807735.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3977445.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-7615943.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1290249.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-12532657.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1151000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9129500.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-11782165.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-462500.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>737500.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2339457.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-1389000.0</v>
+      </c>
+      <c r="C22">
         <v>-1264000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-280.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4862000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-722000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-981000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1812000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3338000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-792000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>999000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2640000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2604000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-16466000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1732202.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4652473.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3183642.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14565000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4320752.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3479493.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3442838.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-443873.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2206308.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2565563.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4829263.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1498860.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2741967.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4207169.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3801830.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2496024.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4852700.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5061386.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5169884.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2465571.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-874786.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3136863.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2284526.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1301831.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2303933.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2347855.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1397481.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>833138.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1506487.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2214679.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1462006.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>164236.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>489536.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>365163.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>246537.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1530100.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7201584.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1417894.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>245429.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-566638.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-551662.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-212374.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-1070000.0</v>
+      </c>
+      <c r="C23">
         <v>1289000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1289000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23">
+        <v>50000.0</v>
+      </c>
+      <c r="F23">
         <v>8000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-631000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4250000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>125000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-324000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>66000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1954000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2091000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-506000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>35400027.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-53184.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-169136.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-941000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-154922.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>154922.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2325041.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>-10000.0</v>
+      </c>
+      <c r="W23">
         <v>-2132.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2255483.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>19174677.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>357527.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2991328.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7770257.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-341464.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>230709.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-377897.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>18058394.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-7500.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4027844.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-110189.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-919378.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-327112.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>65637.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1290249.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14922979.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1616826.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-551579.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-674058.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-545308.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-362444.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7792394.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-21314.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-442258.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1004894.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-246343.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-88267.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-279721.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1032007.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8698164.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-540000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>-4054000.0</v>
+      </c>
+      <c r="C24">
         <v>-138000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>91289000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-253000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-175000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-132000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-9514000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-6740.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-33530518.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7228.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-8000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-26000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-34505.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2232.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-19789.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-7326.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-68730.0</v>
       </c>
-      <c r="W24">
-[...3 lines deleted...]
-      <c r="Y24">
+      <c r="X24">
+        <v>0.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-21680455.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-7499560.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>850.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18500000.0</v>
       </c>
       <c r="AK24">
         <v>-18500000.0</v>
       </c>
       <c r="AL24">
+        <v>-18500000.0</v>
+      </c>
+      <c r="AM24">
         <v>7587.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11.0</v>
       </c>
       <c r="AN24">
         <v>11.0</v>
       </c>
       <c r="AO24">
+        <v>11.0</v>
+      </c>
+      <c r="AP24">
         <v>7576.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-18779832.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>699.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>560.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>5000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-46000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1066035.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>-9114386.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>-10529864.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-277299.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>212000.0</v>
+      </c>
+      <c r="C25">
         <v>42000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1519890.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-613000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>439000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-691000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5505000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>928000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>637000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>483000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>656000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>468000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>22692000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-63812282.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>493718.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2633539.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-16351000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>464903.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-57593.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2550493.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3206587.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>267239.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>44613.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7373903.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>99721.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>393240.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>41865.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>135050.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>64408.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1431859.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-722862.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-942021.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>457476.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>830224.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>477447.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>416895.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>282914.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>413471.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>460053.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1053868.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>696280.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1603540.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>794758.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>101831.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>209762.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-227925.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1208728.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>264256.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1175889.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>275593.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>335868.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>120412.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>36537.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1071262.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-497326.0</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-873000.0</v>
+      </c>
+      <c r="C26">
         <v>-1521000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-10000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-109000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>30.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-145000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1189.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3811.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-4591.0</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-41209.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-8054.0</v>
       </c>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>-10000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-10000.0</v>
       </c>
-      <c r="Y26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>38200.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AB26">
+        <v>38200.0</v>
+      </c>
+      <c r="AC26"/>
+      <c r="AD26">
         <v>865710.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-24027.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-49902.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>18060000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-10000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>93749.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7500.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>90000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>86249.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>15254406.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>40000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>15210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="AP26">
         <v>20000.0</v>
       </c>
       <c r="AQ26">
+        <v>20000.0</v>
+      </c>
+      <c r="AR26">
         <v>16150000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6410000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-5712.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>8490000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>173</v>
+      </c>
+      <c r="B27">
+        <v>230000.0</v>
+      </c>
       <c r="C27">
+        <v>156000.0</v>
+      </c>
+      <c r="D27">
         <v>50.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>137000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>186000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>201000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>317000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>204000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>235000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>185000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>408000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>75000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>361000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>219735.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>411000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>243000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>211000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>172381.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>406370.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>215000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>220611.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>218891.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>244567.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>193077.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>192913.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>201575.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>244450.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>186629.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>320084.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>196296.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>758350.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>47807.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>67029.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>90277.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>92293.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>187168.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>77563.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>61016.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>111134.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>70937.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>70901.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>121318.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>48565.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>123063.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>59935.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>75079.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>91483.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>335913.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>690733.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>545081.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-1070000.0</v>
+      </c>
+      <c r="C28">
         <v>-24024000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-48293000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-910000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>656000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2772000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6109000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6659000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6837000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4537000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2676000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-535000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3124000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>33822318.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7871980.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2203090.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-27963000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2513245.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-158350.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>728207.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2416504.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3439709.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3145832.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-7606260.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16081906.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4206157.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3942369.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3448485.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5040078.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-6802826.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-7054533.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-203255.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3441867.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5852541.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>871757.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>18705240.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6144772.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2101484.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-828816.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1057369.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4614815.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4090766.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1803440.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1215861.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6479622.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2291577.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-483814.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>216713.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2799559.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1088550.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>259316.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8025695.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>294082.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8698164.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-540000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>4000.0</v>
+      </c>
+      <c r="C29">
         <v>1686000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4759000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2201000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1064000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3133000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6452000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7336000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7381000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5292000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2545000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8610000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3939000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4530829.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6774263.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-671079.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-385000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4261646.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>616081.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-172344.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1911133.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3968896.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3186278.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8453554.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6648222.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4002804.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4802633.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3780773.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5381542.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7045487.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7283347.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>501870.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>3595771.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6101459.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>5186140.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>304240.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>6471884.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>2422270.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1016259.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1251767.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>4843544.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5897168.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2017980.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1657802.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2218964.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>2352981.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>578363.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-95445.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2845272.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1595070.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-193370.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1121192.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-240893.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1877511.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>836922.0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-4054000.0</v>
+      </c>
+      <c r="C30">
         <v>-16000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>91289000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-243000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-23000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-270000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-375000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-501000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-494000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-755000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-529000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7485.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-745.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-34530842.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1142229.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1487499.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28236000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1683235.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-457731.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-555863.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4327637.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-529187.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-40446.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-847294.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-22730128.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8195053.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-860264.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-332288.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-341464.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-242661.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-228814.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-298615.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-153904.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-248918.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6057897.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-19009480.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-327112.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-320786.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-187443.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-194398.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-228729.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-10052766.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-149708.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-441941.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8698586.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-61404.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-94549.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-121268.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-45713.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1572555.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-65946.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-9146887.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-53189.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-10575675.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-296922.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>