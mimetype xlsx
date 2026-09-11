--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
@@ -2555,813 +2558,831 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ62"/>
+  <dimension ref="A1:AK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
+        <v>81</v>
+      </c>
+      <c r="M1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
+        <v>87</v>
+      </c>
+      <c r="U1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AC1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AG1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>98</v>
       </c>
       <c r="AJ1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>9689000.0</v>
+      </c>
+      <c r="C2">
         <v>2271000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9260000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1257000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>9502000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>917000.0</v>
       </c>
-      <c r="I2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J2"/>
       <c r="K2">
         <v>8856000.0</v>
       </c>
       <c r="L2">
-        <v>10585000.0</v>
+        <v>8856000.0</v>
       </c>
       <c r="M2">
         <v>10585000.0</v>
       </c>
       <c r="N2">
-        <v>8691000.0</v>
+        <v>10585000.0</v>
       </c>
       <c r="O2">
         <v>8691000.0</v>
       </c>
       <c r="P2">
-        <v>551000.0</v>
+        <v>8691000.0</v>
       </c>
       <c r="Q2">
         <v>551000.0</v>
       </c>
       <c r="R2">
-        <v>7727000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="S2">
         <v>7727000.0</v>
       </c>
       <c r="T2">
-        <v>831000.0</v>
+        <v>7727000.0</v>
       </c>
       <c r="U2">
         <v>831000.0</v>
       </c>
       <c r="V2">
-        <v>7047000.0</v>
+        <v>831000.0</v>
       </c>
       <c r="W2">
         <v>7047000.0</v>
       </c>
       <c r="X2">
+        <v>7047000.0</v>
+      </c>
+      <c r="Y2">
         <v>1412000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7070000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6350000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6181000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>253000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6830000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6308000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6263000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>626000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3886000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3892000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4163000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>53000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>80000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>76000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>100000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>81000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>34000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>70000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>120000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>48872000.0</v>
       </c>
       <c r="C8">
-        <v>48786000.0</v>
+        <v>48872000.0</v>
       </c>
       <c r="D8">
         <v>48786000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="E8">
         <v>48786000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="F8"/>
+      <c r="G8">
+        <v>48786000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
         <v>47972000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>47972000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>47072000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>47034000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>47034000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>46780000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>27477000.0</v>
+      </c>
+      <c r="C10">
         <v>34069000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27066000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>25314000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>35264000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>31220000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>25742000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>42406000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>46699000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>48638000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>50372000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>48346000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>48129000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>45513000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>44786000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>46329000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>45405000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>45562000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>45074000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>45739000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>45132000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>42930000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>41801000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>42040000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>41269000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>60234000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>50372000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>48346000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>48129000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>45513000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>44786000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>46329000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>45405000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...1 lines deleted...]
-      </c>
+      <c r="J13"/>
       <c r="K13">
         <v>47972000.0</v>
       </c>
       <c r="L13">
-        <v>47072000.0</v>
+        <v>47972000.0</v>
       </c>
       <c r="M13">
         <v>47072000.0</v>
       </c>
       <c r="N13">
-        <v>47034000.0</v>
+        <v>47072000.0</v>
       </c>
       <c r="O13">
         <v>47034000.0</v>
       </c>
       <c r="P13">
         <v>47034000.0</v>
       </c>
       <c r="Q13">
         <v>47034000.0</v>
       </c>
       <c r="R13">
-        <v>46780000.0</v>
+        <v>47034000.0</v>
       </c>
       <c r="S13">
         <v>46780000.0</v>
       </c>
       <c r="T13">
         <v>46780000.0</v>
       </c>
       <c r="U13">
         <v>46780000.0</v>
       </c>
       <c r="V13">
         <v>46780000.0</v>
       </c>
       <c r="W13">
         <v>46780000.0</v>
       </c>
       <c r="X13">
         <v>46780000.0</v>
       </c>
       <c r="Y13">
         <v>46780000.0</v>
       </c>
       <c r="Z13">
         <v>46780000.0</v>
       </c>
@@ -3373,3046 +3394,3130 @@
       </c>
       <c r="AC13">
         <v>46780000.0</v>
       </c>
       <c r="AD13">
         <v>46780000.0</v>
       </c>
       <c r="AE13">
         <v>46780000.0</v>
       </c>
       <c r="AF13">
         <v>46780000.0</v>
       </c>
       <c r="AG13">
         <v>46780000.0</v>
       </c>
       <c r="AH13">
         <v>46780000.0</v>
       </c>
       <c r="AI13">
         <v>46780000.0</v>
       </c>
       <c r="AJ13">
         <v>46780000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>46780000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>88793902.0</v>
       </c>
       <c r="C14">
-        <v>88668902.0</v>
+        <v>88793902.0</v>
       </c>
       <c r="D14">
         <v>88668902.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="E14">
         <v>88668902.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="F14"/>
+      <c r="G14">
+        <v>88668902.0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14">
         <v>87489902.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>87489902.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>86051000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>85975902.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>85975902.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>85560600.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>85560600.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>86460602.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>86461000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>86197200.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>86250000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>86627900.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>86547600.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>86513800.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>86029400.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>86351400.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>86508600.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>86447400.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>86835400.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>86304300.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>86359600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
         <v>167000.0</v>
       </c>
       <c r="C22">
+        <v>167000.0</v>
+      </c>
+      <c r="D22">
         <v>157000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>173000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>166000.0</v>
       </c>
-      <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>172000.0</v>
       </c>
-      <c r="I22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>185000.0</v>
       </c>
       <c r="L22">
-        <v>174000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="M22">
         <v>174000.0</v>
       </c>
       <c r="N22">
-        <v>181000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="O22">
         <v>181000.0</v>
       </c>
       <c r="P22">
-        <v>171000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="Q22">
         <v>171000.0</v>
       </c>
       <c r="R22">
-        <v>134000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="S22">
         <v>134000.0</v>
       </c>
       <c r="T22">
-        <v>119000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="U22">
         <v>119000.0</v>
       </c>
       <c r="V22">
-        <v>106000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="W22">
         <v>106000.0</v>
       </c>
       <c r="X22">
+        <v>106000.0</v>
+      </c>
+      <c r="Y22">
         <v>142000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>128000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>170000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>140000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>148000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>126000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>142000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>170000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>180000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>137000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>172000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>187000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>192000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
-    </row>
-    <row r="24" spans="1:36">
+      <c r="AK23"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>674000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>849000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>1029000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>5445000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>5570000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>4068000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>3996000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>680000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>665000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>668000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>5570000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>4068000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>3996000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>680000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>665000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>668000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
-    </row>
-    <row r="29" spans="1:36">
+      <c r="AK28"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>73651000.0</v>
+      </c>
+      <c r="C29">
         <v>78019000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>73928000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>74081000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>71555000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>70633000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>67105000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>66905000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>63135000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>61029000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>66076000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>65122000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>63820000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>3797000.0</v>
+      </c>
+      <c r="C30">
         <v>3414000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3270000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2693000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>4126000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>2962000.0</v>
       </c>
-      <c r="I30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J30"/>
       <c r="K30">
         <v>2869000.0</v>
       </c>
       <c r="L30">
-        <v>2629000.0</v>
+        <v>2869000.0</v>
       </c>
       <c r="M30">
         <v>2629000.0</v>
       </c>
       <c r="N30">
-        <v>2999000.0</v>
+        <v>2629000.0</v>
       </c>
       <c r="O30">
         <v>2999000.0</v>
       </c>
       <c r="P30">
-        <v>2685000.0</v>
+        <v>2999000.0</v>
       </c>
       <c r="Q30">
         <v>2685000.0</v>
       </c>
       <c r="R30">
-        <v>2679000.0</v>
+        <v>2685000.0</v>
       </c>
       <c r="S30">
         <v>2679000.0</v>
       </c>
       <c r="T30">
-        <v>2522000.0</v>
+        <v>2679000.0</v>
       </c>
       <c r="U30">
         <v>2522000.0</v>
       </c>
       <c r="V30">
-        <v>3193000.0</v>
+        <v>2522000.0</v>
       </c>
       <c r="W30">
         <v>3193000.0</v>
       </c>
       <c r="X30">
+        <v>3193000.0</v>
+      </c>
+      <c r="Y30">
         <v>3367000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3845000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3774000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4163000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3761000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2909000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2734000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3446000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3399000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3307000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3319000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3902000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3434000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31">
         <v>62080000.0</v>
       </c>
       <c r="L31">
-        <v>60715000.0</v>
+        <v>62080000.0</v>
       </c>
       <c r="M31">
         <v>60715000.0</v>
       </c>
       <c r="N31">
-        <v>56713000.0</v>
+        <v>60715000.0</v>
       </c>
       <c r="O31">
         <v>56713000.0</v>
       </c>
       <c r="P31">
-        <v>54415000.0</v>
+        <v>56713000.0</v>
       </c>
       <c r="Q31">
         <v>54415000.0</v>
       </c>
       <c r="R31">
-        <v>60332000.0</v>
+        <v>54415000.0</v>
       </c>
       <c r="S31">
         <v>60332000.0</v>
       </c>
       <c r="T31">
-        <v>59433000.0</v>
+        <v>60332000.0</v>
       </c>
       <c r="U31">
         <v>59433000.0</v>
       </c>
       <c r="V31">
-        <v>59752000.0</v>
+        <v>59433000.0</v>
       </c>
       <c r="W31">
         <v>59752000.0</v>
       </c>
       <c r="X31">
+        <v>59752000.0</v>
+      </c>
+      <c r="Y31">
         <v>58286000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>57346000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>56702000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>58095000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>57341000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>53708000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>52773000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>54218000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>56655000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>54630000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>53973000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>55016000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>54222000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>57651000.0</v>
+      </c>
+      <c r="C32">
         <v>53599000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>49941000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>51415000.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>48070000.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>47963000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>45054000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>43210000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>38630000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>35996000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>37153000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>36213000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>39051000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
-    </row>
-    <row r="33" spans="1:36">
+      <c r="AK32"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>48487000.0</v>
+      </c>
+      <c r="C33">
         <v>51210000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>53328000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>53988000.0</v>
       </c>
-      <c r="E33"/>
-      <c r="F33">
+      <c r="F33"/>
+      <c r="G33">
         <v>55437000.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>56923000.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>58959000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="L33"/>
+      <c r="M33">
         <v>61316000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>63605000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>66220000.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>75470000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>77620000.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>75919000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33">
         <v>78131000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>74097000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>74813000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>75427000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
-    </row>
-    <row r="34" spans="1:36">
+      <c r="AK33"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-    </row>
-    <row r="35" spans="1:36">
+      <c r="AK34"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>32487000.0</v>
+      </c>
+      <c r="C35">
         <v>35166000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>37241000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>39277000.0</v>
       </c>
-      <c r="E35"/>
-      <c r="F35">
+      <c r="F35"/>
+      <c r="G35">
         <v>40870000.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>42868000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>45146000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>46973000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>48564000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>50576000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>53543000.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>55245000.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="V35"/>
+      <c r="W35">
         <v>55680000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>57362000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>55202000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>56122000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>57094000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
-    </row>
-    <row r="36" spans="1:36">
+      <c r="AK35"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36">
         <v>78131000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>74097000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>74813000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>75427000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
-    </row>
-    <row r="37" spans="1:36">
+      <c r="AK36"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
-    </row>
-    <row r="38" spans="1:36">
+      <c r="AK37"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
-    </row>
-    <row r="39" spans="1:36">
+      <c r="AK38"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>4207000.0</v>
       </c>
-      <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>4423000.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>4582000.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>4937000.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
-      <c r="T39">
+      <c r="T39"/>
+      <c r="U39">
         <v>304000.0</v>
       </c>
-      <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
-      <c r="X39">
+      <c r="X39"/>
+      <c r="Y39">
         <v>279000.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
-      <c r="AB39">
+      <c r="AB39"/>
+      <c r="AC39">
         <v>237000.0</v>
       </c>
-      <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>220000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
-      <c r="AJ39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:36">
+    <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
-      <c r="J40">
-[...1 lines deleted...]
-      </c>
+      <c r="J40"/>
       <c r="K40">
         <v>3733000.0</v>
       </c>
       <c r="L40">
-        <v>3754000.0</v>
+        <v>3733000.0</v>
       </c>
       <c r="M40">
         <v>3754000.0</v>
       </c>
       <c r="N40">
-        <v>3762000.0</v>
+        <v>3754000.0</v>
       </c>
       <c r="O40">
         <v>3762000.0</v>
       </c>
       <c r="P40">
-        <v>9732000.0</v>
+        <v>3762000.0</v>
       </c>
       <c r="Q40">
         <v>9732000.0</v>
       </c>
       <c r="R40">
-        <v>6737000.0</v>
+        <v>9732000.0</v>
       </c>
       <c r="S40">
         <v>6737000.0</v>
       </c>
       <c r="T40">
-        <v>11015000.0</v>
+        <v>6737000.0</v>
       </c>
       <c r="U40">
         <v>11015000.0</v>
       </c>
       <c r="V40">
-        <v>5731000.0</v>
+        <v>11015000.0</v>
       </c>
       <c r="W40">
         <v>5731000.0</v>
       </c>
       <c r="X40">
+        <v>5731000.0</v>
+      </c>
+      <c r="Y40">
         <v>9363000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4113000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4461000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4687000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8026000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4384000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4538000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4793000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4288000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2945000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2744000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2556000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4381000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41">
         <v>45146000.0</v>
       </c>
       <c r="L41">
-        <v>46299000.0</v>
+        <v>45146000.0</v>
       </c>
       <c r="M41">
         <v>46299000.0</v>
       </c>
       <c r="N41">
-        <v>47715000.0</v>
+        <v>46299000.0</v>
       </c>
       <c r="O41">
         <v>47715000.0</v>
       </c>
       <c r="P41">
-        <v>49547000.0</v>
+        <v>47715000.0</v>
       </c>
       <c r="Q41">
         <v>49547000.0</v>
       </c>
       <c r="R41">
-        <v>48098000.0</v>
+        <v>49547000.0</v>
       </c>
       <c r="S41">
         <v>48098000.0</v>
       </c>
       <c r="T41">
-        <v>49675000.0</v>
+        <v>48098000.0</v>
       </c>
       <c r="U41">
         <v>49675000.0</v>
       </c>
       <c r="V41">
-        <v>51612000.0</v>
+        <v>49675000.0</v>
       </c>
       <c r="W41">
         <v>51612000.0</v>
       </c>
       <c r="X41">
+        <v>51612000.0</v>
+      </c>
+      <c r="Y41">
         <v>53366000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>54522000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>55457000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>56426000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>57332000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>60550000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>61531000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>62227000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393000.0</v>
       </c>
       <c r="AH41">
         <v>1393000.0</v>
       </c>
       <c r="AI41">
         <v>1393000.0</v>
       </c>
       <c r="AJ41">
         <v>1393000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:36">
+      <c r="AK41">
+        <v>1393000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
-      <c r="J42">
-[...1 lines deleted...]
-      </c>
+      <c r="J42"/>
       <c r="K42">
         <v>970000.0</v>
       </c>
       <c r="L42">
-        <v>932000.0</v>
+        <v>970000.0</v>
       </c>
       <c r="M42">
         <v>932000.0</v>
       </c>
       <c r="N42">
-        <v>739000.0</v>
+        <v>932000.0</v>
       </c>
       <c r="O42">
         <v>739000.0</v>
       </c>
       <c r="P42">
-        <v>516000.0</v>
+        <v>739000.0</v>
       </c>
       <c r="Q42">
         <v>516000.0</v>
       </c>
       <c r="R42">
-        <v>416000.0</v>
+        <v>516000.0</v>
       </c>
       <c r="S42">
         <v>416000.0</v>
       </c>
       <c r="T42">
-        <v>336000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="U42">
         <v>336000.0</v>
       </c>
       <c r="V42">
-        <v>282000.0</v>
+        <v>336000.0</v>
       </c>
       <c r="W42">
         <v>282000.0</v>
       </c>
       <c r="X42">
+        <v>282000.0</v>
+      </c>
+      <c r="Y42">
         <v>213000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>55000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>23000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>32000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>23000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>35170000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>35178000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>35180000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>18000.0</v>
       </c>
-      <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
-    </row>
-    <row r="43" spans="1:36">
+      <c r="AK42"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
-    </row>
-    <row r="44" spans="1:36">
+      <c r="AK43"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-    </row>
-    <row r="45" spans="1:36">
+      <c r="AK44"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>56</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>114894000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>111774000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>111294000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>112417000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
-    </row>
-    <row r="46" spans="1:36">
+      <c r="AK45"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>46709000.0</v>
+      </c>
+      <c r="C46">
         <v>49530000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>51888000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>52600000.0</v>
       </c>
-      <c r="E46"/>
-      <c r="F46">
+      <c r="F46"/>
+      <c r="G46">
         <v>54726000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>56923000.0</v>
       </c>
-      <c r="I46"/>
-      <c r="J46">
+      <c r="J46"/>
+      <c r="K46">
         <v>58959000.0</v>
       </c>
-      <c r="K46"/>
-      <c r="L46">
+      <c r="L46"/>
+      <c r="M46">
         <v>61316000.0</v>
       </c>
-      <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
-    </row>
-    <row r="47" spans="1:36">
+      <c r="AK46"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
-[...1 lines deleted...]
-      </c>
+      <c r="J47"/>
       <c r="K47">
         <v>58959000.0</v>
       </c>
       <c r="L47">
-        <v>61316000.0</v>
+        <v>58959000.0</v>
       </c>
       <c r="M47">
         <v>61316000.0</v>
       </c>
       <c r="N47">
-        <v>63605000.0</v>
+        <v>61316000.0</v>
       </c>
       <c r="O47">
         <v>63605000.0</v>
       </c>
       <c r="P47">
-        <v>66220000.0</v>
+        <v>63605000.0</v>
       </c>
       <c r="Q47">
         <v>66220000.0</v>
       </c>
       <c r="R47">
-        <v>75470000.0</v>
+        <v>66220000.0</v>
       </c>
       <c r="S47">
         <v>75470000.0</v>
       </c>
       <c r="T47">
-        <v>77620000.0</v>
+        <v>75470000.0</v>
       </c>
       <c r="U47">
         <v>77620000.0</v>
       </c>
       <c r="V47">
-        <v>75919000.0</v>
+        <v>77620000.0</v>
       </c>
       <c r="W47">
         <v>75919000.0</v>
       </c>
       <c r="X47">
+        <v>75919000.0</v>
+      </c>
+      <c r="Y47">
         <v>78131000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>74097000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>74813000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>75427000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>76598000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>77124000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>77644000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>78632000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>16682000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>16204000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>16503000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>16768000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>16823000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:36">
+    <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>25034000.0</v>
+      </c>
+      <c r="C48">
         <v>24986000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>20868000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>21056000.0</v>
       </c>
-      <c r="E48"/>
-      <c r="F48">
+      <c r="F48"/>
+      <c r="G48">
         <v>17088000.0</v>
       </c>
-      <c r="G48"/>
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48">
         <v>16961000.0</v>
       </c>
-      <c r="I48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J48"/>
       <c r="K48">
         <v>13633000.0</v>
       </c>
       <c r="L48">
-        <v>13206000.0</v>
+        <v>13633000.0</v>
       </c>
       <c r="M48">
         <v>13206000.0</v>
       </c>
       <c r="N48">
-        <v>9435000.0</v>
+        <v>13206000.0</v>
       </c>
       <c r="O48">
         <v>9435000.0</v>
       </c>
       <c r="P48">
-        <v>7360000.0</v>
+        <v>9435000.0</v>
       </c>
       <c r="Q48">
         <v>7360000.0</v>
       </c>
       <c r="R48">
-        <v>13607000.0</v>
+        <v>7360000.0</v>
       </c>
       <c r="S48">
         <v>13607000.0</v>
       </c>
       <c r="T48">
-        <v>12748000.0</v>
+        <v>13607000.0</v>
       </c>
       <c r="U48">
         <v>12748000.0</v>
       </c>
       <c r="V48">
-        <v>12690000.0</v>
+        <v>12748000.0</v>
       </c>
       <c r="W48">
         <v>12690000.0</v>
       </c>
       <c r="X48">
+        <v>12690000.0</v>
+      </c>
+      <c r="Y48">
         <v>11293000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>10511000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>9922000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>11315000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>10561000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-28242000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-29185000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-27742000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>9857000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>7850000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>7193000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>8236000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>7442000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:36">
+    <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
-    </row>
-    <row r="50" spans="1:36">
+      <c r="AK49"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
         <v>4194000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3994000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4036000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>5215000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>5067000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>5025000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>5516000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>5573000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>5585000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>299000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>119000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
-[...1 lines deleted...]
-      </c>
+      <c r="X50"/>
       <c r="Y50">
         <v>0.0</v>
       </c>
       <c r="Z50">
         <v>0.0</v>
       </c>
       <c r="AA50">
         <v>0.0</v>
       </c>
-      <c r="AB50"/>
+      <c r="AB50">
+        <v>0.0</v>
+      </c>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
-    </row>
-    <row r="51" spans="1:36">
+      <c r="AK50"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
-    </row>
-    <row r="52" spans="1:36">
+      <c r="AK51"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
-      <c r="X52">
-[...1 lines deleted...]
-      </c>
+      <c r="X52"/>
       <c r="Y52">
         <v>0.0</v>
       </c>
       <c r="Z52">
         <v>0.0</v>
       </c>
       <c r="AA52">
         <v>0.0</v>
       </c>
-      <c r="AB52"/>
+      <c r="AB52">
+        <v>0.0</v>
+      </c>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
-    </row>
-    <row r="53" spans="1:36">
+      <c r="AK52"/>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
+        <v>41538000.0</v>
+      </c>
+      <c r="C53">
         <v>35390000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>34042000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>39187000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>34920000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>26923000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>23693000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>29661000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>6000000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-    </row>
-    <row r="54" spans="1:36">
+      <c r="AK53"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
-    </row>
-    <row r="55" spans="1:36">
+      <c r="AK54"/>
+    </row>
+    <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>121994000.0</v>
+      </c>
+      <c r="C55">
         <v>125661000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>122270000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>125382000.0</v>
       </c>
-      <c r="E55"/>
-      <c r="F55">
+      <c r="F55"/>
+      <c r="G55">
         <v>123469000.0</v>
       </c>
-      <c r="G55"/>
-      <c r="H55">
+      <c r="H55"/>
+      <c r="I55">
         <v>127038000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>121627000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>124381000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>120261000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>121063000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>127386000.0</v>
       </c>
-      <c r="S55"/>
-      <c r="T55">
+      <c r="T55"/>
+      <c r="U55">
         <v>131346000.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>127748000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55">
+      <c r="X55"/>
+      <c r="Y55">
         <v>130474000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>123857000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>123877000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>126439000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>126145000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>126057000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>125801000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>128185000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>66092000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>62854000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>62002000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>63128000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>62342000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>73507000.0</v>
+      </c>
+      <c r="C56">
         <v>74451000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>68942000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>71394000.0</v>
       </c>
-      <c r="E56"/>
-      <c r="F56">
+      <c r="F56"/>
+      <c r="G56">
         <v>68032000.0</v>
       </c>
-      <c r="G56"/>
-      <c r="H56">
+      <c r="H56"/>
+      <c r="I56">
         <v>70115000.0</v>
       </c>
-      <c r="I56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J56"/>
       <c r="K56">
         <v>62668000.0</v>
       </c>
       <c r="L56">
-        <v>63065000.0</v>
+        <v>62668000.0</v>
       </c>
       <c r="M56">
         <v>63065000.0</v>
       </c>
       <c r="N56">
-        <v>56656000.0</v>
+        <v>63065000.0</v>
       </c>
       <c r="O56">
         <v>56656000.0</v>
       </c>
       <c r="P56">
-        <v>54843000.0</v>
+        <v>56656000.0</v>
       </c>
       <c r="Q56">
         <v>54843000.0</v>
       </c>
       <c r="R56">
-        <v>51916000.0</v>
+        <v>54843000.0</v>
       </c>
       <c r="S56">
         <v>51916000.0</v>
       </c>
       <c r="T56">
-        <v>53726000.0</v>
+        <v>51916000.0</v>
       </c>
       <c r="U56">
         <v>53726000.0</v>
       </c>
       <c r="V56">
-        <v>51829000.0</v>
+        <v>53726000.0</v>
       </c>
       <c r="W56">
         <v>51829000.0</v>
       </c>
       <c r="X56">
+        <v>51829000.0</v>
+      </c>
+      <c r="Y56">
         <v>52343000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>49760000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>49064000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>51012000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>49547000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>48933000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>48157000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>49553000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>49410000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>46650000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>45499000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>46360000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>45519000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:36">
+    <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>15856000.0</v>
+      </c>
+      <c r="C57">
         <v>20852000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19001000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>19979000.0</v>
       </c>
-      <c r="E57"/>
-      <c r="F57">
+      <c r="F57"/>
+      <c r="G57">
         <v>19962000.0</v>
       </c>
-      <c r="G57"/>
-      <c r="H57">
+      <c r="H57"/>
+      <c r="I57">
         <v>22152000.0</v>
       </c>
-      <c r="I57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J57"/>
       <c r="K57">
         <v>17614000.0</v>
       </c>
       <c r="L57">
-        <v>19855000.0</v>
+        <v>17614000.0</v>
       </c>
       <c r="M57">
         <v>19855000.0</v>
       </c>
       <c r="N57">
-        <v>18026000.0</v>
+        <v>19855000.0</v>
       </c>
       <c r="O57">
         <v>18026000.0</v>
       </c>
       <c r="P57">
-        <v>18847000.0</v>
+        <v>18026000.0</v>
       </c>
       <c r="Q57">
         <v>18847000.0</v>
       </c>
       <c r="R57">
-        <v>14763000.0</v>
+        <v>18847000.0</v>
       </c>
       <c r="S57">
         <v>14763000.0</v>
       </c>
       <c r="T57">
-        <v>17513000.0</v>
+        <v>14763000.0</v>
       </c>
       <c r="U57">
         <v>17513000.0</v>
       </c>
       <c r="V57">
-        <v>12778000.0</v>
+        <v>17513000.0</v>
       </c>
       <c r="W57">
         <v>12778000.0</v>
       </c>
       <c r="X57">
+        <v>12778000.0</v>
+      </c>
+      <c r="Y57">
         <v>14894000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>11183000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10811000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10868000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10948000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>11214000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>10846000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>11056000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>7515000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6831000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>6636000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6719000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6727000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>48343000.0</v>
+      </c>
+      <c r="C58">
         <v>56018000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>56242000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>59256000.0</v>
       </c>
-      <c r="E58"/>
-      <c r="F58">
+      <c r="F58"/>
+      <c r="G58">
         <v>60832000.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="H58"/>
+      <c r="I58">
         <v>65020000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>62760000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>66828000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>66590000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>69423000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>68306000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>71913000.0</v>
       </c>
-      <c r="U58"/>
-      <c r="V58">
+      <c r="V58"/>
+      <c r="W58">
         <v>67996000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>72188000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>66511000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>67175000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>68344000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>68804000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>71764000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>72377000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>73283000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8726000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>8224000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>8029000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>8112000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>8120000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
-    </row>
-    <row r="60" spans="1:36">
+      <c r="AK59"/>
+    </row>
+    <row r="60" spans="1:37">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>73651000.0</v>
+      </c>
+      <c r="C60">
         <v>73825000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>69934000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>70045000.0</v>
       </c>
-      <c r="E60"/>
-      <c r="F60">
+      <c r="F60"/>
+      <c r="G60">
         <v>66340000.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="H60"/>
+      <c r="I60">
         <v>65566000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>62080000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>60715000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>56713000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>54415000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>60332000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>59433000.0</v>
       </c>
-      <c r="U60"/>
-      <c r="V60">
+      <c r="V60"/>
+      <c r="W60">
         <v>59752000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60">
         <v>58286000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>57346000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>56702000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>58095000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>57341000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>53708000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>52773000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>54218000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>56655000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>54630000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>53973000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>55016000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>54222000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
+      <c r="T61"/>
+      <c r="U61">
         <v>-431000.0</v>
       </c>
-      <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
-    </row>
-    <row r="62" spans="1:36">
+      <c r="AK61"/>
+    </row>
+    <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
+      <c r="AK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6457,985 +6562,985 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>5976000.0</v>
       </c>
       <c r="C2">
         <v>6155000.0</v>
       </c>
       <c r="D2">
         <v>5691000.0</v>
       </c>
       <c r="E2">
         <v>5602000.0</v>
       </c>
       <c r="F2">
         <v>3182000.0</v>
       </c>
       <c r="G2">
         <v>3021000.0</v>
       </c>
       <c r="H2">
         <v>4568000.0</v>
       </c>
       <c r="I2">
         <v>4420000.0</v>
       </c>
       <c r="J2">
         <v>4459000.0</v>
       </c>
       <c r="K2">
         <v>3526000.0</v>
       </c>
       <c r="L2">
         <v>2782000.0</v>
       </c>
       <c r="M2">
         <v>9572000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>-1966000.0</v>
       </c>
       <c r="M4">
         <v>-1966000.0</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>7446000.0</v>
       </c>
       <c r="F5">
         <v>6921000.0</v>
       </c>
       <c r="G5">
         <v>3915000.0</v>
       </c>
       <c r="H5">
         <v>3064000.0</v>
       </c>
       <c r="I5">
         <v>6233000.0</v>
       </c>
       <c r="J5">
         <v>8093000.0</v>
       </c>
       <c r="K5">
         <v>6735000.0</v>
       </c>
       <c r="L5">
         <v>3937000.0</v>
       </c>
       <c r="M5">
         <v>2859000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>14490000.0</v>
       </c>
       <c r="F6">
         <v>10796000.0</v>
       </c>
       <c r="G6">
         <v>9562000.0</v>
       </c>
       <c r="H6">
         <v>9370000.0</v>
       </c>
       <c r="I6">
         <v>12783000.0</v>
       </c>
       <c r="J6">
         <v>6788000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>-1966000.0</v>
       </c>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>33931000.0</v>
       </c>
       <c r="C9">
         <v>33465000.0</v>
       </c>
       <c r="D9">
         <v>34421000.0</v>
       </c>
       <c r="E9">
         <v>32530000.0</v>
       </c>
       <c r="F9">
         <v>28700000.0</v>
       </c>
       <c r="G9">
         <v>13128000.0</v>
       </c>
       <c r="H9">
         <v>16300000.0</v>
       </c>
       <c r="I9">
         <v>15461000.0</v>
       </c>
       <c r="J9">
         <v>14685000.0</v>
       </c>
       <c r="K9">
         <v>16144000.0</v>
       </c>
       <c r="L9">
         <v>16260000.0</v>
       </c>
       <c r="M9">
         <v>18340000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>10066000.0</v>
       </c>
       <c r="C10">
         <v>10806000.0</v>
       </c>
       <c r="D10">
         <v>9681000.0</v>
       </c>
       <c r="E10">
         <v>8102000.0</v>
       </c>
       <c r="F10">
         <v>4502000.0</v>
       </c>
       <c r="G10">
         <v>3624000.0</v>
       </c>
       <c r="H10">
         <v>3130000.0</v>
       </c>
       <c r="I10">
         <v>6756000.0</v>
       </c>
       <c r="J10">
         <v>7750000.0</v>
       </c>
       <c r="K10">
         <v>4502000.0</v>
       </c>
       <c r="L10">
         <v>4213000.0</v>
       </c>
       <c r="M10">
         <v>2514000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1156000.0</v>
       </c>
       <c r="F11">
         <v>1523000.0</v>
       </c>
       <c r="G11">
         <v>1217000.0</v>
       </c>
       <c r="H11">
         <v>1336000.0</v>
       </c>
       <c r="I11">
         <v>1145000.0</v>
       </c>
       <c r="J11">
         <v>1051000.0</v>
       </c>
       <c r="K11">
         <v>648000.0</v>
       </c>
       <c r="L11">
         <v>630000.0</v>
       </c>
       <c r="M11">
         <v>69000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>480000.0</v>
       </c>
       <c r="C12">
         <v>703000.0</v>
       </c>
       <c r="D12">
         <v>761000.0</v>
       </c>
       <c r="E12">
         <v>776000.0</v>
       </c>
       <c r="F12">
         <v>616000.0</v>
       </c>
       <c r="G12">
         <v>510000.0</v>
       </c>
       <c r="H12">
         <v>409000.0</v>
       </c>
       <c r="I12">
         <v>387000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>1413000.0</v>
       </c>
       <c r="C13">
         <v>2049000.0</v>
       </c>
       <c r="D13">
         <v>1825000.0</v>
       </c>
       <c r="E13">
         <v>542000.0</v>
       </c>
       <c r="F13">
         <v>163000.0</v>
       </c>
       <c r="G13">
         <v>510000.0</v>
       </c>
       <c r="H13">
         <v>409000.0</v>
       </c>
       <c r="I13">
         <v>62000.0</v>
       </c>
       <c r="J13">
         <v>50000.0</v>
       </c>
       <c r="K13">
         <v>363000.0</v>
       </c>
       <c r="L13">
         <v>296000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>106000.0</v>
       </c>
       <c r="C14">
         <v>122000.0</v>
       </c>
       <c r="D14">
         <v>609000.0</v>
       </c>
       <c r="E14">
         <v>574000.0</v>
       </c>
       <c r="F14">
         <v>1942000.0</v>
       </c>
       <c r="G14">
         <v>-845000.0</v>
       </c>
       <c r="H14">
         <v>-68000.0</v>
       </c>
       <c r="I14">
         <v>524000.0</v>
       </c>
       <c r="J14">
         <v>711000.0</v>
       </c>
       <c r="K14">
         <v>711000.0</v>
       </c>
       <c r="L14">
         <v>2632000.0</v>
       </c>
       <c r="M14">
         <v>2632000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>8364000.0</v>
       </c>
       <c r="C15">
         <v>8525000.0</v>
       </c>
       <c r="D15">
         <v>8091000.0</v>
       </c>
       <c r="E15">
         <v>7520000.0</v>
       </c>
       <c r="F15">
         <v>4921000.0</v>
       </c>
       <c r="G15">
         <v>3184000.0</v>
       </c>
       <c r="H15">
         <v>2484000.0</v>
       </c>
       <c r="I15">
         <v>5802000.0</v>
       </c>
       <c r="J15">
         <v>6750000.0</v>
       </c>
       <c r="K15">
         <v>3854000.0</v>
       </c>
       <c r="L15">
         <v>1617000.0</v>
       </c>
       <c r="M15">
         <v>2445000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>7520000.0</v>
       </c>
       <c r="F16">
         <v>4921000.0</v>
       </c>
       <c r="G16">
         <v>3184000.0</v>
       </c>
       <c r="H16">
         <v>2484000.0</v>
       </c>
       <c r="I16">
         <v>5802000.0</v>
       </c>
       <c r="J16">
         <v>6750000.0</v>
       </c>
       <c r="K16">
         <v>3854000.0</v>
       </c>
       <c r="L16">
         <v>1617000.0</v>
       </c>
       <c r="M16">
         <v>2445000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>8258000.0</v>
       </c>
       <c r="C17">
         <v>8403000.0</v>
       </c>
       <c r="D17">
         <v>7482000.0</v>
       </c>
       <c r="E17">
         <v>6946000.0</v>
       </c>
       <c r="F17">
         <v>2979000.0</v>
       </c>
       <c r="G17">
         <v>2407000.0</v>
       </c>
       <c r="H17">
         <v>1794000.0</v>
       </c>
       <c r="I17">
         <v>5611000.0</v>
       </c>
       <c r="J17">
         <v>4093000.0</v>
       </c>
       <c r="K17">
         <v>3854000.0</v>
       </c>
       <c r="L17">
         <v>3583000.0</v>
       </c>
       <c r="M17">
         <v>2445000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>933000.0</v>
       </c>
       <c r="C18">
         <v>1346000.0</v>
       </c>
       <c r="D18">
         <v>1064000.0</v>
       </c>
       <c r="E18">
         <v>-234000.0</v>
       </c>
       <c r="F18">
         <v>-453000.0</v>
       </c>
       <c r="G18">
         <v>-233000.0</v>
       </c>
       <c r="H18">
         <v>66000.0</v>
       </c>
       <c r="I18">
         <v>-387000.0</v>
       </c>
       <c r="J18">
         <v>-50000.0</v>
       </c>
       <c r="K18">
         <v>-363000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>9942000.0</v>
       </c>
       <c r="C21">
         <v>9768000.0</v>
       </c>
       <c r="D21">
         <v>9962000.0</v>
       </c>
       <c r="E21">
         <v>10127000.0</v>
       </c>
       <c r="F21">
         <v>9025000.0</v>
       </c>
       <c r="G21">
         <v>4134000.0</v>
       </c>
       <c r="H21">
         <v>3539000.0</v>
       </c>
       <c r="I21">
         <v>6694000.0</v>
       </c>
       <c r="J21">
         <v>7800000.0</v>
       </c>
       <c r="K21">
         <v>4865000.0</v>
       </c>
       <c r="L21">
         <v>4509000.0</v>
       </c>
       <c r="M21">
         <v>2859000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>3350000.0</v>
       </c>
       <c r="F23">
         <v>2138000.0</v>
       </c>
       <c r="G23">
         <v>1036000.0</v>
       </c>
       <c r="H23">
         <v>2656000.0</v>
       </c>
       <c r="I23">
         <v>2021000.0</v>
       </c>
       <c r="J23">
         <v>1325000.0</v>
       </c>
       <c r="K23">
         <v>1948000.0</v>
       </c>
       <c r="L23">
         <v>1501000.0</v>
       </c>
       <c r="M23">
         <v>2335000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>6031000.0</v>
       </c>
       <c r="C25">
         <v>5713000.0</v>
       </c>
       <c r="D25">
         <v>5596000.0</v>
       </c>
       <c r="E25">
         <v>5612000.0</v>
       </c>
       <c r="F25">
         <v>5678000.0</v>
       </c>
       <c r="G25">
         <v>6132000.0</v>
       </c>
       <c r="H25">
         <v>5831000.0</v>
       </c>
       <c r="I25">
         <v>5640000.0</v>
       </c>
       <c r="J25">
         <v>1835000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>846000.0</v>
       </c>
       <c r="C28">
         <v>804000.0</v>
       </c>
       <c r="D28">
         <v>955000.0</v>
       </c>
       <c r="E28">
         <v>1709000.0</v>
       </c>
       <c r="F28">
         <v>1336000.0</v>
       </c>
       <c r="G28">
         <v>13648000.0</v>
       </c>
       <c r="H28">
         <v>16568000.0</v>
       </c>
       <c r="I28">
         <v>15450000.0</v>
       </c>
       <c r="J28">
         <v>14239000.0</v>
       </c>
       <c r="K28">
         <v>15846000.0</v>
       </c>
       <c r="L28">
         <v>16935000.0</v>
       </c>
       <c r="M28">
         <v>11405000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>1808000.0</v>
       </c>
       <c r="C29">
         <v>2403000.0</v>
       </c>
       <c r="D29">
         <v>2199000.0</v>
       </c>
       <c r="E29">
         <v>1156000.0</v>
       </c>
       <c r="F29">
         <v>1523000.0</v>
       </c>
       <c r="G29">
         <v>1217000.0</v>
       </c>
       <c r="H29">
         <v>1336000.0</v>
       </c>
       <c r="I29">
         <v>1145000.0</v>
       </c>
       <c r="J29">
         <v>1051000.0</v>
       </c>
       <c r="K29">
         <v>648000.0</v>
       </c>
       <c r="L29">
         <v>630000.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>29965000.0</v>
       </c>
       <c r="C30">
         <v>29852000.0</v>
       </c>
       <c r="D30">
         <v>30150000.0</v>
       </c>
       <c r="E30">
         <v>28005000.0</v>
       </c>
       <c r="F30">
         <v>22857000.0</v>
       </c>
       <c r="G30">
         <v>24151000.0</v>
       </c>
       <c r="H30">
         <v>28052000.0</v>
       </c>
       <c r="I30">
         <v>26939000.0</v>
       </c>
       <c r="J30">
         <v>21165000.0</v>
       </c>
       <c r="K30">
         <v>23264000.0</v>
       </c>
       <c r="L30">
         <v>22264000.0</v>
       </c>
       <c r="M30">
         <v>25053000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>-409000.0</v>
       </c>
       <c r="I31">
         <v>486000.0</v>
       </c>
       <c r="J31">
         <v>-343000.0</v>
       </c>
       <c r="K31">
         <v>212000.0</v>
       </c>
       <c r="L31">
         <v>276000.0</v>
       </c>
       <c r="M31">
         <v>-345000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>39907000.0</v>
       </c>
       <c r="C32">
         <v>39620000.0</v>
       </c>
       <c r="D32">
         <v>40112000.0</v>
       </c>
       <c r="E32">
         <v>38132000.0</v>
       </c>
       <c r="F32">
         <v>31882000.0</v>
       </c>
       <c r="G32">
         <v>16149000.0</v>
       </c>
       <c r="H32">
         <v>20868000.0</v>
       </c>
       <c r="I32">
         <v>19881000.0</v>
       </c>
@@ -7467,134 +7572,134 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>1744000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>1277000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>1145000.0</v>
       </c>
       <c r="Q2">
         <v>1127000.0</v>
       </c>
@@ -7612,115 +7717,115 @@
       </c>
       <c r="V2">
         <v>1876000.0</v>
       </c>
       <c r="W2">
         <v>1853000.0</v>
       </c>
       <c r="X2">
         <v>1752000.0</v>
       </c>
       <c r="Y2">
         <v>1658000.0</v>
       </c>
       <c r="Z2">
         <v>1734000.0</v>
       </c>
       <c r="AA2">
         <v>1427000.0</v>
       </c>
       <c r="AB2">
         <v>1824000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
         <v>2798500.0</v>
       </c>
       <c r="C5">
         <v>2798500.0</v>
       </c>
       <c r="D5">
         <v>1417000.0</v>
       </c>
       <c r="E5">
         <v>1417000.0</v>
       </c>
       <c r="F5">
         <v>2306000.0</v>
       </c>
       <c r="G5">
         <v>2306000.0</v>
       </c>
       <c r="H5">
         <v>1942500.0</v>
       </c>
       <c r="I5">
         <v>1942500.0</v>
       </c>
@@ -7762,147 +7867,147 @@
       </c>
       <c r="V5">
         <v>763000.0</v>
       </c>
       <c r="W5">
         <v>872000.0</v>
       </c>
       <c r="X5">
         <v>2016000.0</v>
       </c>
       <c r="Y5">
         <v>910000.0</v>
       </c>
       <c r="Z5">
         <v>986000.0</v>
       </c>
       <c r="AA5">
         <v>1041000.0</v>
       </c>
       <c r="AB5">
         <v>1877000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>6916000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>6212000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>4256000.0</v>
       </c>
       <c r="Q9">
         <v>4018000.0</v>
       </c>
@@ -7920,51 +8025,51 @@
       </c>
       <c r="V9">
         <v>5519000.0</v>
       </c>
       <c r="W9">
         <v>5742000.0</v>
       </c>
       <c r="X9">
         <v>5136000.0</v>
       </c>
       <c r="Y9">
         <v>4619000.0</v>
       </c>
       <c r="Z9">
         <v>4901000.0</v>
       </c>
       <c r="AA9">
         <v>4891000.0</v>
       </c>
       <c r="AB9">
         <v>5180000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>2358000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>1266000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>1299000.0</v>
       </c>
       <c r="Q10">
         <v>652000.0</v>
       </c>
@@ -7982,51 +8087,51 @@
       </c>
       <c r="V10">
         <v>666000.0</v>
       </c>
       <c r="W10">
         <v>775000.0</v>
       </c>
       <c r="X10">
         <v>1968000.0</v>
       </c>
       <c r="Y10">
         <v>823000.0</v>
       </c>
       <c r="Z10">
         <v>885000.0</v>
       </c>
       <c r="AA10">
         <v>934000.0</v>
       </c>
       <c r="AB10">
         <v>2066000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
         <v>331500.0</v>
       </c>
       <c r="C11">
         <v>331500.0</v>
       </c>
       <c r="D11">
         <v>179000.0</v>
       </c>
       <c r="E11">
         <v>179000.0</v>
       </c>
       <c r="F11">
         <v>399000.0</v>
       </c>
       <c r="G11">
         <v>399000.0</v>
       </c>
       <c r="H11">
         <v>471500.0</v>
       </c>
       <c r="I11">
         <v>471500.0</v>
       </c>
@@ -8068,141 +8173,141 @@
       </c>
       <c r="V11">
         <v>113000.0</v>
       </c>
       <c r="W11">
         <v>174000.0</v>
       </c>
       <c r="X11">
         <v>12000.0</v>
       </c>
       <c r="Y11">
         <v>166000.0</v>
       </c>
       <c r="Z11">
         <v>199000.0</v>
       </c>
       <c r="AA11">
         <v>140000.0</v>
       </c>
       <c r="AB11">
         <v>97000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12">
         <v>87000.0</v>
       </c>
       <c r="Q12">
         <v>77000.0</v>
       </c>
       <c r="R12">
         <v>136000.0</v>
       </c>
       <c r="S12">
         <v>109000.0</v>
       </c>
       <c r="T12">
         <v>136000.0</v>
       </c>
       <c r="U12">
         <v>136000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>381000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>129000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>87000.0</v>
       </c>
       <c r="Q13">
         <v>77000.0</v>
       </c>
       <c r="R13">
         <v>136000.0</v>
       </c>
       <c r="S13">
         <v>109000.0</v>
       </c>
       <c r="T13">
         <v>97000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>-1252000.0</v>
       </c>
       <c r="K14">
         <v>-1252000.0</v>
       </c>
       <c r="L14">
         <v>-845000.0</v>
       </c>
       <c r="M14">
         <v>-845000.0</v>
       </c>
       <c r="N14">
         <v>-462000.0</v>
       </c>
       <c r="O14">
@@ -8226,51 +8331,51 @@
       <c r="U14">
         <v>585000.0</v>
       </c>
       <c r="V14">
         <v>651000.0</v>
       </c>
       <c r="W14">
         <v>684000.0</v>
       </c>
       <c r="X14">
         <v>711000.0</v>
       </c>
       <c r="Y14">
         <v>711000.0</v>
       </c>
       <c r="Z14">
         <v>711000.0</v>
       </c>
       <c r="AA14">
         <v>711000.0</v>
       </c>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>1787000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>1397000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>782000.0</v>
       </c>
       <c r="Q15">
         <v>612000.0</v>
       </c>
@@ -8288,51 +8393,51 @@
       </c>
       <c r="V15">
         <v>585000.0</v>
       </c>
       <c r="W15">
         <v>639000.0</v>
       </c>
       <c r="X15">
         <v>2007000.0</v>
       </c>
       <c r="Y15">
         <v>657000.0</v>
       </c>
       <c r="Z15">
         <v>686000.0</v>
       </c>
       <c r="AA15">
         <v>794000.0</v>
       </c>
       <c r="AB15">
         <v>1969000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>2381500.0</v>
       </c>
       <c r="C16">
         <v>2381500.0</v>
       </c>
       <c r="D16">
         <v>1862500.0</v>
       </c>
       <c r="E16">
         <v>1862500.0</v>
       </c>
       <c r="F16">
         <v>1897500.0</v>
       </c>
       <c r="G16">
         <v>1897500.0</v>
       </c>
       <c r="H16">
         <v>1175500.0</v>
       </c>
       <c r="I16">
         <v>1175500.0</v>
       </c>
@@ -8374,51 +8479,51 @@
       </c>
       <c r="V16">
         <v>585000.0</v>
       </c>
       <c r="W16">
         <v>639000.0</v>
       </c>
       <c r="X16">
         <v>2007000.0</v>
       </c>
       <c r="Y16">
         <v>657000.0</v>
       </c>
       <c r="Z16">
         <v>686000.0</v>
       </c>
       <c r="AA16">
         <v>794000.0</v>
       </c>
       <c r="AB16">
         <v>1969000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>491000.0</v>
       </c>
       <c r="Q17">
         <v>494000.0</v>
       </c>
       <c r="R17">
         <v>212000.0</v>
       </c>
       <c r="S17">
@@ -8432,155 +8537,155 @@
       </c>
       <c r="V17">
         <v>553000.0</v>
       </c>
       <c r="W17">
         <v>601000.0</v>
       </c>
       <c r="X17">
         <v>1956000.0</v>
       </c>
       <c r="Y17">
         <v>657000.0</v>
       </c>
       <c r="Z17">
         <v>686000.0</v>
       </c>
       <c r="AA17">
         <v>794000.0</v>
       </c>
       <c r="AB17">
         <v>1969000.0</v>
       </c>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
         <v>388000.0</v>
       </c>
       <c r="Q18">
         <v>-77000.0</v>
       </c>
       <c r="R18">
         <v>-136000.0</v>
       </c>
       <c r="S18">
         <v>-109000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>2739000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>1395000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>1386000.0</v>
       </c>
       <c r="Q21">
         <v>729000.0</v>
       </c>
@@ -8598,83 +8703,83 @@
       </c>
       <c r="V21">
         <v>763000.0</v>
       </c>
       <c r="W21">
         <v>872000.0</v>
       </c>
       <c r="X21">
         <v>2016000.0</v>
       </c>
       <c r="Y21">
         <v>910000.0</v>
       </c>
       <c r="Z21">
         <v>986000.0</v>
       </c>
       <c r="AA21">
         <v>1041000.0</v>
       </c>
       <c r="AB21">
         <v>1877000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
         <v>956500.0</v>
       </c>
       <c r="C23">
         <v>956500.0</v>
       </c>
       <c r="D23">
         <v>1153000.0</v>
       </c>
       <c r="E23">
         <v>1153000.0</v>
       </c>
       <c r="F23">
         <v>522000.0</v>
       </c>
       <c r="G23">
         <v>522000.0</v>
       </c>
       <c r="H23">
         <v>708000.0</v>
       </c>
       <c r="I23">
         <v>708000.0</v>
       </c>
@@ -8716,179 +8821,179 @@
       </c>
       <c r="V23">
         <v>359000.0</v>
       </c>
       <c r="W23">
         <v>570000.0</v>
       </c>
       <c r="X23">
         <v>138000.0</v>
       </c>
       <c r="Y23">
         <v>388000.0</v>
       </c>
       <c r="Z23">
         <v>521000.0</v>
       </c>
       <c r="AA23">
         <v>555000.0</v>
       </c>
       <c r="AB23">
         <v>4000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>6720000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>6927000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>4398000.0</v>
       </c>
       <c r="Q28">
         <v>3940000.0</v>
       </c>
@@ -8906,97 +9011,97 @@
       </c>
       <c r="V28">
         <v>2993000.0</v>
       </c>
       <c r="W28">
         <v>2899000.0</v>
       </c>
       <c r="X28">
         <v>3083000.0</v>
       </c>
       <c r="Y28">
         <v>2821000.0</v>
       </c>
       <c r="Z28">
         <v>2903000.0</v>
       </c>
       <c r="AA28">
         <v>2814000.0</v>
       </c>
       <c r="AB28">
         <v>3043000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>949000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>268000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>808000.0</v>
       </c>
       <c r="Q29">
         <v>158000.0</v>
       </c>
       <c r="R29">
         <v>130000.0</v>
       </c>
       <c r="S29">
         <v>239000.0</v>
       </c>
       <c r="T29">
         <v>648000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>8552000.0</v>
       </c>
       <c r="Q30">
         <v>6407000.0</v>
       </c>
       <c r="R30">
         <v>6740000.0</v>
       </c>
       <c r="S30">
@@ -9010,51 +9115,51 @@
       </c>
       <c r="V30">
         <v>6632000.0</v>
       </c>
       <c r="W30">
         <v>6723000.0</v>
       </c>
       <c r="X30">
         <v>4872000.0</v>
       </c>
       <c r="Y30">
         <v>5367000.0</v>
       </c>
       <c r="Z30">
         <v>5649000.0</v>
       </c>
       <c r="AA30">
         <v>5277000.0</v>
       </c>
       <c r="AB30">
         <v>5127000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>-87000.0</v>
       </c>
       <c r="Q31">
         <v>-77000.0</v>
       </c>
       <c r="R31">
         <v>-167000.0</v>
       </c>
       <c r="S31">
@@ -9068,51 +9173,51 @@
       </c>
       <c r="V31">
         <v>-97000.0</v>
       </c>
       <c r="W31">
         <v>-97000.0</v>
       </c>
       <c r="X31">
         <v>-48000.0</v>
       </c>
       <c r="Y31">
         <v>-87000.0</v>
       </c>
       <c r="Z31">
         <v>-101000.0</v>
       </c>
       <c r="AA31">
         <v>-107000.0</v>
       </c>
       <c r="AB31">
         <v>189000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>8660000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>7489000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>5401000.0</v>
       </c>
       <c r="Q32">
         <v>5145000.0</v>
       </c>
@@ -9215,981 +9320,981 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>27066000.0</v>
       </c>
       <c r="C2">
         <v>35264000.0</v>
       </c>
       <c r="D2">
         <v>25742000.0</v>
       </c>
       <c r="E2">
         <v>46699000.0</v>
       </c>
       <c r="F2">
         <v>50372000.0</v>
       </c>
       <c r="G2">
         <v>48129000.0</v>
       </c>
       <c r="H2">
         <v>45405000.0</v>
       </c>
       <c r="I2">
         <v>45132000.0</v>
       </c>
       <c r="J2">
         <v>41269000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>2646000</v>
       </c>
       <c r="C3">
         <v>1476000</v>
       </c>
       <c r="D3">
         <v>1129000</v>
       </c>
       <c r="E3">
         <v>962000</v>
       </c>
       <c r="F3">
         <v>1995000</v>
       </c>
       <c r="G3">
         <v>6620000</v>
       </c>
       <c r="H3">
         <v>7089000</v>
       </c>
       <c r="I3">
         <v>2674000</v>
       </c>
       <c r="J3">
         <v>1711000</v>
       </c>
       <c r="K3">
         <v>990000</v>
       </c>
       <c r="L3">
         <v>597000</v>
       </c>
       <c r="M3">
         <v>1270000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>7003000.0</v>
       </c>
       <c r="C6">
         <v>-8198000.0</v>
       </c>
       <c r="D6">
         <v>9522000.0</v>
       </c>
       <c r="E6">
         <v>-20957000.0</v>
       </c>
       <c r="F6">
         <v>-3673000.0</v>
       </c>
       <c r="G6">
         <v>2243000.0</v>
       </c>
       <c r="H6">
         <v>2724000.0</v>
       </c>
       <c r="I6">
         <v>273000.0</v>
       </c>
       <c r="J6">
         <v>3863000.0</v>
       </c>
       <c r="K6">
         <v>2699000.0</v>
       </c>
       <c r="L6">
         <v>32202000.0</v>
       </c>
       <c r="M6">
         <v>4091000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>242000.0</v>
       </c>
       <c r="C7">
         <v>-1704000.0</v>
       </c>
       <c r="D7">
         <v>-577000.0</v>
       </c>
       <c r="E7">
         <v>765000.0</v>
       </c>
       <c r="F7">
         <v>-1558000.0</v>
       </c>
       <c r="G7">
         <v>1942000.0</v>
       </c>
       <c r="H7">
         <v>2737000.0</v>
       </c>
       <c r="I7">
         <v>-235000.0</v>
       </c>
       <c r="J7">
         <v>803000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-310000.0</v>
       </c>
       <c r="F9">
         <v>-40000.0</v>
       </c>
       <c r="G9">
         <v>774000.0</v>
       </c>
       <c r="H9">
         <v>-150000.0</v>
       </c>
       <c r="I9">
         <v>172000.0</v>
       </c>
       <c r="J9">
         <v>-185000.0</v>
       </c>
       <c r="K9">
         <v>462000.0</v>
       </c>
       <c r="L9">
         <v>3265000.0</v>
       </c>
       <c r="M9">
         <v>-1251000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>6000.0</v>
       </c>
       <c r="C10">
         <v>-1000.0</v>
       </c>
       <c r="D10">
         <v>2000.0</v>
       </c>
       <c r="E10">
         <v>-3000.0</v>
       </c>
       <c r="F10">
         <v>-52000.0</v>
       </c>
       <c r="G10">
         <v>23000.0</v>
       </c>
       <c r="H10">
         <v>6000.0</v>
       </c>
       <c r="I10">
         <v>32000.0</v>
       </c>
       <c r="J10">
         <v>12000.0</v>
       </c>
       <c r="K10">
         <v>30000.0</v>
       </c>
       <c r="L10">
         <v>120000.0</v>
       </c>
       <c r="M10">
         <v>29000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>73000.0</v>
       </c>
       <c r="F11">
         <v>-1389000.0</v>
       </c>
       <c r="G11">
         <v>2242000.0</v>
       </c>
       <c r="H11">
         <v>62000.0</v>
       </c>
       <c r="I11">
         <v>-24000.0</v>
       </c>
       <c r="J11">
         <v>33000.0</v>
       </c>
       <c r="K11">
         <v>-871000.0</v>
       </c>
       <c r="L11">
         <v>-3242000.0</v>
       </c>
       <c r="M11">
         <v>1015000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1286000.0</v>
       </c>
       <c r="F12">
         <v>-1303000.0</v>
       </c>
       <c r="G12">
         <v>-2946000.0</v>
       </c>
       <c r="H12">
         <v>-3536000.0</v>
       </c>
       <c r="I12">
         <v>-6531000.0</v>
       </c>
       <c r="J12">
         <v>-6364000.0</v>
       </c>
       <c r="K12">
         <v>280000.0</v>
       </c>
       <c r="L12">
         <v>-880000.0</v>
       </c>
       <c r="M12">
         <v>611000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>77000.0</v>
       </c>
       <c r="F13">
         <v>-77000.0</v>
       </c>
       <c r="G13">
         <v>107000.0</v>
       </c>
       <c r="H13">
         <v>2819000.0</v>
       </c>
       <c r="I13">
         <v>-415000.0</v>
       </c>
       <c r="J13">
         <v>946000.0</v>
       </c>
       <c r="K13">
         <v>-125000.0</v>
       </c>
       <c r="L13">
         <v>-12000.0</v>
       </c>
       <c r="M13">
         <v>554000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>6031000.0</v>
       </c>
       <c r="C14">
         <v>5713000.0</v>
       </c>
       <c r="D14">
         <v>5596000.0</v>
       </c>
       <c r="E14">
         <v>5612000.0</v>
       </c>
       <c r="F14">
         <v>5678000.0</v>
       </c>
       <c r="G14">
         <v>6132000.0</v>
       </c>
       <c r="H14">
         <v>5831000.0</v>
       </c>
       <c r="I14">
         <v>5640000.0</v>
       </c>
       <c r="J14">
         <v>5361000.0</v>
       </c>
       <c r="K14">
         <v>1803000.0</v>
       </c>
       <c r="L14">
         <v>1863000.0</v>
       </c>
       <c r="M14">
         <v>1939000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
-        <v>-4434000.0</v>
+        <v>4434000.0</v>
       </c>
       <c r="C15">
-        <v>-4434000.0</v>
+        <v>4434000.0</v>
       </c>
       <c r="D15">
-        <v>-4373000.0</v>
+        <v>4373000.0</v>
       </c>
       <c r="E15">
         <v>1720000.0</v>
       </c>
       <c r="F15">
         <v>1711000.0</v>
       </c>
       <c r="G15">
         <v>1729000.0</v>
       </c>
       <c r="H15">
         <v>1729000.0</v>
       </c>
       <c r="I15">
         <v>1729000.0</v>
       </c>
       <c r="J15">
         <v>1729000.0</v>
       </c>
       <c r="K15">
         <v>1729000.0</v>
       </c>
       <c r="L15">
         <v>1000000.0</v>
       </c>
       <c r="M15">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>34069000.0</v>
       </c>
       <c r="C16">
         <v>27066000.0</v>
       </c>
       <c r="D16">
         <v>35264000.0</v>
       </c>
       <c r="E16">
         <v>25742000.0</v>
       </c>
       <c r="F16">
         <v>46699000.0</v>
       </c>
       <c r="G16">
         <v>50372000.0</v>
       </c>
       <c r="H16">
         <v>48129000.0</v>
       </c>
       <c r="I16">
         <v>45405000.0</v>
       </c>
       <c r="J16">
         <v>45132000.0</v>
       </c>
       <c r="K16">
         <v>41269000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>6123000.0</v>
       </c>
       <c r="C18">
         <v>5337000.0</v>
       </c>
       <c r="D18">
         <v>8850000.0</v>
       </c>
       <c r="E18">
         <v>10725000.0</v>
       </c>
       <c r="F18">
         <v>5743000.0</v>
       </c>
       <c r="G18">
         <v>2896000.0</v>
       </c>
       <c r="H18">
         <v>457000.0</v>
       </c>
       <c r="I18">
         <v>2002000.0</v>
       </c>
       <c r="J18">
         <v>4842000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>4130000.0</v>
       </c>
       <c r="C19">
         <v>-12264000.0</v>
       </c>
       <c r="D19">
         <v>2738000.0</v>
       </c>
       <c r="E19">
         <v>-29661000.0</v>
       </c>
       <c r="F19">
         <v>-29661000.0</v>
       </c>
       <c r="G19">
         <v>-29661000.0</v>
       </c>
       <c r="H19">
         <v>-29661000.0</v>
       </c>
       <c r="I19">
         <v>-2674000.0</v>
       </c>
       <c r="J19">
         <v>-1711000.0</v>
       </c>
       <c r="K19">
         <v>-2734000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20">
         <v>63000.0</v>
       </c>
       <c r="C20">
         <v>633000.0</v>
       </c>
       <c r="D20">
         <v>665000.0</v>
       </c>
       <c r="E20">
         <v>29000.0</v>
       </c>
       <c r="F20">
         <v>204000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-1611000.0</v>
       </c>
       <c r="D21">
         <v>-1035000.0</v>
       </c>
       <c r="E21">
         <v>-355000.0</v>
       </c>
       <c r="F21">
         <v>753000.0</v>
       </c>
       <c r="G21">
         <v>1479000.0</v>
       </c>
       <c r="H21">
         <v>3996000.0</v>
       </c>
       <c r="I21">
         <v>3996000.0</v>
       </c>
       <c r="J21">
         <v>3996000.0</v>
       </c>
       <c r="K21">
         <v>3996000.0</v>
       </c>
       <c r="L21">
         <v>5474000.0</v>
       </c>
       <c r="M21">
         <v>5474000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>8364000.0</v>
       </c>
       <c r="C22">
         <v>8525000.0</v>
       </c>
       <c r="D22">
         <v>8091000.0</v>
       </c>
       <c r="E22">
         <v>7520000.0</v>
       </c>
       <c r="F22">
         <v>4921000.0</v>
       </c>
       <c r="G22">
         <v>3184000.0</v>
       </c>
       <c r="H22">
         <v>2484000.0</v>
       </c>
       <c r="I22">
         <v>5802000.0</v>
       </c>
       <c r="J22">
         <v>6750000.0</v>
       </c>
       <c r="K22">
         <v>4502000.0</v>
       </c>
       <c r="L22">
         <v>4213000.0</v>
       </c>
       <c r="M22">
         <v>2445000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23">
         <v>-431000.0</v>
       </c>
       <c r="H23">
         <v>3996000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>750000.0</v>
       </c>
       <c r="K23">
         <v>750000.0</v>
       </c>
       <c r="L23">
         <v>24544000.0</v>
       </c>
       <c r="M23">
         <v>24544000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>28000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>-1744000.0</v>
       </c>
       <c r="L24">
         <v>1030000.0</v>
       </c>
       <c r="M24">
         <v>-1744000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>-5300000.0</v>
       </c>
       <c r="C25">
         <v>-5957000.0</v>
       </c>
       <c r="D25">
         <v>-5464000.0</v>
       </c>
       <c r="E25">
         <v>-4128000.0</v>
       </c>
       <c r="F25">
         <v>-4191000.0</v>
       </c>
       <c r="G25">
         <v>-4240000.0</v>
       </c>
       <c r="H25">
         <v>-4271000.0</v>
       </c>
       <c r="I25">
         <v>-6777000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-64000.0</v>
       </c>
       <c r="G26">
         <v>-431000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>750000.0</v>
       </c>
       <c r="K26">
         <v>750000.0</v>
       </c>
       <c r="L26">
         <v>750000.0</v>
       </c>
       <c r="M26">
         <v>750000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>24000.0</v>
       </c>
       <c r="C27">
         <v>112000.0</v>
       </c>
       <c r="D27">
         <v>149000.0</v>
       </c>
       <c r="E27">
         <v>185000.0</v>
       </c>
       <c r="F27">
         <v>210000.0</v>
       </c>
       <c r="G27">
         <v>124000.0</v>
       </c>
       <c r="H27">
         <v>59000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-2046000.0</v>
       </c>
       <c r="F28">
         <v>-9416000.0</v>
       </c>
       <c r="G28">
         <v>-681000.0</v>
       </c>
       <c r="H28">
         <v>2267000.0</v>
       </c>
       <c r="I28">
         <v>-1729000.0</v>
       </c>
       <c r="J28">
         <v>-979000.0</v>
       </c>
       <c r="K28">
         <v>-979000.0</v>
       </c>
       <c r="L28">
         <v>29018000.0</v>
       </c>
       <c r="M28">
         <v>29018000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>8769000.0</v>
       </c>
       <c r="C29">
         <v>6813000.0</v>
       </c>
       <c r="D29">
         <v>9979000.0</v>
       </c>
       <c r="E29">
         <v>11683000.0</v>
       </c>
       <c r="F29">
         <v>7738000.0</v>
       </c>
       <c r="G29">
         <v>9516000.0</v>
       </c>
       <c r="H29">
         <v>7516000.0</v>
       </c>
       <c r="I29">
         <v>4676000.0</v>
       </c>
       <c r="J29">
         <v>6553000.0</v>
       </c>
       <c r="K29">
         <v>5433000.0</v>
       </c>
       <c r="L29">
         <v>2751000.0</v>
       </c>
       <c r="M29">
         <v>5342000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-30594000.0</v>
       </c>
       <c r="F30">
         <v>-1995000.0</v>
       </c>
       <c r="G30">
         <v>-6592000.0</v>
       </c>
       <c r="H30">
         <v>-7059000.0</v>
       </c>
       <c r="I30">
         <v>-2674000.0</v>
       </c>
       <c r="J30">
         <v>-1711000.0</v>
       </c>
       <c r="K30">
         <v>-2734000.0</v>
       </c>
@@ -10218,171 +10323,171 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="T1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>8</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="X1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>9</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2">
         <v>48129000.0</v>
       </c>
       <c r="Q2">
         <v>45513000.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>211500</v>
       </c>
       <c r="D3">
         <v>211500</v>
       </c>
       <c r="E3">
         <v>358000</v>
       </c>
       <c r="F3">
         <v>358000</v>
       </c>
       <c r="G3">
         <v>123000</v>
       </c>
       <c r="H3">
         <v>123000</v>
       </c>
       <c r="I3">
         <v>484000</v>
       </c>
@@ -10427,117 +10532,117 @@
       </c>
       <c r="W3">
         <v>417000</v>
       </c>
       <c r="X3">
         <v>544000</v>
       </c>
       <c r="Y3">
         <v>857000</v>
       </c>
       <c r="Z3">
         <v>201000</v>
       </c>
       <c r="AA3">
         <v>226000</v>
       </c>
       <c r="AB3">
         <v>427000</v>
       </c>
       <c r="AC3">
         <v>425000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>2739000.0</v>
       </c>
       <c r="D6">
         <v>2739000.0</v>
       </c>
       <c r="E6">
         <v>-8332000.0</v>
       </c>
       <c r="F6">
         <v>-8332000.0</v>
       </c>
       <c r="G6">
         <v>-2146500.0</v>
       </c>
       <c r="H6">
         <v>-2146500.0</v>
       </c>
       <c r="I6">
         <v>-969500.0</v>
       </c>
       <c r="J6">
         <v>-969500.0</v>
@@ -10580,117 +10685,117 @@
       </c>
       <c r="W6">
         <v>-665000.0</v>
       </c>
       <c r="X6">
         <v>607000.0</v>
       </c>
       <c r="Y6">
         <v>2202000.0</v>
       </c>
       <c r="Z6">
         <v>1129000.0</v>
       </c>
       <c r="AA6">
         <v>-238000.0</v>
       </c>
       <c r="AB6">
         <v>770000.0</v>
       </c>
       <c r="AC6">
         <v>-3329000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-131500.0</v>
       </c>
       <c r="D9">
         <v>-131500.0</v>
       </c>
       <c r="E9">
         <v>24000.0</v>
       </c>
       <c r="F9">
         <v>24000.0</v>
       </c>
       <c r="G9">
         <v>-179000.0</v>
       </c>
       <c r="H9">
         <v>-179000.0</v>
       </c>
       <c r="I9">
         <v>-47500.0</v>
       </c>
       <c r="J9">
         <v>-47500.0</v>
@@ -10733,51 +10838,51 @@
       </c>
       <c r="W9">
         <v>537000.0</v>
       </c>
       <c r="X9">
         <v>494000.0</v>
       </c>
       <c r="Y9">
         <v>-537000.0</v>
       </c>
       <c r="Z9">
         <v>-44000.0</v>
       </c>
       <c r="AA9">
         <v>542000.0</v>
       </c>
       <c r="AB9">
         <v>-146000.0</v>
       </c>
       <c r="AC9">
         <v>-884000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-5500.0</v>
       </c>
       <c r="D10">
         <v>-5500.0</v>
       </c>
       <c r="E10">
         <v>3500.0</v>
       </c>
       <c r="F10">
         <v>3500.0</v>
       </c>
       <c r="G10">
         <v>-5000.0</v>
       </c>
       <c r="H10">
         <v>-5000.0</v>
       </c>
       <c r="I10">
         <v>-18500.0</v>
       </c>
       <c r="J10">
         <v>-18500.0</v>
@@ -10820,51 +10925,51 @@
       </c>
       <c r="W10">
         <v>28000.0</v>
       </c>
       <c r="X10">
         <v>10000.0</v>
       </c>
       <c r="Y10">
         <v>-42000.0</v>
       </c>
       <c r="Z10">
         <v>34000.0</v>
       </c>
       <c r="AA10">
         <v>15000.0</v>
       </c>
       <c r="AB10">
         <v>5000.0</v>
       </c>
       <c r="AC10">
         <v>-25000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-858000.0</v>
       </c>
       <c r="D11">
         <v>-858000.0</v>
       </c>
       <c r="E11">
         <v>933500.0</v>
       </c>
       <c r="F11">
         <v>933500.0</v>
       </c>
       <c r="G11">
         <v>-897000.0</v>
       </c>
       <c r="H11">
         <v>-897000.0</v>
       </c>
       <c r="I11">
         <v>1013500.0</v>
       </c>
       <c r="J11">
         <v>1013500.0</v>
@@ -10907,51 +11012,51 @@
       </c>
       <c r="W11">
         <v>46000.0</v>
       </c>
       <c r="X11">
         <v>-499000.0</v>
       </c>
       <c r="Y11">
         <v>-354000.0</v>
       </c>
       <c r="Z11">
         <v>357000.0</v>
       </c>
       <c r="AA11">
         <v>49000.0</v>
       </c>
       <c r="AB11">
         <v>-20000.0</v>
       </c>
       <c r="AC11">
         <v>-699000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-422500.0</v>
       </c>
       <c r="D12">
         <v>-422500.0</v>
       </c>
       <c r="E12">
         <v>-310000.0</v>
       </c>
       <c r="F12">
         <v>-310000.0</v>
       </c>
       <c r="G12">
         <v>-333000.0</v>
       </c>
       <c r="H12">
         <v>-333000.0</v>
       </c>
       <c r="I12">
         <v>-55500.0</v>
       </c>
       <c r="J12">
         <v>-55500.0</v>
@@ -10994,51 +11099,51 @@
       </c>
       <c r="W12">
         <v>-1236000.0</v>
       </c>
       <c r="X12">
         <v>-772000.0</v>
       </c>
       <c r="Y12">
         <v>52000.0</v>
       </c>
       <c r="Z12">
         <v>-161000.0</v>
       </c>
       <c r="AA12">
         <v>-131000.0</v>
       </c>
       <c r="AB12">
         <v>11000.0</v>
       </c>
       <c r="AC12">
         <v>210000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-15500.0</v>
       </c>
       <c r="D13">
         <v>-15500.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>29500.0</v>
       </c>
       <c r="H13">
         <v>29500.0</v>
       </c>
       <c r="I13">
         <v>-17500.0</v>
       </c>
       <c r="J13">
         <v>-17500.0</v>
@@ -11081,51 +11186,51 @@
       </c>
       <c r="W13">
         <v>117000.0</v>
       </c>
       <c r="X13">
         <v>-122000.0</v>
       </c>
       <c r="Y13">
         <v>821000.0</v>
       </c>
       <c r="Z13">
         <v>-13000.0</v>
       </c>
       <c r="AA13">
         <v>64000.0</v>
       </c>
       <c r="AB13">
         <v>72000.0</v>
       </c>
       <c r="AC13">
         <v>-99000.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>1389000.0</v>
       </c>
       <c r="D14">
         <v>1389000.0</v>
       </c>
       <c r="E14">
         <v>1401500.0</v>
       </c>
       <c r="F14">
         <v>1401500.0</v>
       </c>
       <c r="G14">
         <v>1404500.0</v>
       </c>
       <c r="H14">
         <v>1404500.0</v>
       </c>
       <c r="I14">
         <v>1297000.0</v>
       </c>
       <c r="J14">
         <v>1297000.0</v>
@@ -11168,51 +11273,51 @@
       </c>
       <c r="W14">
         <v>1404000.0</v>
       </c>
       <c r="X14">
         <v>1401000.0</v>
       </c>
       <c r="Y14">
         <v>362000.0</v>
       </c>
       <c r="Z14">
         <v>500000.0</v>
       </c>
       <c r="AA14">
         <v>492000.0</v>
       </c>
       <c r="AB14">
         <v>481000.0</v>
       </c>
       <c r="AC14">
         <v>454000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>2186500.0</v>
       </c>
       <c r="D15">
         <v>2186500.0</v>
       </c>
       <c r="E15">
         <v>2186500.0</v>
       </c>
       <c r="F15">
         <v>2186500.0</v>
       </c>
       <c r="G15">
         <v>860000.0</v>
       </c>
       <c r="H15">
         <v>860000.0</v>
       </c>
       <c r="I15">
         <v>860000.0</v>
       </c>
       <c r="J15">
         <v>860000.0</v>
@@ -11255,154 +11360,154 @@
       </c>
       <c r="W15">
         <v>1729000.0</v>
       </c>
       <c r="X15">
         <v>1729000.0</v>
       </c>
       <c r="Y15">
         <v>1729000.0</v>
       </c>
       <c r="Z15">
         <v>1729000.0</v>
       </c>
       <c r="AA15">
         <v>1729000.0</v>
       </c>
       <c r="AB15">
         <v>1729000.0</v>
       </c>
       <c r="AC15">
         <v>1729000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>48129000.0</v>
       </c>
       <c r="R16">
         <v>45513000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>2984000.0</v>
       </c>
       <c r="D19">
         <v>2984000.0</v>
       </c>
       <c r="E19">
         <v>-11837500.0</v>
       </c>
       <c r="F19">
         <v>-11837500.0</v>
       </c>
       <c r="G19">
         <v>-2993000.0</v>
       </c>
       <c r="H19">
         <v>-2993000.0</v>
       </c>
       <c r="I19">
         <v>-2993000.0</v>
       </c>
       <c r="J19">
         <v>-2993000.0</v>
@@ -11415,84 +11520,84 @@
       <c r="P19"/>
       <c r="Q19">
         <v>-5222000.0</v>
       </c>
       <c r="R19">
         <v>-735000.0</v>
       </c>
       <c r="S19">
         <v>-831000.0</v>
       </c>
       <c r="T19">
         <v>-271000.0</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-184500.0</v>
       </c>
       <c r="D21">
         <v>-184500.0</v>
       </c>
       <c r="E21">
         <v>-87000.0</v>
       </c>
       <c r="F21">
         <v>-87000.0</v>
       </c>
       <c r="G21">
         <v>-90500.0</v>
       </c>
       <c r="H21">
         <v>-90500.0</v>
       </c>
       <c r="I21">
         <v>376500.0</v>
       </c>
       <c r="J21">
         <v>376500.0</v>
@@ -11523,51 +11628,51 @@
       </c>
       <c r="S21">
         <v>-3000.0</v>
       </c>
       <c r="T21">
         <v>668000.0</v>
       </c>
       <c r="U21">
         <v>668000.0</v>
       </c>
       <c r="V21">
         <v>668000.0</v>
       </c>
       <c r="W21">
         <v>668000.0</v>
       </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>1664000.0</v>
       </c>
       <c r="C22">
         <v>2381500.0</v>
       </c>
       <c r="D22">
         <v>2381500.0</v>
       </c>
       <c r="E22">
         <v>1862500.0</v>
       </c>
       <c r="F22">
         <v>1862500.0</v>
       </c>
       <c r="G22">
         <v>1897500.0</v>
       </c>
       <c r="H22">
         <v>1897500.0</v>
       </c>
       <c r="I22">
         <v>1175500.0</v>
       </c>
@@ -11612,240 +11717,240 @@
       </c>
       <c r="W22">
         <v>585000.0</v>
       </c>
       <c r="X22">
         <v>639000.0</v>
       </c>
       <c r="Y22">
         <v>2007000.0</v>
       </c>
       <c r="Z22">
         <v>657000.0</v>
       </c>
       <c r="AA22">
         <v>686000.0</v>
       </c>
       <c r="AB22">
         <v>794000.0</v>
       </c>
       <c r="AC22">
         <v>1969000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23">
         <v>-431000.0</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23">
         <v>3996000.0</v>
       </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23">
         <v>750000.0</v>
       </c>
       <c r="Z23">
         <v>750000.0</v>
       </c>
       <c r="AA23">
         <v>750000.0</v>
       </c>
       <c r="AB23">
         <v>750000.0</v>
       </c>
       <c r="AC23"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>28000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24">
         <v>-1744000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>750000.0</v>
       </c>
       <c r="Z26">
         <v>750000.0</v>
       </c>
       <c r="AA26">
         <v>750000.0</v>
       </c>
       <c r="AB26">
         <v>750000.0</v>
       </c>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-2371000.0</v>
       </c>
       <c r="D28">
         <v>-2371000.0</v>
       </c>
       <c r="E28">
         <v>-72500.0</v>
       </c>
       <c r="F28">
         <v>-72500.0</v>
       </c>
       <c r="G28">
         <v>-950500.0</v>
       </c>
       <c r="H28">
         <v>-950500.0</v>
       </c>
       <c r="I28">
         <v>-3832500.0</v>
       </c>
       <c r="J28">
         <v>-3832500.0</v>
@@ -11888,51 +11993,51 @@
       </c>
       <c r="W28">
         <v>-1729000.0</v>
       </c>
       <c r="X28">
         <v>-1729000.0</v>
       </c>
       <c r="Y28">
         <v>750000.0</v>
       </c>
       <c r="Z28">
         <v>750000.0</v>
       </c>
       <c r="AA28">
         <v>-1729000.0</v>
       </c>
       <c r="AB28">
         <v>-1729000.0</v>
       </c>
       <c r="AC28">
         <v>-1729000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>2337500.0</v>
       </c>
       <c r="D29">
         <v>2337500.0</v>
       </c>
       <c r="E29">
         <v>3924000.0</v>
       </c>
       <c r="F29">
         <v>3924000.0</v>
       </c>
       <c r="G29">
         <v>1917500.0</v>
       </c>
       <c r="H29">
         <v>1917500.0</v>
       </c>
       <c r="I29">
         <v>3347000.0</v>
       </c>
       <c r="J29">
         <v>3347000.0</v>
@@ -11975,51 +12080,51 @@
       </c>
       <c r="W29">
         <v>1481000.0</v>
       </c>
       <c r="X29">
         <v>1151000.0</v>
       </c>
       <c r="Y29">
         <v>2309000.0</v>
       </c>
       <c r="Z29">
         <v>1330000.0</v>
       </c>
       <c r="AA29">
         <v>1717000.0</v>
       </c>
       <c r="AB29">
         <v>1197000.0</v>
       </c>
       <c r="AC29">
         <v>926000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>2772500.0</v>
       </c>
       <c r="D30">
         <v>2772500.0</v>
       </c>
       <c r="E30">
         <v>-12183500.0</v>
       </c>
       <c r="F30">
         <v>-12183500.0</v>
       </c>
       <c r="G30">
         <v>-3113500.0</v>
       </c>
       <c r="H30">
         <v>-3113500.0</v>
       </c>
       <c r="I30">
         <v>-484000.0</v>
       </c>
       <c r="J30">
         <v>-484000.0</v>