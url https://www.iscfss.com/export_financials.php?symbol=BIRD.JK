--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -899,3367 +905,3566 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>159193000000.0</v>
+      </c>
+      <c r="C2">
         <v>295289000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>164593000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>158115000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38409000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>154967000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>144353000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>162698000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>59258000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>61346000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>104025000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>231486000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>157027000000.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
         <v>54000000000.0</v>
       </c>
       <c r="C5">
         <v>54000000000.0</v>
       </c>
       <c r="D5">
+        <v>54000000000.0</v>
+      </c>
+      <c r="E5">
         <v>53000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000000.0</v>
       </c>
       <c r="F5">
         <v>52000000000.0</v>
       </c>
       <c r="G5">
+        <v>52000000000.0</v>
+      </c>
+      <c r="H5">
         <v>50000000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>40000000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>30000000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>20000000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10000000000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>10657000000.0</v>
+      </c>
+      <c r="C7">
         <v>2311000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5336000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2908000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5388000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6903000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>250210000000.0</v>
       </c>
       <c r="C8">
         <v>250210000000.0</v>
       </c>
       <c r="D8">
         <v>250210000000.0</v>
       </c>
       <c r="E8">
         <v>250210000000.0</v>
       </c>
       <c r="F8">
         <v>250210000000.0</v>
       </c>
       <c r="G8">
         <v>250210000000.0</v>
       </c>
       <c r="H8">
         <v>250210000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>250210000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9">
         <v>2512774000000.0</v>
       </c>
       <c r="C9">
         <v>2512774000000.0</v>
       </c>
       <c r="D9">
         <v>2512774000000.0</v>
       </c>
       <c r="E9">
         <v>2512774000000.0</v>
       </c>
       <c r="F9">
         <v>2512774000000.0</v>
       </c>
       <c r="G9">
         <v>2512774000000.0</v>
       </c>
       <c r="H9">
         <v>2512774000000.0</v>
       </c>
       <c r="I9">
         <v>2512774000000.0</v>
       </c>
       <c r="J9">
         <v>2512774000000.0</v>
       </c>
       <c r="K9">
         <v>2512774000000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>2512774000000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>1343250000000.0</v>
+      </c>
+      <c r="C10">
         <v>1161954000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>983434000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>890975000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>945637000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>798850000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>462947000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>575900000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>474289000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>591886000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>271396000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>950941296277.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>267076000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>590225550501.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>1343250000000.0</v>
+      </c>
+      <c r="C12">
         <v>1181366000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1003198000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>910598000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>945637000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>798850000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>462947000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>575900000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>474289000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>591886000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>271396000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>950941296277.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>267076000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>590225550501.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>250210000000.0</v>
       </c>
       <c r="C13">
         <v>250210000000.0</v>
       </c>
       <c r="D13">
         <v>250210000000.0</v>
       </c>
       <c r="E13">
         <v>250210000000.0</v>
       </c>
       <c r="F13">
         <v>250210000000.0</v>
       </c>
       <c r="G13">
         <v>250210000000.0</v>
       </c>
       <c r="H13">
         <v>250210000000.0</v>
       </c>
       <c r="I13">
         <v>250210000000.0</v>
       </c>
       <c r="J13">
         <v>250210000000.0</v>
       </c>
       <c r="K13">
         <v>250210000000.0</v>
       </c>
       <c r="L13">
         <v>250210000000.0</v>
       </c>
       <c r="M13">
-        <v>212560000000.0</v>
+        <v>250210000000.0</v>
       </c>
       <c r="N13">
         <v>212560000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>212560000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>2502100000.0</v>
       </c>
       <c r="C14">
         <v>2502100000.0</v>
       </c>
       <c r="D14">
         <v>2502100000.0</v>
       </c>
       <c r="E14">
         <v>2502100000.0</v>
       </c>
       <c r="F14">
         <v>2502100000.0</v>
       </c>
       <c r="G14">
         <v>2502100000.0</v>
       </c>
       <c r="H14">
         <v>2502100000.0</v>
       </c>
       <c r="I14">
         <v>2502100000.0</v>
       </c>
       <c r="J14">
         <v>2502100000.0</v>
       </c>
       <c r="K14">
         <v>2502100000.0</v>
       </c>
       <c r="L14">
+        <v>2502100000.0</v>
+      </c>
+      <c r="M14">
         <v>2188350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125600000.0</v>
       </c>
       <c r="N14">
         <v>2125600000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>2125600000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16">
+        <v>145965000000.0</v>
+      </c>
+      <c r="C16">
         <v>70688000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>63178000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>61775000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>136266000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>116550000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>133089000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>74197000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>92446000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>75656000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>156682000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>763925521574.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>504161000000.0</v>
       </c>
-      <c r="N16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>6500000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>61036000000.0</v>
       </c>
       <c r="C20">
         <v>61036000000.0</v>
       </c>
       <c r="D20">
         <v>61036000000.0</v>
       </c>
       <c r="E20">
         <v>61036000000.0</v>
       </c>
       <c r="F20">
         <v>61036000000.0</v>
       </c>
       <c r="G20">
         <v>61036000000.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>61036000000.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>21563000000.0</v>
+      </c>
+      <c r="C22">
         <v>23182000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21476000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13732000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11369000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10401000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16714000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16273000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11817000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12276000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12421000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12413701179.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7116000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5661878475.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>9651949000000.0</v>
+      </c>
+      <c r="C23">
         <v>8440955000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7580224000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6893160000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6598137000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7253114000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7424304000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6955157000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6516487000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7300612000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7153055000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7171511050266.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5011915000000.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>1479423000000.0</v>
+      </c>
+      <c r="C24">
         <v>914679000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>600675000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>188713000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>494049000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>924295000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>649191000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>418476000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>494664000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1185723000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1281139000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1617392076000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>1487675000000.0</v>
+      </c>
+      <c r="C25">
         <v>914733000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>602822000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>190421000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>496947000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>924786000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>649191000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>418476000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>494664000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1185723000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1281139000000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>6000000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>931210000000.0</v>
+      </c>
+      <c r="C28">
         <v>200756000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38322000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-209601000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-100727000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>458136000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>627318000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>133763000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>289492000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1251683000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1697765000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1098930488875.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2442823000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-590225550501.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>8472199000000.0</v>
+      </c>
+      <c r="C29">
         <v>7241126000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6536638000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5926671000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5889560000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6388531000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6399454000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5897057000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5619220000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>354946000000.0</v>
+      </c>
+      <c r="C30">
         <v>340279000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>336776000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>393066000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>307903000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>251057000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>306814000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>299060000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>256468000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>262268000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>262945000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>227179000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>257066441144.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>109340043583.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>4989002000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5077412000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5248153000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5187394000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4855439000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4588963000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4256105000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>735191000000.0</v>
+      </c>
+      <c r="C32">
         <v>705724000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>621336000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>471568000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>801464000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>601740000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>185270000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>456786000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>335275000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>7587628000000.0</v>
+      </c>
+      <c r="C33">
         <v>6648950000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6083187000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5513211000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5231632000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6011510000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6485519000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5883384000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5745265000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6418308000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6586896000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5950041220468.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4454891000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3069565619117.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34">
+        <v>38660000000.0</v>
+      </c>
+      <c r="C34">
         <v>35437000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>30419000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>31823000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>21881000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>20208000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>21180000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>36200000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>30894000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>29417000000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>1996583000000.0</v>
+      </c>
+      <c r="C35">
         <v>1359686000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1073085000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>634088000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>885517000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1377727000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1262687000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1075009000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1149615000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1823829000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1860428000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2127877972310.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2138709000000.0</v>
       </c>
-      <c r="N35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>127128000000.0</v>
+      </c>
+      <c r="C36">
         <v>89879000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>108274000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>105720000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>164305000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>177122000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>139183000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>80697000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>57994000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>63059000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>37957000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>17337995742.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>19981000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-3069565619117.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
+        <v>128658000000.0</v>
+      </c>
+      <c r="C38">
         <v>90861000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>108710000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>106091000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>226419000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>276444000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>234709000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>158881000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>139741000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>233061000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>37957000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>386888427000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>113339732000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>64875098152.0</v>
       </c>
     </row>
-    <row r="39" spans="1:14">
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>344562000000.0</v>
+      </c>
+      <c r="C39">
         <v>247178000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>228539000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>173733000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>218383000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>308662000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>271919000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>279793000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>106751000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>101391000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>70966000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>79720000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>282832000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>62559059142.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>237187000000.0</v>
+      </c>
+      <c r="C40">
         <v>187109000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>218709000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>133984000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>85869000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>74916000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>69210000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>50685000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>35808000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>41533000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>56432000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>607143044868.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>357137000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1395179293050.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>388570000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>452941000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>613496000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>656533000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>654951000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>638106000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>579289000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>92520033000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2151481315000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1420511507000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:14">
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
         <v>2512774000000.0</v>
       </c>
       <c r="C42">
         <v>2512774000000.0</v>
       </c>
       <c r="D42">
         <v>2512774000000.0</v>
       </c>
       <c r="E42">
         <v>2512774000000.0</v>
       </c>
       <c r="F42">
         <v>2512774000000.0</v>
       </c>
       <c r="G42">
         <v>2512774000000.0</v>
       </c>
       <c r="H42">
         <v>2512774000000.0</v>
       </c>
       <c r="I42">
         <v>2512774000000.0</v>
       </c>
       <c r="J42">
         <v>2512774000000.0</v>
       </c>
       <c r="K42">
         <v>2512774000000.0</v>
       </c>
       <c r="L42">
         <v>2512774000000.0</v>
       </c>
       <c r="M42">
+        <v>2512774000000.0</v>
+      </c>
+      <c r="N42">
         <v>242416000000.0</v>
       </c>
-      <c r="N42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>9953371000000.0</v>
+      </c>
+      <c r="C45">
         <v>8926203000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8309406000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7620243000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7237754000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8223605000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6285300000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>7397934000000.0</v>
+      </c>
+      <c r="C46">
         <v>6497053000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5913441000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5346084000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4997174000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5763936000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6285300000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5802687000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5687271000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6355249000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6548939000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5932703224726.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4434910000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3069565619117.0</v>
       </c>
     </row>
-    <row r="47" spans="1:14">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>7397934000000.0</v>
+      </c>
+      <c r="C47">
         <v>6497053000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>5913441000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5346084000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4938177000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5668030000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>6183774000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5724503000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>5494943000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>6185247000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>6548939000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>5563152793000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4341551105000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3069565619000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:14">
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>3391412000000.0</v>
+      </c>
+      <c r="C48">
         <v>3063743000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2703234000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2432221000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2235054000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2323464000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2496205000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2384410000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2062455000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1805979000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1483121000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>772339563859.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>695499000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>227208248626.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>784380000000.0</v>
+      </c>
+      <c r="C50">
         <v>445720000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>415745000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>489753000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>345473000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>325788000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>441074000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>291187000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>269117000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>657846000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>488022000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>2274460000000.0</v>
+      </c>
+      <c r="C51">
         <v>1362710000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1021756000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>681374000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>844910000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1256986000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1090265000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>709663000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>763781000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1843569000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1969161000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2049871785152.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2709899000000.0</v>
       </c>
-      <c r="N51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>789190000000.0</v>
+      </c>
+      <c r="C52">
         <v>447977000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>418934000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>490953000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>347963000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>332200000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>384618000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>234196000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>246803000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>625321000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>648481000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>289453000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>984847000000.0</v>
       </c>
-      <c r="N52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>1160230000000.0</v>
+      </c>
+      <c r="C53">
         <v>19412000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>19764000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>19623000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>863075000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>726018000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>157038000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>496556000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>370111000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>507963000000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>9651949000000.0</v>
+      </c>
+      <c r="C55">
         <v>8440955000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7580224000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6893160000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6598137000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7253114000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7424304000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6955157000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6516487000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7300612000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7153055000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7171511050266.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5011915000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3859189827538.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>2064321000000.0</v>
+      </c>
+      <c r="C56">
         <v>1792005000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1497037000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1379949000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1366505000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1241604000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>938785000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1071773000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>771222000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>882304000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>566159000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1221469829798.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>557024000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>724749110269.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>1329130000000.0</v>
+      </c>
+      <c r="C57">
         <v>1086281000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>875701000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>908381000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>565041000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>639864000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>753515000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>614987000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>435947000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>814103000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>964508000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1440545319461.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1655175000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1395179293050.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>3325713000000.0</v>
+      </c>
+      <c r="C58">
         <v>2445967000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1948786000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1542469000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1450558000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2017591000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2016202000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1689996000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1585562000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2637932000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2824936000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3568423291771.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3793884000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1395179293050.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>6208396000000.0</v>
+      </c>
+      <c r="C60">
         <v>5880727000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5520218000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5248205000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5050038000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5138448000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5309189000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5187394000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4855439000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4588963000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4256105000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3535323530993.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1150475000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>980367291725.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:50">
+      <c r="AZ1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>198109000000.0</v>
+      </c>
+      <c r="C2">
+        <v>159193000000.0</v>
+      </c>
+      <c r="D2">
         <v>365778000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>274832000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>229420000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>295289000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>179324000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>164495000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>151882000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>164593000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>219235000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>221932000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>147013000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>158115000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>142651000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>100807000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>35022000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>38409000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>54644000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>65267000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>101939000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>154967000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>225416000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>314571000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>234885000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>144353000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>294148000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>210935000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>160899000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>162698000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>168088000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>102138000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>73453000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>59258000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>82842000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>44443000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>70259000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>61346000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>59987000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>141086000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>157278000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>104025000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>78744555905.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>99700631143.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>127475676252.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>231486000000.0</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-    </row>
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
         <v>54000000000.0</v>
       </c>
       <c r="C5">
         <v>54000000000.0</v>
       </c>
       <c r="D5">
         <v>54000000000.0</v>
       </c>
       <c r="E5">
         <v>54000000000.0</v>
       </c>
       <c r="F5">
         <v>54000000000.0</v>
       </c>
       <c r="G5">
         <v>54000000000.0</v>
       </c>
       <c r="H5">
         <v>54000000000.0</v>
       </c>
       <c r="I5">
         <v>54000000000.0</v>
       </c>
       <c r="J5">
         <v>54000000000.0</v>
       </c>
       <c r="K5">
         <v>54000000000.0</v>
       </c>
       <c r="L5">
-        <v>53000000000.0</v>
+        <v>54000000000.0</v>
       </c>
       <c r="M5">
-        <v>53000000000.0</v>
+        <v>54000000000.0</v>
       </c>
       <c r="N5">
         <v>53000000000.0</v>
       </c>
       <c r="O5">
         <v>53000000000.0</v>
       </c>
       <c r="P5">
-        <v>52000000000.0</v>
+        <v>53000000000.0</v>
       </c>
       <c r="Q5">
-        <v>52000000000.0</v>
+        <v>53000000000.0</v>
       </c>
       <c r="R5">
         <v>52000000000.0</v>
       </c>
       <c r="S5">
         <v>52000000000.0</v>
       </c>
       <c r="T5">
         <v>52000000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
+      <c r="U5">
+        <v>52000000000.0</v>
+      </c>
+      <c r="V5">
+        <v>52000000000.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5">
         <v>1137848915051.0</v>
       </c>
-      <c r="AW5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>10528000000.0</v>
+      </c>
       <c r="C7">
+        <v>10657000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>3999000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1674000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2311000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3770000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4499000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5016000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5336000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4423000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4960000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2383000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2908000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3802000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4306000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4906000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>5388000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>6148000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>6377000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5648000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>6903000000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>250210000000.0</v>
+      </c>
       <c r="C8">
         <v>250210000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>250210000000.0</v>
       </c>
       <c r="F8">
         <v>250210000000.0</v>
       </c>
       <c r="G8">
         <v>250210000000.0</v>
       </c>
       <c r="H8">
         <v>250210000000.0</v>
       </c>
       <c r="I8">
         <v>250210000000.0</v>
       </c>
       <c r="J8">
         <v>250210000000.0</v>
       </c>
       <c r="K8">
         <v>250210000000.0</v>
       </c>
       <c r="L8">
         <v>250210000000.0</v>
       </c>
       <c r="M8">
         <v>250210000000.0</v>
       </c>
       <c r="N8">
         <v>250210000000.0</v>
       </c>
       <c r="O8">
         <v>250210000000.0</v>
       </c>
       <c r="P8">
         <v>250210000000.0</v>
       </c>
       <c r="Q8">
         <v>250210000000.0</v>
       </c>
       <c r="R8">
         <v>250210000000.0</v>
       </c>
       <c r="S8">
         <v>250210000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>250210000000.0</v>
+      </c>
+      <c r="U8">
+        <v>250210000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>2512774000000.0</v>
       </c>
       <c r="D9">
         <v>2512774000000.0</v>
       </c>
       <c r="E9">
         <v>2512774000000.0</v>
       </c>
       <c r="F9">
         <v>2512774000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>2512774000000.0</v>
+      </c>
+      <c r="H9">
+        <v>2512774000000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>2512774000000.0</v>
       </c>
       <c r="M9">
         <v>2512774000000.0</v>
       </c>
       <c r="N9">
         <v>2512774000000.0</v>
       </c>
       <c r="O9">
         <v>2512774000000.0</v>
       </c>
       <c r="P9">
         <v>2512774000000.0</v>
       </c>
       <c r="Q9">
         <v>2512774000000.0</v>
       </c>
       <c r="R9">
         <v>2512774000000.0</v>
       </c>
       <c r="S9">
         <v>2512774000000.0</v>
       </c>
       <c r="T9">
         <v>2512774000000.0</v>
       </c>
       <c r="U9">
         <v>2512774000000.0</v>
       </c>
       <c r="V9">
         <v>2512774000000.0</v>
       </c>
       <c r="W9">
         <v>2512774000000.0</v>
       </c>
       <c r="X9">
         <v>2512774000000.0</v>
       </c>
       <c r="Y9">
         <v>2512774000000.0</v>
       </c>
       <c r="Z9">
         <v>2512774000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>2512774000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>2512774000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>1366629000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1343250000000.0</v>
+      </c>
+      <c r="D10">
         <v>976728000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1089926000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1050496000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1161954000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1010140000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1169023000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1099919000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>983434000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>862172000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>941497000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>827485000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>890975000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>965053000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1041577000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1067145000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>945637000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>739928000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>835446000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>928105000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>798850000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>730942000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>653484000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>557359000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>462947000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>585566000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>436318000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>603164000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>575900000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>604875000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>511841000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>615550000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>474289000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>499914000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>591962000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>683176000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>591886000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>337995000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>371656000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>225794000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>271396000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>248723938261.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>521842158611.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>822641008404.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>950941296277.0</v>
       </c>
-      <c r="AT10"/>
-[...1 lines deleted...]
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10">
         <v>-267075839864.0</v>
       </c>
-      <c r="AW10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>965053000000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>1375168000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1343250000000.0</v>
+      </c>
+      <c r="D12">
         <v>976728000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1109843000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1070148000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1181366000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1030056000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1188571000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1119611000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1003198000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>881850000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>961717000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>847265000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>910598000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>965053000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1041577000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1067145000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>945637000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>739928000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>835446000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>928105000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>798850000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>730942000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>653484000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>557359000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>462947000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>585566000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>436318000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>603164000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>575900000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>604875000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>511841000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>615550000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>474289000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>499914000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>591962000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>683176000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>591886000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>337995000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>371656000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>225794000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>271396000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>248723938261.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>521842158611.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>822641008404.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>950941296277.0</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12">
         <v>267075839863.0</v>
       </c>
-      <c r="AW12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>250210000000.0</v>
       </c>
       <c r="C13">
         <v>250210000000.0</v>
       </c>
       <c r="D13">
         <v>250210000000.0</v>
       </c>
       <c r="E13">
         <v>250210000000.0</v>
       </c>
       <c r="F13">
         <v>250210000000.0</v>
       </c>
       <c r="G13">
         <v>250210000000.0</v>
       </c>
       <c r="H13">
         <v>250210000000.0</v>
       </c>
       <c r="I13">
         <v>250210000000.0</v>
       </c>
@@ -4349,63 +4554,69 @@
       </c>
       <c r="AL13">
         <v>250210000000.0</v>
       </c>
       <c r="AM13">
         <v>250210000000.0</v>
       </c>
       <c r="AN13">
         <v>250210000000.0</v>
       </c>
       <c r="AO13">
         <v>250210000000.0</v>
       </c>
       <c r="AP13">
         <v>250210000000.0</v>
       </c>
       <c r="AQ13">
         <v>250210000000.0</v>
       </c>
       <c r="AR13">
         <v>250210000000.0</v>
       </c>
       <c r="AS13">
         <v>250210000000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
+      <c r="AT13">
+        <v>250210000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>250210000000.0</v>
+      </c>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>212560000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>212560000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:50">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>2502100000.0</v>
       </c>
       <c r="C14">
         <v>2502100000.0</v>
       </c>
       <c r="D14">
         <v>2502100000.0</v>
       </c>
       <c r="E14">
         <v>2502100000.0</v>
       </c>
       <c r="F14">
         <v>2502100000.0</v>
       </c>
       <c r="G14">
         <v>2502100000.0</v>
       </c>
       <c r="H14">
         <v>2502100000.0</v>
       </c>
       <c r="I14">
         <v>2502100000.0</v>
       </c>
@@ -4499,415 +4710,437 @@
       <c r="AM14">
         <v>2502100000.0</v>
       </c>
       <c r="AN14">
         <v>2502100000.0</v>
       </c>
       <c r="AO14">
         <v>2502100000.0</v>
       </c>
       <c r="AP14">
         <v>2502100000.0</v>
       </c>
       <c r="AQ14">
         <v>2502100000.0</v>
       </c>
       <c r="AR14">
         <v>2502100000.0</v>
       </c>
       <c r="AS14">
         <v>2502100000.0</v>
       </c>
       <c r="AT14">
         <v>2502100000.0</v>
       </c>
       <c r="AU14">
+        <v>2502100000.0</v>
+      </c>
+      <c r="AV14">
+        <v>2502100000.0</v>
+      </c>
+      <c r="AW14">
         <v>2125600000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2125600000.0</v>
       </c>
-      <c r="AW14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16">
+        <v>144451000000.0</v>
+      </c>
+      <c r="C16">
+        <v>145965000000.0</v>
+      </c>
+      <c r="D16">
         <v>129157000000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16">
+        <v>46910000000.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16">
         <v>70688000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>64054000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>49737000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>57909000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>63178000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>239011000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>384392000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>44412000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>61775000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>53938000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>44109000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>33306000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>136266000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>110108000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>93808000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>130609000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>116550000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>154649000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>184704000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>152669000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>133089000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>172798000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>141069000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>278882000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>129692000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>145313000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>134235000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>119720000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>92446000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>90868000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>237378000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>108696000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>75656000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>104363000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>260057000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>157006000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>156682000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>165350867917.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>278301491819.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>238751522171.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>763925521574.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>61036000000.0</v>
       </c>
       <c r="C20">
         <v>61036000000.0</v>
       </c>
       <c r="D20">
         <v>61036000000.0</v>
       </c>
       <c r="E20">
         <v>61036000000.0</v>
       </c>
       <c r="F20">
         <v>61036000000.0</v>
       </c>
       <c r="G20">
         <v>61036000000.0</v>
       </c>
       <c r="H20">
         <v>61036000000.0</v>
       </c>
       <c r="I20">
         <v>61036000000.0</v>
       </c>
@@ -4938,2500 +5171,2604 @@
       <c r="R20">
         <v>61036000000.0</v>
       </c>
       <c r="S20">
         <v>61036000000.0</v>
       </c>
       <c r="T20">
         <v>61036000000.0</v>
       </c>
       <c r="U20">
         <v>61036000000.0</v>
       </c>
       <c r="V20">
         <v>61036000000.0</v>
       </c>
       <c r="W20">
         <v>61036000000.0</v>
       </c>
       <c r="X20">
         <v>61036000000.0</v>
       </c>
       <c r="Y20">
         <v>61036000000.0</v>
       </c>
       <c r="Z20">
+        <v>61036000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>61036000000.0</v>
+      </c>
+      <c r="AB20">
         <v>61035000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>61035000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>60581000000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>25918000000.0</v>
+      </c>
+      <c r="C22">
+        <v>21563000000.0</v>
+      </c>
+      <c r="D22">
         <v>22143000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>22852000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>21885000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>23182000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>20497000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>18874000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>21513000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>21476000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>16847000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>15186000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>13784000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>13732000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>14696000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11608000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>11523000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>11369000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>10701000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>10102000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10577000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>10401000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>16560000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>17798000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>17942000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>16714000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>16747000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>16876000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>16509000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>16273000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>14766000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>14116000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>12019000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>11817000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>11401000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>11558000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>10918000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>12276000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>11786000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>14247000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>12750000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>12421000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>13043639610.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>12086052556.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>11541381985.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>12413701179.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22"/>
       <c r="AV22"/>
-      <c r="AW22">
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22">
         <v>7115669900.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>5661878500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:50">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>9877252000000.0</v>
+      </c>
+      <c r="C23">
+        <v>9651949000000.0</v>
+      </c>
+      <c r="D23">
         <v>9238540000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>9063724000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>8745852000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8440955000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7857052000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7774477000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7724404000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7580224000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7379475000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7343529000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7052082000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6893160000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6680412000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6715139000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6651812000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6598137000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6624029000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6873734000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7156383000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7253114000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7449684000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>7630135000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7702349000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7424304000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7418390000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7086504000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7236465000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>6955157000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6776290000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6558937000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6637874000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6516487000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6746040000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7002946000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>7233880000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>7300612000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>7287755000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>7489534000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>7369327000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>7153055000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>6786942168605.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>7029144339532.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>7201280611762.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>7171511050266.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-      <c r="AV23">
+      <c r="AV23"/>
+      <c r="AW23"/>
+      <c r="AX23">
         <v>1205258102418.0</v>
       </c>
-      <c r="AW23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>1383553000000.0</v>
+      </c>
+      <c r="C24">
+        <v>1479423000000.0</v>
+      </c>
+      <c r="D24">
         <v>1159716000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1115690000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1008050000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>914679000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>713304000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>655112000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>684003000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>600675000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>400871000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>294909000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>179240000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>188713000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>338263000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>404927000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>479701000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>494049000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>568907000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>654426000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>824888000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>924295000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1038790000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1121566000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>777789000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>649191000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>562461000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>461135000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>449375000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>418476000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>371509000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>388997000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>463118000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>494664000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>678835000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>855329000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>998070000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1185723000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1362186000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1524694000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1414788000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1281139000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>950539735600.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1070381058600.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1507995950900.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1617392000000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1487675000000.0</v>
+      </c>
+      <c r="D25">
         <v>1160571000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1116951000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1008104000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>914733000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>713684000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>402759000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>297375000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>180612000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>190421000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>340418000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>407151000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>482051000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>496947000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>569780000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>655723000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>824888000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>924786000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1038790000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1121566000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>777789000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>649191000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>562461000000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>6000000000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
+      <c r="AB26">
+        <v>6000000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>6000000000.0</v>
+      </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>856369000000.0</v>
+      </c>
+      <c r="C28">
+        <v>931210000000.0</v>
+      </c>
+      <c r="D28">
         <v>837559000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>617656000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>470759000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>200756000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>56212000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-194194000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-66479000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>38322000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8414000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-159433000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-141572000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-209601000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-325474000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-332937000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-256420000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-100727000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>215402000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>230944000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>327626000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>458136000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>519141000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>564073000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>705023000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>627318000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>359793000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>354315000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>155580000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>133763000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>37593000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>142327000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>129045000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>289492000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>580152000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>746080000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>921752000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1251683000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1628002000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1705804000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1751263000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1697765000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1588135704943.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1623309598743.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1642024637812.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1098930488875.0</v>
       </c>
-      <c r="AT28"/>
-[...1 lines deleted...]
-      <c r="AV28">
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28">
         <v>267075839864.0</v>
       </c>
-      <c r="AW28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:50">
+      <c r="AY28"/>
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>42</v>
+      </c>
+      <c r="B29">
+        <v>8576354000000.0</v>
+      </c>
       <c r="C29">
+        <v>8472199000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>7619502000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7565706000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7241126000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6791415000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6525867000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6664444000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6536638000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6301646000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6104612000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6054997000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5926671000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5796316000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5750427000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5903000000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5889560000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5931362000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6168330000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6360279000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6388531000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6403259000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6433075000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6585315000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>429273000000.0</v>
+      </c>
+      <c r="C30">
+        <v>354946000000.0</v>
+      </c>
+      <c r="D30">
         <v>385353000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>402558000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>403838000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>340279000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>355690000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>343727000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>361600000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>336776000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>349233000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>372470000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>361160000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>393066000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>358208000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>375340000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>369405000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>307903000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>280871000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>262336000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>265149000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>251057000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>233475000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>258503000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>284075000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>306814000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>311582000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>291356000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>314923000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>299060000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>343909000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>291086000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>270636000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>256468000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>257645000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>271695000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>277784000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>262268000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>262325000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>182338000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>211599000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>211376000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>203642531192.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>206039457588.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>211326817761.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>178395000000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30">
         <v>164727363500.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>66302622200.0</v>
       </c>
     </row>
-    <row r="31" spans="1:50">
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>5266472000000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>5099503000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>4985057000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>5036145000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>4989002000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>4921144000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5047281000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>5049160000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>5077412000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>5092140000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>5154482000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>5261897000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>5248153000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>5173036000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>5102078000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>5215571000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>5187394000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>5062501000000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+      <c r="AZ31"/>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>45</v>
+      </c>
+      <c r="B32">
+        <v>765118000000.0</v>
+      </c>
       <c r="C32">
+        <v>735191000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>428863000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>682052000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>705724000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>751076000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>758247000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>861436000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>621336000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>437523000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>355195000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>388838000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>471568000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>750782000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>758368000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>946909000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>801464000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>630601000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>683674000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>683409000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>601740000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>611198000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>497084000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>130105000000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+      <c r="AZ32"/>
+    </row>
+    <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>7638869000000.0</v>
+      </c>
+      <c r="C33">
+        <v>7587628000000.0</v>
+      </c>
+      <c r="D33">
         <v>7488698000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>7180189000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>6940196000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>6648950000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>6247260000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>6017932000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>6035393000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>6083187000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>5974761000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>5850198000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>5730588000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>5513211000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>5263747000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>5191939000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>5117473000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>5231632000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>5404533000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>5581754000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>5772146000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>6011510000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>6213686000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>6505116000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>6665610000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>6485519000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>6301917000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>6157202000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>6132610000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>5883384000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>5764584000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>5689943000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>5719156000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>5745265000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>5936854000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>6078848000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>6244855000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>6418308000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>6656332000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>6820632000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>6812731000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>6586896000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>6239661490042.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>6212175010397.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>6018600430834.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>5950041220468.0</v>
       </c>
-      <c r="AT33"/>
-[...1 lines deleted...]
-      <c r="AV33">
+      <c r="AV33"/>
+      <c r="AW33"/>
+      <c r="AX33">
         <v>-267075839863.0</v>
       </c>
-      <c r="AW33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:50">
+      <c r="AY33"/>
+      <c r="AZ33"/>
+    </row>
+    <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>47</v>
+      </c>
+      <c r="B34">
+        <v>39680000000.0</v>
+      </c>
       <c r="C34">
+        <v>38660000000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>37482000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>36426000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>35437000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>32965000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>31966000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>31130000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>30419000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>29903000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>33336000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>32582000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>31823000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>24211000000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>23273000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>22406000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>21881000000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>21398000000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>21263000000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>20606000000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>20208000000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>22088000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>22249000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>22286000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>21180000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>40047000000.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+      <c r="AZ34"/>
+    </row>
+    <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>1920612000000.0</v>
+      </c>
+      <c r="C35">
+        <v>1996583000000.0</v>
+      </c>
+      <c r="D35">
         <v>1638589000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1579204000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1460361000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1359686000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1156819000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1110377000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1148102000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1073085000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>874811000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>771856000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>642884000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>634088000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>753641000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>805603000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>869116000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>885517000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>956505000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1059965000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1248353000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1377727000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1574731000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1689063000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1373833000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1262687000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1195013000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1106693000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1086141000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1075009000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1022179000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1040692000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1116833000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1149615000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1338348000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>1515595000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1647323000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1823829000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1976270000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>2127080000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>2008542000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1860428000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1517860973918.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1620241464093.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>2037292186902.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>2127877972310.0</v>
       </c>
-      <c r="AT35"/>
-      <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-    </row>
-    <row r="36" spans="1:50">
+      <c r="AY35"/>
+      <c r="AZ35"/>
+    </row>
+    <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>143388000000.0</v>
+      </c>
+      <c r="C36">
+        <v>127128000000.0</v>
+      </c>
+      <c r="D36">
         <v>104025000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>105974000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>93837000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>89879000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>109415000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>96838000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>103956000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>108274000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>111923000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>109281000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>108926000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>105720000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>142220000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>147667000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>172019000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>164305000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>162734000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>158781000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>170629000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>177122000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>176222000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>176910000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>141612000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>139183000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>133094000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>117455000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>100329000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>80697000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>73821000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>66456000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>58047000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>57994000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>61707000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>65769000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>60298000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>63059000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>76840000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>78300000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>56286000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>37957000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>27035665697.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>17223207070.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>18031083304.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>17337995742.0</v>
       </c>
-      <c r="AT36"/>
-[...1 lines deleted...]
-      <c r="AV36">
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36">
         <v>-267075839863.0</v>
       </c>
-      <c r="AW36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:50">
+      <c r="AY36"/>
+      <c r="AZ36"/>
+    </row>
+    <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+      <c r="AZ37"/>
+    </row>
+    <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>128658000000.0</v>
+      </c>
+      <c r="D38">
         <v>105099000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>107013000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>94843000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>90861000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>109924000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>112361000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>167743000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>109319000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>106091000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>356611000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>347583000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>233438000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>226419000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>229971000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>225535000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>237853000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>276444000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>265954000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>268064000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>235185000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>234709000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>127094000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>217093000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>203954000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>158881000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>159575000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>151457000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>139826000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>139741000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>143319000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>163950000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>164738000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>233061000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>289605000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>317650000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>294901000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>390820000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>493904317600.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>461823626100.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>319922148300.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>386888000000.0</v>
       </c>
-      <c r="AT38"/>
-      <c r="AU38"/>
       <c r="AV38"/>
-      <c r="AW38">
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38">
         <v>113339732100.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>64875098200.0</v>
       </c>
     </row>
-    <row r="39" spans="1:50">
+    <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>408024000000.0</v>
+      </c>
+      <c r="C39">
+        <v>344562000000.0</v>
+      </c>
+      <c r="D39">
         <v>365618000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>348282000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>309785000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>247178000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>203549000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>310021000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>282790000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>228539000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>253022000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>261087000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>208231000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>173733000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>201831000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>247337000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>258380000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>218383000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>311277000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>304294000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>307235000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>308662000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>380657000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>320509000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>295539000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>271919000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>314625000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>294676000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>280787000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>279793000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>141415000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>144473000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>106392000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>106751000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>115408000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>121458000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>96018000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>101391000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>85651000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>100661000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>106453000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>70966000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>81870569500.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>77001660380.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>137170972778.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>79720000000.0</v>
       </c>
-      <c r="AT39"/>
-      <c r="AU39"/>
       <c r="AV39"/>
-      <c r="AW39">
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39">
         <v>118104926000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>62559059100.0</v>
       </c>
     </row>
-    <row r="40" spans="1:50">
+    <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>246337000000.0</v>
+      </c>
+      <c r="C40">
+        <v>237187000000.0</v>
+      </c>
+      <c r="D40">
         <v>272533000000.0</v>
       </c>
-      <c r="C40">
-[...2 lines deleted...]
-      <c r="D40">
+      <c r="E40">
+        <v>643818000000.0</v>
+      </c>
+      <c r="F40">
         <v>278205000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>187109000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>186381000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>409652000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>242518000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>189061000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>174381000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>333810000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>156331000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>133984000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>113581000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>276416000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>123658000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>85869000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>88967000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>74851000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>87649000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>74916000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>87887000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>79908000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>84705000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>69210000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>108460000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>98251000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>162885000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>50685000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>52042000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>64972000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>55907000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>35808000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>44989000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>188447000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>54555000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>41533000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>54845000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-22883000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>81506000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-65980000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>113321228474.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>223366074034.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>128711155989.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>638801654753.0</v>
       </c>
-      <c r="AT40"/>
-      <c r="AU40"/>
       <c r="AV40"/>
-      <c r="AW40">
+      <c r="AW40"/>
+      <c r="AX40"/>
+      <c r="AY40">
         <v>1655175219000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1395179293000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:50">
+    <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>474481000000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>413223000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>398452000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>387065000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>388570000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>386725000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>404242000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>423465000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>452941000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>535941000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>567497000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>596044000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>613496000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>632552000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>645558000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>636766000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>656533000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>650670000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>132096000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>129679000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>127371000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>131974000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>128174000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>123441000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>122691000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>113049000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>108909000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>105064000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>99671000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>95347779700.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>94707455000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>93198287500.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>83404000000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41"/>
       <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41">
         <v>2151481315400.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>1420511506700.0</v>
       </c>
     </row>
-    <row r="42" spans="1:50">
+    <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
         <v>2512774000000.0</v>
       </c>
       <c r="C42">
         <v>2512774000000.0</v>
       </c>
       <c r="D42">
         <v>2512774000000.0</v>
       </c>
       <c r="E42">
         <v>2512774000000.0</v>
       </c>
       <c r="F42">
         <v>2512774000000.0</v>
       </c>
       <c r="G42">
         <v>2512774000000.0</v>
       </c>
       <c r="H42">
         <v>2512774000000.0</v>
       </c>
       <c r="I42">
         <v>2512774000000.0</v>
       </c>
@@ -7447,8737 +7784,4119 @@
       <c r="M42">
         <v>2512774000000.0</v>
       </c>
       <c r="N42">
         <v>2512774000000.0</v>
       </c>
       <c r="O42">
         <v>2512774000000.0</v>
       </c>
       <c r="P42">
         <v>2512774000000.0</v>
       </c>
       <c r="Q42">
         <v>2512774000000.0</v>
       </c>
       <c r="R42">
         <v>2512774000000.0</v>
       </c>
       <c r="S42">
         <v>2512774000000.0</v>
       </c>
       <c r="T42">
         <v>2512774000000.0</v>
       </c>
       <c r="U42">
+        <v>2512774000000.0</v>
+      </c>
+      <c r="V42">
+        <v>2512774000000.0</v>
+      </c>
+      <c r="W42">
         <v>2564774000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>2564774000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2562774000000.0</v>
       </c>
       <c r="Y42">
         <v>2562774000000.0</v>
       </c>
       <c r="Z42">
         <v>2562774000000.0</v>
       </c>
       <c r="AA42">
         <v>2562774000000.0</v>
       </c>
       <c r="AB42">
-        <v>2552774000000.0</v>
+        <v>2562774000000.0</v>
       </c>
       <c r="AC42">
-        <v>2552774000000.0</v>
+        <v>2562774000000.0</v>
       </c>
       <c r="AD42">
         <v>2552774000000.0</v>
       </c>
       <c r="AE42">
         <v>2552774000000.0</v>
       </c>
       <c r="AF42">
-        <v>2542774000000.0</v>
+        <v>2552774000000.0</v>
       </c>
       <c r="AG42">
-        <v>2542774000000.0</v>
+        <v>2552774000000.0</v>
       </c>
       <c r="AH42">
         <v>2542774000000.0</v>
       </c>
       <c r="AI42">
         <v>2542774000000.0</v>
       </c>
       <c r="AJ42">
-        <v>2532774000000.0</v>
+        <v>2542774000000.0</v>
       </c>
       <c r="AK42">
-        <v>2532774000000.0</v>
+        <v>2542774000000.0</v>
       </c>
       <c r="AL42">
         <v>2532774000000.0</v>
       </c>
       <c r="AM42">
-        <v>2512774000000.0</v>
+        <v>2532774000000.0</v>
       </c>
       <c r="AN42">
-        <v>2512774000000.0</v>
+        <v>2532774000000.0</v>
       </c>
       <c r="AO42">
         <v>2512774000000.0</v>
       </c>
       <c r="AP42">
+        <v>2512774000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>2512774000000.0</v>
+      </c>
+      <c r="AR42">
         <v>2522773967134.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>2512773967134.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>2512773967134.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>2506044530993.0</v>
       </c>
-      <c r="AT42"/>
-[...1 lines deleted...]
-      <c r="AV42">
+      <c r="AV42"/>
+      <c r="AW42"/>
+      <c r="AX42">
         <v>67409187367.0</v>
       </c>
-      <c r="AW42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:50">
+      <c r="AY42"/>
+      <c r="AZ42"/>
+    </row>
+    <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+      <c r="AZ43"/>
+    </row>
+    <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
-    </row>
-    <row r="45" spans="1:50">
+      <c r="AY44"/>
+      <c r="AZ44"/>
+    </row>
+    <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>58</v>
+      </c>
+      <c r="B45">
+        <v>10038038000000.0</v>
+      </c>
       <c r="C45">
+        <v>9953371000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>9510666000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>9234727000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>8926203000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>8494309000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>8272963000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>8266504000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>8309406000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>8193797000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>8038391000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>7868043000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>7620243000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>7262073000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+      <c r="AZ45"/>
+    </row>
+    <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>7432869000000.0</v>
+      </c>
+      <c r="C46">
+        <v>7397934000000.0</v>
+      </c>
+      <c r="D46">
         <v>7322563000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>7012140000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>6784317000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>6497053000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>6076300000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5859568000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5869940000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5913441000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5801364000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5679450000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5560233000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5346084000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5054102000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>4977218000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>4876415000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>4997174000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5170473000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>5352048000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>5530642000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>5763936000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>5976428000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>6267170000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>6462962000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>6285300000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>6107788000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>5978712000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>5971700000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>5802687000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>5690763000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>5623487000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>5661109000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>5687271000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>5875147000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>6013079000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>6184557000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>6355249000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>6579492000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>6742332000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>6756445000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>6548939000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>6212625824345.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>6194951803327.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>6000569347530.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>5932703224726.0</v>
       </c>
-      <c r="AT46"/>
-      <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-    </row>
-    <row r="47" spans="1:50">
+      <c r="AY46"/>
+      <c r="AZ46"/>
+    </row>
+    <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>7397934000000.0</v>
+      </c>
+      <c r="D47">
         <v>7322563000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>7012140000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>6784317000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>6497053000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>6076300000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>5801364000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>5621419000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>5560233000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>5346084000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>4840100000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>4777320000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>4816999000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>4938177000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5107526000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>5289183000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>5467257000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5668030000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>5880696000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>6170016000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>6363389000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>6183774000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>6107788000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>5873074000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>5868075000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>5724503000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>5605009000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>5538486000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>5579330000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>5605524000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>5793535000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>5914898000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>6080117000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>6185247000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>6366727000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>6502982000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>6517830000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>6196076000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>5745757172400.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>5750351384300.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>5698678282500.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>5563153000000.0</v>
       </c>
-      <c r="AT47"/>
-      <c r="AU47"/>
       <c r="AV47"/>
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47">
         <v>4341551105200.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>3069565619100.0</v>
       </c>
     </row>
-    <row r="48" spans="1:50">
+    <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>3546900000000.0</v>
+      </c>
+      <c r="C48">
+        <v>3391412000000.0</v>
+      </c>
+      <c r="D48">
         <v>3246087000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>3098935000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>3229141000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>3063743000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>2911849000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>2738553000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>2819036000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>2703234000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>2618499000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>2510524000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>2555483000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>2432221000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>2344555000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>2230109000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>2282197000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>2235054000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>2167196000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>2293333000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>2295212000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>2323464000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>2338192000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>2402534000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>2509949000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>2496205000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>2421087000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>2350129000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>2473168000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>2384410000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>2259517000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>2115294000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>2161373000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>2062455000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>1945477000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>1836428000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>1923448000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>1805979000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>1668851000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>1536956000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>1621378000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>1483121000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>1280598727333.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>1099183956560.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>995570781676.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>772339563859.0</v>
       </c>
-      <c r="AT48"/>
-      <c r="AU48"/>
       <c r="AV48"/>
-      <c r="AW48">
+      <c r="AW48"/>
+      <c r="AX48"/>
+      <c r="AY48">
         <v>682872913300.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>227208248600.0</v>
       </c>
     </row>
-    <row r="49" spans="1:50">
+    <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+      <c r="AZ49"/>
+    </row>
+    <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>63</v>
+      </c>
+      <c r="B50">
+        <v>828917000000.0</v>
+      </c>
       <c r="C50">
+        <v>784380000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>587893000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>511531000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>445720000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>349278000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>315218000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>344421000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>415745000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>465292000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>482195000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>504290000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>489753000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>297514000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>299407000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>326118000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>345473000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>380275000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>405587000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>425195000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>325788000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>211293000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>95991000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>484593000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>441074000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>382898000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>329498000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>309369000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>291187000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>270959000000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+      <c r="AZ50"/>
+    </row>
+    <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>2222998000000.0</v>
+      </c>
+      <c r="C51">
+        <v>2274460000000.0</v>
+      </c>
+      <c r="D51">
         <v>1814287000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1707582000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1521255000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1362710000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1066352000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>974829000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1033440000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1021756000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>870586000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>782064000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>685913000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>681374000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>639579000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>708640000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>810725000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>844910000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>955330000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1066390000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1255731000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1256986000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1250083000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1217557000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1262382000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1090265000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>945359000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>790633000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>758744000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>709663000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>642468000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>654168000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>744595000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>763781000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1080066000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1338042000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1604928000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1843569000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1965997000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>2077460000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1977057000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1969161000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1836859643204.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>2145151757354.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>2464665646216.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2049871785152.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+      <c r="AZ51"/>
+    </row>
+    <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>832044000000.0</v>
+      </c>
+      <c r="C52">
+        <v>789190000000.0</v>
+      </c>
+      <c r="D52">
         <v>653716000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>590631000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>513151000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>447977000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>352668000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>318970000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>348316000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>418934000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>467827000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>484689000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>505301000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>490953000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>299161000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>301489000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>328674000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>347963000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>385550000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>410667000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>430843000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>332200000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>190628000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>42757000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>429464000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>384618000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>314814000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>269679000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>250912000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>234196000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>206256000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>222646000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>253260000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>246803000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>351596000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>440668000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>575942000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>625321000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>585942000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>292709000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>562269000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>531340000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>886319907610.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1074770698729.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>956669695328.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>432479709576.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+      <c r="AZ52"/>
+    </row>
+    <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>8539000000.0</v>
+      </c>
+      <c r="C53">
+        <v>1160230000000.0</v>
+      </c>
+      <c r="D53">
         <v>761075000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>19917000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>19652000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>19412000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>19916000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>19548000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>19692000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>19764000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>19678000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>20220000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>19780000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>19623000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>829658000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>940735000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>973282000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>863075000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>637880000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>727037000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>845295000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>726018000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>560297000000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53">
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53">
         <v>534151679727.0</v>
       </c>
-      <c r="AW53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:50">
+      <c r="AY53"/>
+      <c r="AZ53"/>
+    </row>
+    <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+      <c r="AZ54"/>
+    </row>
+    <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>9877252000000.0</v>
+      </c>
+      <c r="C55">
+        <v>9651949000000.0</v>
+      </c>
+      <c r="D55">
         <v>9238540000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>9063724000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>8745852000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>8440955000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>7857052000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>7774477000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>7724404000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7580224000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>7379475000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>7343529000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>7052082000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>6893160000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>6680412000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>6715139000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>6651812000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>6598137000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>6624029000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>6873734000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>7156383000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>7253114000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>7449684000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>7630135000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>7702349000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>7424304000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>7418390000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>7086504000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>7236465000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>6955157000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>6776290000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>6558937000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>6637874000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>6516487000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>6746040000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>7002946000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>7233880000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>7300612000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>7287755000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>7489534000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>7369327000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>7153055000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>6786942168605.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>7029144339532.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>7201280611762.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>7171511050266.0</v>
       </c>
-      <c r="AT55"/>
-      <c r="AU55"/>
       <c r="AV55"/>
-      <c r="AW55">
+      <c r="AW55"/>
+      <c r="AX55"/>
+      <c r="AY55">
         <v>5011914636600.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>3859189827500.0</v>
       </c>
     </row>
-    <row r="56" spans="1:50">
+    <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>2238383000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2064321000000.0</v>
+      </c>
+      <c r="D56">
         <v>1749842000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1883535000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1805656000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1792005000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1609792000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1756545000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1689011000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1497037000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1404714000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1493331000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1321494000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1379949000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1416665000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1523200000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1534339000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1366505000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1219496000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1291980000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1384237000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1241604000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1235998000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1125019000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1036739000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>938785000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1116473000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>929302000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1103855000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1071773000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1011706000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>868994000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>918718000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>771222000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>809186000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>924098000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>989025000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>882304000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>631423000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>668902000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>556596000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>566159000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>547280678563.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>816969329135.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1182680180928.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1221469829798.0</v>
       </c>
-      <c r="AT56"/>
-[...1 lines deleted...]
-      <c r="AV56">
+      <c r="AV56"/>
+      <c r="AW56"/>
+      <c r="AX56">
         <v>267075839863.0</v>
       </c>
-      <c r="AW56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:50">
+      <c r="AY56"/>
+      <c r="AZ56"/>
+    </row>
+    <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>1473265000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1329130000000.0</v>
+      </c>
+      <c r="D57">
         <v>1421184000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1454672000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1123604000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1086281000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>858716000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>998298000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>827575000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>875701000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>967191000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1138136000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>932656000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>908381000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>665883000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>764832000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>587430000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>565041000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>588895000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>608306000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>700828000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>639864000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>624800000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>627935000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>906634000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>753515000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>890979000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>718715000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>784585000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>614987000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>614646000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>523921000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>490600000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>435947000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>594505000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>783882000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>805713000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>814103000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>786865000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>970330000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>893612000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>964508000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1144747269094.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1467022884322.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1336327536603.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1440545319461.0</v>
       </c>
-      <c r="AT57"/>
-      <c r="AU57"/>
       <c r="AV57"/>
-      <c r="AW57">
+      <c r="AW57"/>
+      <c r="AX57"/>
+      <c r="AY57">
         <v>1655175218700.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1395179293100.0</v>
       </c>
     </row>
-    <row r="58" spans="1:50">
+    <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>3393877000000.0</v>
+      </c>
+      <c r="C58">
+        <v>3325713000000.0</v>
+      </c>
+      <c r="D58">
         <v>3059773000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>3033876000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2583965000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2445967000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2015535000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2108675000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1975677000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1948786000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1842002000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1909992000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1575540000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1542469000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1419524000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1570435000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1456546000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1450558000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1545400000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1668271000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1949181000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2017591000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2199531000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2316998000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2280467000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2016202000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2085992000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1825408000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1870726000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1689996000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1636825000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1564613000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1607433000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1585562000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1932853000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>2299477000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>2453036000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2637932000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2763135000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>3097410000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2902154000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2824936000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2662608243012.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>3087264348415.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>3373619723505.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>3568423291771.0</v>
       </c>
-      <c r="AT58"/>
-      <c r="AU58"/>
       <c r="AV58"/>
-      <c r="AW58">
+      <c r="AW58"/>
+      <c r="AX58"/>
+      <c r="AY58">
         <v>3806656534000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2815690800000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:50">
+    <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+      <c r="AZ59"/>
+    </row>
+    <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>6363884000000.0</v>
+      </c>
+      <c r="C60">
+        <v>6208396000000.0</v>
+      </c>
+      <c r="D60">
         <v>6063071000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>5915919000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>6046125000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>5880727000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>5728833000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>5555537000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>5636020000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>5520218000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>5435483000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>5327508000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>5371467000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>5248205000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>5160539000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>5046093000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>5097181000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>5050038000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>4982180000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>5108317000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>5110196000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>5138448000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>5153176000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>5215518000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>5322933000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>5309189000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>5234071000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>5163113000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>5276152000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>5187394000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>5062501000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>4918278000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>4954357000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>4855439000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>4738461000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>4629412000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>4706432000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>4588963000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>4451835000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>4319940000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>4394362000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>4256105000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>4053582694467.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>3872167923694.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>3758554748810.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>3535323530993.0</v>
       </c>
-      <c r="AT60"/>
-[...1 lines deleted...]
-      <c r="AV60">
+      <c r="AV60"/>
+      <c r="AW60"/>
+      <c r="AX60">
         <v>1205258102418.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1137848915100.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>980367291700.0</v>
       </c>
     </row>
-    <row r="61" spans="1:50">
+    <row r="61" spans="1:52">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+      <c r="AZ61"/>
+    </row>
+    <row r="62" spans="1:52">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>3926691000000.0</v>
+      </c>
+      <c r="C2">
         <v>3410448000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3018338000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2517671000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1726874000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1712149000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2952227000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3039153000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3066011000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3426203000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3800588000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3305519148770.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2588439615557.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2019186289953.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>651249000000.0</v>
+      </c>
+      <c r="C3">
         <v>548999000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>541815000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>447987000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>447880000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>528064000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>521279000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>565326000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>649120000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>722421000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22563000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17292832390.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11859314190.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-605769756057.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5">
+        <v>715738000000.0</v>
+      </c>
+      <c r="C5">
         <v>824217000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>559107000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>543013000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>106138000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-179977000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>380635000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>676960000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>699570000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>913299000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1325272000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1268498167610.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1145318844038.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>263761157309.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>1366987000000.0</v>
+      </c>
+      <c r="C6">
         <v>1373216000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1100922000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>991000000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>554018000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>348087000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>901914000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1242286000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1348690000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1635720000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1347835000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1285791000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1157178158228.0</v>
       </c>
-      <c r="N6">
-[...3 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="O6">
+        <v>726487924160.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9">
+        <v>1778615000000.0</v>
+      </c>
+      <c r="C9">
         <v>1629499000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1372789000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1072429000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>493967000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>334511000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1095464000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1179549000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1137835000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1369893000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1671740000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1453443537815.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1332475776169.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1080153791312.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10">
+        <v>824714000000.0</v>
+      </c>
+      <c r="C10">
         <v>755618000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>595096000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>484439000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25654000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-290498000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>413962000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>606175000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>562177000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>691811000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1104892000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>986528025931.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>956032846324.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>263761157308.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11">
+        <v>181303000000.0</v>
+      </c>
+      <c r="C11">
         <v>162919000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>132028000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>120412000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16934000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-127315000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>98340000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>145902000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>134682000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>181608000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>275944000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>246706335267.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>242830730313.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>145590638002.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12">
+        <v>103370000000.0</v>
+      </c>
+      <c r="C12">
         <v>68599000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>74752000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>58574000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>80484000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>110521000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>89382000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>70785000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>137393000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>221488000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>230304000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>292950000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>197077698702.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13">
+        <v>27724000000.0</v>
+      </c>
+      <c r="C13">
         <v>31360000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>31219000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>24503000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>55873000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>22624000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>60421000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>14444000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>110419000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>204226000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>218442000000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B14">
+        <v>-7574000000.0</v>
+      </c>
+      <c r="C14">
         <v>-7504000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-10098000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-5673000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1006000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>97075000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>98913000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>77767000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>75486000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>73717000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>72014000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4709249000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15">
+        <v>635837000000.0</v>
+      </c>
+      <c r="C15">
         <v>585195000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>452970000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>358354000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7714000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-163183000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>314565000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>457302000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>424864000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>507281000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>824026000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>735112442055.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>707532584694.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>118170519307.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16">
+        <v>635837000000.0</v>
+      </c>
+      <c r="C16">
         <v>585195000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>452970000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>358354000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7714000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-161353000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>314565000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>457302000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>424864000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>507281000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>824026000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>735112442000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B17">
+        <v>643411000000.0</v>
+      </c>
+      <c r="C17">
         <v>592699000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>463068000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>364027000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8720000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-163183000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>315622000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>460273000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>427495000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>510203000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>828948000000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>-75646000000.0</v>
+      </c>
+      <c r="C18">
         <v>-31360000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-43533000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-37987000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-60020000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-87897000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-67109000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-48309000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-115475000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-211818000000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21">
+        <v>687375000000.0</v>
+      </c>
+      <c r="C21">
         <v>634104000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>540956000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>419912000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>45458000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-221073000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>371949000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>558249000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>567599000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>807271000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1173299000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1053186181293.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>989907244676.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>605769756057.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B23">
+        <v>5017931000000.0</v>
+      </c>
+      <c r="C23">
         <v>4405843000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3881516000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3156154000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2229064000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2267733000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3663798000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3653556000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3628919000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3979997000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4288434000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3694765483614.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2922681141673.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2835578923956.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>35874000000.0</v>
+      </c>
+      <c r="C25">
         <v>33874000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>31345000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>31521000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32461000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33744000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34464000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>29474000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25706000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>137</v>
+      </c>
+      <c r="B26">
+        <v>97461000000.0</v>
+      </c>
       <c r="C26">
+        <v>84749000000.0</v>
+      </c>
+      <c r="D26">
         <v>77797000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>87391000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>69127000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>59859000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>53393000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B27">
+        <v>44829000000.0</v>
+      </c>
+      <c r="C27">
         <v>33825000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>40172000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13489000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10092000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13621000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>35634000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>56974000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>47228000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>23153000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13928000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10712598408.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9518654576.0</v>
       </c>
-      <c r="N27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>319356000000.0</v>
+      </c>
+      <c r="C28">
         <v>288882000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>225716000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>98712000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>61409000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>88982000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>131159000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>164592000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>145957000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>143722000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>135960000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>101563191430.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>94316086713.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>474384035000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>181303000000.0</v>
+      </c>
+      <c r="C29">
         <v>162919000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>132028000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>120412000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16934000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-127315000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>98340000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>145902000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>134682000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>181608000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>275944000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>1091240000000.0</v>
+      </c>
+      <c r="C30">
         <v>995395000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>827168000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>638483000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>502190000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>555584000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>711571000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>614403000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>562908000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>553794000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>487846000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>389246334844.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>334241526116.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>816392634003.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B31">
+        <v>137339000000.0</v>
+      </c>
+      <c r="C31">
         <v>121514000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>54140000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>64527000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>41802000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-63462000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>42013000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>47926000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5422000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-115460000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-68407000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-66658000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-33874398352.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-342008598749.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32">
+        <v>5705306000000.0</v>
+      </c>
+      <c r="C32">
         <v>5039947000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4422472000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3590100000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2220841000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2046660000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4047691000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4218702000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4203846000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4796096000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5472328000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4758962686585.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3920915391726.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3099340081265.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV32"/>
+  <dimension ref="A1:AX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
-[...4801 lines deleted...]
-  <sheetData>
     <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>113</v>
       </c>
       <c r="B2">
-        <v>1089926000000.0</v>
+        <v>1007185000000.0</v>
       </c>
       <c r="C2">
-        <v>1050496000000.0</v>
+        <v>1107619000000.0</v>
       </c>
       <c r="D2">
-        <v>1161954000000.0</v>
+        <v>1017523000000.0</v>
       </c>
       <c r="E2">
-        <v>1010140000000.0</v>
+        <v>908791000000.0</v>
       </c>
       <c r="F2">
-        <v>1169023000000.0</v>
+        <v>875018000000.0</v>
       </c>
       <c r="G2">
-        <v>1099919000000.0</v>
+        <v>926260000000.0</v>
       </c>
       <c r="H2">
-        <v>983434000000.0</v>
+        <v>895287000000.0</v>
       </c>
       <c r="I2">
-        <v>862172000000.0</v>
+        <v>822582000000.0</v>
       </c>
       <c r="J2">
-        <v>941497000000.0</v>
+        <v>782818000000.0</v>
       </c>
       <c r="K2">
-        <v>827485000000.0</v>
+        <v>822606000000.0</v>
       </c>
       <c r="L2">
-        <v>890975000000.0</v>
+        <v>775070000000.0</v>
       </c>
       <c r="M2">
-        <v>965053000000.0</v>
+        <v>709121000000.0</v>
       </c>
       <c r="N2">
-        <v>1041577000000.0</v>
+        <v>719673000000.0</v>
       </c>
       <c r="O2">
-        <v>1067145000000.0</v>
+        <v>746163000000.0</v>
       </c>
       <c r="P2">
-        <v>945637000000.0</v>
+        <v>663632000000.0</v>
       </c>
       <c r="Q2">
-        <v>739928000000.0</v>
+        <v>607118000000.0</v>
       </c>
       <c r="R2">
-        <v>835446000000.0</v>
+        <v>500758000000.0</v>
       </c>
       <c r="S2">
-        <v>928105000000.0</v>
+        <v>552924000000.0</v>
       </c>
       <c r="T2">
-        <v>798850000000.0</v>
+        <v>337041000000.0</v>
       </c>
       <c r="U2">
-        <v>730942000000.0</v>
+        <v>440148000000.0</v>
       </c>
       <c r="V2">
-        <v>653484000000.0</v>
+        <v>396761000000.0</v>
       </c>
       <c r="W2">
-        <v>557359000000.0</v>
+        <v>412938000000.0</v>
       </c>
       <c r="X2">
-        <v>462947000000.0</v>
+        <v>352935000000.0</v>
       </c>
       <c r="Y2">
-        <v>585566000000.0</v>
+        <v>267355000000.0</v>
       </c>
       <c r="Z2">
-        <v>436318000000.0</v>
+        <v>678921000000.0</v>
       </c>
       <c r="AA2">
-        <v>603164000000.0</v>
+        <v>802157000000.0</v>
       </c>
       <c r="AB2">
-        <v>575900000000.0</v>
+        <v>764390000000.0</v>
       </c>
       <c r="AC2">
-        <v>604875000000.0</v>
+        <v>680854000000.0</v>
       </c>
       <c r="AD2">
-        <v>511841000000.0</v>
+        <v>704826000000.0</v>
       </c>
       <c r="AE2">
-        <v>615550000000.0</v>
+        <v>781331000000.0</v>
       </c>
       <c r="AF2">
-        <v>474289000000.0</v>
+        <v>804057000000.0</v>
       </c>
       <c r="AG2">
-        <v>499914000000.0</v>
+        <v>739065000000.0</v>
       </c>
       <c r="AH2">
-        <v>591962000000.0</v>
+        <v>714700000000.0</v>
       </c>
       <c r="AI2">
-        <v>683176000000.0</v>
+        <v>786834000000.0</v>
       </c>
       <c r="AJ2">
-        <v>591886000000.0</v>
+        <v>769387000000.0</v>
       </c>
       <c r="AK2">
-        <v>337995000000.0</v>
+        <v>777559000000.0</v>
       </c>
       <c r="AL2">
-        <v>371656000000.0</v>
+        <v>732231000000.0</v>
       </c>
       <c r="AM2">
-        <v>225794000000.0</v>
+        <v>798241000000.0</v>
       </c>
       <c r="AN2">
-        <v>271396000000.0</v>
+        <v>830989000000.0</v>
       </c>
       <c r="AO2">
-        <v>248723938261.0</v>
+        <v>876804000000.0</v>
       </c>
       <c r="AP2">
-        <v>521842158611.0</v>
+        <v>920169000000.0</v>
       </c>
       <c r="AQ2">
-        <v>822641008404.0</v>
+        <v>997277220629.0</v>
       </c>
       <c r="AR2">
-        <v>950941296277.0</v>
+        <v>959267389191.0</v>
       </c>
       <c r="AS2">
-        <v>310440512469.0</v>
+        <v>963818750991.0</v>
       </c>
       <c r="AT2">
-        <v>331278007545.0</v>
+        <v>880224639189.0</v>
       </c>
       <c r="AU2">
-        <v>421418066704.0</v>
+        <v>921590326075.0</v>
       </c>
       <c r="AV2">
-        <v>267075839864.0</v>
-[...2 lines deleted...]
-      <c r="AX2"/>
+        <v>820394321040.0</v>
+      </c>
+      <c r="AW2">
+        <v>821854687264.0</v>
+      </c>
+      <c r="AX2">
+        <v>741679814391.0</v>
+      </c>
     </row>
     <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="B3">
-        <v>585400000000</v>
+        <v>9135000000.0</v>
       </c>
       <c r="C3">
-        <v>456746000000</v>
+        <v>182746000000.0</v>
       </c>
       <c r="D3">
-        <v>520318000000</v>
+        <v>168448000000.0</v>
       </c>
       <c r="E3">
-        <v>529643000000</v>
+        <v>8969000000.0</v>
       </c>
       <c r="F3">
-        <v>443599000000</v>
+        <v>8771000000.0</v>
       </c>
       <c r="G3">
-        <v>172609000000</v>
+        <v>9064000000.0</v>
       </c>
       <c r="H3">
-        <v>223162000000</v>
+        <v>131588000000.0</v>
       </c>
       <c r="I3">
-        <v>373428000000</v>
+        <v>136676000000.0</v>
       </c>
       <c r="J3">
-        <v>344120000000</v>
+        <v>137734000000.0</v>
       </c>
       <c r="K3">
-        <v>324322000000</v>
+        <v>138569000000.0</v>
       </c>
       <c r="L3">
-        <v>351963000000</v>
+        <v>138711000000.0</v>
       </c>
       <c r="M3">
-        <v>450839000000</v>
+        <v>133431000000.0</v>
       </c>
       <c r="N3">
-        <v>201045000000</v>
+        <v>131104000000.0</v>
       </c>
       <c r="O3">
-        <v>207200000000</v>
+        <v>120275000000.0</v>
       </c>
       <c r="P3">
-        <v>80485000000</v>
+        <v>110976000000.0</v>
       </c>
       <c r="Q3">
-        <v>34811000000</v>
+        <v>108843000000.0</v>
       </c>
       <c r="R3">
-        <v>37357000000</v>
+        <v>107893000000.0</v>
       </c>
       <c r="S3">
-        <v>75458000000</v>
+        <v>108034000000.0</v>
       </c>
       <c r="T3">
-        <v>104897000000</v>
+        <v>108324000000.0</v>
       </c>
       <c r="U3">
-        <v>100736000000</v>
+        <v>111175000000.0</v>
       </c>
       <c r="V3">
-        <v>88623000000</v>
+        <v>120347000000.0</v>
       </c>
       <c r="W3">
-        <v>11152000000</v>
+        <v>128565000000.0</v>
       </c>
       <c r="X3">
-        <v>365708000000</v>
+        <v>133852000000.0</v>
       </c>
       <c r="Y3">
-        <v>559563000000</v>
+        <v>132128000000.0</v>
       </c>
       <c r="Z3">
-        <v>302894000000</v>
+        <v>133520000000.0</v>
       </c>
       <c r="AA3">
-        <v>176002000000</v>
+        <v>133824000000.0</v>
       </c>
       <c r="AB3">
-        <v>317106000000</v>
+        <v>129041000000.0</v>
       </c>
       <c r="AC3">
-        <v>453718000000</v>
+        <v>127046000000.0</v>
       </c>
       <c r="AD3">
-        <v>229378000000</v>
+        <v>131368000000.0</v>
       </c>
       <c r="AE3">
-        <v>166247000000</v>
+        <v>8342000000.0</v>
       </c>
       <c r="AF3">
-        <v>176329000000</v>
+        <v>8508000000.0</v>
       </c>
       <c r="AG3">
-        <v>55045000000</v>
+        <v>6767000000.0</v>
       </c>
       <c r="AH3">
-        <v>105899000000</v>
+        <v>5857000000.0</v>
       </c>
       <c r="AI3">
-        <v>69229000000</v>
+        <v>6151000000.0</v>
       </c>
       <c r="AJ3">
-        <v>68332000000</v>
+        <v>6201000000.0</v>
       </c>
       <c r="AK3">
-        <v>42802000000</v>
+        <v>6388000000.0</v>
       </c>
       <c r="AL3">
-        <v>119806000000</v>
+        <v>6966000000.0</v>
       </c>
       <c r="AM3">
-        <v>294126000000</v>
+        <v>6910000000.0</v>
       </c>
       <c r="AN3">
-        <v>444189000000</v>
+        <v>6836000000.0</v>
       </c>
       <c r="AO3">
-        <v>588145347548</v>
+        <v>6854000000.0</v>
       </c>
       <c r="AP3">
-        <v>251895796980</v>
+        <v>6667000000.0</v>
       </c>
       <c r="AQ3">
-        <v>446514533682</v>
+        <v>6516790623.0</v>
       </c>
       <c r="AR3">
-        <v>442803321790</v>
+        <v>5678716204.0</v>
       </c>
       <c r="AS3">
-        <v>1011634036581</v>
+        <v>5327180178.0</v>
       </c>
       <c r="AT3">
-        <v>252167984646</v>
+        <v>5040312995.0</v>
       </c>
       <c r="AU3">
-        <v>503594716680</v>
+        <v>4851838683.0</v>
       </c>
       <c r="AV3">
-        <v>514377348723</v>
+        <v>4556773421.0</v>
       </c>
       <c r="AW3">
-        <v>0</v>
+        <v>4140686803.0</v>
       </c>
       <c r="AX3">
-        <v>0</v>
+        <v>3743533483.0</v>
       </c>
     </row>
     <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16187,529 +11906,5599 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
     </row>
     <row r="5" spans="1:50">
       <c r="A5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B5">
+        <v>232286000000.0</v>
+      </c>
+      <c r="C5">
+        <v>153611000000.0</v>
+      </c>
+      <c r="D5">
+        <v>236959000000.0</v>
+      </c>
+      <c r="E5">
+        <v>245734000000.0</v>
+      </c>
+      <c r="F5">
+        <v>233877000000.0</v>
+      </c>
+      <c r="G5">
+        <v>215394000000.0</v>
+      </c>
+      <c r="H5">
+        <v>246519000000.0</v>
+      </c>
+      <c r="I5">
+        <v>162691000000.0</v>
+      </c>
+      <c r="J5">
+        <v>117936000000.0</v>
+      </c>
+      <c r="K5">
+        <v>120803000000.0</v>
+      </c>
+      <c r="L5">
+        <v>135436000000.0</v>
+      </c>
+      <c r="M5">
+        <v>154799000000.0</v>
+      </c>
+      <c r="N5">
+        <v>148069000000.0</v>
+      </c>
+      <c r="O5">
+        <v>162506000000.0</v>
+      </c>
+      <c r="P5">
+        <v>161929000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>143216000000.0</v>
+      </c>
+      <c r="R5">
+        <v>75362000000.0</v>
+      </c>
+      <c r="S5">
+        <v>93805000000.0</v>
+      </c>
+      <c r="T5">
+        <v>-26091000000.0</v>
+      </c>
+      <c r="U5">
+        <v>17452000000.0</v>
+      </c>
+      <c r="V5">
+        <v>-19912000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-57823000000.0</v>
+      </c>
+      <c r="X5">
+        <v>-56497000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-112274000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>24300000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>83486000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>95665000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>91263000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>110221000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>183031000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>206257000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>136168000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>146202000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>187388000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>170848000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>137491000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>199181000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>257085000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>230702000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>176459000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>240723000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>318315569838.0</v>
+      </c>
+      <c r="AR5">
+        <v>302221097833.0</v>
+      </c>
+      <c r="AS5">
+        <v>354872355642.0</v>
+      </c>
+      <c r="AT5">
+        <v>349862687005.0</v>
+      </c>
+      <c r="AU5">
+        <v>331977525529.0</v>
+      </c>
+      <c r="AV5">
+        <v>262921602322.0</v>
+      </c>
+      <c r="AW5">
+        <v>315153002290.0</v>
+      </c>
+      <c r="AX5">
+        <v>359198283074.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:50">
+      <c r="A6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B6">
+        <v>241421000000.0</v>
+      </c>
+      <c r="C6">
+        <v>336357000000.0</v>
+      </c>
+      <c r="D6">
+        <v>405407000000.0</v>
+      </c>
+      <c r="E6">
+        <v>254703000000.0</v>
+      </c>
+      <c r="F6">
+        <v>242648000000.0</v>
+      </c>
+      <c r="G6">
+        <v>224458000000.0</v>
+      </c>
+      <c r="H6">
+        <v>378107000000.0</v>
+      </c>
+      <c r="I6">
+        <v>299367000000.0</v>
+      </c>
+      <c r="J6">
+        <v>255670000000.0</v>
+      </c>
+      <c r="K6">
+        <v>259372000000.0</v>
+      </c>
+      <c r="L6">
+        <v>274147000000.0</v>
+      </c>
+      <c r="M6">
+        <v>288230000000.0</v>
+      </c>
+      <c r="N6">
+        <v>279173000000.0</v>
+      </c>
+      <c r="O6">
+        <v>282781000000.0</v>
+      </c>
+      <c r="P6">
+        <v>272905000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>252059000000.0</v>
+      </c>
+      <c r="R6">
+        <v>183255000000.0</v>
+      </c>
+      <c r="S6">
+        <v>201839000000.0</v>
+      </c>
+      <c r="T6">
+        <v>82233000000.0</v>
+      </c>
+      <c r="U6">
+        <v>128627000000.0</v>
+      </c>
+      <c r="V6">
+        <v>100435000000.0</v>
+      </c>
+      <c r="W6">
+        <v>70742000000.0</v>
+      </c>
+      <c r="X6">
+        <v>77355000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>19854000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>157820000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>217310000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>224706000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>218309000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>241589000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>191373000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>214765000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>142935000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>152059000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>193539000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>177049000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>143879000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>206147000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>263995000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>237538000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>183313000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>247390000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>324832360461.0</v>
+      </c>
+      <c r="AR6">
+        <v>307899814037.0</v>
+      </c>
+      <c r="AS6">
+        <v>360199535820.0</v>
+      </c>
+      <c r="AT6">
+        <v>354903000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>336829364212.0</v>
+      </c>
+      <c r="AV6">
+        <v>267478375743.0</v>
+      </c>
+      <c r="AW6">
+        <v>319293689093.0</v>
+      </c>
+      <c r="AX6">
+        <v>362941816557.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:50">
+      <c r="A7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
+      <c r="A8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
+      <c r="A9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B9">
+        <v>444716000000.0</v>
+      </c>
+      <c r="C9">
+        <v>478189000000.0</v>
+      </c>
+      <c r="D9">
+        <v>432074000000.0</v>
+      </c>
+      <c r="E9">
+        <v>459397000000.0</v>
+      </c>
+      <c r="F9">
+        <v>426695000000.0</v>
+      </c>
+      <c r="G9">
+        <v>449807000000.0</v>
+      </c>
+      <c r="H9">
+        <v>417203000000.0</v>
+      </c>
+      <c r="I9">
+        <v>384869000000.0</v>
+      </c>
+      <c r="J9">
+        <v>337431000000.0</v>
+      </c>
+      <c r="K9">
+        <v>370475000000.0</v>
+      </c>
+      <c r="L9">
+        <v>362314000000.0</v>
+      </c>
+      <c r="M9">
+        <v>336869000000.0</v>
+      </c>
+      <c r="N9">
+        <v>326344000000.0</v>
+      </c>
+      <c r="O9">
+        <v>335115000000.0</v>
+      </c>
+      <c r="P9">
+        <v>297129000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>266961000000.0</v>
+      </c>
+      <c r="R9">
+        <v>173224000000.0</v>
+      </c>
+      <c r="S9">
+        <v>218068000000.0</v>
+      </c>
+      <c r="T9">
+        <v>67240000000.0</v>
+      </c>
+      <c r="U9">
+        <v>125368000000.0</v>
+      </c>
+      <c r="V9">
+        <v>83291000000.0</v>
+      </c>
+      <c r="W9">
+        <v>80804000000.0</v>
+      </c>
+      <c r="X9">
+        <v>48618000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-1170000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>206259000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>284832000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>281459000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>257245000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>271928000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>329438000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>332474000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>258961000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>258676000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>285860000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>279697000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>264562000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>307716000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>352668000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>342589000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>319901000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>354735000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>439762753875.0</v>
+      </c>
+      <c r="AR9">
+        <v>408905058503.0</v>
+      </c>
+      <c r="AS9">
+        <v>419490310083.0</v>
+      </c>
+      <c r="AT9">
+        <v>403581877539.0</v>
+      </c>
+      <c r="AU9">
+        <v>395235408483.0</v>
+      </c>
+      <c r="AV9">
+        <v>330032411899.0</v>
+      </c>
+      <c r="AW9">
+        <v>371147191495.0</v>
+      </c>
+      <c r="AX9">
+        <v>357028525938.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50">
+      <c r="A10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B10">
+        <v>200667000000.0</v>
+      </c>
+      <c r="C10">
+        <v>202029000000.0</v>
+      </c>
+      <c r="D10">
+        <v>188631000000.0</v>
+      </c>
+      <c r="E10">
+        <v>221637000000.0</v>
+      </c>
+      <c r="F10">
+        <v>212417000000.0</v>
+      </c>
+      <c r="G10">
+        <v>195982000000.0</v>
+      </c>
+      <c r="H10">
+        <v>223350000000.0</v>
+      </c>
+      <c r="I10">
+        <v>188161000000.0</v>
+      </c>
+      <c r="J10">
+        <v>148125000000.0</v>
+      </c>
+      <c r="K10">
+        <v>120796000000.0</v>
+      </c>
+      <c r="L10">
+        <v>130297000000.0</v>
+      </c>
+      <c r="M10">
+        <v>174339000000.0</v>
+      </c>
+      <c r="N10">
+        <v>169664000000.0</v>
+      </c>
+      <c r="O10">
+        <v>147483000000.0</v>
+      </c>
+      <c r="P10">
+        <v>148052000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>128624000000.0</v>
+      </c>
+      <c r="R10">
+        <v>60280000000.0</v>
+      </c>
+      <c r="S10">
+        <v>118400000000.0</v>
+      </c>
+      <c r="T10">
+        <v>-44276000000.0</v>
+      </c>
+      <c r="U10">
+        <v>-4521000000.0</v>
+      </c>
+      <c r="V10">
+        <v>-43949000000.0</v>
+      </c>
+      <c r="W10">
+        <v>-86038000000.0</v>
+      </c>
+      <c r="X10">
+        <v>-82324000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-140176000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>18040000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>105728000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>95685000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>94532000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>118017000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>166504000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>190800000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>120099000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>128772000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>164973000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>140324000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>101105000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>155775000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>207718000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>176544000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>121973000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>185576000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>266137914110.0</v>
+      </c>
+      <c r="AR10">
+        <v>246485192761.0</v>
+      </c>
+      <c r="AS10">
+        <v>294613184899.0</v>
+      </c>
+      <c r="AT10">
+        <v>297655708230.0</v>
+      </c>
+      <c r="AU10">
+        <v>264962193059.0</v>
+      </c>
+      <c r="AV10">
+        <v>184988214008.0</v>
+      </c>
+      <c r="AW10">
+        <v>242043500273.0</v>
+      </c>
+      <c r="AX10">
+        <v>294534118591.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50">
+      <c r="A11" t="s">
+        <v>122</v>
+      </c>
+      <c r="B11">
+        <v>43528000000.0</v>
+      </c>
+      <c r="C11">
+        <v>46629000000.0</v>
+      </c>
+      <c r="D11">
+        <v>39691000000.0</v>
+      </c>
+      <c r="E11">
+        <v>49465000000.0</v>
+      </c>
+      <c r="F11">
+        <v>45518000000.0</v>
+      </c>
+      <c r="G11">
+        <v>45495000000.0</v>
+      </c>
+      <c r="H11">
+        <v>47607000000.0</v>
+      </c>
+      <c r="I11">
+        <v>38981000000.0</v>
+      </c>
+      <c r="J11">
+        <v>30836000000.0</v>
+      </c>
+      <c r="K11">
+        <v>26052000000.0</v>
+      </c>
+      <c r="L11">
+        <v>26361000000.0</v>
+      </c>
+      <c r="M11">
+        <v>35802000000.0</v>
+      </c>
+      <c r="N11">
+        <v>43813000000.0</v>
+      </c>
+      <c r="O11">
+        <v>47614000000.0</v>
+      </c>
+      <c r="P11">
+        <v>31868000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>28337000000.0</v>
+      </c>
+      <c r="R11">
+        <v>12593000000.0</v>
+      </c>
+      <c r="S11">
+        <v>43355000000.0</v>
+      </c>
+      <c r="T11">
+        <v>-8011000000.0</v>
+      </c>
+      <c r="U11">
+        <v>-2782000000.0</v>
+      </c>
+      <c r="V11">
+        <v>-15628000000.0</v>
+      </c>
+      <c r="W11">
+        <v>-80804000000.0</v>
+      </c>
+      <c r="X11">
+        <v>-19340000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-31431000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>4260000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>19863000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>24383000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>25383000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>28711000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>43079000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>45658000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>27909000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>29256000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>41475000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>30606000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>24990000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>37611000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>60326000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>44048000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>30712000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>46522000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>66355842009.0</v>
+      </c>
+      <c r="AR11">
+        <v>64031258285.0</v>
+      </c>
+      <c r="AS11">
+        <v>72474321238.0</v>
+      </c>
+      <c r="AT11">
+        <v>73082578468.0</v>
+      </c>
+      <c r="AU11">
+        <v>65782438123.0</v>
+      </c>
+      <c r="AV11">
+        <v>47218211214.0</v>
+      </c>
+      <c r="AW11">
+        <v>59599544931.0</v>
+      </c>
+      <c r="AX11">
+        <v>74106141000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50">
+      <c r="A12" t="s">
+        <v>123</v>
+      </c>
+      <c r="B12">
+        <v>31619000000.0</v>
+      </c>
+      <c r="C12">
+        <v>9485000000.0</v>
+      </c>
+      <c r="D12">
+        <v>48328000000.0</v>
+      </c>
+      <c r="E12">
+        <v>18150000000.0</v>
+      </c>
+      <c r="F12">
+        <v>21460000000.0</v>
+      </c>
+      <c r="G12">
+        <v>3661000000.0</v>
+      </c>
+      <c r="H12">
+        <v>23169000000.0</v>
+      </c>
+      <c r="I12">
+        <v>21415000000.0</v>
+      </c>
+      <c r="J12">
+        <v>15872000000.0</v>
+      </c>
+      <c r="K12">
+        <v>22483000000.0</v>
+      </c>
+      <c r="L12">
+        <v>19872000000.0</v>
+      </c>
+      <c r="M12">
+        <v>18312000000.0</v>
+      </c>
+      <c r="N12">
+        <v>14085000000.0</v>
+      </c>
+      <c r="O12">
+        <v>15023000000.0</v>
+      </c>
+      <c r="P12">
+        <v>11177000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>12540000000.0</v>
+      </c>
+      <c r="R12">
+        <v>15082000000.0</v>
+      </c>
+      <c r="S12">
+        <v>16289000000.0</v>
+      </c>
+      <c r="T12">
+        <v>18185000000.0</v>
+      </c>
+      <c r="U12">
+        <v>21973000000.0</v>
+      </c>
+      <c r="V12">
+        <v>24037000000.0</v>
+      </c>
+      <c r="W12">
+        <v>28216000000.0</v>
+      </c>
+      <c r="X12">
+        <v>25827000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>27902000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>28576000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>27254000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>22955000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>19984000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>19189000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>18167000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>16774000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>17244000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>18600000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>23489000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>31908000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>37789000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>44207000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>50496000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>55976000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>54486000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>55147000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>52177655728.0</v>
+      </c>
+      <c r="AR12">
+        <v>55735905072.0</v>
+      </c>
+      <c r="AS12">
+        <v>60259170743.0</v>
+      </c>
+      <c r="AT12">
+        <v>52207268457.0</v>
+      </c>
+      <c r="AU12">
+        <v>67015332470.0</v>
+      </c>
+      <c r="AV12">
+        <v>77933388314.0</v>
+      </c>
+      <c r="AW12">
+        <v>73109502017.0</v>
+      </c>
+      <c r="AX12">
+        <v>64664164483.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50">
+      <c r="A13" t="s">
+        <v>124</v>
+      </c>
+      <c r="B13">
+        <v>8774000000.0</v>
+      </c>
+      <c r="C13">
+        <v>5168000000.0</v>
+      </c>
+      <c r="D13">
+        <v>21508000000.0</v>
+      </c>
+      <c r="E13">
+        <v>16498000000.0</v>
+      </c>
+      <c r="F13">
+        <v>13023000000.0</v>
+      </c>
+      <c r="G13">
+        <v>9140000000.0</v>
+      </c>
+      <c r="H13">
+        <v>9571000000.0</v>
+      </c>
+      <c r="I13">
+        <v>10062000000.0</v>
+      </c>
+      <c r="J13">
+        <v>8366000000.0</v>
+      </c>
+      <c r="K13">
+        <v>8661000000.0</v>
+      </c>
+      <c r="L13">
+        <v>6617000000.0</v>
+      </c>
+      <c r="M13">
+        <v>6001000000.0</v>
+      </c>
+      <c r="N13">
+        <v>4826000000.0</v>
+      </c>
+      <c r="O13">
+        <v>4162000000.0</v>
+      </c>
+      <c r="P13">
+        <v>5757000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>2407000000.0</v>
+      </c>
+      <c r="R13">
+        <v>5117000000.0</v>
+      </c>
+      <c r="S13">
+        <v>11127000000.0</v>
+      </c>
+      <c r="T13">
+        <v>12768000000.0</v>
+      </c>
+      <c r="U13">
+        <v>6147000000.0</v>
+      </c>
+      <c r="V13">
+        <v>405000000.0</v>
+      </c>
+      <c r="W13">
+        <v>6045000000.0</v>
+      </c>
+      <c r="X13">
+        <v>17532000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>17738000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>18273000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>5507000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>23997000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>5154000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>6218000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
+      <c r="A14" t="s">
+        <v>125</v>
+      </c>
+      <c r="B14">
+        <v>-1651000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-2159000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>-2126000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-1501000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-1598000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-2447000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-1972000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-1487000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-9203000000.0</v>
+      </c>
+      <c r="L14">
+        <v>4039000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-2345000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-2589000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-2142000000.0</v>
+      </c>
+      <c r="P14">
+        <v>-1738000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-1249000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-544000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-1139000000.0</v>
+      </c>
+      <c r="T14">
+        <v>204000000.0</v>
+      </c>
+      <c r="U14">
+        <v>97146000000.0</v>
+      </c>
+      <c r="V14">
+        <v>97006000000.0</v>
+      </c>
+      <c r="W14">
+        <v>97075000000.0</v>
+      </c>
+      <c r="X14">
+        <v>96977000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>97619000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>98949000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>98913000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>98327000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>97983000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>89587000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>77767000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>76964000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>662000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>598000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>759000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>669000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>508000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>695000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>979000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>601000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>545000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>797000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1179465700.0</v>
+      </c>
+      <c r="AR14">
+        <v>1039163700.0</v>
+      </c>
+      <c r="AS14">
+        <v>1361458600.0</v>
+      </c>
+      <c r="AT14">
+        <v>1341911900.0</v>
+      </c>
+      <c r="AU14">
+        <v>1208251300.0</v>
+      </c>
+      <c r="AV14">
+        <v>929175500.0</v>
+      </c>
+      <c r="AW14">
+        <v>1327242600.0</v>
+      </c>
+      <c r="AX14">
+        <v>1240330600.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50">
+      <c r="A15" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15">
+        <v>155488000000.0</v>
+      </c>
+      <c r="C15">
+        <v>153241000000.0</v>
+      </c>
+      <c r="D15">
+        <v>147152000000.0</v>
+      </c>
+      <c r="E15">
+        <v>170046000000.0</v>
+      </c>
+      <c r="F15">
+        <v>165398000000.0</v>
+      </c>
+      <c r="G15">
+        <v>148889000000.0</v>
+      </c>
+      <c r="H15">
+        <v>173296000000.0</v>
+      </c>
+      <c r="I15">
+        <v>147208000000.0</v>
+      </c>
+      <c r="J15">
+        <v>115802000000.0</v>
+      </c>
+      <c r="K15">
+        <v>85541000000.0</v>
+      </c>
+      <c r="L15">
+        <v>107975000000.0</v>
+      </c>
+      <c r="M15">
+        <v>136192000000.0</v>
+      </c>
+      <c r="N15">
+        <v>123262000000.0</v>
+      </c>
+      <c r="O15">
+        <v>97727000000.0</v>
+      </c>
+      <c r="P15">
+        <v>114446000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>99038000000.0</v>
+      </c>
+      <c r="R15">
+        <v>47143000000.0</v>
+      </c>
+      <c r="S15">
+        <v>73906000000.0</v>
+      </c>
+      <c r="T15">
+        <v>-36061000000.0</v>
+      </c>
+      <c r="U15">
+        <v>-1880000000.0</v>
+      </c>
+      <c r="V15">
+        <v>-28251000000.0</v>
+      </c>
+      <c r="W15">
+        <v>-5340000000.0</v>
+      </c>
+      <c r="X15">
+        <v>-62342000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-107415000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>13744000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>85235000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>70958000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>69614000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>88758000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>122633000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>144223000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>91528000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>98918000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>122739000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>109049000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>75607000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>117469000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>146413000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>131895000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>90716000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>138257000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>198602606363.0</v>
+      </c>
+      <c r="AR15">
+        <v>181414770773.0</v>
+      </c>
+      <c r="AS15">
+        <v>220777405047.0</v>
+      </c>
+      <c r="AT15">
+        <v>223231217817.0</v>
+      </c>
+      <c r="AU15">
+        <v>197967254994.0</v>
+      </c>
+      <c r="AV15">
+        <v>136840827258.0</v>
+      </c>
+      <c r="AW15">
+        <v>181116712787.0</v>
+      </c>
+      <c r="AX15">
+        <v>219187647016.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50">
+      <c r="A16" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>153241000000.0</v>
+      </c>
+      <c r="D16">
+        <v>147152000000.0</v>
+      </c>
+      <c r="E16">
+        <v>170046000000.0</v>
+      </c>
+      <c r="F16">
+        <v>165398000000.0</v>
+      </c>
+      <c r="G16">
+        <v>148889000000.0</v>
+      </c>
+      <c r="H16">
+        <v>173296000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>107975000000.0</v>
+      </c>
+      <c r="M16">
+        <v>136208000000.0</v>
+      </c>
+      <c r="N16">
+        <v>136208000000.0</v>
+      </c>
+      <c r="O16">
+        <v>136208000000.0</v>
+      </c>
+      <c r="P16">
+        <v>114446000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>99038000000.0</v>
+      </c>
+      <c r="R16">
+        <v>47143000000.0</v>
+      </c>
+      <c r="S16">
+        <v>73906000000.0</v>
+      </c>
+      <c r="T16">
+        <v>-36061000000.0</v>
+      </c>
+      <c r="U16">
+        <v>-1880000000.0</v>
+      </c>
+      <c r="V16">
+        <v>-28251000000.0</v>
+      </c>
+      <c r="W16">
+        <v>-5340000000.0</v>
+      </c>
+      <c r="X16">
+        <v>-62342000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-107415000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>13744000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>85235000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>70958000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>69614000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>88758000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>122633000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>144223000000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+    </row>
+    <row r="17" spans="1:50">
+      <c r="A17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17">
+        <v>157139000000.0</v>
+      </c>
+      <c r="C17">
+        <v>155400000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>172172000000.0</v>
+      </c>
+      <c r="F17">
+        <v>166899000000.0</v>
+      </c>
+      <c r="G17">
+        <v>150487000000.0</v>
+      </c>
+      <c r="H17">
+        <v>175743000000.0</v>
+      </c>
+      <c r="I17">
+        <v>149180000000.0</v>
+      </c>
+      <c r="J17">
+        <v>117289000000.0</v>
+      </c>
+      <c r="K17">
+        <v>94744000000.0</v>
+      </c>
+      <c r="L17">
+        <v>103936000000.0</v>
+      </c>
+      <c r="M17">
+        <v>138537000000.0</v>
+      </c>
+      <c r="N17">
+        <v>125851000000.0</v>
+      </c>
+      <c r="O17">
+        <v>99869000000.0</v>
+      </c>
+      <c r="P17">
+        <v>116184000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>100287000000.0</v>
+      </c>
+      <c r="R17">
+        <v>47687000000.0</v>
+      </c>
+      <c r="S17">
+        <v>75045000000.0</v>
+      </c>
+      <c r="T17">
+        <v>-36265000000.0</v>
+      </c>
+      <c r="U17">
+        <v>-1739000000.0</v>
+      </c>
+      <c r="V17">
+        <v>-28321000000.0</v>
+      </c>
+      <c r="W17">
+        <v>-5234000000.0</v>
+      </c>
+      <c r="X17">
+        <v>-62984000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-108745000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>13780000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>85865000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>71302000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>69149000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>89306000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>123425000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>145142000000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
+      <c r="A18" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18">
+        <v>-22845000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4317000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>-29027000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-13282000000.0</v>
+      </c>
+      <c r="G18">
+        <v>6054000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-14073000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-11353000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-11988000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-13822000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-12268000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-10366000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-7077000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-9658000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-6179000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-12185000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-9965000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-12356000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-13260000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-15826000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-18578000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-22171000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-19364000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-21653000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-24709000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-21851000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-17457000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-14830000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-12971000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
+      <c r="A19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
+      <c r="A20" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
+      <c r="A21" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21">
+        <v>152683000000.0</v>
+      </c>
+      <c r="C21">
+        <v>153611000000.0</v>
+      </c>
+      <c r="D21">
+        <v>171327000000.0</v>
+      </c>
+      <c r="E21">
+        <v>194244000000.0</v>
+      </c>
+      <c r="F21">
+        <v>168193000000.0</v>
+      </c>
+      <c r="G21">
+        <v>177392000000.0</v>
+      </c>
+      <c r="H21">
+        <v>185501000000.0</v>
+      </c>
+      <c r="I21">
+        <v>162691000000.0</v>
+      </c>
+      <c r="J21">
+        <v>117936000000.0</v>
+      </c>
+      <c r="K21">
+        <v>120803000000.0</v>
+      </c>
+      <c r="L21">
+        <v>130753000000.0</v>
+      </c>
+      <c r="M21">
+        <v>150356000000.0</v>
+      </c>
+      <c r="N21">
+        <v>144902000000.0</v>
+      </c>
+      <c r="O21">
+        <v>132778000000.0</v>
+      </c>
+      <c r="P21">
+        <v>133357000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>118855000000.0</v>
+      </c>
+      <c r="R21">
+        <v>51726000000.0</v>
+      </c>
+      <c r="S21">
+        <v>92501000000.0</v>
+      </c>
+      <c r="T21">
+        <v>-54921000000.0</v>
+      </c>
+      <c r="U21">
+        <v>-7127000000.0</v>
+      </c>
+      <c r="V21">
+        <v>-46601000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-50007000000.0</v>
+      </c>
+      <c r="X21">
+        <v>-69530000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-128971000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>21472000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>80444000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>93423000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>89608000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>108474000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>150943000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>176235000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>111801000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>119270000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>151447000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>134074000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>108026000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>174052000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>225283000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>210020000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>154735000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>217233000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>292021375800.0</v>
+      </c>
+      <c r="AR21">
+        <v>271170565583.0</v>
+      </c>
+      <c r="AS21">
+        <v>311844527852.0</v>
+      </c>
+      <c r="AT21">
+        <v>298262530765.0</v>
+      </c>
+      <c r="AU21">
+        <v>277152750317.0</v>
+      </c>
+      <c r="AV21">
+        <v>228098223982.0</v>
+      </c>
+      <c r="AW21">
+        <v>275421846799.0</v>
+      </c>
+      <c r="AX21">
+        <v>272513360195.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50">
+      <c r="A22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+    </row>
+    <row r="23" spans="1:50">
+      <c r="A23" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23">
+        <v>1299218000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1432197000000.0</v>
+      </c>
+      <c r="D23">
+        <v>1278270000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1173944000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1133520000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1198675000000.0</v>
+      </c>
+      <c r="H23">
+        <v>1150679000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1044760000000.0</v>
+      </c>
+      <c r="J23">
+        <v>1002313000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1072278000000.0</v>
+      </c>
+      <c r="L23">
+        <v>1001936000000.0</v>
+      </c>
+      <c r="M23">
+        <v>891191000000.0</v>
+      </c>
+      <c r="N23">
+        <v>897933000000.0</v>
+      </c>
+      <c r="O23">
+        <v>941581000000.0</v>
+      </c>
+      <c r="P23">
+        <v>824695000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>752221000000.0</v>
+      </c>
+      <c r="R23">
+        <v>637657000000.0</v>
+      </c>
+      <c r="S23">
+        <v>673442000000.0</v>
+      </c>
+      <c r="T23">
+        <v>458376000000.0</v>
+      </c>
+      <c r="U23">
+        <v>571685000000.0</v>
+      </c>
+      <c r="V23">
+        <v>525561000000.0</v>
+      </c>
+      <c r="W23">
+        <v>542749000000.0</v>
+      </c>
+      <c r="X23">
+        <v>470272000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>393863000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>860849000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1000867000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>950106000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>846529000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>866296000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>958074000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>958279000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>884619000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>852584000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>918336000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>913510000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>932087000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>864986000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>924382000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>961719000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1038912000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1054984000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1141429089107.0</v>
+      </c>
+      <c r="AR23">
+        <v>1095799607911.0</v>
+      </c>
+      <c r="AS23">
+        <v>1069100457017.0</v>
+      </c>
+      <c r="AT23">
+        <v>982104845965.0</v>
+      </c>
+      <c r="AU23">
+        <v>1037067577954.0</v>
+      </c>
+      <c r="AV23">
+        <v>919374412671.0</v>
+      </c>
+      <c r="AW23">
+        <v>914798466933.0</v>
+      </c>
+      <c r="AX23">
+        <v>823525026056.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50">
+      <c r="A24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
+      <c r="A25" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25">
+        <v>9135000000.0</v>
+      </c>
+      <c r="C25">
+        <v>9230000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>8969000000.0</v>
+      </c>
+      <c r="F25">
+        <v>8771000000.0</v>
+      </c>
+      <c r="G25">
+        <v>9064000000.0</v>
+      </c>
+      <c r="H25">
+        <v>8311000000.0</v>
+      </c>
+      <c r="I25">
+        <v>8275000000.0</v>
+      </c>
+      <c r="J25">
+        <v>8224000000.0</v>
+      </c>
+      <c r="K25">
+        <v>8132000000.0</v>
+      </c>
+      <c r="L25">
+        <v>7724000000.0</v>
+      </c>
+      <c r="M25">
+        <v>7675000000.0</v>
+      </c>
+      <c r="N25">
+        <v>7814000000.0</v>
+      </c>
+      <c r="O25">
+        <v>7725000000.0</v>
+      </c>
+      <c r="P25">
+        <v>7694000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>7917000000.0</v>
+      </c>
+      <c r="R25">
+        <v>8185000000.0</v>
+      </c>
+      <c r="S25">
+        <v>8083000000.0</v>
+      </c>
+      <c r="T25">
+        <v>8044000000.0</v>
+      </c>
+      <c r="U25">
+        <v>8127000000.0</v>
+      </c>
+      <c r="V25">
+        <v>8207000000.0</v>
+      </c>
+      <c r="W25">
+        <v>8616000000.0</v>
+      </c>
+      <c r="X25">
+        <v>8272000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>8332000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>8524000000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+    </row>
+    <row r="26" spans="1:50">
+      <c r="A26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26">
+        <v>21842000000.0</v>
+      </c>
+      <c r="C26">
+        <v>25596000000.0</v>
+      </c>
+      <c r="D26">
+        <v>27206000000.0</v>
+      </c>
+      <c r="E26">
+        <v>23633000000.0</v>
+      </c>
+      <c r="F26">
+        <v>21026000000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
+        <v>20551000000.0</v>
+      </c>
+      <c r="I26">
+        <v>21137000000.0</v>
+      </c>
+      <c r="J26">
+        <v>19771000000.0</v>
+      </c>
+      <c r="K26">
+        <v>18956000000.0</v>
+      </c>
+      <c r="L26">
+        <v>19723000000.0</v>
+      </c>
+      <c r="M26">
+        <v>19893000000.0</v>
+      </c>
+      <c r="N26">
+        <v>19225000000.0</v>
+      </c>
+      <c r="O26">
+        <v>34361000000.0</v>
+      </c>
+      <c r="P26">
+        <v>18672000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>17139000000.0</v>
+      </c>
+      <c r="R26">
+        <v>17219000000.0</v>
+      </c>
+      <c r="S26">
+        <v>20317000000.0</v>
+      </c>
+      <c r="T26">
+        <v>16484000000.0</v>
+      </c>
+      <c r="U26">
+        <v>16790000000.0</v>
+      </c>
+      <c r="V26">
+        <v>15536000000.0</v>
+      </c>
+      <c r="W26">
+        <v>14751000000.0</v>
+      </c>
+      <c r="X26">
+        <v>11502000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>17338000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>16268000000.0</v>
+      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+    </row>
+    <row r="27" spans="1:50">
+      <c r="A27" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27">
+        <v>11857000000.0</v>
+      </c>
+      <c r="C27">
+        <v>14051000000.0</v>
+      </c>
+      <c r="D27">
+        <v>11256000000.0</v>
+      </c>
+      <c r="E27">
+        <v>10014000000.0</v>
+      </c>
+      <c r="F27">
+        <v>9508000000.0</v>
+      </c>
+      <c r="G27">
+        <v>10339000000.0</v>
+      </c>
+      <c r="H27">
+        <v>8866000000.0</v>
+      </c>
+      <c r="I27">
+        <v>6587000000.0</v>
+      </c>
+      <c r="J27">
+        <v>8033000000.0</v>
+      </c>
+      <c r="K27">
+        <v>15120000000.0</v>
+      </c>
+      <c r="L27">
+        <v>10996000000.0</v>
+      </c>
+      <c r="M27">
+        <v>8126000000.0</v>
+      </c>
+      <c r="N27">
+        <v>5930000000.0</v>
+      </c>
+      <c r="O27">
+        <v>4817000000.0</v>
+      </c>
+      <c r="P27">
+        <v>3602000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>3225000000.0</v>
+      </c>
+      <c r="R27">
+        <v>1845000000.0</v>
+      </c>
+      <c r="S27">
+        <v>1925000000.0</v>
+      </c>
+      <c r="T27">
+        <v>2696000000.0</v>
+      </c>
+      <c r="U27">
+        <v>3025000000.0</v>
+      </c>
+      <c r="V27">
+        <v>2446000000.0</v>
+      </c>
+      <c r="W27">
+        <v>2699000000.0</v>
+      </c>
+      <c r="X27">
+        <v>4008000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>2366000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>4548000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>8593000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>6703000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>4934000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>15404000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>29199000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>9170000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>9538000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>9067000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>14393000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>12277000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>11229000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>9329000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>6599000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>3207000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>8263000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>5084000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>4352634903.0</v>
+      </c>
+      <c r="AR27">
+        <v>3345238872.0</v>
+      </c>
+      <c r="AS27">
+        <v>2543975493.0</v>
+      </c>
+      <c r="AT27">
+        <v>3686150732.0</v>
+      </c>
+      <c r="AU27">
+        <v>3463790164.0</v>
+      </c>
+      <c r="AV27">
+        <v>2899947838.0</v>
+      </c>
+      <c r="AW27">
+        <v>2090438377.0</v>
+      </c>
+      <c r="AX27">
+        <v>2258422029.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50">
+      <c r="A28" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28">
+        <v>59793000000.0</v>
+      </c>
+      <c r="C28">
+        <v>162778000000.0</v>
+      </c>
+      <c r="D28">
+        <v>57803000000.0</v>
+      </c>
+      <c r="E28">
+        <v>72640000000.0</v>
+      </c>
+      <c r="F28">
+        <v>70794000000.0</v>
+      </c>
+      <c r="G28">
+        <v>129172000000.0</v>
+      </c>
+      <c r="H28">
+        <v>61165000000.0</v>
+      </c>
+      <c r="I28">
+        <v>49419000000.0</v>
+      </c>
+      <c r="J28">
+        <v>65521000000.0</v>
+      </c>
+      <c r="K28">
+        <v>63140000000.0</v>
+      </c>
+      <c r="L28">
+        <v>51445000000.0</v>
+      </c>
+      <c r="M28">
+        <v>23389000000.0</v>
+      </c>
+      <c r="N28">
+        <v>23259000000.0</v>
+      </c>
+      <c r="O28">
+        <v>34645000000.0</v>
+      </c>
+      <c r="P28">
+        <v>25953000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>20249000000.0</v>
+      </c>
+      <c r="R28">
+        <v>17865000000.0</v>
+      </c>
+      <c r="S28">
+        <v>19377000000.0</v>
+      </c>
+      <c r="T28">
+        <v>15087000000.0</v>
+      </c>
+      <c r="U28">
+        <v>13764000000.0</v>
+      </c>
+      <c r="V28">
+        <v>13181000000.0</v>
+      </c>
+      <c r="W28">
+        <v>18052000000.0</v>
+      </c>
+      <c r="X28">
+        <v>15816000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>21388000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>33726000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>3002000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>50724000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>41606000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>35827000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>45753000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>42474000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>41010000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>35355000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>34031000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>32481000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>44588000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>34857000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>35300000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>34488000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>41605000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>32329000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>43750876191.0</v>
+      </c>
+      <c r="AR28">
+        <v>36687938535.0</v>
+      </c>
+      <c r="AS28">
+        <v>29070040185.0</v>
+      </c>
+      <c r="AT28">
+        <v>26451145089.0</v>
+      </c>
+      <c r="AU28">
+        <v>31286052596.0</v>
+      </c>
+      <c r="AV28">
+        <v>24335861584.0</v>
+      </c>
+      <c r="AW28">
+        <v>24055282627.0</v>
+      </c>
+      <c r="AX28">
+        <v>21885994623.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50">
+      <c r="A29" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29">
+        <v>43528000000.0</v>
+      </c>
+      <c r="C29">
+        <v>46629000000.0</v>
+      </c>
+      <c r="D29">
+        <v>39691000000.0</v>
+      </c>
+      <c r="E29">
+        <v>49465000000.0</v>
+      </c>
+      <c r="F29">
+        <v>45518000000.0</v>
+      </c>
+      <c r="G29">
+        <v>45495000000.0</v>
+      </c>
+      <c r="H29">
+        <v>47607000000.0</v>
+      </c>
+      <c r="I29">
+        <v>38981000000.0</v>
+      </c>
+      <c r="J29">
+        <v>30836000000.0</v>
+      </c>
+      <c r="K29">
+        <v>26052000000.0</v>
+      </c>
+      <c r="L29">
+        <v>26361000000.0</v>
+      </c>
+      <c r="M29">
+        <v>35802000000.0</v>
+      </c>
+      <c r="N29">
+        <v>43813000000.0</v>
+      </c>
+      <c r="O29">
+        <v>47614000000.0</v>
+      </c>
+      <c r="P29">
+        <v>31868000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>28337000000.0</v>
+      </c>
+      <c r="R29">
+        <v>12593000000.0</v>
+      </c>
+      <c r="S29">
+        <v>43355000000.0</v>
+      </c>
+      <c r="T29">
+        <v>-8011000000.0</v>
+      </c>
+      <c r="U29">
+        <v>-2782000000.0</v>
+      </c>
+      <c r="V29">
+        <v>-15628000000.0</v>
+      </c>
+      <c r="W29">
+        <v>-80804000000.0</v>
+      </c>
+      <c r="X29">
+        <v>-19340000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-31431000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>4260000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>19863000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>24383000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>25383000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>28711000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
+      <c r="A30" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30">
+        <v>292033000000.0</v>
+      </c>
+      <c r="C30">
+        <v>324578000000.0</v>
+      </c>
+      <c r="D30">
+        <v>260747000000.0</v>
+      </c>
+      <c r="E30">
+        <v>265153000000.0</v>
+      </c>
+      <c r="F30">
+        <v>258502000000.0</v>
+      </c>
+      <c r="G30">
+        <v>272415000000.0</v>
+      </c>
+      <c r="H30">
+        <v>231702000000.0</v>
+      </c>
+      <c r="I30">
+        <v>222178000000.0</v>
+      </c>
+      <c r="J30">
+        <v>219495000000.0</v>
+      </c>
+      <c r="K30">
+        <v>249672000000.0</v>
+      </c>
+      <c r="L30">
+        <v>226866000000.0</v>
+      </c>
+      <c r="M30">
+        <v>182070000000.0</v>
+      </c>
+      <c r="N30">
+        <v>178260000000.0</v>
+      </c>
+      <c r="O30">
+        <v>195418000000.0</v>
+      </c>
+      <c r="P30">
+        <v>161063000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>145103000000.0</v>
+      </c>
+      <c r="R30">
+        <v>136899000000.0</v>
+      </c>
+      <c r="S30">
+        <v>120518000000.0</v>
+      </c>
+      <c r="T30">
+        <v>121335000000.0</v>
+      </c>
+      <c r="U30">
+        <v>131537000000.0</v>
+      </c>
+      <c r="V30">
+        <v>128800000000.0</v>
+      </c>
+      <c r="W30">
+        <v>129811000000.0</v>
+      </c>
+      <c r="X30">
+        <v>117337000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>126508000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>181928000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>198710000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>185716000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>165675000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>161470000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>176743000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>154222000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>145554000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>137884000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>131502000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>144123000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>154528000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>132755000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>126141000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>130730000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>162108000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>134815000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>144151868478.0</v>
+      </c>
+      <c r="AR30">
+        <v>136532218720.0</v>
+      </c>
+      <c r="AS30">
+        <v>105281706026.0</v>
+      </c>
+      <c r="AT30">
+        <v>101880206776.0</v>
+      </c>
+      <c r="AU30">
+        <v>115477251879.0</v>
+      </c>
+      <c r="AV30">
+        <v>98980091631.0</v>
+      </c>
+      <c r="AW30">
+        <v>92943779669.0</v>
+      </c>
+      <c r="AX30">
+        <v>81845211665.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50">
+      <c r="A31" t="s">
+        <v>142</v>
+      </c>
+      <c r="B31">
+        <v>47984000000.0</v>
+      </c>
+      <c r="C31">
+        <v>48418000000.0</v>
+      </c>
+      <c r="D31">
+        <v>17304000000.0</v>
+      </c>
+      <c r="E31">
+        <v>27393000000.0</v>
+      </c>
+      <c r="F31">
+        <v>44224000000.0</v>
+      </c>
+      <c r="G31">
+        <v>18590000000.0</v>
+      </c>
+      <c r="H31">
+        <v>37849000000.0</v>
+      </c>
+      <c r="I31">
+        <v>30404000000.0</v>
+      </c>
+      <c r="J31">
+        <v>34671000000.0</v>
+      </c>
+      <c r="K31">
+        <v>5851000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-456000000.0</v>
+      </c>
+      <c r="M31">
+        <v>23983000000.0</v>
+      </c>
+      <c r="N31">
+        <v>24762000000.0</v>
+      </c>
+      <c r="O31">
+        <v>14705000000.0</v>
+      </c>
+      <c r="P31">
+        <v>14695000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>9769000000.0</v>
+      </c>
+      <c r="R31">
+        <v>25358000000.0</v>
+      </c>
+      <c r="S31">
+        <v>25899000000.0</v>
+      </c>
+      <c r="T31">
+        <v>10645000000.0</v>
+      </c>
+      <c r="U31">
+        <v>2606000000.0</v>
+      </c>
+      <c r="V31">
+        <v>2652000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-36031000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-12794000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-11205000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3432000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>25284000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>2262000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>4924000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>9543000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>15561000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>14565000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>8298000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>9502000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>13526000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>6250000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-6921000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-18277000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-17565000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-33476000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-32762000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-31657000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-25883461690.0</v>
+      </c>
+      <c r="AR31">
+        <v>-24685372822.0</v>
+      </c>
+      <c r="AS31">
+        <v>-17231342953.0</v>
+      </c>
+      <c r="AT31">
+        <v>-607000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-12190557258.0</v>
+      </c>
+      <c r="AV31">
+        <v>-43110009974.0</v>
+      </c>
+      <c r="AW31">
+        <v>-33378346526.0</v>
+      </c>
+      <c r="AX31">
+        <v>22020758396.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50">
+      <c r="A32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B32">
+        <v>1451901000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1585808000000.0</v>
+      </c>
+      <c r="D32">
+        <v>1449597000000.0</v>
+      </c>
+      <c r="E32">
+        <v>1368188000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1301713000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1376067000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1336180000000.0</v>
+      </c>
+      <c r="I32">
+        <v>1207451000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1120249000000.0</v>
+      </c>
+      <c r="K32">
+        <v>1193081000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1137384000000.0</v>
+      </c>
+      <c r="M32">
+        <v>1045990000000.0</v>
+      </c>
+      <c r="N32">
+        <v>1046017000000.0</v>
+      </c>
+      <c r="O32">
+        <v>1081278000000.0</v>
+      </c>
+      <c r="P32">
+        <v>960761000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>874079000000.0</v>
+      </c>
+      <c r="R32">
+        <v>673982000000.0</v>
+      </c>
+      <c r="S32">
+        <v>770992000000.0</v>
+      </c>
+      <c r="T32">
+        <v>404281000000.0</v>
+      </c>
+      <c r="U32">
+        <v>565516000000.0</v>
+      </c>
+      <c r="V32">
+        <v>480052000000.0</v>
+      </c>
+      <c r="W32">
+        <v>493742000000.0</v>
+      </c>
+      <c r="X32">
+        <v>401553000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>266185000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>885180000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>1086989000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>1045849000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>938099000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>976754000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>1110769000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>1136531000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>998026000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>973376000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>1072694000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>1049084000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>1042121000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>1039947000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>1150909000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>1173578000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>1196705000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>1274904000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>1437039974504.0</v>
+      </c>
+      <c r="AR32">
+        <v>1368172447694.0</v>
+      </c>
+      <c r="AS32">
+        <v>1383309061074.0</v>
+      </c>
+      <c r="AT32">
+        <v>1283806516728.0</v>
+      </c>
+      <c r="AU32">
+        <v>1316825734558.0</v>
+      </c>
+      <c r="AV32">
+        <v>1150426732939.0</v>
+      </c>
+      <c r="AW32">
+        <v>1193001878759.0</v>
+      </c>
+      <c r="AX32">
+        <v>1098708340329.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B2">
+        <v>1161954000000.0</v>
+      </c>
+      <c r="C2">
+        <v>983434000000.0</v>
+      </c>
+      <c r="D2">
+        <v>890975000000.0</v>
+      </c>
+      <c r="E2">
+        <v>945637000000.0</v>
+      </c>
+      <c r="F2">
+        <v>798850000000.0</v>
+      </c>
+      <c r="G2">
+        <v>462947000000.0</v>
+      </c>
+      <c r="H2">
+        <v>575900000000.0</v>
+      </c>
+      <c r="I2">
+        <v>474289000000.0</v>
+      </c>
+      <c r="J2">
+        <v>591886000000.0</v>
+      </c>
+      <c r="K2">
+        <v>271396000000.0</v>
+      </c>
+      <c r="L2">
+        <v>950941000000.0</v>
+      </c>
+      <c r="M2">
+        <v>267075839864.0</v>
+      </c>
+      <c r="N2">
+        <v>590225550501.0</v>
+      </c>
+      <c r="O2">
+        <v>397409614108.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
         <v>145</v>
+      </c>
+      <c r="B3">
+        <v>2098986000000</v>
+      </c>
+      <c r="C3">
+        <v>1369013000000</v>
+      </c>
+      <c r="D3">
+        <v>1393833000000</v>
+      </c>
+      <c r="E3">
+        <v>939569000000</v>
+      </c>
+      <c r="F3">
+        <v>252523000000</v>
+      </c>
+      <c r="G3">
+        <v>566219000000</v>
+      </c>
+      <c r="H3">
+        <v>1355565000000</v>
+      </c>
+      <c r="I3">
+        <v>1025672000000</v>
+      </c>
+      <c r="J3">
+        <v>298505000000</v>
+      </c>
+      <c r="K3">
+        <v>900923000000</v>
+      </c>
+      <c r="L3">
+        <v>1729359000000</v>
+      </c>
+      <c r="M3">
+        <v>2281774086630</v>
+      </c>
+      <c r="N3">
+        <v>1848679844322</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B6">
+        <v>181296000000.0</v>
+      </c>
+      <c r="C6">
+        <v>178520000000.0</v>
+      </c>
+      <c r="D6">
+        <v>92459000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-54662000000.0</v>
+      </c>
+      <c r="F6">
+        <v>146787000000.0</v>
+      </c>
+      <c r="G6">
+        <v>335903000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-112953000000.0</v>
+      </c>
+      <c r="I6">
+        <v>101611000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-117597000000.0</v>
+      </c>
+      <c r="K6">
+        <v>320490000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-679545000000.0</v>
+      </c>
+      <c r="M6">
+        <v>683865456413.0</v>
+      </c>
+      <c r="N6">
+        <v>-323149710637.0</v>
+      </c>
+      <c r="O6">
+        <v>192815936393.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B7">
+        <v>-503234000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-456080000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-432250000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-339400000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-282887000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-309413000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-374180000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-325152000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-319205000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-319582000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-272764000000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>152</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>153</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>102787000000.0</v>
+      </c>
+      <c r="F12">
+        <v>-151095000000.0</v>
+      </c>
+      <c r="G12">
+        <v>-136375000000.0</v>
+      </c>
+      <c r="H12">
+        <v>-96840000000.0</v>
+      </c>
+      <c r="I12">
+        <v>46231000000.0</v>
+      </c>
+      <c r="J12">
+        <v>-39934000000.0</v>
+      </c>
+      <c r="K12">
+        <v>-75137000000.0</v>
+      </c>
+      <c r="L12">
+        <v>-42680000000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>155</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>156</v>
+      </c>
+      <c r="B14">
+        <v>651249000000.0</v>
+      </c>
+      <c r="C14">
+        <v>548999000000.0</v>
+      </c>
+      <c r="D14">
+        <v>541815000000.0</v>
+      </c>
+      <c r="E14">
+        <v>31521000000.0</v>
+      </c>
+      <c r="F14">
+        <v>447880000000.0</v>
+      </c>
+      <c r="G14">
+        <v>528064000000.0</v>
+      </c>
+      <c r="H14">
+        <v>521279000000.0</v>
+      </c>
+      <c r="I14">
+        <v>565326000000.0</v>
+      </c>
+      <c r="J14">
+        <v>649120000000.0</v>
+      </c>
+      <c r="K14">
+        <v>722421000000.0</v>
+      </c>
+      <c r="L14">
+        <v>694245000000.0</v>
+      </c>
+      <c r="M14">
+        <v>645797444481.0</v>
+      </c>
+      <c r="N14">
+        <v>501855154815.0</v>
+      </c>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B15">
+        <v>300252000000.0</v>
+      </c>
+      <c r="C15">
+        <v>227691000000.0</v>
+      </c>
+      <c r="D15">
+        <v>180151000000.0</v>
+      </c>
+      <c r="E15">
+        <v>150126000000.0</v>
+      </c>
+      <c r="F15">
+        <v>90076000000.0</v>
+      </c>
+      <c r="G15">
+        <v>90076000000.0</v>
+      </c>
+      <c r="H15">
+        <v>182653000000.0</v>
+      </c>
+      <c r="I15">
+        <v>127607000000.0</v>
+      </c>
+      <c r="J15">
+        <v>152628000000.0</v>
+      </c>
+      <c r="K15">
+        <v>165139000000.0</v>
+      </c>
+      <c r="L15">
+        <v>671180000000.0</v>
+      </c>
+      <c r="M15">
+        <v>298001811310.0</v>
+      </c>
+      <c r="N15">
+        <v>35496000000.0</v>
+      </c>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B16">
+        <v>1343250000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1161954000000.0</v>
+      </c>
+      <c r="D16">
+        <v>983434000000.0</v>
+      </c>
+      <c r="E16">
+        <v>890975000000.0</v>
+      </c>
+      <c r="F16">
+        <v>945637000000.0</v>
+      </c>
+      <c r="G16">
+        <v>798850000000.0</v>
+      </c>
+      <c r="H16">
+        <v>462947000000.0</v>
+      </c>
+      <c r="I16">
+        <v>575900000000.0</v>
+      </c>
+      <c r="J16">
+        <v>474289000000.0</v>
+      </c>
+      <c r="K16">
+        <v>591886000000.0</v>
+      </c>
+      <c r="L16">
+        <v>271396000000.0</v>
+      </c>
+      <c r="M16">
+        <v>950941296277.0</v>
+      </c>
+      <c r="N16">
+        <v>267075839864.0</v>
+      </c>
+      <c r="O16">
+        <v>590225550501.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>159</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>160</v>
+      </c>
+      <c r="B18">
+        <v>-939084000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-310353000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-358426000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-549694000000.0</v>
+      </c>
+      <c r="F18">
+        <v>51976000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-335882000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-616561000000.0</v>
+      </c>
+      <c r="I18">
+        <v>43187000000.0</v>
+      </c>
+      <c r="J18">
+        <v>735546000000.0</v>
+      </c>
+      <c r="K18">
+        <v>253642000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-253768000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1134832166965.0</v>
+      </c>
+      <c r="N18">
+        <v>-824425701635.0</v>
+      </c>
+      <c r="O18">
+        <v>974890780092.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>161</v>
+      </c>
+      <c r="B19">
+        <v>20319000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-912698000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1092578000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-648911000000.0</v>
+      </c>
+      <c r="F19">
+        <v>344959000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-51380000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-6000000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-6000000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-6000000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-6000000000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>162</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>21270000000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>163</v>
+      </c>
+      <c r="B21">
+        <v>903404000000.0</v>
+      </c>
+      <c r="C21">
+        <v>343979000000.0</v>
+      </c>
+      <c r="D21">
+        <v>337954000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-161056000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-412102000000.0</v>
+      </c>
+      <c r="G21">
+        <v>156946000000.0</v>
+      </c>
+      <c r="H21">
+        <v>359721000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-54118000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-1079789000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-125592000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-102938000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22">
+        <v>635837000000.0</v>
+      </c>
+      <c r="C22">
+        <v>585195000000.0</v>
+      </c>
+      <c r="D22">
+        <v>452970000000.0</v>
+      </c>
+      <c r="E22">
+        <v>358354000000.0</v>
+      </c>
+      <c r="F22">
+        <v>7714000000.0</v>
+      </c>
+      <c r="G22">
+        <v>-161353000000.0</v>
+      </c>
+      <c r="H22">
+        <v>314565000000.0</v>
+      </c>
+      <c r="I22">
+        <v>457302000000.0</v>
+      </c>
+      <c r="J22">
+        <v>424864000000.0</v>
+      </c>
+      <c r="K22">
+        <v>507281000000.0</v>
+      </c>
+      <c r="L22">
+        <v>824026000000.0</v>
+      </c>
+      <c r="M22">
+        <v>735112442055.0</v>
+      </c>
+      <c r="N22">
+        <v>707532584694.0</v>
+      </c>
+      <c r="O22">
+        <v>118170519307.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23">
+        <v>-10768000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-83730000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-8173000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-3697000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-2034000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-2872000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-1138000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-701000000.0</v>
+      </c>
+      <c r="J23">
+        <v>-862000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-1178000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-4329000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-2303585327.0</v>
+      </c>
+      <c r="N23">
+        <v>1265456104907.0</v>
+      </c>
+      <c r="O23">
+        <v>157598855840.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24">
+        <v>507677000000.0</v>
+      </c>
+      <c r="C24">
+        <v>456315000000.0</v>
+      </c>
+      <c r="D24">
+        <v>301255000000.0</v>
+      </c>
+      <c r="E24">
+        <v>310708000000.0</v>
+      </c>
+      <c r="F24">
+        <v>594137000000.0</v>
+      </c>
+      <c r="G24">
+        <v>514354000000.0</v>
+      </c>
+      <c r="H24">
+        <v>418703000000.0</v>
+      </c>
+      <c r="I24">
+        <v>240850000000.0</v>
+      </c>
+      <c r="J24">
+        <v>380137000000.0</v>
+      </c>
+      <c r="K24">
+        <v>363855000000.0</v>
+      </c>
+      <c r="L24">
+        <v>352670000000.0</v>
+      </c>
+      <c r="M24">
+        <v>382832208705.0</v>
+      </c>
+      <c r="N24">
+        <v>165855916203.0</v>
+      </c>
+      <c r="O24">
+        <v>-939673699539.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25">
+        <v>-127184000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-75534000000.0</v>
+      </c>
+      <c r="D25">
+        <v>40622000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-389875000000.0</v>
+      </c>
+      <c r="F25">
+        <v>-151095000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-136374000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-96840000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-457302000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-424864000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-507281000000.0</v>
+      </c>
+      <c r="L25">
+        <v>-824026000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-735112442055.0</v>
+      </c>
+      <c r="N25">
+        <v>-707532584694.0</v>
+      </c>
+      <c r="O25">
+        <v>856720260785.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>711901000000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
+        <v>-1238372261857.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
+        <v>8613000000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28">
+        <v>592384000000.0</v>
+      </c>
+      <c r="C28">
+        <v>32558000000.0</v>
+      </c>
+      <c r="D28">
+        <v>149630000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-314879000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-502671000000.0</v>
+      </c>
+      <c r="G28">
+        <v>156946000000.0</v>
+      </c>
+      <c r="H28">
+        <v>197200000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-182426000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1233280000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-297007000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-778447000000.0</v>
+      </c>
+      <c r="M28">
+        <v>1435865414673.0</v>
+      </c>
+      <c r="N28">
+        <v>335420074795.0</v>
+      </c>
+      <c r="O28">
+        <v>157598855840.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29">
+        <v>1159902000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1058660000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1035407000000.0</v>
+      </c>
+      <c r="E29">
+        <v>389875000000.0</v>
+      </c>
+      <c r="F29">
+        <v>304499000000.0</v>
+      </c>
+      <c r="G29">
+        <v>230337000000.0</v>
+      </c>
+      <c r="H29">
+        <v>739004000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1068859000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1034051000000.0</v>
+      </c>
+      <c r="K29">
+        <v>1154565000000.0</v>
+      </c>
+      <c r="L29">
+        <v>1475591000000.0</v>
+      </c>
+      <c r="M29">
+        <v>1146941919665.0</v>
+      </c>
+      <c r="N29">
+        <v>1024254142687.0</v>
+      </c>
+      <c r="O29">
+        <v>974890780092.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30">
+        <v>-1570990000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-912698000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1092578000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-648911000000.0</v>
+      </c>
+      <c r="F30">
+        <v>344959000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-51380000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-1049157000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-784822000000.0</v>
+      </c>
+      <c r="J30">
+        <v>81632000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-537068000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-1376689000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-1898941877925.0</v>
+      </c>
+      <c r="N30">
+        <v>-1682823928119.0</v>
+      </c>
+      <c r="O30">
+        <v>-939673699539.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AZ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:52">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
+      <c r="A2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B2">
+        <v>1343250000000.0</v>
+      </c>
+      <c r="C2">
+        <v>976728000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1089926000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1050496000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1161954000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1010140000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1169023000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1099919000000.0</v>
+      </c>
+      <c r="J2">
+        <v>983434000000.0</v>
+      </c>
+      <c r="K2">
+        <v>862172000000.0</v>
+      </c>
+      <c r="L2">
+        <v>941497000000.0</v>
+      </c>
+      <c r="M2">
+        <v>827485000000.0</v>
+      </c>
+      <c r="N2">
+        <v>890975000000.0</v>
+      </c>
+      <c r="O2">
+        <v>965053000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1041577000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1067145000000.0</v>
+      </c>
+      <c r="R2">
+        <v>945637000000.0</v>
+      </c>
+      <c r="S2">
+        <v>739928000000.0</v>
+      </c>
+      <c r="T2">
+        <v>835446000000.0</v>
+      </c>
+      <c r="U2">
+        <v>928105000000.0</v>
+      </c>
+      <c r="V2">
+        <v>798850000000.0</v>
+      </c>
+      <c r="W2">
+        <v>730942000000.0</v>
+      </c>
+      <c r="X2">
+        <v>653484000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>557359000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>462947000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>585566000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>436318000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>603164000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>575900000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>604875000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>511841000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>615550000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>474289000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>499914000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>591962000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>683176000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>591886000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>337995000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>371656000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>225794000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>271396000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>248723938261.0</v>
+      </c>
+      <c r="AR2">
+        <v>521842158611.0</v>
+      </c>
+      <c r="AS2">
+        <v>822641008404.0</v>
+      </c>
+      <c r="AT2">
+        <v>950941296277.0</v>
+      </c>
+      <c r="AU2">
+        <v>310440512469.0</v>
+      </c>
+      <c r="AV2">
+        <v>331278007545.0</v>
+      </c>
+      <c r="AW2">
+        <v>421418066704.0</v>
+      </c>
+      <c r="AX2">
+        <v>267075839864.0</v>
+      </c>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
+      <c r="A3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B3">
+        <v>290477000000</v>
+      </c>
+      <c r="C3">
+        <v>536522000000</v>
+      </c>
+      <c r="D3">
+        <v>585400000000</v>
+      </c>
+      <c r="E3">
+        <v>456746000000</v>
+      </c>
+      <c r="F3">
+        <v>520318000000</v>
+      </c>
+      <c r="G3">
+        <v>529643000000</v>
+      </c>
+      <c r="H3">
+        <v>443599000000</v>
+      </c>
+      <c r="I3">
+        <v>172609000000</v>
+      </c>
+      <c r="J3">
+        <v>223162000000</v>
+      </c>
+      <c r="K3">
+        <v>373428000000</v>
+      </c>
+      <c r="L3">
+        <v>344120000000</v>
+      </c>
+      <c r="M3">
+        <v>324322000000</v>
+      </c>
+      <c r="N3">
+        <v>351963000000</v>
+      </c>
+      <c r="O3">
+        <v>450839000000</v>
+      </c>
+      <c r="P3">
+        <v>201045000000</v>
+      </c>
+      <c r="Q3">
+        <v>207200000000</v>
+      </c>
+      <c r="R3">
+        <v>80485000000</v>
+      </c>
+      <c r="S3">
+        <v>34811000000</v>
+      </c>
+      <c r="T3">
+        <v>37357000000</v>
+      </c>
+      <c r="U3">
+        <v>75458000000</v>
+      </c>
+      <c r="V3">
+        <v>104897000000</v>
+      </c>
+      <c r="W3">
+        <v>100736000000</v>
+      </c>
+      <c r="X3">
+        <v>88623000000</v>
+      </c>
+      <c r="Y3">
+        <v>11152000000</v>
+      </c>
+      <c r="Z3">
+        <v>365708000000</v>
+      </c>
+      <c r="AA3">
+        <v>559563000000</v>
+      </c>
+      <c r="AB3">
+        <v>302894000000</v>
+      </c>
+      <c r="AC3">
+        <v>176002000000</v>
+      </c>
+      <c r="AD3">
+        <v>317106000000</v>
+      </c>
+      <c r="AE3">
+        <v>453718000000</v>
+      </c>
+      <c r="AF3">
+        <v>229378000000</v>
+      </c>
+      <c r="AG3">
+        <v>166247000000</v>
+      </c>
+      <c r="AH3">
+        <v>176329000000</v>
+      </c>
+      <c r="AI3">
+        <v>55045000000</v>
+      </c>
+      <c r="AJ3">
+        <v>105899000000</v>
+      </c>
+      <c r="AK3">
+        <v>69229000000</v>
+      </c>
+      <c r="AL3">
+        <v>68332000000</v>
+      </c>
+      <c r="AM3">
+        <v>42802000000</v>
+      </c>
+      <c r="AN3">
+        <v>119806000000</v>
+      </c>
+      <c r="AO3">
+        <v>294126000000</v>
+      </c>
+      <c r="AP3">
+        <v>444189000000</v>
+      </c>
+      <c r="AQ3">
+        <v>588145347548</v>
+      </c>
+      <c r="AR3">
+        <v>251895796980</v>
+      </c>
+      <c r="AS3">
+        <v>446514533682</v>
+      </c>
+      <c r="AT3">
+        <v>442803321790</v>
+      </c>
+      <c r="AU3">
+        <v>1011634036581</v>
+      </c>
+      <c r="AV3">
+        <v>252167984646</v>
+      </c>
+      <c r="AW3">
+        <v>503594716680</v>
+      </c>
+      <c r="AX3">
+        <v>514377348723</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:52">
+      <c r="A4" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>23379000000.0</v>
+      </c>
+      <c r="C6">
+        <v>366522000000.0</v>
+      </c>
+      <c r="D6">
         <v>-113198000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>39430000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-111458000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>151814000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-158883000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>69104000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>116485000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>121262000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-79325000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>114012000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-63490000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-74078000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-76524000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-25568000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>121508000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>205709000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-95518000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-92659000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>129255000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>67908000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>77458000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>96125000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>94412000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-122619000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>149248000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-166846000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>27264000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-28975000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>93034000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-103709000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>141261000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-25625000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-92048000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-91214000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>91290000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>253891000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-33661000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>145862000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-45602000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>22672061739.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-273118220350.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-300798849793.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-128300287873.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>640500783808.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-20837495076.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-90140059159.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>154342226840.0</v>
       </c>
-      <c r="AW6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>149</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-503234000000.0</v>
+      </c>
+      <c r="D7">
         <v>-389614000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-274888000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-145214000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-456080000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-348190000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-308417000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-184596000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-88822000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-339400000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-243457000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-164898000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-66782000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-282887000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-207283000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-141931000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-62558000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-309413000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-233398000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-161708000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-82345000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-374180000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-275962000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -16720,2264 +17509,2360 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>10783000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10783000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>86510000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>55128000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-19162000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-19689000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-4529000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-46538000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-67867000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-32161000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>410057936000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-35252000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18763000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-2407000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>14699000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-42250000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-73387000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4098000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>69498000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-21180000000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>189805000000.0</v>
+      </c>
+      <c r="C14">
+        <v>182746000000.0</v>
+      </c>
+      <c r="D14">
         <v>168448000000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14">
+        <v>153148000000.0</v>
+      </c>
+      <c r="F14">
+        <v>146907000000.0</v>
+      </c>
+      <c r="G14">
         <v>143001000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>131588000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>136676000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>137734000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>138569000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>138711000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>133431000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>131104000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>7725000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>7694000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>7917000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>8185000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>108034000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>108324000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>111175000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>120347000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>128565000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>133852000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>132128000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>133520000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>133824000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>129041000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>127046000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>131368000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>137496000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>139898000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>142624000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>145308000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>151119000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>157171000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>172595000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>168235000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>173859000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>184631000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>185097000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>178834000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>170003000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>175585000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>175625000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>173032000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>166988437984.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>164721358158.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>159481609427.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>154606038912.0</v>
       </c>
-      <c r="AW14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>155</v>
-[...6 lines deleted...]
-      <c r="E15">
+        <v>157</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>300252000000.0</v>
+      </c>
+      <c r="D15">
+        <v>300252000000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>227691000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>227691000000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>180151000000.0</v>
       </c>
-      <c r="K15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>150126000000.0</v>
       </c>
       <c r="P15">
         <v>150126000000.0</v>
       </c>
       <c r="Q15">
         <v>150126000000.0</v>
       </c>
       <c r="R15">
-        <v>90076000000.0</v>
+        <v>150126000000.0</v>
       </c>
       <c r="S15">
-        <v>90076000000.0</v>
+        <v>150126000000.0</v>
       </c>
       <c r="T15">
         <v>90076000000.0</v>
       </c>
       <c r="U15">
         <v>90076000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
+      <c r="V15">
+        <v>90076000000.0</v>
+      </c>
+      <c r="W15">
+        <v>90076000000.0</v>
+      </c>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>14129000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>168524000000.0</v>
       </c>
       <c r="AB15">
         <v>168524000000.0</v>
       </c>
       <c r="AC15">
+        <v>168524000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>168524000000.0</v>
+      </c>
+      <c r="AE15">
         <v>9315000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2701000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>120993000000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>10740000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>141888000000.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1565000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>166311000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2361000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2361000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>32674810810.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>99441662711.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>11363683297.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>527699843182.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>291412686320.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>51528659500.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2396726893.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>49131932613.0</v>
       </c>
-      <c r="AW15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>1366629000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1343250000000.0</v>
+      </c>
+      <c r="D16">
         <v>976728000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1089926000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1050496000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1161954000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1010140000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1169023000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1099919000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>983434000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>862172000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>941497000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>827485000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>890975000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>965053000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1041577000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1067145000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>945637000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>739928000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>835446000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>928105000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>798850000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>730942000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>653484000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>557359000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>462947000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>585566000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>436318000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>603164000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>575900000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>604875000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>511841000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>615550000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>474289000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>499914000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>591962000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>683176000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>591886000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>337995000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>371656000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>225794000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>271396000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>248723938261.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>521842158611.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>822641008404.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>950941296277.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>310440512469.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>331278007545.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>421418066704.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>267075839864.0</v>
       </c>
-      <c r="AX16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:50">
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>-29633000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-292203000000.0</v>
+      </c>
+      <c r="D18">
         <v>-29886000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-201990000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-369758000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-207441000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-121867000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>28035000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-9080000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-127745000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-54378000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-43916000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-228701000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-345387000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-78905000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-199283000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-72300000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>142600000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-11632000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-34030000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-44962000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-94990000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-52365000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>32324000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-220851000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-325805000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-145145000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-52729000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-92882000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-124091000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>32367000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>46147000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>88764000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>207874000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>186990000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>85012000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>255669000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>288952000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>151302000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-69528000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-117084000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-176709347548.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>45998203020.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-92175533682.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-30881321790.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-546925375572.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-199356626460.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-247941688680.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-140608476253.0</v>
       </c>
-      <c r="AW18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>161</v>
+      </c>
+      <c r="B19">
+        <v>-8539000000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-374046000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-397182000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-395213000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-339067000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-70000000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-108418000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-271570000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-275727000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-257632000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-287649000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-421137000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-137293000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-111575000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>21094000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>136866000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>80578000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>57537000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>69978000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>65034000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>8674000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>97474000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-222562000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-487007000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-163227000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-162492000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-236431000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-6000000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-6000000000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>163</v>
+      </c>
+      <c r="B21">
+        <v>-51333000000.0</v>
+      </c>
       <c r="C21">
+        <v>452719000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>184002000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>159182000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>297817000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>92252000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-58094000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>91238000000.0</v>
       </c>
       <c r="N21">
+        <v>91238000000.0</v>
+      </c>
+      <c r="O21">
+        <v>91238000000.0</v>
+      </c>
+      <c r="P21">
         <v>-68932000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-102712000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-34933000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-108568000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-111252000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-191624000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-658000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2872000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>32526000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-44825000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>172117000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>144905000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>154726000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>31889000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>28201000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>67195000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-11701000000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B22">
+        <v>155488000000.0</v>
+      </c>
+      <c r="C22">
+        <v>153241000000.0</v>
+      </c>
+      <c r="D22">
         <v>147152000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>170046000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>165398000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>148889000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>173296000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>147208000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>115802000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>85541000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>107975000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>136192000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>123262000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>97727000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>114446000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>99038000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>47143000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>73906000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-36061000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1880000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-28251000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-5340000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-62342000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-107415000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>13744000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>85235000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>70958000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>69614000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>88758000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>122633000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>144223000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>91528000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>98918000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>122739000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>109049000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>75607000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>117469000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>146413000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>131895000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>90716000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>138257000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>198602606363.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>181414770773.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>220777405047.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>223231217817.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>197967254994.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>136840827258.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>181116712787.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>219187647016.0</v>
       </c>
-      <c r="AW22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B23">
+        <v>-34809000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1506000000.0</v>
+      </c>
+      <c r="D23">
         <v>-5209000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-25282000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-24018000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-72992000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-6109000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-3446000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1183000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-3108000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2248000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-2336000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-481000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-143000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1097000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1227000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1230000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1092000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-914000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-191624000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-658000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2872000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>32526000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4395000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>288881000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-146000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>243815000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-992000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>116951000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-701000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>611000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-611000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>49445000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-863000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-141888000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>21431000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5931000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1178000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>8210000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>273483000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>280613000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>248210694104.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-200000000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>99999683297.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>500000000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2400006931017.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>360391924875.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>274356010437.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>386588548868.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>335420074800.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>157598855800.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B24">
+        <v>147693000000.0</v>
+      </c>
+      <c r="C24">
+        <v>207512000000.0</v>
+      </c>
+      <c r="D24">
         <v>320484000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>82700000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>123136000000.0</v>
       </c>
-      <c r="E24">
-[...4 lines deleted...]
-      </c>
       <c r="G24">
+        <v>134430000000.0</v>
+      </c>
+      <c r="H24">
+        <v>104532000000.0</v>
+      </c>
+      <c r="I24">
         <v>102609000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>114742000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>101793000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>68452000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>66631000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>64314000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>29702000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>63752000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>95625000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>101579000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>171677000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>117935000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>132995000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>174875000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>165770000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>97297000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>108626000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>143146000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>93816000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>139667000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>77290000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>101935000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>37937000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>67860000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>63370000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>71683000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>94388000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>120826000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>90660000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>74263000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>90110000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>92810000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>114987000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>65948000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>104084143980.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>80406008344.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>137009629480.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>31170218196.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>220033920698.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>6132831362.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>45686152401.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>110979304244.0</v>
       </c>
-      <c r="AW24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B25">
+        <v>-84449000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-91668000000.0</v>
+      </c>
+      <c r="D25">
         <v>239914000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>254756000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>150560000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>30312000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>16848000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>190112000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>236014000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>21573000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>43056000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>10783000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-131104000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-105452000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-122140000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-106955000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-55328000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-73906000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>36061000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1880000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>28251000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5340000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>62342000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>107415000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-13744000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-85235000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-70958000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-69614000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-88758000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-122633000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-144223000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-91528000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-98918000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-122739000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-109049000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-75607000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-117469000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-146413000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-131895000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-90716000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-138257000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-198602606363.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-181414770773.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-220777405047.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-223231217817.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-197967254994.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-136840827258.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-181116712787.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-219187647016.0</v>
       </c>
-      <c r="AW25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>8613000000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>-86142000000.0</v>
+      </c>
+      <c r="C28">
+        <v>451213000000.0</v>
+      </c>
+      <c r="D28">
         <v>-197960000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>158720000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>135164000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>224825000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-141548000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-61540000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10821000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>147149000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-93340000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>91238000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4583000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>42547000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-219781000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-102712000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-34933000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-108568000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-201821000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-191624000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-658000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2872000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>32526000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-44825000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>172117000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>130630000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>154726000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-127627000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>39471000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>57179000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-8389000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-212030000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-19186000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-327888000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-399864000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-266886000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-238642000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-125171000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-277773000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>100403000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5534000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>95297883294.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-399523375121.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-345632674150.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-128588834023.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>967392238682.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>172386300022.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>112115477120.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>183971398849.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>335420074800.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>157598855800.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>260844000000.0</v>
+      </c>
+      <c r="C29">
+        <v>244319000000.0</v>
+      </c>
+      <c r="D29">
         <v>555514000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>254756000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>150560000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>322202000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>321732000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>200644000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>214082000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>245683000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>289742000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>280406000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>123262000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>105452000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>122140000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7917000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>8185000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>177411000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>25725000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>41428000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>59935000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5746000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>36258000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>43476000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>144857000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>233758000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>157749000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>123273000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>224224000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>329627000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>261745000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>212394000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>265093000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>262919000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>292889000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>154241000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>324001000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>331754000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>271108000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>224598000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>327105000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>411436000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>297894000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>354339000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>411922000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>464708661009.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>52811358186.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>255653028000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>373768872470.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>1024254142700.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>974890780100.0</v>
       </c>
     </row>
-    <row r="30" spans="1:50">
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>-151323000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-329010000000.0</v>
+      </c>
+      <c r="D30">
         <v>-470752000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-374046000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-397182000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-395213000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-339067000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-70000000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-108418000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-271570000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-275727000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-257632000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-287649000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-421137000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-137293000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-111575000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>21094000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>136866000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>80578000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>57537000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>69978000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>65034000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8674000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>97474000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-222562000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-487007000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-163227000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-162492000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-236431000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-415781000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-161518000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-102877000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-104646000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>39343000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>14927000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>21431000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5931000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>47308000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-26996000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-179139000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-378241000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-484061203568.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-171489788636.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-309504904202.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-411633103594.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-791600115883.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-246035153284.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-457908564279.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-403398044479.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>