--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -262,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -977,80 +983,81 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1064,3322 +1071,3470 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>47242000.0</v>
+      </c>
+      <c r="C2">
         <v>28888000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31193000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24585000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7134000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3359000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2372212.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1420178.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4228073.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7228460.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5640710.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11154513.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5328419.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>370265.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>294083.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>104432.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>183065.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
+      <c r="T2"/>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
+      <c r="T3"/>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5">
+        <v>-8731000.0</v>
+      </c>
+      <c r="C5">
         <v>-5845000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2536000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3046000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1784000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>183173.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4598282.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4826685.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4726861.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3305891.0</v>
       </c>
       <c r="L5">
         <v>-3305891.0</v>
       </c>
       <c r="M5">
+        <v>-3305891.0</v>
+      </c>
+      <c r="N5">
         <v>-2592512.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-405814.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-144364.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-16615.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-441.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
+      <c r="T5"/>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>119499141.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>58193975.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>63676848.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
+      <c r="T6"/>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7">
+        <v>7691000.0</v>
+      </c>
+      <c r="C7">
         <v>10509000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11148000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5482000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2078000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>689416.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>275661.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>451730.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8">
+        <v>142000.0</v>
+      </c>
+      <c r="C8">
         <v>102000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>93000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>51000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>42000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>35951.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>26328.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>26123.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>597982000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>458046000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>214479094.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>176729930.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>175924590.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>119499140.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>63999320.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>63676850.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>58193975.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>45399170.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>20117559.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
+      <c r="T9"/>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>39568000.0</v>
+      </c>
+      <c r="C10">
         <v>41774000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>121691000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36562000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>174795000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22342000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4168837.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18417513.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>185151.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5898.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627062.0</v>
       </c>
       <c r="L10">
         <v>1627062.0</v>
       </c>
       <c r="M10">
+        <v>1627062.0</v>
+      </c>
+      <c r="N10">
         <v>7837339.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13416.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>406859.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>373868.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>603156.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>22775.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>27275.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>39568000.0</v>
+      </c>
+      <c r="C12">
         <v>55404000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>121691000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>36562000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>174795000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22342000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7125826.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18417513.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>185151.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5898.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627062.0</v>
       </c>
       <c r="L12">
         <v>1627062.0</v>
       </c>
       <c r="M12">
+        <v>1627062.0</v>
+      </c>
+      <c r="N12">
         <v>7837339.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13416.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>406859.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>373868.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>603156.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>22775.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27275.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
+        <v>142000.0</v>
+      </c>
+      <c r="C13">
         <v>102000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>93000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>51000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>42000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>36000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>26323.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>26118.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5524.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>80477.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77756.0</v>
       </c>
       <c r="L13">
         <v>77756.0</v>
       </c>
       <c r="M13">
+        <v>77756.0</v>
+      </c>
+      <c r="N13">
         <v>77125.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>42435.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>37384.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1797.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>72825.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>44994.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>14543.0</v>
       </c>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
+        <v>109107000.0</v>
+      </c>
+      <c r="C14">
         <v>100845000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>63466000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46922000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41905000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30045000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26237000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20667000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3068456.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1603000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1554000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1553513.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1099000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>806653.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>477972.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32935.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>75859.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>118783.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>116329.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>51000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>42000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>35951.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>26323.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26118.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5524.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>79621.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77756.0</v>
       </c>
       <c r="L15">
         <v>77756.0</v>
       </c>
       <c r="M15">
+        <v>77756.0</v>
+      </c>
+      <c r="N15">
         <v>77125.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>42435.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>37384.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1797.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>72825.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>44994.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14543.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16">
+        <v>12137000.0</v>
+      </c>
+      <c r="C16">
         <v>17359000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13613000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10572000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2858000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>479000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>567613.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>357048.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>383771.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>600700.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>959962.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>212094.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19996.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>5258000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>128000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6654.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>565.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13878.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1367730.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>387205.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>51716.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>275370.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>684956.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>55192.0</v>
       </c>
-      <c r="O18">
-[...2 lines deleted...]
-      <c r="P18"/>
+      <c r="P18">
+        <v>0.0</v>
+      </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20">
+        <v>1742000.0</v>
+      </c>
+      <c r="C20">
         <v>17897000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>144881000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>203710000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>19390000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1501000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>4901261.0</v>
       </c>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
+        <v>6634000.0</v>
+      </c>
+      <c r="C21">
         <v>10388000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16298000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>26582000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3455000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>46000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>107416.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>95852.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>106167.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>116482.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137112.0</v>
       </c>
       <c r="L21">
         <v>137112.0</v>
       </c>
       <c r="M21">
+        <v>137112.0</v>
+      </c>
+      <c r="N21">
         <v>963648.0</v>
       </c>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
       <c r="O21">
         <v>0.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>0.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
+      <c r="T21"/>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>14153000.0</v>
+      </c>
+      <c r="C22">
         <v>38280000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>47942000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>34740000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10369000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1816000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2157295.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1235334.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>247466.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>394825.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175798.0</v>
       </c>
       <c r="L22">
         <v>1175798.0</v>
       </c>
       <c r="M22">
+        <v>1175798.0</v>
+      </c>
+      <c r="N22">
         <v>1441792.0</v>
       </c>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
       <c r="O22">
         <v>0.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="P22">
+        <v>0.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22">
         <v>72768.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
+      <c r="T22"/>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>147453000.0</v>
+      </c>
+      <c r="C23">
         <v>217988000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>428519000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>362542000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>231913000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>33988000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11947493.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21650461.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2687013.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1910881.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6164169.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>6164169.0</v>
+      </c>
+      <c r="N23">
         <v>23470092.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2042821.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1323566.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>769179.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>825066.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22775.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27275.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>296535.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>299733.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3200096.0</v>
       </c>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
       <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
         <v>4820.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>18803.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>129202.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>44836.0</v>
       </c>
-      <c r="O24">
-[...2 lines deleted...]
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>296535.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>3200100.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>4820.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18803.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>129202.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>44836.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
+      <c r="T27"/>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>-31612000.0</v>
+      </c>
+      <c r="C28">
         <v>-31000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-103751000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-31070000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-172707000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20782000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3883176.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-17677817.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4410478.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1413157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-890319.0</v>
       </c>
       <c r="L28">
         <v>-890319.0</v>
       </c>
       <c r="M28">
+        <v>-890319.0</v>
+      </c>
+      <c r="N28">
         <v>-7268398.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>166040.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-403109.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-304481.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-546403.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-22775.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-27275.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29">
+        <v>64755000.0</v>
+      </c>
+      <c r="C29">
         <v>118967000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>296189000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>260967000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>213844000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28034293.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7444441.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16382190.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-32334984.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>29532000.0</v>
+      </c>
+      <c r="C30">
         <v>43201000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45447000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23581000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6346000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>348000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>206770.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>168169.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>227918.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>128315.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284708.0</v>
       </c>
       <c r="L30">
         <v>284708.0</v>
       </c>
       <c r="M30">
+        <v>284708.0</v>
+      </c>
+      <c r="N30">
         <v>216003.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
+      <c r="T30"/>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>30665000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>190989000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>25616989.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7327026.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>15814231.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-37036780.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-17108472.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-9742983.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-10603512.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6298156.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1219567.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
+      <c r="T31"/>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32">
+        <v>25846000.0</v>
+      </c>
+      <c r="C32">
         <v>81908000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>152033000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>48962000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>176303000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19579774.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5791444.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>15586510.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-34762130.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
+      <c r="T32"/>
     </row>
-    <row r="33" spans="1:19">
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>58135000.0</v>
+      </c>
+      <c r="C33">
         <v>76836000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>206785000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>263260000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>39383000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8263000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1786570.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>821330.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1918126.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1297212.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3013932.0</v>
       </c>
       <c r="L33">
         <v>3013932.0</v>
       </c>
       <c r="M33">
+        <v>3013932.0</v>
+      </c>
+      <c r="N33">
         <v>13683283.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1371343.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>580755.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>317307.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>53448.0</v>
       </c>
-      <c r="R33"/>
       <c r="S33"/>
+      <c r="T33"/>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34">
+        <v>9478000.0</v>
+      </c>
+      <c r="C34">
         <v>1152000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>337000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1961000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>193000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>90000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>58164.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>299733.0</v>
       </c>
-      <c r="I34"/>
-[...3 lines deleted...]
-      <c r="K34"/>
+      <c r="J34"/>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
+      <c r="T34"/>
     </row>
-    <row r="35" spans="1:19">
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>19491000.0</v>
+      </c>
+      <c r="C35">
         <v>40042000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>69421000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>51265000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1852000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>679000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>143567.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>313611.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4075379.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>924495.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294173.0</v>
       </c>
       <c r="L35">
         <v>294173.0</v>
       </c>
       <c r="M35">
+        <v>294173.0</v>
+      </c>
+      <c r="N35">
         <v>814158.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>100028.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>3467864.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7183576.0</v>
       </c>
-      <c r="R35"/>
       <c r="S35"/>
+      <c r="T35"/>
     </row>
-    <row r="36" spans="1:19">
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36">
+        <v>648000.0</v>
+      </c>
+      <c r="C36">
         <v>668000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>748000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2932000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>311000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>464000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>73743.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>71198.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1435039.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>425048.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>569703.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>500702.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>333162.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>274992.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>69696.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>36257.0</v>
       </c>
-      <c r="R36"/>
       <c r="S36"/>
+      <c r="T36"/>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
         <v>-3831314.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>-4011130.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>-4400730.0</v>
       </c>
-      <c r="M37">
-[...1 lines deleted...]
-      </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
+      <c r="T37"/>
     </row>
-    <row r="38" spans="1:19">
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>76568000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>3169000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1079841.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-1.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>71198.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1435039.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>132040.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>570000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>333000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>275000.0</v>
       </c>
-      <c r="O38">
-[...1 lines deleted...]
-      </c>
       <c r="P38">
+        <v>0.0</v>
+      </c>
+      <c r="Q38">
         <v>69000.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
-      <c r="S38">
+      <c r="S38"/>
+      <c r="T38">
         <v>27275.0</v>
       </c>
     </row>
-    <row r="39" spans="1:19">
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39">
+        <v>6065000.0</v>
+      </c>
+      <c r="C39">
         <v>4267000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6654000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4399000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1020000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1219000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>671033.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1008115.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>108352.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>84631.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>125338.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>62669.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>291675.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>958812.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>335952.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>156008.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>95694.0</v>
       </c>
-      <c r="R39"/>
       <c r="S39"/>
+      <c r="T39"/>
     </row>
-    <row r="40" spans="1:19">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>1005000.0</v>
+      </c>
+      <c r="C40">
         <v>9482000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>14143000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>12738000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5216000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>972000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>811163.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2369603.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>29523640.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>11916354.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13148346.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5354319.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>16683423.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>187345.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>71070.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7268.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-134939.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>12075.0</v>
       </c>
-      <c r="S40"/>
+      <c r="T40"/>
     </row>
-    <row r="41" spans="1:19">
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>47827000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>321000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>96654.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>58729.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>145640.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>50283.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>99495.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>109180.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>275000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>685000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>55000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>3468000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
+      <c r="T41"/>
     </row>
-    <row r="42" spans="1:19">
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
+        <v>895505000.0</v>
+      </c>
+      <c r="C42">
         <v>860300000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>829563000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>597982000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>458046000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>214479000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>176729926.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>175924587.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>124325826.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>64824315.0</v>
       </c>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
       <c r="L42">
+        <v>57499866.0</v>
+      </c>
+      <c r="M42">
         <v>-4000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>47991682.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>20117559.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>14558096.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>9635788.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>246693.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>19024.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-2354.0</v>
       </c>
     </row>
-    <row r="43" spans="1:19">
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
+      <c r="T43"/>
     </row>
-    <row r="44" spans="1:19">
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>5.0</v>
       </c>
       <c r="I44">
-        <v>836000.0</v>
+        <v>5.0</v>
       </c>
       <c r="J44">
         <v>836000.0</v>
       </c>
       <c r="K44">
+        <v>836000.0</v>
+      </c>
+      <c r="L44">
         <v>835000.0</v>
       </c>
-      <c r="L44">
+      <c r="M44">
         <v>10060.0</v>
       </c>
-      <c r="M44">
+      <c r="N44">
         <v>10000.0</v>
       </c>
-      <c r="N44">
+      <c r="O44">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="P44">
         <v>10000.0</v>
       </c>
-      <c r="Q44"/>
+      <c r="Q44">
+        <v>10000.0</v>
+      </c>
       <c r="R44"/>
       <c r="S44"/>
+      <c r="T44"/>
     </row>
-    <row r="45" spans="1:19">
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45">
+        <v>70088000.0</v>
+      </c>
+      <c r="C45">
         <v>64073000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>59066000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>30036000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>16227000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5636063.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1605411.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>654280.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>376920.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1500893.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2307117.0</v>
       </c>
       <c r="L45">
         <v>2307117.0</v>
       </c>
       <c r="M45">
+        <v>2307117.0</v>
+      </c>
+      <c r="N45">
         <v>7485212.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1096351.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>580755.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>247611.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>17191.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
+      <c r="T45"/>
     </row>
-    <row r="46" spans="1:19">
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>49022000.0</v>
+      </c>
+      <c r="C46">
         <v>47883000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>44858000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30036000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>16227000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6252000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1605411.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>654280.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>376920.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>755682.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2307117.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>7485212.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1096351.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>580755.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>247611.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>17191.0</v>
       </c>
-      <c r="R46"/>
       <c r="S46"/>
+      <c r="T46"/>
     </row>
-    <row r="47" spans="1:19">
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>25862000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>16227000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6251888.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1605411.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>638734.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>376920.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>755682.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1500890.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2307117.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>7485212.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1096351.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>581000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>248000.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
+      <c r="T47"/>
     </row>
-    <row r="48" spans="1:19">
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-822426000.0</v>
+      </c>
+      <c r="C48">
         <v>-735855000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-537723000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-334030000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-242470000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-187351000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-169504981.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-159856481.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-156435278.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-81071782.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64738131.0</v>
       </c>
       <c r="L48">
         <v>-64738131.0</v>
       </c>
       <c r="M48">
+        <v>-64738131.0</v>
+      </c>
+      <c r="N48">
         <v>-45909542.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-18940427.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-13650817.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-12510742.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-6801183.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-53318.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-22625.0</v>
       </c>
     </row>
-    <row r="49" spans="1:19">
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-334030000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-242470000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-187351448.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-169504981.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-159856481.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-156435278.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-64738131.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-73372655.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-64738131.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-45909542.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-18940427.0</v>
       </c>
-      <c r="O49">
-[...2 lines deleted...]
-      <c r="P49"/>
+      <c r="P49">
+        <v>0.0</v>
+      </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
+      <c r="T49"/>
     </row>
-    <row r="50" spans="1:19">
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B50">
         <v>265000.0</v>
       </c>
       <c r="C50">
+        <v>265000.0</v>
+      </c>
+      <c r="D50">
         <v>6792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="E50">
         <v>10000.0</v>
       </c>
       <c r="F50">
+        <v>10000.0</v>
+      </c>
+      <c r="G50">
         <v>574161.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>10000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>287966.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1395533.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1419055.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>421954.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>717940.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>568941.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
+      <c r="T50"/>
     </row>
-    <row r="51" spans="1:19">
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>7956000.0</v>
+      </c>
+      <c r="C51">
         <v>10774000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>17940000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5492000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2088000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1560000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>285661.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>739696.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4595633.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1419055.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>736743.0</v>
       </c>
       <c r="L51">
         <v>736743.0</v>
       </c>
       <c r="M51">
+        <v>736743.0</v>
+      </c>
+      <c r="N51">
         <v>568941.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>179456.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3750.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>69387.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>56753.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
+      <c r="T51"/>
     </row>
-    <row r="52" spans="1:19">
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
+        <v>3088000.0</v>
+      </c>
+      <c r="C52">
         <v>3515000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10752000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2054000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>557000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>978000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>200823.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>539581.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1395533.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1419055.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>717940.0</v>
       </c>
       <c r="L52">
         <v>717940.0</v>
       </c>
       <c r="M52">
+        <v>717940.0</v>
+      </c>
+      <c r="N52">
         <v>439739.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>134620.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3750.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>69387.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
+      <c r="T52"/>
     </row>
-    <row r="53" spans="1:19">
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53">
         <v>13630000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>22970000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>2956989.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2878664.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
+      <c r="T53"/>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
+      <c r="T54"/>
     </row>
-    <row r="55" spans="1:19">
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>147453000.0</v>
+      </c>
+      <c r="C55">
         <v>217988000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>428519000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>362542000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>231913000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>33988000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11947493.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>21650461.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2687013.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1910881.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6164169.0</v>
       </c>
       <c r="L55">
         <v>6164169.0</v>
       </c>
       <c r="M55">
+        <v>6164169.0</v>
+      </c>
+      <c r="N55">
         <v>23470092.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2042821.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1323566.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>769179.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>825066.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>22775.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>27275.0</v>
       </c>
     </row>
-    <row r="56" spans="1:19">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>89318000.0</v>
+      </c>
+      <c r="C56">
         <v>141152000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>221734000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>99282000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>192530000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>25725000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10160924.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>20829131.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>768887.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>613669.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3150237.0</v>
       </c>
       <c r="L56">
         <v>3150237.0</v>
       </c>
       <c r="M56">
+        <v>3150237.0</v>
+      </c>
+      <c r="N56">
         <v>9786809.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>671478.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>742811.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>451872.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>771618.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>22775.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>27275.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>63472000.0</v>
+      </c>
+      <c r="C57">
         <v>59244000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>69701000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>50320000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>16227000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6145000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4369480.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5242621.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>35531017.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>21798540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20727066.0</v>
       </c>
       <c r="L57">
         <v>20727066.0</v>
       </c>
       <c r="M57">
+        <v>20727066.0</v>
+      </c>
+      <c r="N57">
         <v>23079181.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>712226.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>368903.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>181087.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>184965.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12075.0</v>
       </c>
-      <c r="S57"/>
+      <c r="T57"/>
     </row>
-    <row r="58" spans="1:19">
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>82963000.0</v>
+      </c>
+      <c r="C58">
         <v>99286000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>139122000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>101585000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>18079000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6824000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4513047.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5556232.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>39606396.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>22723035.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21021239.0</v>
       </c>
       <c r="L58">
         <v>21021239.0</v>
       </c>
       <c r="M58">
+        <v>21021239.0</v>
+      </c>
+      <c r="N58">
         <v>23893339.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>812254.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>368903.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3648951.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7368541.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>12075.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8625.0</v>
       </c>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
+      <c r="I59"/>
+      <c r="J59">
         <v>-13616696.0</v>
       </c>
-      <c r="J59">
+      <c r="K59">
         <v>-14857070.0</v>
       </c>
-      <c r="K59">
+      <c r="L59">
         <v>-13616696.0</v>
       </c>
-      <c r="L59">
-[...1 lines deleted...]
-      </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
+      <c r="T59"/>
     </row>
-    <row r="60" spans="1:19">
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>64490000.0</v>
+      </c>
+      <c r="C60">
         <v>118702000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>289397000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>260957000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>213834000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>27164000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7434446.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>16094229.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-36919383.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-16980840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10456340.0</v>
       </c>
       <c r="L60">
         <v>-10456340.0</v>
       </c>
       <c r="M60">
+        <v>-14857070.0</v>
+      </c>
+      <c r="N60">
         <v>-423247.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1230567.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>954663.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-2879772.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-6543475.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>10700.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>18650.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
+      <c r="T61"/>
     </row>
-    <row r="62" spans="1:19">
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
-      <c r="I62">
-[...1 lines deleted...]
-      </c>
+      <c r="I62"/>
       <c r="J62">
         <v>825000.0</v>
       </c>
       <c r="K62">
         <v>825000.0</v>
       </c>
-      <c r="L62"/>
+      <c r="L62">
+        <v>825000.0</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX62"/>
+  <dimension ref="A1:BZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="BR1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="BV1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BW1" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>136</v>
       </c>
+      <c r="BY1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>26538000.0</v>
+      </c>
+      <c r="C2">
+        <v>47242000.0</v>
+      </c>
+      <c r="D2">
         <v>25730000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25939000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>26057000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>28888000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>32458000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>29623000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26300000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>31193000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>30118000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>30066000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28621000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24585000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16416000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16364000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8125000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7134000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6092000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6091147.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3112090.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3359000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3207674.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3091602.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2972306.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2372212.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2755841.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2232517.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2313856.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4127117.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1555220.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1591068.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1599798.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>30303323.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4218199.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4039773.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>7592298.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>11456243.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7055297.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>6234108.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5653682.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5079622.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>5640710.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>5710206.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5284634.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>11154513.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>12164550.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5068303.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5238480.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>11686103.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2978852.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4618212.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>888565.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>547961.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>571003.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>465613.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1318074.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>365000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>210153.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>171657.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>99007.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>105000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>52000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>118000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>183065.0</v>
       </c>
-      <c r="BM2"/>
-      <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2">
         <v>9075.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4412,54 +4567,56 @@
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4492,589 +4649,609 @@
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5">
+        <v>-8964000.0</v>
+      </c>
+      <c r="C5">
+        <v>-8731000.0</v>
+      </c>
+      <c r="D5">
         <v>3020000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-3773000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3094000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>194510000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1574000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-4173000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3773000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-2536000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-4429000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2751000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3896000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3046000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-7098000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4662000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2390000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1784000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-987000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-431341.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-56038.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>64757.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1705.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2690355.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>108169.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>141007.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>100686.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-4598282.0</v>
       </c>
-      <c r="AD5">
-[...4 lines deleted...]
-      </c>
       <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
         <v>-4826685.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4826685.0</v>
       </c>
-      <c r="AH5">
-[...4 lines deleted...]
-      </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
         <v>-4726861.0</v>
       </c>
-      <c r="AL5">
-[...4 lines deleted...]
-      </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>-2500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-3305891.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-3828969.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3305891.0</v>
       </c>
       <c r="AT5">
         <v>-3828969.0</v>
       </c>
       <c r="AU5">
+        <v>-3305891.0</v>
+      </c>
+      <c r="AV5">
+        <v>-3828969.0</v>
+      </c>
+      <c r="AW5">
         <v>-4133706.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-3360838.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2592512.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1322070.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1037989.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-686005.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-405814.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-316984.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-237244.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-175452.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-144364.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-101104.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-62219.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-34435.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-16615.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-6557.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-3689.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-1581.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-441.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>119499141.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>115474814.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>68870047.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>63280376.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>58193975.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>64556822.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>64964270.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>64937102.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>63676848.0</v>
       </c>
-      <c r="AP6">
-[...4 lines deleted...]
-      </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7">
+        <v>7130000.0</v>
+      </c>
+      <c r="C7">
+        <v>7691000.0</v>
+      </c>
+      <c r="D7">
         <v>7637000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9301000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>10071000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>10509000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>11278000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9657000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>11067000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>11148000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>11176000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>11119000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6403000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5482000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3943000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3305000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2009000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2078000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2144000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2060525.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1972763.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>689416.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>732010.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>182436.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>229582.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>275661.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>402290.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>454106.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>428132.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8">
+        <v>143000.0</v>
+      </c>
+      <c r="C8">
+        <v>142000.0</v>
+      </c>
+      <c r="D8">
         <v>114000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>103000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>103000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>102000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="H8">
         <v>101000.0</v>
       </c>
       <c r="I8">
+        <v>101000.0</v>
+      </c>
+      <c r="J8">
+        <v>101000.0</v>
+      </c>
+      <c r="K8">
         <v>93000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>67000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>64000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>60000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>51000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>51000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>50000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>43000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>42000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>42000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>42140.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5086,446 +5263,456 @@
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>728558000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>701331000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>597982000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>582419000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>577438000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>460047000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>458046000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>448807000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>442565107.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>437897038.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>214479094.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>195614476.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>180832982.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>177004960.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>176729930.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>176540420.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>176468880.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>176243110.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>175924587.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>175021206.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>174487809.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>156868224.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>119499141.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>115474814.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>68870047.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>63280376.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>63999315.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>64556822.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>64964270.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>64937102.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>63676848.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>63150347.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>62314813.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>61232284.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>58193975.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>53459720.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>52082249.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>46060436.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>45399170.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>31127658.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>25869653.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>20117559.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9">
         <v>12460194.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>11246950.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>37991000.0</v>
+      </c>
+      <c r="C10">
+        <v>39568000.0</v>
+      </c>
+      <c r="D10">
         <v>23110000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>25318000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>42024000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>41774000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>64584000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>73885000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>93458000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>121691000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>66678000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>74464000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>103202000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>36562000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>57019000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>85136000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>161984000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>174795000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>133153000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>142052894.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>195646354.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>22342000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>14863434.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3821723.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1343978.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3975494.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7987019.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>10123186.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>12599600.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>18417513.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>21304407.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>23996609.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>9946654.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>185151.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>9062.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>584.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2988.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>5898.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>9132.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>183767.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>120369.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>322871.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1627062.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>152924.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1627062.0</v>
       </c>
       <c r="AT10">
         <v>152924.0</v>
       </c>
       <c r="AU10">
+        <v>1627062.0</v>
+      </c>
+      <c r="AV10">
+        <v>152924.0</v>
+      </c>
+      <c r="AW10">
         <v>2280006.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4904327.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>7837339.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>57066.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>165165.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1020189.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>13416.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>19963.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>728959.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>670667.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>406859.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>48111.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>194299.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>39498.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>373868.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1045822.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>35032.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>289661.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>603156.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>12038.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>14903.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>18675.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>22775.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>27862.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>32903.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>49428.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>27275.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10"/>
       <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5558,1094 +5745,1122 @@
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>37991000.0</v>
+      </c>
+      <c r="C12">
+        <v>39568000.0</v>
+      </c>
+      <c r="D12">
         <v>23110000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>25318000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>42024000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>64584000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>64584000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>73885000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>93458000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>121691000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>66678000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>74464000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>103202000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>36562000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>57019000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>85136000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>161984000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>174795000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>186730000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>195617494.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>232152528.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>22342000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14863434.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3982471.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3296488.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7125830.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>11019418.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>13155572.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>15587775.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>18417513.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>21304407.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>23996609.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>9946654.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>185151.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>9062.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>584.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2988.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>5898.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>9132.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>183767.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>120369.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>322871.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1627062.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>279581.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>152924.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1627062.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>457313.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2280006.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>4904327.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>7837339.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>57066.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>165165.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1020189.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>13416.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>19963.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>728959.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>670667.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>48111.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>194299.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>39498.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>1045822.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>35032.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>289661.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>12038.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>14903.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>18675.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>22775.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>27862.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>32903.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>49428.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>27275.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
+        <v>143000.0</v>
+      </c>
+      <c r="C13">
+        <v>142000.0</v>
+      </c>
+      <c r="D13">
         <v>114000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>103000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>103000.0</v>
       </c>
-      <c r="E13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>101000.0</v>
       </c>
       <c r="I13">
+        <v>101000.0</v>
+      </c>
+      <c r="J13">
+        <v>101000.0</v>
+      </c>
+      <c r="K13">
         <v>93000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>67000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>64000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>60000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>51000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>51000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>50000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>43000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>42000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>42000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>42140.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>41945.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>36000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>31747.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>29684.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>27965.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>26323.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>26261.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>26237.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>26224.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>26118.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>25564.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>24699.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>22182.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>5524.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>4813.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>81535.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80477.0</v>
       </c>
       <c r="AL13">
         <v>80477.0</v>
       </c>
       <c r="AM13">
         <v>80477.0</v>
       </c>
       <c r="AN13">
+        <v>80477.0</v>
+      </c>
+      <c r="AO13">
+        <v>80477.0</v>
+      </c>
+      <c r="AP13">
         <v>79590.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>77880.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>77756.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>79332.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>77756.0</v>
       </c>
       <c r="AT13">
         <v>77698.0</v>
       </c>
       <c r="AU13">
-        <v>77698.0</v>
+        <v>77756.0</v>
       </c>
       <c r="AV13">
         <v>77698.0</v>
       </c>
       <c r="AW13">
+        <v>77698.0</v>
+      </c>
+      <c r="AX13">
+        <v>77698.0</v>
+      </c>
+      <c r="AY13">
         <v>77125.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>57409.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>51743.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>49419.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>42435.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>41318.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>40806.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>39788.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>37000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>35293.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>25543.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>23610.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>90000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>89841.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>80041.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>77850.0</v>
       </c>
-      <c r="BM13"/>
-      <c r="BN13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>296958.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44994.0</v>
       </c>
       <c r="BQ13">
         <v>44994.0</v>
       </c>
       <c r="BR13">
         <v>44994.0</v>
       </c>
       <c r="BS13">
+        <v>44994.0</v>
+      </c>
+      <c r="BT13">
+        <v>44994.0</v>
+      </c>
+      <c r="BU13">
         <v>14998.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>14998.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>14543.0</v>
       </c>
-      <c r="BV13"/>
-      <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
+        <v>143160628.0</v>
+      </c>
+      <c r="C14">
+        <v>115891622.0</v>
+      </c>
+      <c r="D14">
         <v>109110766.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>102899705.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>102467000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>101165997.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>101114000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>101010000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>99902000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>63513000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>64627000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>61882000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>56470000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>42277000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>50627000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>43510000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>42438000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>42277000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>42162000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>42037000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>41138000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>33577000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>31380000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>28327701.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>26842000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>26842136.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>26243000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>26234000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>26171000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>26171070.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>25293000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>23229000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>8472000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>8472092.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2723000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1622000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1609530.0</v>
       </c>
       <c r="AL14">
         <v>1610000.0</v>
       </c>
       <c r="AM14">
+        <v>1609530.0</v>
+      </c>
+      <c r="AN14">
+        <v>1610000.0</v>
+      </c>
+      <c r="AO14">
         <v>1607000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1590000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1557000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1557000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1553952.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1554000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1556650.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1553952.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1554000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1551000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1551362.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1119000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1026000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>911511.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>911511.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>819928.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>805841.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>764913.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>764913.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>242781.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>171116.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>99451.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>99451.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>75859.0</v>
       </c>
       <c r="BL14">
         <v>75859.0</v>
       </c>
       <c r="BM14">
+        <v>75859.0</v>
+      </c>
+      <c r="BN14">
+        <v>75859.0</v>
+      </c>
+      <c r="BO14">
         <v>30023.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118783.0</v>
       </c>
       <c r="BP14">
         <v>118783.0</v>
       </c>
       <c r="BQ14">
         <v>118783.0</v>
       </c>
       <c r="BR14">
         <v>118783.0</v>
       </c>
       <c r="BS14">
         <v>118783.0</v>
       </c>
       <c r="BT14">
-        <v>116329.0</v>
+        <v>118783.0</v>
       </c>
       <c r="BU14">
-        <v>116329.0</v>
+        <v>118783.0</v>
       </c>
       <c r="BV14">
         <v>116329.0</v>
       </c>
       <c r="BW14">
+        <v>116329.0</v>
+      </c>
+      <c r="BX14">
+        <v>116329.0</v>
+      </c>
+      <c r="BY14">
         <v>110880.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>792000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>64000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>60000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>51000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>51000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>50000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>43000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>42000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>42000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>42140.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>41945.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>35951.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>31747.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>29684.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>26323.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>26323.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>26261.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>26237.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>26118.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>26118.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>25564.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>24699.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>5524.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>5524.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>4813.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>81535.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80477.0</v>
       </c>
       <c r="AL15">
         <v>80477.0</v>
       </c>
       <c r="AM15">
         <v>80477.0</v>
       </c>
       <c r="AN15">
+        <v>80477.0</v>
+      </c>
+      <c r="AO15">
+        <v>80477.0</v>
+      </c>
+      <c r="AP15">
         <v>79332.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>79621.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>77756.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>77698.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>77756.0</v>
       </c>
       <c r="AT15">
         <v>77698.0</v>
       </c>
       <c r="AU15">
+        <v>77756.0</v>
+      </c>
+      <c r="AV15">
         <v>77698.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
+        <v>77698.0</v>
+      </c>
+      <c r="AX15">
         <v>77125.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>77125.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>57409.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>51743.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>42435.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>42435.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>41318.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>40806.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>37384.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>37384.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>35293.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>25543.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1797.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1797.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>89841.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>80041.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>72825.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>72825.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>296958.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44994.0</v>
       </c>
       <c r="BQ15">
         <v>44994.0</v>
       </c>
       <c r="BR15">
         <v>44994.0</v>
       </c>
       <c r="BS15">
+        <v>44994.0</v>
+      </c>
+      <c r="BT15">
+        <v>44994.0</v>
+      </c>
+      <c r="BU15">
         <v>14998.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>14998.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>14543.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15"/>
       <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16">
+        <v>14748000.0</v>
+      </c>
+      <c r="C16">
+        <v>12137000.0</v>
+      </c>
+      <c r="D16">
         <v>16578000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>19153000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>17455000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>16330000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>15192000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>14430000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>13613000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>12233000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>12678000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>11496000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10572000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8823000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7794000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2741000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2858000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1720000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1189758.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>610812.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>479000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>365660.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>280378.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>783720.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>252935.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>259295.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>337452.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>401458.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>377715.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>351258.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>401054.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>457661.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>504077.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>400684.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>513173.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>370111.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>923659.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>959962.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>626643.0</v>
       </c>
-      <c r="AS16"/>
-[...1 lines deleted...]
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16">
         <v>590262.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>491183.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>1648296.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2702304.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>85236.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16">
         <v>-1329484.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6678,226 +6893,230 @@
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>8924000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>5406000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5258000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>4900000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4236000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>661000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>128000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>30000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>20603.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>14209.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>6654.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18">
         <v>565.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2807.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>5387.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>9299.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>13878.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>18456.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>23044.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>38867.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>50283.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>58261.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>71261.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>86762.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>99495.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>95984.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>109570.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>127004.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>109180.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>177927.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>244620.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>227611.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>275370.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>696739.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>916902.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>827044.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>684956.0</v>
       </c>
-      <c r="AX18">
-[...2 lines deleted...]
-      <c r="AY18">
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
         <v>813373.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>764668.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>55192.0</v>
       </c>
-      <c r="BB18">
-[...4 lines deleted...]
-      </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>116072.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>189702.0</v>
       </c>
-      <c r="BH18"/>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6930,1134 +7149,1164 @@
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20">
+        <v>1742000.0</v>
+      </c>
+      <c r="C20">
+        <v>1742000.0</v>
+      </c>
+      <c r="D20">
         <v>19639000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17897000.0</v>
       </c>
       <c r="E20">
         <v>17897000.0</v>
       </c>
       <c r="F20">
+        <v>17897000.0</v>
+      </c>
+      <c r="G20">
+        <v>17897000.0</v>
+      </c>
+      <c r="H20">
         <v>75770000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>144881000.0</v>
       </c>
       <c r="I20">
         <v>144881000.0</v>
       </c>
       <c r="J20">
         <v>144881000.0</v>
       </c>
       <c r="K20">
+        <v>144881000.0</v>
+      </c>
+      <c r="L20">
+        <v>144881000.0</v>
+      </c>
+      <c r="M20">
         <v>232220000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>204244000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>203710000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>201448000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>156092000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>19054000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>19390000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>19255000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>19264670.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>1500573.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>1501000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>251657.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>1601882.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>4901261.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>4901261.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>1509376.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>2725235.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>1271871.0</v>
       </c>
-      <c r="BA20">
-[...4 lines deleted...]
-      </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
+        <v>5759000.0</v>
+      </c>
+      <c r="C21">
+        <v>6634000.0</v>
+      </c>
+      <c r="D21">
         <v>8397000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7666000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8945000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10388000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12055000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>13001000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>13857000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>16298000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>17277000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>27033000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>25072000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>26582000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>28644000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>75412000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3707000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3455000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3694000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>3982198.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>267818.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>46000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>61380.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>76725.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>92070.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>107416.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>86314.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>90553.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>92673.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>95852.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>98430.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>101009.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>103588.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>106167.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>108745.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>111324.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>113903.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>116482.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>119060.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>121639.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>129376.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>134533.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>137112.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>677151.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>137112.0</v>
       </c>
       <c r="AT21">
         <v>677151.0</v>
       </c>
       <c r="AU21">
+        <v>137112.0</v>
+      </c>
+      <c r="AV21">
+        <v>677151.0</v>
+      </c>
+      <c r="AW21">
         <v>699992.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>711840.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>963648.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3996450.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>4022727.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1460094.0</v>
       </c>
-      <c r="BA21">
-[...4 lines deleted...]
-      </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21"/>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>12045000.0</v>
+      </c>
+      <c r="C22">
+        <v>14153000.0</v>
+      </c>
+      <c r="D22">
         <v>31427000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>32706000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>38841000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>38280000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>42312000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>44454000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>44679000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>47942000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>47386000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>45361000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>39524000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>34740000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>24330000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>17527000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10051000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>10369000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4686000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>5547312.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3433216.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1816000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2822332.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2531389.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1702204.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2157295.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1297166.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1649557.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1872667.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1235334.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>765870.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>181859.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>230730.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>247466.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>253025.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>256766.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>310639.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>394825.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>439978.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>489773.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>737769.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1003786.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1175798.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1861352.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1175798.0</v>
       </c>
       <c r="AT22">
         <v>1861352.0</v>
       </c>
       <c r="AU22">
+        <v>1175798.0</v>
+      </c>
+      <c r="AV22">
+        <v>1861352.0</v>
+      </c>
+      <c r="AW22">
         <v>1683741.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1692190.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1441792.0</v>
       </c>
-      <c r="AX22">
-[...4 lines deleted...]
-      </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
-[...1 lines deleted...]
-      <c r="BJ22">
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22">
         <v>45368.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>60548.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>72968.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>72768.0</v>
       </c>
-      <c r="BN22"/>
-      <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>133164000.0</v>
+      </c>
+      <c r="C23">
+        <v>147453000.0</v>
+      </c>
+      <c r="D23">
         <v>171277000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>168422000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>199078000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>303023000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>380272000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>404495000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>428519000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>365596000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>468441000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>441000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>362542000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>360917000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>383507000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>221266000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>231913000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>238772000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>246615323.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>251938099.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>33988000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>23441828.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>10985177.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>9802749.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>11947493.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14860917.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>16866805.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>19388142.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>21650461.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>23936439.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>26178030.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11700807.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2687013.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1900680.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1979887.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2006390.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5742195.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1976168.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2436774.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>3416359.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5127986.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>6164169.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>6632075.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>6632075.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>10564899.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>11016548.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>14061108.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>20751495.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>23470092.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>13385288.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>14361943.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>7666183.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2042821.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1874903.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2206708.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2040841.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1323566.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>601752.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>801997.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>523989.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>769179.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1268108.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>224279.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>457046.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>825066.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>12038.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>14903.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>18675.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>22775.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>27862.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>32903.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>50677.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>27275.0</v>
       </c>
-      <c r="BV23"/>
-      <c r="BW23"/>
       <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
         <v>303371.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>432859.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>296535.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>562018.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>495239.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>254645.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>299733.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>187548.0</v>
       </c>
-      <c r="AE24">
-[...4 lines deleted...]
-      </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>3200096.0</v>
       </c>
-      <c r="AH24">
-[...4 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>1268.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>4815.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>8375.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>11893.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>15369.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>18803.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>22196.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>25548.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>28861.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>129202.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>188000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>245914.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>41717.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>44836.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>48000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>52000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>46000.0</v>
       </c>
-      <c r="BE24">
-[...4 lines deleted...]
-      </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24"/>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24">
         <v>66000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>63000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25">
         <v>303371.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>432859.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>296535.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>562018.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>495239.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25">
         <v>3200096.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25">
         <v>1268.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4815.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>8375.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>11893.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>15369.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>18803.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>22196.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>25548.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>28861.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>129202.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>245914.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>41717.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>44836.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8090,54 +8339,56 @@
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8170,2768 +8421,2844 @@
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>-30596000.0</v>
+      </c>
+      <c r="C28">
+        <v>-31612000.0</v>
+      </c>
+      <c r="D28">
         <v>-15094000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-15752000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-31688000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="G28"/>
+      <c r="H28">
         <v>-53041000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-63963000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-75599000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-103751000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-50707000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-58550000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-96789000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-31070000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-53000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-80760000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-159965000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-172707000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-130516000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-139118336.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-192800772.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-20782000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-13262871.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2773621.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1104396.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-3689833.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-7574729.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-9659080.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-12161468.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-17677817.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-20683027.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-23658643.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-9608688.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4410478.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3926346.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3391412.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2136034.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1413157.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>846187.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>343495.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>444793.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>378956.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-890319.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>270408.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-890319.0</v>
       </c>
       <c r="AT28">
         <v>270408.0</v>
       </c>
       <c r="AU28">
+        <v>-890319.0</v>
+      </c>
+      <c r="AV28">
+        <v>270408.0</v>
+      </c>
+      <c r="AW28">
         <v>-1838479.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-4363503.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-7268398.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>581763.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>674913.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-353861.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>166040.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>46414.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-666181.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-613617.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-403109.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>155695.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-168986.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-14474.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-304481.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-981888.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>30837.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-226641.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-546403.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-12038.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-14903.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-18675.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-22775.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-27862.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-32903.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-49428.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-27275.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28"/>
       <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29">
+        <v>54287000.0</v>
+      </c>
+      <c r="C29">
+        <v>64755000.0</v>
+      </c>
+      <c r="D29">
         <v>91159000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>71017000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>102868000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>118967000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>194775000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>278638000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>303530000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>296189000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>224460000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>325353000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>333674000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>260967000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>269567000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>293367000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>200097000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>213844000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>224859000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>234875411.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>244039841.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>28034293.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>17104833.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6297495.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>4578553.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>19113000.0</v>
+      </c>
+      <c r="C30">
+        <v>29532000.0</v>
+      </c>
+      <c r="D30">
         <v>33801000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>34703000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>37627000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>43201000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>48697000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>49609000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>53608000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>45447000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>41718000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>43443000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>27883000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>23581000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>18752000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>14894000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7472000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6346000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5054000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4423094.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1003620.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>348000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>957825.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>968814.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>293625.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>206770.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>312889.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>252648.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>197511.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>168169.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>207122.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>275931.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>207082.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>227918.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>159394.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>212158.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>170186.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>128315.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>157765.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>146909.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>318262.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>883032.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>284708.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>301925.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>284708.0</v>
       </c>
       <c r="AT30">
         <v>301925.0</v>
       </c>
       <c r="AU30">
+        <v>284708.0</v>
+      </c>
+      <c r="AV30">
+        <v>301925.0</v>
+      </c>
+      <c r="AW30">
         <v>379852.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>464059.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>216003.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30">
         <v>562.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30">
         <v>1249.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>61305000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>104348000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>30665000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>39399000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>61088000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>177326000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>190989000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>201417000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>210754510.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>241398631.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>25616989.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>15923243.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>5355104.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>4476483.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>7327026.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>9978221.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>12558242.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>14527234.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>15998372.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>17348432.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>18947524.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>2555628.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-36211780.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-66010231.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-18920423.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-20097564.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-16283472.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-17184340.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-14371315.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-12056083.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-8917983.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-7978942.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-13897502.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-9798270.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-10603512.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-7406835.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-4722160.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-9243426.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-6298156.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31">
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>-2372465.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>2023619.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>1219567.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-      <c r="BF31">
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31">
         <v>56552.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>402490.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32">
+        <v>14210000.0</v>
+      </c>
+      <c r="C32">
+        <v>25846000.0</v>
+      </c>
+      <c r="D32">
         <v>36752000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>40491000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>65720000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>81908000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>96596000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>111801000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>130506000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>152033000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>94455000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>100484000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>120547000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>48962000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>64442000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>84801000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>161417000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>176303000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>187169000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>197779241.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>230972150.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>19579774.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>12983846.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2988683.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2158590.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
     </row>
-    <row r="33" spans="1:76">
+    <row r="33" spans="1:78">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>57082000.0</v>
+      </c>
+      <c r="C33">
+        <v>58135000.0</v>
+      </c>
+      <c r="D33">
         <v>73407999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>69922000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>76002000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>-64584000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>142764000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>207097000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>206760000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>206785000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>204755000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>299414000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>265180000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>263260000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>257479000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>259332000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>41183000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>39383000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>38804000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>38066608.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>14180462.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8263000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>4275150.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3048064.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2483356.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1786570.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1224412.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1133283.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>888185.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>821330.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>696955.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1488936.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>485338.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1367730.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1366787.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1409575.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1427684.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>335475.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1197197.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1368207.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>2031767.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2768933.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3013932.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>3887532.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>3887532.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>3013932.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2363395.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>9356548.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>12825342.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>13683283.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>10080303.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>13192041.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>5534653.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>232727.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1190754.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1122626.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>818277.0</v>
       </c>
-      <c r="BE33"/>
-      <c r="BF33">
+      <c r="BG33"/>
+      <c r="BH33">
         <v>387829.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>389011.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>373230.0</v>
       </c>
-      <c r="BI33"/>
-      <c r="BJ33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>84149.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>70420.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>56909.0</v>
       </c>
-      <c r="BM33"/>
-      <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
     </row>
-    <row r="34" spans="1:76">
+    <row r="34" spans="1:78">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34">
+        <v>10135000.0</v>
+      </c>
+      <c r="C34">
+        <v>9478000.0</v>
+      </c>
+      <c r="D34">
         <v>6829000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>752000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>852000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1152000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>337000.0</v>
       </c>
       <c r="H34">
         <v>337000.0</v>
       </c>
       <c r="I34">
         <v>337000.0</v>
       </c>
       <c r="J34">
+        <v>337000.0</v>
+      </c>
+      <c r="K34">
+        <v>337000.0</v>
+      </c>
+      <c r="L34">
         <v>1695000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1743000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>46657000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1961000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>47530000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>4830000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1852000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>193000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1577000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1538522.0</v>
       </c>
       <c r="U34">
         <v>90000.0</v>
       </c>
       <c r="V34">
+        <v>1538522.0</v>
+      </c>
+      <c r="W34">
+        <v>90000.0</v>
+      </c>
+      <c r="X34">
         <v>460698.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>109679.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>39065.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>58164.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>183289.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>239858.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>254645.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>299733.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>187548.0</v>
       </c>
-      <c r="AE34"/>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-      <c r="AJ34">
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34">
         <v>3150212.0</v>
       </c>
-      <c r="AK34"/>
-      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
     </row>
-    <row r="35" spans="1:76">
+    <row r="35" spans="1:78">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>17270000.0</v>
+      </c>
+      <c r="C35">
+        <v>19491000.0</v>
+      </c>
+      <c r="D35">
         <v>19380000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>39661000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>39119000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>-194510000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>44850000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>40525000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>40528000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>69421000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>79545000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>79340000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>52063000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>51265000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>52430000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>51541000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2513000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1852000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1607000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1844471.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1985590.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>679000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1022716.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>604918.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>73393.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>143567.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>186096.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>245245.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>263944.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>313611.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>206004.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>23044.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>38867.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3250379.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>883261.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>896261.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>7067251.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>99495.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>920984.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>934570.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>1011302.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>242980.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>294173.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>718935.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>294173.0</v>
       </c>
       <c r="AT35">
         <v>718935.0</v>
       </c>
       <c r="AU35">
+        <v>294173.0</v>
+      </c>
+      <c r="AV35">
+        <v>718935.0</v>
+      </c>
+      <c r="AW35">
         <v>942450.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>855905.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>814158.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>843931.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1059287.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>806385.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>100028.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>71176.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>77035.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>45640.0</v>
       </c>
-      <c r="BE35"/>
-      <c r="BF35">
+      <c r="BG35"/>
+      <c r="BH35">
         <v>116072.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>189702.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>134374.0</v>
       </c>
-      <c r="BI35"/>
-      <c r="BJ35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>4437211.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>7923076.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>4781194.0</v>
       </c>
-      <c r="BM35"/>
-      <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
     </row>
-    <row r="36" spans="1:76">
+    <row r="36" spans="1:78">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36">
+        <v>729000.0</v>
+      </c>
+      <c r="C36">
+        <v>648000.0</v>
+      </c>
+      <c r="D36">
         <v>663999.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>639000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>580000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>-64584000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>627000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>638000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1124000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>669000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>728000.0</v>
       </c>
-      <c r="K36">
-[...4 lines deleted...]
-      </c>
       <c r="M36">
+        <v>686000.0</v>
+      </c>
+      <c r="N36">
+        <v>3025000.0</v>
+      </c>
+      <c r="O36">
         <v>2932000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2563000.0</v>
       </c>
-      <c r="O36">
-[...2 lines deleted...]
-      <c r="P36">
+      <c r="Q36">
+        <v>1997000.0</v>
+      </c>
+      <c r="R36">
         <v>596000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>311000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>310000.0</v>
       </c>
-      <c r="S36">
-[...4 lines deleted...]
-      </c>
       <c r="U36">
+        <v>251000.0</v>
+      </c>
+      <c r="V36">
+        <v>175826.0</v>
+      </c>
+      <c r="W36">
         <v>464000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>243291.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>73743.0</v>
       </c>
       <c r="Y36">
         <v>73743.0</v>
       </c>
       <c r="Z36">
+        <v>73743.0</v>
+      </c>
+      <c r="AA36">
+        <v>73743.0</v>
+      </c>
+      <c r="AB36">
         <v>67077.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>67077.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>72077.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>270713.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>64673.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1053402.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>44512.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>3786.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>821453.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>792422.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>676570.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>55516.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>195539.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>90578.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>145514.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>543890.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>569703.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>753268.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>846986.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>500702.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>753268.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>438117.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>133082.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>290887.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>400895.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>448079.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>481845.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>232727.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>71501.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>73765.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>12062.0</v>
       </c>
-      <c r="BE36"/>
-      <c r="BF36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>39088.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>33894.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>69696.0</v>
       </c>
       <c r="BJ36">
         <v>36468.0</v>
       </c>
       <c r="BK36">
+        <v>69696.0</v>
+      </c>
+      <c r="BL36">
+        <v>36468.0</v>
+      </c>
+      <c r="BM36">
         <v>35658.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>39177.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>36257.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
     </row>
-    <row r="37" spans="1:76">
+    <row r="37" spans="1:78">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
         <v>-3831314.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>-3831314.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4011130.0</v>
       </c>
       <c r="AN37">
         <v>-4011130.0</v>
       </c>
       <c r="AO37">
         <v>-4011130.0</v>
       </c>
       <c r="AP37">
         <v>-4011130.0</v>
       </c>
       <c r="AQ37">
-        <v>0.0</v>
+        <v>-4011130.0</v>
       </c>
       <c r="AR37">
+        <v>-4011130.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
         <v>-4346993.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>-4400730.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>-4384473.0</v>
       </c>
-      <c r="AU37">
-[...4 lines deleted...]
-      </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
-      <c r="BI37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
     </row>
-    <row r="38" spans="1:76">
+    <row r="38" spans="1:78">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
-[...1 lines deleted...]
-      </c>
+      <c r="D38"/>
       <c r="E38"/>
       <c r="F38">
+        <v>76568000.0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38">
         <v>-2315000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>762000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>3169000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2563000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2069000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>596000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>310.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>327588.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>250699.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1079841.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>243291.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="Y38">
         <v>73743.0</v>
       </c>
       <c r="Z38">
+        <v>-1.0</v>
+      </c>
+      <c r="AA38">
+        <v>73743.0</v>
+      </c>
+      <c r="AB38">
         <v>67077.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>67077.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>72080.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>71198.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>64673.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1053402.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>44512.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1541000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>930000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>904000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>790000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>541000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>315000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="AO38">
         <v>1.0</v>
       </c>
       <c r="AP38">
+        <v>217000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1.0</v>
+      </c>
+      <c r="AR38">
         <v>275000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>677000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>679000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>707000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1524000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2740000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>5746000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>6197000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>5907000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>7196000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>3213000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>275000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>72000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>74000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>12000.0</v>
       </c>
-      <c r="BE38">
-[...2 lines deleted...]
-      <c r="BF38">
+      <c r="BG38">
+        <v>0.0</v>
+      </c>
+      <c r="BH38">
         <v>40000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="BJ38">
         <v>37000.0</v>
       </c>
       <c r="BK38">
+        <v>69000.0</v>
+      </c>
+      <c r="BL38">
+        <v>37000.0</v>
+      </c>
+      <c r="BM38">
         <v>35000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>39000.0</v>
       </c>
-      <c r="BM38"/>
-      <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
-      <c r="BU38">
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38">
         <v>27275.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38"/>
       <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
     </row>
-    <row r="39" spans="1:76">
+    <row r="39" spans="1:78">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39">
+        <v>6933000.0</v>
+      </c>
+      <c r="C39">
+        <v>6065000.0</v>
+      </c>
+      <c r="D39">
         <v>9531000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>5773000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>4584000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4267000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4666000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>5227000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>5990000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>6654000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5059000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>5759000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5211000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4399000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3337000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6618000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>576000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1020000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3498000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2960815.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1168273.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1219000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>523087.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>454439.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2027076.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>671033.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1838829.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1176255.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>842004.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1008115.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>962085.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>469390.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1662006.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>108352.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>224824.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>201608.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>189786.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>84631.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>344192.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>248118.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>208192.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>149364.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>62669.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>253576.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>428342.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>62669.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>1105493.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>360961.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>865577.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>291675.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>3247919.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1004737.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1111341.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>658062.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1328372.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>355123.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>551897.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>336000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>165250.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>218687.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>111261.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>78000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>92769.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>58279.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>37508.0</v>
       </c>
-      <c r="BM39"/>
-      <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
     </row>
-    <row r="40" spans="1:76">
+    <row r="40" spans="1:78">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>17781000.0</v>
+      </c>
+      <c r="C40">
+        <v>1005000.0</v>
+      </c>
+      <c r="D40">
         <v>16030000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>6951000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>8981000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="G40"/>
+      <c r="H40">
         <v>10999000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>12745000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>15477000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>14143000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>15450000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>17809000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>12808000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>13109000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>10811000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>12190000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>6708000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>5216000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3255000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1724671.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1760760.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>972000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1577120.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>628426.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>775762.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>910897.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>540258.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>430822.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>938677.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>827538.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3246217.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>4209886.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>5626259.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1131338.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>58034490.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>11890611.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>9332567.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>7835139.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>14079156.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>12888595.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>8208276.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>11921409.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>13148346.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>7672279.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>10852631.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>5354319.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>648057.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>11259917.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>16781607.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1441975.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>4658228.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>876722.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>494802.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>29727.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>8814.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>7898.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>71070.0</v>
       </c>
-      <c r="BE40"/>
-      <c r="BF40">
+      <c r="BG40"/>
+      <c r="BH40">
         <v>5169.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>2835.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>130249.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>7000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>57795.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>123027.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>100705.0</v>
       </c>
-      <c r="BM40"/>
-      <c r="BN40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>17775.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>11925.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>12200.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>12075.0</v>
       </c>
-      <c r="BR40"/>
-      <c r="BS40">
+      <c r="BT40"/>
+      <c r="BU40">
         <v>8075.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>10075.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>8625.0</v>
       </c>
-      <c r="BV40"/>
-      <c r="BW40"/>
       <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
     </row>
-    <row r="41" spans="1:76">
+    <row r="41" spans="1:78">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>71416000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>47827000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>50210000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>49666000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1388000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>321000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>159.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>110603.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>104209.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>96654.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>90000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>109679.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>39065.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>58729.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>2807.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>5387.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>9299.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>13878.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>18456.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>23044.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>38867.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>50000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>58000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>71000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>6242000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>99000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>96000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>111000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>127000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>109000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>178000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>245000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>228000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>275000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>697000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>917000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>826000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>685000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>656000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>814000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>765000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>55000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>23000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>26000.0</v>
       </c>
-      <c r="BD41"/>
-[...1 lines deleted...]
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41">
         <v>116000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>190000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>135000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>3468000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>4437000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>7857000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>4718000.0</v>
       </c>
-      <c r="BM41"/>
-      <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
     </row>
-    <row r="42" spans="1:76">
+    <row r="42" spans="1:78">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
+        <v>896832000.0</v>
+      </c>
+      <c r="C42">
+        <v>895505000.0</v>
+      </c>
+      <c r="D42">
         <v>876253000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>862943000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>862156000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="G42"/>
+      <c r="H42">
         <v>858327000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>857400000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>855306000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>829563000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>742061000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>728558000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>701331000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>597982000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>582419000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>577438000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>460047000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>458046000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>448807000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>442565107.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>437897038.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>214479000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>195614476.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>180832982.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>177004964.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>183173.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>176540422.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>176468879.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>176243105.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>175021206.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>174487809.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>156868224.0</v>
       </c>
-      <c r="AG42"/>
-      <c r="AH42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>116299814.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>69695047.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>64105376.0</v>
       </c>
-      <c r="AK42"/>
-      <c r="AL42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>65381822.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>65789270.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>63975347.0</v>
       </c>
-      <c r="AO42">
-[...4 lines deleted...]
-      </c>
       <c r="AQ42">
+        <v>61232284.0</v>
+      </c>
+      <c r="AR42">
+        <v>57499866.0</v>
+      </c>
+      <c r="AS42">
         <v>-5333736.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>57288690.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-4000000.0</v>
       </c>
-      <c r="AT42"/>
-      <c r="AU42">
+      <c r="AV42"/>
+      <c r="AW42">
         <v>52082249.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>46060436.0</v>
       </c>
-      <c r="AW42"/>
-      <c r="AX42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>40096159.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>31127658.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>25869653.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>18401500.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>17674378.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>15799552.0</v>
       </c>
-      <c r="BE42"/>
-      <c r="BF42">
+      <c r="BG42"/>
+      <c r="BH42">
         <v>12460194.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>11246950.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>10241884.0</v>
       </c>
-      <c r="BI42"/>
-      <c r="BJ42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>9567115.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>384323.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>218539.0</v>
       </c>
-      <c r="BM42"/>
-      <c r="BN42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>-232940.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19024.0</v>
       </c>
       <c r="BQ42">
         <v>19024.0</v>
       </c>
       <c r="BR42">
         <v>19024.0</v>
       </c>
       <c r="BS42">
+        <v>19024.0</v>
+      </c>
+      <c r="BT42">
+        <v>19024.0</v>
+      </c>
+      <c r="BU42">
         <v>49020.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>49020.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>-2354.0</v>
       </c>
-      <c r="BV42"/>
-      <c r="BW42"/>
       <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
     </row>
-    <row r="43" spans="1:76">
+    <row r="43" spans="1:78">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10964,1959 +11291,2003 @@
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
     </row>
-    <row r="44" spans="1:76">
+    <row r="44" spans="1:78">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>5.0</v>
       </c>
       <c r="AB44">
         <v>5.0</v>
       </c>
       <c r="AC44">
         <v>5.0</v>
       </c>
       <c r="AD44">
         <v>5.0</v>
       </c>
       <c r="AE44">
+        <v>5.0</v>
+      </c>
+      <c r="AF44">
+        <v>5.0</v>
+      </c>
+      <c r="AG44">
         <v>8.0</v>
       </c>
-      <c r="AF44">
+      <c r="AH44">
         <v>12.0</v>
       </c>
-      <c r="AG44">
+      <c r="AI44">
         <v>11230.0</v>
       </c>
-      <c r="AH44">
+      <c r="AJ44">
         <v>11220.0</v>
       </c>
-      <c r="AI44">
+      <c r="AK44">
         <v>11212.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11150.0</v>
       </c>
       <c r="AL44">
         <v>11150.0</v>
       </c>
       <c r="AM44">
         <v>11150.0</v>
       </c>
       <c r="AN44">
+        <v>11150.0</v>
+      </c>
+      <c r="AO44">
+        <v>11150.0</v>
+      </c>
+      <c r="AP44">
         <v>11143.0</v>
       </c>
-      <c r="AO44">
+      <c r="AQ44">
         <v>10620.0</v>
       </c>
-      <c r="AP44">
+      <c r="AR44">
         <v>10602.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AS44">
         <v>835586.0</v>
       </c>
-      <c r="AR44">
+      <c r="AT44">
         <v>10584.0</v>
       </c>
-      <c r="AS44">
+      <c r="AU44">
         <v>10060.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AV44">
         <v>10000.0</v>
       </c>
       <c r="AW44">
         <v>10000.0</v>
       </c>
       <c r="AX44">
         <v>10000.0</v>
       </c>
       <c r="AY44">
-        <v>11000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AZ44">
-        <v>11000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BA44">
         <v>11000.0</v>
       </c>
       <c r="BB44">
         <v>11000.0</v>
       </c>
       <c r="BC44">
         <v>11000.0</v>
       </c>
       <c r="BD44">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="BE44">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="BF44">
         <v>10000.0</v>
       </c>
       <c r="BG44">
         <v>10000.0</v>
       </c>
       <c r="BH44">
         <v>10000.0</v>
       </c>
       <c r="BI44">
         <v>10000.0</v>
       </c>
       <c r="BJ44">
         <v>10000.0</v>
       </c>
       <c r="BK44">
         <v>10000.0</v>
       </c>
       <c r="BL44">
         <v>10000.0</v>
       </c>
-      <c r="BM44"/>
-      <c r="BN44"/>
+      <c r="BM44">
+        <v>10000.0</v>
+      </c>
+      <c r="BN44">
+        <v>10000.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
     </row>
-    <row r="45" spans="1:76">
+    <row r="45" spans="1:78">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45">
+        <v>48239000.0</v>
+      </c>
+      <c r="C45">
+        <v>70088000.0</v>
+      </c>
+      <c r="D45">
         <v>44622000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>43636000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>48503000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>64073000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>54235000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>48502000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>46821000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>59066000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>41869000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>39399000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>32761000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>30036000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>24824000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>14492152.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>12161372.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>5636063.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>3718822.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2897596.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>1605411.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>1605411.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>1071021.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>975653.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>654280.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>654280.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>533852.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>334525.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>376920.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>376920.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>436589.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>505829.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>755682.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>755682.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>882598.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>1155990.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>1952788.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>1500893.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>2307117.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>2363395.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2307117.0</v>
       </c>
       <c r="AT45">
         <v>2363395.0</v>
       </c>
       <c r="AU45">
+        <v>2307117.0</v>
+      </c>
+      <c r="AV45">
+        <v>2363395.0</v>
+      </c>
+      <c r="AW45">
         <v>6616557.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>7485212.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>7485212.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>4173582.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>5996000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1096351.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1096351.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1119253.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1048861.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>580755.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>580755.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>348741.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>355117.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>247611.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>247611.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>47681.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>34762.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>17191.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>17191.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
     </row>
-    <row r="46" spans="1:76">
+    <row r="46" spans="1:78">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>48239000.0</v>
+      </c>
+      <c r="C46">
+        <v>49022000.0</v>
+      </c>
+      <c r="D46">
         <v>44622000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>43636000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>48503000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>47883000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>54235000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>48502000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>46821000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>44858000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>41869000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>39399000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>32761000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>30036000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>24824000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>25759000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>17826000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>16227000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>15545000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>14492152.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>12161372.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>6252000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>3718822.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2897596.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2317543.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>1071021.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>975653.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>723435.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>533852.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>334525.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>337238.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>436589.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>505829.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>637211.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>882598.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1155990.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1756877.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>2090510.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>2307117.0</v>
       </c>
-      <c r="AQ46"/>
-      <c r="AR46">
+      <c r="AS46"/>
+      <c r="AT46">
         <v>2363395.0</v>
       </c>
-      <c r="AS46"/>
-[...1 lines deleted...]
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46"/>
+      <c r="AW46">
         <v>6616557.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>7079159.0</v>
       </c>
-      <c r="AW46"/>
-      <c r="AX46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>4173582.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>5996000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>2320843.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>1119253.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1048861.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>806215.0</v>
       </c>
-      <c r="BE46"/>
-      <c r="BF46">
+      <c r="BG46"/>
+      <c r="BH46">
         <v>348741.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>355117.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>336762.0</v>
       </c>
-      <c r="BI46"/>
-      <c r="BJ46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>47681.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>34762.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>17732.0</v>
       </c>
-      <c r="BM46"/>
-      <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
     </row>
-    <row r="47" spans="1:76">
+    <row r="47" spans="1:78">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>31236000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>27666000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>25862000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>22274000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>25759000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>16219000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>16227000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>13662000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>14492152.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>10375562.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>6251888.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2999581.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2897596.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2317543.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1605411.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1071021.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>975653.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>723440.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>383567.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>350106.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>334525.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>337238.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>376920.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>436589.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>505829.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>637211.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>755682.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>882598.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1155990.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1306614.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1500893.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>1756877.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>1952788.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>2090510.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2307117.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2363395.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>6616557.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>7079159.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>7485212.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>4173000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>5996000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>2320843.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1096351.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1119000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1049000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>806000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>581000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>348000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>355000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>336000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>248000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>47000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>35000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>18000.0</v>
       </c>
-      <c r="BM47"/>
-      <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
     </row>
-    <row r="48" spans="1:76">
+    <row r="48" spans="1:78">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-833989000.0</v>
+      </c>
+      <c r="C48">
+        <v>-822426000.0</v>
+      </c>
+      <c r="D48">
         <v>-788607000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-788521000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-756562000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-735855000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-662344000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-574955000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-554896000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-537723000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-518034000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-405313000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-363831000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-334030000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-305881000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-280234000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-257613000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-242470000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-223496000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-208174528.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-194715923.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-187351000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-179409943.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-175495594.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-172466081.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-169504981.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-166610317.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-163987328.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-161750108.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-159856481.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-157599908.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-155463975.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-154231190.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-156435278.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-182206113.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-88585681.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-84169514.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-81071782.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-82527579.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-80119423.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-71904503.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-68473901.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-64738131.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-60944253.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-64738131.0</v>
       </c>
       <c r="AT48">
         <v>-60944253.0</v>
       </c>
       <c r="AU48">
+        <v>-64738131.0</v>
+      </c>
+      <c r="AV48">
+        <v>-60944253.0</v>
+      </c>
+      <c r="AW48">
         <v>-56882107.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-49768459.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-45909542.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-37572694.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-26803904.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-21163488.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-18940427.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-17248368.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-16081839.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-15183623.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-13650817.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-12438935.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-10870003.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-10140159.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-12510742.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-12951231.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-8292499.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-4729661.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-6801183.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-69755.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-61040.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-57543.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-53318.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-45231.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-39190.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-23416.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-22625.0</v>
       </c>
-      <c r="BV48"/>
-      <c r="BW48"/>
       <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
     </row>
-    <row r="49" spans="1:76">
+    <row r="49" spans="1:78">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-405313000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-363831000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-334030000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-305881000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-280234000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-257613000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-242470000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-223496000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-208174528.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-194715923.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-187351448.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-179409943.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-175495594.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-172466081.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-169504981.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-166610317.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-163987328.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-161750108.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-159856481.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-157599908.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-155463975.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-154231190.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-156435278.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-182206113.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-88585681.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-84169514.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-81071782.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-82527579.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-80119423.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-77773447.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-73372655.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-71904503.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-70825957.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-68473901.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-64738131.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-60944253.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-56882107.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-49768459.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-45909542.0</v>
       </c>
-      <c r="AX49">
-[...2 lines deleted...]
-      <c r="AY49">
+      <c r="AZ49">
+        <v>0.0</v>
+      </c>
+      <c r="BA49">
         <v>-26803904.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-21163488.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-18940427.0</v>
       </c>
-      <c r="BB49">
-[...4 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
+        <v>0.0</v>
+      </c>
+      <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>-12438935.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-10870003.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
     </row>
-    <row r="50" spans="1:76">
+    <row r="50" spans="1:78">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B50">
-        <v>379000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="C50">
         <v>265000.0</v>
       </c>
       <c r="D50">
-        <v>265000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="E50">
         <v>265000.0</v>
       </c>
       <c r="F50">
         <v>265000.0</v>
       </c>
       <c r="G50">
         <v>265000.0</v>
       </c>
       <c r="H50">
+        <v>265000.0</v>
+      </c>
+      <c r="I50">
+        <v>265000.0</v>
+      </c>
+      <c r="J50">
         <v>6792000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>6792000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>4795000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>4795000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>10000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>10000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>76000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>775000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>10000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>10000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>493000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>570662.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>439960.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>574161.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>306535.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>370427.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="Z50">
         <v>10000.0</v>
       </c>
       <c r="AA50">
         <v>10000.0</v>
       </c>
       <c r="AB50">
         <v>10000.0</v>
       </c>
       <c r="AC50">
+        <v>10000.0</v>
+      </c>
+      <c r="AD50">
+        <v>10000.0</v>
+      </c>
+      <c r="AE50">
         <v>287966.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>337966.0</v>
       </c>
       <c r="AF50">
         <v>337966.0</v>
       </c>
       <c r="AG50">
+        <v>337966.0</v>
+      </c>
+      <c r="AH50">
+        <v>337966.0</v>
+      </c>
+      <c r="AI50">
         <v>647966.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>3182763.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>3391996.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>4135031.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>924055.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>421954.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>717940.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
         <v>568941.0</v>
       </c>
-      <c r="AX50"/>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
     </row>
-    <row r="51" spans="1:76">
+    <row r="51" spans="1:78">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>7395000.0</v>
+      </c>
+      <c r="C51">
+        <v>7956000.0</v>
+      </c>
+      <c r="D51">
         <v>8016000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>9566000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>10336000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="G51"/>
+      <c r="H51">
         <v>11543000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>9922000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>17859000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>17940000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>15971000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>15914000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6413000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>5492000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>4019000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>4376000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>2019000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2088000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2637000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2934558.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2845582.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1560000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1600563.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1048102.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>239582.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>285661.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>412290.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>464106.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>438132.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>739696.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>621380.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>337966.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>337966.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>4595629.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>3935408.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>3391996.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>2139022.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1419055.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>855319.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>527262.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>565162.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>701827.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>736743.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>423332.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>736743.0</v>
       </c>
       <c r="AT51">
         <v>423332.0</v>
       </c>
       <c r="AU51">
+        <v>736743.0</v>
+      </c>
+      <c r="AV51">
+        <v>423332.0</v>
+      </c>
+      <c r="AW51">
         <v>441527.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>540824.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>568941.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>638829.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>840078.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>666328.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>179456.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>66377.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>62778.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>57050.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>3750.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>203806.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>25313.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>25024.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>69387.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>63934.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>65869.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>63020.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>56753.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
     </row>
-    <row r="52" spans="1:76">
+    <row r="52" spans="1:78">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
+        <v>2805000.0</v>
+      </c>
+      <c r="C52">
+        <v>3088000.0</v>
+      </c>
+      <c r="D52">
         <v>2779000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3961000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>4156000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="G52"/>
+      <c r="H52">
         <v>3876000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3814000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>11022000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>10752000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>8585000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>7990000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2348000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2054000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1799000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2501000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>894000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>557000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1189000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1200690.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>964201.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>978000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>667847.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>552863.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>205254.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>10000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>448000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>438496.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>356974.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>287966.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>433832.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>337966.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>337966.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1395533.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>3935408.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>3391996.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>2139022.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1419055.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>855319.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>527262.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>556787.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>686458.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>717940.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>401136.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>717940.0</v>
       </c>
       <c r="AT52">
         <v>401136.0</v>
       </c>
       <c r="AU52">
+        <v>717940.0</v>
+      </c>
+      <c r="AV52">
+        <v>401136.0</v>
+      </c>
+      <c r="AW52">
         <v>415979.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>511963.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>439739.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>450428.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>594164.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>624611.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>134620.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>18460.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>11817.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>11410.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>3750.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>203806.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>25313.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>25024.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>69387.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>63934.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
     </row>
-    <row r="53" spans="1:76">
+    <row r="53" spans="1:78">
       <c r="A53" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B53"/>
       <c r="C53">
         <v>0.0</v>
       </c>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
+        <v>0.0</v>
+      </c>
+      <c r="F53">
         <v>13630000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>13630000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>22970000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53">
         <v>53577000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>53564600.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>36506174.0</v>
       </c>
-      <c r="U53">
-[...4 lines deleted...]
-      </c>
       <c r="W53">
+        <v>0.0</v>
+      </c>
+      <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
         <v>160748.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>1952510.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>3150332.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>3032399.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>3032386.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>2988175.0</v>
       </c>
-      <c r="AC53"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
         <v>450000.0</v>
       </c>
-      <c r="AW53">
-[...4 lines deleted...]
-      </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
         <v>1000.0</v>
       </c>
-      <c r="BG53">
-[...3 lines deleted...]
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
     </row>
-    <row r="54" spans="1:76">
+    <row r="54" spans="1:78">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -12957,1362 +13328,1396 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
-      <c r="BI54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
     </row>
-    <row r="55" spans="1:76">
+    <row r="55" spans="1:78">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>133164000.0</v>
+      </c>
+      <c r="C55">
+        <v>147453000.0</v>
+      </c>
+      <c r="D55">
         <v>171277000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>168422000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>199078000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>217988000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>303023000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>380272000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>404495000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>428519000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>365596000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>468441000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>441000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>362542000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>360917000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>383507000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>221266000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>231913000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>238772000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>246615323.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>251938099.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>33988000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>23441828.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>10985177.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>9802749.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>11947493.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>14860917.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>16866805.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>19388142.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>21650461.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>23936439.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>26178030.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>11700807.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>2687013.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1900680.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1979887.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2006390.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1910881.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1976168.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2436774.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>3416359.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>5127986.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>6164169.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>6632075.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6164169.0</v>
       </c>
       <c r="AT55">
         <v>6632075.0</v>
       </c>
       <c r="AU55">
+        <v>6164169.0</v>
+      </c>
+      <c r="AV55">
+        <v>6632075.0</v>
+      </c>
+      <c r="AW55">
         <v>14061108.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>20751495.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>23470092.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>13385288.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>14361943.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>7666183.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2042821.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1874903.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>2206708.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2040841.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1323566.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>601752.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>801997.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>523989.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>769179.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1268108.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>224279.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>457046.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>825066.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>12038.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>14903.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>18675.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>22775.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>27862.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>32903.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>50677.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>27275.0</v>
       </c>
-      <c r="BV55"/>
-      <c r="BW55"/>
       <c r="BX55"/>
+      <c r="BY55"/>
+      <c r="BZ55"/>
     </row>
-    <row r="56" spans="1:76">
+    <row r="56" spans="1:78">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>76082000.0</v>
+      </c>
+      <c r="C56">
+        <v>89318000.0</v>
+      </c>
+      <c r="D56">
         <v>97869000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>98500000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>123076000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>64584000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>160259000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>173175000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>197735000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>221734000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>160841000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>169027000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>175820000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>99282000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>103438000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>124175000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>180083000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>192530000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>199968000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>208548715.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>237757637.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>25725000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>19166678.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>7937113.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>7319393.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>10160924.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>13636505.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>15733522.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>18499957.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>20829131.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>23239484.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>24689094.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>11215469.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>768887.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>533893.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>570312.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>578706.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>613669.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>778971.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1068567.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1384592.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>2359053.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>3150237.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>2744543.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3150237.0</v>
       </c>
       <c r="AT56">
         <v>2744543.0</v>
       </c>
       <c r="AU56">
+        <v>3150237.0</v>
+      </c>
+      <c r="AV56">
+        <v>2744543.0</v>
+      </c>
+      <c r="AW56">
         <v>4704560.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>7926153.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>9786809.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>3304985.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1169902.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>2131530.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>671478.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>684149.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1084082.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1222564.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>742811.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>213923.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>412986.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>150759.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>451872.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>1183959.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>153859.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>400137.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>771618.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>12038.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>14903.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>18675.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>22775.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>27862.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>32903.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>50677.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>27275.0</v>
       </c>
-      <c r="BV56"/>
-      <c r="BW56"/>
       <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
     </row>
-    <row r="57" spans="1:76">
+    <row r="57" spans="1:78">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>61872000.0</v>
+      </c>
+      <c r="C57">
+        <v>63472000.0</v>
+      </c>
+      <c r="D57">
         <v>61117000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>58009000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>57356000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>59244000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>63663000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>61374000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>67229000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>69701000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>66386000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>68543000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>55273000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>50320000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>38996000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>39374000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>18666000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>16227000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>12799000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>10769474.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>6785487.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>6145000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>6182832.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>4948430.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>5160803.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>4369480.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>4610281.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3972760.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>4504286.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>5242621.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>6283568.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>7106445.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>9002712.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>35531017.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>67732685.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>20706513.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>19567964.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>21798540.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>22945444.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>20576860.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>15080151.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>18885152.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>20727066.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>17694448.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20727066.0</v>
       </c>
       <c r="AT57">
         <v>17694448.0</v>
       </c>
       <c r="AU57">
+        <v>20727066.0</v>
+      </c>
+      <c r="AV57">
+        <v>17694448.0</v>
+      </c>
+      <c r="AW57">
         <v>17830818.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>23515915.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>23079181.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>9950483.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>8916159.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>2093214.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>712226.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>598277.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>485328.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1329484.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>368903.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>419128.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>199805.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>254280.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>181087.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>121729.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>123027.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>100705.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>184965.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>17775.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>11925.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>12200.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>12075.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>9075.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>8075.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>10075.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>8625.0</v>
       </c>
-      <c r="BV57"/>
-      <c r="BW57"/>
       <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
     </row>
-    <row r="58" spans="1:76">
+    <row r="58" spans="1:78">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>79142000.0</v>
+      </c>
+      <c r="C58">
+        <v>82963000.0</v>
+      </c>
+      <c r="D58">
         <v>80497000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>97670000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>96475000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>-194510000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>108513000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>101899000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>107757000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>139122000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>145931000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>147883000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>107336000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>101585000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>91426000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>90915000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>21179000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>18079000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>14406000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>12613945.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>8771077.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>6824000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>7205548.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>5553348.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>5234196.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>4513047.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>4796377.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>4218005.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>4768230.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>5556232.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>6489572.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>7129489.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>9041579.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>39606396.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>68615946.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>21602774.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>26635215.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>22723035.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>23866428.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>21511430.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>16091453.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>19128132.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>21021239.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>18413383.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21021239.0</v>
       </c>
       <c r="AT58">
         <v>18413383.0</v>
       </c>
       <c r="AU58">
+        <v>21021239.0</v>
+      </c>
+      <c r="AV58">
+        <v>18413383.0</v>
+      </c>
+      <c r="AW58">
         <v>18773268.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>24371820.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>23893339.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>10794414.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>9975446.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>2899599.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>812254.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>669453.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>562363.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1375124.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>368903.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>535200.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>389507.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>388654.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>3648951.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>4558940.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>8046103.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>4881899.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>7368541.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>17775.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>11925.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>12200.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>12075.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>9075.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>8075.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>10075.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>8625.0</v>
       </c>
-      <c r="BV58"/>
-      <c r="BW58"/>
       <c r="BX58"/>
+      <c r="BY58"/>
+      <c r="BZ58"/>
     </row>
-    <row r="59" spans="1:76">
+    <row r="59" spans="1:78">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
         <v>-13616696.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>-66715266.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>-19622887.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>-24628825.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>-14857070.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-13616696.0</v>
       </c>
       <c r="AN59">
         <v>-13616696.0</v>
       </c>
       <c r="AO59">
         <v>-13616696.0</v>
       </c>
       <c r="AP59">
-        <v>0.0</v>
+        <v>-13616696.0</v>
       </c>
       <c r="AQ59">
-        <v>0.0</v>
+        <v>-13616696.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
-      <c r="BI59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
     </row>
-    <row r="60" spans="1:76">
+    <row r="60" spans="1:78">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>54022000.0</v>
+      </c>
+      <c r="C60">
+        <v>64490000.0</v>
+      </c>
+      <c r="D60">
         <v>90780000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>70752000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>102603000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>194510000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>194510000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>278373000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>296738000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>289397000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>219665000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>320558000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>333664000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>260957000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>269491000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>292592000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>200087000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>213834000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>224366000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>234001378.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>243167022.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>27164000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>16236280.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>5431829.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>4568553.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>7434446.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>10064540.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>12648800.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>14619912.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>16094229.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>17446867.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>19048541.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>2659228.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-36919383.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-66715266.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-19622887.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-20797511.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-16980840.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-17879130.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-15063526.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-8663964.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-9653153.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-10456340.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-9421226.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10456340.0</v>
       </c>
       <c r="AT60">
         <v>-7396835.0</v>
       </c>
       <c r="AU60">
+        <v>-10456340.0</v>
+      </c>
+      <c r="AV60">
+        <v>-7396835.0</v>
+      </c>
+      <c r="AW60">
         <v>-4712160.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-3620325.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-423247.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>2590874.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>4386497.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>4766584.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>1230567.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>1205450.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>1644345.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>665717.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>955000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>66552.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>412490.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>135335.0</v>
       </c>
-      <c r="BI60"/>
-      <c r="BJ60">
+      <c r="BK60"/>
+      <c r="BL60">
         <v>-3290832.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>-7821824.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>-4424853.0</v>
       </c>
-      <c r="BM60"/>
-      <c r="BN60">
+      <c r="BO60"/>
+      <c r="BP60">
         <v>-5737.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>2978.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>6475.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>10700.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>18787.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>24828.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>40602.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>18650.0</v>
       </c>
-      <c r="BV60"/>
-      <c r="BW60"/>
       <c r="BX60"/>
+      <c r="BY60"/>
+      <c r="BZ60"/>
     </row>
-    <row r="61" spans="1:76">
+    <row r="61" spans="1:78">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -14324,248 +14729,257 @@
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
         <v>-450000.0</v>
       </c>
-      <c r="AY61">
-[...4 lines deleted...]
-      </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
     </row>
-    <row r="62" spans="1:76">
+    <row r="62" spans="1:78">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
-      <c r="AG62">
-[...4 lines deleted...]
-      </c>
+      <c r="AG62"/>
+      <c r="AH62"/>
       <c r="AI62">
         <v>825000.0</v>
       </c>
       <c r="AJ62">
         <v>825000.0</v>
       </c>
       <c r="AK62">
         <v>825000.0</v>
       </c>
       <c r="AL62">
         <v>825000.0</v>
       </c>
       <c r="AM62">
         <v>825000.0</v>
       </c>
       <c r="AN62">
         <v>825000.0</v>
       </c>
       <c r="AO62">
         <v>825000.0</v>
       </c>
       <c r="AP62">
         <v>825000.0</v>
       </c>
-      <c r="AQ62"/>
-      <c r="AR62"/>
+      <c r="AQ62">
+        <v>825000.0</v>
+      </c>
+      <c r="AR62">
+        <v>825000.0</v>
+      </c>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -14579,2149 +14993,2237 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B2">
-        <v>85416000.0</v>
+        <v>78017000.0</v>
       </c>
       <c r="C2">
+        <v>86392000.0</v>
+      </c>
+      <c r="D2">
         <v>100392000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46337000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18098000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4714000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2367000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
-        <v>1455000.0</v>
+        <v>1783747.0</v>
       </c>
       <c r="J2">
-        <v>2814000.0</v>
+        <v>1454686.0</v>
       </c>
       <c r="K2">
-        <v>5634000.0</v>
+        <v>2813680.0</v>
       </c>
       <c r="L2">
         <v>5634379.0</v>
       </c>
       <c r="M2">
-        <v>3287000.0</v>
+        <v>5634379.0</v>
       </c>
       <c r="N2">
+        <v>3286672.0</v>
+      </c>
+      <c r="O2">
         <v>199092.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>62047.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>260176.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
+      <c r="T2"/>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B3">
-        <v>13407000.0</v>
+        <v>9596000.0</v>
       </c>
       <c r="C3">
+        <v>12751000.0</v>
+      </c>
+      <c r="D3">
         <v>12441000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9547000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2731000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>680000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>417000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>360765.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>412594.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>861831.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2990000.0</v>
       </c>
       <c r="L3">
         <v>2989946.0</v>
       </c>
       <c r="M3">
-        <v>2687000.0</v>
+        <v>2989946.0</v>
       </c>
       <c r="N3">
+        <v>2687012.0</v>
+      </c>
+      <c r="O3">
         <v>268499.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>133371.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16174.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6608.0</v>
       </c>
-      <c r="R3"/>
       <c r="S3"/>
+      <c r="T3"/>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B5">
-        <v>-196987000.0</v>
+        <v>-83061000.0</v>
       </c>
       <c r="C5">
+        <v>-200231000.0</v>
+      </c>
+      <c r="D5">
         <v>-198653000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-89723000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>-55119000.0</v>
+      </c>
+      <c r="G5">
         <v>-17814000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10472000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>-72132594.0</v>
+        <v>-2107074.0</v>
       </c>
       <c r="J5">
-        <v>-6480831.0</v>
+        <v>-72132192.0</v>
       </c>
       <c r="K5">
-        <v>-22933000.0</v>
+        <v>-6480617.0</v>
       </c>
       <c r="L5">
+        <v>-22932628.0</v>
+      </c>
+      <c r="M5">
         <v>-14957406.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
-        <v>-5176499.0</v>
+        <v>-23889843.0</v>
       </c>
       <c r="O5">
-        <v>-1085371.0</v>
+        <v>-5176891.0</v>
       </c>
       <c r="P5">
+        <v>-1085190.0</v>
+      </c>
+      <c r="Q5">
         <v>-5681174.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6793608.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30693.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-20875.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B6">
-        <v>-183580000.0</v>
+        <v>-73465000.0</v>
       </c>
       <c r="C6">
+        <v>-187480000.0</v>
+      </c>
+      <c r="D6">
         <v>-186212000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-80176000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-52388000.0</v>
+      </c>
+      <c r="G6">
         <v>-17134000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10055000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>-71720000.0</v>
+        <v>-1746309.0</v>
       </c>
       <c r="J6">
-        <v>-5619000.0</v>
+        <v>-71719598.0</v>
       </c>
       <c r="K6">
-        <v>-19943000.0</v>
+        <v>-5618786.0</v>
       </c>
       <c r="L6">
+        <v>-19942682.0</v>
+      </c>
+      <c r="M6">
         <v>-11967460.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
-        <v>-4908000.0</v>
+        <v>-21202831.0</v>
       </c>
       <c r="O6">
-        <v>-952000.0</v>
+        <v>-4908392.0</v>
       </c>
       <c r="P6">
+        <v>-951819.0</v>
+      </c>
+      <c r="Q6">
         <v>-5665000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6787000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-30693.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-20875.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B9">
-        <v>39077000.0</v>
+        <v>25193000.0</v>
       </c>
       <c r="C9">
+        <v>36597000.0</v>
+      </c>
+      <c r="D9">
         <v>39737000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14506000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2442000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1495000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>370000.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
-        <v>1046000.0</v>
+        <v>827714.0</v>
       </c>
       <c r="J9">
-        <v>512341.0</v>
+        <v>924766.0</v>
       </c>
       <c r="K9">
-        <v>-2843000.0</v>
+        <v>179669.0</v>
       </c>
       <c r="L9">
+        <v>-3793093.0</v>
+      </c>
+      <c r="M9">
         <v>-2842735.0</v>
       </c>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
       <c r="N9">
-        <v>58972.0</v>
+        <v>-2911065.0</v>
       </c>
       <c r="O9">
+        <v>53377.0</v>
+      </c>
+      <c r="P9">
         <v>242.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-260000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>1630.0</v>
       </c>
-      <c r="S9"/>
+      <c r="T9"/>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B10">
-        <v>-197418000.0</v>
+        <v>-83068000.0</v>
       </c>
       <c r="C10">
+        <v>-200662000.0</v>
+      </c>
+      <c r="D10">
         <v>-202199000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-91252000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-55119000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-17846000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9649000.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
-        <v>-75363000.0</v>
+        <v>-3421203.0</v>
       </c>
       <c r="J10">
-        <v>-7699000.0</v>
+        <v>-75363496.0</v>
       </c>
       <c r="K10">
-        <v>-23229000.0</v>
+        <v>-7699127.0</v>
       </c>
       <c r="L10">
         <v>-23229319.0</v>
       </c>
       <c r="M10">
-        <v>-24137000.0</v>
+        <v>-23229319.0</v>
       </c>
       <c r="N10">
-        <v>-5290000.0</v>
+        <v>-24137285.0</v>
       </c>
       <c r="O10">
-        <v>-1140000.0</v>
+        <v>-5289610.0</v>
       </c>
       <c r="P10">
+        <v>-1140075.0</v>
+      </c>
+      <c r="Q10">
         <v>-5710000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6801000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-30693.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-20875.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B11">
-        <v>714000.0</v>
+        <v>317000.0</v>
       </c>
       <c r="C11">
+        <v>656000.0</v>
+      </c>
+      <c r="D11">
         <v>1494000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>308000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1104000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>156690.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>505389.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9611000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3254000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1219000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>263789.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>247442.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9278.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>54885.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>28578.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7642.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B12">
+        <v>7000.0</v>
+      </c>
+      <c r="C12">
         <v>431000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3546000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>442.0</v>
       </c>
       <c r="F12">
         <v>442.0</v>
       </c>
       <c r="G12">
+        <v>442.0</v>
+      </c>
+      <c r="H12">
         <v>73158.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
-        <v>3231000.0</v>
+        <v>1314129.0</v>
       </c>
       <c r="J12">
-        <v>1219000.0</v>
+        <v>3231304.0</v>
       </c>
       <c r="K12">
+        <v>1218510.0</v>
+      </c>
+      <c r="L12">
         <v>296691.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>247442.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>112719.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>54885.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28578.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7642.0</v>
       </c>
-      <c r="R12">
-[...1 lines deleted...]
-      </c>
       <c r="S12">
         <v>0.0</v>
       </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>150</v>
+      </c>
+      <c r="B13">
+        <v>19000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>9000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>16442.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>73158.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3535250.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>47241140.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>491270.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3116600.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>-3831314.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4011130.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-531302.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-4400730.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
+      <c r="T14"/>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B15">
-        <v>-198132000.0</v>
+        <v>-83385000.0</v>
       </c>
       <c r="C15">
+        <v>-201318000.0</v>
+      </c>
+      <c r="D15">
         <v>-203693000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-91560000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-55119000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-17846000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-9649000.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
-        <v>-75363000.0</v>
+        <v>-3421203.0</v>
       </c>
       <c r="J15">
-        <v>-7699000.0</v>
+        <v>-75363496.0</v>
       </c>
       <c r="K15">
-        <v>-22698000.0</v>
+        <v>-7699127.0</v>
       </c>
       <c r="L15">
         <v>-22698017.0</v>
       </c>
       <c r="M15">
-        <v>-24137000.0</v>
+        <v>-22698017.0</v>
       </c>
       <c r="N15">
-        <v>-5290000.0</v>
+        <v>-24137285.0</v>
       </c>
       <c r="O15">
-        <v>-1140000.0</v>
+        <v>-5289610.0</v>
       </c>
       <c r="P15">
+        <v>-1140075.0</v>
+      </c>
+      <c r="Q15">
         <v>-5710000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-6801000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-30693.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-20875.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-91560000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-55119000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-17846467.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-9648500.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-26880134.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-79630596.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-9167627.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-9584620.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-22718817.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-26969115.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-5289610.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B17">
+        <v>-83385000.0</v>
+      </c>
+      <c r="C17">
         <v>-198132000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-212153000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-91560000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-54995000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-17846467.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-9648500.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3421203.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-75363496.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-7699127.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-8244924.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-23229319.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-24137285.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-5289610.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>19000.0</v>
+      </c>
+      <c r="C18">
         <v>-431000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2846000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1529000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16442.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>73158.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1420189.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3231304.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1218510.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-452000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>541000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-48285.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>750285.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>9081766.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-66994720.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-230121.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>3157435.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>1494764.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4677951.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-103441.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>8291844.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B21">
-        <v>-199948000.0</v>
+        <v>-74679000.0</v>
       </c>
       <c r="C21">
-        <v>-199548000.0</v>
+        <v>-73298000.0</v>
       </c>
       <c r="D21">
+        <v>-105340000.0</v>
+      </c>
+      <c r="E21">
         <v>-89871000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-55669000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17814000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10472000.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
-        <v>-7423000.0</v>
+        <v>-11611709.0</v>
       </c>
       <c r="J21">
-        <v>-7213000.0</v>
+        <v>-7423448.0</v>
       </c>
       <c r="K21">
-        <v>-24489000.0</v>
+        <v>-7212908.0</v>
       </c>
       <c r="L21">
+        <v>-24489018.0</v>
+      </c>
+      <c r="M21">
         <v>-14957406.0</v>
       </c>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
       <c r="N21">
-        <v>-5177000.0</v>
+        <v>-20049394.0</v>
       </c>
       <c r="O21">
-        <v>-4089000.0</v>
+        <v>-5176891.0</v>
       </c>
       <c r="P21">
+        <v>-4088805.0</v>
+      </c>
+      <c r="Q21">
         <v>-8892000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-339000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-30693.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-20875.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
+      <c r="T22"/>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B23">
-        <v>324441000.0</v>
+        <v>177889000.0</v>
       </c>
       <c r="C23">
-        <v>339677000.0</v>
+        <v>196287000.0</v>
       </c>
       <c r="D23">
+        <v>245469000.0</v>
+      </c>
+      <c r="E23">
         <v>150714000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>76209000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24023000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13209000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
-        <v>9924000.0</v>
+        <v>14223170.0</v>
       </c>
       <c r="J23">
-        <v>10539000.0</v>
+        <v>9802900.0</v>
       </c>
       <c r="K23">
-        <v>27281000.0</v>
+        <v>10206257.0</v>
       </c>
       <c r="L23">
+        <v>26330304.0</v>
+      </c>
+      <c r="M23">
         <v>17749050.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
-        <v>5435000.0</v>
+        <v>20425000.0</v>
       </c>
       <c r="O23">
-        <v>4089000.0</v>
+        <v>5429360.0</v>
       </c>
       <c r="P23">
+        <v>4151094.0</v>
+      </c>
+      <c r="Q23">
         <v>8892000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>338787.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>32323.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20875.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-4267100.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1468500.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>950100.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>20800.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>9596000.0</v>
+      </c>
+      <c r="C25">
         <v>13407000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14066000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9547000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2731000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>679911.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>417061.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>360765.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>412594.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>164</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>58665000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>92669000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
+      <c r="T27"/>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B28">
-        <v>90444000.0</v>
+        <v>29349000.0</v>
       </c>
       <c r="C28">
-        <v>127699000.0</v>
+        <v>31887000.0</v>
       </c>
       <c r="D28">
-        <v>89028000.0</v>
+        <v>35052000.0</v>
       </c>
       <c r="E28">
+        <v>28426000.0</v>
+      </c>
+      <c r="F28">
         <v>48905000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16765000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8668000.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
+        <v>11100169.0</v>
+      </c>
+      <c r="J28">
         <v>7264289.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6273566.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11057535.0</v>
       </c>
       <c r="L28">
         <v>11057535.0</v>
       </c>
       <c r="M28">
+        <v>11057535.0</v>
+      </c>
+      <c r="N28">
         <v>15503040.0</v>
       </c>
-      <c r="N28">
-[...1 lines deleted...]
-      </c>
       <c r="O28">
-        <v>3658000.0</v>
+        <v>4688510.0</v>
       </c>
       <c r="P28">
+        <v>3658474.0</v>
+      </c>
+      <c r="Q28">
         <v>8632000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>338787.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>32323.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>20875.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>317000.0</v>
+      </c>
+      <c r="C29">
         <v>714000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1533000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>308000.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B30">
-        <v>239025000.0</v>
+        <v>99872000.0</v>
       </c>
       <c r="C30">
-        <v>239285000.0</v>
+        <v>109895000.0</v>
       </c>
       <c r="D30">
+        <v>145077000.0</v>
+      </c>
+      <c r="E30">
         <v>104377000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>58111000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19309000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10842000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>8849000.0</v>
+        <v>12439423.0</v>
       </c>
       <c r="J30">
-        <v>8531000.0</v>
+        <v>8348214.0</v>
       </c>
       <c r="K30">
-        <v>16012000.0</v>
+        <v>7392577.0</v>
       </c>
       <c r="L30">
+        <v>20695925.0</v>
+      </c>
+      <c r="M30">
         <v>12114671.0</v>
       </c>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
       <c r="N30">
-        <v>5236000.0</v>
+        <v>17138329.0</v>
       </c>
       <c r="O30">
-        <v>4027000.0</v>
+        <v>5230268.0</v>
       </c>
       <c r="P30">
+        <v>4089047.0</v>
+      </c>
+      <c r="Q30">
         <v>8632000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>338787.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32323.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20875.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B31">
-        <v>2530000.0</v>
+        <v>-8389000.0</v>
       </c>
       <c r="C31">
-        <v>-2651000.0</v>
+        <v>-127364000.0</v>
       </c>
       <c r="D31">
+        <v>-96859000.0</v>
+      </c>
+      <c r="E31">
         <v>-1381000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>550000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-32000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>823000.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
-        <v>-67940000.0</v>
+        <v>8190506.0</v>
       </c>
       <c r="J31">
-        <v>-486000.0</v>
+        <v>-67940048.0</v>
       </c>
       <c r="K31">
-        <v>1260000.0</v>
+        <v>-486219.0</v>
       </c>
       <c r="L31">
+        <v>1259699.0</v>
+      </c>
+      <c r="M31">
         <v>-7045296.0</v>
       </c>
-      <c r="M31">
-[...1 lines deleted...]
-      </c>
       <c r="N31">
-        <v>-113000.0</v>
+        <v>-4087891.0</v>
       </c>
       <c r="O31">
-        <v>2949000.0</v>
+        <v>-112719.0</v>
       </c>
       <c r="P31">
+        <v>2948730.0</v>
+      </c>
+      <c r="Q31">
         <v>3183000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6462000.0</v>
       </c>
-      <c r="R31"/>
       <c r="S31"/>
+      <c r="T31"/>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B32">
-        <v>124493000.0</v>
+        <v>103210000.0</v>
       </c>
       <c r="C32">
+        <v>122989000.0</v>
+      </c>
+      <c r="D32">
         <v>140129000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>60843000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>20540000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6209000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2737000.0</v>
       </c>
-      <c r="H32">
-[...1 lines deleted...]
-      </c>
       <c r="I32">
-        <v>2500000.0</v>
+        <v>2611461.0</v>
       </c>
       <c r="J32">
-        <v>3326000.0</v>
+        <v>2379452.0</v>
       </c>
       <c r="K32">
-        <v>2792000.0</v>
+        <v>2993349.0</v>
       </c>
       <c r="L32">
+        <v>1841286.0</v>
+      </c>
+      <c r="M32">
         <v>2791644.0</v>
       </c>
-      <c r="M32">
-[...1 lines deleted...]
-      </c>
       <c r="N32">
-        <v>258064.0</v>
+        <v>375607.0</v>
       </c>
       <c r="O32">
+        <v>252469.0</v>
+      </c>
+      <c r="P32">
         <v>62289.0</v>
       </c>
-      <c r="P32"/>
       <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>1630.0</v>
       </c>
-      <c r="S32"/>
+      <c r="T32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW32"/>
+  <dimension ref="A1:BY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="BR1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
-        <v>136</v>
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>138</v>
       </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B2">
-        <v>16043000.0</v>
+        <v>25370000.0</v>
       </c>
       <c r="C2">
+        <v>20695000.0</v>
+      </c>
+      <c r="D2">
+        <v>17364000.0</v>
+      </c>
+      <c r="E2">
         <v>26573000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13385000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>20924000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>16068000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>22549000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>24149000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>32124000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>30592000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>20551000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17125000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16128000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12466000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>9529000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8214000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6571000.0</v>
       </c>
-      <c r="R2">
-[...2 lines deleted...]
-      <c r="S2">
+      <c r="T2">
+        <v>5510000.0</v>
+      </c>
+      <c r="U2">
         <v>3711000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2136000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2026224.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>539000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1158730.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>990142.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>798824.0</v>
       </c>
-      <c r="Z2">
-[...2 lines deleted...]
-      <c r="AA2">
+      <c r="AB2">
+        <v>643239.0</v>
+      </c>
+      <c r="AC2">
         <v>401284.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>523432.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>465924.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>440081.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>453643.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>424099.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>326620.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>305610.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>390049.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>432407.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>508075.0</v>
       </c>
-      <c r="AL2">
-[...2 lines deleted...]
-      <c r="AM2">
+      <c r="AN2">
+        <v>694656.0</v>
+      </c>
+      <c r="AO2">
         <v>809374.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>775240.0</v>
       </c>
-      <c r="AO2">
-[...4 lines deleted...]
-      </c>
       <c r="AQ2">
+        <v>1059138.0</v>
+      </c>
+      <c r="AR2">
+        <v>1106371.0</v>
+      </c>
+      <c r="AS2">
         <v>1635833.0</v>
       </c>
-      <c r="AR2">
-[...2 lines deleted...]
-      <c r="AS2">
+      <c r="AT2">
+        <v>1521596.0</v>
+      </c>
+      <c r="AU2">
         <v>1106371.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1635833.0</v>
       </c>
-      <c r="AU2">
-[...4 lines deleted...]
-      </c>
       <c r="AW2">
+        <v>1535898.0</v>
+      </c>
+      <c r="AX2">
+        <v>1312201.0</v>
+      </c>
+      <c r="AY2">
         <v>3192582.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>39662.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>50019.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>4409.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3208.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>7038.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>188438.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>408.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1217.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1621000.0</v>
       </c>
-      <c r="BG2">
-[...2 lines deleted...]
-      <c r="BH2">
+      <c r="BI2">
+        <v>60830.0</v>
+      </c>
+      <c r="BJ2">
         <v>101398.0</v>
       </c>
-      <c r="BI2">
-[...2 lines deleted...]
-      <c r="BJ2">
+      <c r="BK2">
+        <v>0.0</v>
+      </c>
+      <c r="BL2">
         <v>52474.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>80687.0</v>
       </c>
-      <c r="BL2">
-[...3 lines deleted...]
-      <c r="BN2"/>
+      <c r="BN2">
+        <v>0.0</v>
+      </c>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>2262000.0</v>
+      </c>
+      <c r="C3">
+        <v>1444000.0</v>
+      </c>
+      <c r="D3">
         <v>2569000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2094000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3489000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2987000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2987000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3236000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3343000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2747000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2869000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3659000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3166000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4372000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1782000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2635000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>758000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1045000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>420000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1431000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>514000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>243365.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>104378.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>49271.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>146351.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>207019.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>94616.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>46191.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>69235.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>70584.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>120310.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>87655.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>82216.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>89408.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>93676.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>106379.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>123131.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>117477.0</v>
       </c>
-      <c r="AL3">
-[...4 lines deleted...]
-      </c>
       <c r="AN3">
+        <v>278607.0</v>
+      </c>
+      <c r="AO3">
+        <v>247706.0</v>
+      </c>
+      <c r="AP3">
         <v>225771.0</v>
       </c>
-      <c r="AO3">
-[...2 lines deleted...]
-      <c r="AP3">
+      <c r="AQ3">
+        <v>238593.0</v>
+      </c>
+      <c r="AR3">
         <v>324569.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>819014.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>324569.0</v>
       </c>
       <c r="AT3">
         <v>819014.0</v>
       </c>
       <c r="AU3">
+        <v>324569.0</v>
+      </c>
+      <c r="AV3">
+        <v>819014.0</v>
+      </c>
+      <c r="AW3">
         <v>825471.0</v>
       </c>
-      <c r="AV3">
-[...2 lines deleted...]
-      <c r="AW3">
+      <c r="AX3">
+        <v>1020892.0</v>
+      </c>
+      <c r="AY3">
         <v>1285998.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>639644.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>627989.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>133381.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>94112.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>80750.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>62549.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>31088.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>49671.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>38098.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>27645.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>17957.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>10058.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>-6248.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4957.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>7407.0</v>
       </c>
-      <c r="BM3"/>
-      <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -16780,535 +17282,549 @@
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
-      <c r="BM4"/>
-      <c r="BN4"/>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B5">
-        <v>-11906000.0</v>
+        <v>-11522000.0</v>
       </c>
       <c r="C5">
-        <v>-30425000.0</v>
+        <v>-30477000.0</v>
       </c>
       <c r="D5">
+        <v>-45000.0</v>
+      </c>
+      <c r="E5">
+        <v>-31862000.0</v>
+      </c>
+      <c r="F5">
         <v>-20623000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-15618000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-87405000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-19849000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-16718000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>74948000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-110944000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-40490000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-28972000.0</v>
       </c>
-      <c r="M5">
-[...2 lines deleted...]
-      <c r="N5">
+      <c r="O5">
+        <v>-27368000.0</v>
+      </c>
+      <c r="P5">
         <v>-24730000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-22482000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15143000.0</v>
       </c>
-      <c r="Q5">
-[...4 lines deleted...]
-      </c>
       <c r="S5">
-        <v>-12345000.0</v>
+        <v>-18974000.0</v>
       </c>
       <c r="T5">
+        <v>-15318000.0</v>
+      </c>
+      <c r="U5">
+        <v>-13459000.0</v>
+      </c>
+      <c r="V5">
         <v>-7386000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-7860992.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3913000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3021908.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3018828.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2984982.0</v>
       </c>
-      <c r="Z5">
-[...4 lines deleted...]
-      </c>
       <c r="AB5">
-        <v>-2315235.0</v>
+        <v>-2788152.0</v>
       </c>
       <c r="AC5">
+        <v>-2383321.0</v>
+      </c>
+      <c r="AD5">
+        <v>-2315488.0</v>
+      </c>
+      <c r="AE5">
         <v>-2397214.0</v>
       </c>
-      <c r="AD5">
-[...4 lines deleted...]
-      </c>
       <c r="AF5">
-        <v>3622784.0</v>
+        <v>-2148631.0</v>
       </c>
       <c r="AG5">
+        <v>-1224252.0</v>
+      </c>
+      <c r="AH5">
+        <v>3623200.0</v>
+      </c>
+      <c r="AI5">
         <v>-2182279.0</v>
       </c>
-      <c r="AH5">
-[...4 lines deleted...]
-      </c>
       <c r="AJ5">
-        <v>-2342131.0</v>
+        <v>-93374215.0</v>
       </c>
       <c r="AK5">
+        <v>-3100102.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2342170.0</v>
+      </c>
+      <c r="AM5">
         <v>-1086147.0</v>
       </c>
-      <c r="AL5">
-[...4 lines deleted...]
-      </c>
       <c r="AN5">
-        <v>-1815771.0</v>
+        <v>-2181776.0</v>
       </c>
       <c r="AO5">
-        <v>-3606475.0</v>
+        <v>-2310662.0</v>
       </c>
       <c r="AP5">
-        <v>-3668569.0</v>
+        <v>-1815853.0</v>
       </c>
       <c r="AQ5">
+        <v>-3630976.0</v>
+      </c>
+      <c r="AR5">
+        <v>-3668095.0</v>
+      </c>
+      <c r="AS5">
         <v>-4084902.0</v>
       </c>
-      <c r="AR5">
-[...2 lines deleted...]
-      <c r="AS5">
+      <c r="AT5">
+        <v>-8337836.0</v>
+      </c>
+      <c r="AU5">
         <v>-2930949.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-4084902.0</v>
       </c>
-      <c r="AU5">
-[...4 lines deleted...]
-      </c>
       <c r="AW5">
+        <v>-7102111.0</v>
+      </c>
+      <c r="AX5">
+        <v>-3824586.0</v>
+      </c>
+      <c r="AY5">
         <v>-4840778.0</v>
       </c>
-      <c r="AX5">
-[...4 lines deleted...]
-      </c>
       <c r="AZ5">
-        <v>-2094381.0</v>
+        <v>-7920231.0</v>
       </c>
       <c r="BA5">
+        <v>-5620391.0</v>
+      </c>
+      <c r="BB5">
+        <v>-2094819.0</v>
+      </c>
+      <c r="BC5">
         <v>-1586349.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1160062.0</v>
       </c>
-      <c r="BC5">
-[...2 lines deleted...]
-      <c r="BD5">
+      <c r="BE5">
+        <v>-897707.0</v>
+      </c>
+      <c r="BF5">
         <v>-1532773.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-813629.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1564104.0</v>
       </c>
-      <c r="BG5">
-[...4 lines deleted...]
-      </c>
       <c r="BI5">
+        <v>-721173.0</v>
+      </c>
+      <c r="BJ5">
+        <v>2382644.0</v>
+      </c>
+      <c r="BK5">
         <v>-551055.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-4560972.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-311232.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-329650.0</v>
       </c>
-      <c r="BM5"/>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5">
         <v>-6041.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-15774.0</v>
       </c>
-      <c r="BT5"/>
-      <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B6">
-        <v>-9337000.0</v>
+        <v>-9260000.0</v>
       </c>
       <c r="C6">
-        <v>-28331000.0</v>
+        <v>-29033000.0</v>
       </c>
       <c r="D6">
+        <v>2524000.0</v>
+      </c>
+      <c r="E6">
+        <v>-29768000.0</v>
+      </c>
+      <c r="F6">
         <v>-17134000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-12631000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-84418000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-16613000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-13375000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>77695000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-108075000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-36831000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-25806000.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="O6">
+        <v>-22996000.0</v>
+      </c>
+      <c r="P6">
         <v>-22948000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-19847000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-14385000.0</v>
       </c>
-      <c r="Q6">
-[...4 lines deleted...]
-      </c>
       <c r="S6">
-        <v>-10914000.0</v>
+        <v>-17929000.0</v>
       </c>
       <c r="T6">
+        <v>-14898000.0</v>
+      </c>
+      <c r="U6">
+        <v>-12028000.0</v>
+      </c>
+      <c r="V6">
         <v>-6872000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-7617627.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3808622.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2972637.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2872477.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-2777963.0</v>
       </c>
-      <c r="Z6">
-[...4 lines deleted...]
-      </c>
       <c r="AB6">
-        <v>-2246000.0</v>
+        <v>-2693536.0</v>
       </c>
       <c r="AC6">
+        <v>-2337130.0</v>
+      </c>
+      <c r="AD6">
+        <v>-2246253.0</v>
+      </c>
+      <c r="AE6">
         <v>-2326630.0</v>
       </c>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
       <c r="AF6">
-        <v>3705000.0</v>
+        <v>-2028321.0</v>
       </c>
       <c r="AG6">
+        <v>-1136597.0</v>
+      </c>
+      <c r="AH6">
+        <v>3705416.0</v>
+      </c>
+      <c r="AI6">
         <v>-2092871.0</v>
       </c>
-      <c r="AH6">
-[...4 lines deleted...]
-      </c>
       <c r="AJ6">
-        <v>-2219000.0</v>
+        <v>-93280539.0</v>
       </c>
       <c r="AK6">
+        <v>-2993723.0</v>
+      </c>
+      <c r="AL6">
+        <v>-2219039.0</v>
+      </c>
+      <c r="AM6">
         <v>-968670.0</v>
       </c>
-      <c r="AL6">
-[...4 lines deleted...]
-      </c>
       <c r="AN6">
-        <v>-1590000.0</v>
+        <v>-1903169.0</v>
       </c>
       <c r="AO6">
-        <v>-3392000.0</v>
+        <v>-2062956.0</v>
       </c>
       <c r="AP6">
-        <v>-3344000.0</v>
+        <v>-1590082.0</v>
       </c>
       <c r="AQ6">
+        <v>-3392383.0</v>
+      </c>
+      <c r="AR6">
+        <v>-3343526.0</v>
+      </c>
+      <c r="AS6">
         <v>-3265888.0</v>
       </c>
-      <c r="AR6">
-[...2 lines deleted...]
-      <c r="AS6">
+      <c r="AT6">
+        <v>-7518822.0</v>
+      </c>
+      <c r="AU6">
         <v>-2606380.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3265888.0</v>
       </c>
-      <c r="AU6">
-[...4 lines deleted...]
-      </c>
       <c r="AW6">
+        <v>-6276640.0</v>
+      </c>
+      <c r="AX6">
+        <v>-2803694.0</v>
+      </c>
+      <c r="AY6">
         <v>-3554780.0</v>
       </c>
-      <c r="AX6">
-[...4 lines deleted...]
-      </c>
       <c r="AZ6">
-        <v>-1961000.0</v>
+        <v>-7280587.0</v>
       </c>
       <c r="BA6">
+        <v>-4992402.0</v>
+      </c>
+      <c r="BB6">
+        <v>-1961438.0</v>
+      </c>
+      <c r="BC6">
         <v>-1492237.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1079312.0</v>
       </c>
-      <c r="BC6">
-[...2 lines deleted...]
-      <c r="BD6">
+      <c r="BE6">
+        <v>-835158.0</v>
+      </c>
+      <c r="BF6">
         <v>-1501685.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-763958.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1526006.0</v>
       </c>
-      <c r="BG6">
-[...4 lines deleted...]
-      </c>
       <c r="BI6">
+        <v>-693528.0</v>
+      </c>
+      <c r="BJ6">
+        <v>2400601.0</v>
+      </c>
+      <c r="BK6">
         <v>-540997.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-4567220.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-306275.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-322243.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-6777104.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-8715.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-3497.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-4225.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-8087.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-6041.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-15774.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-791.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-6825.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-13700.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-350.0</v>
       </c>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -17367,99 +17883,101 @@
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
-      <c r="BM7"/>
-      <c r="BN7"/>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -17518,2478 +18036,2538 @@
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
-      <c r="BM8"/>
-      <c r="BN8"/>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B9">
-        <v>10987000.0</v>
+        <v>-4591000.0</v>
       </c>
       <c r="C9">
+        <v>6315000.0</v>
+      </c>
+      <c r="D9">
+        <v>9607000.0</v>
+      </c>
+      <c r="E9">
         <v>2062000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7209000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>9256000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>8137000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>10661000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>12836000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>10402000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>12738000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>12103000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4494000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>6465000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4698000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1832000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1511000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1259000.0</v>
       </c>
-      <c r="R9">
-[...2 lines deleted...]
-      <c r="S9">
+      <c r="T9">
+        <v>837000.0</v>
+      </c>
+      <c r="U9">
         <v>570000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-54000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>416586.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>364000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>409968.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>304143.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-97338.0</v>
       </c>
-      <c r="Z9">
-[...4 lines deleted...]
-      </c>
       <c r="AB9">
-        <v>53958.0</v>
+        <v>116669.0</v>
       </c>
       <c r="AC9">
+        <v>308019.0</v>
+      </c>
+      <c r="AD9">
+        <v>47244.0</v>
+      </c>
+      <c r="AE9">
         <v>453131.0</v>
       </c>
-      <c r="AD9">
-[...2 lines deleted...]
-      <c r="AE9">
+      <c r="AF9">
+        <v>100039.0</v>
+      </c>
+      <c r="AG9">
         <v>125668.0</v>
       </c>
-      <c r="AF9">
-[...2 lines deleted...]
-      <c r="AG9">
+      <c r="AH9">
+        <v>155590.0</v>
+      </c>
+      <c r="AI9">
         <v>438244.0</v>
       </c>
-      <c r="AH9">
-[...4 lines deleted...]
-      </c>
       <c r="AJ9">
-        <v>163213.0</v>
+        <v>286311.0</v>
       </c>
       <c r="AK9">
+        <v>58594.0</v>
+      </c>
+      <c r="AL9">
+        <v>130403.0</v>
+      </c>
+      <c r="AM9">
         <v>306035.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-16832.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1265.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-31958.0</v>
       </c>
-      <c r="AO9">
-[...4 lines deleted...]
-      </c>
       <c r="AQ9">
+        <v>-414022.0</v>
+      </c>
+      <c r="AR9">
+        <v>-748106.0</v>
+      </c>
+      <c r="AS9">
         <v>-615847.0</v>
       </c>
-      <c r="AR9">
-[...2 lines deleted...]
-      <c r="AS9">
+      <c r="AT9">
+        <v>-823123.0</v>
+      </c>
+      <c r="AU9">
         <v>-663666.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-615847.0</v>
       </c>
-      <c r="AU9">
-[...4 lines deleted...]
-      </c>
       <c r="AW9">
+        <v>-1202715.0</v>
+      </c>
+      <c r="AX9">
+        <v>-1019149.0</v>
+      </c>
+      <c r="AY9">
         <v>-2908659.0</v>
       </c>
-      <c r="AX9">
-[...4 lines deleted...]
-      </c>
       <c r="AZ9">
-        <v>11166.0</v>
+        <v>1201.0</v>
       </c>
       <c r="BA9">
+        <v>-5030.0</v>
+      </c>
+      <c r="BB9">
+        <v>6167.0</v>
+      </c>
+      <c r="BC9">
         <v>8526.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1805.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>46444.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>2197.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>601.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>981.0</v>
       </c>
-      <c r="BG9">
-[...2 lines deleted...]
-      <c r="BH9">
+      <c r="BI9">
+        <v>-1340.0</v>
+      </c>
+      <c r="BJ9">
         <v>-101000.0</v>
       </c>
-      <c r="BI9">
-[...2 lines deleted...]
-      <c r="BJ9">
+      <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>-52474.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-80687.0</v>
       </c>
-      <c r="BL9">
-[...3 lines deleted...]
-      <c r="BN9"/>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
       <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9">
+        <v>-1630.0</v>
+      </c>
+      <c r="BT9"/>
+      <c r="BU9">
         <v>381.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>1249.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9"/>
       <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>-11534000.0</v>
+      </c>
+      <c r="C10">
+        <v>-30479000.0</v>
+      </c>
+      <c r="D10">
         <v>-46000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-31864000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-20679000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-72971000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-87407000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-19895000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-17145000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-19420000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-111914000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-41276000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-29589000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-27841000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-25647000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-22621000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-15143000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-18974000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-15321000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-13459000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7365000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7941505.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3914000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3029492.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2961100.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2894664.0</v>
       </c>
-      <c r="Z10">
-[...4 lines deleted...]
-      </c>
       <c r="AB10">
-        <v>-1894000.0</v>
+        <v>-2622989.0</v>
       </c>
       <c r="AC10">
+        <v>-2237220.0</v>
+      </c>
+      <c r="AD10">
+        <v>-1893627.0</v>
+      </c>
+      <c r="AE10">
         <v>-2256573.0</v>
       </c>
-      <c r="AD10">
-[...4 lines deleted...]
-      </c>
       <c r="AF10">
-        <v>2204000.0</v>
+        <v>-2148631.0</v>
       </c>
       <c r="AG10">
+        <v>-1232785.0</v>
+      </c>
+      <c r="AH10">
+        <v>2204088.0</v>
+      </c>
+      <c r="AI10">
         <v>25770835.0</v>
       </c>
-      <c r="AH10">
-[...4 lines deleted...]
-      </c>
       <c r="AJ10">
-        <v>-3098000.0</v>
+        <v>-93620432.0</v>
       </c>
       <c r="AK10">
+        <v>-4416167.0</v>
+      </c>
+      <c r="AL10">
+        <v>-3097732.0</v>
+      </c>
+      <c r="AM10">
         <v>1455797.0</v>
       </c>
-      <c r="AL10">
-[...4 lines deleted...]
-      </c>
       <c r="AN10">
-        <v>-1856000.0</v>
+        <v>-2408156.0</v>
       </c>
       <c r="AO10">
-        <v>-3682000.0</v>
+        <v>-2345976.0</v>
       </c>
       <c r="AP10">
-        <v>-3810000.0</v>
+        <v>-1855940.0</v>
       </c>
       <c r="AQ10">
+        <v>-3682033.0</v>
+      </c>
+      <c r="AR10">
+        <v>-3810135.0</v>
+      </c>
+      <c r="AS10">
         <v>-8446619.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3810135.0</v>
       </c>
       <c r="AT10">
         <v>-8446619.0</v>
       </c>
       <c r="AU10">
-        <v>-7114000.0</v>
+        <v>-3810135.0</v>
       </c>
       <c r="AV10">
-        <v>-3859000.0</v>
+        <v>-8446619.0</v>
       </c>
       <c r="AW10">
+        <v>-7113648.0</v>
+      </c>
+      <c r="AX10">
+        <v>-3858917.0</v>
+      </c>
+      <c r="AY10">
         <v>-8336848.0</v>
       </c>
-      <c r="AX10">
-[...4 lines deleted...]
-      </c>
       <c r="AZ10">
-        <v>-2223000.0</v>
+        <v>-7936960.0</v>
       </c>
       <c r="BA10">
+        <v>-5640416.0</v>
+      </c>
+      <c r="BB10">
+        <v>-2223061.0</v>
+      </c>
+      <c r="BC10">
         <v>-1692059.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1166529.0</v>
       </c>
-      <c r="BC10">
-[...2 lines deleted...]
-      <c r="BD10">
+      <c r="BE10">
+        <v>-898216.0</v>
+      </c>
+      <c r="BF10">
         <v>-1532806.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-1211882.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-1568932.0</v>
       </c>
-      <c r="BG10">
-[...2 lines deleted...]
-      <c r="BH10">
+      <c r="BI10">
+        <v>-729844.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2370583.0</v>
+      </c>
+      <c r="BK10">
+        <v>440489.0</v>
+      </c>
+      <c r="BL10">
+        <v>-4573732.0</v>
+      </c>
+      <c r="BM10">
+        <v>-3562838.0</v>
+      </c>
+      <c r="BN10">
+        <v>2071522.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
+        <v>-8715.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-3497.0</v>
+      </c>
+      <c r="BR10">
+        <v>-4225.0</v>
+      </c>
+      <c r="BS10">
+        <v>-8087.0</v>
+      </c>
+      <c r="BT10">
+        <v>-6041.0</v>
+      </c>
+      <c r="BU10">
+        <v>-15774.0</v>
+      </c>
+      <c r="BV10">
+        <v>-791.0</v>
+      </c>
+      <c r="BW10">
+        <v>-6825.0</v>
+      </c>
+      <c r="BX10">
+        <v>13700.0</v>
+      </c>
+      <c r="BY10">
+        <v>-350.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:77">
+      <c r="A11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B11">
+        <v>29000.0</v>
+      </c>
+      <c r="C11">
+        <v>154000.0</v>
+      </c>
+      <c r="D11">
+        <v>40000.0</v>
+      </c>
+      <c r="E11">
+        <v>95000.0</v>
+      </c>
+      <c r="F11">
+        <v>28000.0</v>
+      </c>
+      <c r="G11">
+        <v>540000.0</v>
+      </c>
+      <c r="H11">
+        <v>-18000.0</v>
+      </c>
+      <c r="I11">
+        <v>164000.0</v>
+      </c>
+      <c r="J11">
+        <v>28000.0</v>
+      </c>
+      <c r="K11">
+        <v>269000.0</v>
+      </c>
+      <c r="L11">
+        <v>807000.0</v>
+      </c>
+      <c r="M11">
+        <v>206000.0</v>
+      </c>
+      <c r="N11">
+        <v>212000.0</v>
+      </c>
+      <c r="O11">
+        <v>308000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1187000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-1520000.0</v>
+      </c>
+      <c r="R11">
+        <v>98000.0</v>
+      </c>
+      <c r="S11">
+        <v>3000.0</v>
+      </c>
+      <c r="T11">
+        <v>-254000.0</v>
+      </c>
+      <c r="U11">
+        <v>-316000.0</v>
+      </c>
+      <c r="V11">
+        <v>-21990.0</v>
+      </c>
+      <c r="W11">
+        <v>-137000.0</v>
+      </c>
+      <c r="X11">
+        <v>55157.0</v>
+      </c>
+      <c r="Y11">
+        <v>11303.0</v>
+      </c>
+      <c r="Z11">
+        <v>-16374.0</v>
+      </c>
+      <c r="AA11"/>
+      <c r="AB11">
+        <v>150569.0</v>
+      </c>
+      <c r="AC11">
+        <v>159514.0</v>
+      </c>
+      <c r="AD11">
+        <v>150531.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>24063.0</v>
+      </c>
+      <c r="AG11">
+        <v>8533.0</v>
+      </c>
+      <c r="AH11">
+        <v>2339000.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-7325000.0</v>
+      </c>
+      <c r="AK11">
+        <v>1316000.0</v>
+      </c>
+      <c r="AL11">
+        <v>779490.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
+        <v>226380.0</v>
+      </c>
+      <c r="AO11">
+        <v>35238.0</v>
+      </c>
+      <c r="AP11">
+        <v>499024.0</v>
+      </c>
+      <c r="AQ11">
+        <v>145294.0</v>
+      </c>
+      <c r="AR11">
+        <v>-389000.0</v>
+      </c>
+      <c r="AS11">
+        <v>0.0</v>
+      </c>
+      <c r="AT11">
+        <v>591394.0</v>
+      </c>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
+      <c r="AW11">
+        <v>11537.0</v>
+      </c>
+      <c r="AX11">
+        <v>34331.0</v>
+      </c>
+      <c r="AY11">
+        <v>0.0</v>
+      </c>
+      <c r="AZ11">
+        <v>16729.0</v>
+      </c>
+      <c r="BA11">
+        <v>20025.0</v>
+      </c>
+      <c r="BB11">
+        <v>81541.0</v>
+      </c>
+      <c r="BC11">
+        <v>0.0</v>
+      </c>
+      <c r="BD11">
+        <v>0.0</v>
+      </c>
+      <c r="BE11">
+        <v>0.0</v>
+      </c>
+      <c r="BF11">
         <v>2371000.0</v>
       </c>
-      <c r="BI10">
-[...213 lines deleted...]
-      <c r="BF11">
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>4828.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>65338.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-3563000.0</v>
       </c>
-      <c r="BI11">
-[...2 lines deleted...]
-      <c r="BJ11">
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
         <v>-3035420.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>3251606.0</v>
       </c>
-      <c r="BL11">
-[...3 lines deleted...]
-      <c r="BN11"/>
+      <c r="BN11">
+        <v>6462396.0</v>
+      </c>
       <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
         <v>-791.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11">
         <v>27400.0</v>
       </c>
-      <c r="BW11"/>
+      <c r="BY11"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B12">
-        <v>1000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C12">
         <v>2000.0</v>
       </c>
       <c r="D12">
+        <v>1000.0</v>
+      </c>
+      <c r="E12">
+        <v>2000.0</v>
+      </c>
+      <c r="F12">
         <v>56000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>44000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>46000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>427000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1173000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>970000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>786000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>617000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>473000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>917000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>139000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>101000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5993.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14997.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1743.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2925.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5257.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15853.0</v>
       </c>
-      <c r="Y12">
-[...2 lines deleted...]
-      <c r="Z12">
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+      <c r="AB12">
         <v>15961.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>22081.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>16072.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7456.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>8533.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8533.0</v>
       </c>
-      <c r="AF12">
-[...2 lines deleted...]
-      <c r="AG12">
+      <c r="AH12">
+        <v>1419112.0</v>
+      </c>
+      <c r="AI12">
         <v>913460.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>246217.0</v>
       </c>
-      <c r="AI12">
-[...2 lines deleted...]
-      <c r="AJ12">
+      <c r="AK12">
+        <v>1316065.0</v>
+      </c>
+      <c r="AL12">
         <v>755562.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>921578.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>226380.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>35314.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>40087.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>51057.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>142040.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>108783.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>142040.0</v>
       </c>
       <c r="AT12">
         <v>108783.0</v>
       </c>
       <c r="AU12">
+        <v>142040.0</v>
+      </c>
+      <c r="AV12">
+        <v>108783.0</v>
+      </c>
+      <c r="AW12">
         <v>11537.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>34331.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>82446.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>16729.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>20025.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>128242.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>105710.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>6467.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>509.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>33.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>29325.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>4828.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>8671.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>12061.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>8000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>6512.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>7357.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>7476.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>71000.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
-[...1 lines deleted...]
-      </c>
+      <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13"/>
+      <c r="R13">
+        <v>0.0</v>
+      </c>
       <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13">
         <v>14997.0</v>
       </c>
-      <c r="U13"/>
-[...1 lines deleted...]
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13">
         <v>5257.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>15853.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>19044.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>15961.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>22081.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>38670.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
         <v>3831314.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>-11493942.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>11493942.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-3831314.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-3831314.0</v>
       </c>
-      <c r="AL14">
-[...4 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>1000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>322606.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>13257.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>53737.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>-4400730.0</v>
       </c>
-      <c r="AT14">
-[...4 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>-4400730.0</v>
       </c>
-      <c r="AX14">
-[...4 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14"/>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B15">
+        <v>-11563000.0</v>
+      </c>
+      <c r="C15">
+        <v>-30633000.0</v>
+      </c>
+      <c r="D15">
         <v>-86000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-31959000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-20707000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-73511000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-87389000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-20059000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-17173000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-19689000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-112721000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-41482000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-29801000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-28149000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-25647000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-22621000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-15143000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-18974000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-15321000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-13459000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-7365000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-7941505.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3914000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3029492.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2961100.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2894664.0</v>
       </c>
-      <c r="Z15">
-[...4 lines deleted...]
-      </c>
       <c r="AB15">
-        <v>-1894000.0</v>
+        <v>-2622989.0</v>
       </c>
       <c r="AC15">
+        <v>-2237220.0</v>
+      </c>
+      <c r="AD15">
+        <v>-1893627.0</v>
+      </c>
+      <c r="AE15">
         <v>-2256573.0</v>
       </c>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
       <c r="AF15">
-        <v>2204000.0</v>
+        <v>-2148631.0</v>
       </c>
       <c r="AG15">
+        <v>-1232785.0</v>
+      </c>
+      <c r="AH15">
+        <v>2204088.0</v>
+      </c>
+      <c r="AI15">
         <v>25770835.0</v>
       </c>
-      <c r="AH15">
-[...4 lines deleted...]
-      </c>
       <c r="AJ15">
-        <v>-3098000.0</v>
+        <v>-93620432.0</v>
       </c>
       <c r="AK15">
+        <v>-4416167.0</v>
+      </c>
+      <c r="AL15">
+        <v>-3097732.0</v>
+      </c>
+      <c r="AM15">
         <v>1455797.0</v>
       </c>
-      <c r="AL15">
-[...4 lines deleted...]
-      </c>
       <c r="AN15">
-        <v>-2179000.0</v>
+        <v>-2408156.0</v>
       </c>
       <c r="AO15">
-        <v>-3736000.0</v>
+        <v>-2345976.0</v>
       </c>
       <c r="AP15">
-        <v>-3279000.0</v>
+        <v>-2178546.0</v>
       </c>
       <c r="AQ15">
+        <v>-3735770.0</v>
+      </c>
+      <c r="AR15">
+        <v>-3278833.0</v>
+      </c>
+      <c r="AS15">
         <v>-8446619.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3278833.0</v>
       </c>
       <c r="AT15">
         <v>-8446619.0</v>
       </c>
       <c r="AU15">
-        <v>-7114000.0</v>
+        <v>-3278833.0</v>
       </c>
       <c r="AV15">
-        <v>-3859000.0</v>
+        <v>-8446619.0</v>
       </c>
       <c r="AW15">
+        <v>-7113648.0</v>
+      </c>
+      <c r="AX15">
+        <v>-3858917.0</v>
+      </c>
+      <c r="AY15">
         <v>-8336848.0</v>
       </c>
-      <c r="AX15">
-[...4 lines deleted...]
-      </c>
       <c r="AZ15">
-        <v>-2223000.0</v>
+        <v>-7936960.0</v>
       </c>
       <c r="BA15">
+        <v>-5640416.0</v>
+      </c>
+      <c r="BB15">
+        <v>-2223061.0</v>
+      </c>
+      <c r="BC15">
         <v>-1692059.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1166529.0</v>
       </c>
-      <c r="BC15">
-[...2 lines deleted...]
-      <c r="BD15">
+      <c r="BE15">
+        <v>-898216.0</v>
+      </c>
+      <c r="BF15">
         <v>-1532806.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-1211882.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-1568932.0</v>
       </c>
-      <c r="BG15">
-[...4 lines deleted...]
-      </c>
       <c r="BI15">
+        <v>-729844.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2370583.0</v>
+      </c>
+      <c r="BK15">
         <v>440489.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-4573732.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-3562838.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>2071522.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-6784746.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-8715.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-3497.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-4225.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-8087.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-6041.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-15774.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-791.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-6825.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-13700.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-350.0</v>
       </c>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-41482000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-29801000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-28149000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-25647000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-22621000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-15143000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-18974000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-15321000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-13458605.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-7364475.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-7941505.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3914349.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-3029513.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2961100.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2894664.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2622989.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-2237220.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-1893630.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-1648773.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-2148631.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-1232785.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-21862643.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>23878000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-94448932.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-5207067.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-3852632.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1057000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-2794856.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-2711276.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-4719192.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-661352.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-2421046.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-2564456.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-3937770.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-22718817.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-8446619.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-7113648.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-3858917.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-26969115.0</v>
       </c>
-      <c r="AX16">
-[...2 lines deleted...]
-      <c r="AY16">
+      <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
         <v>-5640416.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-2223061.0</v>
       </c>
-      <c r="BA16">
-[...4 lines deleted...]
-      </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-1568932.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>-729844.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>2371000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>440000.0</v>
       </c>
-      <c r="BJ16">
-[...2 lines deleted...]
-      <c r="BK16">
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
         <v>-1987000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1987000.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B17">
+        <v>-11563000.0</v>
+      </c>
+      <c r="C17">
+        <v>-30633000.0</v>
+      </c>
+      <c r="D17">
         <v>-86000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-31959000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-20707000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-73511000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-87389000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-20059000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-17173000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-19689000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-112721000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-41482000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-29801000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-28149000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-25647000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-22621000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-15143000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-18974000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-15321000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-13458605.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-7364475.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-7941505.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-3914349.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-3029513.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-2961100.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-2894664.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2622989.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-2237220.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1893627.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-2256573.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-2135933.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-1232785.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>2204088.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>12522334.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-93620432.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-4416167.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-2922732.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-7699127.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-2408156.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-2345976.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-4400792.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-368152.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-1855940.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-2338799.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-3682033.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-23229319.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-8446619.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-7113648.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-3858917.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-24137285.0</v>
       </c>
-      <c r="AX17">
-[...2 lines deleted...]
-      <c r="AY17">
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>-5640416.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-2223061.0</v>
       </c>
-      <c r="BA17">
-[...4 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-1568932.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-729844.0</v>
       </c>
-      <c r="BH17">
-[...4 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
-      <c r="BM17"/>
-      <c r="BN17"/>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>-20000.0</v>
+      </c>
+      <c r="C18">
+        <v>-9000.0</v>
+      </c>
+      <c r="D18">
         <v>13000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>71000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-56000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>44000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-46000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-427000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1173000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-970000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-786000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-617000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-473000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-917000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-139000.0</v>
       </c>
-      <c r="P18">
-[...2 lines deleted...]
-      <c r="Q18">
+      <c r="R18">
+        <v>0.0</v>
+      </c>
+      <c r="S18">
         <v>3000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-5993.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>14997.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1743.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2925.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5257.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>15853.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>19044.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>15961.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>22081.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>16072.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-426000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1867000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>402000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-233000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-520000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-101000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>1136354.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>505000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1107347.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>6993.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-78770.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1451.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-12841.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>41875.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>149202.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>124020.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>405789.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>1373949.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>610539.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>6896210.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-92295536.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-1877987.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-1091278.0</v>
       </c>
-      <c r="AK19"/>
-      <c r="AL19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-76323.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-441921.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-2381430.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>1702968.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>764380.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>832984.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-142897.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>223218.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>851201.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>321154.0</v>
       </c>
-      <c r="AW19"/>
-[...1 lines deleted...]
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-195791.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-212549.0</v>
       </c>
-      <c r="BA19"/>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-      <c r="BF19">
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19">
         <v>94380.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>-56667.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
         <v>175000.0</v>
       </c>
-      <c r="AK20">
-[...4 lines deleted...]
-      </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>9491844.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>4476152.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>3299379.0</v>
       </c>
-      <c r="AV20">
-[...4 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
-      <c r="BN20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B21">
-        <v>-205000.0</v>
+        <v>-11790000.0</v>
       </c>
       <c r="C21">
-        <v>-32209000.0</v>
+        <v>-11947000.0</v>
       </c>
       <c r="D21">
-        <v>-21080000.0</v>
+        <v>-11906000.0</v>
       </c>
       <c r="E21">
+        <v>-30425000.0</v>
+      </c>
+      <c r="F21">
+        <v>-20401000.0</v>
+      </c>
+      <c r="G21">
         <v>-73590000.0</v>
       </c>
-      <c r="F21">
-[...2 lines deleted...]
-      <c r="G21">
+      <c r="H21">
+        <v>-18751000.0</v>
+      </c>
+      <c r="I21">
         <v>-20649000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-17483000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-18089000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-110552000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-41090000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-30839000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-27770000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-24497000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-21962000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-15042000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-20113000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-15823000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-12345000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-7386000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-7860992.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3913000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3021908.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3018828.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2984982.0</v>
       </c>
-      <c r="Z21">
-[...4 lines deleted...]
-      </c>
       <c r="AB21">
-        <v>-2315000.0</v>
+        <v>-2788152.0</v>
       </c>
       <c r="AC21">
+        <v>-2383321.0</v>
+      </c>
+      <c r="AD21">
+        <v>-2315488.0</v>
+      </c>
+      <c r="AE21">
         <v>-2397214.0</v>
       </c>
-      <c r="AD21">
-[...4 lines deleted...]
-      </c>
       <c r="AF21">
-        <v>-3802000.0</v>
+        <v>-3522580.0</v>
       </c>
       <c r="AG21">
+        <v>-1847489.0</v>
+      </c>
+      <c r="AH21">
+        <v>-3801939.0</v>
+      </c>
+      <c r="AI21">
         <v>-2182279.0</v>
       </c>
-      <c r="AH21">
-[...4 lines deleted...]
-      </c>
       <c r="AJ21">
-        <v>-1691000.0</v>
+        <v>-1229681.0</v>
       </c>
       <c r="AK21">
+        <v>-2319892.0</v>
+      </c>
+      <c r="AL21">
+        <v>-1690793.0</v>
+      </c>
+      <c r="AM21">
         <v>-1086147.0</v>
       </c>
-      <c r="AL21">
-[...4 lines deleted...]
-      </c>
       <c r="AN21">
-        <v>-2594000.0</v>
+        <v>-2273896.0</v>
       </c>
       <c r="AO21">
-        <v>-3581000.0</v>
+        <v>-1868741.0</v>
       </c>
       <c r="AP21">
-        <v>-3829000.0</v>
+        <v>-2593749.0</v>
       </c>
       <c r="AQ21">
+        <v>-3581141.0</v>
+      </c>
+      <c r="AR21">
+        <v>-3828912.0</v>
+      </c>
+      <c r="AS21">
         <v>-4084902.0</v>
       </c>
-      <c r="AR21">
-[...2 lines deleted...]
-      <c r="AS21">
+      <c r="AT21">
+        <v>-8561054.0</v>
+      </c>
+      <c r="AU21">
         <v>-2930949.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-4084902.0</v>
       </c>
-      <c r="AU21">
-[...4 lines deleted...]
-      </c>
       <c r="AW21">
+        <v>-7953312.0</v>
+      </c>
+      <c r="AX21">
+        <v>-4145740.0</v>
+      </c>
+      <c r="AY21">
         <v>-4840778.0</v>
       </c>
-      <c r="AX21">
-[...4 lines deleted...]
-      </c>
       <c r="AZ21">
-        <v>-2000000.0</v>
+        <v>-7110945.0</v>
       </c>
       <c r="BA21">
+        <v>-5433391.0</v>
+      </c>
+      <c r="BB21">
+        <v>-2000262.0</v>
+      </c>
+      <c r="BC21">
         <v>-1586349.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-1160062.0</v>
       </c>
-      <c r="BC21">
-[...2 lines deleted...]
-      <c r="BD21">
+      <c r="BE21">
+        <v>-897707.0</v>
+      </c>
+      <c r="BF21">
         <v>-1532773.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-813629.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-1658484.0</v>
       </c>
-      <c r="BG21">
-[...4 lines deleted...]
-      </c>
       <c r="BI21">
+        <v>-665846.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-950846.0</v>
+      </c>
+      <c r="BK21">
         <v>-551055.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-7615400.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-311232.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-329650.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-322350.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-8715.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-3497.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-4225.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-8087.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-6041.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-15774.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-791.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-6825.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-13700.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-350.0</v>
       </c>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -20048,632 +20626,648 @@
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B23">
-        <v>27235000.0</v>
+        <v>32569000.0</v>
       </c>
       <c r="C23">
-        <v>60844000.0</v>
+        <v>38957000.0</v>
       </c>
       <c r="D23">
-        <v>41674000.0</v>
+        <v>38877000.0</v>
       </c>
       <c r="E23">
+        <v>59060000.0</v>
+      </c>
+      <c r="F23">
+        <v>40995000.0</v>
+      </c>
+      <c r="G23">
         <v>103770000.0</v>
       </c>
-      <c r="F23">
-[...2 lines deleted...]
-      <c r="G23">
+      <c r="H23">
+        <v>42956000.0</v>
+      </c>
+      <c r="I23">
         <v>53859000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>54468000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>60615000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>153882000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>73744000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>52458000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>50363000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>41661000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>33323000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>24767000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>27943000.0</v>
       </c>
-      <c r="R23">
-[...2 lines deleted...]
-      <c r="S23">
+      <c r="T23">
+        <v>22170000.0</v>
+      </c>
+      <c r="U23">
         <v>16626000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>9468000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10303802.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4816000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4590606.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4313113.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3686468.0</v>
       </c>
-      <c r="Z23">
-[...4 lines deleted...]
-      </c>
       <c r="AB23">
-        <v>2893000.0</v>
+        <v>3548060.0</v>
       </c>
       <c r="AC23">
+        <v>3092624.0</v>
+      </c>
+      <c r="AD23">
+        <v>2886164.0</v>
+      </c>
+      <c r="AE23">
         <v>3316269.0</v>
       </c>
-      <c r="AD23">
-[...4 lines deleted...]
-      </c>
       <c r="AF23">
-        <v>4214000.0</v>
+        <v>4062700.0</v>
       </c>
       <c r="AG23">
+        <v>2426800.0</v>
+      </c>
+      <c r="AH23">
+        <v>4381628.0</v>
+      </c>
+      <c r="AI23">
         <v>2947143.0</v>
       </c>
-      <c r="AH23">
-[...4 lines deleted...]
-      </c>
       <c r="AJ23">
-        <v>2254000.0</v>
+        <v>1821602.0</v>
       </c>
       <c r="AK23">
+        <v>2768535.0</v>
+      </c>
+      <c r="AL23">
+        <v>2253603.0</v>
+      </c>
+      <c r="AM23">
         <v>1900257.0</v>
       </c>
-      <c r="AL23">
-[...4 lines deleted...]
-      </c>
       <c r="AN23">
-        <v>3337000.0</v>
+        <v>2951720.0</v>
       </c>
       <c r="AO23">
-        <v>4821000.0</v>
+        <v>2679380.0</v>
       </c>
       <c r="AP23">
-        <v>4187000.0</v>
+        <v>3337031.0</v>
       </c>
       <c r="AQ23">
+        <v>4226257.0</v>
+      </c>
+      <c r="AR23">
+        <v>4187177.0</v>
+      </c>
+      <c r="AS23">
         <v>5104888.0</v>
       </c>
-      <c r="AR23">
-[...2 lines deleted...]
-      <c r="AS23">
+      <c r="AT23">
+        <v>9259527.0</v>
+      </c>
+      <c r="AU23">
         <v>3373654.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>5104888.0</v>
       </c>
-      <c r="AU23">
-[...4 lines deleted...]
-      </c>
       <c r="AW23">
+        <v>8286495.0</v>
+      </c>
+      <c r="AX23">
+        <v>4438792.0</v>
+      </c>
+      <c r="AY23">
         <v>5124701.0</v>
       </c>
-      <c r="AX23">
-[...4 lines deleted...]
-      </c>
       <c r="AZ23">
-        <v>2016000.0</v>
+        <v>7151808.0</v>
       </c>
       <c r="BA23">
+        <v>5478380.0</v>
+      </c>
+      <c r="BB23">
+        <v>2010838.0</v>
+      </c>
+      <c r="BC23">
         <v>1598083.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1168905.0</v>
       </c>
-      <c r="BC23">
-[...2 lines deleted...]
-      <c r="BD23">
+      <c r="BE23">
+        <v>1132589.0</v>
+      </c>
+      <c r="BF23">
         <v>1535378.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>815447.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1659465.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>725336.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>950846.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>551055.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>7615400.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>311232.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>329650.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>322350.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>8715.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3497.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>4225.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>8087.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>6041.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>16155.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>2040.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>6825.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>13700.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>350.0</v>
       </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24">
+        <v>607800.0</v>
+      </c>
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>828500.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>790900.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>754900.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>386700.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>365300.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>318400.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>293200.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>242500.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>212400.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>202000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>2262000.0</v>
+      </c>
+      <c r="C25">
+        <v>1444000.0</v>
+      </c>
+      <c r="D25">
         <v>2569000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2094000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3489000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3841000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2987000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3236000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3343000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2747000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2869000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3659000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3166000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4372000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1782000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2635000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>758000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1045000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-258683.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1430300.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>514383.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>243365.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>240924.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>49271.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>146351.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>207019.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>94616.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>46191.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>70584.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>70584.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>120310.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>87655.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>89408.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>89408.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>93676.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>106379.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>117477.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>117477.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>278607.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>247706.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>240237.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>230754.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>324569.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>819014.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>324569.0</v>
       </c>
       <c r="AT25">
         <v>819014.0</v>
       </c>
       <c r="AU25">
+        <v>324569.0</v>
+      </c>
+      <c r="AV25">
+        <v>819014.0</v>
+      </c>
+      <c r="AW25">
         <v>825471.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1285998.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1285998.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>639644.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>627989.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>94112.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>94112.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>80750.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>62549.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>49671.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>49671.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>38098.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>27645.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>10058.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>10058.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-6248.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>4957.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>7407.0</v>
       </c>
-      <c r="BM25"/>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -20732,428 +21326,446 @@
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26"/>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
+        <v>11528000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>6780000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>10895000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>15099000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3338000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>30000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>14778000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
         <v>11900000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
-[...1 lines deleted...]
-      </c>
+      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27">
+        <v>528779.0</v>
+      </c>
+      <c r="BG27"/>
+      <c r="BH27">
         <v>482886.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>14782000.0</v>
+      </c>
+      <c r="C28">
+        <v>3214000.0</v>
+      </c>
+      <c r="D28">
         <v>5455000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25580000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>22421000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7997000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>23131000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>25657000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>22764000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>25406000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>23807000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>48465000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>31187000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>30762000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>24199000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19781000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13686000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>16132000.0</v>
       </c>
-      <c r="R28">
-[...2 lines deleted...]
-      <c r="S28">
+      <c r="T28">
+        <v>14812000.0</v>
+      </c>
+      <c r="U28">
         <v>11702000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6333000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7341437.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3688000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2976370.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2760350.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2464486.0</v>
       </c>
-      <c r="Z28">
-[...4 lines deleted...]
-      </c>
       <c r="AB28">
+        <v>2183366.0</v>
+      </c>
+      <c r="AC28">
+        <v>2159097.0</v>
+      </c>
+      <c r="AD28">
         <v>1860621.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2432844.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3309806.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1525227.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3789805.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2397323.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1303043.0</v>
       </c>
-      <c r="AI28">
-[...4 lines deleted...]
-      </c>
       <c r="AK28">
+        <v>2252055.0</v>
+      </c>
+      <c r="AL28">
+        <v>1311065.0</v>
+      </c>
+      <c r="AM28">
         <v>997646.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1985416.0</v>
       </c>
-      <c r="AM28">
-[...4 lines deleted...]
-      </c>
       <c r="AO28">
-        <v>3497000.0</v>
+        <v>1557821.0</v>
       </c>
       <c r="AP28">
-        <v>2796000.0</v>
+        <v>2441152.0</v>
       </c>
       <c r="AQ28">
+        <v>3496734.0</v>
+      </c>
+      <c r="AR28">
+        <v>2796269.0</v>
+      </c>
+      <c r="AS28">
         <v>2662554.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2796269.0</v>
       </c>
       <c r="AT28">
         <v>2662554.0</v>
       </c>
       <c r="AU28">
-        <v>2812000.0</v>
+        <v>2796269.0</v>
       </c>
       <c r="AV28">
-        <v>2786000.0</v>
+        <v>2662554.0</v>
       </c>
       <c r="AW28">
+        <v>2812351.0</v>
+      </c>
+      <c r="AX28">
+        <v>2786361.0</v>
+      </c>
+      <c r="AY28">
         <v>1435955.0</v>
       </c>
-      <c r="AX28">
-[...4 lines deleted...]
-      </c>
       <c r="AZ28">
-        <v>860525.0</v>
+        <v>6868890.0</v>
       </c>
       <c r="BA28">
+        <v>5319617.0</v>
+      </c>
+      <c r="BB28">
+        <v>1878578.0</v>
+      </c>
+      <c r="BC28">
         <v>1469221.0</v>
       </c>
-      <c r="BB28">
-[...4 lines deleted...]
-      </c>
       <c r="BD28">
-        <v>881383.0</v>
+        <v>1044388.0</v>
       </c>
       <c r="BE28">
+        <v>764739.0</v>
+      </c>
+      <c r="BF28">
+        <v>1410162.0</v>
+      </c>
+      <c r="BG28">
         <v>1212665.0</v>
       </c>
-      <c r="BF28">
-[...2 lines deleted...]
-      <c r="BG28">
+      <c r="BH28">
+        <v>1539019.0</v>
+      </c>
+      <c r="BI28">
         <v>540228.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>849448.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>445094.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>7562926.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>230545.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>329650.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>322350.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>8715.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>3497.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4225.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>8087.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>6041.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>16155.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>2040.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>6825.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>13700.0</v>
       </c>
-      <c r="BW28"/>
+      <c r="BY28"/>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>29000.0</v>
+      </c>
+      <c r="C29">
+        <v>154000.0</v>
+      </c>
+      <c r="D29">
         <v>40000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>95000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>28000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>540000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-18000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>164000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>28000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>269000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>807000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>206000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>212000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>308000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
@@ -21170,755 +21782,776 @@
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B30">
-        <v>11192000.0</v>
+        <v>7199000.0</v>
       </c>
       <c r="C30">
-        <v>34271000.0</v>
+        <v>18262000.0</v>
       </c>
       <c r="D30">
-        <v>28289000.0</v>
+        <v>21513000.0</v>
       </c>
       <c r="E30">
+        <v>32487000.0</v>
+      </c>
+      <c r="F30">
+        <v>27610000.0</v>
+      </c>
+      <c r="G30">
         <v>82846000.0</v>
       </c>
-      <c r="F30">
-[...2 lines deleted...]
-      <c r="G30">
+      <c r="H30">
+        <v>26888000.0</v>
+      </c>
+      <c r="I30">
         <v>31310000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>30319000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>28491000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>123290000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>53193000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>35333000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34235000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>29195000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>23794000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>16553000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>21372000.0</v>
       </c>
-      <c r="R30">
-[...2 lines deleted...]
-      <c r="S30">
+      <c r="T30">
+        <v>16660000.0</v>
+      </c>
+      <c r="U30">
         <v>12915000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7332000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8277578.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4277000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3431876.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3322971.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2887644.0</v>
       </c>
-      <c r="Z30">
-[...4 lines deleted...]
-      </c>
       <c r="AB30">
-        <v>2402000.0</v>
+        <v>2904821.0</v>
       </c>
       <c r="AC30">
+        <v>2691340.0</v>
+      </c>
+      <c r="AD30">
+        <v>2362732.0</v>
+      </c>
+      <c r="AE30">
         <v>2850345.0</v>
       </c>
-      <c r="AD30">
-[...4 lines deleted...]
-      </c>
       <c r="AF30">
-        <v>3974000.0</v>
+        <v>3622619.0</v>
       </c>
       <c r="AG30">
+        <v>1973157.0</v>
+      </c>
+      <c r="AH30">
+        <v>3957529.0</v>
+      </c>
+      <c r="AI30">
         <v>2620523.0</v>
       </c>
-      <c r="AH30">
-[...4 lines deleted...]
-      </c>
       <c r="AJ30">
-        <v>1966000.0</v>
+        <v>1515992.0</v>
       </c>
       <c r="AK30">
+        <v>2378486.0</v>
+      </c>
+      <c r="AL30">
+        <v>1821196.0</v>
+      </c>
+      <c r="AM30">
         <v>1392182.0</v>
       </c>
-      <c r="AL30">
-[...4 lines deleted...]
-      </c>
       <c r="AN30">
-        <v>2562000.0</v>
+        <v>2257064.0</v>
       </c>
       <c r="AO30">
-        <v>3813000.0</v>
+        <v>1870006.0</v>
       </c>
       <c r="AP30">
-        <v>2267000.0</v>
+        <v>2561791.0</v>
       </c>
       <c r="AQ30">
+        <v>3167119.0</v>
+      </c>
+      <c r="AR30">
+        <v>3080806.0</v>
+      </c>
+      <c r="AS30">
         <v>3469055.0</v>
       </c>
-      <c r="AR30">
-[...2 lines deleted...]
-      <c r="AS30">
+      <c r="AT30">
+        <v>7737931.0</v>
+      </c>
+      <c r="AU30">
         <v>2267283.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3469055.0</v>
       </c>
-      <c r="AU30">
-[...4 lines deleted...]
-      </c>
       <c r="AW30">
+        <v>6750597.0</v>
+      </c>
+      <c r="AX30">
+        <v>3126591.0</v>
+      </c>
+      <c r="AY30">
         <v>1932119.0</v>
       </c>
-      <c r="AX30">
-[...4 lines deleted...]
-      </c>
       <c r="AZ30">
-        <v>2011000.0</v>
+        <v>7112146.0</v>
       </c>
       <c r="BA30">
+        <v>5428361.0</v>
+      </c>
+      <c r="BB30">
+        <v>2006429.0</v>
+      </c>
+      <c r="BC30">
         <v>1594875.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1161867.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>944151.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1534970.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>814230.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1659465.0</v>
       </c>
-      <c r="BG30">
-[...2 lines deleted...]
-      <c r="BH30">
+      <c r="BI30">
+        <v>664506.0</v>
+      </c>
+      <c r="BJ30">
         <v>950846.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>551055.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7615400.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>311232.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>329650.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>322350.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>8715.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3497.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>4225.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>8087.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>6041.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>16155.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2040.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>6825.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>13700.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>350.0</v>
       </c>
     </row>
-    <row r="31" spans="1:75">
+    <row r="31" spans="1:77">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B31">
-        <v>159000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="C31">
-        <v>345000.0</v>
+        <v>-18532000.0</v>
       </c>
       <c r="D31">
-        <v>401000.0</v>
+        <v>11860000.0</v>
       </c>
       <c r="E31">
+        <v>-1439000.0</v>
+      </c>
+      <c r="F31">
+        <v>-278000.0</v>
+      </c>
+      <c r="G31">
         <v>619000.0</v>
       </c>
-      <c r="F31">
-[...2 lines deleted...]
-      <c r="G31">
+      <c r="H31">
+        <v>-68656000.0</v>
+      </c>
+      <c r="I31">
         <v>754000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>338000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1331000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1362000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-186000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1250000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-71000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1150000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-659000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-101000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1139000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>502000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1114000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>21000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-80513.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-7584.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>57728.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>71274.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>165163.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>146101.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>421861.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>133185.0</v>
       </c>
-      <c r="AD31">
-[...2 lines deleted...]
-      <c r="AE31">
+      <c r="AF31">
+        <v>1373949.0</v>
+      </c>
+      <c r="AG31">
         <v>614704.0</v>
       </c>
-      <c r="AF31">
-[...2 lines deleted...]
-      <c r="AG31">
+      <c r="AH31">
+        <v>6006027.0</v>
+      </c>
+      <c r="AI31">
         <v>28866574.0</v>
       </c>
-      <c r="AH31">
-[...4 lines deleted...]
-      </c>
       <c r="AJ31">
-        <v>-1407000.0</v>
+        <v>-92390751.0</v>
       </c>
       <c r="AK31">
+        <v>-2096275.0</v>
+      </c>
+      <c r="AL31">
+        <v>-1406939.0</v>
+      </c>
+      <c r="AM31">
         <v>3463522.0</v>
       </c>
-      <c r="AL31">
-[...4 lines deleted...]
-      </c>
       <c r="AN31">
+        <v>-134260.0</v>
+      </c>
+      <c r="AO31">
+        <v>-477235.0</v>
+      </c>
+      <c r="AP31">
         <v>737809.0</v>
       </c>
-      <c r="AO31">
-[...2 lines deleted...]
-      <c r="AP31">
+      <c r="AQ31">
+        <v>-100892.0</v>
+      </c>
+      <c r="AR31">
         <v>18777.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-4252934.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>114435.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-665338.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-4252934.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>839664.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>286823.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-3413624.0</v>
       </c>
-      <c r="AX31">
-[...4 lines deleted...]
-      </c>
       <c r="AZ31">
-        <v>-223000.0</v>
+        <v>-826015.0</v>
       </c>
       <c r="BA31">
+        <v>-207025.0</v>
+      </c>
+      <c r="BB31">
+        <v>-222799.0</v>
+      </c>
+      <c r="BC31">
         <v>-103441.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-6467.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-509.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-33.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-368928.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>89552.0</v>
       </c>
-      <c r="BG31">
-[...4 lines deleted...]
-      </c>
       <c r="BI31">
+        <v>-63998.0</v>
+      </c>
+      <c r="BJ31">
+        <v>3321429.0</v>
+      </c>
+      <c r="BK31">
         <v>998777.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>3041668.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-3251606.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>2401172.0</v>
       </c>
-      <c r="BM31"/>
-      <c r="BN31">
+      <c r="BO31"/>
+      <c r="BP31">
         <v>8715.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>3497.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>4225.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-791.0</v>
       </c>
-      <c r="BR31"/>
-      <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
-      <c r="BV31">
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31">
         <v>27400.0</v>
       </c>
-      <c r="BW31"/>
+      <c r="BY31"/>
     </row>
-    <row r="32" spans="1:75">
+    <row r="32" spans="1:77">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B32">
-        <v>27030000.0</v>
+        <v>20779000.0</v>
       </c>
       <c r="C32">
+        <v>27010000.0</v>
+      </c>
+      <c r="D32">
+        <v>26971000.0</v>
+      </c>
+      <c r="E32">
         <v>28635000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>20594000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>30180000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>24205000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>33210000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>36985000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>42526000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>43330000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>32654000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>21619000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>22593000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>17164000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>11361000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9725000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>7830000.0</v>
       </c>
-      <c r="R32">
-[...2 lines deleted...]
-      <c r="S32">
+      <c r="T32">
+        <v>6347000.0</v>
+      </c>
+      <c r="U32">
         <v>4281000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2082000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>2442810.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>903000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1568698.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1294285.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>701486.0</v>
       </c>
-      <c r="Z32">
-[...4 lines deleted...]
-      </c>
       <c r="AB32">
+        <v>759908.0</v>
+      </c>
+      <c r="AC32">
+        <v>709303.0</v>
+      </c>
+      <c r="AD32">
         <v>570676.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>919055.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>540120.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>579311.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>579689.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>764864.0</v>
       </c>
-      <c r="AH32">
-[...4 lines deleted...]
-      </c>
       <c r="AJ32">
-        <v>595620.0</v>
+        <v>591921.0</v>
       </c>
       <c r="AK32">
+        <v>448643.0</v>
+      </c>
+      <c r="AL32">
+        <v>562810.0</v>
+      </c>
+      <c r="AM32">
         <v>814110.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>677824.0</v>
       </c>
-      <c r="AM32">
-[...2 lines deleted...]
-      <c r="AN32">
+      <c r="AO32">
+        <v>810639.0</v>
+      </c>
+      <c r="AP32">
         <v>743282.0</v>
       </c>
-      <c r="AO32">
-[...2 lines deleted...]
-      <c r="AP32">
+      <c r="AQ32">
+        <v>645116.0</v>
+      </c>
+      <c r="AR32">
+        <v>358265.0</v>
+      </c>
+      <c r="AS32">
+        <v>1019986.0</v>
+      </c>
+      <c r="AT32">
+        <v>698473.0</v>
+      </c>
+      <c r="AU32">
         <v>442705.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AV32">
         <v>1019986.0</v>
       </c>
-      <c r="AR32">
-[...13 lines deleted...]
-      </c>
       <c r="AW32">
+        <v>333183.0</v>
+      </c>
+      <c r="AX32">
+        <v>293052.0</v>
+      </c>
+      <c r="AY32">
         <v>283923.0</v>
       </c>
-      <c r="AX32">
-[...4 lines deleted...]
-      </c>
       <c r="AZ32">
-        <v>15575.0</v>
+        <v>40863.0</v>
       </c>
       <c r="BA32">
+        <v>44989.0</v>
+      </c>
+      <c r="BB32">
+        <v>10576.0</v>
+      </c>
+      <c r="BC32">
         <v>11734.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>8843.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>234882.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>2605.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>1818.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>981.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>59490.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>-137000.0</v>
       </c>
-      <c r="BI32">
-[...4 lines deleted...]
-      </c>
       <c r="BK32">
         <v>0.0</v>
       </c>
       <c r="BL32">
         <v>0.0</v>
       </c>
-      <c r="BM32"/>
-      <c r="BN32"/>
+      <c r="BM32">
+        <v>0.0</v>
+      </c>
+      <c r="BN32">
+        <v>0.0</v>
+      </c>
       <c r="BO32"/>
       <c r="BP32"/>
-      <c r="BQ32">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32">
+        <v>-1630.0</v>
+      </c>
+      <c r="BT32"/>
+      <c r="BU32">
         <v>381.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>1249.0</v>
       </c>
-      <c r="BU32"/>
-      <c r="BV32"/>
       <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -21932,4470 +22565,4612 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>41852000.0</v>
+      </c>
+      <c r="C2">
         <v>98800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36633000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>174876000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22418000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3975494.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15538849.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>185151.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5898.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>189231.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7837339.0</v>
       </c>
       <c r="L2">
         <v>7837339.0</v>
       </c>
       <c r="M2">
+        <v>7837339.0</v>
+      </c>
+      <c r="N2">
         <v>13416.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>406859.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>373868.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>603156.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-381844.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27275.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-50.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B3">
+        <v>9708000</v>
+      </c>
+      <c r="C3">
         <v>8617000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8580000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5543000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7302000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2547216</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>552820</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>37711</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23169</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>80463</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>830113</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>70000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1141089</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>712353</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>466515</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>173826</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17632</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-133413000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>152252000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>18248995.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>10352957.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>18232362.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>179253.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-183333.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-1437831.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-6210277.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>7823923.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-393443.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>4242242.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>4749247.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-71918.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
+      <c r="T5"/>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>-2195000.0</v>
+      </c>
+      <c r="C6">
         <v>-56948000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>62167000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-138243000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>152458000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>18365939.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11563355.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15353698.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>179253.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-183333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6210277.0</v>
       </c>
       <c r="L6">
         <v>-6210277.0</v>
       </c>
       <c r="M6">
+        <v>-6210277.0</v>
+      </c>
+      <c r="N6">
         <v>7823923.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-393443.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>32991.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-229288.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>603156.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4500.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>27275.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B7">
+        <v>12834000.0</v>
+      </c>
+      <c r="C7">
         <v>-4247000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-27443000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17290000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8564000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1813142.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2406621.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-6199678.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14675982.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2918567.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>494523.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4284457.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2245890.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>156505.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>100641.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-84414.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-24391.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3450.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7875.0</v>
       </c>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>285926.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-195076.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>9892000.0</v>
+      </c>
+      <c r="C9">
         <v>-2036000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-23677000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-11869000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5212000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-335964.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-141541.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-7946.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-134603.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>324249.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-162740.0</v>
       </c>
       <c r="L9">
         <v>-162740.0</v>
       </c>
       <c r="M9">
+        <v>-162740.0</v>
+      </c>
+      <c r="N9">
         <v>-195076.0</v>
       </c>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
+        <v>0.0</v>
+      </c>
+      <c r="Q9">
         <v>-49710.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
+      <c r="T9"/>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>14840000.0</v>
+      </c>
+      <c r="C10">
         <v>500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-15362000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-24283000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9227000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1246837.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2022653.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1143262.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>147359.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>289616.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1264557.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>172996.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>279841.0</v>
       </c>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10">
         <v>72768.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-72768.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
+      <c r="T10"/>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>21383000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5821000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>760514.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-273102.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-4183563.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14664683.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1864565.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>590237.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1690000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2362548.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>237542.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>283000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>9195000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20382000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>909744.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1309656.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-9999752.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>55441086.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>207294.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>978035.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16192998.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10290687.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2439700.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
+      <c r="T12"/>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-2587000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>54000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-990855.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>30675.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-864907.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-1457.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>440137.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>127595.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-128760.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-143836.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B14">
+        <v>9596000.0</v>
+      </c>
+      <c r="C14">
         <v>13407000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12441000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9547000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2731000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>679911.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>417061.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>360765.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>412594.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>861831.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989946.0</v>
       </c>
       <c r="L14">
         <v>2989946.0</v>
       </c>
       <c r="M14">
+        <v>2989946.0</v>
+      </c>
+      <c r="N14">
         <v>2687012.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>268499.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>133371.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16174.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>441.0</v>
       </c>
-      <c r="R14"/>
       <c r="S14"/>
+      <c r="T14"/>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>62000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>88495.0</v>
       </c>
-      <c r="H15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>3083686.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>2831830.0</v>
       </c>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
+      <c r="T15"/>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B16">
+        <v>39657000.0</v>
+      </c>
+      <c r="C16">
         <v>41852000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>98800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>36633000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>174876000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22341433.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3975494.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15538849.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>185151.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5898.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627062.0</v>
       </c>
       <c r="L16">
         <v>1627062.0</v>
       </c>
       <c r="M16">
+        <v>1627062.0</v>
+      </c>
+      <c r="N16">
         <v>7837339.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13416.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>406859.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>373868.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>603156.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22775.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27275.0</v>
       </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>-40565000.0</v>
+      </c>
+      <c r="C18">
         <v>-55779000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-106150000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-87908000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-47872000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20617170.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11510976.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13605909.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2571830.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2829486.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7866434.0</v>
       </c>
       <c r="L18">
         <v>-7866434.0</v>
       </c>
       <c r="M18">
+        <v>-7866434.0</v>
+      </c>
+      <c r="N18">
         <v>-4930631.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3063994.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2467008.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1677334.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-381844.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-27243.0</v>
       </c>
-      <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B19">
+        <v>13630000.0</v>
+      </c>
+      <c r="C19">
         <v>4148000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-15667000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-57441000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-405000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2773816.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-552820.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-37711.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2731421.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-80463.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-210965.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-70000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-163292.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B20">
+        <v>19417000.0</v>
+      </c>
+      <c r="C20">
         <v>26396000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>129765000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7386000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>221333000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>19175546.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3195968.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>16243055.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>-150000.0</v>
+      </c>
+      <c r="C21">
         <v>-38477000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-12129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-681000.0</v>
       </c>
       <c r="E21">
         <v>-681000.0</v>
       </c>
       <c r="F21">
-        <v>690666.0</v>
+        <v>-681000.0</v>
       </c>
       <c r="G21">
         <v>690666.0</v>
       </c>
       <c r="H21">
+        <v>690666.0</v>
+      </c>
+      <c r="I21">
         <v>-505000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2996186.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1472578.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-328330.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>186157.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1022056.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>296000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
+      <c r="T21"/>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B22">
+        <v>-83385000.0</v>
+      </c>
+      <c r="C22">
         <v>-198132000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-203693000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-91560000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-55119000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-17846467.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-9648500.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3421203.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-75363496.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7699127.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-23229319.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-22698017.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-24137285.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5289610.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1140075.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-5709559.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-6801183.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-30693.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-20875.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>19267000.0</v>
+      </c>
+      <c r="C23">
         <v>-338000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>579000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-95000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-72190.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>36116.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16202973.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12542.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1173575.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1470000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-830113.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2831830.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>900000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2493999.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-6009967.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22743.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>125.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24">
-        <v>3425000.0</v>
+        <v>4399000.0</v>
       </c>
       <c r="C24">
+        <v>4554000.0</v>
+      </c>
+      <c r="D24">
         <v>-1028000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2494000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-22979000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>33644.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2731421.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>256098.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>108701.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-232150.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-299315.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-163292.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-39295.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-466515.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-173826.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-17632.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>27334000.0</v>
+      </c>
+      <c r="C25">
         <v>138285000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>99086000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1025000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1246000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>909744.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-273667.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8119948.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>54581455.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>385249.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8469778.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1148528.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4613701.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>103441.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2967250.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3183722.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6460921.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>7606000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>223333000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>35440233.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>32196028.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-52500.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4930000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1470000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>150000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2382303.0</v>
       </c>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B27">
+        <v>2764000.0</v>
+      </c>
+      <c r="C27">
         <v>3525000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22039000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15913000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>19108000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>948000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>728539.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3811866.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3144804.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>784457.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4238751.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>10801140.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2409524.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1872820.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7458013.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>19267000.0</v>
+      </c>
+      <c r="C28">
         <v>-12419000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>197315000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6393000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>223271000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>36058709.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-52379.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>31691028.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2751083.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2646153.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656157.0</v>
       </c>
       <c r="L28">
         <v>1656157.0</v>
       </c>
       <c r="M28">
+        <v>1656157.0</v>
+      </c>
+      <c r="N28">
         <v>16243453.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2670551.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1448046.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>985000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>22743.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27275.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>-30857000.0</v>
+      </c>
+      <c r="C29">
         <v>-47162000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-97570000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-82365000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-40570000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-18069954.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10958156.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-13568198.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2548661.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2749023.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7036321.0</v>
       </c>
       <c r="L29">
         <v>-7036321.0</v>
       </c>
       <c r="M29">
+        <v>-7036321.0</v>
+      </c>
+      <c r="N29">
         <v>-3789542.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2351641.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2000493.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1503508.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-364212.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-27243.0</v>
       </c>
-      <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>8544000.0</v>
+      </c>
+      <c r="C30">
         <v>4148000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-36210000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-57441000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-30449000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>260240.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-552820.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2769132.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-23169.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-80463.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-830113.0</v>
       </c>
       <c r="L30">
         <v>-830113.0</v>
       </c>
       <c r="M30">
+        <v>-830113.0</v>
+      </c>
+      <c r="N30">
         <v>-4629988.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-712353.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-466515.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-173826.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-17632.0</v>
       </c>
-      <c r="R30"/>
       <c r="S30"/>
+      <c r="T30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX30"/>
+  <dimension ref="A1:BZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="BR1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="BV1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BW1" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>136</v>
       </c>
+      <c r="BY1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B2">
-        <v>25318000.0</v>
+        <v>39568000.0</v>
       </c>
       <c r="C2">
+        <v>23110000.0</v>
+      </c>
+      <c r="D2">
+        <v>25402000.0</v>
+      </c>
+      <c r="E2">
         <v>42101000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>41852000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>64661000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>73960000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>73224000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>98800000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>66752000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>74540000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>103280000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>36633000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>57089000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>89266000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>162063000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>175049000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>133152999.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>142052894.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>195721000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>22341433.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>14863434.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3821723.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1343978.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3975494.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7987019.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10123186.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12599600.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15538849.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>21304407.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>23996609.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9946654.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>185151.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>9062.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>584.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2988.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5898.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>9132.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>183767.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>191924.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>279581.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1627062.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>152924.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2280006.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>152924.0</v>
       </c>
       <c r="AT2">
         <v>2280006.0</v>
       </c>
       <c r="AU2">
+        <v>152924.0</v>
+      </c>
+      <c r="AV2">
+        <v>2280006.0</v>
+      </c>
+      <c r="AW2">
         <v>4904327.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>7837339.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>57066.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>165165.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1020189.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>13416.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>19963.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>728959.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>670667.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>406859.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>48111.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>194299.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>39498.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>373868.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1045822.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>35032.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>289661.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>603156.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>12038.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>14903.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>18675.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>22775.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>27862.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>32903.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>49428.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>27275.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>125.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>125.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B3">
+        <v>1632000</v>
+      </c>
+      <c r="C3">
+        <v>5483000</v>
+      </c>
+      <c r="D3">
         <v>683000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1208000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2539000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>999000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5909000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2830000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>789000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1618000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3958000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2215000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2516000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>492000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1167000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1368000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1525000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>520455</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1235000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4020696</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1866547</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>235193</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>144577</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>300902</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>375402</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>25939</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>175965</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>27392</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>27392</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3187</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>13025</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>21499</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10488</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>12475</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>58669</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>206</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>80000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>21794</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>52833</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4119</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>129573</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>70000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>87573</v>
-      </c>
-[...4 lines deleted...]
-        <v>70001</v>
       </c>
       <c r="AT3">
         <v>87573</v>
       </c>
       <c r="AU3">
+        <v>70001</v>
+      </c>
+      <c r="AV3">
+        <v>87573</v>
+      </c>
+      <c r="AW3">
         <v>312751</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>359788</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>172631</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>62956</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>45955</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>859547</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>65928</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>150132</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>296795</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>199498</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>280882</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>30844</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>47500</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>107289</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>137091</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>15787</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>19138</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1681</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-32415000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>68968000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-20646000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-29334000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-70605000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-12828000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>41274000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-235628790.0</v>
       </c>
-      <c r="S4"/>
-      <c r="T4">
+      <c r="U4"/>
+      <c r="V4">
         <v>173303395.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>7526578.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>11069531.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>2284402.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-2631516.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>17904787.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-2136167.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-2476414.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-2939249.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-2886894.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-2692202.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>14049955.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>9761503.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>8478.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-2404.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-2910.0</v>
       </c>
-      <c r="AK4"/>
-      <c r="AL4"/>
       <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4">
         <v>2693.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>68862.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-159212.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-43290.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-1304191.0</v>
       </c>
-      <c r="AS4"/>
-[...1 lines deleted...]
-      <c r="AU4">
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4">
         <v>-2624321.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-2933012.0</v>
       </c>
-      <c r="AW4"/>
-[...1 lines deleted...]
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>-855024.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>1006773.0</v>
       </c>
-      <c r="BA4"/>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>4242242.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5">
         <v>427052.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-433722.0</v>
       </c>
-      <c r="AW5"/>
-[...1 lines deleted...]
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>22498.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>113369.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B6">
-        <v>-2208000.0</v>
+        <v>-1577000.0</v>
       </c>
       <c r="C6">
+        <v>16458000.0</v>
+      </c>
+      <c r="D6">
+        <v>-2206000.0</v>
+      </c>
+      <c r="E6">
         <v>-16699000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>249000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-64661000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9299000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-17368000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-25576000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>55018000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7788000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-28740000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>66647000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-20456000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-32177000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-72797000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-12986000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>41642001.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-8899895.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-53591000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>173304921.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>7477999.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>11041711.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2477745.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2631516.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4011525.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2136167.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2476414.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2939249.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2886894.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2692202.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>14049955.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>9761503.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>176089.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>8478.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2404.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2910.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3234.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-174635.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-8157.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-159212.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1304191.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1474138.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2127082.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1474138.0</v>
       </c>
       <c r="AT6">
         <v>-2127082.0</v>
       </c>
       <c r="AU6">
+        <v>1474138.0</v>
+      </c>
+      <c r="AV6">
+        <v>-2127082.0</v>
+      </c>
+      <c r="AW6">
         <v>-2624321.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-2933012.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>7780273.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-108099.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-855024.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1006773.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-6547.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-708996.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>58292.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>263808.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>358748.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-146188.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>154801.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-334370.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-671954.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>1010790.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-254629.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-313495.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>591118.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-2865.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-3772.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-4100.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-5087.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-5041.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-16525.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>22153.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>27100.0</v>
       </c>
-      <c r="BV6"/>
-      <c r="BW6">
+      <c r="BX6"/>
+      <c r="BY6">
         <v>125.0</v>
       </c>
-      <c r="BX6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B7">
+        <v>7815000.0</v>
+      </c>
+      <c r="C7">
+        <v>11174000.0</v>
+      </c>
+      <c r="D7">
         <v>7147000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-6554000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1067000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4426000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3845000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>8374000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-12040000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-5032000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-90000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-16030000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-6291000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-7261000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-9244000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1039000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>188000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1674000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-541458.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4159000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2189734.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-810775.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>176897.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-507201.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-672063.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3234780.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>224937.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-350863.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-948813.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-1369406.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-24599.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-1478676.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-3845854.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>32436662.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>12831135.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>947738.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>837220.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>981602.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>669915.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>799366.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>565083.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-816334.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>1361105.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>265671.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>331764.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-2626924.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-1823647.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-262821.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>502028.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-6646874.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>1237023.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-563442.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>1118874.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-126620.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-204318.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>265825.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-225013.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>579113.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>89133.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-34616.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-2853.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-791445.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-85353.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>17491.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-24595.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>592390.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>5850.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-275.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>125.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>3000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>1000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-751.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>201.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>6825.0</v>
       </c>
-      <c r="BV7"/>
-      <c r="BW7">
+      <c r="BX7"/>
+      <c r="BY7">
         <v>700.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>350.0</v>
       </c>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-      <c r="AO8">
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>285926.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8">
         <v>84207.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-248056.0</v>
       </c>
-      <c r="AW8"/>
-      <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>10054000.0</v>
+      </c>
+      <c r="C9">
+        <v>7910000.0</v>
+      </c>
+      <c r="D9">
         <v>1526000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-2018000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4514000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="G9"/>
+      <c r="H9">
         <v>2020000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3639000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-10629000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-4022000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>975000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-16253000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-4377000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-4580000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-4561000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1006000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1722000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2226000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1183174.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-946000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-856783.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-278584.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>137750.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-167445.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-27685.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-79568.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-117540.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-39119.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>52103.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>44945.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-87555.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-17439.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-134603.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>34337.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-41972.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-61719.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>324000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>116705.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>475945.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>229380.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-609529.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-162740.0</v>
       </c>
-      <c r="AQ9">
-[...2 lines deleted...]
-      <c r="AR9">
+      <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
         <v>-11405.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-162740.0</v>
       </c>
-      <c r="AT9">
-[...2 lines deleted...]
-      <c r="AU9">
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
         <v>39820.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-248056.0</v>
       </c>
-      <c r="AW9">
-[...4 lines deleted...]
-      </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
         <v>142704.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
-      <c r="BL9">
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9">
         <v>59714.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-1249.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>1743000.0</v>
+      </c>
+      <c r="C10">
+        <v>14809000.0</v>
+      </c>
+      <c r="D10">
         <v>-930000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1677000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-716000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1151000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2890000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>258000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1981000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-518000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2989000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6952000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4903000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-8493000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-7685000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-7407000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-698000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-5652000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-202297.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1408000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1964638.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>466595.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-320056.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1317109.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-76267.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1427362.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>75720.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>134209.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-805220.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-660766.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-575799.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>55404.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>37899.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-13470.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2937.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>81455.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>82311.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>38380.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>60959.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>41571.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>93405.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>172012.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>498594.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-83649.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>498594.0</v>
       </c>
       <c r="AT10">
         <v>-83649.0</v>
       </c>
       <c r="AU10">
+        <v>498594.0</v>
+      </c>
+      <c r="AV10">
+        <v>-83649.0</v>
+      </c>
+      <c r="AW10">
         <v>8449.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-250398.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>279841.0</v>
       </c>
-      <c r="AX10">
-[...4 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>-27400.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-27400.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>15180.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>12420.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-200.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>8727000.0</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>11022000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3214000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4583000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2564000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3684000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>22359.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-463964.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>443742.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-78710.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>514184.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-508971.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>834011.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-193272.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>560072.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-433937.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-205965.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-262060.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>216108.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1033943.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-3166460.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>14931000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>14744000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1887000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>906000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2180000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1550000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>782000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>376000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>529640.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>233000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>38000.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>1690000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>644000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-257596.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>949079.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1479000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1079000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-396738.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1101961.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>183000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>206000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>101000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>3000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>283000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>108000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>67000.0</v>
       </c>
-      <c r="BH11"/>
-      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>619000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5624000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3560000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-1143000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3018000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3760000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8986000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8462058.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3741382.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-1135029.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>595972.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>278302.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-78310.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-452041.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1930232.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>460883.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-63229.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-1018230.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-580320.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-553082.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-1847291.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-7019059.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>55441086.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>93156429.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3643284.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2314597.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>207294.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12">
         <v>3577755.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1562376.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-297139.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1037700.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1060688.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>12043793.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>3478191.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>726061.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>15241357.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>4156547.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>984656.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-1552000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-1552000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-5210000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-212000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2791000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>44000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2520000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1150325.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1340736.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>187945.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-920076.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-154981.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1486324.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1402122.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>194066.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-331287.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>66405.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>101491.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>20174.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>290147.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-412582.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-699854.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-1457.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>12507.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-10930.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>20178.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>440137.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>127595.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-128760.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-143836.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B14">
-        <v>2563000.0</v>
+        <v>2262000.0</v>
       </c>
       <c r="C14">
+        <v>1444000.0</v>
+      </c>
+      <c r="D14">
+        <v>2569000.0</v>
+      </c>
+      <c r="E14">
         <v>2094000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3489000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3841000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2987000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3236000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3343000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2747000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2869000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3659000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3166000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4372000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1782000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2635000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>758000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1601000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>420000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1431000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>514383.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>243365.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>240924.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>49271.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>146351.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>207019.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>94616.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>46191.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>69235.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>70584.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>120310.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>87655.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>82216.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>89408.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>93676.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>106379.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>123131.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>117477.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>278607.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>247706.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>225771.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>238593.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>324569.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>819014.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>324569.0</v>
       </c>
       <c r="AT14">
         <v>819014.0</v>
       </c>
       <c r="AU14">
+        <v>324569.0</v>
+      </c>
+      <c r="AV14">
+        <v>819014.0</v>
+      </c>
+      <c r="AW14">
         <v>825471.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1020892.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1285998.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>639644.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>627989.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>133381.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>94112.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>80750.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>62549.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>31088.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>49671.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>38098.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>27645.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>17957.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>10058.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>-6248.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>4957.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>7407.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>183</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>138000.0</v>
+      </c>
+      <c r="D15">
         <v>283000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>283000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>817000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="G15"/>
+      <c r="H15">
         <v>783000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>817000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15">
         <v>100000.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>62000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61784.0</v>
       </c>
       <c r="T15">
         <v>84162.0</v>
       </c>
       <c r="U15">
+        <v>61784.0</v>
+      </c>
+      <c r="V15">
         <v>84162.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15">
+      <c r="W15">
         <v>84162.0</v>
       </c>
+      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15"/>
+      <c r="Z15">
+        <v>84162.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>871722.0</v>
       </c>
-      <c r="AK15">
-[...4 lines deleted...]
-      </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
         <v>990000.0</v>
       </c>
-      <c r="AN15">
-[...4 lines deleted...]
-      </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
         <v>2831830.0</v>
       </c>
-      <c r="AW15">
-[...4 lines deleted...]
-      </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>1347705.0</v>
       </c>
-      <c r="BA15">
-[...4 lines deleted...]
-      </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B16">
-        <v>23110000.0</v>
+        <v>37991000.0</v>
       </c>
       <c r="C16">
+        <v>39568000.0</v>
+      </c>
+      <c r="D16">
+        <v>23196000.0</v>
+      </c>
+      <c r="E16">
         <v>25402000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>42101000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>64661000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>64661000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>55856000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>73224000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>121770000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>66752000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>74540000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>103280000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>36633000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>57089000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>89266000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>162063000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>174795000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>133152999.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>142130000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>195646354.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>22341433.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>14863434.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3821723.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1343978.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3975494.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7987019.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>10123186.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>12599600.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>18417513.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>21304407.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>23996609.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>9946654.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>185151.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>9062.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>584.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2988.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>5898.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>9132.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>183767.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>120369.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>322871.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1627062.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>152924.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1627062.0</v>
       </c>
       <c r="AT16">
         <v>152924.0</v>
       </c>
       <c r="AU16">
+        <v>1627062.0</v>
+      </c>
+      <c r="AV16">
+        <v>152924.0</v>
+      </c>
+      <c r="AW16">
         <v>2280006.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4904327.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>7837339.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>57066.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>165165.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1020189.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>13416.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>19963.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>728959.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>670667.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>406859.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>48111.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>194299.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>39498.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>373868.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1045822.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>35032.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>289661.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>603156.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>12038.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>14903.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>18675.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>22775.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>27862.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>32903.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>49428.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>27225.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>125.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>125.0</v>
       </c>
-      <c r="BX16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26428,479 +27203,497 @@
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>-961000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4800000.0</v>
+      </c>
+      <c r="D18">
         <v>-3699000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-17877000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-14394000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-11211000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-10094000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-10168000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-24306000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-21197000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-13740000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-44821000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-26392000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-27105000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-27282000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-20770000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-12751000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-12142000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-9528220.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-13680000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-12520200.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-9779490.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3871240.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3252400.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3714043.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3959146.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2136167.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2476414.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2939249.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2836893.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-2692202.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-3093101.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-4836470.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-539128.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-476478.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-772883.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-783341.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-835560.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-500752.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-664301.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-1048960.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-2750918.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-442159.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-2108801.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-442159.0</v>
       </c>
       <c r="AT18">
         <v>-2108801.0</v>
       </c>
       <c r="AU18">
+        <v>-442159.0</v>
+      </c>
+      <c r="AV18">
+        <v>-2108801.0</v>
+      </c>
+      <c r="AW18">
         <v>-2860625.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-2454849.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-2743562.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-288536.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-1267284.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-631249.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-348622.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-771095.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-699793.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-1236192.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-921252.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-366188.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-720198.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-459370.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-671825.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-374756.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-317129.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-313495.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-353475.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-2865.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-3772.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-4100.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-5087.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-5041.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-16525.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-590.0</v>
       </c>
-      <c r="BU18"/>
-      <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>1062000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-985000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>11091000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>13886000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-999000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-5909000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-2830000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-789000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>822000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-11058000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2215000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-3216000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1500000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-50865000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1368000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>53058000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>19661424.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-16897105.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-36562212.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-36562212.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>173300.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>1500000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>1100516.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-375402.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>25939.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-175965.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-27392.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
-[...1 lines deleted...]
-      </c>
+      <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19">
+        <v>-210965.0</v>
+      </c>
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-100000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-110965.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-70000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
-[...1 lines deleted...]
-      </c>
+      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19">
+        <v>-70000.0</v>
+      </c>
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-163292.0</v>
       </c>
-      <c r="AZ19"/>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
-        <v>0.0</v>
+        <v>18526000.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>891000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>1326000.0</v>
       </c>
-      <c r="F20">
-[...4 lines deleted...]
-      </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>25070000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>86486000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>9125000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>18488000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>94766000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>7386000.0</v>
       </c>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>95.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>72687.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -26912,2044 +27705,2102 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>-10000.0</v>
+      </c>
+      <c r="C21">
+        <v>-124000.0</v>
+      </c>
+      <c r="D21">
         <v>-9000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-9000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-8000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-14000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-207000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-1443000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1443000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-93000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-588000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-71000.0</v>
       </c>
       <c r="Q21">
         <v>-71000.0</v>
       </c>
       <c r="R21">
         <v>-71000.0</v>
       </c>
-      <c r="S21"/>
-[...1 lines deleted...]
-      <c r="U21">
+      <c r="S21">
+        <v>-71000.0</v>
+      </c>
+      <c r="T21">
+        <v>-71000.0</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>-165000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-165000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>855666.0</v>
       </c>
       <c r="Y21">
         <v>855666.0</v>
       </c>
       <c r="Z21">
         <v>855666.0</v>
       </c>
-      <c r="AA21"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AA21">
+        <v>855666.0</v>
+      </c>
+      <c r="AB21">
+        <v>855666.0</v>
+      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
       <c r="AE21">
         <v>-50000.0</v>
       </c>
       <c r="AF21">
+        <v>-50000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-50000.0</v>
+      </c>
+      <c r="AH21">
         <v>-455000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2996186.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>484956.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>784022.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>805151.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1472578.0</v>
       </c>
-      <c r="AL21"/>
-[...1 lines deleted...]
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21">
         <v>-23434.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>518267.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-18352.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-118312.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-53273.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>186157.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-3157.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-28117.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-1022056.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-382780.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-146000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B22">
+        <v>-11563000.0</v>
+      </c>
+      <c r="C22">
+        <v>-30633000.0</v>
+      </c>
+      <c r="D22">
         <v>-86000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-31959000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-20707000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-73511000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-87389000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-20059000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-17173000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-19689000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-112721000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-41482000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-29801000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-28149000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-25647000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-22621000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-15143000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-18974000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-15321000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-13458000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-7364475.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-7941505.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3914349.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3029492.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2961100.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2894664.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2622989.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2237220.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1893627.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-2256573.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2135933.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-1232785.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2204088.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>25770835.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-93620432.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-4416167.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-3097732.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1455797.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-2408156.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-2345976.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-755940.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-3682033.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-3810135.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-8446619.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3278833.0</v>
       </c>
       <c r="AT22">
         <v>-8446619.0</v>
       </c>
       <c r="AU22">
+        <v>-3278833.0</v>
+      </c>
+      <c r="AV22">
+        <v>-8446619.0</v>
+      </c>
+      <c r="AW22">
         <v>-7113648.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-3858917.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-8336848.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-7936960.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-5640416.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-2223061.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1692059.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1166529.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-898216.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-1532806.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-1211882.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-1568932.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-729844.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>2370583.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>440489.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-4658732.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-3562838.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2071522.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-6784746.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-8715.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-3497.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-4225.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-8087.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-6041.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-15774.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-791.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-6825.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22">
+      <c r="BX22"/>
+      <c r="BY22">
         <v>-13700.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-350.0</v>
       </c>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>-10000.0</v>
+      </c>
+      <c r="C23">
+        <v>138000.0</v>
+      </c>
+      <c r="D23">
         <v>265000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>283000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-338000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-52000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-250000.0</v>
       </c>
       <c r="I23">
         <v>-36000.0</v>
       </c>
       <c r="J23">
+        <v>-250000.0</v>
+      </c>
+      <c r="K23">
+        <v>-36000.0</v>
+      </c>
+      <c r="L23">
         <v>9125000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-71000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>686000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-61000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>109000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-66000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-77000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-62000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>192000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>408000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>980000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-19232.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-20137.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-14832.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-17989.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-375402.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>25939.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-175965.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-2261265.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-3187.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>17143056.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-940082.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-133895.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>174956.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-12366.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-16153.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-35836.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-105209.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>459620.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>830000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1680671.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-86.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1680671.0</v>
       </c>
       <c r="AT23">
         <v>-86.0</v>
       </c>
       <c r="AU23">
+        <v>1680671.0</v>
+      </c>
+      <c r="AV23">
+        <v>-86.0</v>
+      </c>
+      <c r="AW23">
         <v>239461.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-450046.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-3507583.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-525000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>145000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>231000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-74220.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>65000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-100000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-280882.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>220000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>999999.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>62500.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-137220.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-5000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>57500.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>985000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>100000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23"/>
       <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23">
         <v>4532.0</v>
       </c>
-      <c r="BR23"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23">
+        <v>22743.0</v>
+      </c>
+      <c r="BW23"/>
+      <c r="BX23">
         <v>11450.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>125.0</v>
       </c>
-      <c r="BX23"/>
+      <c r="BZ23"/>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24">
+        <v>-29000.0</v>
+      </c>
+      <c r="C24">
+        <v>2859000.0</v>
+      </c>
+      <c r="D24">
         <v>1952000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>191000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-173000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-6000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-155000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
+        <v>2659000.0</v>
+      </c>
+      <c r="K24">
         <v>-502000.0</v>
       </c>
-      <c r="I24">
-[...3 lines deleted...]
-      <c r="K24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-4636000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-550000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>503000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-2009000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-49986000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-1500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>237000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>127.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-22979384.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-36562000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>30266.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3378.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1654618.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1100516.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
+        <v>-2731421.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>95215.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>218288.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>140661.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>256098.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>95215.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>218288.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>35238.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>82565.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>57937.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>30601.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>78100.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-110965.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-70000.0</v>
       </c>
-      <c r="AQ24">
-[...2 lines deleted...]
-      <c r="AR24">
+      <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>-162150.0</v>
       </c>
-      <c r="AS24">
-[...4 lines deleted...]
-      </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
         <v>-359788.0</v>
       </c>
-      <c r="AW24">
-[...4 lines deleted...]
-      </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>-163292.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-8292.0</v>
       </c>
-      <c r="BA24">
-[...2 lines deleted...]
-      <c r="BB24">
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
         <v>1254.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-32257.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-199498.0</v>
       </c>
-      <c r="BE24">
-[...4 lines deleted...]
-      </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-129.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>129.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-19138.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-1681.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B25">
-        <v>-12640000.0</v>
+        <v>829000.0</v>
       </c>
       <c r="C25">
+        <v>18120000.0</v>
+      </c>
+      <c r="D25">
+        <v>-13079000.0</v>
+      </c>
+      <c r="E25">
         <v>18963000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3330000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>72863000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>70535000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3157000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3477000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>70000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>96716000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1326000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>974000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1643000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1487000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>395000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>852000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>8430000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6434693.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>72000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>540322.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>128061.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-139519.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>379599.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-153689.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-20060.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-55802.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-7582.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-283657.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-52285.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1381207.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-591833.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-6072735.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>714105.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>79887717.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1667484.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1186998.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>68170.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>675218.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>406644.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-830222.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-121805.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>839520.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-98944.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>4414080.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1268472.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-98944.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2057529.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-278904.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>3387951.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>788036.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>195791.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>212549.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2559809.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>5318.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-727986.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-739018.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-3116782.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-462575.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-665727.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-2737768.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-3211356.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>4391364.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>3242399.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-2408648.0</v>
       </c>
-      <c r="BM25"/>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
-      <c r="BQ25">
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25">
         <v>-13000.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
-      <c r="BW25">
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25">
         <v>13000.0</v>
       </c>
-      <c r="BX25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>-581000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>18488000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>94766000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>7405000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-109000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>23000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>69000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>381000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-221858644.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="U26"/>
+      <c r="V26">
         <v>222405322.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>17460034.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>14784231.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3195968.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-1.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-1.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>33386110.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>17143056.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>15052973.0</v>
       </c>
-      <c r="AG26">
-[...4 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>52500.0</v>
       </c>
-      <c r="AK26">
-[...4 lines deleted...]
-      </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-7500.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-45000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1100000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>830000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1500000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1500000.0</v>
       </c>
-      <c r="AS26">
-[...4 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>150000.0</v>
       </c>
-      <c r="AW26">
-[...4 lines deleted...]
-      </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>774931.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>150000.0</v>
       </c>
-      <c r="BA26">
-[...4 lines deleted...]
-      </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B27">
-        <v>-12552000.0</v>
+        <v>1328000.0</v>
       </c>
       <c r="C27">
+        <v>578000.0</v>
+      </c>
+      <c r="D27">
+        <v>433000.0</v>
+      </c>
+      <c r="E27">
         <v>787000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>966000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>648000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>927000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1033000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>917000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1496000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1104000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>11664000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7775000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8092000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4832000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1027000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1962000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>8800000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6224000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3669000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>415000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>467911.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>148605.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>104035.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>227360.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>197132.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>249025.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>145005.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>732414.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>135563.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2817314.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>343901.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>921683.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>167248.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>305458.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>280792.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>842229.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1760234.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>912783.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>860533.0</v>
       </c>
-      <c r="AS27"/>
-[...1 lines deleted...]
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27">
         <v>1945595.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>519840.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>5046677.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>4158749.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>986555.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>663816.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>166844.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>690037.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
-[...1 lines deleted...]
-      </c>
+      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27">
-        <v>6353.0</v>
+        <v>586084.0</v>
       </c>
       <c r="BK27"/>
       <c r="BL27">
+        <v>6353.0</v>
+      </c>
+      <c r="BM27"/>
+      <c r="BN27">
         <v>42500.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27">
         <v>13000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>-10000.0</v>
+      </c>
+      <c r="C28">
+        <v>18402000.0</v>
+      </c>
+      <c r="D28">
         <v>-9000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-9000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>883000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1312000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-259000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-6769000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-6703000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>76424000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8465000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17066000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>95360000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7159000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-552000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-137000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-77000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>358000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>191576.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>335000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>222385807.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>17275802.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>14764094.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4036802.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-17989.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-52379.0</v>
       </c>
-      <c r="Z28">
-[...4 lines deleted...]
-      </c>
       <c r="AB28">
-        <v>-50001.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC28">
-        <v>-50001.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD28">
         <v>-50001.0</v>
       </c>
       <c r="AE28">
+        <v>-50001.0</v>
+      </c>
+      <c r="AF28">
+        <v>-50001.0</v>
+      </c>
+      <c r="AG28">
         <v>17143056.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>14597973.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>715217.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>484956.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>770479.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>780431.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>832326.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>326117.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>656144.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>811648.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1446727.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1916297.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-18281.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1916297.0</v>
       </c>
       <c r="AT28">
         <v>-18281.0</v>
       </c>
       <c r="AU28">
+        <v>1916297.0</v>
+      </c>
+      <c r="AV28">
+        <v>-18281.0</v>
+      </c>
+      <c r="AW28">
         <v>236304.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-478163.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>13858787.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>180446.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>395123.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1809097.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>350367.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>62099.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>758085.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1280000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>220000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>875000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>125000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1448000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1385546.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>62500.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>42500.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>985000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>4532.0</v>
       </c>
-      <c r="BR28"/>
-[...1 lines deleted...]
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28">
         <v>22743.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>15700.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>11450.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>125.0</v>
       </c>
-      <c r="BX28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>671000.0</v>
+      </c>
+      <c r="C29">
+        <v>683000.0</v>
+      </c>
+      <c r="D29">
         <v>-3016000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-16669000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-11855000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-12332000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-9095000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4259000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-21476000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-20408000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-12122000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-40863000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-24177000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-24589000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-26790000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-19603000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-11383000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-10617000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-9007765.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-12445000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-8499504.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-7912943.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-3636047.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-3107823.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3413141.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3583744.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2162106.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2300449.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-2911857.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2836893.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-2689015.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-3080076.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-4814971.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-528640.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-464003.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-772883.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-783135.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-835560.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-478958.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-611468.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-1053079.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-2621345.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-372158.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-2021228.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-372158.0</v>
       </c>
       <c r="AT29">
         <v>-2021228.0</v>
       </c>
       <c r="AU29">
+        <v>-372158.0</v>
+      </c>
+      <c r="AV29">
+        <v>-2021228.0</v>
+      </c>
+      <c r="AW29">
         <v>-2547874.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-2095061.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-2570931.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-225580.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-1221329.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>228298.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-282694.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-620963.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-402998.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-1036694.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-640370.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-335344.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-672698.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-352081.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-534734.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-358969.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-297991.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-311814.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-353475.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-2865.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-3772.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-4100.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-5087.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-5041.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-16525.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-590.0</v>
       </c>
-      <c r="BU29"/>
-      <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>-1661000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2624000.0</v>
+      </c>
+      <c r="D30">
         <v>1062000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-985000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11091000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-999000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3702000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-171000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-789000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1618000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-8618000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2215000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-3216000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1992000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-50865000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1368000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>51533000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-523834.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-40875000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-40582908.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1836281.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-58516.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1355423.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>799614.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-375402.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>25939.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-175965.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-27392.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-27392.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-3187.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-13025.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-21499.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-23169.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-12475.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-58669.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-206.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-80463.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-21794.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-52833.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>82219.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-129573.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-70000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-123879.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-87573.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-830113.0</v>
       </c>
-      <c r="AT30">
-[...2 lines deleted...]
-      <c r="AU30">
+      <c r="AV30">
+        <v>0.0</v>
+      </c>
+      <c r="AW30">
         <v>-312751.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-359788.0</v>
       </c>
-      <c r="AW30">
-[...2 lines deleted...]
-      <c r="AX30">
+      <c r="AY30">
+        <v>0.0</v>
+      </c>
+      <c r="AZ30">
         <v>-62965.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-28818.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1030622.0</v>
       </c>
-      <c r="BA30">
-[...2 lines deleted...]
-      <c r="BB30">
+      <c r="BC30">
+        <v>0.0</v>
+      </c>
+      <c r="BD30">
         <v>-150132.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-296795.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-199498.0</v>
       </c>
-      <c r="BE30">
-[...2 lines deleted...]
-      <c r="BF30">
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
+      <c r="BH30">
         <v>-30844.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-47500.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-107289.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-15787.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-19138.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-1681.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>