--- v0 (2026-07-12)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4824,646 +4827,652 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>340352000000.0</v>
+      </c>
+      <c r="C2">
         <v>278046000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>316188000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>430931000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>463996000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>462516000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>423259000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>404189000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>355063000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>348962000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>382374000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>761372000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>765960000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>763747000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>740701000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>784959000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>857951000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>802338000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>856291000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1055949000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>871513000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>807996000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>819367000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>763397000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>873516000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1000202000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1221962000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>954219000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1005236000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>979851000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1063746000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>642622000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>849758000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1194261000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1290101000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1315035000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1473399000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1275799000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1150308000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1398449000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1435504000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1615484000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1608556000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1663988000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1464712000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1245066000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>762951000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1597574000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1242368000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1367325000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1557197000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1092897000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1072536000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1067435000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1171811000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1235592000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1635087000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>975598000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>852948000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>443823000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>464157000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>681315000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>194089000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>650863000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>526061000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>748556000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>782318000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>548856000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>507902000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>971836000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>758171000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>590941000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>656922000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>753085000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>754805000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>759839000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>570802000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>380548000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>421943000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>905535000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>633879000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>463600000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>317106000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>544772000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>461325000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>403268000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>270561000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>330602000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>537248000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>208019000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>235062000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>136659000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>161111000000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>121592000000.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>107764000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5519,52 +5528,53 @@
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5620,259 +5630,263 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-187084000000.0</v>
+      </c>
+      <c r="C5">
         <v>-114931000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-189537000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>231746000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>234292000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>241455000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-230328000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>237857000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>250457000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>240033000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>240274000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>257316000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>260833000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>248762000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>251900000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>481249000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>500123000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>533960000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>490640000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-181143000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-463524000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>519160000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-555821000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-904262000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-571046000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-938473000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-367800000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>338650000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-173731000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-232415000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-124269000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-50740000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>208343000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>540909000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>391019000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>93839000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>231751000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>701178000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>799778000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1192823000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1065552000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1361666000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1706967000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1719617000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2150159000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2212603000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1911331000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2093876000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1966539000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2136951000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1543887000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2248890000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2514588000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2318445000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5928,139 +5942,142 @@
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>35895000000.0</v>
+      </c>
+      <c r="C7">
         <v>33748000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>42247000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>74892000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>81356000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>77076000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>76349000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>72709000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>82840000000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>84240000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>87050000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>116572000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>53519000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>61042000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>55351000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>48605000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>54436000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>48125000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>56189000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>46171000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>74711000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>41439000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>50686000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>68774000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>85901000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>101988000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>114537000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>158901000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6083,112 +6100,115 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>1658400000000.0</v>
       </c>
       <c r="C8">
         <v>1658400000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>1658400000000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>1658400000000.0</v>
       </c>
       <c r="G8">
         <v>1658400000000.0</v>
       </c>
       <c r="H8">
         <v>1658400000000.0</v>
       </c>
       <c r="I8">
         <v>1658400000000.0</v>
       </c>
       <c r="J8">
         <v>1658400000000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="K8">
         <v>1658400000000.0</v>
       </c>
+      <c r="L8"/>
       <c r="M8">
         <v>1658400000000.0</v>
       </c>
       <c r="N8">
         <v>1658400000000.0</v>
       </c>
       <c r="O8">
         <v>1658400000000.0</v>
       </c>
       <c r="P8">
         <v>1658400000000.0</v>
       </c>
       <c r="Q8">
         <v>1658400000000.0</v>
       </c>
       <c r="R8">
         <v>1658400000000.0</v>
       </c>
       <c r="S8">
         <v>1658400000000.0</v>
       </c>
       <c r="T8">
         <v>1658400000000.0</v>
       </c>
       <c r="U8">
         <v>1658400000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1658400000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6220,129 +6240,130 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>1810189000000.0</v>
       </c>
       <c r="E9">
         <v>1810189000000.0</v>
       </c>
       <c r="F9">
-        <v>1801390000000.0</v>
+        <v>1810189000000.0</v>
       </c>
       <c r="G9">
         <v>1801390000000.0</v>
       </c>
       <c r="H9">
         <v>1801390000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>1801390000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>1801390000000.0</v>
       </c>
       <c r="N9">
         <v>1801390000000.0</v>
       </c>
       <c r="O9">
         <v>1801390000000.0</v>
       </c>
       <c r="P9">
         <v>1801390000000.0</v>
       </c>
       <c r="Q9">
         <v>1801390000000.0</v>
       </c>
       <c r="R9">
         <v>1801390000000.0</v>
       </c>
       <c r="S9">
         <v>1801390000000.0</v>
       </c>
       <c r="T9">
         <v>1801390000000.0</v>
       </c>
       <c r="U9">
         <v>1801390000000.0</v>
       </c>
       <c r="V9">
         <v>1801390000000.0</v>
       </c>
       <c r="W9">
         <v>1801390000000.0</v>
       </c>
       <c r="X9">
         <v>1801390000000.0</v>
       </c>
       <c r="Y9">
-        <v>1631383000000.0</v>
+        <v>1801390000000.0</v>
       </c>
       <c r="Z9">
         <v>1631383000000.0</v>
       </c>
       <c r="AA9">
         <v>1631383000000.0</v>
       </c>
       <c r="AB9">
         <v>1631383000000.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>1631383000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -6367,317 +6388,321 @@
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>907077000000.0</v>
+      </c>
+      <c r="C10">
         <v>1071873000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1103789000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1177362000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1856923000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1280667000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1413152000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1549368000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2128935000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1939897000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2041534000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1708728000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1464249000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1473373000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1376904000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2981376000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1429152000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1493725000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1365040000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1669625000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1093192000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>920232000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>904936000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>943111000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>831797000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>779531000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>825755000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1043742000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>838644000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>752068000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1023031000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1293542000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1419727000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1279916000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>767389000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>841484000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>753371000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>981771000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>816140000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>851689000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>497827000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>754693000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>631409000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>894600000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1022245000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1909277000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1485421000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3681151000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1040223000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1560644000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1529588000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2103540000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>870903000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>979167000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>952529000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>941610000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>862787000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>907126000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>896428000000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>1141628000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1200631000000.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>1157507000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1276332000000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>613078000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>632975000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1201716000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>619364000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>704100000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>816291000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1376904000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1490688000000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>1365040000000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
@@ -6711,277 +6736,281 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>2878267000000.0</v>
+      </c>
+      <c r="C12">
         <v>3060958000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3094087000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3845962000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4588637000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3862155000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3994580000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4127387000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4583725000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3412577000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2651765000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1914548000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1673700000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1680636000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1575163000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3161307000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1636534000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1673237000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1547693000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1833569000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1284965000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1119022000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1101423000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1021551000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>926153000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>906005000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1000496000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1799469000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1605120000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1476281000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1773269000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2310241000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2447422000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2315973000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1822071000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2166392000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2118151000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2529408000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2352947000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2452273000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2314483000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2473173000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2458558000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2778330000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3152667000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4142927000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3756135000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5533250000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2855365000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3328865000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3537874000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2794131000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5777901000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5646191000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5253497000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5037133000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2919497000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2778662000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>896428000000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>1943878000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1605301000000.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>2060083000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2301761000000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>1658400000000.0</v>
       </c>
       <c r="C13">
         <v>1658400000000.0</v>
       </c>
       <c r="D13">
         <v>1658400000000.0</v>
       </c>
       <c r="E13">
         <v>1658400000000.0</v>
       </c>
       <c r="F13">
         <v>1658400000000.0</v>
       </c>
       <c r="G13">
         <v>1658400000000.0</v>
       </c>
       <c r="H13">
         <v>1658400000000.0</v>
       </c>
       <c r="I13">
@@ -7011,501 +7040,507 @@
       <c r="Q13">
         <v>1658400000000.0</v>
       </c>
       <c r="R13">
         <v>1658400000000.0</v>
       </c>
       <c r="S13">
         <v>1658400000000.0</v>
       </c>
       <c r="T13">
         <v>1658400000000.0</v>
       </c>
       <c r="U13">
         <v>1658400000000.0</v>
       </c>
       <c r="V13">
         <v>1658400000000.0</v>
       </c>
       <c r="W13">
         <v>1658400000000.0</v>
       </c>
       <c r="X13">
         <v>1658400000000.0</v>
       </c>
       <c r="Y13">
-        <v>1533451000000.0</v>
+        <v>1658400000000.0</v>
       </c>
       <c r="Z13">
         <v>1533451000000.0</v>
       </c>
       <c r="AA13">
         <v>1533451000000.0</v>
       </c>
       <c r="AB13">
         <v>1533451000000.0</v>
       </c>
       <c r="AC13">
         <v>1533451000000.0</v>
       </c>
       <c r="AD13">
         <v>1533451000000.0</v>
       </c>
       <c r="AE13">
-        <v>1419862000000.0</v>
+        <v>1533451000000.0</v>
       </c>
       <c r="AF13">
         <v>1419862000000.0</v>
       </c>
       <c r="AG13">
         <v>1419862000000.0</v>
       </c>
       <c r="AH13">
         <v>1419862000000.0</v>
       </c>
       <c r="AI13">
         <v>1419862000000.0</v>
       </c>
       <c r="AJ13">
         <v>1419862000000.0</v>
       </c>
       <c r="AK13">
         <v>1419862000000.0</v>
       </c>
       <c r="AL13">
         <v>1419862000000.0</v>
       </c>
       <c r="AM13">
         <v>1419862000000.0</v>
       </c>
       <c r="AN13">
         <v>1419862000000.0</v>
       </c>
       <c r="AO13">
-        <v>1419861000000.0</v>
+        <v>1419862000000.0</v>
       </c>
       <c r="AP13">
         <v>1419861000000.0</v>
       </c>
       <c r="AQ13">
         <v>1419861000000.0</v>
       </c>
       <c r="AR13">
+        <v>1419861000000.0</v>
+      </c>
+      <c r="AS13">
         <v>1419862000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419861000000.0</v>
       </c>
       <c r="AT13">
         <v>1419861000000.0</v>
       </c>
       <c r="AU13">
         <v>1419861000000.0</v>
       </c>
       <c r="AV13">
-        <v>1411508000000.0</v>
+        <v>1419861000000.0</v>
       </c>
       <c r="AW13">
         <v>1411508000000.0</v>
       </c>
       <c r="AX13">
-        <v>1405270000000.0</v>
+        <v>1411508000000.0</v>
       </c>
       <c r="AY13">
         <v>1405270000000.0</v>
       </c>
       <c r="AZ13">
-        <v>1403096000000.0</v>
+        <v>1405270000000.0</v>
       </c>
       <c r="BA13">
         <v>1403096000000.0</v>
       </c>
       <c r="BB13">
-        <v>1396796000000.0</v>
+        <v>1403096000000.0</v>
       </c>
       <c r="BC13">
         <v>1396796000000.0</v>
       </c>
       <c r="BD13">
+        <v>1396796000000.0</v>
+      </c>
+      <c r="BE13">
         <v>1395187000000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1391644000000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1390077000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1384628000000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1383152000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1381394000000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1379116000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1377021000000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1376722000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1376692000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1376542000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>1376290000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>1375988000000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>1375907000000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>1375808000000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>1375710000000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>1375539000000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>1375497000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1374885000000.0</v>
       </c>
       <c r="BW13">
         <v>1374885000000.0</v>
       </c>
       <c r="BX13">
+        <v>1374885000000.0</v>
+      </c>
+      <c r="BY13">
         <v>1371745000000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1370759000000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1301820000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1300788000000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1299405000000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>649507000000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>648460000000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>648436000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648424000000.0</v>
       </c>
       <c r="CG13">
         <v>648424000000.0</v>
       </c>
       <c r="CH13">
+        <v>648424000000.0</v>
+      </c>
+      <c r="CI13">
         <v>648399000000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>648183000000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>648157000000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>514665000000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>514005000000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>512100000000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>510286000000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>509876000000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>509269000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508500000000.0</v>
       </c>
       <c r="CR13">
         <v>508500000000.0</v>
       </c>
       <c r="CS13">
         <v>508500000000.0</v>
       </c>
+      <c r="CT13">
+        <v>508500000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>16352512000.0</v>
       </c>
       <c r="C14">
         <v>16352512000.0</v>
       </c>
       <c r="D14">
         <v>16352512000.0</v>
       </c>
       <c r="E14">
         <v>16352512000.0</v>
       </c>
       <c r="F14">
         <v>16352512000.0</v>
       </c>
       <c r="G14">
+        <v>16352512000.0</v>
+      </c>
+      <c r="H14">
         <v>16583998000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16352512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16352512086.0</v>
       </c>
       <c r="J14">
         <v>16352512086.0</v>
       </c>
       <c r="K14">
         <v>16352512086.0</v>
       </c>
       <c r="L14">
         <v>16352512086.0</v>
       </c>
       <c r="M14">
         <v>16352512086.0</v>
       </c>
       <c r="N14">
         <v>16352512086.0</v>
       </c>
       <c r="O14">
         <v>16352512086.0</v>
       </c>
       <c r="P14">
         <v>16352512086.0</v>
       </c>
       <c r="Q14">
         <v>16352512086.0</v>
       </c>
       <c r="R14">
         <v>16352512086.0</v>
       </c>
       <c r="S14">
-        <v>16121026586.0</v>
+        <v>16352512086.0</v>
       </c>
       <c r="T14">
         <v>16121026586.0</v>
       </c>
       <c r="U14">
         <v>16121026586.0</v>
       </c>
       <c r="V14">
         <v>16121026586.0</v>
       </c>
       <c r="W14">
         <v>16121026586.0</v>
       </c>
       <c r="X14">
         <v>16121026586.0</v>
       </c>
       <c r="Y14">
-        <v>14979119054.0</v>
+        <v>16121026586.0</v>
       </c>
       <c r="Z14">
         <v>14979119054.0</v>
       </c>
       <c r="AA14">
         <v>14979119054.0</v>
       </c>
       <c r="AB14">
         <v>14979119054.0</v>
       </c>
       <c r="AC14">
-        <v>13983808135.0</v>
+        <v>14979119054.0</v>
       </c>
       <c r="AD14">
         <v>13983808135.0</v>
       </c>
       <c r="AE14">
         <v>13983808135.0</v>
       </c>
       <c r="AF14">
         <v>13983808135.0</v>
       </c>
       <c r="AG14">
-        <v>13845335622.0</v>
+        <v>13983808135.0</v>
       </c>
       <c r="AH14">
         <v>13845335622.0</v>
       </c>
       <c r="AI14">
         <v>13845335622.0</v>
       </c>
       <c r="AJ14">
         <v>13845335622.0</v>
       </c>
       <c r="AK14">
-        <v>13848023293.0</v>
+        <v>13845335622.0</v>
       </c>
       <c r="AL14">
         <v>13848023293.0</v>
       </c>
       <c r="AM14">
         <v>13848023293.0</v>
       </c>
       <c r="AN14">
         <v>13848023293.0</v>
       </c>
       <c r="AO14">
-        <v>14124532995.0</v>
+        <v>13848023293.0</v>
       </c>
       <c r="AP14">
         <v>14124532995.0</v>
       </c>
       <c r="AQ14">
         <v>14124532995.0</v>
       </c>
       <c r="AR14">
         <v>14124532995.0</v>
       </c>
       <c r="AS14">
+        <v>14124532995.0</v>
+      </c>
+      <c r="AT14">
         <v>14162268199.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14302795219.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14162268199.0</v>
       </c>
       <c r="AV14">
         <v>14162268199.0</v>
       </c>
       <c r="AW14">
-        <v>13455643433.0</v>
+        <v>14162268199.0</v>
       </c>
       <c r="AX14">
         <v>13455643433.0</v>
       </c>
       <c r="AY14">
         <v>13455643433.0</v>
       </c>
       <c r="AZ14">
         <v>13455643433.0</v>
       </c>
       <c r="BA14">
+        <v>13455643433.0</v>
+      </c>
+      <c r="BB14">
         <v>13344076925.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13874399408.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13344076925.0</v>
       </c>
       <c r="BD14">
         <v>13344076925.0</v>
       </c>
       <c r="BE14">
+        <v>13344076925.0</v>
+      </c>
+      <c r="BF14">
         <v>13403284862.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>13628724072.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403284862.0</v>
       </c>
       <c r="BH14">
         <v>13403284862.0</v>
       </c>
       <c r="BI14">
+        <v>13403284862.0</v>
+      </c>
+      <c r="BJ14">
         <v>13636600533.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>13645864293.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>13636600533.0</v>
       </c>
-      <c r="BL14"/>
       <c r="BM14"/>
-      <c r="BN14">
+      <c r="BN14"/>
+      <c r="BO14">
         <v>13771874104.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13759353660.0</v>
       </c>
-      <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>13793329657.0</v>
       </c>
-      <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7561,277 +7596,279 @@
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>59351000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>27820000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23995000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26960000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20982000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11225000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13678000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15096000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15491000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13281000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12890000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12062000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19870000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>19359000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20920000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19375000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15107000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22990000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>130966000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>120581000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>105605000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>121814000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>153719000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>185781000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>184946000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>168759000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>261479000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1585598000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>201965000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>181243000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>154010000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>272489000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>244192000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>167470000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>285157000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>310051000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>180901000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>212054000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>239295000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>270283000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>208177000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>223565000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>356153000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>390438000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>142517000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>278882000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>313865000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>281141000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>304282000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>305060000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>339992000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>285210000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>342576000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>263433000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>644869000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>618870000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>781180000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>333220000000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>350824000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1105668000000.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>713708000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>303893000000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7887,102 +7924,103 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>474468000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>620414000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>523108000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>543885000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>566612000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>591707000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>618558000000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
@@ -8002,52 +8040,53 @@
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8103,1500 +8142,1516 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
         <v>3596560000000.0</v>
       </c>
       <c r="C20">
         <v>3596560000000.0</v>
       </c>
       <c r="D20">
         <v>3596560000000.0</v>
       </c>
       <c r="E20">
-        <v>3807953000000.0</v>
+        <v>3596560000000.0</v>
       </c>
       <c r="F20">
         <v>3807953000000.0</v>
       </c>
       <c r="G20">
         <v>3807953000000.0</v>
       </c>
       <c r="H20">
         <v>3807953000000.0</v>
       </c>
       <c r="I20">
         <v>3807953000000.0</v>
       </c>
       <c r="J20">
         <v>3807953000000.0</v>
       </c>
       <c r="K20">
-        <v>3803237000000.0</v>
+        <v>3807953000000.0</v>
       </c>
       <c r="L20">
         <v>3803237000000.0</v>
       </c>
       <c r="M20">
         <v>3803237000000.0</v>
       </c>
       <c r="N20">
         <v>3803237000000.0</v>
       </c>
       <c r="O20">
         <v>3803237000000.0</v>
       </c>
       <c r="P20">
         <v>3803237000000.0</v>
       </c>
       <c r="Q20">
         <v>3803237000000.0</v>
       </c>
       <c r="R20">
         <v>3803237000000.0</v>
       </c>
       <c r="S20">
         <v>3803237000000.0</v>
       </c>
       <c r="T20">
-        <v>3802818000000.0</v>
+        <v>3803237000000.0</v>
       </c>
       <c r="U20">
         <v>3802818000000.0</v>
       </c>
       <c r="V20">
         <v>3802818000000.0</v>
       </c>
       <c r="W20">
         <v>3802818000000.0</v>
       </c>
       <c r="X20">
         <v>3802818000000.0</v>
       </c>
       <c r="Y20">
-        <v>3795284000000.0</v>
+        <v>3802818000000.0</v>
       </c>
       <c r="Z20">
         <v>3795284000000.0</v>
       </c>
       <c r="AA20">
         <v>3795284000000.0</v>
       </c>
       <c r="AB20">
+        <v>3795284000000.0</v>
+      </c>
+      <c r="AC20">
         <v>3838089000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>3624443000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>3624990000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>3470423000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>3472802000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>3470014000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>3466572000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3465467000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3495556000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2943859000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2959978000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2962532000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>2972804000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>2965991000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>2978622000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>2995191000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3113725000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3106522000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>2867232000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>2851507000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>2933562000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>2925885000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2892799000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>2932836000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>3129547000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>3035340000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>3008576000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>3005937000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>3022017000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>3207673000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>2659901000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>3098925000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1650803000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1665206000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>1670182000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1687001000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>2374984000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>3063903000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>1928923000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>1708168000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>1700378000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>1733782000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>1881565000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>1902604000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>1810724000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>2619946000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>2190657000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>2206116000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>1818433000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>1475791000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>705199000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>708606000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>673264000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>443627000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>449818000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>492966000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>418895000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>436243000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>324618000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>353169000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>393252000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>215232000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>223609000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>236089000000.0</v>
       </c>
-      <c r="CN20"/>
-      <c r="CO20">
+      <c r="CO20"/>
+      <c r="CP20">
         <v>45835000000.0</v>
       </c>
-      <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>3203286000000.0</v>
+      </c>
+      <c r="C21">
         <v>2428280000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3302415000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2404107000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2471829000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2508042000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2205533000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2165534000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2120654000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2078444000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2087140000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2028512000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2009776000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2063210000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2020914000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1961635000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1721304000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1579215000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1612784000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1058511000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1064255000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1093941000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1200628000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1123547000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>803450000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>828771000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>600987000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>736922000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>633647000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>671533000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>701477000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>699866000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>729074000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>756954000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>788187000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>735588000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>772430000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>810458000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>846357000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>937455000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>940428000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>932509000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>976903000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>846601000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>877271000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>879527000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>969256000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2933562000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2925885000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2892799000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>535446000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3129547000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3035340000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3008576000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3005937000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3022017000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3098925000000.0</v>
       </c>
       <c r="BF21">
         <v>3098925000000.0</v>
       </c>
       <c r="BG21">
         <v>3098925000000.0</v>
       </c>
       <c r="BH21">
+        <v>3098925000000.0</v>
+      </c>
+      <c r="BI21">
         <v>1650803000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1665206000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1670182000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1687001000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3176852000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3165988000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1679234000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1708168000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1700378000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1733782000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1881565000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1902604000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1810724000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2619946000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2190657000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2206116000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1818433000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1475791000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>705199000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>708606000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>673264000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>443627000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>449818000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>492966000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>418895000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>436243000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>324618000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>353169000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>393252000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>215232000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>223609000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>236089000000.0</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>45835000000.0</v>
       </c>
-      <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>3861797000000.0</v>
+      </c>
+      <c r="C22">
         <v>4549280000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3555857000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4790993000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4126448000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4131754000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4123302000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4054638000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4723398000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4698347000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4628127000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4104572000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4076563000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4102046000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4085527000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3977475000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3925636000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3889362000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3771658000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3609477000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3699105000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3556571000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3576769000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3373260000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3388913000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3176714000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3212295000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3241157000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3167459000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3185876000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3249041000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3292733000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3054110000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2940368000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2925139000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2611156000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2676773000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2286750000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2180567000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2166665000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2116274000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1987015000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1911910000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2018094000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1996651000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2122164000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2038756000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1900168000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1895525000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1976997000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1803445000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1764747000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1670132000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1655446000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1636122000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1485957000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1101618000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1104298000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1041615000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1176595000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1151774000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1134041000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1106101000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1163066000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1188255000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1249677000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1131998000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1205948000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1226619000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1168938000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1064289000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1222942000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1226424000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1259457000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1193025000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1354329000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1142669000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1016334000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>926791000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>915443000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>740465000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>681246000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>623643000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>615541000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>596006000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>488895000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>503603000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>387951000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>512876000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>442400000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>279678000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>201184000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>136125000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>158896000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>128027000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>155507000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>146375000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>35212730000000.0</v>
+      </c>
+      <c r="C23">
         <v>35340568000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>34914279000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36342856000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>37082803000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>36413736000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>36243772000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>36317632000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>36857103000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>35533226000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>35268302000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36649896000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>36405378000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>36211589000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>35912189000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>35238444000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>35122678000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>34741219000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>34795776000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>34838274000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>33724892000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>32884393000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>32261560000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>31477912000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>30901194000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>30561162000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>30154793000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>30570960000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>29598282000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>29099488000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>28968162000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>28942997000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>28743017000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>28571856000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>27694734000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>27466178000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26874288000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>24699636000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>24624431000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>26166898000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>26317972000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>26507156000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>26492179000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>26580120000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>26176787000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>26098117000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>25365211000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>26032085000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>22060499000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>21006367000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>21069471000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>20145281000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21783114000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>20487143000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>19995526000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18851581000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>16391005000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>15550267000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>15111603000000.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>12959942000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>13858297000000.0</v>
       </c>
-      <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>13619985000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>13481189000000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>3104140000000.0</v>
+      </c>
+      <c r="C24">
         <v>2879403000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2940363000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3097293000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3749889000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2442936000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2514504000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2580604000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3160806000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2685954000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>3761064000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3207740000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3615433000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3871201000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3463689000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2248795000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2171633000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2261892000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3287973000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5153823000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5432562000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5699311000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5802398000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5394666000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6377111000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5848594000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6724966000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7277832000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7292155000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>7198612000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>9389903000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9133675000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8953377000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8882339000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>8855042000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4636156000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3040450000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3064235000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>591635000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4598900000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4585159000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4473951000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8168962000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>7451643000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7246379000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>6666969000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>6669853000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3787634000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3626829000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3814619000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2792210000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2915033000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2833924000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2916234000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3227489000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2147119000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2076018000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2050947000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2094449000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1295493000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1237068000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1279812000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1300035000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2036228000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2021855000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2081922000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2197969000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2318600000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2469192000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2462908000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2151141000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>4780502000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>4587946000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>4482487000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>3939738000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>3393496000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3378755000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2891114000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2841022000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1591010000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1911510000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1991905000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2723110000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2438823000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>2317271000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>2069255000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1833687000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>2080868000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1856181000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1802126000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>650388000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>590523000000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>699453000000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>688326000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2955343000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3138744000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3798855000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2494678000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2563863000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2633184000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3802911000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3267060000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3699563000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3895488000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3492618000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2277733000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2190403000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2288350000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3311891000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5182702000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5454923000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5727511000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5823895000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5420979000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6412165000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5874531000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6785512000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -9621,100 +9676,101 @@
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>1401693000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1372085000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1276894000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1311159000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>743703000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1153433000000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
@@ -9734,52 +9790,53 @@
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9835,352 +9892,358 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>4754601000000.0</v>
+      </c>
+      <c r="C28">
         <v>4590046000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4696305000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4471546000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4542629000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4645319000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4702334000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4744978000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5372078000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4423005000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4560312000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5980826000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5936532000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5983319000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6324144000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4322294000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6286765000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6604248000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6926805000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6970636000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7606173000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8158591000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8464789000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8916427000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8810750000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10413190000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9191228000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9706626000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10042811000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10683586000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>10950097000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10902756000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10441090000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10083789000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9888295000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9655889000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9401382000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7191268000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7424036000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7003537000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7610738000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7352145000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7514195000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7539307000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6670615000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5590695000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5686686000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3302151000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3045115000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2451336000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2804810000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1463386000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2715342000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2401563000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2508202000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2548957000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1614292000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1496456000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1482639000000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>1814735000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-488801000000.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>-46863000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1216366000000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>21690239000000.0</v>
+      </c>
+      <c r="C29">
         <v>21848091000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21641504000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>22982422000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22367613000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22367833000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22351238000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23439121000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22193467000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>23018350000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>22669723000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22573527000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22583280000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>22095919000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>22211118000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>22590859000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>22264470000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22159912000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21532536000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21850538000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21530686000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>21394760000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>20998322000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21762042000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10207,573 +10270,580 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>4616166000000.0</v>
+      </c>
+      <c r="C30">
         <v>4549492000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4563203000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4424590000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4467450000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4419813000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4238526000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>614313000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4286835000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4431433000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3987588000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3973550000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3971770000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4017365000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4000582000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3747684000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3955218000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3869421000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3964419000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3665438000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3892601000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3554487000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3667572000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3393390000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3621244000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3570101000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3370110000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3253522000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3266125000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3264334000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3207560000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3537320000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3537451000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3489829000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3381244000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3485389000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3379956000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3261753000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3272738000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3877471000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3601091000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3296982000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3469248000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3477468000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3354668000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3241257000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3349655000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3442403000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3369041000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2826722000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3138685000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3144450000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3467695000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2899557000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3113957000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2989217000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3207673000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2659901000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2843567000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2820470000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2466216000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2452334000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2792724000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2374984000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2415014000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1928923000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2128105000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1996884000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1757232000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1640487000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2017288000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1835241000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1725919000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1246771000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1320803000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1351854000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1171791000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>839060000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>947465000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1033280000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>734414000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>595119000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>548509000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>637280000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>580035000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>525764000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>518624000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>488659000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>490029000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>413267000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>451725000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>444553000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>541171000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>508990000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>466219000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>483965000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>515228000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>9581287000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>9542979000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>9366960000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9111600000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>9088419000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>9026011000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>9159039000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8611040000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8706447000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>8022287000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>7921127000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>7232226000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>6650296000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6807727000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6014040000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>7146348000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>7332805000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>6724155000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>6314133000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5892497000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5541519000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>5660844000000.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
-      <c r="AV31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>-8790506.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4689028.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3479422.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-313844.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>9727509000000.0</v>
+      </c>
+      <c r="C32">
         <v>9613497000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9364953000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>11212380000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9633393000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9440362000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9315598000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9363168000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8890513000000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>6282980000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5718368000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>6201768000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5960659000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5536488000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3942838000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3358990000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3055751000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3605902000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5375515000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4651065000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4583335000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3824052000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3642339000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2633605000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10800,316 +10870,320 @@
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
+      <c r="CT32"/>
     </row>
-    <row r="33" spans="1:97">
+    <row r="33" spans="1:98">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>22252082000000.0</v>
+      </c>
+      <c r="C33">
         <v>22362647000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>22135715000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22572453000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>22524457000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>22612231000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22530253000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>22548445000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>22604632000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22398665000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>23345575000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>25385112000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>25406308000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>25129261000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>24972311000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>24640882000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>24425212000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>24208576000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>24215531000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>24101512000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>23169954000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>23048801000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>22402363000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>22245910000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>21514418000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>21399082000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>21332658000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>21011116000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>20344926000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>20017889000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>19587385000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>18429083000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>18319255000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>18539865000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>18308911000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>17536255000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>17419753000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>15829474000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>15936563000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>16216052000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>16443992000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>16835778000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>16592167000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>16118565000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>15706299000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>14974487000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>14666110000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>13660971000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>12460872000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>11427494000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>11320524000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>11240452000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>9876687000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>9452832000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>9214443000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>8816027000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>8674481000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>8518325000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>8526664000000.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>7022665000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>8102136000000.0</v>
       </c>
-      <c r="BM33"/>
-      <c r="BN33">
+      <c r="BN33"/>
+      <c r="BO33">
         <v>7698544000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>7495663000000.0</v>
       </c>
-      <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
+      <c r="CT33"/>
     </row>
-    <row r="34" spans="1:97">
+    <row r="34" spans="1:98">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>1139000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>584000000.0</v>
       </c>
       <c r="AD34">
         <v>584000000.0</v>
       </c>
-      <c r="AE34"/>
+      <c r="AE34">
+        <v>584000000.0</v>
+      </c>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -11132,502 +11206,509 @@
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
+      <c r="CT34"/>
     </row>
-    <row r="35" spans="1:97">
+    <row r="35" spans="1:98">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>3454783000000.0</v>
+      </c>
+      <c r="C35">
         <v>3222494000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3286298000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3445362000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4108183000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2824646000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2891105000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2950175000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3518396000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3051003000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3191214000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4199883000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3642809000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4083629000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4284053000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3889166000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2677786000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2561950000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2705555000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3836999000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5692975000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5939184000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6201377000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6191049000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5843563000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6870331000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6347192000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>7260875000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7770926000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>7806068000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>7710130000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9939860000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>9636857000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>9364112000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>9274184000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>9412691000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5202836000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3361237000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3373813000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>869997000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4867153000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4840482000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4730484000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>8457759000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>7725552000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>7512811000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>6927055000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>6910463000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4030595000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3852166000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>4035376000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3110068000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3233275000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3132573000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3218162000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3508895000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2420381000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2338452000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2311045000000.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>1547624000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1531760000000.0</v>
       </c>
-      <c r="BM35"/>
-      <c r="BN35">
+      <c r="BN35"/>
+      <c r="BO35">
         <v>2238936000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2293188000000.0</v>
       </c>
-      <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
+      <c r="CT35"/>
     </row>
-    <row r="36" spans="1:97">
+    <row r="36" spans="1:98">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>514492000000.0</v>
+      </c>
+      <c r="C36">
         <v>492041000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>713177000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>952249000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1805227000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4295619000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5137748000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1548168000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>861031000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>733088000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1523703000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2748400000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2697428000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2482489000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2430326000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2339246000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2387527000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2422598000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2352105000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2380947000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2178113000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1349908000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1332529000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1564631000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1642255000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1178886000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1173754000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1986306000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2064255000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1806262000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1637241000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1363565000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1530722000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1579759000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1538219000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2040497000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2043552000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2152323000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2142258000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2196795000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>2371155000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2338426000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2357552000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2700036000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2900878000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>3047824000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3795484000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3768886000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2956509000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2829268000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3125202000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1877613000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>6009238000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>5695641000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5262375000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>708280000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>705882000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2619240000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>629706000000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BK36"/>
+      <c r="BL36">
         <v>1575935000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1353875000000.0</v>
       </c>
-      <c r="BM36"/>
-      <c r="BN36">
+      <c r="BN36"/>
+      <c r="BO36">
         <v>1436027000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1692262000000.0</v>
       </c>
-      <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
+      <c r="CT36"/>
     </row>
-    <row r="37" spans="1:97">
+    <row r="37" spans="1:98">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -11683,1411 +11764,1423 @@
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
+      <c r="CT37"/>
     </row>
-    <row r="38" spans="1:97">
+    <row r="38" spans="1:98">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1186406000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1863109000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1793369000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1700640000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3327769000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3264383000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3292898000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4046979000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3869890000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2993771000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2850409000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2915042000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2989712000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2859530000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2959514000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2679553000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1916314000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1878711000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2205965000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2226582000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1730555000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2080277000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1459606000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2383216000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2194751000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1937082000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1441109000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1485351000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6992760000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6922815000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6715008000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6817108000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>7436488000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>7385243000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>7975561000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>8140714000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>8631001000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>8643035000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>8689549000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>8477833000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>8599851000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>8366954000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>8039472000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>7161968000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>6333223000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>6414341000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>6734587000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>5664426000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>5545058000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>5479564000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>5557250000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>5616754000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>5537599000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>5621572000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>4142463000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>4304688000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>4375413000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>4229394000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>6171478000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>6068364000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>5808305000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>5726219000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>5822169000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>5707993000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>5798449000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>5819696000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>5359740000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>4750646000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>4612392000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>4377101000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>3093835000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>3261816000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2029277000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1903268000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2206155000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2252875000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1851504000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2000402000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2368271000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2278249000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2287113000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>2213973000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2046454000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1862614000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1599703000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1611297000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1147432000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1180396000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1179158000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1088088000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>656130000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>342577000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:97">
+    <row r="39" spans="1:98">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>1604418000000.0</v>
+      </c>
+      <c r="C39">
         <v>818191000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1565417000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>708858000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1375811000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1387783000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1357111000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4972849000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1371032000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1615656000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1232067000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1168609000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1184289000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1213403000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1193938000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>954592000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1035458000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>974872000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1330077000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1278644000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1374257000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1228221000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1215585000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1252319000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1282815000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1279689000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1048766000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1102054000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1051690000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>989951000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>996443000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1440343000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1538268000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1456467000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1112384000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1908637000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1454634000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>964254000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1040008000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1743803000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1842132000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1914207000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2104558000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2187663000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1966502000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1617282000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1554555000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1495293000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1479696000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1446289000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1268943000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1111472000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>4458394000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3732674000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3891464000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>523247000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>487736000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>489081000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>782676000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>475558000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>533882000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>445079000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3689548000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>612810000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>377392000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>682758000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2551767000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>565076000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>495072000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>604372000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>312483000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>539362000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>717433000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>745840000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>503930000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>753324000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>666481000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>403196000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>168787000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>532612000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>399662000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>365667000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>167140000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1257663000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1081846000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1030413000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>187358000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1345935000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>913378000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>836609000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>199819000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>138005000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>112860000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>935479000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>122484000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1382277000000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>101586000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:97">
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>256057000000.0</v>
+      </c>
+      <c r="C40">
         <v>262185000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>205258000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>250097000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>229092000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>212721000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>227180000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>299139000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>170865000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>191221000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>230187000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>235551000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>274010000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>261334000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>334040000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>355633000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>352647000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>359980000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>549901000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>590740000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>644075000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>620617000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>666801000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>432214000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>419455000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>504676000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>868932000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1025308000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1280720000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1163081000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>905068000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1296831000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>748550000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>956114000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>941493000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>828931000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>746730000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>769669000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>686340000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>661936000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>655582000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>875971000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>963309000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>338195000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>215592000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>448197000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>729822000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>918070000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>738627000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>380612000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>990067000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>112324000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1133040000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>641155000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>501867000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>519078000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>446766000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>518234000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>470482000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1012129000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1266971000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>976503000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1013393000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>752568000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>917064000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>439057000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>453417000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1094048000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1083753000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>767573000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>754179000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>967059000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>967148000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>566882000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>673541000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>857660000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1189005000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>757354000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>685160000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>840761000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>722312000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>582935000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>470222000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>631513000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>535360000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>357019000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>363573000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>514896000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>557134000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>442228000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>601746000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>590823000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>511433000000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>436310000000.0</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40">
+      <c r="CS40"/>
+      <c r="CT40">
         <v>305691000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:97">
+    <row r="41" spans="1:98">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>396972000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>375749000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>384066000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>388565000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>396548000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>400053000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>371547000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>417205000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>525108000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>510273000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>484261000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>473866000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>367154000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>422584000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>458166000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>472661000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>475363000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>435101000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>422143000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>412776000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>425425000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>409698000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>383355000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>363974000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>525607000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>543807000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>297694000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>286455000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>254904000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>242851000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>227792000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>229375000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>258884000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>249824000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>238313000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>235943000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>239553000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>229016000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>211426000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>206943000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>194713000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>186133000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>179136000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>173068000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>156654000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>146659000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>153893000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>134255000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>161271000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>153373000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>154186000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>147689000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>161969000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>127795000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>128894000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>134465000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>88885000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>85616000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>85147000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>112735000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>96474000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>147256000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>136132000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>139030000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>189395000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>192051000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>184536000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>198931000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>159376000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>242223000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>173477000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>219008000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>234449000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>215100000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>180677000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>234266000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>250216000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>124246000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>139292000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>196531000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>235100000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>147002000000.0</v>
       </c>
-      <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>322456000000.0</v>
       </c>
-      <c r="CR41"/>
       <c r="CS41"/>
+      <c r="CT41"/>
     </row>
-    <row r="42" spans="1:97">
+    <row r="42" spans="1:98">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>1462294000000.0</v>
       </c>
       <c r="C42">
+        <v>1462294000000.0</v>
+      </c>
+      <c r="D42">
         <v>23426000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1462294000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1239722000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1238086000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1239167000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>950114000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2135923000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134923000000.0</v>
       </c>
       <c r="K42">
         <v>2134923000000.0</v>
       </c>
       <c r="L42">
         <v>2134923000000.0</v>
       </c>
       <c r="M42">
+        <v>2134923000000.0</v>
+      </c>
+      <c r="N42">
         <v>2143294000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2133448000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2114444000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2100479000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2063581000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1513806000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2666992000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1272352000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>989971000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2124144000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1951813000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1318722000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1135924000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1476813000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1433411000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1146437000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1335452000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1367171000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2086006000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>931348000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>847168000000.0</v>
       </c>
       <c r="AH42">
         <v>847168000000.0</v>
       </c>
       <c r="AI42">
         <v>847168000000.0</v>
       </c>
       <c r="AJ42">
-        <v>945724000000.0</v>
+        <v>847168000000.0</v>
       </c>
       <c r="AK42">
         <v>945724000000.0</v>
       </c>
       <c r="AL42">
+        <v>945724000000.0</v>
+      </c>
+      <c r="AM42">
         <v>841184000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>851268000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1467093000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1448785000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1458007000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1485199000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1595196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626770000000.0</v>
       </c>
       <c r="AT42">
         <v>1626770000000.0</v>
       </c>
       <c r="AU42">
+        <v>1626770000000.0</v>
+      </c>
+      <c r="AV42">
         <v>3535946000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1360265000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1333363000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>425717000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>433437000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>612685000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>3913696000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>3430192000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>3447836000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>3194478000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1907750000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1908087000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2085558000000.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>2091729000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2085096000000.0</v>
       </c>
-      <c r="BM42"/>
-      <c r="BN42">
+      <c r="BN42"/>
+      <c r="BO42">
         <v>2222615000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2272093000000.0</v>
       </c>
-      <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
+      <c r="CT42"/>
     </row>
-    <row r="43" spans="1:97">
+    <row r="43" spans="1:98">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13143,52 +13236,53 @@
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
+      <c r="CT43"/>
     </row>
-    <row r="44" spans="1:97">
+    <row r="44" spans="1:98">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -13244,97 +13338,100 @@
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
+      <c r="CT44"/>
     </row>
-    <row r="45" spans="1:97">
+    <row r="45" spans="1:98">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>21057036000000.0</v>
+      </c>
+      <c r="C45">
         <v>20943923000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>21020581000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>26764819000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>26799852000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>26038958000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>26079130000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>25878715000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>25757481000000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>29615123000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>29309625000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>28835957000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>28347214000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>27971727000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -13371,855 +13468,863 @@
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
+      <c r="CT45"/>
     </row>
-    <row r="46" spans="1:97">
+    <row r="46" spans="1:98">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>11125537000000.0</v>
+      </c>
+      <c r="C46">
         <v>11975745000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11341240000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12021908000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11733973000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>11944022000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>11374488000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12315362000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>12331861000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12376942000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12393974000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>14795489000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>14901786000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>14758499000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>14645544000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>14518136000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>14513036000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>14349211000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>14254035000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>14326902000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>14311717000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>14972333000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>14303185000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>13684584000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>13289121000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>13568742000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>13627998000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>13264056000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>12924498000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>12899819000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>12797159000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>12747114000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>12151819000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>11595536000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>11434944000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>10878721000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>10658451000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>8449577000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>8620333000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>8301991000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>8367976000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>8236911000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8012183000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>7518733000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>7312316000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>6468055000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>6383379000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>5621499000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>5298904000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5094271000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>4906183000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4505865000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>4212261000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3907774000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3734879000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3258777000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3057727000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2980726000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2905092000000.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>2793271000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1930658000000.0</v>
       </c>
-      <c r="BM46"/>
-      <c r="BN46">
+      <c r="BN46"/>
+      <c r="BO46">
         <v>1890239000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1769444000000.0</v>
       </c>
-      <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
+      <c r="CT46"/>
     </row>
-    <row r="47" spans="1:97">
+    <row r="47" spans="1:98">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>11341240000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>12021908000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>11733973000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>11944022000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>11374488000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>11490208000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>14727355000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>14833767000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>14680695000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>14579163000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>14467459000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>14426612000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>14263360000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>14198055000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>14326902000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>14311717000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>14924117000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>14208595000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>13615967000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>13217176000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>13497625000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>13556208000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>13264056000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>12854643000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>12793606000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>12733856000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>12663310000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>12099941000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>11547105000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>11386096000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>10821247000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>10602645000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>8392986000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>8551320000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>8240491000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>8303278000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>8204777000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>7949132000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>7429016000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>7228466000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>6374636000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>6299156000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>5621499000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>5298904000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5094271000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>4906183000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>4505865000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>4212261000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3907774000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>3734879000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>3258777000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>3057727000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2980726000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2905092000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2768229000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2747528000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2668000000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2793271000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1930658000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2009826000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1890239000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1769444000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1834320000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1802409000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1843598000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1788661000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1645770000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>4632575000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>4334201000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3991734000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3731361000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3304956000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2773711000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2757272000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2656176000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2605630000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2641943000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>2661632000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>2687792000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2514167000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2538373000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2354030000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>2413037000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>2309587000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>2165841000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>2170035000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1793906000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1285402000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1219512000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>962784000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1154793000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1174340000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:97">
+    <row r="48" spans="1:98">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>13130846000000.0</v>
+      </c>
+      <c r="C48">
         <v>13214157000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>14201831000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>13353880000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>13759640000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>13626497000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13431856000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>13286870000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12648465000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>12561477000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>12229029000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>12710253000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>12658063000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>12538703000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>12218905000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>11893131000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>11535620000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>11369285000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>11042535000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>10637024000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>10240989000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>9845480000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>9667598000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>9491801000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>9297132000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>8885680000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>8745473000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>8257864000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>7941980000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>7609298000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>7345631000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>6896190000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6756001000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>6660192000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>6579210000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>6573746000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>6407700000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>6212102000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>6163880000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>6698028000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>6562773000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>6245133000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>6032306000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>5826812000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>6150260000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>6398200000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>6307752000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>6287669000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>6104228000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>6256085000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>5951634000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>5962375000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>5960932000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>5959349000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>5666496000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>5252468000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>4890298000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>4832072000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>4556723000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>4392347000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>4203617000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>4109251000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>3912989000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>3797015000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>3635253000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>3553821000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>3402240000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>3480937000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>3423677000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>3334567000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>3293185000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>3326623000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>3024517000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>2946275000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>2867436000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>3004563000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>2784272000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1675903000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1654583000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>1673392000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1530433000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1478497000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1370660000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1257315000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1240821000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1249735000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1234663000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>1120788000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>1057737000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>1053113000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>1060887000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>1109913000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>845605000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>609125000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>501840000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>81334000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>14830000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:97">
+    <row r="49" spans="1:98">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -14275,896 +14380,909 @@
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
+      <c r="CT49"/>
     </row>
-    <row r="50" spans="1:97">
+    <row r="50" spans="1:98">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>2521643000000.0</v>
+      </c>
+      <c r="C50">
         <v>2748768000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2817484000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>2574771000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3401694000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3523906000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3637393000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4267498000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3594108000000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>3844250000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4105991000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3724687000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3776328000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>3778939000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>5411771000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>5877735000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>5975517000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>5304163000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>3489353000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3600090000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3595703000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4015701000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4197195000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4746836000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>4082488000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3923414000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3489086000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3984598000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3103552000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1168969000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1090901000000.0</v>
       </c>
-      <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>5935604.0</v>
       </c>
-      <c r="AW50">
+      <c r="AX50">
         <v>210155.0</v>
       </c>
-      <c r="AX50">
+      <c r="AY50">
         <v>135401.0</v>
       </c>
-      <c r="AY50">
+      <c r="AZ50">
         <v>50772.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
+      <c r="CT50"/>
     </row>
-    <row r="51" spans="1:97">
+    <row r="51" spans="1:98">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>5661678000000.0</v>
+      </c>
+      <c r="C51">
         <v>5661919000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5800094000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5648908000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6399552000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5925986000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6115486000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6294346000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7501013000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6362902000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6601846000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7689554000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>7400781000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>7456692000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7701048000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>7303670000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7715917000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>8097973000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>8291845000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8640261000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>8699365000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9078823000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>9369725000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9859538000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>9642547000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>11192721000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>10016983000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>10750368000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>10881455000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>11435654000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>11973128000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>12196298000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>11860817000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>11363705000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>10655684000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10497373000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10154753000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>8173039000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>8240176000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>7855226000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>8108565000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>8106838000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>8145604000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>8433907000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>7692860000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>7499972000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>7172107000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>6983302000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>4085338000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>4011980000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>4334398000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3566926000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3586245000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3380730000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>3460731000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>3490567000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2477079000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2403582000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2379067000000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51">
         <v>2956363000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>711830000000.0</v>
       </c>
-      <c r="BM51"/>
-      <c r="BN51">
+      <c r="BN51"/>
+      <c r="BO51">
         <v>1110644000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2492698000000.0</v>
       </c>
-      <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
+      <c r="CT51"/>
     </row>
-    <row r="52" spans="1:97">
+    <row r="52" spans="1:98">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>2541061000000.0</v>
+      </c>
+      <c r="C52">
         <v>2764842000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2844751000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2510164000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2600697000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3431308000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3551623000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3661162000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4284494000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3619636000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3729627000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3886643000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4133721000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3757129000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3805560000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3811052000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5438184000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5925528000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6003495000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5328370000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3516663000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3623900000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3642214000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4035643000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4240770000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4806336000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4142452000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3964856000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3545630000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>4051729000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>4771583000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2744918000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2690830000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2407857000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1840382000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1642331000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>5518597000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>5132589000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>5175941000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>7281994000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3515590000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3543580000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3671653000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>270524000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>244961000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>257816000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>513094000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>313449000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>297704000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>387127000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>523674000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>776391000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>671260000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>546943000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>544497000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>263078000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>329960000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>327564000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>328120000000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>1639275000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>671224000000.0</v>
       </c>
-      <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>367720000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>412409000000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
+      <c r="CT52"/>
     </row>
-    <row r="53" spans="1:97">
+    <row r="53" spans="1:98">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>1971190000000.0</v>
+      </c>
+      <c r="C53">
         <v>1989085000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1990298000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2668600000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2731714000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2581488000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2581428000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2578019000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2454790000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1472680000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>610231000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>205820000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>209451000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>207263000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>198259000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>179931000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>207382000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>179512000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>182653000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>163944000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>191773000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>198790000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>196487000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>78440000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>94356000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>126474000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>174741000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>755727000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>766476000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>724213000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>750238000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1016699000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1027695000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1036057000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1054682000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1324908000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1364780000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1547637000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1536807000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1600584000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1816656000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1718480000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1827149000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1883730000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>2130422000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>2233650000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>2270714000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1852099000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1815142000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>1768221000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>2008286000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>690591000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>4906998000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>4667024000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>4300968000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>4095523000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>2056710000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1871536000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>-214490000000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>802250000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>404670000000.0</v>
       </c>
-      <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>902576000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>1025429000000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
+      <c r="CT53"/>
     </row>
-    <row r="54" spans="1:97">
+    <row r="54" spans="1:98">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -15220,1156 +15338,1169 @@
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
+      <c r="CT54"/>
     </row>
-    <row r="55" spans="1:97">
+    <row r="55" spans="1:98">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>35212730000000.0</v>
+      </c>
+      <c r="C55">
         <v>35340568000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>34914279000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>36342856000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>37082803000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>36413736000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>36243772000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>36317632000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>36857103000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>35533226000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>35268302000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>36649896000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>36405378000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>36211589000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>35912189000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>35238444000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>35122678000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>34741219000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>34795776000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>34838274000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>33724892000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>32884393000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>32261560000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>31477912000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>30901194000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>30561162000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>30154793000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>30570960000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>29598282000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>29099488000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>28968162000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>28942997000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>28743017000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>28571856000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>27694734000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>27466178000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>26874288000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>24699636000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>24624431000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>26166898000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>26317972000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>26507156000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>26492179000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>26580120000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>26176787000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>26098117000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>25365211000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>26032085000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>22060499000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>21006367000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>21069471000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>20145281000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>21783114000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>20487143000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>19995526000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>18851581000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>16391005000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>15550267000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>15111603000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>13166735000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>13363833000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>13129083000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>12959942000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>13858297000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>13975306000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>13619985000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>13481189000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>13781007000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>13612921000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>13789393000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>13720366000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>13223835000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>16697493000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>15616332000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>15570524000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>15189381000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>14540343000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>9119500000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>8792985000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>8723183000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>7997540000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>7443305000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>7421334000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>7704168000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>7258713000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>6944188000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>6769882000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>6778620000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>6191053000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>5619087000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>5927586000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>4519924000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>4009558000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>4002035000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>3755068000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>3832672000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>3220235000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:97">
+    <row r="56" spans="1:98">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>12960648000000.0</v>
+      </c>
+      <c r="C56">
         <v>12977921000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>12778564000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>13770403000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>14558346000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>13801505000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>13713519000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>13769187000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>14252471000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>13134561000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>11922727000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>11264784000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>10999070000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>11082328000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10939878000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>10597562000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10697466000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>10532643000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>10580245000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>10736762000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10554938000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>9835592000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>9859197000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>9232002000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>9386776000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>9162080000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>8822135000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>9559844000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>9253356000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>9081599000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>9380777000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>10513914000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>10423762000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>10031991000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>9385823000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>9929923000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>9454535000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>8870162000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>8687868000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>9950846000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>9873980000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>9671378000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>9900012000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>10461555000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>10470488000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>11123630000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>10699101000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>12371114000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>9599627000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>9578873000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>9748947000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>8904829000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>11906427000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>11034311000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>10781083000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>10035554000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>7716524000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>7031942000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>6584939000000.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
-      <c r="BK56">
+      <c r="BK56"/>
+      <c r="BL56">
         <v>5937277000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>5756161000000.0</v>
       </c>
-      <c r="BM56"/>
-      <c r="BN56">
+      <c r="BN56"/>
+      <c r="BO56">
         <v>5921441000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>5985526000000.0</v>
       </c>
-      <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
+      <c r="CT56"/>
     </row>
-    <row r="57" spans="1:97">
+    <row r="57" spans="1:98">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>3233139000000.0</v>
+      </c>
+      <c r="C57">
         <v>3364424000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3413611000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3215187000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3345966000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4168112000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4273157000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4453589000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4889303000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4244048000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4427082000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4981804000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5280702000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4880560000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4979219000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5061074000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6754628000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7173653000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>7524494000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>7130860000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5179423000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5184527000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5275862000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5407950000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5744437000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6528475000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6436195000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6239871000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6136465000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6430933000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6955570000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4896596000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>4612030000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4866539000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>4294191000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4149507000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>8141863000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7426067000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>7338634000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>9746445000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6147242000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>6451389000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>6467083000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2985013000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2706141000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2236113000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2563631000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3456823000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2840981000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2743628000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3681058000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2661596000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>3162046000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2598109000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2481608000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2226245000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2675331000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2174961000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1984770000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1861397000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>3304061000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>3223411000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>3197581000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2562330000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2122862000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1944943000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1952037000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1956867000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1932181000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2086884000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1858419000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1795500000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1918742000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1651065000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1764963000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1686668000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1850146000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1372707000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1531540000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>2282431000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2957310000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2178307000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>2111138000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1760642000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1575922000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1307663000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1306810000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1679812000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>1742267000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1452014000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1587156000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1353729000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1303372000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1240882000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>1149326000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>1219675000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>828470000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:97">
+    <row r="58" spans="1:98">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>6687922000000.0</v>
+      </c>
+      <c r="C58">
         <v>6586918000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6699909000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6660549000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7454149000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6992758000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7164262000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7403764000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8407699000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7295051000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7618296000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9181687000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8923511000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8964189000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9263272000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8950240000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9432414000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9735603000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>10230049000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>10967859000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>10872398000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>11123711000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11477239000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>11598999000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11588000000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>13398806000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12783387000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>13500746000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>13907391000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>14237001000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>14665700000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14836456000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14248887000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>14230651000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>13568375000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>13562198000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13344699000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>10787304000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>10712447000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>10616442000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>11014395000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>11291871000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>11197567000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>11442772000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>10431693000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>9748924000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>9490686000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>10367286000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6871576000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6595794000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>7716434000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>5771664000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>6395321000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>5730682000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>5699770000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>5735140000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>5095712000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4513413000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4295815000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4259358000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>4891092000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>4741628000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>4745205000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>4094090000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>4361285000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>4183879000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>4245225000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>4290808000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4384455000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>4690587000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4465553000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>4100909000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>6903768000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>6429735000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>6429831000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>5874759000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>5495292000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>4968879000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>4649071000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>5311632000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>4812718000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>4295706000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>4355079000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>4743183000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>4255783000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>3831904000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>3636488000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>3784204000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>3960921000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>3467976000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>3606302000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>2273292000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>2058901000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>2248096000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>2173881000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>2789510000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>2147906000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:97">
+    <row r="59" spans="1:98">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -16425,538 +16556,543 @@
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
+      <c r="CT59"/>
     </row>
-    <row r="60" spans="1:97">
+    <row r="60" spans="1:98">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>16064456000000.0</v>
+      </c>
+      <c r="C60">
         <v>16219920000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>15883657000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16706320000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>16657762000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>16522983000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16329423000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>16133241000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>16010817000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>15913405000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>15581198000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>15413036000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>15355992000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>15233407000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>14935751000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>14853291000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>14550552000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>14541491000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>14027061000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>13567776000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>12889360000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>12817886000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>12235672000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>11576661000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>11406461000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>10638095000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>11068151000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>11287402000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>10459137000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>10066771000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>9497785000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>9122480000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>9241374000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>9477131000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>9246259000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>9042171000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>9014037000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>9182326000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>9234399000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>10777417000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>10504971000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>10491667000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>10651333000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>10551243000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>11339310000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>11648694000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>11271714000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>11137357000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>10798385000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>10169268000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>9279473000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>10232046000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>11277724000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>10786337000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>10511128000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>9842133000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>8189692000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>8130236000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>8023909000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>7802163000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>7555709000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>7469343000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>7381739000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>7258833000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>7211526000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>7152978000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>7050623000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>7037485000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>6945515000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>6856273000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>7037664000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>7010584000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>7155286000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>7076230000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>7000371000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>7056149000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>6869477000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>3463451000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>3440758000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>3164123000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>3022735000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>2968560000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>2890274000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>2795181000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>2782495000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>2802079000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>2770257000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>2607352000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1907310000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1858793000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1865266000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1915348000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1675986000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1499323000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1369658000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>906176000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>863834000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:97">
+    <row r="61" spans="1:98">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-347895000000.0</v>
       </c>
       <c r="U61">
         <v>-347895000000.0</v>
       </c>
       <c r="V61">
         <v>-347895000000.0</v>
       </c>
       <c r="W61">
         <v>-347895000000.0</v>
       </c>
       <c r="X61">
+        <v>-347895000000.0</v>
+      </c>
+      <c r="Y61">
         <v>-482668000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-495869000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-485356000000.0</v>
       </c>
       <c r="AA61">
         <v>-485356000000.0</v>
       </c>
       <c r="AB61">
         <v>-485356000000.0</v>
       </c>
-      <c r="AC61"/>
+      <c r="AC61">
+        <v>-485356000000.0</v>
+      </c>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>-484749000000.0</v>
       </c>
       <c r="AH61">
         <v>-484749000000.0</v>
       </c>
       <c r="AI61">
         <v>-484749000000.0</v>
       </c>
       <c r="AJ61">
         <v>-484749000000.0</v>
       </c>
       <c r="AK61">
         <v>-484749000000.0</v>
       </c>
       <c r="AL61">
         <v>-484749000000.0</v>
       </c>
       <c r="AM61">
+        <v>-484749000000.0</v>
+      </c>
+      <c r="AN61">
         <v>-483054000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-476509000000.0</v>
       </c>
       <c r="AO61">
         <v>-476509000000.0</v>
       </c>
       <c r="AP61">
+        <v>-476509000000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-467287000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-339599000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-330098000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-298524000000.0</v>
       </c>
       <c r="AT61">
         <v>-298524000000.0</v>
       </c>
       <c r="AU61">
         <v>-298524000000.0</v>
       </c>
       <c r="AV61">
+        <v>-298524000000.0</v>
+      </c>
+      <c r="AW61">
         <v>-444871000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-471021000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-1217177000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-1209457000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-997863000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-216440000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-196013000000.0</v>
       </c>
       <c r="BC61">
         <v>-196013000000.0</v>
       </c>
       <c r="BD61">
+        <v>-196013000000.0</v>
+      </c>
+      <c r="BE61">
         <v>-353173000000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-809997000000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-657768000000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-555018000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-82305000000.0</v>
       </c>
       <c r="BI61">
         <v>-82305000000.0</v>
       </c>
       <c r="BJ61">
-        <v>-80142000000.0</v>
+        <v>-82305000000.0</v>
       </c>
       <c r="BK61">
         <v>-80142000000.0</v>
       </c>
       <c r="BL61">
         <v>-80142000000.0</v>
       </c>
       <c r="BM61">
+        <v>-80142000000.0</v>
+      </c>
+      <c r="BN61">
         <v>-79087000000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-56004000000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-6442000000.0</v>
       </c>
-      <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
+      <c r="CT61"/>
     </row>
-    <row r="62" spans="1:97">
+    <row r="62" spans="1:98">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17012,50 +17148,51 @@
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
+      <c r="CT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17130,51 +17267,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>5723278000000.0</v>
       </c>
       <c r="C2">
         <v>6019583000000.0</v>
       </c>
       <c r="D2">
         <v>6669219000000.0</v>
       </c>
       <c r="E2">
         <v>6414757000000.0</v>
       </c>
       <c r="F2">
         <v>7393357000000.0</v>
       </c>
       <c r="G2">
         <v>6185336000000.0</v>
       </c>
       <c r="H2">
         <v>6618844000000.0</v>
       </c>
       <c r="I2">
         <v>6047932000000.0</v>
       </c>
@@ -17209,51 +17346,51 @@
         <v>2846923000000.0</v>
       </c>
       <c r="T2">
         <v>1943877000000.0</v>
       </c>
       <c r="U2">
         <v>1441886000000.0</v>
       </c>
       <c r="V2">
         <v>1238323000000.0</v>
       </c>
       <c r="W2">
         <v>996058000000.0</v>
       </c>
       <c r="X2">
         <v>632923000000.0</v>
       </c>
       <c r="Y2">
         <v>556475000000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>439003000000.0</v>
       </c>
       <c r="C3">
         <v>456203000000.0</v>
       </c>
       <c r="D3">
         <v>1512445000000.0</v>
       </c>
       <c r="E3">
         <v>1647194000000.0</v>
       </c>
       <c r="F3">
         <v>1623368000000.0</v>
       </c>
       <c r="G3">
         <v>1519554000000.0</v>
       </c>
       <c r="H3">
         <v>1597135000000.0</v>
       </c>
       <c r="I3">
         <v>1498843000000.0</v>
       </c>
@@ -17282,82 +17419,82 @@
         <v>505881000000.0</v>
       </c>
       <c r="R3">
         <v>420202000000.0</v>
       </c>
       <c r="S3">
         <v>561160000000.0</v>
       </c>
       <c r="T3">
         <v>450570000000.0</v>
       </c>
       <c r="U3">
         <v>350842000000.0</v>
       </c>
       <c r="V3">
         <v>317138000000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
         <v>1980296000000.0</v>
       </c>
       <c r="C5">
         <v>1771498000000.0</v>
       </c>
       <c r="D5">
         <v>1854110000000.0</v>
       </c>
       <c r="E5">
         <v>3145249000000.0</v>
       </c>
       <c r="F5">
         <v>3883611000000.0</v>
       </c>
       <c r="G5">
         <v>3155242000000.0</v>
       </c>
       <c r="H5">
         <v>3936864000000.0</v>
       </c>
       <c r="I5">
         <v>2707315000000.0</v>
       </c>
@@ -17386,51 +17523,51 @@
         <v>1585695000000.0</v>
       </c>
       <c r="R5">
         <v>982478000000.0</v>
       </c>
       <c r="S5">
         <v>949333000000.0</v>
       </c>
       <c r="T5">
         <v>2269774000000.0</v>
       </c>
       <c r="U5">
         <v>922051000000.0</v>
       </c>
       <c r="V5">
         <v>408320000000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>2419299000000.0</v>
       </c>
       <c r="C6">
         <v>2227701000000.0</v>
       </c>
       <c r="D6">
         <v>3366555000000.0</v>
       </c>
       <c r="E6">
         <v>4792443000000.0</v>
       </c>
       <c r="F6">
         <v>5506979000000.0</v>
       </c>
       <c r="G6">
         <v>4674796000000.0</v>
       </c>
       <c r="H6">
         <v>5533999000000.0</v>
       </c>
       <c r="I6">
         <v>4206158000000.0</v>
       </c>
@@ -17459,113 +17596,113 @@
         <v>2091576000000.0</v>
       </c>
       <c r="R6">
         <v>1402680000000.0</v>
       </c>
       <c r="S6">
         <v>1510493000000.0</v>
       </c>
       <c r="T6">
         <v>2720344000000.0</v>
       </c>
       <c r="U6">
         <v>1272893000000.0</v>
       </c>
       <c r="V6">
         <v>725458000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>3870933000000.0</v>
       </c>
       <c r="C9">
         <v>4039734000000.0</v>
       </c>
       <c r="D9">
         <v>3493938000000.0</v>
       </c>
       <c r="E9">
         <v>5818738000000.0</v>
       </c>
       <c r="F9">
         <v>6583291000000.0</v>
       </c>
       <c r="G9">
         <v>5878752000000.0</v>
       </c>
       <c r="H9">
         <v>6317659000000.0</v>
       </c>
       <c r="I9">
         <v>5647284000000.0</v>
       </c>
@@ -17594,51 +17731,51 @@
         <v>3165009000000.0</v>
       </c>
       <c r="R9">
         <v>2421942000000.0</v>
       </c>
       <c r="S9">
         <v>2537717000000.0</v>
       </c>
       <c r="T9">
         <v>2639715000000.0</v>
       </c>
       <c r="U9">
         <v>1623505000000.0</v>
       </c>
       <c r="V9">
         <v>1038465000000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>1330973000000.0</v>
       </c>
       <c r="C10">
         <v>1040602000000.0</v>
       </c>
       <c r="D10">
         <v>1086680000000.0</v>
       </c>
       <c r="E10">
         <v>2559024000000.0</v>
       </c>
       <c r="F10">
         <v>3056846000000.0</v>
       </c>
       <c r="G10">
         <v>2224285000000.0</v>
       </c>
       <c r="H10">
         <v>2907632000000.0</v>
       </c>
       <c r="I10">
         <v>1782744000000.0</v>
       </c>
@@ -17673,51 +17810,51 @@
         <v>304571000000.0</v>
       </c>
       <c r="T10">
         <v>1696076000000.0</v>
       </c>
       <c r="U10">
         <v>578809000000.0</v>
       </c>
       <c r="V10">
         <v>171618000000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>201321000000.0</v>
       </c>
       <c r="Y10">
         <v>443850000000.0</v>
       </c>
       <c r="Z10">
         <v>524106000000.0</v>
       </c>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>212752000000.0</v>
       </c>
       <c r="C11">
         <v>123382000000.0</v>
       </c>
       <c r="D11">
         <v>18938000000.0</v>
       </c>
       <c r="E11">
         <v>498168000000.0</v>
       </c>
       <c r="F11">
         <v>605707000000.0</v>
       </c>
       <c r="G11">
         <v>423256000000.0</v>
       </c>
       <c r="H11">
         <v>590195000000.0</v>
       </c>
       <c r="I11">
         <v>431264000000.0</v>
       </c>
@@ -17752,51 +17889,51 @@
         <v>-40312000000.0</v>
       </c>
       <c r="T11">
         <v>109226000000.0</v>
       </c>
       <c r="U11">
         <v>119516000000.0</v>
       </c>
       <c r="V11">
         <v>107110000000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11">
         <v>42511000000.0</v>
       </c>
       <c r="Z11">
         <v>151826000000.0</v>
       </c>
       <c r="AA11">
         <v>231599000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>649323000000.0</v>
       </c>
       <c r="C12">
         <v>799686000000.0</v>
       </c>
       <c r="D12">
         <v>767430000000.0</v>
       </c>
       <c r="E12">
         <v>586225000000.0</v>
       </c>
       <c r="F12">
         <v>826765000000.0</v>
       </c>
       <c r="G12">
         <v>930957000000.0</v>
       </c>
       <c r="H12">
         <v>1029232000000.0</v>
       </c>
       <c r="I12">
         <v>924571000000.0</v>
       </c>
@@ -17835,102 +17972,102 @@
       </c>
       <c r="U12">
         <v>312231000000.0</v>
       </c>
       <c r="V12">
         <v>213404000000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>38901000000.0</v>
       </c>
       <c r="C13">
         <v>690617000000.0</v>
       </c>
       <c r="D13">
         <v>46644000000.0</v>
       </c>
       <c r="E13">
         <v>669706000000.0</v>
       </c>
       <c r="F13">
         <v>43070000000.0</v>
       </c>
       <c r="G13">
         <v>32418000000.0</v>
       </c>
       <c r="H13">
         <v>42185000000.0</v>
       </c>
       <c r="I13">
         <v>37660000000.0</v>
       </c>
       <c r="J13">
         <v>38076000000.0</v>
       </c>
       <c r="K13">
         <v>44190000000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>-347246000000.0</v>
       </c>
       <c r="C14">
         <v>-379821000000.0</v>
       </c>
       <c r="D14">
         <v>-363794000000.0</v>
       </c>
       <c r="E14">
         <v>-883486000000.0</v>
       </c>
       <c r="F14">
         <v>-1062009000000.0</v>
       </c>
       <c r="G14">
         <v>8548649000000.0</v>
       </c>
       <c r="H14">
         <v>6303255000000.0</v>
       </c>
       <c r="I14">
         <v>4804677000000.0</v>
       </c>
@@ -17959,51 +18096,51 @@
         <v>271647000000.0</v>
       </c>
       <c r="R14">
         <v>174254000000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14">
         <v>119240000000.0</v>
       </c>
       <c r="U14">
         <v>25873000000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>53550000000.0</v>
       </c>
       <c r="Z14">
         <v>30616000000.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>770975000000.0</v>
       </c>
       <c r="C15">
         <v>537399000000.0</v>
       </c>
       <c r="D15">
         <v>677552000000.0</v>
       </c>
       <c r="E15">
         <v>2060856000000.0</v>
       </c>
       <c r="F15">
         <v>2451139000000.0</v>
       </c>
       <c r="G15">
         <v>1801029000000.0</v>
       </c>
       <c r="H15">
         <v>2317437000000.0</v>
       </c>
       <c r="I15">
         <v>826633000000.0</v>
       </c>
@@ -18038,51 +18175,51 @@
         <v>344883000000.0</v>
       </c>
       <c r="T15">
         <v>1586850000000.0</v>
       </c>
       <c r="U15">
         <v>471643000000.0</v>
       </c>
       <c r="V15">
         <v>64508000000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15">
         <v>241817000000.0</v>
       </c>
       <c r="Y15">
         <v>347789000000.0</v>
       </c>
       <c r="Z15">
         <v>341664000000.0</v>
       </c>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>770975000000.0</v>
       </c>
       <c r="C16">
         <v>537399000000.0</v>
       </c>
       <c r="D16">
         <v>677552000000.0</v>
       </c>
       <c r="E16">
         <v>1177370000000.0</v>
       </c>
       <c r="F16">
         <v>1389130000000.0</v>
       </c>
       <c r="G16">
         <v>912737000000.0</v>
       </c>
       <c r="H16">
         <v>1403735000000.0</v>
       </c>
       <c r="I16">
         <v>826633000000.0</v>
       </c>
@@ -18117,51 +18254,51 @@
         <v>425749000000.0</v>
       </c>
       <c r="T16">
         <v>1467610000000.0</v>
       </c>
       <c r="U16">
         <v>433420000000.0</v>
       </c>
       <c r="V16">
         <v>135997000000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>241817000000.0</v>
       </c>
       <c r="Y16">
         <v>347789000000.0</v>
       </c>
       <c r="Z16">
         <v>341664000000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
         <v>1118221000000.0</v>
       </c>
       <c r="C17">
         <v>917220000000.0</v>
       </c>
       <c r="D17">
         <v>1181916000000.0</v>
       </c>
       <c r="E17">
         <v>2060856000000.0</v>
       </c>
       <c r="F17">
         <v>2451139000000.0</v>
       </c>
       <c r="G17">
         <v>1801029000000.0</v>
       </c>
       <c r="H17">
         <v>2317437000000.0</v>
       </c>
       <c r="I17">
         <v>1351480000000.0</v>
       </c>
@@ -18174,164 +18311,164 @@
       <c r="L17">
         <v>301507000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17">
         <v>-213249.0</v>
       </c>
       <c r="O17">
         <v>-213249.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>-657549000000.0</v>
       </c>
       <c r="C18">
         <v>-747207000000.0</v>
       </c>
       <c r="D18">
         <v>-737707000000.0</v>
       </c>
       <c r="E18">
         <v>-531251000000.0</v>
       </c>
       <c r="F18">
         <v>-783695000000.0</v>
       </c>
       <c r="G18">
         <v>-898539000000.0</v>
       </c>
       <c r="H18">
         <v>-987047000000.0</v>
       </c>
       <c r="I18">
         <v>-886911000000.0</v>
       </c>
       <c r="J18">
         <v>-723829000000.0</v>
       </c>
       <c r="K18">
         <v>-536657000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>1652871000000.0</v>
       </c>
       <c r="C21">
         <v>1739749000000.0</v>
       </c>
       <c r="D21">
         <v>1562840000000.0</v>
       </c>
       <c r="E21">
         <v>3091137000000.0</v>
       </c>
       <c r="F21">
         <v>3720005000000.0</v>
       </c>
       <c r="G21">
         <v>2987692000000.0</v>
       </c>
       <c r="H21">
         <v>3713181000000.0</v>
       </c>
       <c r="I21">
         <v>3230922000000.0</v>
       </c>
@@ -18366,82 +18503,82 @@
         <v>572740000000.0</v>
       </c>
       <c r="T21">
         <v>981195000000.0</v>
       </c>
       <c r="U21">
         <v>551940000000.0</v>
       </c>
       <c r="V21">
         <v>119920000000.0</v>
       </c>
       <c r="W21"/>
       <c r="X21">
         <v>20186000000.0</v>
       </c>
       <c r="Y21">
         <v>169056000000.0</v>
       </c>
       <c r="Z21"/>
       <c r="AA21">
         <v>99782000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>7941340000000.0</v>
       </c>
       <c r="C23">
         <v>8319568000000.0</v>
       </c>
       <c r="D23">
         <v>8600317000000.0</v>
       </c>
       <c r="E23">
         <v>8949217000000.0</v>
       </c>
       <c r="F23">
         <v>10090831000000.0</v>
       </c>
       <c r="G23">
         <v>8795160000000.0</v>
       </c>
       <c r="H23">
         <v>9230043000000.0</v>
       </c>
       <c r="I23">
         <v>8464295000000.0</v>
       </c>
@@ -18470,162 +18607,162 @@
         <v>4846631000000.0</v>
       </c>
       <c r="R23">
         <v>4325000000000.0</v>
       </c>
       <c r="S23">
         <v>4811900000000.0</v>
       </c>
       <c r="T23">
         <v>3602397000000.0</v>
       </c>
       <c r="U23">
         <v>2513451000000.0</v>
       </c>
       <c r="V23">
         <v>2156868000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>439003000000.0</v>
       </c>
       <c r="C25">
         <v>456203000000.0</v>
       </c>
       <c r="D25">
         <v>477808000000.0</v>
       </c>
       <c r="E25">
         <v>490323000000.0</v>
       </c>
       <c r="F25">
         <v>427584000000.0</v>
       </c>
       <c r="G25">
         <v>345810000000.0</v>
       </c>
       <c r="H25">
         <v>313221000000.0</v>
       </c>
       <c r="I25">
         <v>278006000000.0</v>
       </c>
       <c r="J25">
         <v>268833000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
         <v>333892000000.0</v>
       </c>
       <c r="C27">
         <v>338428000000.0</v>
       </c>
       <c r="D27">
         <v>392712000000.0</v>
       </c>
       <c r="E27">
         <v>399768000000.0</v>
       </c>
       <c r="F27">
         <v>394692000000.0</v>
       </c>
       <c r="G27">
         <v>302712000000.0</v>
       </c>
       <c r="H27">
         <v>360332000000.0</v>
       </c>
       <c r="I27">
         <v>286502000000.0</v>
       </c>
@@ -18646,51 +18783,51 @@
       </c>
       <c r="O27">
         <v>181936000000.0</v>
       </c>
       <c r="P27">
         <v>215424000000.0</v>
       </c>
       <c r="Q27">
         <v>152160000000.0</v>
       </c>
       <c r="R27">
         <v>220282000000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>535910000000.0</v>
       </c>
       <c r="C28">
         <v>522201000000.0</v>
       </c>
       <c r="D28">
         <v>550652000000.0</v>
       </c>
       <c r="E28">
         <v>636658000000.0</v>
       </c>
       <c r="F28">
         <v>862309000000.0</v>
       </c>
       <c r="G28">
         <v>885841000000.0</v>
       </c>
       <c r="H28">
         <v>659285000000.0</v>
       </c>
       <c r="I28">
         <v>597401000000.0</v>
       </c>
@@ -18723,51 +18860,51 @@
       </c>
       <c r="S28">
         <v>1403817000000.0</v>
       </c>
       <c r="T28">
         <v>1207950000000.0</v>
       </c>
       <c r="U28">
         <v>720723000000.0</v>
       </c>
       <c r="V28">
         <v>601407000000.0</v>
       </c>
       <c r="W28">
         <v>25135000000.0</v>
       </c>
       <c r="X28">
         <v>724679000000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>212752000000.0</v>
       </c>
       <c r="C29">
         <v>123382000000.0</v>
       </c>
       <c r="D29">
         <v>261821000000.0</v>
       </c>
       <c r="E29">
         <v>498168000000.0</v>
       </c>
       <c r="F29">
         <v>605707000000.0</v>
       </c>
       <c r="G29">
         <v>423256000000.0</v>
       </c>
       <c r="H29">
         <v>590195000000.0</v>
       </c>
       <c r="I29">
         <v>431264000000.0</v>
       </c>
@@ -18776,51 +18913,51 @@
       </c>
       <c r="K29">
         <v>625635000000.0</v>
       </c>
       <c r="L29">
         <v>331179000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>2218062000000.0</v>
       </c>
       <c r="C30">
         <v>2299985000000.0</v>
       </c>
       <c r="D30">
         <v>1931098000000.0</v>
       </c>
       <c r="E30">
         <v>2534460000000.0</v>
       </c>
       <c r="F30">
         <v>2697474000000.0</v>
       </c>
       <c r="G30">
         <v>2609824000000.0</v>
       </c>
       <c r="H30">
         <v>2611199000000.0</v>
       </c>
       <c r="I30">
         <v>2416363000000.0</v>
       </c>
@@ -18849,51 +18986,51 @@
         <v>1685126000000.0</v>
       </c>
       <c r="R30">
         <v>1712037000000.0</v>
       </c>
       <c r="S30">
         <v>1964977000000.0</v>
       </c>
       <c r="T30">
         <v>1658520000000.0</v>
       </c>
       <c r="U30">
         <v>1071565000000.0</v>
       </c>
       <c r="V30">
         <v>918545000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
         <v>-321898000000.0</v>
       </c>
       <c r="C31">
         <v>-699147000000.0</v>
       </c>
       <c r="D31">
         <v>-476160000000.0</v>
       </c>
       <c r="E31">
         <v>-725254000000.0</v>
       </c>
       <c r="F31">
         <v>-828971000000.0</v>
       </c>
       <c r="G31">
         <v>-1044643000000.0</v>
       </c>
       <c r="H31">
         <v>-798828000000.0</v>
       </c>
       <c r="I31">
         <v>-1448178000000.0</v>
       </c>
@@ -18922,51 +19059,51 @@
         <v>-284284000000.0</v>
       </c>
       <c r="R31">
         <v>-119021000000.0</v>
       </c>
       <c r="S31">
         <v>-268169000000.0</v>
       </c>
       <c r="T31">
         <v>714881000000.0</v>
       </c>
       <c r="U31">
         <v>26869000000.0</v>
       </c>
       <c r="V31">
         <v>51698000000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>9594211000000.0</v>
       </c>
       <c r="C32">
         <v>10059317000000.0</v>
       </c>
       <c r="D32">
         <v>10163157000000.0</v>
       </c>
       <c r="E32">
         <v>12233495000000.0</v>
       </c>
       <c r="F32">
         <v>13976648000000.0</v>
       </c>
       <c r="G32">
         <v>12064088000000.0</v>
       </c>
       <c r="H32">
         <v>12936503000000.0</v>
       </c>
       <c r="I32">
         <v>11695216000000.0</v>
       </c>
@@ -19024,834 +19161,843 @@
       <c r="AA32">
         <v>1757807000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>1426320000000.0</v>
+      </c>
+      <c r="C2">
         <v>1520510000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1089083000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1591657000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1438949000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1603589000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1444387000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1598071000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1856693000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1453521000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1429822000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1423980000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1835828000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1611598000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1292318000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1554526000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1854475000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1713438000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1767934000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1768577000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2162429000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1694417000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1550298000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1622229000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1526389000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1486420000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1486529000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1735599000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1804872000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1591844000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1545757000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1468732000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1591749000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1441694000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1334786000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1115209000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1628053000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1468658000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1349715000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1684795000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1701058000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1504326000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1579944000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1620828000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1661882000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1688638000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1458393000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1630549000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1534906000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1508134000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1527524000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1394934000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1297367000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1267094000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1409577000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1081768000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1270443000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>991272000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1241419000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1002653000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>838853000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>836765000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>710855000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>918723000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>867271000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>605007000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>549125000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>710030000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>660713000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>659433000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>654130000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>827210000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>986794000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>416214000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>578657000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>580798000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>437446000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>308465000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>744266000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>177363000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>301883000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>268403000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>368548000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>361932000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>298802000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>254060000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>332319000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>280298000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>258742000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>161897000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>63748000000.0</v>
+      </c>
+      <c r="C3">
         <v>96979000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>64606000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>329563000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>110351000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>112302000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>123114000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>330421000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>321165000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>277481000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>274614000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>415616000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>415519000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>406696000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>401562000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>405832000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>397625000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>442175000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>434937000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>389408000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>402405000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>396618000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>104992000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>60300000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>103540000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>76978000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>102249000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>68999000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>87954000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>54019000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>381938000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>110005000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>129179000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>117533000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>349954000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>181184000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>85691000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>56637000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>65716000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>51190000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>29461000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>35031000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>38541000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>21090000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>26627000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21738000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>194407000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>32376000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>41110000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20660000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>123667000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>24176000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>29710000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>28205000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>35159000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>28096000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>21050000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>31966000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>36384000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2207000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>49862000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>29248000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>148793000000.0</v>
       </c>
-      <c r="BL3"/>
       <c r="BM3"/>
-      <c r="BN3">
+      <c r="BN3"/>
+      <c r="BO3">
         <v>116779000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>114451000000.0</v>
       </c>
-      <c r="BP3"/>
       <c r="BQ3"/>
-      <c r="BR3">
+      <c r="BR3"/>
+      <c r="BS3">
         <v>97768000000.0</v>
       </c>
-      <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19898,502 +20044,509 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>59202000000.0</v>
+      </c>
+      <c r="C5">
         <v>470892000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>846089000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>234767000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>359251000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>540189000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>320224000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>58638000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>344882000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>900982000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>210379000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>201638000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>490142000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>968576000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>567732000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>689756000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>902691000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>948246000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>879453000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>972350000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1290723000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>741085000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>784422000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>729738000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1180608000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>460474000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1102409000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>979857000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>991518000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>863080000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>922492000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>525158000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>615599000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>442336000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>817364000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>631055000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>809603000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>425006000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-41000000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>657327000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>804771000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>636149000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>461614000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-339380000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>531661000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>390925000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>273266000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>547450000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>605872000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>724164000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>561303000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>267232000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>854261000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>662553000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>823967000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>922212000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>607007000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>515971000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>363473000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>686172000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>489188000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>430618000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>349870000000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>397629000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>102399000000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>152685000000.0</v>
       </c>
-      <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>122950000000.0</v>
+      </c>
+      <c r="C6">
         <v>567871000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>910695000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>564330000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>469602000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>652491000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>443338000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>389059000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>666047000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1178463000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>484993000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>617254000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>905661000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1375272000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>969294000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1095588000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1300316000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1390421000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1314390000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1361758000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1693128000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1137703000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>889414000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>790038000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1284148000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>537452000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1204658000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1048856000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1079472000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>917099000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1304430000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>635163000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>744778000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>559869000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1167318000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>812239000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>895294000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>481643000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>24716000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>708517000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>834232000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>671180000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>500155000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-318290000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>558288000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>412663000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>467673000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>579826000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>646982000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>744824000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>684970000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>291408000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>883971000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>690758000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>859126000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>950308000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>628057000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>547937000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>399857000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>688379000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>539050000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>459866000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>498663000000.0</v>
       </c>
-      <c r="BL6"/>
       <c r="BM6"/>
-      <c r="BN6">
+      <c r="BN6"/>
+      <c r="BO6">
         <v>514408000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>216850000000.0</v>
       </c>
-      <c r="BP6"/>
       <c r="BQ6"/>
-      <c r="BR6">
+      <c r="BR6"/>
+      <c r="BS6">
         <v>250453000000.0</v>
       </c>
-      <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -20440,54 +20593,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20522,1221 +20676,1236 @@
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
-      <c r="CA8">
+      <c r="CA8"/>
+      <c r="CB8">
         <v>12350000000.0</v>
       </c>
-      <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>604116000000.0</v>
+      </c>
+      <c r="C9">
         <v>855710000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1134003000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>672597000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>859057000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1205276000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>994220000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>544129000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>732145000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1436151000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>640812000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>760493000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>881431000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1579193000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1238292000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1220435000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1673183000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1686828000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1729973000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1467155000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1802915000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1583248000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1546350000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1482786000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1424752000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1424864000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1778207000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1574992000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1649035000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1315425000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1463466000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1538264000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1513854000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1131700000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1305073000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1579827000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1458982000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>938862000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>903681000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1059511000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1270399000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>986156000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>788154000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1057287000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1208459000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>967642000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1191299000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1099714000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1309365000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>924792000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1167796000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1110539000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1342568000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>912155000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1235463000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1045125000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1025322000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>866449000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>733607000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>927068000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>845447000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>737123000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>908835000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>802420000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>766150000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>747253000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>771286000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>560469000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>605258000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>518591000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>628996000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>684622000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>557236000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>629438000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>638838000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>788419000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>761478000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>491618000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>68370000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>770134000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>448888000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>293079000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>142349000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>276979000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>295006000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>279112000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>191412000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>190421000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>211587000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>218798000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-90712000000.0</v>
+      </c>
+      <c r="C10">
         <v>322984000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>721344000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47979000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>179633000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>382017000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>186911000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-49439000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>210260000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>692870000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>48374000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10387000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>286719000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>761974000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>405431000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>609792000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>736892000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>806909000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>662080000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>825873000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1100772000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>468121000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>555495000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>502942000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>889236000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>276612000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>881619000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>671555000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>730141000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>624317000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>702109000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>313006000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>473317000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>294312000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>574792000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>496009000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>676962000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>278306000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-520275000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>491091000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>916126000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>525233000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>329394000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-404596000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>402063000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>287757000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>232783000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>457989000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>502665000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>724110000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23577000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>164248000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>757563000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>566075000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>783145000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>704219000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>555809000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>518218000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>308065000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>443938000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>468070000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>376462000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>251769000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>288263000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>334523000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>321043000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>17543000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>160254000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>336768000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>76319000000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>201954000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>124355000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>143033000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>86273000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>309020000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1191168000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>109615000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>145468000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>206599000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>65384000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>161358000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>236610000000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>3965000000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>51122000000.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>19821000000.0</v>
+      </c>
+      <c r="C11">
         <v>-92374000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>208911000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-8220000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-27407000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>39468000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>25948000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-15481000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8455000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>104460000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-150465000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-26423000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>54477000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>141349000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>92418000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>118469000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>114005000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>173276000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>119256000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>129409000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>285573000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>71469000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>175211000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>99528000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>123776000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>24741000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>172115000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>119679000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>163755000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>134646000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>176795000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3097000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>144512000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>113054000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>435786000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>188068000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>258225000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>89865000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>103233000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>146806000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>235102000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>140494000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>40853000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>57404000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>135324000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>97598000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>140926000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>149189000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>161507000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>175917000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>17590000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>123582000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>210698000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>129947000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>192996000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>143008000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>131978000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>99920000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>83190000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>133363000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>121929000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>94283000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>87746000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>89918000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>88481000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>78942000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>82793000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>60989000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>106087000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>9553000000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>25165000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>30847000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4456000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>20737000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>58909000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>25124000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2730000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>42143000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>23406000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>51237000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>114974000000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>2605000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>13663000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>17992000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>42807000000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>149914000000.0</v>
+      </c>
+      <c r="C12">
         <v>160271000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>100719000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>186788000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>181330000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>180486000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>161651000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>220181000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>201127000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>216727000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>145380000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>212025000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>203423000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>206602000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>162301000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>79964000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>165799000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>141819000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>217373000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>146477000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>189951000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>272964000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>228927000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>226796000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>291372000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>183862000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>220790000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>308302000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>261377000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>238763000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>279295000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>265833000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>185123000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>148024000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>242572000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>161962000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>149837000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>139100000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>153001000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>142650000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>94172000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>110916000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>132220000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>65216000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>129598000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>103168000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>40483000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>89461000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>103207000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>80019000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>251732000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>102984000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>96698000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>99185000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>40822000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>266944000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>79162000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>58961000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>55408000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>317508000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113916000000.0</v>
       </c>
       <c r="BJ12">
         <v>113916000000.0</v>
       </c>
       <c r="BK12">
+        <v>113916000000.0</v>
+      </c>
+      <c r="BL12">
         <v>98101000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>90908000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>70532000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>76586000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>84856000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>101695000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>75253000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>76366000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>95682000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>147294000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>185167000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>112877000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>173395000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>108846000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>122919000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>90641000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>84297000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>81522000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>55773000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>57125000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>58027000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>60926000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>50653000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>43798000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>50959000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>49455000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>48459000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>46086000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>729000000.0</v>
+      </c>
+      <c r="C13">
         <v>11569000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8939000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>182078000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>143224000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>174921000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>159786000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>139767000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13308000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13772000000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>171751000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>197988000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>160032000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>249794000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>37536000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10708000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>18715000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>15341000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>14377000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>10940000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2412000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11086000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8521000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7493000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5318000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9533000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>16203000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8412000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>8037000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21752,927 +21921,940 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>-25645000000.0</v>
+      </c>
+      <c r="C14">
         <v>-153701000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-121346000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-72897000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-147908000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-15977000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5935000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-113817000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-255962000000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>36154000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-92911000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-319798000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12761000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-132812000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-436685000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-326750000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-124120000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-299429000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9963134000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8942796000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8548649000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8302252000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7906733000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>6524261000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6303255000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5782812000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5231754000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4795716000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4804677000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4984061000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5252756000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>100276000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>125427000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>141734000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>152910000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>140219000000.0</v>
       </c>
-      <c r="AM14"/>
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>209029000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>292305000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>171912000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>107703000000.0</v>
       </c>
-      <c r="AR14"/>
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14">
         <v>162399000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>99711000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>76782000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>125360000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>139143000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>243742000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>17742000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>40695000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>207539000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>143275000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>172132000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>208547000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>170776000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>142949000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>69529000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>115327000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>113636000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>85915000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>48762000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>35462000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>96903000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>90520000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13448000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>42007000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>93415000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>25384000000.0</v>
       </c>
-      <c r="BS14"/>
       <c r="BT14"/>
-      <c r="BU14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>20948000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>33347000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>19018000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>65234000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>23889000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>11099000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>12050000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>21497000000.0</v>
       </c>
-      <c r="CC14"/>
-      <c r="CD14">
+      <c r="CD14"/>
+      <c r="CE14">
         <v>2284000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>8291000000.0</v>
       </c>
-      <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-136178000000.0</v>
+      </c>
+      <c r="C15">
         <v>261657000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>391087000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51104000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>134143000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>194641000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>144986000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-28023000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>87988000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>332448000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>185204000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>52190000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>139331000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>620625000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>325774000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>491323000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>622887000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>633633000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>418704000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>397035000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>395509000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>177882000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>165409000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>195669000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>411452000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>140207000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>490502000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>315884000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>371345000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>263667000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>438776000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>140752000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>166123000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>100276000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13579000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>166207000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>265827000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>48222000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-532900000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>135256000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>388719000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>212827000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>180838000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-323448000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>104340000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>90448000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15075000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>183440000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>202015000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>304446000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-11755000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-29000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>339326000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>292853000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>418017000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>352664000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>253055000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>275349000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>161864000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>188730000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>232505000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>196264000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>386908000000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>151581000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>95556000000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>41382000000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>391087000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>51104000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>134143000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>194641000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>144986000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-28023000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>52190000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>120360000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>319798000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>325774000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>358511201901.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>166334798099.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>326750000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>418704000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>397035000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>395509000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>177882000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>165409000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>195669000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>411452000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>140207000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>490502000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>315884000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>333682000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>263667000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>438776000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>140752000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>166123000000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>-4184570.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-1312006.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-783995.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-28277.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-110533000000.0</v>
+      </c>
+      <c r="C17">
         <v>415358000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>512433000000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>207040000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>342549000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>160963000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-33958000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>201805000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>588410000000.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17">
         <v>16036000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>232242000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>620625000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>313013000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>491323000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>622887000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>633633000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>542824000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>696464000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>815199000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>396652000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>380284000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>403414000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>765460000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>251871000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>709504000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>551876000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>566386000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>489671000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>525314000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>316103000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>328805000000.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>-4184570.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1312006.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-783995.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-28277.0</v>
       </c>
-      <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-151719000000.0</v>
+      </c>
+      <c r="C18">
         <v>-148702000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-138907000000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-170970000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-170182000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-149985000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-206448000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-187819000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-202955000000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-196634000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-191676000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-193845000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-155552000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-61162000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-155091000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-159446000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-202032000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-132100000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-179011000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-270552000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-217841000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-218275000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-283879000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-178544000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-211257000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-292099000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-252965000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-230726000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -22688,54 +22870,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22782,54 +22965,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22876,320 +23060,324 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>133837000000.0</v>
+      </c>
+      <c r="C21">
         <v>480600000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>513896000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>233723000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>317635000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>587617000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>435247000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>58638000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>344882000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>900982000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>210379000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>144879000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>505744000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>961200000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>541502000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>686099000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>931667000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>931869000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>700001000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>880450000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1145769000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>951349000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>715116000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>906566000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>810198000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>837048000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>903913000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1054655000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>985145000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>762747000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>858027000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>969209000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>861379000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>542307000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>663120000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>897605000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>888630000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>398172000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>218436000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>578465000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>755063000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>493269000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>176852000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>560129000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>676884000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>557431000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>698165000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>582250000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>806559000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>559634000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>866405000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>633518000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>828307000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>559545000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>952349000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>622644000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>607007000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>515971000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>434354000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>575906000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>489188000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>430618000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>382689000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>354961000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>370354000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>347785000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>133000000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>164463000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>237440000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>175002000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>13423000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>48008000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>226884000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>163645000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>264206000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>272007000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>259833000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>185149000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>174991000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>210415000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>107800000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>58734000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>181695000000.0</v>
       </c>
-      <c r="CF21"/>
-      <c r="CG21">
+      <c r="CG21"/>
+      <c r="CH21">
         <v>44518000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>51571000000.0</v>
       </c>
-      <c r="CI21"/>
-      <c r="CJ21">
+      <c r="CJ21"/>
+      <c r="CK21">
         <v>157766000000.0</v>
       </c>
-      <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>9855000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -23236,278 +23424,282 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>1896599000000.0</v>
+      </c>
+      <c r="C23">
         <v>1895620000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1709190000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2030531000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1980371000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2221248000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2003360000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2083562000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2243956000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1988690000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1860255000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2061188000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2388017000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2290857000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1841308000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2146218000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2509671000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2452020000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2589658000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2355282000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2819575000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2326316000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2381532000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2198449000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2140943000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2074236000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2360823000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2255936000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2468762000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2144522000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2151197000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2037787000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2244224000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2031087000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1976739000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1797431000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2198405000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2009348000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2034960000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2165841000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2216394000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1997213000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2191246000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2117986000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2193457000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2098849000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1951527000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2148013000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2037712000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1873292000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1828915000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1871955000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1811628000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1619704000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1692691000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1504249000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1688758000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1341750000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1540672000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1353815000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1195112000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1143270000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1237001000000.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>1004475000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1187411000000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>1003022000000.0</v>
       </c>
-      <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23554,127 +23746,130 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>63748000000.0</v>
+      </c>
+      <c r="C25">
         <v>96979000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>109526000000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>110351000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>112302000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>123114000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>104183000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>103666000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>125240000000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>124561000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>132669000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>110761000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>109817000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>150342000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>95702000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>134462000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>133947000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>100627000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>104556000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>88454000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>104992000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>60300000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>103540000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>76978000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -23694,54 +23889,55 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -23788,611 +23984,620 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>10239000000.0</v>
+      </c>
+      <c r="C27">
         <v>53649000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>92970000000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>90725000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>56917000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>96422000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>71777000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>95007000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>75222000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>130110000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>94529000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>79915000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>88158000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>114198000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>87907000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>99761000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>97902000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>157669000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>112940000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>52475000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>71608000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>137797000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>118042000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8643000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>55516000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>144729000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>100764000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>65385000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>49454000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>127333000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>51178000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>56821000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>51170000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>331916000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>23915000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2013000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>92040000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>11683000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>127705000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>91891000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>77840000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>103352000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>50515000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>94252000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>47667000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>22851000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>65999000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>69739000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>46949000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>107068000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>66683000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>114398000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>51077000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>72287000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>121244000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>78162000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>54817000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>15570000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>88727000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>45128000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>65999000000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>297860000000.0</v>
+      </c>
+      <c r="C28">
         <v>155854000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>52989000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>438874000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>112739000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>221227000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>56539000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>172792000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>52934000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>239936000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29212000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>159724000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>107354000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>254362000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>69013000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>95063000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>210424000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>262158000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>253552000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>130326000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>247703000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>230728000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>303311000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>196678000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>217625000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>168227000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>254232000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>59418000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>176157000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>169478000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>217253000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>146440000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>71645000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>162063000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>168424000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>147199000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>123727000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>154985000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>170213000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>129129000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>95768000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>114866000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>123639000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>102554000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>107493000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>111550000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>40580000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>114051000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>120163000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>85754000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>123393000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>107362000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>84601000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>95075000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>252855000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2172000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>37502000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>43490000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>225757000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2547000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>31275000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>35293000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>573773000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>261877000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>252116000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>282689000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>488621000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>263248000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>239670000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>245821000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>441114000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>473163000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>138092000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>297519000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>257549000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>361647000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>318311000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>215106000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>125180000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>186421000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>219193000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>152306000000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>19821000000.0</v>
+      </c>
+      <c r="C29">
         <v>-92374000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>208911000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8220000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-27407000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>39468000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25948000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15481000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8455000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>104460000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-26423000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>54477000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>141349000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>92418000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>118469000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>114005000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>173276000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>119256000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>129409000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>285573000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>71469000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>175211000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>99528000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>123776000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24741000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>172115000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>119679000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>163755000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>134646000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -24408,768 +24613,778 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>470279000000.0</v>
+      </c>
+      <c r="C30">
         <v>375110000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>620107000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>438874000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>541422000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>617659000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>558973000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>485491000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>387263000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>535169000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>430433000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>637208000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>552189000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>679259000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>548990000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>591692000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>655196000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>738582000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>821724000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>586705000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>657146000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>631899000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>831234000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>576220000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>614554000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>587816000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>874294000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>520337000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>663890000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>552678000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>605440000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>569055000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>652475000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>589393000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>641953000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>682222000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>570352000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>540690000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>685245000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>481046000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>515336000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>492887000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>611302000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>497158000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>531575000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>410211000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>493134000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>517464000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>502806000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>365158000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>301391000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>477021000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>514261000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>352610000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>283114000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>422481000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>418315000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>350478000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>299253000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>351162000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>356259000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>306505000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>526146000000.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>399468000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>638286000000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>343589000000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-224549000000.0</v>
+      </c>
+      <c r="C31">
         <v>-157616000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>207448000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-185744000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-138002000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-205600000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-248336000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-108077000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-134622000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-208112000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-162005000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-133672000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-175192000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-137960000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-136071000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-18951000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-194775000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-141337000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-37921000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-54577000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-44997000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-483228000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-159621000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-403624000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>79038000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-560436000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-22294000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-383100000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-255004000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-138430000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-155918000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-656203000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-388062000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-247995000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-88328000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-401596000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-211668000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-97905000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-738711000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-87374000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>198057000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>31964000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>170610000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-964725000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-274821000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-269674000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-465382000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-124261000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-303894000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>164476000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-842828000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-469270000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-70744000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>6530000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-169204000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>81575000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-51198000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>2247000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-126289000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-131968000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-21118000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-54156000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-130920000000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
-      <c r="BN31">
+      <c r="BN31"/>
+      <c r="BO31">
         <v>-26742000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-115457000000.0</v>
       </c>
-      <c r="BP31"/>
       <c r="BQ31"/>
-      <c r="BR31">
+      <c r="BR31"/>
+      <c r="BS31">
         <v>-98683000000.0</v>
       </c>
-      <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>2030436000000.0</v>
+      </c>
+      <c r="C32">
         <v>2376220000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2223086000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2264254000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2298006000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2808865000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2438607000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2142200000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2588838000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2889672000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2070634000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2184473000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2717259000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3190791000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2530610000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2774961000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3527658000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3400266000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3497907000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3235732000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3965344000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3277665000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3096648000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3105015000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2951141000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2911284000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3264736000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3310591000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3453907000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2907269000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3009223000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3006996000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3105603000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2573394000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2639859000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2695036000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3087035000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2407520000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2253396000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2744306000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2971457000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2490482000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2368098000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2678115000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2870341000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2656280000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2649692000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2730263000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2844271000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2432926000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2695320000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2505473000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2639935000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2179249000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2645040000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2126893000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2295765000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1857721000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1975026000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1929721000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1684300000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1573888000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1619690000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1721143000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1633421000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1352260000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1320411000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1270499000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1265971000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1178024000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1283126000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1511832000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1544030000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1045652000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1217495000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1369217000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1198924000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>800083000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>812636000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>947497000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>750771000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>561482000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>510897000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>638911000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>593808000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>533172000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>523731000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>470719000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>470329000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>380695000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -25246,51 +25461,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
         <v>1413152000000.0</v>
       </c>
       <c r="C2">
         <v>1997108000000.0</v>
       </c>
       <c r="D2">
         <v>1376904000000.0</v>
       </c>
       <c r="E2">
         <v>1365040000000.0</v>
       </c>
       <c r="F2">
         <v>904936000000.0</v>
       </c>
       <c r="G2">
         <v>825755000000.0</v>
       </c>
       <c r="H2">
         <v>1023031000000.0</v>
       </c>
       <c r="I2">
         <v>767389000000.0</v>
       </c>
@@ -25319,51 +25534,51 @@
         <v>1276332000000.0</v>
       </c>
       <c r="R2">
         <v>1390696000000.0</v>
       </c>
       <c r="S2">
         <v>3173504000000.0</v>
       </c>
       <c r="T2">
         <v>1536160000000.0</v>
       </c>
       <c r="U2">
         <v>176251000000.0</v>
       </c>
       <c r="V2">
         <v>104930000000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>1606577000000</v>
       </c>
       <c r="C3">
         <v>1146131000000</v>
       </c>
       <c r="D3">
         <v>1489782000000</v>
       </c>
       <c r="E3">
         <v>2264571000000</v>
       </c>
       <c r="F3">
         <v>1640410000000</v>
       </c>
       <c r="G3">
         <v>2814103000000</v>
       </c>
       <c r="H3">
         <v>1898738000000</v>
       </c>
       <c r="I3">
         <v>2726654000000</v>
       </c>
@@ -25402,113 +25617,113 @@
       </c>
       <c r="U3">
         <v>289866000000</v>
       </c>
       <c r="V3">
         <v>477312000000</v>
       </c>
       <c r="W3">
         <v>312607000000</v>
       </c>
       <c r="X3">
         <v>299541000000</v>
       </c>
       <c r="Y3">
         <v>293281000000</v>
       </c>
       <c r="Z3">
         <v>141337000000</v>
       </c>
       <c r="AA3">
         <v>103305000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
         <v>-309363000000.0</v>
       </c>
       <c r="C6">
         <v>-583956000000.0</v>
       </c>
       <c r="D6">
         <v>620204000000.0</v>
       </c>
       <c r="E6">
         <v>11864000000.0</v>
       </c>
       <c r="F6">
         <v>460104000000.0</v>
       </c>
       <c r="G6">
         <v>79181000000.0</v>
       </c>
       <c r="H6">
         <v>-197276000000.0</v>
       </c>
       <c r="I6">
         <v>255642000000.0</v>
       </c>
@@ -25537,326 +25752,326 @@
         <v>-134704000000.0</v>
       </c>
       <c r="R6">
         <v>-114364000000.0</v>
       </c>
       <c r="S6">
         <v>-1782808000000.0</v>
       </c>
       <c r="T6">
         <v>1637344000000.0</v>
       </c>
       <c r="U6">
         <v>1359909000000.0</v>
       </c>
       <c r="V6">
         <v>71321000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7">
         <v>-887052000000.0</v>
       </c>
       <c r="C7">
         <v>-1004139000000.0</v>
       </c>
       <c r="D7">
         <v>-1010155000000.0</v>
       </c>
       <c r="E7">
         <v>-973246000000.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>-1242188000000.0</v>
       </c>
       <c r="I7">
         <v>-1191381000000.0</v>
       </c>
       <c r="J7">
         <v>-1098752000000.0</v>
       </c>
       <c r="K7">
         <v>-1217682000000.0</v>
       </c>
       <c r="L7">
         <v>-1167992000000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11">
         <v>141794.0</v>
       </c>
       <c r="O11">
         <v>141794.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>305002000000.0</v>
       </c>
       <c r="F12">
         <v>1016021000000.0</v>
       </c>
       <c r="G12">
         <v>711953000000.0</v>
       </c>
       <c r="H12">
         <v>951654000000.0</v>
       </c>
       <c r="I12">
         <v>1817787000000.0</v>
       </c>
       <c r="J12">
         <v>2275557000000.0</v>
       </c>
       <c r="K12">
         <v>2649936000000.0</v>
       </c>
       <c r="L12">
         <v>1843506000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>28189.0</v>
       </c>
       <c r="O12">
         <v>28189.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
         <v>1028684000000.0</v>
       </c>
       <c r="C14">
         <v>1231810000000.0</v>
       </c>
       <c r="D14">
         <v>1511731000000.0</v>
       </c>
       <c r="E14">
         <v>490323000000.0</v>
       </c>
       <c r="F14">
         <v>1623368000000.0</v>
       </c>
       <c r="G14">
         <v>1519554000000.0</v>
       </c>
       <c r="H14">
         <v>1597135000000.0</v>
       </c>
       <c r="I14">
         <v>1498843000000.0</v>
       </c>
@@ -25871,51 +26086,51 @@
       </c>
       <c r="M14">
         <v>1240144000000.0</v>
       </c>
       <c r="N14">
         <v>970233000000.0</v>
       </c>
       <c r="O14">
         <v>748967000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>69874000000.0</v>
       </c>
       <c r="J15">
         <v>69382000000.0</v>
       </c>
       <c r="K15">
         <v>69399000000.0</v>
       </c>
@@ -25944,51 +26159,51 @@
         <v>19605000000.0</v>
       </c>
       <c r="T15">
         <v>155762000000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15">
         <v>103566000000.0</v>
       </c>
       <c r="X15">
         <v>26535000000.0</v>
       </c>
       <c r="Y15">
         <v>99645000000.0</v>
       </c>
       <c r="Z15">
         <v>60821000000.0</v>
       </c>
       <c r="AA15">
         <v>97544000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
         <v>1103789000000.0</v>
       </c>
       <c r="C16">
         <v>1413152000000.0</v>
       </c>
       <c r="D16">
         <v>1997108000000.0</v>
       </c>
       <c r="E16">
         <v>1376904000000.0</v>
       </c>
       <c r="F16">
         <v>1365040000000.0</v>
       </c>
       <c r="G16">
         <v>904936000000.0</v>
       </c>
       <c r="H16">
         <v>825755000000.0</v>
       </c>
       <c r="I16">
         <v>1023031000000.0</v>
       </c>
@@ -26019,82 +26234,82 @@
       <c r="R16">
         <v>1276332000000.0</v>
       </c>
       <c r="S16">
         <v>1390696000000.0</v>
       </c>
       <c r="T16">
         <v>3173504000000.0</v>
       </c>
       <c r="U16">
         <v>1536160000000.0</v>
       </c>
       <c r="V16">
         <v>176251000000.0</v>
       </c>
       <c r="W16">
         <v>104930000000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
         <v>-138603000000.0</v>
       </c>
       <c r="C18">
         <v>751687000000.0</v>
       </c>
       <c r="D18">
         <v>84076000000.0</v>
       </c>
       <c r="E18">
         <v>286608000000.0</v>
       </c>
       <c r="F18">
         <v>2431179000000.0</v>
       </c>
       <c r="G18">
         <v>509216000000.0</v>
       </c>
       <c r="H18">
         <v>2130760000000.0</v>
       </c>
       <c r="I18">
         <v>1478986000000.0</v>
       </c>
@@ -26123,51 +26338,51 @@
         <v>-951152000000.0</v>
       </c>
       <c r="R18">
         <v>-204210000000.0</v>
       </c>
       <c r="S18">
         <v>-744484000000.0</v>
       </c>
       <c r="T18">
         <v>-859036000000.0</v>
       </c>
       <c r="U18">
         <v>-164675000000.0</v>
       </c>
       <c r="V18">
         <v>-367268000000.0</v>
       </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
         <v>-122071000000.0</v>
       </c>
       <c r="C19">
         <v>-2381986000000.0</v>
       </c>
       <c r="D19">
         <v>-1964341000000.0</v>
       </c>
       <c r="E19">
         <v>-69093000000.0</v>
       </c>
       <c r="F19">
         <v>-751664000000.0</v>
       </c>
       <c r="G19">
         <v>-290497000000.0</v>
       </c>
       <c r="H19">
         <v>-138752000000.0</v>
       </c>
       <c r="I19">
         <v>-957761000000.0</v>
       </c>
@@ -26176,94 +26391,94 @@
       </c>
       <c r="K19">
         <v>390953000000.0</v>
       </c>
       <c r="L19">
         <v>193253000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20">
         <v>50000000000.0</v>
       </c>
       <c r="C20">
         <v>461021000000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>134774000000.0</v>
       </c>
       <c r="G20">
         <v>555107000000.0</v>
       </c>
       <c r="H20">
         <v>413465000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
         <v>-697955000000.0</v>
       </c>
       <c r="C21">
         <v>-553293000000.0</v>
       </c>
       <c r="D21">
         <v>-1004022000000.0</v>
       </c>
       <c r="E21">
         <v>-888151000000.0</v>
       </c>
       <c r="F21">
         <v>-1200704000000.0</v>
       </c>
       <c r="G21">
         <v>-934508000000.0</v>
       </c>
       <c r="H21">
         <v>-1705609000000.0</v>
       </c>
       <c r="I21">
         <v>725119000000.0</v>
       </c>
@@ -26276,51 +26491,51 @@
       <c r="L21">
         <v>-32042000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>35577.0</v>
       </c>
       <c r="O21">
         <v>35577.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
         <v>770975000000.0</v>
       </c>
       <c r="C22">
         <v>537399000000.0</v>
       </c>
       <c r="D22">
         <v>677552000000.0</v>
       </c>
       <c r="E22">
         <v>2060856000000.0</v>
       </c>
       <c r="F22">
         <v>1389130000000.0</v>
       </c>
       <c r="G22">
         <v>912737000000.0</v>
       </c>
       <c r="H22">
         <v>1403735000000.0</v>
       </c>
       <c r="I22">
         <v>826633000000.0</v>
       </c>
@@ -26355,51 +26570,51 @@
         <v>344883000000.0</v>
       </c>
       <c r="T22">
         <v>1586850000000.0</v>
       </c>
       <c r="U22">
         <v>471643000000.0</v>
       </c>
       <c r="V22">
         <v>64508000000.0</v>
       </c>
       <c r="W22"/>
       <c r="X22">
         <v>241817000000.0</v>
       </c>
       <c r="Y22">
         <v>347789000000.0</v>
       </c>
       <c r="Z22">
         <v>341664000000.0</v>
       </c>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>-33968000000.0</v>
       </c>
       <c r="C23">
         <v>-7516000000.0</v>
       </c>
       <c r="D23">
         <v>296118000000.0</v>
       </c>
       <c r="E23">
         <v>234335000000.0</v>
       </c>
       <c r="F23">
         <v>-97282000000.0</v>
       </c>
       <c r="G23">
         <v>567961000000.0</v>
       </c>
       <c r="H23">
         <v>760259000000.0</v>
       </c>
       <c r="I23">
         <v>-63098000000.0</v>
       </c>
@@ -26432,51 +26647,51 @@
       </c>
       <c r="S23">
         <v>-25177000000.0</v>
       </c>
       <c r="T23">
         <v>936526000000.0</v>
       </c>
       <c r="U23">
         <v>-299393000000.0</v>
       </c>
       <c r="V23">
         <v>284974000000.0</v>
       </c>
       <c r="W23">
         <v>33858000000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23">
         <v>33240000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
         <v>-839329000000.0</v>
       </c>
       <c r="C24">
         <v>-976735000000.0</v>
       </c>
       <c r="D24">
         <v>1527466000000.0</v>
       </c>
       <c r="E24">
         <v>54974000000.0</v>
       </c>
       <c r="F24">
         <v>91014000000.0</v>
       </c>
       <c r="G24">
         <v>19609000000.0</v>
       </c>
       <c r="H24">
         <v>-15445000000.0</v>
       </c>
       <c r="I24">
         <v>33626000000.0</v>
       </c>
@@ -26507,51 +26722,51 @@
       <c r="R24">
         <v>15732000000.0</v>
       </c>
       <c r="S24">
         <v>112667000000.0</v>
       </c>
       <c r="T24">
         <v>-175888000000.0</v>
       </c>
       <c r="U24">
         <v>-44186000000.0</v>
       </c>
       <c r="V24">
         <v>-52873000000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>127795000000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>-292784000000.0</v>
       </c>
       <c r="C25">
         <v>1897818000000.0</v>
       </c>
       <c r="D25">
         <v>-560677000000.0</v>
       </c>
       <c r="E25">
         <v>-2551179000000.0</v>
       </c>
       <c r="F25">
         <v>1059091000000.0</v>
       </c>
       <c r="G25">
         <v>891028000000.0</v>
       </c>
       <c r="H25">
         <v>1028628000000.0</v>
       </c>
       <c r="I25">
         <v>-826633000000.0</v>
       </c>
@@ -26580,51 +26795,51 @@
         <v>453229000000.0</v>
       </c>
       <c r="R25">
         <v>158238000000.0</v>
       </c>
       <c r="S25">
         <v>30758000000.0</v>
       </c>
       <c r="T25">
         <v>-1586850000000.0</v>
       </c>
       <c r="U25">
         <v>-471643000000.0</v>
       </c>
       <c r="V25">
         <v>-64508000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-1990000000.0</v>
       </c>
       <c r="G26">
         <v>-409593000000.0</v>
       </c>
       <c r="H26">
         <v>-265146000000.0</v>
       </c>
       <c r="I26">
         <v>-411507000000.0</v>
       </c>
       <c r="J26">
         <v>-666100000000.0</v>
       </c>
       <c r="K26">
         <v>-1175861000000.0</v>
       </c>
@@ -26643,88 +26858,88 @@
       <c r="P26">
         <v>-474876000000.0</v>
       </c>
       <c r="Q26">
         <v>-173994000000.0</v>
       </c>
       <c r="R26">
         <v>-27698000000.0</v>
       </c>
       <c r="S26">
         <v>-8895000000.0</v>
       </c>
       <c r="T26">
         <v>1580395000000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>28723000000.0</v>
       </c>
       <c r="N27">
         <v>23433000000.0</v>
       </c>
       <c r="O27">
         <v>15638000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>-681923000000.0</v>
       </c>
       <c r="C28">
         <v>-99788000000.0</v>
       </c>
       <c r="D28">
         <v>-1046086000000.0</v>
       </c>
       <c r="E28">
         <v>-888151000000.0</v>
       </c>
       <c r="F28">
         <v>-1267355000000.0</v>
       </c>
       <c r="G28">
         <v>-127494000000.0</v>
       </c>
       <c r="H28">
         <v>-591886000000.0</v>
       </c>
       <c r="I28">
         <v>180640000000.0</v>
       </c>
@@ -26757,51 +26972,51 @@
       </c>
       <c r="S28">
         <v>-43605000000.0</v>
       </c>
       <c r="T28">
         <v>3851013000000.0</v>
       </c>
       <c r="U28">
         <v>869549000000.0</v>
       </c>
       <c r="V28">
         <v>700418000000.0</v>
       </c>
       <c r="W28">
         <v>773998000000.0</v>
       </c>
       <c r="X28">
         <v>1016780000000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>1506875000000.0</v>
       </c>
       <c r="C29">
         <v>1897818000000.0</v>
       </c>
       <c r="D29">
         <v>1628606000000.0</v>
       </c>
       <c r="E29">
         <v>2551179000000.0</v>
       </c>
       <c r="F29">
         <v>4071589000000.0</v>
       </c>
       <c r="G29">
         <v>3323319000000.0</v>
       </c>
       <c r="H29">
         <v>4029498000000.0</v>
       </c>
       <c r="I29">
         <v>4205640000000.0</v>
       </c>
@@ -26838,51 +27053,51 @@
       <c r="T29">
         <v>237602000000.0</v>
       </c>
       <c r="U29">
         <v>125191000000.0</v>
       </c>
       <c r="V29">
         <v>110044000000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29">
         <v>206692000000.0</v>
       </c>
       <c r="Y29">
         <v>109335000000.0</v>
       </c>
       <c r="Z29">
         <v>110216000000.0</v>
       </c>
       <c r="AA29">
         <v>224342000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>-1134315000000.0</v>
       </c>
       <c r="C30">
         <v>-2381986000000.0</v>
       </c>
       <c r="D30">
         <v>37684000000.0</v>
       </c>
       <c r="E30">
         <v>-2229551000000.0</v>
       </c>
       <c r="F30">
         <v>-2301060000000.0</v>
       </c>
       <c r="G30">
         <v>-3084226000000.0</v>
       </c>
       <c r="H30">
         <v>-3592703000000.0</v>
       </c>
       <c r="I30">
         <v>-4092978000000.0</v>
       </c>
@@ -26934,887 +27149,896 @@
       <c r="AA30">
         <v>274814000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS30"/>
+  <dimension ref="A1:CT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>1071873000000.0</v>
+      </c>
+      <c r="C2">
         <v>1103789000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1177362000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1856923000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1280667000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1413152000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1549368000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2128935000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1939897000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2041534000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1753366000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1464249000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1473373000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1376904000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1490688000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1429152000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1493725000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1365040000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1669625000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1093192000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>920232000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>904936000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>943111000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>831797000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>779531000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>825755000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1043742000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>838644000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>752068000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1023031000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1293542000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1419727000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1279916000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>767389000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>841484000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>753371000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>981776000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>816140000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>851689000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>497827000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>754693000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>631409000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>894600000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1022245000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1909277000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1485421000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3681151000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1040223000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1560644000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1529588000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2103540000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>870903000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>979167000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>952529000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>941610000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>862787000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>907126000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>896428000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>836871000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>992013000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1165245000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1141628000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1200631000000.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2">
         <v>1157507000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1276332000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1275339000000.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>1533731000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1390799000000.0</v>
       </c>
-      <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
+      <c r="CT2"/>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>232125000000</v>
+      </c>
+      <c r="C3">
         <v>76693000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1157741000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>66804000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>90408000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>69461000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>105074000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>401487000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>369723000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>269847000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>85128000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>327953000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>495436000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>581265000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>809766000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>500759000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>478919000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>475127000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>379328000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>326740000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>572085000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>362257000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1024450000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1284208000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>38645000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>466800000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>456118000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>594846000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>411440000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>436334000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>20329000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1110571000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>891120000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>704634000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1645100000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>313097000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>691312000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>236179000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>58874000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>521953000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>425196000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>483065000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>812103000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>356407000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>993187000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>352002000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1033207000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>506326000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>522985000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>427207000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>906206000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>292142000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>448338000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>328562000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1031308000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>224461000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>83327000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>55048000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>90805000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>81728000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9253000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>32173000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1050505000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>353876000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>261066000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>75160000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>22802000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>385250000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>242797000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>52288000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>775242000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>203472000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>352565000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>287604000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1096638000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>955510000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>339599000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>100429000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>289866000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>130350000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>61324000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>15394000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>498241000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>267275000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>223844000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>59357000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>312607000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>259610000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>163765000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>76467000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>299541000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>165558000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>293281000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>141337000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>103305000000</v>
       </c>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -27868,54 +28092,55 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -27969,343 +28194,347 @@
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-164796000000.0</v>
+      </c>
+      <c r="C6">
         <v>-31916000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-73573000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-679561000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>576256000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-132485000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-136216000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-535676000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>189038000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-101637000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>288168000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>244479000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-9124000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>96469000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-113784000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>61536000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-64573000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>128685000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-304585000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>576433000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>172960000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15296000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-38175000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>111314000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>52266000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-46224000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-217987000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>205098000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>86576000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-270963000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-270511000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-126185000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>139811000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>512527000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-74095000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>88113000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-228405000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>165636000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-35549000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>353862000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-256866000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>123284000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-263191000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-127645000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-887032000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>423856000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2195730000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2640928000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-520421000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>31056000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-573952000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1232637000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-108264000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26638000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10919000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>78823000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-44339000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>10698000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>59557000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-155142000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-173232000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>23617000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-59003000000.0</v>
       </c>
-      <c r="BL6"/>
       <c r="BM6"/>
-      <c r="BN6">
+      <c r="BN6"/>
+      <c r="BO6">
         <v>-118825000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>993000000.0</v>
       </c>
-      <c r="BP6"/>
       <c r="BQ6"/>
-      <c r="BR6">
+      <c r="BR6"/>
+      <c r="BS6">
         <v>142932000000.0</v>
       </c>
-      <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-887052000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-657056000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-466711000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-228143000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1004139000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-735311000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-696002000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-455225000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-220366000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-973246000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-731700000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-473449000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-263621000000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>-529761000000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>-1242188000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -28331,54 +28560,55 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -28432,161 +28662,163 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>19550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19550.0</v>
       </c>
       <c r="AY9">
         <v>-19550.0</v>
       </c>
-      <c r="AZ9"/>
+      <c r="AZ9">
+        <v>-19550.0</v>
+      </c>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -28640,68 +28872,67 @@
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -28721,1021 +28952,1031 @@
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-      <c r="AH11"/>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>-1400218.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>954066.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>444637.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>141322.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-71439000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1419840000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>690643000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-624660000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>519545000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>250169000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>159948000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-287257000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>764006000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-32959000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>572231000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>805383000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-95958000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-94574000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>243759000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>881037000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-107496000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-258291000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>436404000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1545035000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>290793000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-181393000000.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>2872640.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>165589.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>110156.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-156311.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
-[...1 lines deleted...]
-      </c>
+      <c r="AV13"/>
       <c r="AW13">
         <v>21000.0</v>
       </c>
       <c r="AX13">
         <v>21000.0</v>
       </c>
       <c r="AY13">
         <v>21000.0</v>
       </c>
-      <c r="AZ13"/>
+      <c r="AZ13">
+        <v>21000.0</v>
+      </c>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>202</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>208874000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64606000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>329563000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>316245000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>275865000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>301547000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>331617000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>321165000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>277481000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>274614000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>415616000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>415519000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>406696000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>109817000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>150342000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>95702000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>134462000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>434937000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>389408000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>402405000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>396618000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>497193000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>366241000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>420576000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>382201000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>425439000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>415668000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>399211000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>391606000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>381938000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>372926000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>388343000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>380353000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>349954000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>413328000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>409532000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>430170000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>407225000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>324204000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>296783000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>408338000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>498320000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>333991000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>328103000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>332756000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>340122000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>307340000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>305320000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>287362000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>265846000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>254197000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>219114000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>231076000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>182759000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>185529000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>69874000000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AH15">
+        <v>69874000000.0</v>
+      </c>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>8000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>69390000000.0</v>
       </c>
-      <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>176124000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>42729000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>70081000000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>1777000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345826000000.0</v>
       </c>
       <c r="AS15">
         <v>345826000000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AT15">
+        <v>345826000000.0</v>
+      </c>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>406527000000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>108916000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>231066000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>398773000000.0</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>151640000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>182404000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="BF15">
         <v>100000000.0</v>
       </c>
       <c r="BG15">
+        <v>100000000.0</v>
+      </c>
+      <c r="BH15">
         <v>135629000000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15">
         <v>18000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>51000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>64991000000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>11665000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>48153000000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>19605000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="BU15">
         <v>36000000.0</v>
       </c>
       <c r="BV15">
+        <v>36000000.0</v>
+      </c>
+      <c r="BW15">
         <v>33000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>155762000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>70790000000.0</v>
       </c>
-      <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>1000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>103566000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>25685000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5157000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>77851000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>26535000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>23805000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>99645000000.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>60821000000.0</v>
       </c>
-      <c r="CR15"/>
-      <c r="CS15">
+      <c r="CS15"/>
+      <c r="CT15">
         <v>97544000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>907077000000.0</v>
+      </c>
+      <c r="C16">
         <v>1071873000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1103789000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1177362000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1856923000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1280667000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1413152000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1593259000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2128935000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1939897000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2041534000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1708728000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1464249000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1473373000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1376904000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1490688000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1429152000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1493725000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1365040000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1669625000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1093192000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>920232000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>904936000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>943111000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>831797000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>779531000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>825755000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1043742000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>838644000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>752068000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1023031000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1293542000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1419727000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1279916000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>767389000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>841484000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>753371000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>981776000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>816140000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>851689000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>497827000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>754693000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>631409000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>894600000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1022245000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1909277000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1485421000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3681151000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1040223000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1560644000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1529588000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2103540000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>870903000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>979167000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>952529000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>941610000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>862787000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>907126000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>896428000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>836871000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>992013000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1165245000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1141628000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1200631000000.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>1157507000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1276332000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1275339000000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>1533731000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1390799000000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29789,480 +30030,487 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-101773000000.0</v>
+      </c>
+      <c r="C18">
         <v>311263000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-395986000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-51400000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>211237000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>329007000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>201362000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>65928000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>167284000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>344193000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-276572000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>83738000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>209523000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>39360000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-374175000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>140906000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>239670000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-340665000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>202397000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1237729000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>203897000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>787156000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>296878000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-933822000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>812811000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>300931000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1361704000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>39801000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>59541000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>627529000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2345420000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-306100000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-518047000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-79947000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1069386000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>360842000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-462466000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>518926000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2420704000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>280192000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-45282000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>145686000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1062120000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-284983000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-292719000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>408805000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-493734000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-86740000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-529516000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>165481000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1613535000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>178131000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>712386000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>307107000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>252434000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-190137000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-83327000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-55048000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-90805000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-81728000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-9253000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-32173000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-1050505000000.0</v>
       </c>
-      <c r="BL18"/>
       <c r="BM18"/>
-      <c r="BN18">
+      <c r="BN18"/>
+      <c r="BO18">
         <v>-75160000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>22802000000.0</v>
       </c>
-      <c r="BP18"/>
       <c r="BQ18"/>
-      <c r="BR18">
+      <c r="BR18"/>
+      <c r="BS18">
         <v>-52288000000.0</v>
       </c>
-      <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
+        <v>12620000000.0</v>
+      </c>
+      <c r="C19">
         <v>-235414000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-456000000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-264045000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-322808000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-272681000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-248435000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1449570000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-411300000000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-21581000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-432585000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>167701000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-112609000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>85855000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-19730000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-22609000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-141422000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-671665000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>61798000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-375000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>32218000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>120922000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-436862000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6775000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>325241000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-631660000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-603982000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-763308000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-984977000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-115290000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>131885000000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
-[...1 lines deleted...]
-      </c>
+      <c r="AV19"/>
       <c r="AW19">
         <v>-37407.0</v>
       </c>
       <c r="AX19">
         <v>-37407.0</v>
       </c>
       <c r="AY19">
         <v>-37407.0</v>
       </c>
-      <c r="AZ19"/>
+      <c r="AZ19">
+        <v>-37407.0</v>
+      </c>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>20000000000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -30296,2280 +30544,2307 @@
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>-24426000000.0</v>
+      </c>
+      <c r="C21">
         <v>-140036000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-228263000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>510617000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-221181000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-253970000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1129209000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1113816000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>215852000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-30698000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-195419000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>344363000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-534073000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-478005000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-220436000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-434477000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>77763000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-75502000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-768488000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-265765000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-44574000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-495333000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-128836000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-667374000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-473307000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>215280000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-780208000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-134318000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>134906000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>182874000000.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>204200.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>255500.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>265900.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>35577.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-136178000000.0</v>
+      </c>
+      <c r="C22">
         <v>261657000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>391087000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>51104000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>134143000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>194641000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>144986000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-28023000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>87988000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>332448000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>185204000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52190000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>120361000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>620625000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>325774000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>491323000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>622887000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>306883000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>418704000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>397035000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>395509000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>177882000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>165409000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>195669000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>411452000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>140207000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>490502000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>315884000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>371345000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>226004000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>438776000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>140752000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>166123000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>80982000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13579000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>166207000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>265827000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>48222000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-532900000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>135256000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>388719000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>212827000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>180838000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-323448000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>104340000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>90448000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>15075000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>183440000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>202015000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>304451000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-11755000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-29000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>339326000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>292853000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>418017000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>352664000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>253055000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>275349000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>161864000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>188730000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>232505000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>196264000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>386908000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>162883000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>149139000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>151581000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>95556000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>57258000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>137266000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>41382000000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>302106000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>78242000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>78839000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>62799000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>223049000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1108370000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>73392000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>130688000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>142959000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>51936000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>107837000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>113345000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>16494000000.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>15072000000.0</v>
       </c>
-      <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22">
         <v>63088000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4624000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>17920000000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
+      <c r="CT22"/>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-585000000.0</v>
+      </c>
+      <c r="C23">
         <v>-8771000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-21005000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-54038000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28039000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6964000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>83999000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>377022000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1292158000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4176000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1001273000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-37112000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4568000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-384000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-30000000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2006000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10452000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3915000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>30310000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>653538000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>946000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-49295000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-51317000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1296669000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>177099000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-177099000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>203443000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-186853000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>461000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-73877000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-673099000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-79797000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>736407000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>474560000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>384897000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-160047000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>586546000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-201531000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-245358000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>367608000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-130055000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4660000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-10119000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>232391000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-655412000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-10567000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>76724000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-38565000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>41768000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-9963000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-26001000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-351944000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-17089000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-37643000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2770587000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3038164000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-310907000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-13620000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1424246000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1272865000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>25327000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-11134000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-88523000000.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>10967000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-56374000000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>-100000000.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>4604000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>815000000.0</v>
       </c>
-      <c r="BV23"/>
-      <c r="BW23">
+      <c r="BW23"/>
+      <c r="BX23">
         <v>2513091000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2400350000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2407178000000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>585165000000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>8341000000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>33858000000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
-      <c r="CS23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>33240000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>-159093000000.0</v>
+      </c>
+      <c r="C24">
         <v>3550000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-501993000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-337336000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-42377000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-224532000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-167607000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-208114000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-248155000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>743168000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1607419000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>16409000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11747000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>12757000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>360927000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-308623000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>88695000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-74431000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>86248000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-668345000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>20780000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8171000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>131667000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>566320000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-170671000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>128479000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>292485000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-12596000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-305102000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-23091000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-699487000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-57566000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>84663000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-33774000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>25421000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-16898000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-436221000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-5457000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1739448000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>103657000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-114154000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5644000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-263643000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>79868000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-78001000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>20311000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-831744000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-38827000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-677568000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>50220000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-295952000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>4117089000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-37051000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2233000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-278427000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-2129537000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>121790000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-488494000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>54827000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>139824000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-191704000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-127420000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>411954000000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-94990000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>110197000000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-142959000000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>55209000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>27648000000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>13630000000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>127795000000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>130352000000.0</v>
+      </c>
+      <c r="C25">
         <v>-82575000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>761755000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-365263000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>301645000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-72038000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>306436000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>163821000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>770184000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>559073000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-102034000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-56115000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>169079000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-406696000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-435591000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-641665000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-718589000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-441345000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-418704000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-397035000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-395509000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-177882000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-165409000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-195669000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-411452000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-140207000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-490502000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-315884000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-371345000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-226004000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-438776000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-140752000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-166123000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-80982000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-13579000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-166207000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-265827000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-48222000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>532900000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-135256000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-388719000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-212827000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-180838000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>323448000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-104340000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-90448000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-15075000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-183440000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-202015000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-304451000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>11755000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>29000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-339326000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-292853000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-418017000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-352664000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-253055000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-275349000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-161864000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-188730000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-232505000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-196264000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-386908000000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
-      <c r="BN25">
+      <c r="BN25"/>
+      <c r="BO25">
         <v>-151581000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-95556000000.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25">
         <v>-41382000000.0</v>
       </c>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>50000000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>20000000000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-1990000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>555107000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>420333000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-10513000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>0.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>148319000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-33233000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>676000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-232589000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-49282000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-28226000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-280407000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-53592000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-664405000000.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>175604000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-177299000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1038951000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>90720000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-99943000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-127687000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-233778000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-31573000000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-66678000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>64647000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-3563000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-61084000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-297395000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1139078000000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-391525000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>-472711000000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>4000000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-83008000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-27698000000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>28723000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>23433000000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>15638000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-25011000000.0</v>
+      </c>
+      <c r="C28">
         <v>-148807000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-249268000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-813166000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>538656000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-208145000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-169971000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-752187000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1113816000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-291446000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1001273000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>181304000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-30698000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-195419000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>344363000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-534073000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-470420000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-228021000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-436467000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>13102000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-68175000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-775815000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-392084000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>899272000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-328747000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-305935000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-449908000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>241398000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>215956000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-599332000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-905208000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-48888000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>646671000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>488065000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-44540000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-226339000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>520302000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-183246000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-821058000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-189111000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-262947000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-288724000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-222974000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-14809000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-655022000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-48442000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>177759000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2671943000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>986707000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-299893000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>364460000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1779627000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>416358000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-63563000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>36912000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2398497000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>26885000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>60270000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-324672000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-584125000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-45773000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-87978000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1724353000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7308000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>16202000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-115035000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-175089000000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>-20017000000.0</v>
       </c>
-      <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>3851013000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3534377000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3382231000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>241187000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>879797000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>110099000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>74012000000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>700418000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>388961000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>389275000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>65426000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>773998000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>471618000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>70840000000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>1016780000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>220261000000.0</v>
       </c>
-      <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>130352000000.0</v>
+      </c>
+      <c r="C29">
         <v>387956000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>761755000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15404000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>301645000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>398468000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>306436000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>467415000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>537007000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>614040000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-191444000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>411691000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>704959000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>620625000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>435591000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>641665000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>718589000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>134462000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>581725000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1564469000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>775982000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1149413000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1321328000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>350386000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>851456000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>767731000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1817822000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>634647000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>470981000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1063863000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2365749000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>804471000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>373073000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>624687000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2714486000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>673939000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>228846000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>755105000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2479578000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>802145000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>379914000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>628751000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1874223000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>71424000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>700468000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>760807000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>539473000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>419586000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-6531000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>592688000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-707329000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>470273000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1160724000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>635669000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1283742000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>34324000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>384283000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>493970000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1091996000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>671789000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>294617000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>306788000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>453229000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>536330000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>319604000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>98251000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>158238000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>288059000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>355833000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>264161000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>30758000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>206930000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>102266000000.0</v>
       </c>
-      <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>237602000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>119444000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>50120000000.0</v>
       </c>
-      <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>125189000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>21578000000.0</v>
       </c>
-      <c r="CC29"/>
       <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>146048000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>130578000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>45071000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>37911000000.0</v>
       </c>
-      <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>206692000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>11632000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>109335000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>14553000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>110216000000.0</v>
       </c>
-      <c r="CR29"/>
-      <c r="CS29">
+      <c r="CS29"/>
+      <c r="CT29">
         <v>224342000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-270137000000.0</v>
+      </c>
+      <c r="C30">
         <v>-271065000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-586060000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>118201000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-264045000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-322808000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-272681000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-248435000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1462878000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-425072000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1481097000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-333125000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-671638000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-398755000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-560823000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-688015000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-408546000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-572167000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-434502000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-986761000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-523907000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-355890000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-967419000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1253910000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-356441000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-506456000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1593753000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-631660000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-603982000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-763308000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1731052000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-881768000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-879933000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-600225000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2700337000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-359487000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1127533000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-299947000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1627813000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-21479000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-457918000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-437190000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-619707000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-388998000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-854550000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-288509000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2451287000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-912276000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1541542000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-220794000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-231083000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2541991000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1673969000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-556845000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1309735000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2353998000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>38463000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-543542000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-35978000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>51880000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-115357000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-195193000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-668861000000.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>-102041000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>305877000000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>-101742000000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>356378000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>271299000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>33916000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>59934000000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>17446000000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>250965000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>621314000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>274814000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>