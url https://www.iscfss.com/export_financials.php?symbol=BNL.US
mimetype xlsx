--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2903,1736 +2906,1771 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>72493000.0</v>
+      </c>
+      <c r="C2">
         <v>61738000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>60081000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55662000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>57409000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>48424000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48983000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>47651000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42635000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40655000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>47534000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44886000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44147000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46090000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>47547000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>52594000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>42923000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>40611000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>38038000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>79606000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>75463000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>71072000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>74936000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>55339000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25550000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>35835000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>37377000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>34008000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>32370000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>24149000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13187000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21453000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>22492000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22197000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20345000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18426000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11297000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3793000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17396000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>25120000.0</v>
+      </c>
+      <c r="C5">
         <v>20898000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>19788000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>19172000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18009000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>29720000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>49657000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16833000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>60383000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>56834000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>49286000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>83575000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>68428000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>43516000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>59525000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>61834000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>23397000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5027000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-28441000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-37590000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-41896000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-38684000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-66255000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-74729000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-78613000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-73138000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-20086000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-33911000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-18584000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3018000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14806000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>33114000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>27310000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>20807000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5122000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-40000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-103029000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-92504000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2092000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>670163000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>43096000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>44797000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>46837000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>50761000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>53124000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>50953000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>55301000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>57573000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>59359000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>74978000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>77491000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>79653000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>81220000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>83157000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>89673000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>92222000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>94503000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>81895000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>48000.0</v>
       </c>
       <c r="C8">
         <v>48000.0</v>
       </c>
       <c r="D8">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="E8">
         <v>47000.0</v>
       </c>
       <c r="F8">
         <v>47000.0</v>
       </c>
       <c r="G8">
         <v>47000.0</v>
       </c>
       <c r="H8">
         <v>47000.0</v>
       </c>
       <c r="I8">
         <v>47000.0</v>
       </c>
       <c r="J8">
         <v>47000.0</v>
       </c>
       <c r="K8">
         <v>47000.0</v>
       </c>
       <c r="L8">
         <v>47000.0</v>
       </c>
       <c r="M8">
         <v>47000.0</v>
       </c>
       <c r="N8">
         <v>47000.0</v>
       </c>
       <c r="O8">
         <v>47000.0</v>
       </c>
       <c r="P8">
-        <v>43000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="Q8">
         <v>43000.0</v>
       </c>
       <c r="R8">
+        <v>43000.0</v>
+      </c>
+      <c r="S8">
         <v>42000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="U8">
         <v>40000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>40000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>3502380000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3463010000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3459939000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3456041000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3450584000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3450116000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>3430725000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3430692000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3434534000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3419395000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3148075000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3125377000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3056560000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2924168000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2895219000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2890131000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2625320000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2624997000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2506008000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1899751000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1899616000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1895935000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1852038000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1702911000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>11095000.0</v>
+      </c>
+      <c r="C10">
         <v>20310000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30540000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>81966000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20784000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9605000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14845000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8999000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18282000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>221740000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19494000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35061000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20763000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15412000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21789000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>75912000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16813000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>54103000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21669000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16182000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>78987000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10205000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>100486000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>101787000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9241000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>93151000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12455000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>14008000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10288000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11726000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18612000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17301000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13765000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13499000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9355000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13698000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>35752000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>32804000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>21635000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-27437000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>30540000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>81966000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>20784000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9605000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14845000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8999000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>35061000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>20763000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15412000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>21789000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>75912000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>16813000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>54103000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>21669000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>16182000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>78987000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>11095000.0</v>
+      </c>
+      <c r="C12">
         <v>4978824000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4852046000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>81966000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20784000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9605000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14845000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8999000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18282000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>221740000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19494000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>35061000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20763000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15412000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>21789000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>75912000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16813000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>54103000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21669000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16182000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>78987000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10205000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>100486000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>101787000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9241000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>93151000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12455000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14008000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10288000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11726000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>18612000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>17301000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13765000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13499000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9355000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13698000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>43533000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>43319000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21635000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>27437000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
         <v>48000.0</v>
       </c>
       <c r="C13">
         <v>48000.0</v>
       </c>
       <c r="D13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="E13">
         <v>47000.0</v>
       </c>
       <c r="F13">
         <v>47000.0</v>
       </c>
       <c r="G13">
         <v>47000.0</v>
       </c>
       <c r="H13">
         <v>47000.0</v>
       </c>
       <c r="I13">
         <v>47000.0</v>
       </c>
       <c r="J13">
         <v>47000.0</v>
       </c>
       <c r="K13">
         <v>47000.0</v>
       </c>
       <c r="L13">
         <v>47000.0</v>
       </c>
       <c r="M13">
         <v>47000.0</v>
       </c>
       <c r="N13">
         <v>47000.0</v>
       </c>
       <c r="O13">
         <v>47000.0</v>
       </c>
       <c r="P13">
-        <v>43000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="Q13">
         <v>43000.0</v>
       </c>
       <c r="R13">
+        <v>43000.0</v>
+      </c>
+      <c r="S13">
         <v>42000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="U13">
         <v>40000.0</v>
       </c>
       <c r="V13">
-        <v>36000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="W13">
         <v>36000.0</v>
       </c>
       <c r="X13">
+        <v>36000.0</v>
+      </c>
+      <c r="Y13">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="Z13">
         <v>26000.0</v>
       </c>
       <c r="AA13">
         <v>26000.0</v>
       </c>
       <c r="AB13">
+        <v>26000.0</v>
+      </c>
+      <c r="AC13">
         <v>25000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>24000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>23000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>22000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="AH13">
         <v>20000.0</v>
       </c>
       <c r="AI13">
+        <v>20000.0</v>
+      </c>
+      <c r="AJ13">
         <v>19000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>18000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>17000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>16000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>15000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>200261000.0</v>
+      </c>
+      <c r="C14">
         <v>199754000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>197935000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>197632000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>196975000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>196898000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>196697000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>196932000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>196470000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>196417000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>196373000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>196372000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>196228000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>196176000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>183592000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>182971000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>180256000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>174288000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>172094000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>169587000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>157430000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>156724000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>155956000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>123381000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>142361611.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153116000.0</v>
       </c>
       <c r="AA14">
         <v>153116000.0</v>
       </c>
       <c r="AB14">
         <v>153116000.0</v>
       </c>
       <c r="AC14">
         <v>153116000.0</v>
       </c>
       <c r="AD14">
         <v>153116000.0</v>
       </c>
       <c r="AE14">
         <v>153116000.0</v>
       </c>
       <c r="AF14">
         <v>153116000.0</v>
       </c>
       <c r="AG14">
         <v>153116000.0</v>
       </c>
       <c r="AH14">
         <v>153116000.0</v>
       </c>
       <c r="AI14">
         <v>153116000.0</v>
       </c>
       <c r="AJ14">
         <v>153116000.0</v>
       </c>
       <c r="AK14">
         <v>153116000.0</v>
       </c>
       <c r="AL14">
         <v>153116000.0</v>
       </c>
       <c r="AM14">
         <v>153116000.0</v>
       </c>
       <c r="AN14">
         <v>153116000.0</v>
       </c>
       <c r="AO14">
+        <v>153116000.0</v>
+      </c>
+      <c r="AP14">
         <v>56772000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>52784000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>47000.0</v>
       </c>
       <c r="P15">
-        <v>43000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="Q15">
         <v>43000.0</v>
       </c>
       <c r="R15">
+        <v>43000.0</v>
+      </c>
+      <c r="S15">
         <v>42000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="U15">
         <v>40000.0</v>
       </c>
       <c r="V15">
-        <v>36000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="W15">
         <v>36000.0</v>
       </c>
       <c r="X15">
+        <v>36000.0</v>
+      </c>
+      <c r="Y15">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="Z15">
         <v>26000.0</v>
       </c>
       <c r="AA15">
         <v>26000.0</v>
       </c>
       <c r="AB15">
+        <v>26000.0</v>
+      </c>
+      <c r="AC15">
         <v>25000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="AE15">
         <v>22000.0</v>
       </c>
       <c r="AF15">
+        <v>22000.0</v>
+      </c>
+      <c r="AG15">
         <v>21000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AI15">
         <v>19000.0</v>
       </c>
       <c r="AJ15">
+        <v>19000.0</v>
+      </c>
+      <c r="AK15">
         <v>18000.0</v>
       </c>
-      <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>15000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>63661000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2260000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-74060000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-1466000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>102000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-707000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-16343000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-236000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-304000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>14519000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>15237000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>16073000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>13706000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14449000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15618000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>16515000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>17173000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18042000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>14432000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15855000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>15895000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>15930000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
         <v>339769000.0</v>
       </c>
       <c r="C20">
         <v>339769000.0</v>
       </c>
       <c r="D20">
         <v>339769000.0</v>
       </c>
       <c r="E20">
         <v>339769000.0</v>
       </c>
       <c r="F20">
         <v>339769000.0</v>
       </c>
       <c r="G20">
         <v>339769000.0</v>
       </c>
       <c r="H20">
         <v>339769000.0</v>
       </c>
       <c r="I20">
@@ -4667,4106 +4705,4203 @@
       </c>
       <c r="S20">
         <v>339769000.0</v>
       </c>
       <c r="T20">
         <v>339769000.0</v>
       </c>
       <c r="U20">
         <v>339769000.0</v>
       </c>
       <c r="V20">
         <v>339769000.0</v>
       </c>
       <c r="W20">
         <v>339769000.0</v>
       </c>
       <c r="X20">
         <v>339769000.0</v>
       </c>
       <c r="Y20">
         <v>339769000.0</v>
       </c>
       <c r="Z20">
         <v>339769000.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>339769000.0</v>
+      </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>250539000.0</v>
+      </c>
+      <c r="C21">
         <v>261975000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>268010000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>258145000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>256675000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>264076000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>267638000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>276811000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>282548000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>273250000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>288226000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>297656000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>309298000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>317478000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>329585000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>322314000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>316119000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>311277000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>303642000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>301046000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>296134000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>288592000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>290913000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>288971000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>298741000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>320418000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>331894000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>342478000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>293228000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>287189000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>286258000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>264038000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>258294000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>247249000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>242659000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>205469000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>190467000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>179924000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>168121000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>11123000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-56444000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-57900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20981000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-79086000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-65143000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-45490000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-63390000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-66602000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-26562000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8943999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="U22">
+        <v>1.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22">
         <v>-238999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="X22">
         <v>1.0</v>
       </c>
       <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22"/>
+      <c r="AB22">
         <v>-2910999.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1119999.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2687000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-8737000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-17633000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-35525000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-30169000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-24040000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-11008000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-7493000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-7781000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-10515000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-9598000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>5865290000.0</v>
+      </c>
+      <c r="C23">
         <v>5845027000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5717267000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5519271000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5326679000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5237186000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5216417000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5263286000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5264557000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5269655000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5268735000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5335043000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5368150000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5335868000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5457609000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5239192000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4979442000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4852520000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4618648000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4501972000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4423611000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4206045000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4258483000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4204469000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4144055000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4274054000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3917858000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3991788000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3212318000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3131943000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3096797000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2905345000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2815258000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2681669000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2578756000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2244099000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2138177000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2047326000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1952054000.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>747945000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>2227615000.0</v>
+      </c>
+      <c r="C24">
         <v>2242160000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2507682000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2242033000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1916154000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1816017000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1913125000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1820178000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1820231000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1820275000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1910758000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1894427000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1943304000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1825603000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1825849000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1833498000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1526729000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1528169000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1614489000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1587653000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1489379000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1489842000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1541178000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1542247000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2030904000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2136351000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1981174000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2087373000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1467050000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2510411000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2340572000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2116736000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1992828000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1913125000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1945660000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1894427000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1943304000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1825603000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1825849000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1833498000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1526729000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1528169000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1614489000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1623849000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1535714000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1533504000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1613281000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1542247000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2030904000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2136351000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1981174000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2087373000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1467050000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>45490000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>63390000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>66602000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>26562000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8944000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>239000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>2714146000.0</v>
+      </c>
+      <c r="C28">
         <v>2659350000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2584814000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2298987000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2138047000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2027371000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1898280000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1987422000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1934169000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1723308000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1891264000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1914667000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1980114000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1977880000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2001382000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1977123000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1830573000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1739030000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1667649000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1571471000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1410392000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1494637000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1440692000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1440460000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2021663000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2043200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1968719000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2073365000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1456762000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1422273000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1427213000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1287934000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1272341000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1207757000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1168389000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>892592000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>851314000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>845165000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>844942000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>27437000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>5555994000.0</v>
+      </c>
+      <c r="C29">
         <v>5532260000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5409677000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5222515000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5020727000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4939873000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4916870000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4944734000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4954129000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4967717000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4959999000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5015203000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5050840000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5013140000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5116089000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4893727000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4646076000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4517774000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4266610000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4139657000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4044032000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3817374000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3840283000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3734041000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3622537000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3729788000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>6223000.0</v>
+      </c>
+      <c r="C30">
         <v>3633000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4404000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>178440000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>175915000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>169017000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>165998000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>160474000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>156155000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>150039000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>154211000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>153640000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>150592000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>144035000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>137015000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>130370000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>126366000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>121277000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>118184000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>113103000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>109896000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>106696000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>103721000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>101474000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>95590000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>86219000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>85468000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>82112000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>78383000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>74994000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>70273000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>65903000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>60952000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>63413000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>59442000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>55413000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>86437000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>90782000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>43459000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30"/>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>2483351000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2458469000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2421960000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2423564000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2178609000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2142802000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2073595000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1933881000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1911189000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1918750000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1684171000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1668423000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1563054000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1019499000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>999626000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1335720000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1280884000.0</v>
       </c>
-      <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31"/>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>-386785000.0</v>
+      </c>
+      <c r="C32">
         <v>-332410000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>80728000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>40767000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-125583000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-111543000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>67706000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-71465000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-19355000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>191056000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>63600000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>78859000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>65679000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>49188000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-147596000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-107310000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>67545000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-166351000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-35297000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>53603000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>128381000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>39795000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>147525000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>157991000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-163344000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-207132000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>5847972000.0</v>
+      </c>
+      <c r="C33">
         <v>601744000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>607779000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5258865000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5129980000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5058564000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5035574000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5093813000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5090120000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4897876000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5095030000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5146342000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5196795000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5176421000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5298805000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5032910000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4836263000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4654615000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4461520000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4358868000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4215882000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4070282000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4031999000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3981686000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4029405000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4082287000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3807322000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3861074000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3116471000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3038968000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3004732000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2808482000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2731647000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2592651000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2508948000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2173364000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1991611000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1898410000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1885232000.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>-27437000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:42">
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>38230000.0</v>
+      </c>
+      <c r="C34">
         <v>39860000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>41527000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>48731000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>53531000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>59359000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>62855000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>64971000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>66864000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>68775000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>70596000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>72497000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>10063000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>6385000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>87162000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>13177000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>37975000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>44296000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>92222000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>2856417000.0</v>
+      </c>
+      <c r="C35">
         <v>2807336000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2666963000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2287123000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1968576000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1866207000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1961856000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1883989000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1873355000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1871228000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1964289000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1949728000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2000877000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1884962000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2086026000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2118006000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1914250000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1596944000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1685085000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1696346000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1620755000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1617380000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1700443000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1717970000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2167949000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2175176000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1900567000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1916065000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1448021000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1387425000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1394617000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1394456000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1103524000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>989879000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>997177000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>859839000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>943692000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>806596000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>832155000.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-    </row>
-    <row r="36" spans="1:42">
+      <c r="AQ35"/>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>237240000.0</v>
+      </c>
+      <c r="C36">
         <v>56183000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>55910000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4660951000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4533536000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4454719000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4428167000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4477233000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4467803000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4284857000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4467035000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4508917000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4547728000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4510408000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4620945000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4362075000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4171258000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3994178000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3808468000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3708262000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3569611000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3431248000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3390579000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3341931000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3379527000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3409608000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3462581000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3505345000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2809775000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2738134000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2704776000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2530515000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1041000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>992000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>943000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>897000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>15851000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>12671000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>767000.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-27437000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:42">
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>153110000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>169587000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>167455000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>167952000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>166679000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>163846000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>164121000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>168855000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>180165000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>179976000.0</v>
       </c>
-      <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38">
+        <v>273765000.0</v>
+      </c>
+      <c r="C38">
         <v>260826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>253038000.0</v>
       </c>
       <c r="D38">
         <v>253038000.0</v>
       </c>
       <c r="E38">
+        <v>253038000.0</v>
+      </c>
+      <c r="F38">
         <v>251615000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-4206342000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-4177646000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>222392000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>240252000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>273663000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>102101000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>64175000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4435532000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4178092000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3988553000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3834934000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3952258000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>140431000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4344006000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16515000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>17173000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>18042000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>14432000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>15855000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>15895000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2679000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2978000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38">
         <v>667000.0</v>
       </c>
-      <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-    </row>
-    <row r="39" spans="1:42">
+      <c r="AQ38"/>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>50</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>86530000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>4206342000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1148000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-11123000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>209995000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>30807000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-20981000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-36433000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-22658000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-17416000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-23138000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>37968000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>45832000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>22525000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17275000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>13819000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>18846000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>18862000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>22277000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>19522000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>9819000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>12397000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>12613000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>34594000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7176000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6255000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3180000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13659000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8894000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>12106000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1011000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1624000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>16596000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>14815000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1728000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-    </row>
-    <row r="40" spans="1:42">
+      <c r="AQ39"/>
+    </row>
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>-72493000.0</v>
+      </c>
+      <c r="C40">
         <v>-61738000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-60081000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>68153000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>66993000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>67619000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>64154000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>67805000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>72061000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>66248000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>62571000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>64956000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-61383000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>64169000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>61531000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>60445000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>55627000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>57527000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-49613000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9895000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3885000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>9896000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4023000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9453000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4144000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>9764000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3594000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>9915000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2689000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>8152000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>156640000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>9985000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>6484000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>8848000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6584000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>12564000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>16312000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>24425000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-106332000.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
-    </row>
-    <row r="41" spans="1:42">
+      <c r="AQ40"/>
+    </row>
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>55301000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>57573000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>62855000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>64971000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>66864000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>70596000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>72497000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>85041000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>83876000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>87162000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>94397000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>121132000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>133969000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>92222000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>94503000.0</v>
       </c>
-      <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-    </row>
-    <row r="42" spans="1:42">
+      <c r="AQ41"/>
+    </row>
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>3504576000.0</v>
+      </c>
+      <c r="C42">
         <v>3502465000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3502380000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3463010000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3459939000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3456041000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3450584000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3450116000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3444265000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3446910000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3440639000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3430725000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3430692000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3434534000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3419395000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3148075000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3125377000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3056560000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2924168000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2895219000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2890131000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2625320000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2624997000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2506008000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1899751000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1899616000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1895935000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1852038000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1702911000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1630192000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1557421000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1477649000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1409041000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1355124000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1307086000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1252961000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1073608000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1098696000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>999641000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>77782000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:42">
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-    </row>
-    <row r="45" spans="1:42">
+      <c r="AQ44"/>
+    </row>
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>8766000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8506000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>8752000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>10368000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>10673000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>10738000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>11015000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>11368000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>12492000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>12847000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>13251000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>13468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13698000.0</v>
       </c>
       <c r="AE45">
         <v>13698000.0</v>
       </c>
       <c r="AF45">
+        <v>13698000.0</v>
+      </c>
+      <c r="AG45">
         <v>13929000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13554000.0</v>
       </c>
       <c r="AI45">
         <v>13554000.0</v>
       </c>
       <c r="AJ45">
+        <v>13554000.0</v>
+      </c>
+      <c r="AK45">
         <v>13046000.0</v>
       </c>
-      <c r="AK45"/>
       <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>11329000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>57</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>11432000.0</v>
+      </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>38779000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>7387000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>7528000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8476000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4310380000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4375387000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8766000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8506000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>8752000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>9117000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>9391000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>9641000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9791000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>10368000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>10673000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>10738000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>11015000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>11368000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>12492000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>12847000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>13251000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>13468000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>13645000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>13698000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>13929000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>14100000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>13987000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>13554000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>13046000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1775293000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1695815000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>11329000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-    </row>
-    <row r="47" spans="1:42">
+      <c r="AQ46"/>
+    </row>
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>4833305000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4593474000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4466388000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4385110000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4350602000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4374412000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>4387522000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4440263000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4443920000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4501881000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4270004000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4085669000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3977807000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3804403000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3674206000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3534884000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3398528000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3357586000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3307169000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3350105000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3371023000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3417014000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3501546000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2804110000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-    </row>
-    <row r="48" spans="1:42">
+      <c r="AQ47"/>
+    </row>
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-648741000.0</v>
+      </c>
+      <c r="C48">
         <v>-630951000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-620221000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-597571000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-571302000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-536074000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-496543000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-467922000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-449893000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-430169000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-440731000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-393571000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-391631000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-398890000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-386049000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-369260000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-350127000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-336988000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-318476000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-305665000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-293622000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-274140000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-259673000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-239520000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-229531000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-233067000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-208261000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-194790000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-185647000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-170847000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-155150000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-141117000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-135829000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-127183000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-120280000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-112725000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-102711000.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-89960000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-    </row>
-    <row r="49" spans="1:42">
+      <c r="AQ48"/>
+    </row>
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-398890000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-386049000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-369260000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-350127000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-336988000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-318476000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-305665000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-293622000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-274140000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-259673000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>447376000.0</v>
+      </c>
+      <c r="C50">
         <v>397640000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>95824000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>197880000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>174122000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>125482000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>79096000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>73820000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>74060000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>122912000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>108330000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>197322000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>219537000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>266118000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>102000000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>15000000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>248300000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>353300000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>197300000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>303300000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>123600000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-    </row>
-    <row r="51" spans="1:42">
+      <c r="AQ50"/>
+    </row>
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>2725241000.0</v>
+      </c>
+      <c r="C51">
         <v>2679660000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2615354000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2380953000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2158831000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2036976000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1913125000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1996421000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1952451000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1945048000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1910758000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1968487000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2066216000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1993292000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2023171000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2053035000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1847386000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1794287000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1716489000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1628507000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1540964000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1548504000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1861581000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1650999000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2279204000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2489651000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2178474000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2390673000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1590650000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1433999000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1445825000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1305235000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1286106000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1221256000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1177744000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>906290000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>887066000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>877969000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>866577000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-    </row>
-    <row r="52" spans="1:42">
+      <c r="AQ51"/>
+    </row>
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>766000.0</v>
+      </c>
+      <c r="C52">
         <v>16341999.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>16843000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>95824000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>197880000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>174122000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>20195000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>125482000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>79096000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>73820000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2260000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>74060000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>122912000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>108330000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>197322000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>219537000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1466000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>266118000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>102000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4658000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5250000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>15000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>248300000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>108752000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>248300000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>353300000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>197300000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>303300000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>123600000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1706000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3433000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>1731000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>16357000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3127000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>28677000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>78000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>120129000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>219825000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-    </row>
-    <row r="53" spans="1:42">
+      <c r="AQ52"/>
+    </row>
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
+        <v>4983899000.0</v>
+      </c>
+      <c r="C53">
         <v>4958514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4821506000.0</v>
       </c>
       <c r="D53">
         <v>4821506000.0</v>
       </c>
       <c r="E53">
+        <v>4821506000.0</v>
+      </c>
+      <c r="F53">
         <v>4454231000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4372778000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4340363000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4374412000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>56444000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>57900000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4384278000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4387522000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4440263000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4443920000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4501881000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>4270004000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>4114824000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>3977807000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>3804403000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3703604000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>3564361000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3425167000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>3334904000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>3377745000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>3407527000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2911000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>3501546000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2804110000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2724971000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>17633000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2491450000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>2415399000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>2293548000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>11008000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1933320000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>7781000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>10515000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>9598000.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>54874000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:42">
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>5865290000.0</v>
+      </c>
+      <c r="C55">
         <v>5845027000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5717267000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5519271000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5326679000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5237186000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5216417000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5263286000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5264557000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5269655000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5268735000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5335043000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5368150000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5335868000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5457609000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5239192000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4979442000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4852520000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4618648000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4501972000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4423611000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4206045000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4258483000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4204469000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4144055000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4274054000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3917858000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3991788000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3212318000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3131943000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3096797000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2905345000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2815258000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2681669000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2578756000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2244099000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2138177000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2047326000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1952054000.0</v>
       </c>
-      <c r="AN55"/>
       <c r="AO55"/>
       <c r="AP55"/>
-    </row>
-    <row r="56" spans="1:42">
+      <c r="AQ55"/>
+    </row>
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>17318000.0</v>
+      </c>
+      <c r="C56">
         <v>4982457000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4856450000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>260406000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>196699000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>178622000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>180843000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>169473000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>174437000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>371779000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>173705000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>188701000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>171355000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>159447000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>158804000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>206282000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>143179000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>197905000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>157128000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>143104000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>207729000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>135763000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>226484000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>222783000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>114650000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>191767000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>110536000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>130714000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>95847000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>92975000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>92065000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>96863000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>83611000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>89018000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>69808000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>70735000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>146566000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>148916000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>66822000.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>27437000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:42">
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>766000.0</v>
+      </c>
+      <c r="C57">
         <v>16341999.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>16843000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>219639000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>322282000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>290165000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>113137000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>240938000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>193792000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>180723000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>110105000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>109842000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>105676000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>218589000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>109078000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>113039000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>98550000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>364256000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>192425000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>89501000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>79348000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>95968000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>78959000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>64792000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>277994000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>398899000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>238271000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>347223000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>158659000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>172492000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>173260000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>28518000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>298915000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>346110000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>297378000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>151494000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>27687000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>148347000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>121362000.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
-    </row>
-    <row r="58" spans="1:42">
+      <c r="AQ57"/>
+    </row>
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>2857183000.0</v>
+      </c>
+      <c r="C58">
         <v>2823678000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2683806000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2506762000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2290858000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2156372000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2074993000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2124927000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2067147000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2051951000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2074394000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2059570000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2106553000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2103551000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2195104000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2231045000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2012800000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1961200000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1877510000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1785847000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1700103000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1713348000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1779402000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1782762000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2445943000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2574075000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2138838000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2263288000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1606680000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1559917000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1567877000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1422974000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1402439000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1335989000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1294555000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1011333000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>971379000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>954943000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>953517000.0</v>
       </c>
-      <c r="AN58"/>
       <c r="AO58"/>
       <c r="AP58"/>
-    </row>
-    <row r="59" spans="1:42">
+      <c r="AQ58"/>
+    </row>
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>2881003000.0</v>
+      </c>
+      <c r="C60">
         <v>2892460000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2901995000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2884658000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2906693000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2949734000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3003745000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2999074000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3054802000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3073622000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3049241000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3120776000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3107536000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3079207000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3092918000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2840692000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2798690000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2724641000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2577292000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2552004000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2554653000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2312532000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2299105000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2191794000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1591633000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1593437000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1667614000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1623362000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1498704000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1462386000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1417099000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1369667000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1300542000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1248768000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1186825000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1140214000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1073307000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1006208000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>911788000.0</v>
       </c>
-      <c r="AN60"/>
       <c r="AO60"/>
-      <c r="AP60">
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>747945000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:42">
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8811,1063 +8946,1063 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>351143000.0</v>
       </c>
       <c r="C2">
         <v>337099000.0</v>
       </c>
       <c r="D2">
         <v>339828000.0</v>
       </c>
       <c r="E2">
         <v>331387000.0</v>
       </c>
       <c r="F2">
         <v>282651000.0</v>
       </c>
       <c r="G2">
         <v>284123000.0</v>
       </c>
       <c r="H2">
         <v>241882000.0</v>
       </c>
       <c r="I2">
         <v>185674000.0</v>
       </c>
       <c r="J2">
         <v>136019000.0</v>
       </c>
       <c r="K2">
         <v>100481000.0</v>
       </c>
       <c r="L2">
         <v>64855000.0</v>
       </c>
       <c r="M2">
         <v>42762000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>164086000.0</v>
       </c>
       <c r="C3">
         <v>156179000.0</v>
       </c>
       <c r="D3">
         <v>158626000.0</v>
       </c>
       <c r="E3">
         <v>154807000.0</v>
       </c>
       <c r="F3">
         <v>132096000.0</v>
       </c>
       <c r="G3">
         <v>132685000.0</v>
       </c>
       <c r="H3">
         <v>108818000.0</v>
       </c>
       <c r="I3">
         <v>83994000.0</v>
       </c>
       <c r="J3">
         <v>62263000.0</v>
       </c>
       <c r="K3">
         <v>46321000.0</v>
       </c>
       <c r="L3">
         <v>29387000.0</v>
       </c>
       <c r="M3">
         <v>19475000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5">
         <v>213123000.0</v>
       </c>
       <c r="C5">
         <v>266837000.0</v>
       </c>
       <c r="D5">
         <v>271488000.0</v>
       </c>
       <c r="E5">
         <v>199259000.0</v>
       </c>
       <c r="F5">
         <v>164783000.0</v>
       </c>
       <c r="G5">
         <v>120697000.0</v>
       </c>
       <c r="H5">
         <v>158870000.0</v>
       </c>
       <c r="I5">
         <v>125132000.0</v>
       </c>
       <c r="J5">
         <v>87081000.0</v>
       </c>
       <c r="K5">
         <v>67940000.0</v>
       </c>
       <c r="L5">
         <v>43495000.0</v>
       </c>
       <c r="M5">
         <v>35221000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
         <v>377209000.0</v>
       </c>
       <c r="C6">
         <v>423016000.0</v>
       </c>
       <c r="D6">
         <v>430114000.0</v>
       </c>
       <c r="E6">
         <v>354066000.0</v>
       </c>
       <c r="F6">
         <v>296879000.0</v>
       </c>
       <c r="G6">
         <v>253382000.0</v>
       </c>
       <c r="H6">
         <v>267688000.0</v>
       </c>
       <c r="I6">
         <v>209126000.0</v>
       </c>
       <c r="J6">
         <v>149344000.0</v>
       </c>
       <c r="K6">
         <v>114261000.0</v>
       </c>
       <c r="L6">
         <v>72882000.0</v>
       </c>
       <c r="M6">
         <v>54696000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
         <v>107998000.0</v>
       </c>
       <c r="C9">
         <v>101675000.0</v>
       </c>
       <c r="D9">
         <v>108263000.0</v>
       </c>
       <c r="E9">
         <v>77552000.0</v>
       </c>
       <c r="F9">
         <v>100566000.0</v>
       </c>
       <c r="G9">
         <v>39587000.0</v>
       </c>
       <c r="H9">
         <v>56933000.0</v>
       </c>
       <c r="I9">
         <v>51805000.0</v>
       </c>
       <c r="J9">
         <v>45544000.0</v>
       </c>
       <c r="K9">
         <v>42388000.0</v>
       </c>
       <c r="L9">
         <v>33231000.0</v>
       </c>
       <c r="M9">
         <v>25390000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
         <v>106987000.0</v>
       </c>
       <c r="C10">
         <v>163963000.0</v>
       </c>
       <c r="D10">
         <v>165756000.0</v>
       </c>
       <c r="E10">
         <v>125060000.0</v>
       </c>
       <c r="F10">
         <v>116773000.0</v>
       </c>
       <c r="G10">
         <v>57215000.0</v>
       </c>
       <c r="H10">
         <v>87529000.0</v>
       </c>
       <c r="I10">
         <v>75105000.0</v>
       </c>
       <c r="J10">
         <v>59555000.0</v>
       </c>
       <c r="K10">
         <v>40268000.0</v>
       </c>
       <c r="L10">
         <v>20890000.0</v>
       </c>
       <c r="M10">
         <v>17163000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
         <v>1154000.0</v>
       </c>
       <c r="C11">
         <v>1175000.0</v>
       </c>
       <c r="D11">
         <v>763000.0</v>
       </c>
       <c r="E11">
         <v>1275000.0</v>
       </c>
       <c r="F11">
         <v>1644000.0</v>
       </c>
       <c r="G11">
         <v>939000.0</v>
       </c>
       <c r="H11">
         <v>2415000.0</v>
       </c>
       <c r="I11">
         <v>857000.0</v>
       </c>
       <c r="J11">
         <v>624000.0</v>
       </c>
       <c r="K11">
         <v>34359000.0</v>
       </c>
       <c r="L11">
         <v>25038000.0</v>
       </c>
       <c r="M11">
         <v>1388000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
         <v>94467000.0</v>
       </c>
       <c r="C12">
         <v>74077000.0</v>
       </c>
       <c r="D12">
         <v>80053000.0</v>
       </c>
       <c r="E12">
         <v>78652000.0</v>
       </c>
       <c r="F12">
         <v>64146000.0</v>
       </c>
       <c r="G12">
         <v>76138000.0</v>
       </c>
       <c r="H12">
         <v>72534000.0</v>
       </c>
       <c r="I12">
         <v>52855000.0</v>
       </c>
       <c r="J12">
         <v>34751000.0</v>
       </c>
       <c r="K12">
         <v>29963000.0</v>
       </c>
       <c r="L12">
         <v>22605000.0</v>
       </c>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13">
         <v>100330000.0</v>
       </c>
       <c r="C13">
         <v>994000.0</v>
       </c>
       <c r="D13">
         <v>512000.0</v>
       </c>
       <c r="E13">
         <v>44000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
         <v>24000.0</v>
       </c>
       <c r="H13">
         <v>72525000.0</v>
       </c>
       <c r="I13">
         <v>52676000.0</v>
       </c>
       <c r="J13">
         <v>34284000.0</v>
       </c>
       <c r="K13">
         <v>29875000.0</v>
       </c>
       <c r="L13">
         <v>22605000.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
         <v>-2921000.0</v>
       </c>
       <c r="C14">
         <v>-6548000.0</v>
       </c>
       <c r="D14">
         <v>-7834000.0</v>
       </c>
       <c r="E14">
         <v>-7360000.0</v>
       </c>
       <c r="F14">
         <v>7102000.0</v>
       </c>
       <c r="G14">
         <v>179976000.0</v>
       </c>
       <c r="H14">
         <v>111406000.0</v>
       </c>
       <c r="I14">
         <v>111821000.0</v>
       </c>
       <c r="J14">
         <v>97376000.0</v>
       </c>
       <c r="K14">
         <v>86749000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
         <v>102912000.0</v>
       </c>
       <c r="C15">
         <v>156240000.0</v>
       </c>
       <c r="D15">
         <v>157159000.0</v>
       </c>
       <c r="E15">
         <v>116425000.0</v>
       </c>
       <c r="F15">
         <v>102488000.0</v>
       </c>
       <c r="G15">
         <v>51181000.0</v>
       </c>
       <c r="H15">
         <v>79394000.0</v>
       </c>
       <c r="I15">
         <v>69375000.0</v>
       </c>
       <c r="J15">
         <v>54799000.0</v>
       </c>
       <c r="K15">
         <v>36354000.0</v>
       </c>
       <c r="L15">
         <v>19287000.0</v>
       </c>
       <c r="M15">
         <v>15775000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
         <v>95254000.0</v>
       </c>
       <c r="C16">
         <v>161275000.0</v>
       </c>
       <c r="D16">
         <v>154918000.0</v>
       </c>
       <c r="E16">
         <v>122115000.0</v>
       </c>
       <c r="F16">
         <v>102426000.0</v>
       </c>
       <c r="G16">
         <v>51050000.0</v>
       </c>
       <c r="H16">
         <v>79394000.0</v>
       </c>
       <c r="I16">
         <v>69375000.0</v>
       </c>
       <c r="J16">
         <v>54799000.0</v>
       </c>
       <c r="K16">
         <v>36354000.0</v>
       </c>
       <c r="L16">
         <v>19287000.0</v>
       </c>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
         <v>99416000.0</v>
       </c>
       <c r="C17">
         <v>168989000.0</v>
       </c>
       <c r="D17">
         <v>163312000.0</v>
       </c>
       <c r="E17">
         <v>671226000.0</v>
       </c>
       <c r="F17">
         <v>101341000.0</v>
       </c>
       <c r="G17">
         <v>56276000.0</v>
       </c>
       <c r="H17">
         <v>85114000.0</v>
       </c>
       <c r="I17">
         <v>75105000.0</v>
       </c>
       <c r="J17">
         <v>59555000.0</v>
       </c>
       <c r="K17">
         <v>40268000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
         <v>-94078000.0</v>
       </c>
       <c r="C18">
         <v>-73083000.0</v>
       </c>
       <c r="D18">
         <v>-79541000.0</v>
       </c>
       <c r="E18">
         <v>-78608000.0</v>
       </c>
       <c r="F18">
         <v>-64129000.0</v>
       </c>
       <c r="G18">
         <v>-76114000.0</v>
       </c>
       <c r="H18">
         <v>-72525000.0</v>
       </c>
       <c r="I18">
         <v>-52676000.0</v>
       </c>
       <c r="J18">
         <v>-34284000.0</v>
       </c>
       <c r="K18">
         <v>-29875000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>44000.0</v>
       </c>
       <c r="F19">
         <v>13110000.0</v>
       </c>
       <c r="G19">
         <v>14585000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-5535000.0</v>
       </c>
       <c r="F20">
         <v>28208000.0</v>
       </c>
       <c r="G20">
         <v>19077000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
         <v>228198000.0</v>
       </c>
       <c r="C21">
         <v>212894000.0</v>
       </c>
       <c r="D21">
         <v>222261000.0</v>
       </c>
       <c r="E21">
         <v>193558000.0</v>
       </c>
       <c r="F21">
         <v>195955000.0</v>
       </c>
       <c r="G21">
         <v>139750000.0</v>
       </c>
       <c r="H21">
         <v>138432000.0</v>
       </c>
       <c r="I21">
         <v>110607000.0</v>
       </c>
       <c r="J21">
         <v>87490000.0</v>
       </c>
       <c r="K21">
         <v>63638000.0</v>
       </c>
       <c r="L21">
         <v>52330000.0</v>
       </c>
       <c r="M21">
         <v>38313000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
         <v>230943000.0</v>
       </c>
       <c r="C23">
         <v>225880000.0</v>
       </c>
       <c r="D23">
         <v>225830000.0</v>
       </c>
       <c r="E23">
         <v>215381000.0</v>
       </c>
       <c r="F23">
         <v>187262000.0</v>
       </c>
       <c r="G23">
         <v>183960000.0</v>
       </c>
       <c r="H23">
         <v>160383000.0</v>
       </c>
       <c r="I23">
         <v>126872000.0</v>
       </c>
       <c r="J23">
         <v>94073000.0</v>
       </c>
       <c r="K23">
         <v>79231000.0</v>
       </c>
       <c r="L23">
         <v>45756000.0</v>
       </c>
       <c r="M23">
         <v>29839000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
         <v>159616000.0</v>
       </c>
       <c r="C25">
         <v>151765000.0</v>
       </c>
       <c r="D25">
         <v>152781000.0</v>
       </c>
       <c r="E25">
         <v>154807000.0</v>
       </c>
       <c r="F25">
         <v>132096000.0</v>
       </c>
       <c r="G25">
         <v>131568000.0</v>
       </c>
       <c r="H25">
         <v>105408000.0</v>
       </c>
       <c r="I25">
         <v>83690000.0</v>
       </c>
       <c r="J25">
         <v>62759000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.37</v>
       </c>
       <c r="E26">
         <v>0.31</v>
       </c>
       <c r="F26">
         <v>0.3</v>
       </c>
       <c r="G26">
         <v>0.18</v>
       </c>
       <c r="H26">
         <v>0.29</v>
       </c>
       <c r="I26">
         <v>0.32</v>
       </c>
       <c r="J26">
         <v>0.33</v>
       </c>
       <c r="K26">
         <v>0.28</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
         <v>38883000.0</v>
       </c>
       <c r="C28">
         <v>37986000.0</v>
       </c>
       <c r="D28">
         <v>39425000.0</v>
       </c>
       <c r="E28">
         <v>37375000.0</v>
       </c>
       <c r="F28">
         <v>36366000.0</v>
       </c>
       <c r="G28">
         <v>31724000.0</v>
       </c>
       <c r="H28">
         <v>5456000.0</v>
       </c>
       <c r="I28">
         <v>30864000.0</v>
       </c>
       <c r="J28">
         <v>24681000.0</v>
       </c>
       <c r="K28">
         <v>17684000.0</v>
       </c>
       <c r="L28">
         <v>12855000.0</v>
       </c>
       <c r="M28">
         <v>1925000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
         <v>1154000.0</v>
       </c>
       <c r="C29">
         <v>1175000.0</v>
       </c>
       <c r="D29">
         <v>763000.0</v>
       </c>
       <c r="E29">
         <v>1275000.0</v>
       </c>
       <c r="F29">
         <v>1644000.0</v>
       </c>
       <c r="G29">
         <v>939000.0</v>
       </c>
       <c r="H29">
         <v>2415000.0</v>
       </c>
       <c r="I29">
         <v>857000.0</v>
       </c>
       <c r="J29">
         <v>624000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
         <v>-120200000.0</v>
       </c>
       <c r="C30">
         <v>-111219000.0</v>
       </c>
       <c r="D30">
         <v>-113998000.0</v>
       </c>
       <c r="E30">
         <v>-116006000.0</v>
       </c>
       <c r="F30">
         <v>-95389000.0</v>
       </c>
       <c r="G30">
         <v>-100163000.0</v>
       </c>
       <c r="H30">
         <v>-81499000.0</v>
       </c>
       <c r="I30">
         <v>-58802000.0</v>
       </c>
       <c r="J30">
         <v>-41946000.0</v>
       </c>
       <c r="K30">
         <v>-21250000.0</v>
       </c>
       <c r="L30">
         <v>-19099000.0</v>
       </c>
       <c r="M30">
         <v>-12923000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
         <v>-121211000.0</v>
       </c>
       <c r="C31">
         <v>-48931000.0</v>
       </c>
       <c r="D31">
         <v>-56505000.0</v>
       </c>
       <c r="E31">
         <v>-68498000.0</v>
       </c>
       <c r="F31">
         <v>-79182000.0</v>
       </c>
       <c r="G31">
         <v>-82535000.0</v>
       </c>
       <c r="H31">
         <v>-50903000.0</v>
       </c>
       <c r="I31">
         <v>-35502000.0</v>
       </c>
       <c r="J31">
         <v>-27935000.0</v>
       </c>
       <c r="K31">
         <v>-23370000.0</v>
       </c>
       <c r="L31">
         <v>-31440000.0</v>
       </c>
       <c r="M31">
         <v>-21150000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
         <v>459141000.0</v>
       </c>
       <c r="C32">
         <v>438774000.0</v>
       </c>
       <c r="D32">
         <v>448091000.0</v>
       </c>
       <c r="E32">
         <v>408939000.0</v>
       </c>
       <c r="F32">
         <v>383217000.0</v>
       </c>
       <c r="G32">
         <v>323710000.0</v>
       </c>
       <c r="H32">
         <v>298815000.0</v>
       </c>
       <c r="I32">
         <v>237479000.0</v>
       </c>
@@ -9883,3276 +10018,3352 @@
       <c r="M32">
         <v>68152000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>5817000.0</v>
+      </c>
+      <c r="C2">
         <v>89232000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>89818000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>86690000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>90153000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>84482000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>92738000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>83046000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>80111000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>81204000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>84551000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>82773000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>83050000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>89454000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>97609000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>84436000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>75718000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>73624000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>71392000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>78206000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67022000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>66031000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>65350000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>66913000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>84032000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>67828000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>68489000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>62737000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>55761000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>54895000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>50350000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>48195000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>44589000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>42540000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>37736000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18901000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17075000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17339000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>15014000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14308000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5001000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4092000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>49102000.0</v>
+      </c>
+      <c r="C3">
         <v>41526000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>41768000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>40246000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>42575000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>39497000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>42987000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>38016000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37404000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>37772000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>39278000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>38533000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39031000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41784000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>45606000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>39400000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>35511000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34290000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33476000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>36682000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>31225000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>30713000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>30182000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>31363000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>39921000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>31219000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>30829000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>28392000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>25287000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>24310000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>22691000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>21869000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>20232000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19202000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17294000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>15643000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>14733000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>14594000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13048000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12114000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>11102000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9784000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5">
+        <v>66386000.0</v>
+      </c>
+      <c r="C5">
         <v>71963000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>64089000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>52772000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>49323000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>43142000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>49001000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>63725000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>61096000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>93014999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>52634000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>77513000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>79212999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>68007000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>64383000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>43779000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>48086999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>43010000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>45735000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>43605000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>40112000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>35331000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>30412000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>24185000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>33597000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>32503000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>50203000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>43279000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>34255000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>31133000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>29370000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>37051000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>30014000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>25041000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>22652000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>22016000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>21645000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>20640000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>17522000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>16877000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>17805000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>16890000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>115488000.0</v>
+      </c>
+      <c r="C6">
         <v>113489000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>105857000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>93018000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>91898000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>82639000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>91988000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>101741000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>98500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>130786999.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>91912000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>116046000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>118243999.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>109791000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>109989000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>83179000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>83597999.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>77300000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>79211000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>80287000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>71337000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>66044000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>60594000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>55548000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>73518000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>63722000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>81032000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>71671000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>59542000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>55443000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>52061000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>58920000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>50246000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>44243000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>39946000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>37659000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>36378000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>35234000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>30570000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>28991000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>28907000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>26674000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>116492000.0</v>
+      </c>
+      <c r="C9">
         <v>32169000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>29580000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>28242000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>22883000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>27293000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>20151000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26781000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>26828000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27914000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>25328000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26865000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>26539000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>29531000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14665000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>19093000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>22301000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21493000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21542000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>44421000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17794000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16809000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>17053000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13569000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2471000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11436000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>16442000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>13664000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13292000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13535000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12744000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>13569000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12443000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9292000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10771000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>27334000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>26596000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>24846000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>24435000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>22702000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>29822000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27495000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>40601000.0</v>
+      </c>
+      <c r="C10">
         <v>46703000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>35420000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25961000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>23474000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18335000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23435000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>37919000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>35720000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>66888999.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7983000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>50785000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>65117999.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>41871000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>37630000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>24130000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33320999.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>29979000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32734000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>32079000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>28721000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>23239000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17478000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9840000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12397000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>30127000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>25038000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>17336000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15022000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14761000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>23064000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>18386000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15238000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15481000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12990000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>15992000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13746000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>13794000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>15417000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5356000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5701000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
+        <v>346000.0</v>
+      </c>
+      <c r="C11">
         <v>311000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>392000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>208000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>199000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>355000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>527000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-291000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>531000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>408000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-267000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>104000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>448000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>479000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>106000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>356000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>401000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>412000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>457000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>473000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>301000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>413000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-141000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>129000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>402000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>549000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1262000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>20988000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>18657000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>443000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4631000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>16536000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>13866000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>12599000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-3460000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>10422000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>9125000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>9095000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7220000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6035000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>538000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>603000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
+        <v>25785000.0</v>
+      </c>
+      <c r="C12">
         <v>25260000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25051000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>28230000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21112000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20074000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19565000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18178000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17757000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18578000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18972000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19665000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20277000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21139000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>23773000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20095000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17888000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13031000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16997000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11526000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15430000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16108000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17123000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18511000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19513000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20991000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>21509000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18465000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16732000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15828000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14740000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14484000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12454000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11177000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9569000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9380000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7860000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7942000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5797000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4576000.0</v>
       </c>
-      <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13">
+        <v>135000.0</v>
+      </c>
+      <c r="C13">
         <v>49000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>28863000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>182000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>122000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>99000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>42000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>70000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>649000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>233000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>142000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>127000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>82000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>162000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>40000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>17888000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>16896000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15611000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18511000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>19502000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>20982000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>21506000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>18460000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>32559000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>-456000.0</v>
+      </c>
+      <c r="C14">
         <v>-27000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1902000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-599000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>330000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-750000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1217000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1660000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-608000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3063000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-319000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2463000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-2982000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2070000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-12679000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1600000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2036000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1683000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1935000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1824000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>168855000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>180165000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>179976000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>229913000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>218638000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>218700000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>111406000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>105138000.0</v>
       </c>
-      <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
+        <v>39799000.0</v>
+      </c>
+      <c r="C15">
         <v>46365000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>33126000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>25154000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>23605000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17229999.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>21691000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>36550000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>34581000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>63418000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7931000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>48218000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>61688000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>39322000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>35483000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>22174000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>30884000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>27884000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>30342000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>28723000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>21210000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>22213000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>16262000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8750000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>15353000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10816000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>28349000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>23388000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>16128000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13938000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>13662000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>21267000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16974000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13816000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>14185000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>11948000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>14727000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12594000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>12480000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>13958000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4818000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5098000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>32816000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26155000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19849000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16433000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26103000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>35324000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>49540000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>59852000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39304000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>34732000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>27109000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>33516000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26758000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30291000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>28698000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>21214000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22119000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16177000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8704000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>15353000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10816000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>25934000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23388000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>30072000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
+        <v>40255000.0</v>
+      </c>
+      <c r="C17">
         <v>46392000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>35027000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>27065000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>19830000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>17493000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>27607000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>37268000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>35937000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>68177000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>6797000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>52145000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>62996000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>43053000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>566546000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>32933000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>39104000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>32643000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>27852000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>30522000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>22820000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>23960000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>17619000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>9711000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>17098000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11848000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>27712000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>25038000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>17342000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-25650000.0</v>
+      </c>
+      <c r="C18">
         <v>-25211000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-25065000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-28048000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20990000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19975000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19523000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18108000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17108000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18345000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18830000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19538000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20195000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20977000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-23733000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-20091000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-17888000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16896000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16991000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15611000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15424000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-16103000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-17119000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-18511000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19502000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-20982000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-21506000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-18460000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16732000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>3559000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11498000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4769000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>6703000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>70000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3687000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>953000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3848000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4622000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>1473000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>-11070000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>4155000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1380000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>207000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>25989000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>2012000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>51947000.0</v>
+      </c>
+      <c r="C21">
         <v>63346000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>60579000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>57749000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>55837000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54033000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>52451000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54645000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>53296000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>52502000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>50345000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>55160000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>55851000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>60906000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50815000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>48546000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48518000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>45679000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>46200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>72701000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>40307000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36747000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>37891000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>37980000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>30560000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33319000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>40960000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>34726000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>31295000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>31179000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28624000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>29053000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>26396000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>22778000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>22222000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>22016000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>21645000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>20640000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>17522000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>16877000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>17805000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>16890000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
+        <v>70362000.0</v>
+      </c>
+      <c r="C23">
         <v>58055000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>58819000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>57183000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>57199000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>57742000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>60438000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>55182000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>53643000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>56616000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>59534000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>54478000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>53738000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>58079000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>61459000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>54983000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>49501000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>49438000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>46734000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>49926000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>44509000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>46093000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>44512000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>42502000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>51001000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>45945000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>43971000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>41675000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>37758000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>37251000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>34470000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>32711000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>30636000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>29054000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>26285000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>24219000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>22026000.0</v>
       </c>
-      <c r="AL23">
-[...1 lines deleted...]
-      </c>
       <c r="AM23">
+        <v>21545000.0</v>
+      </c>
+      <c r="AN23">
         <v>21927000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20133000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>20767000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>15351000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
+        <v>48085000.0</v>
+      </c>
+      <c r="C25">
         <v>40511000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>40751000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>39048000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41384000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>38433000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>41995000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36707000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>36309000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>36754000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>38264000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>38533000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>39031000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>41784000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>45606000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>39400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>34344000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>34290000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>33476000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>36682000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>30585000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>29985000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>29032000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>31516000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>40939000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>30081000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>29747000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>27519000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>24570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22175000.0</v>
       </c>
       <c r="AE25">
         <v>22175000.0</v>
       </c>
       <c r="AF25">
+        <v>22175000.0</v>
+      </c>
+      <c r="AG25">
         <v>21614000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>20521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17303000.0</v>
       </c>
       <c r="AI25">
         <v>17303000.0</v>
       </c>
       <c r="AJ25">
+        <v>17303000.0</v>
+      </c>
+      <c r="AK25">
         <v>15742000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>14920000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>14794000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>12939000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
-[...1 lines deleted...]
-      </c>
+      <c r="W27"/>
       <c r="X27">
         <v>155000.0</v>
       </c>
       <c r="Y27">
         <v>155000.0</v>
       </c>
       <c r="Z27">
+        <v>155000.0</v>
+      </c>
+      <c r="AA27">
         <v>52000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>11897000.0</v>
+      </c>
+      <c r="C28">
         <v>10349000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9666000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9974000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9570000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9672000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9928000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8722000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9904000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9432000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10786000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10143000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9483000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10416000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9317000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9942000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9288000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8828000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8526000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8552000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8655000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10633000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9077000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7059000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5545000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5790000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1649000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9023000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8914000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8108000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8502000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8007000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7364000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6990000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7083000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6266000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6009000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5324000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5095000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4397000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>684000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>669000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>346000.0</v>
+      </c>
+      <c r="C29">
         <v>311000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>391000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>208000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>199000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>355000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>526000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-291000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>531000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>408000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-267000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>104000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>448000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>479000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>106000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>356000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>401000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>412000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>457000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>473000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>301000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>413000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-141000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>129000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>402000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>549000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2415000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
+        <v>64545000.0</v>
+      </c>
+      <c r="C30">
         <v>-31177000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-30999000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29507000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-32954000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-26740000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-32300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-27864000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-26468000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-24588000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-25017000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-28295000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-29312000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-31375000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-36150000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-29453000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-26217000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-24186000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-24658000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-28280000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-22513000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-19938000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-20838000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-24411000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-33031000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-21883000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-24518000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-21062000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-18003000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-17644000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-15880000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-15484000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-13953000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13486000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-11451000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22210000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20902000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>19967000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18408000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>16582000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>15766000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11259000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
+        <v>-11346000.0</v>
+      </c>
+      <c r="C31">
         <v>-16643000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-25159000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-31788000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-32363000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-35698000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-29016000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-16726000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-17576000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>14386999.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-42362000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4375000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>9266999.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-19035000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-13185000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-24416000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-15197000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13466000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-40622000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11586000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-13508000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-20413000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-28140000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-13060000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-20922000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10833000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9688000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13959000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-16157000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-13863000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5989000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-8010000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-7540000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-6741000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-9026000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5653000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6894000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3728000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1460000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-8411000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-9771000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
+        <v>122309000.0</v>
+      </c>
+      <c r="C32">
         <v>121401000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>119398000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>114932000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>113036000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>111775000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>112889000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>109827000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>106939000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>109118000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>109879000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>109638000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>109589000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>118985000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>112274000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>103529000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>98019000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>95117000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>92934000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>122627000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>84816000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>82840000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>82403000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>80482000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>81561000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>79264000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>84931000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>76401000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>69053000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>68430000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>63094000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>61764000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>57032000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>51832000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>48507000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>46235000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>43671000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>42185000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>39449000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>37010000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>34823000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>31587000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -13199,1037 +13410,1037 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
         <v>15993000.0</v>
       </c>
       <c r="C2">
         <v>20632000.0</v>
       </c>
       <c r="D2">
         <v>60040000.0</v>
       </c>
       <c r="E2">
         <v>27769000.0</v>
       </c>
       <c r="F2">
         <v>110728000.0</v>
       </c>
       <c r="G2">
         <v>20311000.0</v>
       </c>
       <c r="H2">
         <v>18989000.0</v>
       </c>
       <c r="I2">
         <v>10099000.0</v>
       </c>
       <c r="J2">
         <v>21635000.0</v>
       </c>
       <c r="K2">
         <v>27137000.0</v>
       </c>
       <c r="L2">
         <v>4128000.0</v>
       </c>
       <c r="M2">
         <v>13031000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
         <v>29706000</v>
       </c>
       <c r="C3">
         <v>16795000</v>
       </c>
       <c r="D3">
         <v>46252000</v>
       </c>
       <c r="E3">
         <v>31374000</v>
       </c>
       <c r="F3">
         <v>1598000</v>
       </c>
       <c r="G3">
         <v>10806000</v>
       </c>
       <c r="H3">
         <v>5051000</v>
       </c>
       <c r="I3">
         <v>4960000</v>
       </c>
       <c r="J3">
         <v>6606000</v>
       </c>
       <c r="K3">
         <v>1938000</v>
       </c>
       <c r="L3">
         <v>10560000</v>
       </c>
       <c r="M3">
         <v>215000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>32271000.0</v>
       </c>
       <c r="F4">
         <v>-82959000.0</v>
       </c>
       <c r="G4">
         <v>90417000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-19328000.0</v>
       </c>
       <c r="F5">
         <v>-29207000.0</v>
       </c>
       <c r="G5">
         <v>-23938000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
         <v>17649000.0</v>
       </c>
       <c r="C6">
         <v>-4639000.0</v>
       </c>
       <c r="D6">
         <v>-39408000.0</v>
       </c>
       <c r="E6">
         <v>32271000.0</v>
       </c>
       <c r="F6">
         <v>-82959000.0</v>
       </c>
       <c r="G6">
         <v>90417000.0</v>
       </c>
       <c r="H6">
         <v>1322000.0</v>
       </c>
       <c r="I6">
         <v>8890000.0</v>
       </c>
       <c r="J6">
         <v>-12280000.0</v>
       </c>
       <c r="K6">
         <v>-4034000.0</v>
       </c>
       <c r="L6">
         <v>22922000.0</v>
       </c>
       <c r="M6">
         <v>-8903000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7">
         <v>13469000.0</v>
       </c>
       <c r="C7">
         <v>-2032000.0</v>
       </c>
       <c r="D7">
         <v>-9167000.0</v>
       </c>
       <c r="E7">
         <v>307000.0</v>
       </c>
       <c r="F7">
         <v>6467000.0</v>
       </c>
       <c r="G7">
         <v>2543000.0</v>
       </c>
       <c r="H7">
         <v>2059000.0</v>
       </c>
       <c r="I7">
         <v>3877000.0</v>
       </c>
       <c r="J7">
         <v>2660000.0</v>
       </c>
       <c r="K7">
         <v>1674000.0</v>
       </c>
       <c r="L7">
         <v>195000.0</v>
       </c>
       <c r="M7">
         <v>-446000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9">
         <v>-1122000.0</v>
       </c>
       <c r="C9">
         <v>-1742000.0</v>
       </c>
       <c r="D9">
         <v>780000.0</v>
       </c>
       <c r="E9">
         <v>659000.0</v>
       </c>
       <c r="F9">
         <v>776000.0</v>
       </c>
       <c r="G9">
         <v>-670000.0</v>
       </c>
       <c r="H9">
         <v>92000.0</v>
       </c>
       <c r="I9">
         <v>-876000.0</v>
       </c>
       <c r="J9">
         <v>-542000.0</v>
       </c>
       <c r="K9">
         <v>214000.0</v>
       </c>
       <c r="L9">
         <v>-1280000.0</v>
       </c>
       <c r="M9">
         <v>-15000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-780000.0</v>
       </c>
       <c r="E10">
         <v>-659000.0</v>
       </c>
       <c r="F10">
         <v>-776000.0</v>
       </c>
       <c r="G10">
         <v>670000.0</v>
       </c>
       <c r="H10">
         <v>-92000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-551000.0</v>
       </c>
       <c r="F11">
         <v>5341000.0</v>
       </c>
       <c r="G11">
         <v>6652000.0</v>
       </c>
       <c r="H11">
         <v>8286000.0</v>
       </c>
       <c r="I11">
         <v>-777000.0</v>
       </c>
       <c r="J11">
         <v>1501000.0</v>
       </c>
       <c r="K11">
         <v>1060000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-7268000.0</v>
       </c>
       <c r="F12">
         <v>26666000.0</v>
       </c>
       <c r="G12">
         <v>4950000.0</v>
       </c>
       <c r="H12">
         <v>-42045000.0</v>
       </c>
       <c r="I12">
         <v>-30707000.0</v>
       </c>
       <c r="J12">
         <v>-24171000.0</v>
       </c>
       <c r="K12">
         <v>-18304000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>797000.0</v>
       </c>
       <c r="F13">
         <v>2800000.0</v>
       </c>
       <c r="G13">
         <v>-3439000.0</v>
       </c>
       <c r="H13">
         <v>-6319000.0</v>
       </c>
       <c r="I13">
         <v>5530000.0</v>
       </c>
       <c r="J13">
         <v>1701000.0</v>
       </c>
       <c r="K13">
         <v>400000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
         <v>159616000.0</v>
       </c>
       <c r="C14">
         <v>151765000.0</v>
       </c>
       <c r="D14">
         <v>158626000.0</v>
       </c>
       <c r="E14">
         <v>149998000.0</v>
       </c>
       <c r="F14">
         <v>128888000.0</v>
       </c>
       <c r="G14">
         <v>131568000.0</v>
       </c>
       <c r="H14">
         <v>105408000.0</v>
       </c>
       <c r="I14">
         <v>83690000.0</v>
       </c>
       <c r="J14">
         <v>62759000.0</v>
       </c>
       <c r="K14">
         <v>45839000.0</v>
       </c>
       <c r="L14">
         <v>28819000.0</v>
       </c>
       <c r="M14">
         <v>19197000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
-        <v>-218775000.0</v>
+        <v>218775000.0</v>
       </c>
       <c r="C15">
-        <v>-216760000.0</v>
+        <v>216760000.0</v>
       </c>
       <c r="D15">
-        <v>-207522000.0</v>
+        <v>207522000.0</v>
       </c>
       <c r="E15">
         <v>181224000.0</v>
       </c>
       <c r="F15">
         <v>154459000.0</v>
       </c>
       <c r="G15">
         <v>71532000.0</v>
       </c>
       <c r="H15">
         <v>61961000.0</v>
       </c>
       <c r="I15">
-        <v>-51845000.0</v>
+        <v>51845000.0</v>
       </c>
       <c r="J15">
-        <v>-44540000.0</v>
+        <v>44540000.0</v>
       </c>
       <c r="K15">
-        <v>-35731000.0</v>
+        <v>35731000.0</v>
       </c>
       <c r="L15">
-        <v>-23805000.0</v>
+        <v>23805000.0</v>
       </c>
       <c r="M15">
-        <v>-18831000.0</v>
+        <v>18831000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
         <v>33642000.0</v>
       </c>
       <c r="C16">
         <v>15993000.0</v>
       </c>
       <c r="D16">
         <v>20632000.0</v>
       </c>
       <c r="E16">
         <v>60040000.0</v>
       </c>
       <c r="F16">
         <v>27769000.0</v>
       </c>
       <c r="G16">
         <v>110728000.0</v>
       </c>
       <c r="H16">
         <v>20311000.0</v>
       </c>
       <c r="I16">
         <v>18989000.0</v>
       </c>
       <c r="J16">
         <v>9355000.0</v>
       </c>
       <c r="K16">
         <v>23103000.0</v>
       </c>
       <c r="L16">
         <v>27050000.0</v>
       </c>
       <c r="M16">
         <v>4128000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
         <v>269790000.0</v>
       </c>
       <c r="C18">
         <v>259458000.0</v>
       </c>
       <c r="D18">
         <v>224822000.0</v>
       </c>
       <c r="E18">
         <v>224540000.0</v>
       </c>
       <c r="F18">
         <v>243339000.0</v>
       </c>
       <c r="G18">
         <v>168222000.0</v>
       </c>
       <c r="H18">
         <v>142307000.0</v>
       </c>
       <c r="I18">
         <v>123051000.0</v>
       </c>
       <c r="J18">
         <v>91334000.0</v>
       </c>
       <c r="K18">
         <v>65251000.0</v>
       </c>
       <c r="L18">
         <v>28056000.0</v>
       </c>
       <c r="M18">
         <v>32558000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-59703000.0</v>
       </c>
       <c r="D19">
         <v>-200611000.0</v>
       </c>
       <c r="E19">
         <v>-828332000.0</v>
       </c>
       <c r="F19">
         <v>-581218000.0</v>
       </c>
       <c r="G19">
         <v>-60236000.0</v>
       </c>
       <c r="H19">
         <v>-831707000.0</v>
       </c>
       <c r="I19">
         <v>-510459000.0</v>
       </c>
       <c r="J19">
         <v>-611111000.0</v>
       </c>
       <c r="K19">
         <v>-470573000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20">
         <v>37930000.0</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>495566000.0</v>
       </c>
       <c r="F20">
         <v>280356000.0</v>
       </c>
       <c r="G20">
         <v>588457000.0</v>
       </c>
       <c r="H20">
         <v>329750000.0</v>
       </c>
       <c r="I20">
         <v>215902000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
         <v>594146000.0</v>
       </c>
       <c r="C21">
         <v>6240000.0</v>
       </c>
       <c r="D21">
         <v>-116003000.0</v>
       </c>
       <c r="E21">
         <v>100283000.0</v>
       </c>
       <c r="F21">
         <v>102000000.0</v>
       </c>
       <c r="G21">
         <v>-531966000.0</v>
       </c>
       <c r="H21">
         <v>489260000.0</v>
       </c>
       <c r="I21">
         <v>248378000.0</v>
       </c>
       <c r="J21">
         <v>299920000.0</v>
       </c>
       <c r="K21">
         <v>204613000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
         <v>99416000.0</v>
       </c>
       <c r="C22">
         <v>168989000.0</v>
       </c>
       <c r="D22">
         <v>163312000.0</v>
       </c>
       <c r="E22">
         <v>129475000.0</v>
       </c>
       <c r="F22">
         <v>109528000.0</v>
       </c>
       <c r="G22">
         <v>56276000.0</v>
       </c>
       <c r="H22">
         <v>85114000.0</v>
       </c>
       <c r="I22">
         <v>75105000.0</v>
       </c>
       <c r="J22">
         <v>59555000.0</v>
       </c>
       <c r="K22">
         <v>40268000.0</v>
       </c>
       <c r="L22">
         <v>20890000.0</v>
       </c>
       <c r="M22">
         <v>15775000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B23">
         <v>-5683000.0</v>
       </c>
       <c r="C23">
         <v>-9673000.0</v>
       </c>
       <c r="D23">
         <v>-11115000.0</v>
       </c>
       <c r="E23">
         <v>1381961000.0</v>
       </c>
       <c r="F23">
         <v>-22425000.0</v>
       </c>
       <c r="G23">
         <v>238792000.0</v>
       </c>
       <c r="H23">
         <v>1167321000.0</v>
       </c>
       <c r="I23">
         <v>-10893000.0</v>
       </c>
       <c r="J23">
         <v>-17877000.0</v>
       </c>
       <c r="K23">
         <v>-7831000.0</v>
       </c>
       <c r="L23">
         <v>-5811000.0</v>
       </c>
       <c r="M23">
         <v>86836000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24">
         <v>-5573000.0</v>
       </c>
       <c r="C24">
-        <v>-59703000.0</v>
+        <v>-42908000.0</v>
       </c>
       <c r="D24">
         <v>70590000.0</v>
       </c>
       <c r="E24">
         <v>63000.0</v>
       </c>
       <c r="F24">
         <v>512000.0</v>
       </c>
       <c r="G24">
         <v>-700000.0</v>
       </c>
       <c r="H24">
         <v>-700000.0</v>
       </c>
       <c r="I24">
         <v>-523999000.0</v>
       </c>
       <c r="J24">
         <v>-604505000.0</v>
       </c>
       <c r="K24">
         <v>-468635000.0</v>
       </c>
       <c r="L24">
         <v>-469909000.0</v>
       </c>
       <c r="M24">
         <v>-198360000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
         <v>17398000.0</v>
       </c>
       <c r="C25">
         <v>-49824000.0</v>
       </c>
       <c r="D25">
         <v>-48056000.0</v>
       </c>
       <c r="E25">
         <v>-29386000.0</v>
       </c>
       <c r="F25">
         <v>-19262000.0</v>
       </c>
       <c r="G25">
         <v>-17292000.0</v>
       </c>
       <c r="H25">
         <v>-45223000.0</v>
       </c>
       <c r="I25">
         <v>-34661000.0</v>
       </c>
       <c r="J25">
         <v>-27034000.0</v>
       </c>
       <c r="K25">
         <v>-20592000.0</v>
       </c>
       <c r="L25">
         <v>-11288000.0</v>
       </c>
       <c r="M25">
         <v>-1753000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26">
         <v>37930000.0</v>
       </c>
       <c r="C26">
         <v>-996000.0</v>
       </c>
       <c r="D26">
         <v>-180000.0</v>
       </c>
       <c r="E26">
         <v>495566000.0</v>
       </c>
       <c r="F26">
         <v>738410000.0</v>
       </c>
       <c r="G26">
         <v>-126000.0</v>
       </c>
       <c r="H26">
         <v>-54599000.0</v>
       </c>
       <c r="I26">
         <v>-10204000.0</v>
       </c>
       <c r="J26">
         <v>-9439000.0</v>
       </c>
       <c r="K26">
         <v>-8154000.0</v>
       </c>
       <c r="L26">
         <v>-3054000.0</v>
       </c>
       <c r="M26">
         <v>-1028000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27">
         <v>9597000.0</v>
       </c>
       <c r="C27">
         <v>7355000.0</v>
       </c>
       <c r="D27">
         <v>6359000.0</v>
       </c>
       <c r="E27">
         <v>5316000.0</v>
       </c>
       <c r="F27">
         <v>4669000.0</v>
       </c>
       <c r="G27">
         <v>1989000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28">
         <v>393426000.0</v>
       </c>
       <c r="C28">
         <v>-221189000.0</v>
       </c>
       <c r="D28">
         <v>-334820000.0</v>
       </c>
       <c r="E28">
         <v>636000000.0</v>
       </c>
       <c r="F28">
         <v>254408000.0</v>
       </c>
       <c r="G28">
         <v>-28375000.0</v>
       </c>
       <c r="H28">
         <v>685671000.0</v>
       </c>
       <c r="I28">
         <v>391338000.0</v>
       </c>
       <c r="J28">
         <v>500891000.0</v>
       </c>
       <c r="K28">
         <v>399350000.0</v>
       </c>
       <c r="L28">
         <v>464775000.0</v>
       </c>
       <c r="M28">
         <v>156899000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
         <v>299496000.0</v>
       </c>
       <c r="C29">
         <v>276253000.0</v>
       </c>
       <c r="D29">
         <v>271074000.0</v>
       </c>
       <c r="E29">
         <v>255914000.0</v>
       </c>
       <c r="F29">
         <v>244937000.0</v>
       </c>
       <c r="G29">
         <v>179028000.0</v>
       </c>
       <c r="H29">
         <v>147358000.0</v>
       </c>
       <c r="I29">
         <v>128011000.0</v>
       </c>
       <c r="J29">
         <v>97940000.0</v>
       </c>
       <c r="K29">
         <v>67189000.0</v>
       </c>
       <c r="L29">
         <v>38616000.0</v>
       </c>
       <c r="M29">
         <v>32773000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30">
         <v>-675273000.0</v>
       </c>
       <c r="C30">
         <v>-59703000.0</v>
       </c>
       <c r="D30">
         <v>24338000.0</v>
       </c>
       <c r="E30">
         <v>-859643000.0</v>
       </c>
       <c r="F30">
         <v>-582304000.0</v>
       </c>
       <c r="G30">
         <v>-60236000.0</v>
       </c>
       <c r="H30">
         <v>-831707000.0</v>
       </c>
       <c r="I30">
         <v>-510459000.0</v>
       </c>
@@ -14245,3222 +14456,3290 @@
       <c r="M30">
         <v>-198575000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>21679000.0</v>
+      </c>
+      <c r="C2">
         <v>33642000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>83320000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21976000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11033000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15993000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11218000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
+        <v>19896000.0</v>
+      </c>
+      <c r="J2">
         <v>221740000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19494000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50497000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36265000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19310000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>60040000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>82361000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28976000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>65547000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27769000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16181999.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>87008000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18350000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>110728000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>108987000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9842000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>93151000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20311000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44115000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12718000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13160000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18989000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>28028000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>20822000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24750000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10099000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13698000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>43771000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39637000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23103000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>33003000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>17010000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>37213000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>27050000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
         <v>1364000</v>
       </c>
       <c r="C3">
+        <v>1364000</v>
+      </c>
+      <c r="D3">
         <v>6584000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6166000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2608000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14348000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6443000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7048000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>172000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3132000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16797000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5862000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8010000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15583000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12203000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>882000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17511000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>778000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>147000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>115000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1334000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3177000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3805000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3776000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>48000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1007000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2501000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1287000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>256000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>778000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2737000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>67000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1378000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2735000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>134243000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1584000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2287000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>113125000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>206000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6156000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1163000</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-40730000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-22321000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>53385000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-36571000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>37778000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>7692000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-66931000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>68658000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-92378000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-6503000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5968000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5561000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5169000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2630000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12988000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8491000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4590000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3138000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
+        <v>-8762000.0</v>
+      </c>
+      <c r="C6">
         <v>-11963000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-49678000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>61344000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10943000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4960000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4775000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>-8710000.0</v>
+      </c>
+      <c r="J6">
         <v>-203458000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>202246000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-29865000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>14232000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16955000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-40730000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-22321000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>53385000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-36571000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>37778000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5487001.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-66931000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>68658000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-92378000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1741000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>99145000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-83910000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>76401000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-23804000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>31397000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-442000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5829000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9039000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7206000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3928000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>14651000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4343000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-30073000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4134000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>16534000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-9900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>15993000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-20203000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>10163000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7">
+        <v>-14924000.0</v>
+      </c>
+      <c r="C7">
         <v>236000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11384000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3247000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5697000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-365000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4261000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2096000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4183000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>142000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-8418000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4637000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5028000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-358000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6924000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>12983000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4029000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1723000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1303000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>9201000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5064000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3633000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-847000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9759000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6626000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>257000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2652000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8495000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1291000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2493000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1927000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2723000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3290000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2517000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-838000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2823000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-44000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>719000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3986000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-162000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2898000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2946000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:42">
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9">
+        <v>749000.0</v>
+      </c>
+      <c r="C9">
         <v>771000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-831000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>32000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1023000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1157000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-519000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-770000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>704000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-117000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>526000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>109000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>262000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-370000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1355000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-476000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>150000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>112000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-322000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>404000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>582000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2353000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1088000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3758000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-353000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-73000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-732000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1247000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-350000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-811000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-119000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>326000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-272000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-305000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-219000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-53000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>35000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-72000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-13000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>294000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>117000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-526000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-109000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-620000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>370000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1355000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>476000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10"/>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>692000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-965000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-835000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-7708000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>13623000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3789000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2677000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-75000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8921000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>527000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3894000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1347000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7878000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3278000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-5851000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3052000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2700000.0</v>
       </c>
-      <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-17992000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-31638000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>287000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-7917000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1598000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-2957000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2008000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1556000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27123000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-420000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-4940000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15252000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2697000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-11311000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1688000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-17491000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-13764000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>3419000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-4172000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2798000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-2334000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2478000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3523000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4176000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4762000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6612000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5995000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6945000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-4547000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>793000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-6146000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6461000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5631000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6527000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
+        <v>48085000.0</v>
+      </c>
+      <c r="C14">
         <v>40511000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40751000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39048000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41384000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38433000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41995000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>36707000.0</v>
+      </c>
+      <c r="J14">
         <v>37404000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37772000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38264000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37478000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37946000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39093000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>44298000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38224000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34344000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33132000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33476000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>35742000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>30585000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>29985000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29032000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>31516000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>39921000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>30081000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>29747000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27519000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>24570000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23572000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22175000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>21614000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>20521000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>19380000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17303000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>15742000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>14920000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>14794000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12939000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12014000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11102000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9784000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
-        <v>-55692000.0</v>
+        <v>56093000.0</v>
       </c>
       <c r="C15">
-        <v>-54923000.0</v>
+        <v>55692000.0</v>
       </c>
       <c r="D15">
-        <v>-52497000.0</v>
+        <v>54923000.0</v>
       </c>
       <c r="E15">
-        <v>-55159000.0</v>
+        <v>52497000.0</v>
       </c>
       <c r="F15">
-        <v>-56196000.0</v>
+        <v>55159000.0</v>
       </c>
       <c r="G15">
-        <v>-54838000.0</v>
+        <v>56196000.0</v>
       </c>
       <c r="H15">
-        <v>-53537000.0</v>
+        <v>54838000.0</v>
       </c>
       <c r="I15">
-        <v>-53937000.0</v>
+        <v>53537000.0</v>
       </c>
       <c r="J15">
-        <v>-54448000.0</v>
+        <v>53937000.0</v>
       </c>
       <c r="K15">
-        <v>-52509000.0</v>
+        <v>54448000.0</v>
       </c>
       <c r="L15">
-        <v>-51492000.0</v>
+        <v>52509000.0</v>
       </c>
       <c r="M15">
+        <v>51492000.0</v>
+      </c>
+      <c r="N15">
         <v>51677000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>51844000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>46997000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>-44858000.0</v>
+        <v>45866000.0</v>
       </c>
       <c r="R15">
-        <v>-43503000.0</v>
+        <v>44858000.0</v>
       </c>
       <c r="S15">
-        <v>-41155000.0</v>
+        <v>43503000.0</v>
       </c>
       <c r="T15">
-        <v>-40026000.0</v>
+        <v>41155000.0</v>
       </c>
       <c r="U15">
-        <v>-36876000.0</v>
+        <v>40026000.0</v>
       </c>
       <c r="V15">
-        <v>-36402000.0</v>
+        <v>36876000.0</v>
       </c>
       <c r="W15">
-        <v>-19085000.0</v>
+        <v>36402000.0</v>
       </c>
       <c r="X15">
+        <v>19085000.0</v>
+      </c>
+      <c r="Y15">
         <v>332000.0</v>
       </c>
-      <c r="Y15">
-[...1 lines deleted...]
-      </c>
       <c r="Z15">
-        <v>-29148000.0</v>
+        <v>23631000.0</v>
       </c>
       <c r="AA15">
-        <v>-16742000.0</v>
+        <v>29148000.0</v>
       </c>
       <c r="AB15">
-        <v>-15647000.0</v>
+        <v>16742000.0</v>
       </c>
       <c r="AC15">
-        <v>-15077000.0</v>
+        <v>15647000.0</v>
       </c>
       <c r="AD15">
-        <v>-14495000.0</v>
+        <v>15077000.0</v>
       </c>
       <c r="AE15">
-        <v>-13435000.0</v>
+        <v>14495000.0</v>
       </c>
       <c r="AF15">
-        <v>-13165000.0</v>
+        <v>13435000.0</v>
       </c>
       <c r="AG15">
-        <v>-12989000.0</v>
+        <v>13165000.0</v>
       </c>
       <c r="AH15">
-        <v>-12256000.0</v>
+        <v>12989000.0</v>
       </c>
       <c r="AI15">
-        <v>-12007000.0</v>
+        <v>12256000.0</v>
       </c>
       <c r="AJ15">
-        <v>-11442000.0</v>
+        <v>12007000.0</v>
       </c>
       <c r="AK15">
-        <v>-10878000.0</v>
+        <v>11442000.0</v>
       </c>
       <c r="AL15">
-        <v>-10213000.0</v>
+        <v>10878000.0</v>
       </c>
       <c r="AM15">
-        <v>-9671000.0</v>
+        <v>10213000.0</v>
       </c>
       <c r="AN15">
-        <v>-9303000.0</v>
+        <v>9671000.0</v>
       </c>
       <c r="AO15">
-        <v>-8612000.0</v>
+        <v>9303000.0</v>
       </c>
       <c r="AP15">
-        <v>-8145000.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:42">
+        <v>8612000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>8145000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
+        <v>12917000.0</v>
+      </c>
+      <c r="C16">
         <v>21679000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>33642000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>83320000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>21976000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11033000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15993000.0</v>
       </c>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
       <c r="I16">
+        <v>11186000.0</v>
+      </c>
+      <c r="J16">
         <v>18282000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>221740000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20632000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>50497000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36265000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19310000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>60040000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>82361000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>28976000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>65547000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21669000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20077000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>87008000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>18350000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>110728000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>108987000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9241000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>96712000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20311000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>44115000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>12718000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13160000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18989000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>28028000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>20822000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>24750000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9355000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13698000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>43771000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39637000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23103000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>33003000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>17010000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>37213000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>59533000.0</v>
+      </c>
+      <c r="C18">
         <v>74728000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>77983000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>58024000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>76672000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>57111000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>57468000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>60255000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>74000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>67735000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>43785000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>68026000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>54218000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>58793000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>48237000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>76633000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>41344000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>58326000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>57472000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>88188000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>47233000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>50446000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>42887000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>49701000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>35363000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>40271000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>35418000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>43713000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>31793000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>31383000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>33716000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>32105000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>26371000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>30859000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>22840000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-107186000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>19738000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>21699000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-98084000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>22626000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>10093000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>11904000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:42">
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-174054000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-131258000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-85335000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>27338000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-65618000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-225708000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>204285000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-49536000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>42528000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1713000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>45091000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-262363000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-204405000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-154682000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-206882000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-133715000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-206347000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-175051000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-67661000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-76443000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>5469000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>6264000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>4474000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>38520000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-749333000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-56257000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>272737000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>20201000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>68216000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>134412000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>27186000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>477000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
+        <v>35424000.0</v>
+      </c>
+      <c r="C21">
         <v>132499000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>168512000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>225514000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>119916000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>80204000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-28579000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>44936000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-48039000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7325000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-89000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-23000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-96500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>57000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>162783000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>102000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>101210000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-15791000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-35802000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1372000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-489061000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-105752000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>64219000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-106749000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>621181000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
+        <v>40255000.0</v>
+      </c>
+      <c r="C22">
         <v>46392000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>35028000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27065000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19830000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17493000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27607000.0</v>
       </c>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
       <c r="I22">
+        <v>37268000.0</v>
+      </c>
+      <c r="J22">
         <v>35329000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>65114000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6797000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52145000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>62996000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>41374000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>36773000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>28709000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>35552000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>28441000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30291000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>30522000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>22820000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>23960000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17619000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9711000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>15353000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11848000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>27712000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>25038000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>17342000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>15022000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14661000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>23064000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>18385000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>18995000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>16826000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>12991000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>15991000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>13747000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>13794000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>13958000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4818000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5098000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B23">
+        <v>-2750000.0</v>
+      </c>
+      <c r="C23">
         <v>-2451000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36792000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1809000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1804000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-15092000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3319000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>-1762000.0</v>
+      </c>
+      <c r="J23">
         <v>-2622000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2767000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2849000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2653000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2624000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26181000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>256201000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-6081000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2802000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6640000.0</v>
       </c>
-      <c r="S23">
-[...1 lines deleted...]
-      </c>
       <c r="T23">
+        <v>-3352000.0</v>
+      </c>
+      <c r="U23">
         <v>-10274000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4679000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4120000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1673000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-5051000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2646000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-3594000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2308000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3942000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2297000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-8232000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2008000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-4028000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2393000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2464000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2319000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3361000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-9910000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2287000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1934000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>62489000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>59296000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>58331000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24">
+        <v>1305000.0</v>
+      </c>
+      <c r="C24">
         <v>-322000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-278042000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-167888000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-128650000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-70987000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>33781000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
+        <v>-58570000.0</v>
+      </c>
+      <c r="J24">
         <v>1050000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1050000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-32739000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>48390000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>118378000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>125000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>81000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-204305000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-154782000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-206900000.0</v>
       </c>
-      <c r="S24">
-[...1 lines deleted...]
-      </c>
       <c r="T24">
+        <v>-133778000.0</v>
+      </c>
+      <c r="U24">
         <v>-205552000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-175049000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-66327000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-73266000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9274000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10040000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>35383000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>39527000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-746832000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-54970000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-64381000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-245091000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-84133000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-100129000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-86146000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-310879000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>494000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-74482000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-85395000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2645000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-123105000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-180442000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-49021000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:42">
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>-18107000.0</v>
+      </c>
+      <c r="C25">
         <v>-13613000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-5087000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1164000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9898000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13751000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3408000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>-6405000.0</v>
+      </c>
+      <c r="J25">
         <v>-4817000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-33636000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>22538000.0</v>
+      </c>
+      <c r="M25">
         <v>-21912000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5763000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7612000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-15414000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3904000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-8393000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1675000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-4845000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11914000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2057000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-7567000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-933000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1724000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-9509000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1867000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-18382000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-14838000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-7541000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-4462000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-4269000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-12559000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-9178000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-8655000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-7716000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-4499000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-9545000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-5274000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-7706000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2978000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2569000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1131000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:42">
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>215000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-37000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-32000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-146000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>263000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-32000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-230000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-231000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>180000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-180000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-10000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-170000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>272737000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>20201000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>68216000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>134412000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>173000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>422810000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>253647000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-173000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-90000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-36000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>131000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>227000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-42225000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-7361000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-3210000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1803000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1640000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-2675000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-2312000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-3577000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-4614000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1809000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1636000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1380000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1667000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-3428000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-2478000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-581000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B27">
+        <v>2860000.0</v>
+      </c>
+      <c r="C27">
         <v>2566000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2491000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2488000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2471000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2147000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1978000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1829000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2073000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1475000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1401000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1540000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1539000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1503000.0</v>
       </c>
       <c r="P27">
         <v>1503000.0</v>
       </c>
       <c r="Q27">
+        <v>1503000.0</v>
+      </c>
+      <c r="R27">
         <v>1381000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>929000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1025000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>924000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>951000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1769000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1193000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>796000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B28">
+        <v>-23419000.0</v>
+      </c>
+      <c r="C28">
         <v>74356000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>150381000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>171208000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>62921000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8916000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-86474000.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
+        <v>-10395000.0</v>
+      </c>
+      <c r="J28">
         <v>-51346000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-73006000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-40911000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-102184000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-46986000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-144739000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>191724000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>181057000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>76867000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>186352000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>83998000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>50433000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>196474000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-76497000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>32120000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>40170000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-132273000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>31608000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-98749000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>734516000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22735000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>27169000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>192336000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>59234000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>69830000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>69938000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>283696000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>78087000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>58878000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>80230000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>85452000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>116472000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>150146000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>47280000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B29">
+        <v>58169000.0</v>
+      </c>
+      <c r="C29">
         <v>76092000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>84567000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>64190000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>79280000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>71459000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>63911000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>67303000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>74172000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>70867000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>60582000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>73888000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>62228000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>74376000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>60440000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>77515000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>58855000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>59104000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>57619000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>88303000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>47235000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>51780000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>46064000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>53506000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>39139000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>40319000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>36425000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>46214000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>33080000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>31639000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>34494000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>34842000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>26438000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>32237000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>25575000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>27057000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>21322000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>23986000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>15041000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>22832000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>16249000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>13067000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:42">
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30">
+        <v>-43512000.0</v>
+      </c>
+      <c r="C30">
         <v>-162411000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-284626000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-174054000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-131258000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-85335000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27338000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
+        <v>-65618000.0</v>
+      </c>
+      <c r="J30">
         <v>-225708000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>204285000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-49536000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42528000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31346000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29633000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-274485000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-205187000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-172293000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-207678000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-133925000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-205667000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-175051000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-67661000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-76443000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5469000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6264000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4474000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>38520000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-749333000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-56257000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-64637000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-235869000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-86870000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-100196000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-87524000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-313614000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-133749000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-76066000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-87682000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-110480000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-123311000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-186598000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-50184000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>