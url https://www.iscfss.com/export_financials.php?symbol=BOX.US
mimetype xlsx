--- v0 (2026-09-12)
+++ v1 (2026-11-06)
@@ -11779,81 +11779,81 @@
       </c>
       <c r="J2">
         <v>135248000.0</v>
       </c>
       <c r="K2">
         <v>112130000.0</v>
       </c>
       <c r="L2">
         <v>87100000.0</v>
       </c>
       <c r="M2">
         <v>47273000.0</v>
       </c>
       <c r="N2">
         <v>25974000.0</v>
       </c>
       <c r="O2">
         <v>14280000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>117</v>
       </c>
       <c r="B3">
-        <v>37109000.0</v>
+        <v>32908000.0</v>
       </c>
       <c r="C3">
         <v>22103000.0</v>
       </c>
       <c r="D3">
         <v>51241000.0</v>
       </c>
       <c r="E3">
         <v>65988000.0</v>
       </c>
       <c r="F3">
-        <v>81248000.0</v>
+        <v>78234000.0</v>
       </c>
       <c r="G3">
         <v>75478000.0</v>
       </c>
       <c r="H3">
-        <v>58200000.0</v>
+        <v>59424000.0</v>
       </c>
       <c r="I3">
         <v>46320000.0</v>
       </c>
       <c r="J3">
         <v>40112000.0</v>
       </c>
       <c r="K3">
         <v>40154000.0</v>
       </c>
       <c r="L3">
-        <v>56210000.0</v>
+        <v>40394000.0</v>
       </c>
       <c r="M3">
         <v>29019000.0</v>
       </c>
       <c r="N3">
         <v>17867000.0</v>
       </c>
       <c r="O3">
         <v>8616000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
@@ -11875,86 +11875,86 @@
       <c r="D5">
         <v>62586000.0</v>
       </c>
       <c r="E5">
         <v>39279000.0</v>
       </c>
       <c r="F5">
         <v>-27626000.0</v>
       </c>
       <c r="G5">
         <v>-37642000.0</v>
       </c>
       <c r="H5">
         <v>-139472000.0</v>
       </c>
       <c r="I5">
         <v>-132898000.0</v>
       </c>
       <c r="J5">
         <v>-151532000.0</v>
       </c>
       <c r="K5">
         <v>-149977000.0</v>
       </c>
       <c r="L5">
-        <v>-216917000.0</v>
+        <v>-201101000.0</v>
       </c>
       <c r="M5">
         <v>-166787000.0</v>
       </c>
       <c r="N5">
         <v>-167283000.0</v>
       </c>
       <c r="O5">
         <v>-110740000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>120</v>
       </c>
       <c r="B6">
-        <v>140666000.0</v>
+        <v>136465000.0</v>
       </c>
       <c r="C6">
         <v>113338000.0</v>
       </c>
       <c r="D6">
         <v>113827000.0</v>
       </c>
       <c r="E6">
         <v>105267000.0</v>
       </c>
       <c r="F6">
-        <v>53622000.0</v>
+        <v>50608000.0</v>
       </c>
       <c r="G6">
         <v>37836000.0</v>
       </c>
       <c r="H6">
-        <v>-81272000.0</v>
+        <v>-80048000.0</v>
       </c>
       <c r="I6">
         <v>-86578000.0</v>
       </c>
       <c r="J6">
         <v>-111420000.0</v>
       </c>
       <c r="K6">
         <v>-109823000.0</v>
       </c>
       <c r="L6">
         <v>-160707000.0</v>
       </c>
       <c r="M6">
         <v>-137768000.0</v>
       </c>
       <c r="N6">
         <v>-149416000.0</v>
       </c>
       <c r="O6">
         <v>-102124000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
@@ -13337,56 +13337,58 @@
         <v>7172000.0</v>
       </c>
       <c r="BB2">
         <v>5907000.0</v>
       </c>
       <c r="BC2">
         <v>4561000.0</v>
       </c>
       <c r="BD2">
         <v>4277000.0</v>
       </c>
       <c r="BE2">
         <v>4484000.0</v>
       </c>
       <c r="BF2">
         <v>3164000.0</v>
       </c>
       <c r="BG2">
         <v>2355000.0</v>
       </c>
     </row>
     <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>117</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>9926000.0</v>
+      </c>
       <c r="C3">
         <v>9261000.0</v>
       </c>
       <c r="D3">
-        <v>13500000.0</v>
+        <v>9299000.0</v>
       </c>
       <c r="E3">
         <v>8983000.0</v>
       </c>
       <c r="F3">
         <v>7730000.0</v>
       </c>
       <c r="G3">
         <v>6896000.0</v>
       </c>
       <c r="H3">
         <v>6193000.0</v>
       </c>
       <c r="I3">
         <v>5926000.0</v>
       </c>
       <c r="J3">
         <v>5296000.0</v>
       </c>
       <c r="K3">
         <v>4688000.0</v>
       </c>
       <c r="L3">
         <v>12245000.0</v>
       </c>
@@ -13625,51 +13627,53 @@
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>119</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>34260000.0</v>
+      </c>
       <c r="C5">
         <v>29910000.0</v>
       </c>
       <c r="D5">
         <v>37080000.0</v>
       </c>
       <c r="E5">
         <v>30086000.0</v>
       </c>
       <c r="F5">
         <v>26421000.0</v>
       </c>
       <c r="G5">
         <v>15840000.0</v>
       </c>
       <c r="H5">
         <v>29537000.0</v>
       </c>
       <c r="I5">
         <v>23411000.0</v>
       </c>
       <c r="J5">
         <v>24979000.0</v>
       </c>
       <c r="K5">
@@ -13803,57 +13807,57 @@
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>-32783000.0</v>
       </c>
       <c r="BD5">
         <v>-31605000.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>120</v>
       </c>
       <c r="B6">
-        <v>34260000.0</v>
+        <v>44186000.0</v>
       </c>
       <c r="C6">
         <v>39171000.0</v>
       </c>
       <c r="D6">
-        <v>50580000.0</v>
+        <v>46379000.0</v>
       </c>
       <c r="E6">
         <v>39069000.0</v>
       </c>
       <c r="F6">
         <v>34151000.0</v>
       </c>
       <c r="G6">
         <v>22736000.0</v>
       </c>
       <c r="H6">
         <v>35730000.0</v>
       </c>
       <c r="I6">
         <v>29337000.0</v>
       </c>
       <c r="J6">
         <v>30275000.0</v>
       </c>
       <c r="K6">
         <v>26553000.0</v>
       </c>
       <c r="L6">
         <v>37830000.0</v>
       </c>
@@ -21320,51 +21324,53 @@
       </c>
       <c r="AS14">
         <v>9936000.0</v>
       </c>
       <c r="AT14">
         <v>9865000.0</v>
       </c>
       <c r="AU14">
         <v>9166000.0</v>
       </c>
       <c r="AV14">
         <v>9067000.0</v>
       </c>
       <c r="AW14">
         <v>7623000.0</v>
       </c>
       <c r="AX14">
         <v>6433000.0</v>
       </c>
       <c r="AY14">
         <v>5896000.0</v>
       </c>
       <c r="AZ14">
         <v>4007000.0</v>
       </c>
-      <c r="BA14"/>
+      <c r="BA14">
+        <v>4015663.0</v>
+      </c>
       <c r="BB14">
         <v>2731000.0</v>
       </c>
       <c r="BC14">
         <v>2535000.0</v>
       </c>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" t="s">
         <v>164</v>
       </c>
       <c r="B15">
         <v>3750000.0</v>
       </c>
       <c r="C15">
         <v>3750000.0</v>
       </c>
       <c r="D15">
         <v>3750000.0</v>
       </c>
       <c r="E15">
         <v>3750000.0</v>
       </c>
       <c r="F15">
         <v>3750000.0</v>
@@ -22739,51 +22745,51 @@
       </c>
       <c r="AV24">
         <v>-202000.0</v>
       </c>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24">
         <v>-49999.0</v>
       </c>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" t="s">
         <v>173</v>
       </c>
       <c r="B25">
         <v>76563000.0</v>
       </c>
       <c r="C25">
         <v>6677000.0</v>
       </c>
       <c r="D25">
-        <v>80592000.0</v>
+        <v>80590100.0</v>
       </c>
       <c r="E25">
         <v>16258000.0</v>
       </c>
       <c r="F25">
         <v>16988000.0</v>
       </c>
       <c r="G25">
         <v>11105000.0</v>
       </c>
       <c r="H25">
         <v>-157646000.0</v>
       </c>
       <c r="I25">
         <v>16735000.0</v>
       </c>
       <c r="J25">
         <v>14763000.0</v>
       </c>
       <c r="K25">
         <v>14177000.0</v>
       </c>
       <c r="L25">
         <v>-62119000.0</v>
       </c>
@@ -22886,51 +22892,51 @@
       <c r="AS25">
         <v>4431000.0</v>
       </c>
       <c r="AT25">
         <v>4024000.0</v>
       </c>
       <c r="AU25">
         <v>3604000.0</v>
       </c>
       <c r="AV25">
         <v>3108000.0</v>
       </c>
       <c r="AW25">
         <v>3172000.0</v>
       </c>
       <c r="AX25">
         <v>2669000.0</v>
       </c>
       <c r="AY25">
         <v>3282000.0</v>
       </c>
       <c r="AZ25">
         <v>24289000.0</v>
       </c>
       <c r="BA25">
-        <v>51391000.0</v>
+        <v>47375337.0</v>
       </c>
       <c r="BB25">
         <v>9330000.0</v>
       </c>
       <c r="BC25">
         <v>3374000.0</v>
       </c>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" t="s">
         <v>174</v>
       </c>
       <c r="B26">
         <v>-69255000.0</v>
       </c>
       <c r="C26">
         <v>-116407000.0</v>
       </c>
       <c r="D26">
         <v>-123409000.0</v>
       </c>
       <c r="E26">
         <v>-76853000.0</v>
       </c>
       <c r="F26">