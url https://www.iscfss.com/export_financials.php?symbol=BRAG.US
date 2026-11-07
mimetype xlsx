--- v0 (2026-07-14)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4010,534 +4013,540 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>12543742.0</v>
+      </c>
+      <c r="C2">
         <v>8886434.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9124867.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7643000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9916000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3020000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3236000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5380000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6195000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6563000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7504000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2730000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5482000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4700943.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4327000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2852000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5013000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1897000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1662607.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2545000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3848000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4871000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6406000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5082000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4756000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6122000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5146000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7116063.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5719296.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7071368.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7992838.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1163257.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1878844.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1305912.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AJ2">
         <v>1.0</v>
       </c>
       <c r="AK2">
+        <v>1.0</v>
+      </c>
+      <c r="AL2">
         <v>2.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2619462.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>498621.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>730998.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>1.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>633931.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>492444.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>503629.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>324279.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>416209.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>1.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>206178.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.0</v>
       </c>
       <c r="BM2">
         <v>2.0</v>
       </c>
       <c r="BN2">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="BO2">
         <v>1.0</v>
       </c>
-      <c r="BP2"/>
+      <c r="BP2">
+        <v>1.0</v>
+      </c>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>93482.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>119886.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>81636.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>103852.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>83395.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>113121.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4636.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4583,54 +4592,20392 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+    </row>
+    <row r="4" spans="1:88">
+      <c r="A4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+    </row>
+    <row r="5" spans="1:88">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5">
+        <v>1151140.0</v>
+      </c>
+      <c r="C5">
+        <v>848574.0</v>
+      </c>
+      <c r="D5">
+        <v>542624.0</v>
+      </c>
+      <c r="E5">
+        <v>467000.0</v>
+      </c>
+      <c r="F5">
+        <v>1197000.0</v>
+      </c>
+      <c r="G5">
+        <v>3877000.0</v>
+      </c>
+      <c r="H5">
+        <v>5300000.0</v>
+      </c>
+      <c r="I5">
+        <v>1919000.0</v>
+      </c>
+      <c r="J5">
+        <v>2921000.0</v>
+      </c>
+      <c r="K5">
+        <v>2534000.0</v>
+      </c>
+      <c r="L5">
+        <v>2917000.0</v>
+      </c>
+      <c r="M5">
+        <v>2340000.0</v>
+      </c>
+      <c r="N5">
+        <v>2951000.0</v>
+      </c>
+      <c r="O5">
+        <v>11476215.0</v>
+      </c>
+      <c r="P5">
+        <v>4094000.0</v>
+      </c>
+      <c r="Q5">
+        <v>6880000.0</v>
+      </c>
+      <c r="R5">
+        <v>4669000.0</v>
+      </c>
+      <c r="S5">
+        <v>3068000.0</v>
+      </c>
+      <c r="T5">
+        <v>18474927.0</v>
+      </c>
+      <c r="U5">
+        <v>1763000.0</v>
+      </c>
+      <c r="V5">
+        <v>1399000.0</v>
+      </c>
+      <c r="W5">
+        <v>975000.0</v>
+      </c>
+      <c r="X5">
+        <v>-150000.0</v>
+      </c>
+      <c r="Y5">
+        <v>59000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-66000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-185000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-212000.0</v>
+      </c>
+      <c r="AC5">
+        <v>5596835.0</v>
+      </c>
+      <c r="AD5">
+        <v>5588007.0</v>
+      </c>
+      <c r="AE5">
+        <v>6349659.0</v>
+      </c>
+      <c r="AF5">
+        <v>9152918.0</v>
+      </c>
+      <c r="AG5">
+        <v>-29628.0</v>
+      </c>
+      <c r="AH5">
+        <v>6909407.0</v>
+      </c>
+      <c r="AI5">
+        <v>93387.0</v>
+      </c>
+      <c r="AJ5">
+        <v>138839.0</v>
+      </c>
+      <c r="AK5">
+        <v>166915.0</v>
+      </c>
+      <c r="AL5">
+        <v>40626.0</v>
+      </c>
+      <c r="AM5">
+        <v>40477.0</v>
+      </c>
+      <c r="AN5">
+        <v>259713.0</v>
+      </c>
+      <c r="AO5">
+        <v>68736.0</v>
+      </c>
+      <c r="AP5">
+        <v>77321.0</v>
+      </c>
+      <c r="AQ5">
+        <v>65970.0</v>
+      </c>
+      <c r="AR5">
+        <v>74541.0</v>
+      </c>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5">
+        <v>232935.0</v>
+      </c>
+      <c r="BV5">
+        <v>98711.0</v>
+      </c>
+      <c r="BW5">
+        <v>37597.0</v>
+      </c>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5">
+        <v>893136.0</v>
+      </c>
+      <c r="CH5">
+        <v>842286.0</v>
+      </c>
+      <c r="CI5">
+        <v>796683.0</v>
+      </c>
+      <c r="CJ5"/>
+    </row>
+    <row r="6" spans="1:88">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+    </row>
+    <row r="7" spans="1:88">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7">
+        <v>3456000.0</v>
+      </c>
+      <c r="C7">
+        <v>3766000.0</v>
+      </c>
+      <c r="D7">
+        <v>4092000.0</v>
+      </c>
+      <c r="E7">
+        <v>4421000.0</v>
+      </c>
+      <c r="F7">
+        <v>3243000.0</v>
+      </c>
+      <c r="G7">
+        <v>3328000.0</v>
+      </c>
+      <c r="H7">
+        <v>3697000.0</v>
+      </c>
+      <c r="I7">
+        <v>2915000.0</v>
+      </c>
+      <c r="J7">
+        <v>3194000.0</v>
+      </c>
+      <c r="K7">
+        <v>3349000.0</v>
+      </c>
+      <c r="L7">
+        <v>3277000.0</v>
+      </c>
+      <c r="M7">
+        <v>1366000.0</v>
+      </c>
+      <c r="N7">
+        <v>1315000.0</v>
+      </c>
+      <c r="O7">
+        <v>1405000.0</v>
+      </c>
+      <c r="P7">
+        <v>638000.0</v>
+      </c>
+      <c r="Q7">
+        <v>829000.0</v>
+      </c>
+      <c r="R7">
+        <v>662000.0</v>
+      </c>
+      <c r="S7">
+        <v>593000.0</v>
+      </c>
+      <c r="T7">
+        <v>600000.0</v>
+      </c>
+      <c r="U7">
+        <v>652000.0</v>
+      </c>
+      <c r="V7">
+        <v>691000.0</v>
+      </c>
+      <c r="W7">
+        <v>702000.0</v>
+      </c>
+      <c r="X7">
+        <v>726000.0</v>
+      </c>
+      <c r="Y7">
+        <v>747000.0</v>
+      </c>
+      <c r="Z7">
+        <v>783000.0</v>
+      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+    </row>
+    <row r="8" spans="1:88">
+      <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8">
+        <v>134269000.0</v>
+      </c>
+      <c r="C8">
+        <v>133985000.0</v>
+      </c>
+      <c r="D8">
+        <v>133946000.0</v>
+      </c>
+      <c r="E8">
+        <v>133253000.0</v>
+      </c>
+      <c r="F8">
+        <v>133253000.0</v>
+      </c>
+      <c r="G8">
+        <v>131853000.0</v>
+      </c>
+      <c r="H8">
+        <v>131729000.0</v>
+      </c>
+      <c r="I8">
+        <v>131706000.0</v>
+      </c>
+      <c r="J8">
+        <v>131405000.0</v>
+      </c>
+      <c r="K8">
+        <v>121083000.0</v>
+      </c>
+      <c r="L8">
+        <v>120015000.0</v>
+      </c>
+      <c r="M8">
+        <v>118670000.0</v>
+      </c>
+      <c r="N8">
+        <v>117061000.0</v>
+      </c>
+      <c r="O8">
+        <v>111517000.0</v>
+      </c>
+      <c r="P8">
+        <v>109902000.0</v>
+      </c>
+      <c r="Q8">
+        <v>109902000.0</v>
+      </c>
+      <c r="R8">
+        <v>109897000.0</v>
+      </c>
+      <c r="S8">
+        <v>101693000.0</v>
+      </c>
+      <c r="T8">
+        <v>100285000.0</v>
+      </c>
+      <c r="U8">
+        <v>100285000.0</v>
+      </c>
+      <c r="V8">
+        <v>100268000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+    </row>
+    <row r="9" spans="1:88">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+    </row>
+    <row r="10" spans="1:88">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10">
+        <v>3302665.0</v>
+      </c>
+      <c r="C10">
+        <v>3427437.0</v>
+      </c>
+      <c r="D10">
+        <v>6641163.0</v>
+      </c>
+      <c r="E10">
+        <v>3024000.0</v>
+      </c>
+      <c r="F10">
+        <v>4242000.0</v>
+      </c>
+      <c r="G10">
+        <v>10815000.0</v>
+      </c>
+      <c r="H10">
+        <v>10467000.0</v>
+      </c>
+      <c r="I10">
+        <v>11569000.0</v>
+      </c>
+      <c r="J10">
+        <v>10850000.0</v>
+      </c>
+      <c r="K10">
+        <v>7747000.0</v>
+      </c>
+      <c r="L10">
+        <v>8796000.0</v>
+      </c>
+      <c r="M10">
+        <v>7876000.0</v>
+      </c>
+      <c r="N10">
+        <v>10742000.0</v>
+      </c>
+      <c r="O10">
+        <v>16440255.0</v>
+      </c>
+      <c r="P10">
+        <v>11287000.0</v>
+      </c>
+      <c r="Q10">
+        <v>17183000.0</v>
+      </c>
+      <c r="R10">
+        <v>11046000.0</v>
+      </c>
+      <c r="S10">
+        <v>18412000.0</v>
+      </c>
+      <c r="T10">
+        <v>18177384.0</v>
+      </c>
+      <c r="U10">
+        <v>20305000.0</v>
+      </c>
+      <c r="V10">
+        <v>20966000.0</v>
+      </c>
+      <c r="W10">
+        <v>30112000.0</v>
+      </c>
+      <c r="X10">
+        <v>26102000.0</v>
+      </c>
+      <c r="Y10">
+        <v>5172000.0</v>
+      </c>
+      <c r="Z10">
+        <v>2487000.0</v>
+      </c>
+      <c r="AA10">
+        <v>2487000.0</v>
+      </c>
+      <c r="AB10">
+        <v>682000.0</v>
+      </c>
+      <c r="AC10">
+        <v>920893.0</v>
+      </c>
+      <c r="AD10">
+        <v>1298350.0</v>
+      </c>
+      <c r="AE10">
+        <v>1825467.0</v>
+      </c>
+      <c r="AF10">
+        <v>8563676.0</v>
+      </c>
+      <c r="AG10">
+        <v>415456.0</v>
+      </c>
+      <c r="AH10">
+        <v>888257.0</v>
+      </c>
+      <c r="AI10">
+        <v>1856488.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1169614.0</v>
+      </c>
+      <c r="AK10">
+        <v>1718196.0</v>
+      </c>
+      <c r="AL10">
+        <v>2784032.0</v>
+      </c>
+      <c r="AM10">
+        <v>356461.0</v>
+      </c>
+      <c r="AN10">
+        <v>2420825.0</v>
+      </c>
+      <c r="AO10">
+        <v>3202193.0</v>
+      </c>
+      <c r="AP10">
+        <v>157246.0</v>
+      </c>
+      <c r="AQ10">
+        <v>258310.0</v>
+      </c>
+      <c r="AR10">
+        <v>608293.0</v>
+      </c>
+      <c r="AS10">
+        <v>552224.0</v>
+      </c>
+      <c r="AT10">
+        <v>997902.0</v>
+      </c>
+      <c r="AU10">
+        <v>1488177.0</v>
+      </c>
+      <c r="AV10">
+        <v>264475.0</v>
+      </c>
+      <c r="AW10">
+        <v>208977.0</v>
+      </c>
+      <c r="AX10">
+        <v>277738.0</v>
+      </c>
+      <c r="AY10">
+        <v>145797.0</v>
+      </c>
+      <c r="AZ10">
+        <v>120143.0</v>
+      </c>
+      <c r="BA10">
+        <v>439370.0</v>
+      </c>
+      <c r="BB10">
+        <v>291631.0</v>
+      </c>
+      <c r="BC10">
+        <v>87184.0</v>
+      </c>
+      <c r="BD10">
+        <v>585603.0</v>
+      </c>
+      <c r="BE10">
+        <v>40734.0</v>
+      </c>
+      <c r="BF10">
+        <v>75509.0</v>
+      </c>
+      <c r="BG10">
+        <v>212722.0</v>
+      </c>
+      <c r="BH10">
+        <v>66558.0</v>
+      </c>
+      <c r="BI10">
+        <v>160997.0</v>
+      </c>
+      <c r="BJ10">
+        <v>951556.0</v>
+      </c>
+      <c r="BK10">
+        <v>9416.0</v>
+      </c>
+      <c r="BL10">
+        <v>32347.0</v>
+      </c>
+      <c r="BM10">
+        <v>17188.0</v>
+      </c>
+      <c r="BN10">
+        <v>27512.0</v>
+      </c>
+      <c r="BO10">
+        <v>4586.0</v>
+      </c>
+      <c r="BP10">
+        <v>117275.0</v>
+      </c>
+      <c r="BQ10">
+        <v>173858.0</v>
+      </c>
+      <c r="BR10">
+        <v>13207.0</v>
+      </c>
+      <c r="BS10">
+        <v>81439.0</v>
+      </c>
+      <c r="BT10">
+        <v>70814.0</v>
+      </c>
+      <c r="BU10">
+        <v>87942.0</v>
+      </c>
+      <c r="BV10">
+        <v>20866.0</v>
+      </c>
+      <c r="BW10">
+        <v>47323.0</v>
+      </c>
+      <c r="BX10">
+        <v>29545.0</v>
+      </c>
+      <c r="BY10">
+        <v>571801.0</v>
+      </c>
+      <c r="BZ10">
+        <v>797380.0</v>
+      </c>
+      <c r="CA10">
+        <v>4747.0</v>
+      </c>
+      <c r="CB10">
+        <v>4147.0</v>
+      </c>
+      <c r="CC10">
+        <v>4653.0</v>
+      </c>
+      <c r="CD10">
+        <v>35172.0</v>
+      </c>
+      <c r="CE10">
+        <v>22151.0</v>
+      </c>
+      <c r="CF10">
+        <v>45304.0</v>
+      </c>
+      <c r="CG10">
+        <v>691786.0</v>
+      </c>
+      <c r="CH10">
+        <v>62901.0</v>
+      </c>
+      <c r="CI10">
+        <v>652585.0</v>
+      </c>
+      <c r="CJ10">
+        <v>111205.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:88">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+    </row>
+    <row r="12" spans="1:88">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12">
+        <v>3302665.0</v>
+      </c>
+      <c r="C12">
+        <v>3427437.0</v>
+      </c>
+      <c r="D12">
+        <v>6641163.0</v>
+      </c>
+      <c r="E12">
+        <v>3024000.0</v>
+      </c>
+      <c r="F12">
+        <v>4242000.0</v>
+      </c>
+      <c r="G12">
+        <v>10815000.0</v>
+      </c>
+      <c r="H12">
+        <v>10467000.0</v>
+      </c>
+      <c r="I12">
+        <v>11569000.0</v>
+      </c>
+      <c r="J12">
+        <v>10854789.0</v>
+      </c>
+      <c r="K12">
+        <v>7747000.0</v>
+      </c>
+      <c r="L12">
+        <v>8796000.0</v>
+      </c>
+      <c r="M12">
+        <v>7876000.0</v>
+      </c>
+      <c r="N12">
+        <v>10742000.0</v>
+      </c>
+      <c r="O12">
+        <v>16440255.0</v>
+      </c>
+      <c r="P12">
+        <v>11287000.0</v>
+      </c>
+      <c r="Q12">
+        <v>17183000.0</v>
+      </c>
+      <c r="R12">
+        <v>11046000.0</v>
+      </c>
+      <c r="S12">
+        <v>18412000.0</v>
+      </c>
+      <c r="T12">
+        <v>18177384.0</v>
+      </c>
+      <c r="U12">
+        <v>20305000.0</v>
+      </c>
+      <c r="V12">
+        <v>20966000.0</v>
+      </c>
+      <c r="W12">
+        <v>30112000.0</v>
+      </c>
+      <c r="X12">
+        <v>26102000.0</v>
+      </c>
+      <c r="Y12">
+        <v>5172000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2487000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2487000.0</v>
+      </c>
+      <c r="AB12">
+        <v>682000.0</v>
+      </c>
+      <c r="AC12">
+        <v>920893.0</v>
+      </c>
+      <c r="AD12">
+        <v>1298350.0</v>
+      </c>
+      <c r="AE12">
+        <v>1825467.0</v>
+      </c>
+      <c r="AF12">
+        <v>8569240.0</v>
+      </c>
+      <c r="AG12">
+        <v>415456.0</v>
+      </c>
+      <c r="AH12">
+        <v>888257.0</v>
+      </c>
+      <c r="AI12">
+        <v>1856488.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1169614.0</v>
+      </c>
+      <c r="AK12">
+        <v>1718196.0</v>
+      </c>
+      <c r="AL12">
+        <v>2784032.0</v>
+      </c>
+      <c r="AM12">
+        <v>356461.0</v>
+      </c>
+      <c r="AN12">
+        <v>2420825.0</v>
+      </c>
+      <c r="AO12">
+        <v>3202193.0</v>
+      </c>
+      <c r="AP12">
+        <v>157246.0</v>
+      </c>
+      <c r="AQ12">
+        <v>258310.0</v>
+      </c>
+      <c r="AR12">
+        <v>608293.0</v>
+      </c>
+      <c r="AS12">
+        <v>552224.0</v>
+      </c>
+      <c r="AT12">
+        <v>997902.0</v>
+      </c>
+      <c r="AU12">
+        <v>1488177.0</v>
+      </c>
+      <c r="AV12">
+        <v>264475.0</v>
+      </c>
+      <c r="AW12">
+        <v>208977.0</v>
+      </c>
+      <c r="AX12">
+        <v>277738.0</v>
+      </c>
+      <c r="AY12">
+        <v>145797.0</v>
+      </c>
+      <c r="AZ12">
+        <v>318471.0</v>
+      </c>
+      <c r="BA12">
+        <v>1674200.0</v>
+      </c>
+      <c r="BB12">
+        <v>291631.0</v>
+      </c>
+      <c r="BC12">
+        <v>87184.0</v>
+      </c>
+      <c r="BD12">
+        <v>585603.0</v>
+      </c>
+      <c r="BE12">
+        <v>40734.0</v>
+      </c>
+      <c r="BF12">
+        <v>462547.0</v>
+      </c>
+      <c r="BG12">
+        <v>847737.0</v>
+      </c>
+      <c r="BH12">
+        <v>180436.0</v>
+      </c>
+      <c r="BI12">
+        <v>623478.0</v>
+      </c>
+      <c r="BJ12">
+        <v>951556.0</v>
+      </c>
+      <c r="BK12">
+        <v>9416.0</v>
+      </c>
+      <c r="BL12">
+        <v>32347.0</v>
+      </c>
+      <c r="BM12">
+        <v>17188.0</v>
+      </c>
+      <c r="BN12">
+        <v>27512.0</v>
+      </c>
+      <c r="BO12">
+        <v>4586.0</v>
+      </c>
+      <c r="BP12">
+        <v>117275.0</v>
+      </c>
+      <c r="BQ12">
+        <v>173858.0</v>
+      </c>
+      <c r="BR12">
+        <v>13207.0</v>
+      </c>
+      <c r="BS12">
+        <v>81439.0</v>
+      </c>
+      <c r="BT12">
+        <v>70814.0</v>
+      </c>
+      <c r="BU12">
+        <v>87942.0</v>
+      </c>
+      <c r="BV12">
+        <v>20866.0</v>
+      </c>
+      <c r="BW12">
+        <v>47323.0</v>
+      </c>
+      <c r="BX12">
+        <v>130154.0</v>
+      </c>
+      <c r="BY12">
+        <v>571801.0</v>
+      </c>
+      <c r="BZ12">
+        <v>797380.0</v>
+      </c>
+      <c r="CA12">
+        <v>462215.0</v>
+      </c>
+      <c r="CB12">
+        <v>494930.0</v>
+      </c>
+      <c r="CC12">
+        <v>537440.0</v>
+      </c>
+      <c r="CD12">
+        <v>632202.0</v>
+      </c>
+      <c r="CE12">
+        <v>659061.0</v>
+      </c>
+      <c r="CF12">
+        <v>699582.0</v>
+      </c>
+      <c r="CG12">
+        <v>691786.0</v>
+      </c>
+      <c r="CH12">
+        <v>670269.0</v>
+      </c>
+      <c r="CI12">
+        <v>652585.0</v>
+      </c>
+      <c r="CJ12">
+        <v>111205.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:88">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13">
+        <v>134052516.0</v>
+      </c>
+      <c r="C13">
+        <v>134551821.0</v>
+      </c>
+      <c r="D13">
+        <v>133607303.0</v>
+      </c>
+      <c r="E13">
+        <v>133253000.0</v>
+      </c>
+      <c r="F13">
+        <v>133253000.0</v>
+      </c>
+      <c r="G13">
+        <v>131853000.0</v>
+      </c>
+      <c r="H13">
+        <v>131729000.0</v>
+      </c>
+      <c r="I13">
+        <v>131706000.0</v>
+      </c>
+      <c r="J13">
+        <v>131405000.0</v>
+      </c>
+      <c r="K13">
+        <v>121083000.0</v>
+      </c>
+      <c r="L13">
+        <v>120015000.0</v>
+      </c>
+      <c r="M13">
+        <v>118670000.0</v>
+      </c>
+      <c r="N13">
+        <v>117061000.0</v>
+      </c>
+      <c r="O13">
+        <v>121238455.0</v>
+      </c>
+      <c r="P13">
+        <v>109902000.0</v>
+      </c>
+      <c r="Q13">
+        <v>109902000.0</v>
+      </c>
+      <c r="R13">
+        <v>109897000.0</v>
+      </c>
+      <c r="S13">
+        <v>101693000.0</v>
+      </c>
+      <c r="T13">
+        <v>113889730.0</v>
+      </c>
+      <c r="U13">
+        <v>100285000.0</v>
+      </c>
+      <c r="V13">
+        <v>100268000.0</v>
+      </c>
+      <c r="W13">
+        <v>99302000.0</v>
+      </c>
+      <c r="X13">
+        <v>62304000.0</v>
+      </c>
+      <c r="Y13">
+        <v>40423000.0</v>
+      </c>
+      <c r="Z13">
+        <v>40423000.0</v>
+      </c>
+      <c r="AA13">
+        <v>40204000.0</v>
+      </c>
+      <c r="AB13">
+        <v>40204000.0</v>
+      </c>
+      <c r="AC13">
+        <v>59466442.0</v>
+      </c>
+      <c r="AD13">
+        <v>59002393.0</v>
+      </c>
+      <c r="AE13">
+        <v>58927770.0</v>
+      </c>
+      <c r="AF13">
+        <v>34052459.0</v>
+      </c>
+      <c r="AG13">
+        <v>24571214.0</v>
+      </c>
+      <c r="AH13">
+        <v>39615537.0</v>
+      </c>
+      <c r="AI13">
+        <v>23158196.0</v>
+      </c>
+      <c r="AJ13">
+        <v>26462000.0</v>
+      </c>
+      <c r="AK13">
+        <v>27037563.0</v>
+      </c>
+      <c r="AL13">
+        <v>27522337.0</v>
+      </c>
+      <c r="AM13">
+        <v>8357841.0</v>
+      </c>
+      <c r="AN13">
+        <v>6501605.0</v>
+      </c>
+      <c r="AO13">
+        <v>6697839.0</v>
+      </c>
+      <c r="AP13">
+        <v>10598166.0</v>
+      </c>
+      <c r="AQ13">
+        <v>7324434.0</v>
+      </c>
+      <c r="AR13">
+        <v>10213468.0</v>
+      </c>
+      <c r="AS13">
+        <v>10657779.0</v>
+      </c>
+      <c r="AT13">
+        <v>10779256.0</v>
+      </c>
+      <c r="AU13">
+        <v>11395416.0</v>
+      </c>
+      <c r="AV13">
+        <v>8406980.0</v>
+      </c>
+      <c r="AW13">
+        <v>7822188.0</v>
+      </c>
+      <c r="AX13">
+        <v>7535845.0</v>
+      </c>
+      <c r="AY13">
+        <v>7276046.0</v>
+      </c>
+      <c r="AZ13">
+        <v>6865505.0</v>
+      </c>
+      <c r="BA13">
+        <v>7627960.0</v>
+      </c>
+      <c r="BB13">
+        <v>4639047.0</v>
+      </c>
+      <c r="BC13">
+        <v>4314604.0</v>
+      </c>
+      <c r="BD13">
+        <v>4203251.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13">
+        <v>3228736.0</v>
+      </c>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+    </row>
+    <row r="14" spans="1:88">
+      <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14">
+        <v>25600000.0</v>
+      </c>
+      <c r="C14">
+        <v>25600000.0</v>
+      </c>
+      <c r="D14">
+        <v>25553293.0</v>
+      </c>
+      <c r="E14">
+        <v>25400000.0</v>
+      </c>
+      <c r="F14">
+        <v>25200000.0</v>
+      </c>
+      <c r="G14">
+        <v>25100000.0</v>
+      </c>
+      <c r="H14">
+        <v>24300000.0</v>
+      </c>
+      <c r="I14">
+        <v>25000000.0</v>
+      </c>
+      <c r="J14">
+        <v>24000000.0</v>
+      </c>
+      <c r="K14">
+        <v>23500000.0</v>
+      </c>
+      <c r="L14">
+        <v>23003552.0</v>
+      </c>
+      <c r="M14">
+        <v>23300000.0</v>
+      </c>
+      <c r="N14">
+        <v>23600000.0</v>
+      </c>
+      <c r="O14">
+        <v>22100000.0</v>
+      </c>
+      <c r="P14">
+        <v>21107968.0</v>
+      </c>
+      <c r="Q14">
+        <v>21900000.0</v>
+      </c>
+      <c r="R14">
+        <v>21800000.0</v>
+      </c>
+      <c r="S14">
+        <v>20000000.0</v>
+      </c>
+      <c r="T14">
+        <v>20000000.0</v>
+      </c>
+      <c r="U14">
+        <v>20000000.0</v>
+      </c>
+      <c r="V14">
+        <v>19900000.0</v>
+      </c>
+      <c r="W14">
+        <v>18100000.0</v>
+      </c>
+      <c r="X14">
+        <v>9848340.0</v>
+      </c>
+      <c r="Y14">
+        <v>8000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>8000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>7990000.0</v>
+      </c>
+      <c r="AB14">
+        <v>7650000.0</v>
+      </c>
+      <c r="AC14">
+        <v>7800000.0</v>
+      </c>
+      <c r="AD14">
+        <v>7790000.0</v>
+      </c>
+      <c r="AE14">
+        <v>5058047.0</v>
+      </c>
+      <c r="AF14">
+        <v>3962857.0</v>
+      </c>
+      <c r="AG14">
+        <v>2867667.0</v>
+      </c>
+      <c r="AH14">
+        <v>2867667.0</v>
+      </c>
+      <c r="AI14">
+        <v>2803643.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2767667.0</v>
+      </c>
+      <c r="AK14">
+        <v>2765395.0</v>
+      </c>
+      <c r="AL14">
+        <v>2584107.0</v>
+      </c>
+      <c r="AM14">
+        <v>1970040.0</v>
+      </c>
+      <c r="AN14">
+        <v>890046.0</v>
+      </c>
+      <c r="AO14">
+        <v>424118.0</v>
+      </c>
+      <c r="AP14">
+        <v>421099.0</v>
+      </c>
+      <c r="AQ14">
+        <v>421099.0</v>
+      </c>
+      <c r="AR14">
+        <v>416099.0</v>
+      </c>
+      <c r="AS14">
+        <v>411099.0</v>
+      </c>
+      <c r="AT14">
+        <v>419990.0</v>
+      </c>
+      <c r="AU14">
+        <v>376557.0</v>
+      </c>
+      <c r="AV14">
+        <v>279289.0</v>
+      </c>
+      <c r="AW14">
+        <v>279346.0</v>
+      </c>
+      <c r="AX14">
+        <v>274273.0</v>
+      </c>
+      <c r="AY14">
+        <v>274247.0</v>
+      </c>
+      <c r="AZ14">
+        <v>196940.0</v>
+      </c>
+      <c r="BA14">
+        <v>215661.0</v>
+      </c>
+      <c r="BB14">
+        <v>111134.0</v>
+      </c>
+      <c r="BC14">
+        <v>110503.0</v>
+      </c>
+      <c r="BD14">
+        <v>87933.0</v>
+      </c>
+      <c r="BE14">
+        <v>88649.0</v>
+      </c>
+      <c r="BF14">
+        <v>88649.0</v>
+      </c>
+      <c r="BG14">
+        <v>82525.0</v>
+      </c>
+      <c r="BH14">
+        <v>71836.0</v>
+      </c>
+      <c r="BI14">
+        <v>73330.0</v>
+      </c>
+      <c r="BJ14">
+        <v>62078.0</v>
+      </c>
+      <c r="BK14">
+        <v>34990.0</v>
+      </c>
+      <c r="BL14">
+        <v>34990.0</v>
+      </c>
+      <c r="BM14">
+        <v>34990.0</v>
+      </c>
+      <c r="BN14">
+        <v>34990.0</v>
+      </c>
+      <c r="BO14">
+        <v>34990.0</v>
+      </c>
+      <c r="BP14">
+        <v>34990.0</v>
+      </c>
+      <c r="BQ14">
+        <v>34990.0</v>
+      </c>
+      <c r="BR14">
+        <v>34990.0</v>
+      </c>
+      <c r="BS14">
+        <v>34990.0</v>
+      </c>
+      <c r="BT14">
+        <v>31817.0</v>
+      </c>
+      <c r="BU14">
+        <v>31457.0</v>
+      </c>
+      <c r="BV14">
+        <v>30793.0</v>
+      </c>
+      <c r="BW14">
+        <v>28721.0</v>
+      </c>
+      <c r="BX14">
+        <v>27832.0</v>
+      </c>
+      <c r="BY14">
+        <v>26942.0</v>
+      </c>
+      <c r="BZ14">
+        <v>26628.0</v>
+      </c>
+      <c r="CA14">
+        <v>7321.0</v>
+      </c>
+      <c r="CB14">
+        <v>7321.0</v>
+      </c>
+      <c r="CC14">
+        <v>7321.0</v>
+      </c>
+      <c r="CD14">
+        <v>7321.0</v>
+      </c>
+      <c r="CE14">
+        <v>7321.0</v>
+      </c>
+      <c r="CF14">
+        <v>7321.0</v>
+      </c>
+      <c r="CG14">
+        <v>7321.0</v>
+      </c>
+      <c r="CH14">
+        <v>7321.0</v>
+      </c>
+      <c r="CI14">
+        <v>4736.0</v>
+      </c>
+      <c r="CJ14">
+        <v>21499999.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:88">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+    </row>
+    <row r="16" spans="1:88">
+      <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>718317.0</v>
+      </c>
+      <c r="K16">
+        <v>1099886.0</v>
+      </c>
+      <c r="L16">
+        <v>913061.0</v>
+      </c>
+      <c r="M16">
+        <v>564000.0</v>
+      </c>
+      <c r="N16">
+        <v>408000.0</v>
+      </c>
+      <c r="O16">
+        <v>764283.0</v>
+      </c>
+      <c r="P16">
+        <v>746000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1116000.0</v>
+      </c>
+      <c r="R16">
+        <v>1200000.0</v>
+      </c>
+      <c r="S16">
+        <v>150000.0</v>
+      </c>
+      <c r="T16">
+        <v>30662.0</v>
+      </c>
+      <c r="U16">
+        <v>678000.0</v>
+      </c>
+      <c r="V16">
+        <v>605000.0</v>
+      </c>
+      <c r="W16">
+        <v>496000.0</v>
+      </c>
+      <c r="X16">
+        <v>102000.0</v>
+      </c>
+      <c r="Y16">
+        <v>41509000.0</v>
+      </c>
+      <c r="Z16">
+        <v>37494000.0</v>
+      </c>
+      <c r="AA16">
+        <v>14820000.0</v>
+      </c>
+      <c r="AB16">
+        <v>13971000.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16">
+        <v>6125.0</v>
+      </c>
+      <c r="AE16">
+        <v>21214.0</v>
+      </c>
+      <c r="AF16">
+        <v>21416.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16">
+        <v>447502.0</v>
+      </c>
+      <c r="AK16">
+        <v>43588.0</v>
+      </c>
+      <c r="AL16">
+        <v>69868.0</v>
+      </c>
+      <c r="AM16">
+        <v>15521.25</v>
+      </c>
+      <c r="AN16">
+        <v>62085.0</v>
+      </c>
+      <c r="AO16">
+        <v>42852.0</v>
+      </c>
+      <c r="AP16">
+        <v>61827.0</v>
+      </c>
+      <c r="AQ16">
+        <v>74702.0</v>
+      </c>
+      <c r="AR16">
+        <v>79223.0</v>
+      </c>
+      <c r="AS16">
+        <v>45862.0</v>
+      </c>
+      <c r="AT16">
+        <v>66823.0</v>
+      </c>
+      <c r="AU16">
+        <v>83714.0</v>
+      </c>
+      <c r="AV16">
+        <v>70214.0</v>
+      </c>
+      <c r="AW16">
+        <v>40774.0</v>
+      </c>
+      <c r="AX16">
+        <v>80138.0</v>
+      </c>
+      <c r="AY16">
+        <v>76968.0</v>
+      </c>
+      <c r="AZ16">
+        <v>71114.0</v>
+      </c>
+      <c r="BA16">
+        <v>39779.0</v>
+      </c>
+      <c r="BB16">
+        <v>60917.0</v>
+      </c>
+      <c r="BC16">
+        <v>65522.0</v>
+      </c>
+      <c r="BD16">
+        <v>111240.0</v>
+      </c>
+      <c r="BE16">
+        <v>33283.0</v>
+      </c>
+      <c r="BF16">
+        <v>51433.0</v>
+      </c>
+      <c r="BG16">
+        <v>54727.0</v>
+      </c>
+      <c r="BH16">
+        <v>67628.0</v>
+      </c>
+      <c r="BI16">
+        <v>24079.0</v>
+      </c>
+      <c r="BJ16">
+        <v>38523.0</v>
+      </c>
+      <c r="BK16">
+        <v>73310.0</v>
+      </c>
+      <c r="BL16">
+        <v>78638.91</v>
+      </c>
+      <c r="BM16">
+        <v>45706.0</v>
+      </c>
+      <c r="BN16">
+        <v>40235.0</v>
+      </c>
+      <c r="BO16">
+        <v>57826.0</v>
+      </c>
+      <c r="BP16">
+        <v>74627.0</v>
+      </c>
+      <c r="BQ16">
+        <v>54965.0</v>
+      </c>
+      <c r="BR16">
+        <v>49530.0</v>
+      </c>
+      <c r="BS16">
+        <v>69559.0</v>
+      </c>
+      <c r="BT16">
+        <v>70624.0</v>
+      </c>
+      <c r="BU16">
+        <v>34553.0</v>
+      </c>
+      <c r="BV16">
+        <v>34067.0</v>
+      </c>
+      <c r="BW16">
+        <v>45632.0</v>
+      </c>
+      <c r="BX16">
+        <v>37788.0</v>
+      </c>
+      <c r="BY16">
+        <v>3816.0</v>
+      </c>
+      <c r="BZ16">
+        <v>5137.0</v>
+      </c>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+    </row>
+    <row r="17" spans="1:88">
+      <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+    </row>
+    <row r="18" spans="1:88">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
+        <v>9700000.0</v>
+      </c>
+      <c r="N18">
+        <v>8796000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
+        <v>7313000.0</v>
+      </c>
+      <c r="Q18">
+        <v>6328000.0</v>
+      </c>
+      <c r="R18">
+        <v>5068000.0</v>
+      </c>
+      <c r="S18">
+        <v>4351000.0</v>
+      </c>
+      <c r="T18">
+        <v>3775000.0</v>
+      </c>
+      <c r="U18">
+        <v>3403000.0</v>
+      </c>
+      <c r="V18">
+        <v>3154000.0</v>
+      </c>
+      <c r="W18">
+        <v>2739000.0</v>
+      </c>
+      <c r="X18">
+        <v>2467000.0</v>
+      </c>
+      <c r="Y18">
+        <v>2004000.0</v>
+      </c>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+    </row>
+    <row r="19" spans="1:88">
+      <c r="A19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+    </row>
+    <row r="20" spans="1:88">
+      <c r="A20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20">
+        <v>31507118.0</v>
+      </c>
+      <c r="C20">
+        <v>31586061.0</v>
+      </c>
+      <c r="D20">
+        <v>31127092.0</v>
+      </c>
+      <c r="E20">
+        <v>31214000.0</v>
+      </c>
+      <c r="F20">
+        <v>31235000.0</v>
+      </c>
+      <c r="G20">
+        <v>32182000.0</v>
+      </c>
+      <c r="H20">
+        <v>32722000.0</v>
+      </c>
+      <c r="I20">
+        <v>31764000.0</v>
+      </c>
+      <c r="J20">
+        <v>32308000.0</v>
+      </c>
+      <c r="K20">
+        <v>32186000.0</v>
+      </c>
+      <c r="L20">
+        <v>31921000.0</v>
+      </c>
+      <c r="M20">
+        <v>31662000.0</v>
+      </c>
+      <c r="N20">
+        <v>31662000.0</v>
+      </c>
+      <c r="O20">
+        <v>34422123.0</v>
+      </c>
+      <c r="P20">
+        <v>31662000.0</v>
+      </c>
+      <c r="Q20">
+        <v>28507000.0</v>
+      </c>
+      <c r="R20">
+        <v>28432000.0</v>
+      </c>
+      <c r="S20">
+        <v>24728000.0</v>
+      </c>
+      <c r="T20">
+        <v>28082617.0</v>
+      </c>
+      <c r="U20">
+        <v>26413000.0</v>
+      </c>
+      <c r="V20">
+        <v>26189000.0</v>
+      </c>
+      <c r="W20">
+        <v>19938000.0</v>
+      </c>
+      <c r="X20">
+        <v>19938000.0</v>
+      </c>
+      <c r="Y20">
+        <v>19938000.0</v>
+      </c>
+      <c r="Z20">
+        <v>19938000.0</v>
+      </c>
+      <c r="AA20">
+        <v>19938000.0</v>
+      </c>
+      <c r="AB20">
+        <v>19938000.0</v>
+      </c>
+      <c r="AC20">
+        <v>21534142.0</v>
+      </c>
+      <c r="AD20">
+        <v>20895402.0</v>
+      </c>
+      <c r="AE20">
+        <v>21282676.0</v>
+      </c>
+      <c r="AF20">
+        <v>20482237.0</v>
+      </c>
+      <c r="AG20"/>
+      <c r="AH20">
+        <v>5396046.0</v>
+      </c>
+      <c r="AI20">
+        <v>5153972.0</v>
+      </c>
+      <c r="AJ20">
+        <v>19929772.0</v>
+      </c>
+      <c r="AK20">
+        <v>20363256.0</v>
+      </c>
+      <c r="AL20">
+        <v>20901227.0</v>
+      </c>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20">
+        <v>774788.0</v>
+      </c>
+      <c r="AX20">
+        <v>748723.0</v>
+      </c>
+      <c r="AY20">
+        <v>722911.0</v>
+      </c>
+      <c r="AZ20">
+        <v>723250.0</v>
+      </c>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+    </row>
+    <row r="21" spans="1:88">
+      <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21">
+        <v>29160907.0</v>
+      </c>
+      <c r="C21">
+        <v>30121892.0</v>
+      </c>
+      <c r="D21">
+        <v>30344076.0</v>
+      </c>
+      <c r="E21">
+        <v>29363000.0</v>
+      </c>
+      <c r="F21">
+        <v>31011000.0</v>
+      </c>
+      <c r="G21">
+        <v>33507000.0</v>
+      </c>
+      <c r="H21">
+        <v>35859000.0</v>
+      </c>
+      <c r="I21">
+        <v>34769000.0</v>
+      </c>
+      <c r="J21">
+        <v>36821000.0</v>
+      </c>
+      <c r="K21">
+        <v>37693000.0</v>
+      </c>
+      <c r="L21">
+        <v>38133000.0</v>
+      </c>
+      <c r="M21">
+        <v>39413000.0</v>
+      </c>
+      <c r="N21">
+        <v>39520000.0</v>
+      </c>
+      <c r="O21">
+        <v>44105588.0</v>
+      </c>
+      <c r="P21">
+        <v>41705000.0</v>
+      </c>
+      <c r="Q21">
+        <v>48974000.0</v>
+      </c>
+      <c r="R21">
+        <v>46827000.0</v>
+      </c>
+      <c r="S21">
+        <v>30891000.0</v>
+      </c>
+      <c r="T21">
+        <v>35029453.0</v>
+      </c>
+      <c r="U21">
+        <v>29249000.0</v>
+      </c>
+      <c r="V21">
+        <v>31391000.0</v>
+      </c>
+      <c r="W21">
+        <v>14098000.0</v>
+      </c>
+      <c r="X21">
+        <v>14279000.0</v>
+      </c>
+      <c r="Y21">
+        <v>14235000.0</v>
+      </c>
+      <c r="Z21">
+        <v>14066000.0</v>
+      </c>
+      <c r="AA21">
+        <v>14203000.0</v>
+      </c>
+      <c r="AB21">
+        <v>14561000.0</v>
+      </c>
+      <c r="AC21">
+        <v>15968225.0</v>
+      </c>
+      <c r="AD21">
+        <v>15250155.0</v>
+      </c>
+      <c r="AE21">
+        <v>15216765.0</v>
+      </c>
+      <c r="AF21">
+        <v>14867008.0</v>
+      </c>
+      <c r="AG21">
+        <v>1137841.0</v>
+      </c>
+      <c r="AH21">
+        <v>1805163.0</v>
+      </c>
+      <c r="AI21">
+        <v>1716167.0</v>
+      </c>
+      <c r="AJ21">
+        <v>60895.0</v>
+      </c>
+      <c r="AK21">
+        <v>61404.0</v>
+      </c>
+      <c r="AL21">
+        <v>64264.0</v>
+      </c>
+      <c r="AM21">
+        <v>17873.52</v>
+      </c>
+      <c r="AN21">
+        <v>71494.0</v>
+      </c>
+      <c r="AO21">
+        <v>976981.0</v>
+      </c>
+      <c r="AP21">
+        <v>1038998.0</v>
+      </c>
+      <c r="AQ21">
+        <v>1106920.0</v>
+      </c>
+      <c r="AR21">
+        <v>1104893.0</v>
+      </c>
+      <c r="AS21">
+        <v>1217704.0</v>
+      </c>
+      <c r="AT21">
+        <v>1283546.0</v>
+      </c>
+      <c r="AU21">
+        <v>1418765.0</v>
+      </c>
+      <c r="AV21">
+        <v>1369370.0</v>
+      </c>
+      <c r="AW21">
+        <v>1433851.0</v>
+      </c>
+      <c r="AX21">
+        <v>1419327.0</v>
+      </c>
+      <c r="AY21">
+        <v>1412605.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1439903.0</v>
+      </c>
+      <c r="BA21">
+        <v>3354551.0</v>
+      </c>
+      <c r="BB21">
+        <v>2450697.0</v>
+      </c>
+      <c r="BC21">
+        <v>78251.0</v>
+      </c>
+      <c r="BD21">
+        <v>68488.0</v>
+      </c>
+      <c r="BE21">
+        <v>51602.0</v>
+      </c>
+      <c r="BF21">
+        <v>54451.0</v>
+      </c>
+      <c r="BG21">
+        <v>51468.0</v>
+      </c>
+      <c r="BH21">
+        <v>50547.0</v>
+      </c>
+      <c r="BI21">
+        <v>50327.0</v>
+      </c>
+      <c r="BJ21">
+        <v>51614.0</v>
+      </c>
+      <c r="BK21">
+        <v>50497.0</v>
+      </c>
+      <c r="BL21">
+        <v>70381.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21">
+        <v>159087.0</v>
+      </c>
+      <c r="BV21">
+        <v>201626.0</v>
+      </c>
+      <c r="BW21"/>
+      <c r="BX21">
+        <v>474308.0</v>
+      </c>
+      <c r="BY21">
+        <v>172696.0</v>
+      </c>
+      <c r="BZ21">
+        <v>186047.0</v>
+      </c>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+    </row>
+    <row r="22" spans="1:88">
+      <c r="A22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
+        <v>9428.0</v>
+      </c>
+      <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22">
+        <v>2017000.0</v>
+      </c>
+      <c r="N22">
+        <v>2649000.0</v>
+      </c>
+      <c r="O22">
+        <v>1649000.0</v>
+      </c>
+      <c r="P22">
+        <v>1695000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1706000.0</v>
+      </c>
+      <c r="R22">
+        <v>1337000.0</v>
+      </c>
+      <c r="S22">
+        <v>2709000.0</v>
+      </c>
+      <c r="T22">
+        <v>2422000.0</v>
+      </c>
+      <c r="U22">
+        <v>1826000.0</v>
+      </c>
+      <c r="V22">
+        <v>1944000.0</v>
+      </c>
+      <c r="W22">
+        <v>1079000.0</v>
+      </c>
+      <c r="X22">
+        <v>249000.0</v>
+      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>711000.0</v>
+      </c>
+      <c r="AB22">
+        <v>1142000.0</v>
+      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>103820.6</v>
+      </c>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22">
+        <v>679.53</v>
+      </c>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22">
+        <v>13891.0</v>
+      </c>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>-0.97</v>
+      </c>
+      <c r="CE22"/>
+      <c r="CF22">
+        <v>799.67</v>
+      </c>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+    </row>
+    <row r="23" spans="1:88">
+      <c r="A23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23">
+        <v>91215693.0</v>
+      </c>
+      <c r="C23">
+        <v>92948560.0</v>
+      </c>
+      <c r="D23">
+        <v>99097785.0</v>
+      </c>
+      <c r="E23">
+        <v>100497000.0</v>
+      </c>
+      <c r="F23">
+        <v>100941000.0</v>
+      </c>
+      <c r="G23">
+        <v>105622000.0</v>
+      </c>
+      <c r="H23">
+        <v>106595000.0</v>
+      </c>
+      <c r="I23">
+        <v>103647000.0</v>
+      </c>
+      <c r="J23">
+        <v>105891722.0</v>
+      </c>
+      <c r="K23">
+        <v>101746000.0</v>
+      </c>
+      <c r="L23">
+        <v>103367000.0</v>
+      </c>
+      <c r="M23">
+        <v>101386000.0</v>
+      </c>
+      <c r="N23">
+        <v>103807000.0</v>
+      </c>
+      <c r="O23">
+        <v>112982451.0</v>
+      </c>
+      <c r="P23">
+        <v>104388000.0</v>
+      </c>
+      <c r="Q23">
+        <v>109747000.0</v>
+      </c>
+      <c r="R23">
+        <v>99669000.0</v>
+      </c>
+      <c r="S23">
+        <v>86914000.0</v>
+      </c>
+      <c r="T23">
+        <v>94702743.0</v>
+      </c>
+      <c r="U23">
+        <v>86622000.0</v>
+      </c>
+      <c r="V23">
+        <v>90136000.0</v>
+      </c>
+      <c r="W23">
+        <v>74776000.0</v>
+      </c>
+      <c r="X23">
+        <v>72094000.0</v>
+      </c>
+      <c r="Y23">
+        <v>48864000.0</v>
+      </c>
+      <c r="Z23">
+        <v>46796000.0</v>
+      </c>
+      <c r="AA23">
+        <v>45723000.0</v>
+      </c>
+      <c r="AB23">
+        <v>43880000.0</v>
+      </c>
+      <c r="AC23">
+        <v>45669755.0</v>
+      </c>
+      <c r="AD23">
+        <v>43447024.0</v>
+      </c>
+      <c r="AE23">
+        <v>43986396.0</v>
+      </c>
+      <c r="AF23">
+        <v>45450201.0</v>
+      </c>
+      <c r="AG23">
+        <v>3274581.0</v>
+      </c>
+      <c r="AH23">
+        <v>10295238.0</v>
+      </c>
+      <c r="AI23">
+        <v>10387261.0</v>
+      </c>
+      <c r="AJ23">
+        <v>22879291.0</v>
+      </c>
+      <c r="AK23">
+        <v>23455327.0</v>
+      </c>
+      <c r="AL23">
+        <v>25054643.0</v>
+      </c>
+      <c r="AM23">
+        <v>1728372.0</v>
+      </c>
+      <c r="AN23">
+        <v>2678848.0</v>
+      </c>
+      <c r="AO23">
+        <v>4235515.0</v>
+      </c>
+      <c r="AP23">
+        <v>1281330.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1674044.0</v>
+      </c>
+      <c r="AR23">
+        <v>2117170.0</v>
+      </c>
+      <c r="AS23">
+        <v>2405871.0</v>
+      </c>
+      <c r="AT23">
+        <v>3310444.0</v>
+      </c>
+      <c r="AU23">
+        <v>4145611.0</v>
+      </c>
+      <c r="AV23">
+        <v>1794880.0</v>
+      </c>
+      <c r="AW23">
+        <v>2578299.0</v>
+      </c>
+      <c r="AX23">
+        <v>2562093.0</v>
+      </c>
+      <c r="AY23">
+        <v>2509095.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2794569.0</v>
+      </c>
+      <c r="BA23">
+        <v>3911536.0</v>
+      </c>
+      <c r="BB23">
+        <v>6823505.0</v>
+      </c>
+      <c r="BC23">
+        <v>328235.0</v>
+      </c>
+      <c r="BD23">
+        <v>1086401.0</v>
+      </c>
+      <c r="BE23">
+        <v>176487.0</v>
+      </c>
+      <c r="BF23">
+        <v>615326.0</v>
+      </c>
+      <c r="BG23">
+        <v>960336.0</v>
+      </c>
+      <c r="BH23">
+        <v>334360.0</v>
+      </c>
+      <c r="BI23">
+        <v>757832.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1067743.0</v>
+      </c>
+      <c r="BK23">
+        <v>84598.0</v>
+      </c>
+      <c r="BL23">
+        <v>122071.0</v>
+      </c>
+      <c r="BM23">
+        <v>98364.0</v>
+      </c>
+      <c r="BN23">
+        <v>107667.0</v>
+      </c>
+      <c r="BO23">
+        <v>159030.0</v>
+      </c>
+      <c r="BP23">
+        <v>235889.0</v>
+      </c>
+      <c r="BQ23">
+        <v>255515.0</v>
+      </c>
+      <c r="BR23">
+        <v>123638.0</v>
+      </c>
+      <c r="BS23">
+        <v>132028.0</v>
+      </c>
+      <c r="BT23">
+        <v>202413.0</v>
+      </c>
+      <c r="BU23">
+        <v>372462.0</v>
+      </c>
+      <c r="BV23">
+        <v>358926.0</v>
+      </c>
+      <c r="BW23">
+        <v>458771.0</v>
+      </c>
+      <c r="BX23">
+        <v>617039.0</v>
+      </c>
+      <c r="BY23">
+        <v>886725.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1057038.0</v>
+      </c>
+      <c r="CA23">
+        <v>479392.0</v>
+      </c>
+      <c r="CB23">
+        <v>508558.0</v>
+      </c>
+      <c r="CC23">
+        <v>549908.0</v>
+      </c>
+      <c r="CD23">
+        <v>639312.0</v>
+      </c>
+      <c r="CE23">
+        <v>663783.0</v>
+      </c>
+      <c r="CF23">
+        <v>703669.0</v>
+      </c>
+      <c r="CG23">
+        <v>694763.0</v>
+      </c>
+      <c r="CH23">
+        <v>671685.0</v>
+      </c>
+      <c r="CI23">
+        <v>652585.0</v>
+      </c>
+      <c r="CJ23">
+        <v>143000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:88">
+      <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>4532000.0</v>
+      </c>
+      <c r="O24">
+        <v>5572000.0</v>
+      </c>
+      <c r="P24">
+        <v>6648000.0</v>
+      </c>
+      <c r="Q24">
+        <v>5000000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
+        <v>628000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+    </row>
+    <row r="25" spans="1:88">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+    </row>
+    <row r="26" spans="1:88">
+      <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26">
+        <v>428000.0</v>
+      </c>
+      <c r="C26">
+        <v>443000.0</v>
+      </c>
+      <c r="D26">
+        <v>459000.0</v>
+      </c>
+      <c r="E26">
+        <v>500000.0</v>
+      </c>
+      <c r="F26">
+        <v>500000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+    </row>
+    <row r="27" spans="1:88">
+      <c r="A27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+    </row>
+    <row r="28" spans="1:88">
+      <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28">
+        <v>2952232.0</v>
+      </c>
+      <c r="C28">
+        <v>3200483.0</v>
+      </c>
+      <c r="D28">
+        <v>943608.0</v>
+      </c>
+      <c r="E28">
+        <v>4149000.0</v>
+      </c>
+      <c r="F28">
+        <v>697000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1165000.0</v>
+      </c>
+      <c r="H28">
+        <v>-191000.0</v>
+      </c>
+      <c r="I28">
+        <v>-2159000.0</v>
+      </c>
+      <c r="J28">
+        <v>-491000.0</v>
+      </c>
+      <c r="K28">
+        <v>-2953000.0</v>
+      </c>
+      <c r="L28">
+        <v>-3074000.0</v>
+      </c>
+      <c r="M28">
+        <v>-2922000.0</v>
+      </c>
+      <c r="N28">
+        <v>-4895000.0</v>
+      </c>
+      <c r="O28">
+        <v>-8855038.0</v>
+      </c>
+      <c r="P28">
+        <v>-3892000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-11235000.0</v>
+      </c>
+      <c r="R28">
+        <v>-10272000.0</v>
+      </c>
+      <c r="S28">
+        <v>-17819000.0</v>
+      </c>
+      <c r="T28">
+        <v>-17495988.0</v>
+      </c>
+      <c r="U28">
+        <v>-19653000.0</v>
+      </c>
+      <c r="V28">
+        <v>-20275000.0</v>
+      </c>
+      <c r="W28">
+        <v>-29410000.0</v>
+      </c>
+      <c r="X28">
+        <v>-25376000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-3797000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-1704000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-1694000.0</v>
+      </c>
+      <c r="AB28">
+        <v>362000.0</v>
+      </c>
+      <c r="AC28">
+        <v>188244.0</v>
+      </c>
+      <c r="AD28">
+        <v>-473751.0</v>
+      </c>
+      <c r="AE28">
+        <v>-221828.0</v>
+      </c>
+      <c r="AF28">
+        <v>-8188033.0</v>
+      </c>
+      <c r="AG28">
+        <v>-415456.0</v>
+      </c>
+      <c r="AH28">
+        <v>-888257.0</v>
+      </c>
+      <c r="AI28">
+        <v>-1856488.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-940596.0</v>
+      </c>
+      <c r="AK28">
+        <v>-1481405.0</v>
+      </c>
+      <c r="AL28">
+        <v>-2551717.0</v>
+      </c>
+      <c r="AM28">
+        <v>1676292.0</v>
+      </c>
+      <c r="AN28">
+        <v>-2174963.0</v>
+      </c>
+      <c r="AO28">
+        <v>-1982995.0</v>
+      </c>
+      <c r="AP28">
+        <v>646333.0</v>
+      </c>
+      <c r="AQ28">
+        <v>492937.0</v>
+      </c>
+      <c r="AR28">
+        <v>190201.0</v>
+      </c>
+      <c r="AS28">
+        <v>-30212.0</v>
+      </c>
+      <c r="AT28">
+        <v>-482401.0</v>
+      </c>
+      <c r="AU28">
+        <v>-962136.0</v>
+      </c>
+      <c r="AV28">
+        <v>703659.0</v>
+      </c>
+      <c r="AW28">
+        <v>763501.0</v>
+      </c>
+      <c r="AX28">
+        <v>332224.0</v>
+      </c>
+      <c r="AY28">
+        <v>436994.0</v>
+      </c>
+      <c r="AZ28">
+        <v>456975.0</v>
+      </c>
+      <c r="BA28">
+        <v>334869.0</v>
+      </c>
+      <c r="BB28">
+        <v>1847205.0</v>
+      </c>
+      <c r="BC28">
+        <v>94288.0</v>
+      </c>
+      <c r="BD28">
+        <v>-306469.0</v>
+      </c>
+      <c r="BE28">
+        <v>-40734.0</v>
+      </c>
+      <c r="BF28">
+        <v>-75509.0</v>
+      </c>
+      <c r="BG28">
+        <v>-212722.0</v>
+      </c>
+      <c r="BH28">
+        <v>-66558.0</v>
+      </c>
+      <c r="BI28">
+        <v>-160997.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-951556.0</v>
+      </c>
+      <c r="BK28">
+        <v>204758.0</v>
+      </c>
+      <c r="BL28">
+        <v>188162.0</v>
+      </c>
+      <c r="BM28">
+        <v>193695.0</v>
+      </c>
+      <c r="BN28">
+        <v>195353.0</v>
+      </c>
+      <c r="BO28">
+        <v>216067.0</v>
+      </c>
+      <c r="BP28">
+        <v>77673.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-173858.0</v>
+      </c>
+      <c r="BR28">
+        <v>-13207.0</v>
+      </c>
+      <c r="BS28">
+        <v>-81439.0</v>
+      </c>
+      <c r="BT28">
+        <v>-70814.0</v>
+      </c>
+      <c r="BU28">
+        <v>-87942.0</v>
+      </c>
+      <c r="BV28">
+        <v>-20866.0</v>
+      </c>
+      <c r="BW28">
+        <v>-47323.0</v>
+      </c>
+      <c r="BX28">
+        <v>-29545.0</v>
+      </c>
+      <c r="BY28">
+        <v>-571801.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-797380.0</v>
+      </c>
+      <c r="CA28">
+        <v>-4747.0</v>
+      </c>
+      <c r="CB28">
+        <v>-4147.0</v>
+      </c>
+      <c r="CC28">
+        <v>-4653.0</v>
+      </c>
+      <c r="CD28">
+        <v>-35172.0</v>
+      </c>
+      <c r="CE28">
+        <v>-22151.0</v>
+      </c>
+      <c r="CF28">
+        <v>-45304.0</v>
+      </c>
+      <c r="CG28">
+        <v>-691786.0</v>
+      </c>
+      <c r="CH28">
+        <v>-62901.0</v>
+      </c>
+      <c r="CI28">
+        <v>-652585.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-111205.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:88">
+      <c r="A29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29">
+        <v>62308000.0</v>
+      </c>
+      <c r="C29">
+        <v>64838000.0</v>
+      </c>
+      <c r="D29">
+        <v>66214000.0</v>
+      </c>
+      <c r="E29">
+        <v>66773000.0</v>
+      </c>
+      <c r="F29">
+        <v>68571000.0</v>
+      </c>
+      <c r="G29">
+        <v>76163000.0</v>
+      </c>
+      <c r="H29">
+        <v>80078000.0</v>
+      </c>
+      <c r="I29">
+        <v>77144000.0</v>
+      </c>
+      <c r="J29">
+        <v>78853000.0</v>
+      </c>
+      <c r="K29">
+        <v>70657000.0</v>
+      </c>
+      <c r="L29">
+        <v>70247000.0</v>
+      </c>
+      <c r="M29">
+        <v>74096000.0</v>
+      </c>
+      <c r="N29">
+        <v>77343000.0</v>
+      </c>
+      <c r="O29">
+        <v>76445000.0</v>
+      </c>
+      <c r="P29">
+        <v>76291000.0</v>
+      </c>
+      <c r="Q29">
+        <v>77462000.0</v>
+      </c>
+      <c r="R29">
+        <v>71395000.0</v>
+      </c>
+      <c r="S29">
+        <v>67360000.0</v>
+      </c>
+      <c r="T29">
+        <v>66195000.0</v>
+      </c>
+      <c r="U29">
+        <v>66117000.0</v>
+      </c>
+      <c r="V29">
+        <v>68303000.0</v>
+      </c>
+      <c r="W29">
+        <v>53384000.0</v>
+      </c>
+      <c r="X29">
+        <v>39897000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-2364000.0</v>
+      </c>
+      <c r="Z29">
+        <v>576000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+    </row>
+    <row r="30" spans="1:88">
+      <c r="A30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30">
+        <v>17828208.0</v>
+      </c>
+      <c r="C30">
+        <v>19565421.0</v>
+      </c>
+      <c r="D30">
+        <v>21068590.0</v>
+      </c>
+      <c r="E30">
+        <v>25510000.0</v>
+      </c>
+      <c r="F30">
+        <v>24983000.0</v>
+      </c>
+      <c r="G30">
+        <v>21517000.0</v>
+      </c>
+      <c r="H30">
+        <v>20072000.0</v>
+      </c>
+      <c r="I30">
+        <v>18650000.0</v>
+      </c>
+      <c r="J30">
+        <v>18601000.0</v>
+      </c>
+      <c r="K30">
+        <v>18211000.0</v>
+      </c>
+      <c r="L30">
+        <v>18641000.0</v>
+      </c>
+      <c r="M30">
+        <v>17826000.0</v>
+      </c>
+      <c r="N30">
+        <v>16515000.0</v>
+      </c>
+      <c r="O30">
+        <v>13584247.0</v>
+      </c>
+      <c r="P30">
+        <v>16628000.0</v>
+      </c>
+      <c r="Q30">
+        <v>11760000.0</v>
+      </c>
+      <c r="R30">
+        <v>10455000.0</v>
+      </c>
+      <c r="S30">
+        <v>9235000.0</v>
+      </c>
+      <c r="T30">
+        <v>9664472.0</v>
+      </c>
+      <c r="U30">
+        <v>7783000.0</v>
+      </c>
+      <c r="V30">
+        <v>8537000.0</v>
+      </c>
+      <c r="W30">
+        <v>8567000.0</v>
+      </c>
+      <c r="X30">
+        <v>10445000.0</v>
+      </c>
+      <c r="Y30">
+        <v>7998000.0</v>
+      </c>
+      <c r="Z30">
+        <v>8714000.0</v>
+      </c>
+      <c r="AA30">
+        <v>7087000.0</v>
+      </c>
+      <c r="AB30">
+        <v>6180000.0</v>
+      </c>
+      <c r="AC30">
+        <v>4716208.0</v>
+      </c>
+      <c r="AD30">
+        <v>4072824.0</v>
+      </c>
+      <c r="AE30">
+        <v>4050851.0</v>
+      </c>
+      <c r="AF30">
+        <v>6412857.0</v>
+      </c>
+      <c r="AG30">
+        <v>1398787.0</v>
+      </c>
+      <c r="AH30">
+        <v>2756236.0</v>
+      </c>
+      <c r="AI30">
+        <v>1279633.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1473686.0</v>
+      </c>
+      <c r="AK30">
+        <v>1061300.0</v>
+      </c>
+      <c r="AL30">
+        <v>1007362.0</v>
+      </c>
+      <c r="AM30">
+        <v>1257974.0</v>
+      </c>
+      <c r="AN30">
+        <v>71523.0</v>
+      </c>
+      <c r="AO30">
+        <v>41887.0</v>
+      </c>
+      <c r="AP30">
+        <v>74808.0</v>
+      </c>
+      <c r="AQ30">
+        <v>227088.0</v>
+      </c>
+      <c r="AR30">
+        <v>194134.0</v>
+      </c>
+      <c r="AS30">
+        <v>192704.0</v>
+      </c>
+      <c r="AT30">
+        <v>329868.0</v>
+      </c>
+      <c r="AU30">
+        <v>260391.0</v>
+      </c>
+      <c r="AV30">
+        <v>152821.0</v>
+      </c>
+      <c r="AW30">
+        <v>122307.0</v>
+      </c>
+      <c r="AX30">
+        <v>77195.0</v>
+      </c>
+      <c r="AY30">
+        <v>167657.0</v>
+      </c>
+      <c r="AZ30">
+        <v>209124.0</v>
+      </c>
+      <c r="BA30">
+        <v>142614.0</v>
+      </c>
+      <c r="BB30">
+        <v>3922859.0</v>
+      </c>
+      <c r="BC30">
+        <v>65148.0</v>
+      </c>
+      <c r="BD30">
+        <v>313719.0</v>
+      </c>
+      <c r="BE30">
+        <v>72860.0</v>
+      </c>
+      <c r="BF30">
+        <v>90872.0</v>
+      </c>
+      <c r="BG30">
+        <v>50978.0</v>
+      </c>
+      <c r="BH30">
+        <v>92014.0</v>
+      </c>
+      <c r="BI30">
+        <v>73323.0</v>
+      </c>
+      <c r="BJ30">
+        <v>61971.0</v>
+      </c>
+      <c r="BK30">
+        <v>22154.0</v>
+      </c>
+      <c r="BL30">
+        <v>33345.0</v>
+      </c>
+      <c r="BM30">
+        <v>25530.0</v>
+      </c>
+      <c r="BN30">
+        <v>21101.0</v>
+      </c>
+      <c r="BO30">
+        <v>27437.0</v>
+      </c>
+      <c r="BP30">
+        <v>58421.0</v>
+      </c>
+      <c r="BQ30">
+        <v>24834.0</v>
+      </c>
+      <c r="BR30">
+        <v>64611.0</v>
+      </c>
+      <c r="BS30">
+        <v>5515.0</v>
+      </c>
+      <c r="BT30">
+        <v>87665.0</v>
+      </c>
+      <c r="BU30">
+        <v>76608.0</v>
+      </c>
+      <c r="BV30">
+        <v>71318.0</v>
+      </c>
+      <c r="BW30">
+        <v>85821.0</v>
+      </c>
+      <c r="BX30">
+        <v>93115.0</v>
+      </c>
+      <c r="BY30">
+        <v>51741.0</v>
+      </c>
+      <c r="BZ30">
+        <v>37552.0</v>
+      </c>
+      <c r="CA30">
+        <v>17176.0</v>
+      </c>
+      <c r="CB30">
+        <v>13628.0</v>
+      </c>
+      <c r="CC30">
+        <v>11069.0</v>
+      </c>
+      <c r="CD30">
+        <v>3731.0</v>
+      </c>
+      <c r="CE30">
+        <v>4722.0</v>
+      </c>
+      <c r="CF30">
+        <v>985.78</v>
+      </c>
+      <c r="CG30">
+        <v>1975.0</v>
+      </c>
+      <c r="CH30">
+        <v>1247.0</v>
+      </c>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+    </row>
+    <row r="31" spans="1:88">
+      <c r="A31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>9133000.0</v>
+      </c>
+      <c r="N31">
+        <v>10425000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>3480000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1190000.0</v>
+      </c>
+      <c r="R31">
+        <v>1092000.0</v>
+      </c>
+      <c r="S31">
+        <v>16092000.0</v>
+      </c>
+      <c r="T31">
+        <v>14397000.0</v>
+      </c>
+      <c r="U31">
+        <v>13858000.0</v>
+      </c>
+      <c r="V31">
+        <v>13877000.0</v>
+      </c>
+      <c r="W31">
+        <v>22087000.0</v>
+      </c>
+      <c r="X31">
+        <v>8147000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-34533000.0</v>
+      </c>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+    </row>
+    <row r="32" spans="1:88">
+      <c r="A32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32">
+        <v>-3222000.0</v>
+      </c>
+      <c r="C32">
+        <v>-1489000.0</v>
+      </c>
+      <c r="D32">
+        <v>-1009000.0</v>
+      </c>
+      <c r="E32">
+        <v>1474000.0</v>
+      </c>
+      <c r="F32">
+        <v>3194000.0</v>
+      </c>
+      <c r="G32">
+        <v>3070000.0</v>
+      </c>
+      <c r="H32">
+        <v>4049000.0</v>
+      </c>
+      <c r="I32">
+        <v>3253000.0</v>
+      </c>
+      <c r="J32">
+        <v>1586000.0</v>
+      </c>
+      <c r="K32">
+        <v>428000.0</v>
+      </c>
+      <c r="L32">
+        <v>1191000.0</v>
+      </c>
+      <c r="M32">
+        <v>1219000.0</v>
+      </c>
+      <c r="N32">
+        <v>7423000.0</v>
+      </c>
+      <c r="O32">
+        <v>6561000.0</v>
+      </c>
+      <c r="P32">
+        <v>5431000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3215000.0</v>
+      </c>
+      <c r="R32">
+        <v>-434000.0</v>
+      </c>
+      <c r="S32">
+        <v>12651000.0</v>
+      </c>
+      <c r="T32">
+        <v>11641000.0</v>
+      </c>
+      <c r="U32">
+        <v>11386000.0</v>
+      </c>
+      <c r="V32">
+        <v>11733000.0</v>
+      </c>
+      <c r="W32">
+        <v>20333000.0</v>
+      </c>
+      <c r="X32">
+        <v>6768000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-35555000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-32406000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+    </row>
+    <row r="33" spans="1:88">
+      <c r="A33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33">
+        <v>65812717.0</v>
+      </c>
+      <c r="C33">
+        <v>67347712.0</v>
+      </c>
+      <c r="D33">
+        <v>67492903.0</v>
+      </c>
+      <c r="E33">
+        <v>67041000.0</v>
+      </c>
+      <c r="F33">
+        <v>67575000.0</v>
+      </c>
+      <c r="G33">
+        <v>70582000.0</v>
+      </c>
+      <c r="H33">
+        <v>73432000.0</v>
+      </c>
+      <c r="I33">
+        <v>70684000.0</v>
+      </c>
+      <c r="J33">
+        <v>73670505.0</v>
+      </c>
+      <c r="K33">
+        <v>74158000.0</v>
+      </c>
+      <c r="L33">
+        <v>74275000.0</v>
+      </c>
+      <c r="M33">
+        <v>73056000.0</v>
+      </c>
+      <c r="N33">
+        <v>73163000.0</v>
+      </c>
+      <c r="O33">
+        <v>80808604.0</v>
+      </c>
+      <c r="P33">
+        <v>74650000.0</v>
+      </c>
+      <c r="Q33">
+        <v>78809000.0</v>
+      </c>
+      <c r="R33">
+        <v>76404000.0</v>
+      </c>
+      <c r="S33">
+        <v>56504000.0</v>
+      </c>
+      <c r="T33">
+        <v>64087603.0</v>
+      </c>
+      <c r="U33">
+        <v>56543000.0</v>
+      </c>
+      <c r="V33">
+        <v>58532000.0</v>
+      </c>
+      <c r="W33">
+        <v>35001000.0</v>
+      </c>
+      <c r="X33">
+        <v>35284000.0</v>
+      </c>
+      <c r="Y33">
+        <v>35274000.0</v>
+      </c>
+      <c r="Z33">
+        <v>35127000.0</v>
+      </c>
+      <c r="AA33">
+        <v>35111000.0</v>
+      </c>
+      <c r="AB33">
+        <v>35543000.0</v>
+      </c>
+      <c r="AC33">
+        <v>39597779.0</v>
+      </c>
+      <c r="AD33">
+        <v>37793490.0</v>
+      </c>
+      <c r="AE33">
+        <v>37828341.0</v>
+      </c>
+      <c r="AF33">
+        <v>55517109.0</v>
+      </c>
+      <c r="AG33">
+        <v>1251817.0</v>
+      </c>
+      <c r="AH33">
+        <v>7325912.0</v>
+      </c>
+      <c r="AI33">
+        <v>6954823.0</v>
+      </c>
+      <c r="AJ33">
+        <v>20022316.0</v>
+      </c>
+      <c r="AK33">
+        <v>20452310.0</v>
+      </c>
+      <c r="AL33">
+        <v>20994971.0</v>
+      </c>
+      <c r="AM33">
+        <v>28814.0</v>
+      </c>
+      <c r="AN33">
+        <v>71494.0</v>
+      </c>
+      <c r="AO33">
+        <v>976981.0</v>
+      </c>
+      <c r="AP33">
+        <v>1038998.0</v>
+      </c>
+      <c r="AQ33">
+        <v>81974.0</v>
+      </c>
+      <c r="AR33">
+        <v>1104893.0</v>
+      </c>
+      <c r="AS33">
+        <v>1217704.0</v>
+      </c>
+      <c r="AT33">
+        <v>1283546.0</v>
+      </c>
+      <c r="AU33">
+        <v>1418765.0</v>
+      </c>
+      <c r="AV33">
+        <v>1369370.0</v>
+      </c>
+      <c r="AW33">
+        <v>2208639.0</v>
+      </c>
+      <c r="AX33">
+        <v>2168050.0</v>
+      </c>
+      <c r="AY33">
+        <v>2135516.0</v>
+      </c>
+      <c r="AZ33">
+        <v>3271135.0</v>
+      </c>
+      <c r="BA33">
+        <v>2360759.0</v>
+      </c>
+      <c r="BB33">
+        <v>2450697.0</v>
+      </c>
+      <c r="BC33">
+        <v>78251.0</v>
+      </c>
+      <c r="BD33">
+        <v>68488.0</v>
+      </c>
+      <c r="BE33">
+        <v>52120.0</v>
+      </c>
+      <c r="BF33">
+        <v>55546.0</v>
+      </c>
+      <c r="BG33">
+        <v>53021.0</v>
+      </c>
+      <c r="BH33">
+        <v>52590.0</v>
+      </c>
+      <c r="BI33">
+        <v>52241.0</v>
+      </c>
+      <c r="BJ33">
+        <v>53577.0</v>
+      </c>
+      <c r="BK33">
+        <v>52417.0</v>
+      </c>
+      <c r="BL33">
+        <v>55716.0</v>
+      </c>
+      <c r="BM33">
+        <v>54999.0</v>
+      </c>
+      <c r="BN33">
+        <v>58361.0</v>
+      </c>
+      <c r="BO33">
+        <v>58748.0</v>
+      </c>
+      <c r="BP33">
+        <v>59363.0</v>
+      </c>
+      <c r="BQ33">
+        <v>54765.0</v>
+      </c>
+      <c r="BR33">
+        <v>45182.0</v>
+      </c>
+      <c r="BS33">
+        <v>44384.0</v>
+      </c>
+      <c r="BT33">
+        <v>43233.0</v>
+      </c>
+      <c r="BU33">
+        <v>204257.0</v>
+      </c>
+      <c r="BV33">
+        <v>237571.0</v>
+      </c>
+      <c r="BW33">
+        <v>291669.0</v>
+      </c>
+      <c r="BX33">
+        <v>364047.0</v>
+      </c>
+      <c r="BY33">
+        <v>202603.0</v>
+      </c>
+      <c r="BZ33">
+        <v>212165.0</v>
+      </c>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33">
+        <v>31796.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:88">
+      <c r="A34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34">
+        <v>596000.0</v>
+      </c>
+      <c r="C34">
+        <v>596000.0</v>
+      </c>
+      <c r="D34">
+        <v>596000.0</v>
+      </c>
+      <c r="E34">
+        <v>886000.0</v>
+      </c>
+      <c r="F34">
+        <v>924000.0</v>
+      </c>
+      <c r="G34">
+        <v>701000.0</v>
+      </c>
+      <c r="H34">
+        <v>487000.0</v>
+      </c>
+      <c r="I34">
+        <v>373000.0</v>
+      </c>
+      <c r="J34">
+        <v>373000.0</v>
+      </c>
+      <c r="K34">
+        <v>373000.0</v>
+      </c>
+      <c r="L34">
+        <v>373000.0</v>
+      </c>
+      <c r="M34">
+        <v>233000.0</v>
+      </c>
+      <c r="N34">
+        <v>233000.0</v>
+      </c>
+      <c r="O34">
+        <v>233000.0</v>
+      </c>
+      <c r="P34">
+        <v>233000.0</v>
+      </c>
+      <c r="Q34">
+        <v>580000.0</v>
+      </c>
+      <c r="R34">
+        <v>555000.0</v>
+      </c>
+      <c r="S34">
+        <v>184000.0</v>
+      </c>
+      <c r="T34">
+        <v>184000.0</v>
+      </c>
+      <c r="U34">
+        <v>185000.0</v>
+      </c>
+      <c r="V34">
+        <v>172000.0</v>
+      </c>
+      <c r="W34">
+        <v>160000.0</v>
+      </c>
+      <c r="X34">
+        <v>147000.0</v>
+      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+    </row>
+    <row r="35" spans="1:88">
+      <c r="A35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35">
+        <v>3192843.0</v>
+      </c>
+      <c r="C35">
+        <v>3586106.0</v>
+      </c>
+      <c r="D35">
+        <v>3943003.0</v>
+      </c>
+      <c r="E35">
+        <v>4494000.0</v>
+      </c>
+      <c r="F35">
+        <v>3894000.0</v>
+      </c>
+      <c r="G35">
+        <v>3811000.0</v>
+      </c>
+      <c r="H35">
+        <v>3982000.0</v>
+      </c>
+      <c r="I35">
+        <v>3289000.0</v>
+      </c>
+      <c r="J35">
+        <v>3537560.0</v>
+      </c>
+      <c r="K35">
+        <v>5374000.0</v>
+      </c>
+      <c r="L35">
+        <v>5219000.0</v>
+      </c>
+      <c r="M35">
+        <v>3767000.0</v>
+      </c>
+      <c r="N35">
+        <v>7775000.0</v>
+      </c>
+      <c r="O35">
+        <v>10890228.0</v>
+      </c>
+      <c r="P35">
+        <v>10547000.0</v>
+      </c>
+      <c r="Q35">
+        <v>9681000.0</v>
+      </c>
+      <c r="R35">
+        <v>4687000.0</v>
+      </c>
+      <c r="S35">
+        <v>1795000.0</v>
+      </c>
+      <c r="T35">
+        <v>2132770.0</v>
+      </c>
+      <c r="U35">
+        <v>1812000.0</v>
+      </c>
+      <c r="V35">
+        <v>1962000.0</v>
+      </c>
+      <c r="W35">
+        <v>1950000.0</v>
+      </c>
+      <c r="X35">
+        <v>2155000.0</v>
+      </c>
+      <c r="Y35">
+        <v>2083000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2145000.0</v>
+      </c>
+      <c r="AA35">
+        <v>21725000.0</v>
+      </c>
+      <c r="AB35">
+        <v>16463000.0</v>
+      </c>
+      <c r="AC35">
+        <v>15727982.0</v>
+      </c>
+      <c r="AD35">
+        <v>15379564.0</v>
+      </c>
+      <c r="AE35">
+        <v>22336435.0</v>
+      </c>
+      <c r="AF35">
+        <v>18757699.0</v>
+      </c>
+      <c r="AG35">
+        <v>1163257.78</v>
+      </c>
+      <c r="AH35"/>
+      <c r="AI35">
+        <v>1305912.37</v>
+      </c>
+      <c r="AJ35">
+        <v>676521.07</v>
+      </c>
+      <c r="AK35">
+        <v>280379.98</v>
+      </c>
+      <c r="AL35">
+        <v>302184.83</v>
+      </c>
+      <c r="AM35">
+        <v>15521.25</v>
+      </c>
+      <c r="AN35">
+        <v>307947.93</v>
+      </c>
+      <c r="AO35">
+        <v>871440.65</v>
+      </c>
+      <c r="AP35">
+        <v>865406.69</v>
+      </c>
+      <c r="AQ35">
+        <v>825950.35</v>
+      </c>
+      <c r="AR35">
+        <v>877718.47</v>
+      </c>
+      <c r="AS35">
+        <v>567875.41</v>
+      </c>
+      <c r="AT35">
+        <v>582325.14</v>
+      </c>
+      <c r="AU35">
+        <v>609756.19</v>
+      </c>
+      <c r="AV35">
+        <v>1038349.65</v>
+      </c>
+      <c r="AW35">
+        <v>1013253.45</v>
+      </c>
+      <c r="AX35">
+        <v>690101.3</v>
+      </c>
+      <c r="AY35">
+        <v>659759.69</v>
+      </c>
+      <c r="AZ35">
+        <v>1067144.67</v>
+      </c>
+      <c r="BA35">
+        <v>1306463.8</v>
+      </c>
+      <c r="BB35">
+        <v>7127787.52</v>
+      </c>
+      <c r="BC35">
+        <v>320313.83</v>
+      </c>
+      <c r="BD35">
+        <v>461802.09</v>
+      </c>
+      <c r="BE35">
+        <v>1543.0</v>
+      </c>
+      <c r="BF35">
+        <v>51433.53</v>
+      </c>
+      <c r="BG35">
+        <v>54727.47</v>
+      </c>
+      <c r="BH35">
+        <v>67628.91</v>
+      </c>
+      <c r="BI35">
+        <v>24079.61</v>
+      </c>
+      <c r="BJ35">
+        <v>38523.4</v>
+      </c>
+      <c r="BK35">
+        <v>287484.55</v>
+      </c>
+      <c r="BL35">
+        <v>299148.64</v>
+      </c>
+      <c r="BM35">
+        <v>256591.0</v>
+      </c>
+      <c r="BN35">
+        <v>263101.83</v>
+      </c>
+      <c r="BO35">
+        <v>278480.08</v>
+      </c>
+      <c r="BP35">
+        <v>269576.38</v>
+      </c>
+      <c r="BQ35">
+        <v>54965.87</v>
+      </c>
+      <c r="BR35">
+        <v>49530.82</v>
+      </c>
+      <c r="BS35">
+        <v>69559.63</v>
+      </c>
+      <c r="BT35">
+        <v>70624.41</v>
+      </c>
+      <c r="BU35">
+        <v>128036.64</v>
+      </c>
+      <c r="BV35">
+        <v>153954.54</v>
+      </c>
+      <c r="BW35">
+        <v>127269.36</v>
+      </c>
+      <c r="BX35">
+        <v>141640.92</v>
+      </c>
+      <c r="BY35">
+        <v>87211.9</v>
+      </c>
+      <c r="BZ35">
+        <v>118258.72</v>
+      </c>
+      <c r="CA35">
+        <v>4636.97</v>
+      </c>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+    </row>
+    <row r="36" spans="1:88">
+      <c r="A36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36">
+        <v>404347.0</v>
+      </c>
+      <c r="C36">
+        <v>406713.0</v>
+      </c>
+      <c r="D36">
+        <v>403975.0</v>
+      </c>
+      <c r="E36">
+        <v>403000.0</v>
+      </c>
+      <c r="F36">
+        <v>378000.0</v>
+      </c>
+      <c r="G36">
+        <v>351000.0</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36">
+        <v>314000.0</v>
+      </c>
+      <c r="J36">
+        <v>388673.0</v>
+      </c>
+      <c r="K36">
+        <v>355000.0</v>
+      </c>
+      <c r="L36">
+        <v>348000.0</v>
+      </c>
+      <c r="M36">
+        <v>47000.0</v>
+      </c>
+      <c r="N36">
+        <v>47000.0</v>
+      </c>
+      <c r="O36">
+        <v>51097.0</v>
+      </c>
+      <c r="P36">
+        <v>47000.0</v>
+      </c>
+      <c r="Q36">
+        <v>30000.0</v>
+      </c>
+      <c r="R36">
+        <v>30000.0</v>
+      </c>
+      <c r="S36">
+        <v>30000.0</v>
+      </c>
+      <c r="T36">
+        <v>31798.0</v>
+      </c>
+      <c r="U36">
+        <v>28000.0</v>
+      </c>
+      <c r="V36">
+        <v>43000.0</v>
+      </c>
+      <c r="W36">
+        <v>44000.0</v>
+      </c>
+      <c r="X36">
+        <v>87000.0</v>
+      </c>
+      <c r="Y36">
+        <v>110000.0</v>
+      </c>
+      <c r="Z36">
+        <v>139000.0</v>
+      </c>
+      <c r="AA36">
+        <v>31000.0</v>
+      </c>
+      <c r="AB36">
+        <v>38000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1044505.0</v>
+      </c>
+      <c r="AD36">
+        <v>1014180.0</v>
+      </c>
+      <c r="AE36">
+        <v>1.0</v>
+      </c>
+      <c r="AF36">
+        <v>19980114.0</v>
+      </c>
+      <c r="AG36">
+        <v>0.86</v>
+      </c>
+      <c r="AH36">
+        <v>1.0</v>
+      </c>
+      <c r="AI36">
+        <v>1.0</v>
+      </c>
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36">
+        <v>1.0</v>
+      </c>
+      <c r="AM36">
+        <v>-17873.52</v>
+      </c>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36">
+        <v>-1024946.0</v>
+      </c>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36">
+        <v>0.0</v>
+      </c>
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36">
+        <v>1107982.0</v>
+      </c>
+      <c r="BA36">
+        <v>-993792.0</v>
+      </c>
+      <c r="BB36"/>
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36">
+        <v>-0.59</v>
+      </c>
+      <c r="BF36">
+        <v>-0.27</v>
+      </c>
+      <c r="BG36">
+        <v>-0.28</v>
+      </c>
+      <c r="BH36">
+        <v>0.03</v>
+      </c>
+      <c r="BI36">
+        <v>0.04</v>
+      </c>
+      <c r="BJ36">
+        <v>0.09</v>
+      </c>
+      <c r="BK36">
+        <v>-0.43</v>
+      </c>
+      <c r="BL36">
+        <v>-14665.0</v>
+      </c>
+      <c r="BM36">
+        <v>49720.0</v>
+      </c>
+      <c r="BN36">
+        <v>52759.0</v>
+      </c>
+      <c r="BO36">
+        <v>53109.0</v>
+      </c>
+      <c r="BP36">
+        <v>47722.0</v>
+      </c>
+      <c r="BQ36">
+        <v>43415.0</v>
+      </c>
+      <c r="BR36">
+        <v>32883.0</v>
+      </c>
+      <c r="BS36">
+        <v>31927.0</v>
+      </c>
+      <c r="BT36">
+        <v>31238.0</v>
+      </c>
+      <c r="BU36">
+        <v>31961.0</v>
+      </c>
+      <c r="BV36">
+        <v>22563.0</v>
+      </c>
+      <c r="BW36">
+        <v>277303.0</v>
+      </c>
+      <c r="BX36">
+        <v>-126202.0</v>
+      </c>
+      <c r="BY36">
+        <v>18393.0</v>
+      </c>
+      <c r="BZ36">
+        <v>17330.0</v>
+      </c>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36">
+        <v>31796.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:88">
+      <c r="A37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+    </row>
+    <row r="38" spans="1:88">
+      <c r="A38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
+        <v>1000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38">
+        <v>8843000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
+        <v>7360000.0</v>
+      </c>
+      <c r="Q38">
+        <v>6358000.0</v>
+      </c>
+      <c r="R38">
+        <v>5098000.0</v>
+      </c>
+      <c r="S38">
+        <v>4381000.0</v>
+      </c>
+      <c r="T38">
+        <v>3803000.0</v>
+      </c>
+      <c r="U38">
+        <v>3431000.0</v>
+      </c>
+      <c r="V38">
+        <v>3197000.0</v>
+      </c>
+      <c r="W38">
+        <v>2783000.0</v>
+      </c>
+      <c r="X38">
+        <v>2554000.0</v>
+      </c>
+      <c r="Y38">
+        <v>2114000.0</v>
+      </c>
+      <c r="Z38"/>
+      <c r="AA38">
+        <v>1000.0</v>
+      </c>
+      <c r="AB38"/>
+      <c r="AC38">
+        <v>1.0</v>
+      </c>
+      <c r="AD38"/>
+      <c r="AE38">
+        <v>1.0</v>
+      </c>
+      <c r="AF38"/>
+      <c r="AG38">
+        <v>2.0</v>
+      </c>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38">
+        <v>1.0</v>
+      </c>
+      <c r="AL38">
+        <v>1.0</v>
+      </c>
+      <c r="AM38">
+        <v>2.0</v>
+      </c>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38">
+        <v>1.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1.0</v>
+      </c>
+      <c r="AR38"/>
+      <c r="AS38">
+        <v>1.0</v>
+      </c>
+      <c r="AT38"/>
+      <c r="AU38">
+        <v>0.0</v>
+      </c>
+      <c r="AV38">
+        <v>0.0</v>
+      </c>
+      <c r="AW38">
+        <v>1.0</v>
+      </c>
+      <c r="AX38">
+        <v>62.0</v>
+      </c>
+      <c r="AY38">
+        <v>1.0</v>
+      </c>
+      <c r="AZ38"/>
+      <c r="BA38">
+        <v>0.0</v>
+      </c>
+      <c r="BB38">
+        <v>0.0</v>
+      </c>
+      <c r="BC38">
+        <v>0.0</v>
+      </c>
+      <c r="BD38">
+        <v>2.0</v>
+      </c>
+      <c r="BE38"/>
+      <c r="BF38">
+        <v>1.0</v>
+      </c>
+      <c r="BG38">
+        <v>1.0</v>
+      </c>
+      <c r="BH38">
+        <v>1.0</v>
+      </c>
+      <c r="BI38"/>
+      <c r="BJ38">
+        <v>0.0</v>
+      </c>
+      <c r="BK38">
+        <v>0.0</v>
+      </c>
+      <c r="BL38"/>
+      <c r="BM38">
+        <v>1.0</v>
+      </c>
+      <c r="BN38">
+        <v>0.0</v>
+      </c>
+      <c r="BO38">
+        <v>1.0</v>
+      </c>
+      <c r="BP38">
+        <v>1.0</v>
+      </c>
+      <c r="BQ38">
+        <v>0.0</v>
+      </c>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38">
+        <v>1.0</v>
+      </c>
+      <c r="BU38"/>
+      <c r="BV38">
+        <v>1.0</v>
+      </c>
+      <c r="BW38">
+        <v>0.0</v>
+      </c>
+      <c r="BX38"/>
+      <c r="BY38">
+        <v>0.0</v>
+      </c>
+      <c r="BZ38">
+        <v>0.0</v>
+      </c>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+    </row>
+    <row r="39" spans="1:88">
+      <c r="A39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39">
+        <v>4272101.0</v>
+      </c>
+      <c r="C39">
+        <v>2607986.0</v>
+      </c>
+      <c r="D39">
+        <v>3895126.0</v>
+      </c>
+      <c r="E39">
+        <v>4922000.0</v>
+      </c>
+      <c r="F39">
+        <v>4141000.0</v>
+      </c>
+      <c r="G39">
+        <v>2708000.0</v>
+      </c>
+      <c r="H39">
+        <v>2624000.0</v>
+      </c>
+      <c r="I39">
+        <v>2743000.0</v>
+      </c>
+      <c r="J39">
+        <v>2756000.0</v>
+      </c>
+      <c r="K39">
+        <v>1630000.0</v>
+      </c>
+      <c r="L39">
+        <v>1655000.0</v>
+      </c>
+      <c r="M39">
+        <v>611000.0</v>
+      </c>
+      <c r="N39">
+        <v>738000.0</v>
+      </c>
+      <c r="O39">
+        <v>2149343.0</v>
+      </c>
+      <c r="P39">
+        <v>128000.0</v>
+      </c>
+      <c r="Q39">
+        <v>289000.0</v>
+      </c>
+      <c r="R39">
+        <v>427000.0</v>
+      </c>
+      <c r="S39">
+        <v>2763000.0</v>
+      </c>
+      <c r="T39">
+        <v>2773283.0</v>
+      </c>
+      <c r="U39">
+        <v>1991000.0</v>
+      </c>
+      <c r="V39">
+        <v>157000.0</v>
+      </c>
+      <c r="W39">
+        <v>1096000.0</v>
+      </c>
+      <c r="X39">
+        <v>14000.0</v>
+      </c>
+      <c r="Y39">
+        <v>420000.0</v>
+      </c>
+      <c r="Z39">
+        <v>468000.0</v>
+      </c>
+      <c r="AA39">
+        <v>1037000.0</v>
+      </c>
+      <c r="AB39">
+        <v>1475000.0</v>
+      </c>
+      <c r="AC39">
+        <v>434873.0</v>
+      </c>
+      <c r="AD39">
+        <v>282359.0</v>
+      </c>
+      <c r="AE39">
+        <v>281735.0</v>
+      </c>
+      <c r="AF39">
+        <v>287726.0</v>
+      </c>
+      <c r="AG39">
+        <v>208518.0</v>
+      </c>
+      <c r="AH39">
+        <v>-675167.0</v>
+      </c>
+      <c r="AI39">
+        <v>296315.0</v>
+      </c>
+      <c r="AJ39">
+        <v>213674.0</v>
+      </c>
+      <c r="AK39">
+        <v>223519.0</v>
+      </c>
+      <c r="AL39">
+        <v>268277.0</v>
+      </c>
+      <c r="AM39">
+        <v>85120.0</v>
+      </c>
+      <c r="AN39">
+        <v>115005.0</v>
+      </c>
+      <c r="AO39">
+        <v>14453.0</v>
+      </c>
+      <c r="AP39">
+        <v>10276.0</v>
+      </c>
+      <c r="AQ39">
+        <v>734651.0</v>
+      </c>
+      <c r="AR39">
+        <v>209848.0</v>
+      </c>
+      <c r="AS39">
+        <v>443238.0</v>
+      </c>
+      <c r="AT39">
+        <v>699127.0</v>
+      </c>
+      <c r="AU39">
+        <v>978277.0</v>
+      </c>
+      <c r="AV39">
+        <v>8213.0</v>
+      </c>
+      <c r="AW39">
+        <v>38374.0</v>
+      </c>
+      <c r="AX39">
+        <v>39108.0</v>
+      </c>
+      <c r="AY39">
+        <v>60123.0</v>
+      </c>
+      <c r="AZ39">
+        <v>103820.0</v>
+      </c>
+      <c r="BA39">
+        <v>-266037.0</v>
+      </c>
+      <c r="BB39">
+        <v>158317.0</v>
+      </c>
+      <c r="BC39">
+        <v>97651.0</v>
+      </c>
+      <c r="BD39">
+        <v>118588.0</v>
+      </c>
+      <c r="BE39">
+        <v>10771.0</v>
+      </c>
+      <c r="BF39">
+        <v>6359.0</v>
+      </c>
+      <c r="BG39">
+        <v>8599.0</v>
+      </c>
+      <c r="BH39">
+        <v>9318.0</v>
+      </c>
+      <c r="BI39">
+        <v>8788.0</v>
+      </c>
+      <c r="BJ39">
+        <v>637.76</v>
+      </c>
+      <c r="BK39">
+        <v>609.68</v>
+      </c>
+      <c r="BL39">
+        <v>663.0</v>
+      </c>
+      <c r="BM39">
+        <v>645.31</v>
+      </c>
+      <c r="BN39">
+        <v>692.95</v>
+      </c>
+      <c r="BO39">
+        <v>67576.53</v>
+      </c>
+      <c r="BP39">
+        <v>828.5</v>
+      </c>
+      <c r="BQ39">
+        <v>2057.0</v>
+      </c>
+      <c r="BR39">
+        <v>637.06</v>
+      </c>
+      <c r="BS39">
+        <v>688.75</v>
+      </c>
+      <c r="BT39">
+        <v>699.12</v>
+      </c>
+      <c r="BU39">
+        <v>3654.0</v>
+      </c>
+      <c r="BV39">
+        <v>29168.0</v>
+      </c>
+      <c r="BW39">
+        <v>33956.0</v>
+      </c>
+      <c r="BX39">
+        <v>29721.0</v>
+      </c>
+      <c r="BY39">
+        <v>60579.0</v>
+      </c>
+      <c r="BZ39">
+        <v>9940.0</v>
+      </c>
+      <c r="CA39"/>
+      <c r="CB39">
+        <v>0.0</v>
+      </c>
+      <c r="CC39">
+        <v>1398.0</v>
+      </c>
+      <c r="CD39">
+        <v>3379.0</v>
+      </c>
+      <c r="CE39"/>
+      <c r="CF39">
+        <v>3100.67</v>
+      </c>
+      <c r="CG39">
+        <v>1000.87</v>
+      </c>
+      <c r="CH39">
+        <v>168.55</v>
+      </c>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+    </row>
+    <row r="40" spans="1:88">
+      <c r="A40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40">
+        <v>11895790.0</v>
+      </c>
+      <c r="C40">
+        <v>14003994.0</v>
+      </c>
+      <c r="D40">
+        <v>18619798.0</v>
+      </c>
+      <c r="E40">
+        <v>19149000.0</v>
+      </c>
+      <c r="F40">
+        <v>17248000.0</v>
+      </c>
+      <c r="G40">
+        <v>20822000.0</v>
+      </c>
+      <c r="H40">
+        <v>17954000.0</v>
+      </c>
+      <c r="I40">
+        <v>15852000.0</v>
+      </c>
+      <c r="J40">
+        <v>15812684.0</v>
+      </c>
+      <c r="K40">
+        <v>17326000.0</v>
+      </c>
+      <c r="L40">
+        <v>16314000.0</v>
+      </c>
+      <c r="M40">
+        <v>18451000.0</v>
+      </c>
+      <c r="N40">
+        <v>15760000.0</v>
+      </c>
+      <c r="O40">
+        <v>17745899.0</v>
+      </c>
+      <c r="P40">
+        <v>17718000.0</v>
+      </c>
+      <c r="Q40">
+        <v>21985000.0</v>
+      </c>
+      <c r="R40">
+        <v>15919000.0</v>
+      </c>
+      <c r="S40">
+        <v>14387000.0</v>
+      </c>
+      <c r="T40">
+        <v>14749107.0</v>
+      </c>
+      <c r="U40">
+        <v>12421000.0</v>
+      </c>
+      <c r="V40">
+        <v>11939000.0</v>
+      </c>
+      <c r="W40">
+        <v>9285000.0</v>
+      </c>
+      <c r="X40">
+        <v>17727000.0</v>
+      </c>
+      <c r="Y40">
+        <v>42202000.0</v>
+      </c>
+      <c r="Z40">
+        <v>37932000.0</v>
+      </c>
+      <c r="AA40">
+        <v>15723000.0</v>
+      </c>
+      <c r="AB40">
+        <v>13449000.0</v>
+      </c>
+      <c r="AC40">
+        <v>10585419.0</v>
+      </c>
+      <c r="AD40">
+        <v>10833764.0</v>
+      </c>
+      <c r="AE40">
+        <v>-491758.0</v>
+      </c>
+      <c r="AF40">
+        <v>1949868.0</v>
+      </c>
+      <c r="AG40">
+        <v>-345417.0</v>
+      </c>
+      <c r="AH40">
+        <v>-998876.0</v>
+      </c>
+      <c r="AI40"/>
+      <c r="AJ40">
+        <v>1101989.0</v>
+      </c>
+      <c r="AK40">
+        <v>801257.0</v>
+      </c>
+      <c r="AL40">
+        <v>903366.0</v>
+      </c>
+      <c r="AM40">
+        <v>111504.0</v>
+      </c>
+      <c r="AN40">
+        <v>212583.0</v>
+      </c>
+      <c r="AO40">
+        <v>63056.0</v>
+      </c>
+      <c r="AP40">
+        <v>251327.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-494956.0</v>
+      </c>
+      <c r="AR40">
+        <v>265875.0</v>
+      </c>
+      <c r="AS40">
+        <v>216240.0</v>
+      </c>
+      <c r="AT40">
+        <v>222353.0</v>
+      </c>
+      <c r="AU40">
+        <v>289556.0</v>
+      </c>
+      <c r="AV40">
+        <v>505759.0</v>
+      </c>
+      <c r="AW40">
+        <v>386701.0</v>
+      </c>
+      <c r="AX40">
+        <v>407379.0</v>
+      </c>
+      <c r="AY40">
+        <v>370788.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-215020.0</v>
+      </c>
+      <c r="BA40">
+        <v>-207300.0</v>
+      </c>
+      <c r="BB40">
+        <v>4424404.0</v>
+      </c>
+      <c r="BC40">
+        <v>73319.0</v>
+      </c>
+      <c r="BD40">
+        <v>71427.0</v>
+      </c>
+      <c r="BE40">
+        <v>217428.0</v>
+      </c>
+      <c r="BF40">
+        <v>209137.0</v>
+      </c>
+      <c r="BG40">
+        <v>154309.0</v>
+      </c>
+      <c r="BH40">
+        <v>65022.0</v>
+      </c>
+      <c r="BI40">
+        <v>121547.0</v>
+      </c>
+      <c r="BJ40">
+        <v>39630.0</v>
+      </c>
+      <c r="BK40">
+        <v>180908.0</v>
+      </c>
+      <c r="BL40">
+        <v>185069.0</v>
+      </c>
+      <c r="BM40">
+        <v>114980.0</v>
+      </c>
+      <c r="BN40">
+        <v>113110.0</v>
+      </c>
+      <c r="BO40">
+        <v>76310.0</v>
+      </c>
+      <c r="BP40">
+        <v>113493.0</v>
+      </c>
+      <c r="BQ40">
+        <v>235454.0</v>
+      </c>
+      <c r="BR40">
+        <v>71447.0</v>
+      </c>
+      <c r="BS40">
+        <v>67518.0</v>
+      </c>
+      <c r="BT40">
+        <v>66489.0</v>
+      </c>
+      <c r="BU40">
+        <v>1.0</v>
+      </c>
+      <c r="BV40">
+        <v>1.0</v>
+      </c>
+      <c r="BW40">
+        <v>1.0</v>
+      </c>
+      <c r="BX40">
+        <v>-9407.0</v>
+      </c>
+      <c r="BY40">
+        <v>-0.57</v>
+      </c>
+      <c r="BZ40">
+        <v>-0.45</v>
+      </c>
+      <c r="CA40">
+        <v>16751.0</v>
+      </c>
+      <c r="CB40">
+        <v>32822.0</v>
+      </c>
+      <c r="CC40">
+        <v>15741.0</v>
+      </c>
+      <c r="CD40">
+        <v>22350.0</v>
+      </c>
+      <c r="CE40">
+        <v>35870.0</v>
+      </c>
+      <c r="CF40">
+        <v>20102.0</v>
+      </c>
+      <c r="CG40">
+        <v>13175.0</v>
+      </c>
+      <c r="CH40">
+        <v>17686.0</v>
+      </c>
+      <c r="CI40">
+        <v>16964.0</v>
+      </c>
+      <c r="CJ40">
+        <v>11081.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:88">
+      <c r="A41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>2812000.0</v>
+      </c>
+      <c r="N41">
+        <v>2270000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>3555000.0</v>
+      </c>
+      <c r="Q41">
+        <v>4284000.0</v>
+      </c>
+      <c r="R41">
+        <v>4256000.0</v>
+      </c>
+      <c r="S41">
+        <v>1371000.0</v>
+      </c>
+      <c r="T41">
+        <v>1427000.0</v>
+      </c>
+      <c r="U41">
+        <v>1325000.0</v>
+      </c>
+      <c r="V41">
+        <v>1433000.0</v>
+      </c>
+      <c r="W41">
+        <v>1391000.0</v>
+      </c>
+      <c r="X41">
+        <v>1562000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1455000.0</v>
+      </c>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+    </row>
+    <row r="42" spans="1:88">
+      <c r="A42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42">
+        <v>17641509.0</v>
+      </c>
+      <c r="C42">
+        <v>17896390.0</v>
+      </c>
+      <c r="D42">
+        <v>17628310.0</v>
+      </c>
+      <c r="E42">
+        <v>18285000.0</v>
+      </c>
+      <c r="F42">
+        <v>18104000.0</v>
+      </c>
+      <c r="G42">
+        <v>17961000.0</v>
+      </c>
+      <c r="H42">
+        <v>17680000.0</v>
+      </c>
+      <c r="I42">
+        <v>17556000.0</v>
+      </c>
+      <c r="J42">
+        <v>17729000.0</v>
+      </c>
+      <c r="K42">
+        <v>23562000.0</v>
+      </c>
+      <c r="L42">
+        <v>23378000.0</v>
+      </c>
+      <c r="M42">
+        <v>24775000.0</v>
+      </c>
+      <c r="N42">
+        <v>25125000.0</v>
+      </c>
+      <c r="O42">
+        <v>23377516.0</v>
+      </c>
+      <c r="P42">
+        <v>27765000.0</v>
+      </c>
+      <c r="Q42">
+        <v>26932000.0</v>
+      </c>
+      <c r="R42">
+        <v>26090000.0</v>
+      </c>
+      <c r="S42">
+        <v>32062000.0</v>
+      </c>
+      <c r="T42">
+        <v>20879121.0</v>
+      </c>
+      <c r="U42">
+        <v>31182000.0</v>
+      </c>
+      <c r="V42">
+        <v>31272000.0</v>
+      </c>
+      <c r="W42">
+        <v>15412000.0</v>
+      </c>
+      <c r="X42">
+        <v>38974000.0</v>
+      </c>
+      <c r="Y42">
+        <v>13067000.0</v>
+      </c>
+      <c r="Z42">
+        <v>12976000.0</v>
+      </c>
+      <c r="AA42">
+        <v>13340000.0</v>
+      </c>
+      <c r="AB42">
+        <v>13289000.0</v>
+      </c>
+      <c r="AC42">
+        <v>16663538.0</v>
+      </c>
+      <c r="AD42">
+        <v>16570916.0</v>
+      </c>
+      <c r="AE42">
+        <v>15082364.0</v>
+      </c>
+      <c r="AF42">
+        <v>9149812.0</v>
+      </c>
+      <c r="AG42">
+        <v>8888718.0</v>
+      </c>
+      <c r="AH42">
+        <v>2932092.0</v>
+      </c>
+      <c r="AI42">
+        <v>7254349.0</v>
+      </c>
+      <c r="AJ42">
+        <v>7258200.0</v>
+      </c>
+      <c r="AK42">
+        <v>6549898.0</v>
+      </c>
+      <c r="AL42">
+        <v>5868622.0</v>
+      </c>
+      <c r="AM42">
+        <v>968397.0</v>
+      </c>
+      <c r="AN42">
+        <v>401762.0</v>
+      </c>
+      <c r="AO42">
+        <v>406618.0</v>
+      </c>
+      <c r="AP42">
+        <v>6405402.0</v>
+      </c>
+      <c r="AQ42">
+        <v>9816468.0</v>
+      </c>
+      <c r="AR42">
+        <v>5925388.0</v>
+      </c>
+      <c r="AS42">
+        <v>6100023.0</v>
+      </c>
+      <c r="AT42">
+        <v>6025230.0</v>
+      </c>
+      <c r="AU42">
+        <v>6288147.0</v>
+      </c>
+      <c r="AV42">
+        <v>4430969.0</v>
+      </c>
+      <c r="AW42">
+        <v>4933784.0</v>
+      </c>
+      <c r="AX42">
+        <v>4485721.0</v>
+      </c>
+      <c r="AY42">
+        <v>4026899.0</v>
+      </c>
+      <c r="AZ42">
+        <v>146925.0</v>
+      </c>
+      <c r="BA42">
+        <v>3556892.0</v>
+      </c>
+      <c r="BB42">
+        <v>3043347.0</v>
+      </c>
+      <c r="BC42">
+        <v>3102801.0</v>
+      </c>
+      <c r="BD42">
+        <v>2988686.0</v>
+      </c>
+      <c r="BE42">
+        <v>6709431.0</v>
+      </c>
+      <c r="BF42">
+        <v>7000816.0</v>
+      </c>
+      <c r="BG42">
+        <v>6507368.0</v>
+      </c>
+      <c r="BH42">
+        <v>2096124.0</v>
+      </c>
+      <c r="BI42">
+        <v>4944802.0</v>
+      </c>
+      <c r="BJ42">
+        <v>4963270.0</v>
+      </c>
+      <c r="BK42">
+        <v>2648014.0</v>
+      </c>
+      <c r="BL42">
+        <v>2726346.0</v>
+      </c>
+      <c r="BM42">
+        <v>2607335.0</v>
+      </c>
+      <c r="BN42">
+        <v>2766692.0</v>
+      </c>
+      <c r="BO42">
+        <v>2785049.0</v>
+      </c>
+      <c r="BP42">
+        <v>2502470.0</v>
+      </c>
+      <c r="BQ42">
+        <v>2332141.0</v>
+      </c>
+      <c r="BR42">
+        <v>2405114.0</v>
+      </c>
+      <c r="BS42">
+        <v>2335192.0</v>
+      </c>
+      <c r="BT42">
+        <v>2329716.0</v>
+      </c>
+      <c r="BU42">
+        <v>2181545.0</v>
+      </c>
+      <c r="BV42">
+        <v>1904612.0</v>
+      </c>
+      <c r="BW42">
+        <v>1785807.0</v>
+      </c>
+      <c r="BX42">
+        <v>1922016.0</v>
+      </c>
+      <c r="BY42">
+        <v>1886432.0</v>
+      </c>
+      <c r="BZ42">
+        <v>1612873.0</v>
+      </c>
+      <c r="CA42">
+        <v>906045.0</v>
+      </c>
+      <c r="CB42">
+        <v>907654.0</v>
+      </c>
+      <c r="CC42">
+        <v>985338.0</v>
+      </c>
+      <c r="CD42">
+        <v>980743.0</v>
+      </c>
+      <c r="CE42">
+        <v>988129.0</v>
+      </c>
+      <c r="CF42">
+        <v>1015076.0</v>
+      </c>
+      <c r="CG42">
+        <v>105091.0</v>
+      </c>
+      <c r="CH42">
+        <v>99108.0</v>
+      </c>
+      <c r="CI42">
+        <v>93742.0</v>
+      </c>
+      <c r="CJ42">
+        <v>131932.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:88">
+      <c r="A43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+    </row>
+    <row r="44" spans="1:88">
+      <c r="A44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+    </row>
+    <row r="45" spans="1:88">
+      <c r="A45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45">
+        <v>7346000.0</v>
+      </c>
+      <c r="C45">
+        <v>7405000.0</v>
+      </c>
+      <c r="D45">
+        <v>7490000.0</v>
+      </c>
+      <c r="E45">
+        <v>7542000.0</v>
+      </c>
+      <c r="F45">
+        <v>6141000.0</v>
+      </c>
+      <c r="G45">
+        <v>6076000.0</v>
+      </c>
+      <c r="H45">
+        <v>6218000.0</v>
+      </c>
+      <c r="I45">
+        <v>5630000.0</v>
+      </c>
+      <c r="J45">
+        <v>5739000.0</v>
+      </c>
+      <c r="K45">
+        <v>3924000.0</v>
+      </c>
+      <c r="L45">
+        <v>3873000.0</v>
+      </c>
+      <c r="M45">
+        <v>1934000.0</v>
+      </c>
+      <c r="N45">
+        <v>1934000.0</v>
+      </c>
+      <c r="O45">
+        <v>2051000.0</v>
+      </c>
+      <c r="P45">
+        <v>1236000.0</v>
+      </c>
+      <c r="Q45">
+        <v>1298000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+    </row>
+    <row r="46" spans="1:88">
+      <c r="A46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46">
+        <v>4313034.0</v>
+      </c>
+      <c r="C46">
+        <v>4788170.0</v>
+      </c>
+      <c r="D46">
+        <v>5159919.0</v>
+      </c>
+      <c r="E46">
+        <v>5561000.0</v>
+      </c>
+      <c r="F46">
+        <v>4451000.0</v>
+      </c>
+      <c r="G46">
+        <v>4542000.0</v>
+      </c>
+      <c r="H46">
+        <v>4851000.0</v>
+      </c>
+      <c r="I46">
+        <v>3837000.0</v>
+      </c>
+      <c r="J46">
+        <v>4152832.0</v>
+      </c>
+      <c r="K46">
+        <v>3924000.0</v>
+      </c>
+      <c r="L46">
+        <v>3873000.0</v>
+      </c>
+      <c r="M46">
+        <v>1934000.0</v>
+      </c>
+      <c r="N46">
+        <v>1934000.0</v>
+      </c>
+      <c r="O46">
+        <v>2229795.0</v>
+      </c>
+      <c r="P46">
+        <v>1236000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1298000.0</v>
+      </c>
+      <c r="R46">
+        <v>1115000.0</v>
+      </c>
+      <c r="S46">
+        <v>855000.0</v>
+      </c>
+      <c r="T46">
+        <v>943734.0</v>
+      </c>
+      <c r="U46">
+        <v>853000.0</v>
+      </c>
+      <c r="V46">
+        <v>909000.0</v>
+      </c>
+      <c r="W46">
+        <v>921000.0</v>
+      </c>
+      <c r="X46">
+        <v>980000.0</v>
+      </c>
+      <c r="Y46">
+        <v>991000.0</v>
+      </c>
+      <c r="Z46">
+        <v>984000.0</v>
+      </c>
+      <c r="AA46">
+        <v>939000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1006000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1050906.0</v>
+      </c>
+      <c r="AD46">
+        <v>633753.0</v>
+      </c>
+      <c r="AE46">
+        <v>1328899.0</v>
+      </c>
+      <c r="AF46">
+        <v>187749.0</v>
+      </c>
+      <c r="AG46">
+        <v>113976.0</v>
+      </c>
+      <c r="AH46">
+        <v>124702.0</v>
+      </c>
+      <c r="AI46">
+        <v>84682.0</v>
+      </c>
+      <c r="AJ46">
+        <v>31648.0</v>
+      </c>
+      <c r="AK46">
+        <v>27649.0</v>
+      </c>
+      <c r="AL46">
+        <v>29479.0</v>
+      </c>
+      <c r="AM46">
+        <v>28814.0</v>
+      </c>
+      <c r="AN46"/>
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46"/>
+      <c r="AR46"/>
+      <c r="AS46"/>
+      <c r="AT46"/>
+      <c r="AU46"/>
+      <c r="AV46"/>
+      <c r="AW46"/>
+      <c r="AX46"/>
+      <c r="AY46"/>
+      <c r="AZ46"/>
+      <c r="BA46"/>
+      <c r="BB46"/>
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46">
+        <v>518.59</v>
+      </c>
+      <c r="BF46">
+        <v>1095.0</v>
+      </c>
+      <c r="BG46">
+        <v>1553.0</v>
+      </c>
+      <c r="BH46">
+        <v>2042.0</v>
+      </c>
+      <c r="BI46">
+        <v>1913.0</v>
+      </c>
+      <c r="BJ46">
+        <v>1962.0</v>
+      </c>
+      <c r="BK46">
+        <v>1920.0</v>
+      </c>
+      <c r="BL46">
+        <v>3725.14</v>
+      </c>
+      <c r="BM46">
+        <v>5278.0</v>
+      </c>
+      <c r="BN46">
+        <v>5601.0</v>
+      </c>
+      <c r="BO46">
+        <v>5638.0</v>
+      </c>
+      <c r="BP46">
+        <v>11641.0</v>
+      </c>
+      <c r="BQ46">
+        <v>11350.0</v>
+      </c>
+      <c r="BR46">
+        <v>12299.0</v>
+      </c>
+      <c r="BS46">
+        <v>12457.0</v>
+      </c>
+      <c r="BT46">
+        <v>11995.0</v>
+      </c>
+      <c r="BU46">
+        <v>13209.0</v>
+      </c>
+      <c r="BV46">
+        <v>13382.0</v>
+      </c>
+      <c r="BW46">
+        <v>14366.0</v>
+      </c>
+      <c r="BX46">
+        <v>15941.0</v>
+      </c>
+      <c r="BY46">
+        <v>11514.0</v>
+      </c>
+      <c r="BZ46">
+        <v>8787.0</v>
+      </c>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+    </row>
+    <row r="47" spans="1:88">
+      <c r="A47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1934000.0</v>
+      </c>
+      <c r="N47">
+        <v>1934000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
+        <v>1236000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1298000.0</v>
+      </c>
+      <c r="R47">
+        <v>1115000.0</v>
+      </c>
+      <c r="S47">
+        <v>855000.0</v>
+      </c>
+      <c r="T47">
+        <v>831000.0</v>
+      </c>
+      <c r="U47">
+        <v>853000.0</v>
+      </c>
+      <c r="V47">
+        <v>909000.0</v>
+      </c>
+      <c r="W47">
+        <v>921000.0</v>
+      </c>
+      <c r="X47">
+        <v>980000.0</v>
+      </c>
+      <c r="Y47">
+        <v>991000.0</v>
+      </c>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+    </row>
+    <row r="48" spans="1:88">
+      <c r="A48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48">
+        <v>-93442098.0</v>
+      </c>
+      <c r="C48">
+        <v>-91030480.0</v>
+      </c>
+      <c r="D48">
+        <v>-89234788.0</v>
+      </c>
+      <c r="E48">
+        <v>-87984000.0</v>
+      </c>
+      <c r="F48">
+        <v>-85679000.0</v>
+      </c>
+      <c r="G48">
+        <v>-83850000.0</v>
+      </c>
+      <c r="H48">
+        <v>-81210000.0</v>
+      </c>
+      <c r="I48">
+        <v>-80532000.0</v>
+      </c>
+      <c r="J48">
+        <v>-80367000.0</v>
+      </c>
+      <c r="K48">
+        <v>-77967000.0</v>
+      </c>
+      <c r="L48">
+        <v>-76063000.0</v>
+      </c>
+      <c r="M48">
+        <v>-75277000.0</v>
+      </c>
+      <c r="N48">
+        <v>-72326000.0</v>
+      </c>
+      <c r="O48">
+        <v>-79040858.0</v>
+      </c>
+      <c r="P48">
+        <v>-72227000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-71371000.0</v>
+      </c>
+      <c r="R48">
+        <v>-69373000.0</v>
+      </c>
+      <c r="S48">
+        <v>-69463000.0</v>
+      </c>
+      <c r="T48">
+        <v>-78068721.0</v>
+      </c>
+      <c r="U48">
+        <v>-67113000.0</v>
+      </c>
+      <c r="V48">
+        <v>-64636000.0</v>
+      </c>
+      <c r="W48">
+        <v>-62305000.0</v>
+      </c>
+      <c r="X48">
+        <v>-61231000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-55913000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-52757000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-52365000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-46665000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-64575441.0</v>
+      </c>
+      <c r="AD48">
+        <v>-64265497.0</v>
+      </c>
+      <c r="AE48">
+        <v>-56553979.0</v>
+      </c>
+      <c r="AF48">
+        <v>-35898365.0</v>
+      </c>
+      <c r="AG48">
+        <v>-31318981.0</v>
+      </c>
+      <c r="AH48">
+        <v>-16675026.0</v>
+      </c>
+      <c r="AI48">
+        <v>-21424584.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-12758257.0</v>
+      </c>
+      <c r="AK48">
+        <v>-11380688.0</v>
+      </c>
+      <c r="AL48">
+        <v>-9582494.0</v>
+      </c>
+      <c r="AM48">
+        <v>-12402065.0</v>
+      </c>
+      <c r="AN48">
+        <v>-8890995.0</v>
+      </c>
+      <c r="AO48">
+        <v>-8859366.0</v>
+      </c>
+      <c r="AP48">
+        <v>-16916294.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-16594820.0</v>
+      </c>
+      <c r="AR48">
+        <v>-15239821.0</v>
+      </c>
+      <c r="AS48">
+        <v>-15136047.0</v>
+      </c>
+      <c r="AT48">
+        <v>-14298720.0</v>
+      </c>
+      <c r="AU48">
+        <v>-14437264.0</v>
+      </c>
+      <c r="AV48">
+        <v>-12587178.0</v>
+      </c>
+      <c r="AW48">
+        <v>-11577628.0</v>
+      </c>
+      <c r="AX48">
+        <v>-10556954.0</v>
+      </c>
+      <c r="AY48">
+        <v>-9824399.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-4480008.0</v>
+      </c>
+      <c r="BA48">
+        <v>-8579780.0</v>
+      </c>
+      <c r="BB48">
+        <v>-7986678.0</v>
+      </c>
+      <c r="BC48">
+        <v>-7733763.0</v>
+      </c>
+      <c r="BD48">
+        <v>-6983548.0</v>
+      </c>
+      <c r="BE48">
+        <v>-6785198.0</v>
+      </c>
+      <c r="BF48">
+        <v>-6646061.0</v>
+      </c>
+      <c r="BG48">
+        <v>-5756069.0</v>
+      </c>
+      <c r="BH48">
+        <v>-5123151.0</v>
+      </c>
+      <c r="BI48">
+        <v>-4332597.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-3973680.0</v>
+      </c>
+      <c r="BK48">
+        <v>-3031808.0</v>
+      </c>
+      <c r="BL48">
+        <v>-3055496.0</v>
+      </c>
+      <c r="BM48">
+        <v>-2880542.0</v>
+      </c>
+      <c r="BN48">
+        <v>-3035237.0</v>
+      </c>
+      <c r="BO48">
+        <v>-2980808.0</v>
+      </c>
+      <c r="BP48">
+        <v>-2649650.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-2367045.0</v>
+      </c>
+      <c r="BR48">
+        <v>-2402453.0</v>
+      </c>
+      <c r="BS48">
+        <v>-2340241.0</v>
+      </c>
+      <c r="BT48">
+        <v>-2264417.0</v>
+      </c>
+      <c r="BU48">
+        <v>-2170054.0</v>
+      </c>
+      <c r="BV48">
+        <v>-1798352.0</v>
+      </c>
+      <c r="BW48">
+        <v>-1491902.0</v>
+      </c>
+      <c r="BX48">
+        <v>-1437210.0</v>
+      </c>
+      <c r="BY48">
+        <v>-1086918.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-674093.0</v>
+      </c>
+      <c r="CA48">
+        <v>-448041.0</v>
+      </c>
+      <c r="CB48">
+        <v>-431919.0</v>
+      </c>
+      <c r="CC48">
+        <v>-451170.0</v>
+      </c>
+      <c r="CD48">
+        <v>-363781.0</v>
+      </c>
+      <c r="CE48">
+        <v>-360216.0</v>
+      </c>
+      <c r="CF48">
+        <v>-331509.0</v>
+      </c>
+      <c r="CG48">
+        <v>-316641.0</v>
+      </c>
+      <c r="CH48">
+        <v>-287396.0</v>
+      </c>
+      <c r="CI48">
+        <v>-254805.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-12.27</v>
+      </c>
+    </row>
+    <row r="49" spans="1:88">
+      <c r="A49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+    </row>
+    <row r="50" spans="1:88">
+      <c r="A50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B50">
+        <v>2809000.0</v>
+      </c>
+      <c r="C50">
+        <v>2834000.0</v>
+      </c>
+      <c r="D50">
+        <v>3512000.0</v>
+      </c>
+      <c r="E50">
+        <v>2752000.0</v>
+      </c>
+      <c r="F50">
+        <v>1696000.0</v>
+      </c>
+      <c r="G50">
+        <v>6322000.0</v>
+      </c>
+      <c r="H50">
+        <v>6579000.0</v>
+      </c>
+      <c r="I50">
+        <v>6495000.0</v>
+      </c>
+      <c r="J50">
+        <v>7165000.0</v>
+      </c>
+      <c r="K50">
+        <v>1445000.0</v>
+      </c>
+      <c r="L50">
+        <v>2445000.0</v>
+      </c>
+      <c r="M50">
+        <v>3588000.0</v>
+      </c>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50">
+        <v>109000.0</v>
+      </c>
+      <c r="Q50">
+        <v>119000.0</v>
+      </c>
+      <c r="R50">
+        <v>112000.0</v>
+      </c>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+    </row>
+    <row r="51" spans="1:88">
+      <c r="A51" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51">
+        <v>6254897.0</v>
+      </c>
+      <c r="C51">
+        <v>6627920.0</v>
+      </c>
+      <c r="D51">
+        <v>7584771.0</v>
+      </c>
+      <c r="E51">
+        <v>7173000.0</v>
+      </c>
+      <c r="F51">
+        <v>4939000.0</v>
+      </c>
+      <c r="G51">
+        <v>9650000.0</v>
+      </c>
+      <c r="H51">
+        <v>10276000.0</v>
+      </c>
+      <c r="I51">
+        <v>9410000.0</v>
+      </c>
+      <c r="J51">
+        <v>10359000.0</v>
+      </c>
+      <c r="K51">
+        <v>4794000.0</v>
+      </c>
+      <c r="L51">
+        <v>5722000.0</v>
+      </c>
+      <c r="M51">
+        <v>4954000.0</v>
+      </c>
+      <c r="N51">
+        <v>5847000.0</v>
+      </c>
+      <c r="O51">
+        <v>7585217.0</v>
+      </c>
+      <c r="P51">
+        <v>7395000.0</v>
+      </c>
+      <c r="Q51">
+        <v>5948000.0</v>
+      </c>
+      <c r="R51">
+        <v>774000.0</v>
+      </c>
+      <c r="S51">
+        <v>593000.0</v>
+      </c>
+      <c r="T51">
+        <v>681396.0</v>
+      </c>
+      <c r="U51">
+        <v>652000.0</v>
+      </c>
+      <c r="V51">
+        <v>691000.0</v>
+      </c>
+      <c r="W51">
+        <v>702000.0</v>
+      </c>
+      <c r="X51">
+        <v>726000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1375000.0</v>
+      </c>
+      <c r="Z51">
+        <v>783000.0</v>
+      </c>
+      <c r="AA51">
+        <v>793000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1044000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1109137.0</v>
+      </c>
+      <c r="AD51">
+        <v>824599.0</v>
+      </c>
+      <c r="AE51">
+        <v>1603639.0</v>
+      </c>
+      <c r="AF51">
+        <v>375643.0</v>
+      </c>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51">
+        <v>229018.0</v>
+      </c>
+      <c r="AK51">
+        <v>236791.0</v>
+      </c>
+      <c r="AL51">
+        <v>232315.0</v>
+      </c>
+      <c r="AM51">
+        <v>2032753.0</v>
+      </c>
+      <c r="AN51">
+        <v>245862.0</v>
+      </c>
+      <c r="AO51">
+        <v>1219197.0</v>
+      </c>
+      <c r="AP51">
+        <v>803579.0</v>
+      </c>
+      <c r="AQ51">
+        <v>751247.0</v>
+      </c>
+      <c r="AR51">
+        <v>798494.0</v>
+      </c>
+      <c r="AS51">
+        <v>522012.0</v>
+      </c>
+      <c r="AT51">
+        <v>515501.0</v>
+      </c>
+      <c r="AU51">
+        <v>526041.0</v>
+      </c>
+      <c r="AV51">
+        <v>968134.0</v>
+      </c>
+      <c r="AW51">
+        <v>972478.0</v>
+      </c>
+      <c r="AX51">
+        <v>609962.0</v>
+      </c>
+      <c r="AY51">
+        <v>582791.0</v>
+      </c>
+      <c r="AZ51">
+        <v>577119.0</v>
+      </c>
+      <c r="BA51">
+        <v>774239.0</v>
+      </c>
+      <c r="BB51">
+        <v>2138836.0</v>
+      </c>
+      <c r="BC51">
+        <v>181472.0</v>
+      </c>
+      <c r="BD51">
+        <v>279134.0</v>
+      </c>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51">
+        <v>214174.0</v>
+      </c>
+      <c r="BL51">
+        <v>220509.0</v>
+      </c>
+      <c r="BM51">
+        <v>210883.0</v>
+      </c>
+      <c r="BN51">
+        <v>222865.0</v>
+      </c>
+      <c r="BO51">
+        <v>220653.0</v>
+      </c>
+      <c r="BP51">
+        <v>194948.0</v>
+      </c>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+    </row>
+    <row r="52" spans="1:88">
+      <c r="A52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52">
+        <v>4180248.0</v>
+      </c>
+      <c r="C52">
+        <v>4205716.0</v>
+      </c>
+      <c r="D52">
+        <v>4866662.0</v>
+      </c>
+      <c r="E52">
+        <v>4116000.0</v>
+      </c>
+      <c r="F52">
+        <v>2563000.0</v>
+      </c>
+      <c r="G52">
+        <v>7177000.0</v>
+      </c>
+      <c r="H52">
+        <v>7461000.0</v>
+      </c>
+      <c r="I52">
+        <v>7217000.0</v>
+      </c>
+      <c r="J52">
+        <v>7895000.0</v>
+      </c>
+      <c r="K52">
+        <v>2171000.0</v>
+      </c>
+      <c r="L52">
+        <v>3154000.0</v>
+      </c>
+      <c r="M52">
+        <v>3999000.0</v>
+      </c>
+      <c r="N52">
+        <v>342000.0</v>
+      </c>
+      <c r="O52">
+        <v>429433.0</v>
+      </c>
+      <c r="P52">
+        <v>403000.0</v>
+      </c>
+      <c r="Q52">
+        <v>551000.0</v>
+      </c>
+      <c r="R52">
+        <v>343000.0</v>
+      </c>
+      <c r="S52">
+        <v>169000.0</v>
+      </c>
+      <c r="T52">
+        <v>169213.0</v>
+      </c>
+      <c r="U52">
+        <v>165000.0</v>
+      </c>
+      <c r="V52">
+        <v>162000.0</v>
+      </c>
+      <c r="W52">
+        <v>143000.0</v>
+      </c>
+      <c r="X52">
+        <v>133000.0</v>
+      </c>
+      <c r="Y52">
+        <v>119000.0</v>
+      </c>
+      <c r="Z52">
+        <v>121000.0</v>
+      </c>
+      <c r="AA52">
+        <v>154000.0</v>
+      </c>
+      <c r="AB52">
+        <v>370000.0</v>
+      </c>
+      <c r="AC52">
+        <v>403640.0</v>
+      </c>
+      <c r="AD52">
+        <v>195034.0</v>
+      </c>
+      <c r="AE52">
+        <v>394449.0</v>
+      </c>
+      <c r="AF52">
+        <v>96935.0</v>
+      </c>
+      <c r="AG52">
+        <v>345417.0</v>
+      </c>
+      <c r="AH52">
+        <v>346947.0</v>
+      </c>
+      <c r="AI52"/>
+      <c r="AJ52">
+        <v>229018.0</v>
+      </c>
+      <c r="AK52">
+        <v>236791.0</v>
+      </c>
+      <c r="AL52">
+        <v>232315.0</v>
+      </c>
+      <c r="AM52">
+        <v>2032753.0</v>
+      </c>
+      <c r="AN52">
+        <v>245862.0</v>
+      </c>
+      <c r="AO52">
+        <v>1219197.0</v>
+      </c>
+      <c r="AP52">
+        <v>803579.0</v>
+      </c>
+      <c r="AQ52">
+        <v>751247.0</v>
+      </c>
+      <c r="AR52">
+        <v>798494.0</v>
+      </c>
+      <c r="AS52">
+        <v>522012.0</v>
+      </c>
+      <c r="AT52">
+        <v>515501.0</v>
+      </c>
+      <c r="AU52">
+        <v>526041.0</v>
+      </c>
+      <c r="AV52">
+        <v>968134.0</v>
+      </c>
+      <c r="AW52">
+        <v>972478.0</v>
+      </c>
+      <c r="AX52">
+        <v>609962.0</v>
+      </c>
+      <c r="AY52">
+        <v>582791.0</v>
+      </c>
+      <c r="AZ52">
+        <v>577119.0</v>
+      </c>
+      <c r="BA52">
+        <v>774239.0</v>
+      </c>
+      <c r="BB52">
+        <v>2138836.0</v>
+      </c>
+      <c r="BC52">
+        <v>181472.0</v>
+      </c>
+      <c r="BD52">
+        <v>279134.0</v>
+      </c>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52">
+        <v>214174.0</v>
+      </c>
+      <c r="BL52">
+        <v>220509.0</v>
+      </c>
+      <c r="BM52">
+        <v>210883.0</v>
+      </c>
+      <c r="BN52">
+        <v>222865.0</v>
+      </c>
+      <c r="BO52">
+        <v>220653.0</v>
+      </c>
+      <c r="BP52">
+        <v>194948.0</v>
+      </c>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+    </row>
+    <row r="53" spans="1:88">
+      <c r="A53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
+        <v>4789.0</v>
+      </c>
+      <c r="K53">
+        <v>83315.0</v>
+      </c>
+      <c r="L53">
+        <v>121409.0</v>
+      </c>
+      <c r="M53">
+        <v>68924.0</v>
+      </c>
+      <c r="N53">
+        <v>135884.0</v>
+      </c>
+      <c r="O53">
+        <v>136339.0</v>
+      </c>
+      <c r="P53">
+        <v>85537.0</v>
+      </c>
+      <c r="Q53">
+        <v>86618.0</v>
+      </c>
+      <c r="R53">
+        <v>66083.0</v>
+      </c>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53">
+        <v>300124.0</v>
+      </c>
+      <c r="BA53">
+        <v>1234828.0</v>
+      </c>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53">
+        <v>387038.0</v>
+      </c>
+      <c r="BG53">
+        <v>635014.0</v>
+      </c>
+      <c r="BH53">
+        <v>113877.0</v>
+      </c>
+      <c r="BI53">
+        <v>462481.0</v>
+      </c>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53">
+        <v>100609.0</v>
+      </c>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53">
+        <v>457467.0</v>
+      </c>
+      <c r="CB53">
+        <v>490782.0</v>
+      </c>
+      <c r="CC53">
+        <v>532786.0</v>
+      </c>
+      <c r="CD53">
+        <v>597029.0</v>
+      </c>
+      <c r="CE53">
+        <v>636909.0</v>
+      </c>
+      <c r="CF53">
+        <v>654278.0</v>
+      </c>
+      <c r="CG53"/>
+      <c r="CH53">
+        <v>607367.0</v>
+      </c>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+    </row>
+    <row r="54" spans="1:88">
+      <c r="A54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+    </row>
+    <row r="55" spans="1:88">
+      <c r="A55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55">
+        <v>91215693.0</v>
+      </c>
+      <c r="C55">
+        <v>92948560.0</v>
+      </c>
+      <c r="D55">
+        <v>99097785.0</v>
+      </c>
+      <c r="E55">
+        <v>100497000.0</v>
+      </c>
+      <c r="F55">
+        <v>100941000.0</v>
+      </c>
+      <c r="G55">
+        <v>105622000.0</v>
+      </c>
+      <c r="H55">
+        <v>106595000.0</v>
+      </c>
+      <c r="I55">
+        <v>103647000.0</v>
+      </c>
+      <c r="J55">
+        <v>105891722.0</v>
+      </c>
+      <c r="K55">
+        <v>101746000.0</v>
+      </c>
+      <c r="L55">
+        <v>103367000.0</v>
+      </c>
+      <c r="M55">
+        <v>101386000.0</v>
+      </c>
+      <c r="N55">
+        <v>103807000.0</v>
+      </c>
+      <c r="O55">
+        <v>112982451.0</v>
+      </c>
+      <c r="P55">
+        <v>104388000.0</v>
+      </c>
+      <c r="Q55">
+        <v>109747000.0</v>
+      </c>
+      <c r="R55">
+        <v>99669000.0</v>
+      </c>
+      <c r="S55">
+        <v>86914000.0</v>
+      </c>
+      <c r="T55">
+        <v>94702743.0</v>
+      </c>
+      <c r="U55">
+        <v>86622000.0</v>
+      </c>
+      <c r="V55">
+        <v>90136000.0</v>
+      </c>
+      <c r="W55">
+        <v>74776000.0</v>
+      </c>
+      <c r="X55">
+        <v>72094000.0</v>
+      </c>
+      <c r="Y55">
+        <v>48864000.0</v>
+      </c>
+      <c r="Z55">
+        <v>46796000.0</v>
+      </c>
+      <c r="AA55">
+        <v>45723000.0</v>
+      </c>
+      <c r="AB55">
+        <v>43880000.0</v>
+      </c>
+      <c r="AC55">
+        <v>45669755.0</v>
+      </c>
+      <c r="AD55">
+        <v>43447024.0</v>
+      </c>
+      <c r="AE55">
+        <v>43986396.0</v>
+      </c>
+      <c r="AF55">
+        <v>45450201.0</v>
+      </c>
+      <c r="AG55">
+        <v>3274581.0</v>
+      </c>
+      <c r="AH55">
+        <v>10295238.0</v>
+      </c>
+      <c r="AI55">
+        <v>10387261.0</v>
+      </c>
+      <c r="AJ55">
+        <v>22879291.0</v>
+      </c>
+      <c r="AK55">
+        <v>23455327.0</v>
+      </c>
+      <c r="AL55">
+        <v>25054643.0</v>
+      </c>
+      <c r="AM55">
+        <v>1728372.0</v>
+      </c>
+      <c r="AN55">
+        <v>2678848.0</v>
+      </c>
+      <c r="AO55">
+        <v>4235515.0</v>
+      </c>
+      <c r="AP55">
+        <v>1281330.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1302023.0</v>
+      </c>
+      <c r="AR55">
+        <v>2117170.0</v>
+      </c>
+      <c r="AS55">
+        <v>2405871.0</v>
+      </c>
+      <c r="AT55">
+        <v>3310444.0</v>
+      </c>
+      <c r="AU55">
+        <v>4145611.0</v>
+      </c>
+      <c r="AV55">
+        <v>1794880.0</v>
+      </c>
+      <c r="AW55">
+        <v>2578299.0</v>
+      </c>
+      <c r="AX55">
+        <v>2562093.0</v>
+      </c>
+      <c r="AY55">
+        <v>2509095.0</v>
+      </c>
+      <c r="AZ55">
+        <v>2794569.0</v>
+      </c>
+      <c r="BA55">
+        <v>3911536.0</v>
+      </c>
+      <c r="BB55">
+        <v>6823505.0</v>
+      </c>
+      <c r="BC55">
+        <v>328235.0</v>
+      </c>
+      <c r="BD55">
+        <v>1086401.0</v>
+      </c>
+      <c r="BE55">
+        <v>176487.0</v>
+      </c>
+      <c r="BF55">
+        <v>615326.0</v>
+      </c>
+      <c r="BG55">
+        <v>960336.0</v>
+      </c>
+      <c r="BH55">
+        <v>334360.0</v>
+      </c>
+      <c r="BI55">
+        <v>757832.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1067743.0</v>
+      </c>
+      <c r="BK55">
+        <v>84598.0</v>
+      </c>
+      <c r="BL55">
+        <v>122071.0</v>
+      </c>
+      <c r="BM55">
+        <v>98364.0</v>
+      </c>
+      <c r="BN55">
+        <v>107667.0</v>
+      </c>
+      <c r="BO55">
+        <v>159030.0</v>
+      </c>
+      <c r="BP55">
+        <v>235889.0</v>
+      </c>
+      <c r="BQ55">
+        <v>255515.0</v>
+      </c>
+      <c r="BR55">
+        <v>123638.0</v>
+      </c>
+      <c r="BS55">
+        <v>132028.0</v>
+      </c>
+      <c r="BT55">
+        <v>202413.0</v>
+      </c>
+      <c r="BU55">
+        <v>372462.0</v>
+      </c>
+      <c r="BV55">
+        <v>358926.0</v>
+      </c>
+      <c r="BW55">
+        <v>458771.0</v>
+      </c>
+      <c r="BX55">
+        <v>617039.0</v>
+      </c>
+      <c r="BY55">
+        <v>886725.0</v>
+      </c>
+      <c r="BZ55">
+        <v>1057038.0</v>
+      </c>
+      <c r="CA55">
+        <v>479392.0</v>
+      </c>
+      <c r="CB55">
+        <v>508558.0</v>
+      </c>
+      <c r="CC55">
+        <v>549908.0</v>
+      </c>
+      <c r="CD55">
+        <v>639312.0</v>
+      </c>
+      <c r="CE55">
+        <v>663783.0</v>
+      </c>
+      <c r="CF55">
+        <v>703669.0</v>
+      </c>
+      <c r="CG55">
+        <v>694763.0</v>
+      </c>
+      <c r="CH55">
+        <v>671685.0</v>
+      </c>
+      <c r="CI55">
+        <v>652585.0</v>
+      </c>
+      <c r="CJ55">
+        <v>143000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:88">
+      <c r="A56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B56">
+        <v>25402976.0</v>
+      </c>
+      <c r="C56">
+        <v>25600846.0</v>
+      </c>
+      <c r="D56">
+        <v>31604881.0</v>
+      </c>
+      <c r="E56">
+        <v>33456000.0</v>
+      </c>
+      <c r="F56">
+        <v>33366000.0</v>
+      </c>
+      <c r="G56">
+        <v>35040000.0</v>
+      </c>
+      <c r="H56">
+        <v>33163000.0</v>
+      </c>
+      <c r="I56">
+        <v>32962000.0</v>
+      </c>
+      <c r="J56">
+        <v>32221217.0</v>
+      </c>
+      <c r="K56">
+        <v>27588000.0</v>
+      </c>
+      <c r="L56">
+        <v>29092000.0</v>
+      </c>
+      <c r="M56">
+        <v>28330000.0</v>
+      </c>
+      <c r="N56">
+        <v>30644000.0</v>
+      </c>
+      <c r="O56">
+        <v>32173846.0</v>
+      </c>
+      <c r="P56">
+        <v>29738000.0</v>
+      </c>
+      <c r="Q56">
+        <v>30938000.0</v>
+      </c>
+      <c r="R56">
+        <v>23265000.0</v>
+      </c>
+      <c r="S56">
+        <v>30410000.0</v>
+      </c>
+      <c r="T56">
+        <v>30615140.0</v>
+      </c>
+      <c r="U56">
+        <v>30079000.0</v>
+      </c>
+      <c r="V56">
+        <v>31604000.0</v>
+      </c>
+      <c r="W56">
+        <v>39775000.0</v>
+      </c>
+      <c r="X56">
+        <v>36810000.0</v>
+      </c>
+      <c r="Y56">
+        <v>13590000.0</v>
+      </c>
+      <c r="Z56">
+        <v>11669000.0</v>
+      </c>
+      <c r="AA56">
+        <v>10611000.0</v>
+      </c>
+      <c r="AB56">
+        <v>8337000.0</v>
+      </c>
+      <c r="AC56">
+        <v>6071975.0</v>
+      </c>
+      <c r="AD56">
+        <v>5653534.0</v>
+      </c>
+      <c r="AE56">
+        <v>6158054.0</v>
+      </c>
+      <c r="AF56">
+        <v>15269824.0</v>
+      </c>
+      <c r="AG56">
+        <v>2022762.0</v>
+      </c>
+      <c r="AH56">
+        <v>2969326.0</v>
+      </c>
+      <c r="AI56">
+        <v>3432438.0</v>
+      </c>
+      <c r="AJ56">
+        <v>2856975.0</v>
+      </c>
+      <c r="AK56">
+        <v>3003016.0</v>
+      </c>
+      <c r="AL56">
+        <v>4059671.0</v>
+      </c>
+      <c r="AM56">
+        <v>1699555.0</v>
+      </c>
+      <c r="AN56">
+        <v>2607354.0</v>
+      </c>
+      <c r="AO56">
+        <v>3258534.0</v>
+      </c>
+      <c r="AP56">
+        <v>242331.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1220049.0</v>
+      </c>
+      <c r="AR56">
+        <v>1012277.0</v>
+      </c>
+      <c r="AS56">
+        <v>1188166.0</v>
+      </c>
+      <c r="AT56">
+        <v>2026898.0</v>
+      </c>
+      <c r="AU56">
+        <v>2726846.0</v>
+      </c>
+      <c r="AV56">
+        <v>425510.0</v>
+      </c>
+      <c r="AW56">
+        <v>369659.0</v>
+      </c>
+      <c r="AX56">
+        <v>393981.0</v>
+      </c>
+      <c r="AY56">
+        <v>373578.0</v>
+      </c>
+      <c r="AZ56">
+        <v>631416.0</v>
+      </c>
+      <c r="BA56">
+        <v>1550777.0</v>
+      </c>
+      <c r="BB56">
+        <v>4372808.0</v>
+      </c>
+      <c r="BC56">
+        <v>249984.0</v>
+      </c>
+      <c r="BD56">
+        <v>1017911.0</v>
+      </c>
+      <c r="BE56">
+        <v>124367.0</v>
+      </c>
+      <c r="BF56">
+        <v>559779.0</v>
+      </c>
+      <c r="BG56">
+        <v>907314.0</v>
+      </c>
+      <c r="BH56">
+        <v>281769.0</v>
+      </c>
+      <c r="BI56">
+        <v>705591.0</v>
+      </c>
+      <c r="BJ56">
+        <v>1014166.0</v>
+      </c>
+      <c r="BK56">
+        <v>32181.0</v>
+      </c>
+      <c r="BL56">
+        <v>66355.0</v>
+      </c>
+      <c r="BM56">
+        <v>43364.0</v>
+      </c>
+      <c r="BN56">
+        <v>49306.0</v>
+      </c>
+      <c r="BO56">
+        <v>100281.0</v>
+      </c>
+      <c r="BP56">
+        <v>176525.0</v>
+      </c>
+      <c r="BQ56">
+        <v>200750.0</v>
+      </c>
+      <c r="BR56">
+        <v>78456.0</v>
+      </c>
+      <c r="BS56">
+        <v>87644.0</v>
+      </c>
+      <c r="BT56">
+        <v>159179.0</v>
+      </c>
+      <c r="BU56">
+        <v>168205.0</v>
+      </c>
+      <c r="BV56">
+        <v>121354.0</v>
+      </c>
+      <c r="BW56">
+        <v>167102.0</v>
+      </c>
+      <c r="BX56">
+        <v>252992.0</v>
+      </c>
+      <c r="BY56">
+        <v>684122.0</v>
+      </c>
+      <c r="BZ56">
+        <v>844873.0</v>
+      </c>
+      <c r="CA56">
+        <v>479392.0</v>
+      </c>
+      <c r="CB56">
+        <v>508558.0</v>
+      </c>
+      <c r="CC56">
+        <v>549908.0</v>
+      </c>
+      <c r="CD56">
+        <v>639312.0</v>
+      </c>
+      <c r="CE56">
+        <v>663783.0</v>
+      </c>
+      <c r="CF56">
+        <v>703669.0</v>
+      </c>
+      <c r="CG56">
+        <v>694763.0</v>
+      </c>
+      <c r="CH56">
+        <v>671685.0</v>
+      </c>
+      <c r="CI56">
+        <v>652585.0</v>
+      </c>
+      <c r="CJ56">
+        <v>111205.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:88">
+      <c r="A57" t="s">
+        <v>78</v>
+      </c>
+      <c r="B57">
+        <v>28619781.0</v>
+      </c>
+      <c r="C57">
+        <v>27096145.0</v>
+      </c>
+      <c r="D57">
+        <v>32611329.0</v>
+      </c>
+      <c r="E57">
+        <v>31982000.0</v>
+      </c>
+      <c r="F57">
+        <v>30172000.0</v>
+      </c>
+      <c r="G57">
+        <v>31970000.0</v>
+      </c>
+      <c r="H57">
+        <v>29114000.0</v>
+      </c>
+      <c r="I57">
+        <v>29709000.0</v>
+      </c>
+      <c r="J57">
+        <v>30621000.0</v>
+      </c>
+      <c r="K57">
+        <v>27160000.0</v>
+      </c>
+      <c r="L57">
+        <v>27901000.0</v>
+      </c>
+      <c r="M57">
+        <v>27111000.0</v>
+      </c>
+      <c r="N57">
+        <v>23221000.0</v>
+      </c>
+      <c r="O57">
+        <v>25040893.0</v>
+      </c>
+      <c r="P57">
+        <v>24307000.0</v>
+      </c>
+      <c r="Q57">
+        <v>27723000.0</v>
+      </c>
+      <c r="R57">
+        <v>23699000.0</v>
+      </c>
+      <c r="S57">
+        <v>17759000.0</v>
+      </c>
+      <c r="T57">
+        <v>17394914.0</v>
+      </c>
+      <c r="U57">
+        <v>18693000.0</v>
+      </c>
+      <c r="V57">
+        <v>19871000.0</v>
+      </c>
+      <c r="W57">
+        <v>19442000.0</v>
+      </c>
+      <c r="X57">
+        <v>30042000.0</v>
+      </c>
+      <c r="Y57">
+        <v>49145000.0</v>
+      </c>
+      <c r="Z57">
+        <v>44075000.0</v>
+      </c>
+      <c r="AA57">
+        <v>23004000.0</v>
+      </c>
+      <c r="AB57">
+        <v>20801000.0</v>
+      </c>
+      <c r="AC57">
+        <v>18105122.0</v>
+      </c>
+      <c r="AD57">
+        <v>16754219.0</v>
+      </c>
+      <c r="AE57">
+        <v>7095727.0</v>
+      </c>
+      <c r="AF57">
+        <v>10161670.0</v>
+      </c>
+      <c r="AG57">
+        <v>1163257.0</v>
+      </c>
+      <c r="AH57">
+        <v>1226915.0</v>
+      </c>
+      <c r="AI57">
+        <v>1305912.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1778510.0</v>
+      </c>
+      <c r="AK57">
+        <v>1081637.0</v>
+      </c>
+      <c r="AL57">
+        <v>1205551.0</v>
+      </c>
+      <c r="AM57">
+        <v>4763720.0</v>
+      </c>
+      <c r="AN57">
+        <v>520531.0</v>
+      </c>
+      <c r="AO57">
+        <v>1780874.0</v>
+      </c>
+      <c r="AP57">
+        <v>1116734.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1061991.0</v>
+      </c>
+      <c r="AR57">
+        <v>1143593.0</v>
+      </c>
+      <c r="AS57">
+        <v>784116.0</v>
+      </c>
+      <c r="AT57">
+        <v>804678.0</v>
+      </c>
+      <c r="AU57">
+        <v>899312.0</v>
+      </c>
+      <c r="AV57">
+        <v>1544108.0</v>
+      </c>
+      <c r="AW57">
+        <v>1399955.0</v>
+      </c>
+      <c r="AX57">
+        <v>1097481.0</v>
+      </c>
+      <c r="AY57">
+        <v>1030548.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1067144.0</v>
+      </c>
+      <c r="BA57">
+        <v>1306463.0</v>
+      </c>
+      <c r="BB57">
+        <v>7127787.0</v>
+      </c>
+      <c r="BC57">
+        <v>644593.0</v>
+      </c>
+      <c r="BD57">
+        <v>878011.0</v>
+      </c>
+      <c r="BE57">
+        <v>250711.0</v>
+      </c>
+      <c r="BF57">
+        <v>260570.0</v>
+      </c>
+      <c r="BG57">
+        <v>209036.0</v>
+      </c>
+      <c r="BH57">
+        <v>132650.0</v>
+      </c>
+      <c r="BI57">
+        <v>145626.0</v>
+      </c>
+      <c r="BJ57">
+        <v>78153.0</v>
+      </c>
+      <c r="BK57">
+        <v>468393.0</v>
+      </c>
+      <c r="BL57">
+        <v>611756.0</v>
+      </c>
+      <c r="BM57">
+        <v>371571.0</v>
+      </c>
+      <c r="BN57">
+        <v>376212.0</v>
+      </c>
+      <c r="BO57">
+        <v>354789.0</v>
+      </c>
+      <c r="BP57">
+        <v>383069.0</v>
+      </c>
+      <c r="BQ57">
+        <v>290419.0</v>
+      </c>
+      <c r="BR57">
+        <v>120977.0</v>
+      </c>
+      <c r="BS57">
+        <v>137077.0</v>
+      </c>
+      <c r="BT57">
+        <v>137113.0</v>
+      </c>
+      <c r="BU57">
+        <v>128036.0</v>
+      </c>
+      <c r="BV57">
+        <v>153954.0</v>
+      </c>
+      <c r="BW57">
+        <v>127269.0</v>
+      </c>
+      <c r="BX57">
+        <v>132233.0</v>
+      </c>
+      <c r="BY57">
+        <v>87211.0</v>
+      </c>
+      <c r="BZ57">
+        <v>118258.0</v>
+      </c>
+      <c r="CA57">
+        <v>21388.0</v>
+      </c>
+      <c r="CB57">
+        <v>32822.0</v>
+      </c>
+      <c r="CC57">
+        <v>15741.0</v>
+      </c>
+      <c r="CD57">
+        <v>22350.0</v>
+      </c>
+      <c r="CE57">
+        <v>35870.0</v>
+      </c>
+      <c r="CF57">
+        <v>20102.0</v>
+      </c>
+      <c r="CG57">
+        <v>13175.0</v>
+      </c>
+      <c r="CH57">
+        <v>17686.0</v>
+      </c>
+      <c r="CI57">
+        <v>16964.0</v>
+      </c>
+      <c r="CJ57">
+        <v>11081.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:88">
+      <c r="A58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58">
+        <v>31812625.0</v>
+      </c>
+      <c r="C58">
+        <v>30682252.0</v>
+      </c>
+      <c r="D58">
+        <v>36554333.0</v>
+      </c>
+      <c r="E58">
+        <v>36476000.0</v>
+      </c>
+      <c r="F58">
+        <v>34066000.0</v>
+      </c>
+      <c r="G58">
+        <v>35781000.0</v>
+      </c>
+      <c r="H58">
+        <v>33096000.0</v>
+      </c>
+      <c r="I58">
+        <v>32998000.0</v>
+      </c>
+      <c r="J58">
+        <v>34157000.0</v>
+      </c>
+      <c r="K58">
+        <v>32534000.0</v>
+      </c>
+      <c r="L58">
+        <v>33120000.0</v>
+      </c>
+      <c r="M58">
+        <v>30878000.0</v>
+      </c>
+      <c r="N58">
+        <v>30996000.0</v>
+      </c>
+      <c r="O58">
+        <v>35931122.0</v>
+      </c>
+      <c r="P58">
+        <v>34854000.0</v>
+      </c>
+      <c r="Q58">
+        <v>37404000.0</v>
+      </c>
+      <c r="R58">
+        <v>28386000.0</v>
+      </c>
+      <c r="S58">
+        <v>19554000.0</v>
+      </c>
+      <c r="T58">
+        <v>19527685.0</v>
+      </c>
+      <c r="U58">
+        <v>20505000.0</v>
+      </c>
+      <c r="V58">
+        <v>21833000.0</v>
+      </c>
+      <c r="W58">
+        <v>21392000.0</v>
+      </c>
+      <c r="X58">
+        <v>32197000.0</v>
+      </c>
+      <c r="Y58">
+        <v>51228000.0</v>
+      </c>
+      <c r="Z58">
+        <v>46220000.0</v>
+      </c>
+      <c r="AA58">
+        <v>44729000.0</v>
+      </c>
+      <c r="AB58">
+        <v>37264000.0</v>
+      </c>
+      <c r="AC58">
+        <v>33833105.0</v>
+      </c>
+      <c r="AD58">
+        <v>32133784.0</v>
+      </c>
+      <c r="AE58">
+        <v>29432162.0</v>
+      </c>
+      <c r="AF58">
+        <v>28919370.0</v>
+      </c>
+      <c r="AG58">
+        <v>1163257.0</v>
+      </c>
+      <c r="AH58">
+        <v>1226915.0</v>
+      </c>
+      <c r="AI58">
+        <v>1305912.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1778510.0</v>
+      </c>
+      <c r="AK58">
+        <v>1081637.0</v>
+      </c>
+      <c r="AL58">
+        <v>1205551.0</v>
+      </c>
+      <c r="AM58">
+        <v>4763720.0</v>
+      </c>
+      <c r="AN58">
+        <v>520531.0</v>
+      </c>
+      <c r="AO58">
+        <v>1210312.0</v>
+      </c>
+      <c r="AP58">
+        <v>1116734.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1061991.0</v>
+      </c>
+      <c r="AR58">
+        <v>1143593.0</v>
+      </c>
+      <c r="AS58">
+        <v>784116.0</v>
+      </c>
+      <c r="AT58">
+        <v>804678.0</v>
+      </c>
+      <c r="AU58">
+        <v>899312.0</v>
+      </c>
+      <c r="AV58">
+        <v>1544108.0</v>
+      </c>
+      <c r="AW58">
+        <v>1399955.0</v>
+      </c>
+      <c r="AX58">
+        <v>1097481.0</v>
+      </c>
+      <c r="AY58">
+        <v>1030548.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1067144.0</v>
+      </c>
+      <c r="BA58">
+        <v>1306463.0</v>
+      </c>
+      <c r="BB58">
+        <v>7127787.0</v>
+      </c>
+      <c r="BC58">
+        <v>644593.0</v>
+      </c>
+      <c r="BD58">
+        <v>878011.0</v>
+      </c>
+      <c r="BE58">
+        <v>252254.0</v>
+      </c>
+      <c r="BF58">
+        <v>260570.0</v>
+      </c>
+      <c r="BG58">
+        <v>209036.0</v>
+      </c>
+      <c r="BH58">
+        <v>132650.0</v>
+      </c>
+      <c r="BI58">
+        <v>145626.0</v>
+      </c>
+      <c r="BJ58">
+        <v>78153.0</v>
+      </c>
+      <c r="BK58">
+        <v>468393.0</v>
+      </c>
+      <c r="BL58">
+        <v>611756.0</v>
+      </c>
+      <c r="BM58">
+        <v>371571.0</v>
+      </c>
+      <c r="BN58">
+        <v>376212.0</v>
+      </c>
+      <c r="BO58">
+        <v>354789.0</v>
+      </c>
+      <c r="BP58">
+        <v>383069.0</v>
+      </c>
+      <c r="BQ58">
+        <v>290419.0</v>
+      </c>
+      <c r="BR58">
+        <v>120977.0</v>
+      </c>
+      <c r="BS58">
+        <v>137077.0</v>
+      </c>
+      <c r="BT58">
+        <v>137113.0</v>
+      </c>
+      <c r="BU58">
+        <v>128036.0</v>
+      </c>
+      <c r="BV58">
+        <v>153954.0</v>
+      </c>
+      <c r="BW58">
+        <v>127269.0</v>
+      </c>
+      <c r="BX58">
+        <v>132233.0</v>
+      </c>
+      <c r="BY58">
+        <v>87211.0</v>
+      </c>
+      <c r="BZ58">
+        <v>118258.0</v>
+      </c>
+      <c r="CA58">
+        <v>21388.0</v>
+      </c>
+      <c r="CB58">
+        <v>32822.0</v>
+      </c>
+      <c r="CC58">
+        <v>15741.0</v>
+      </c>
+      <c r="CD58">
+        <v>22350.0</v>
+      </c>
+      <c r="CE58">
+        <v>35870.0</v>
+      </c>
+      <c r="CF58">
+        <v>20102.0</v>
+      </c>
+      <c r="CG58">
+        <v>13175.0</v>
+      </c>
+      <c r="CH58">
+        <v>17686.0</v>
+      </c>
+      <c r="CI58">
+        <v>16964.0</v>
+      </c>
+      <c r="CJ58">
+        <v>11081.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:88">
+      <c r="A59" t="s">
+        <v>80</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+    </row>
+    <row r="60" spans="1:88">
+      <c r="A60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B60">
+        <v>59403068.0</v>
+      </c>
+      <c r="C60">
+        <v>62266306.0</v>
+      </c>
+      <c r="D60">
+        <v>62543450.0</v>
+      </c>
+      <c r="E60">
+        <v>64021000.0</v>
+      </c>
+      <c r="F60">
+        <v>66875000.0</v>
+      </c>
+      <c r="G60">
+        <v>69841000.0</v>
+      </c>
+      <c r="H60">
+        <v>73499000.0</v>
+      </c>
+      <c r="I60">
+        <v>70649000.0</v>
+      </c>
+      <c r="J60">
+        <v>71688000.0</v>
+      </c>
+      <c r="K60">
+        <v>69212000.0</v>
+      </c>
+      <c r="L60">
+        <v>70247000.0</v>
+      </c>
+      <c r="M60">
+        <v>70508000.0</v>
+      </c>
+      <c r="N60">
+        <v>72811000.0</v>
+      </c>
+      <c r="O60">
+        <v>77051329.0</v>
+      </c>
+      <c r="P60">
+        <v>69534000.0</v>
+      </c>
+      <c r="Q60">
+        <v>72343000.0</v>
+      </c>
+      <c r="R60">
+        <v>71283000.0</v>
+      </c>
+      <c r="S60">
+        <v>67360000.0</v>
+      </c>
+      <c r="T60">
+        <v>75175058.0</v>
+      </c>
+      <c r="U60">
+        <v>66117000.0</v>
+      </c>
+      <c r="V60">
+        <v>68303000.0</v>
+      </c>
+      <c r="W60">
+        <v>53384000.0</v>
+      </c>
+      <c r="X60">
+        <v>39897000.0</v>
+      </c>
+      <c r="Y60">
+        <v>-2364000.0</v>
+      </c>
+      <c r="Z60">
+        <v>576000.0</v>
+      </c>
+      <c r="AA60">
+        <v>994000.0</v>
+      </c>
+      <c r="AB60">
+        <v>6616000.0</v>
+      </c>
+      <c r="AC60">
+        <v>17151374.0</v>
+      </c>
+      <c r="AD60">
+        <v>16895819.0</v>
+      </c>
+      <c r="AE60">
+        <v>23805815.0</v>
+      </c>
+      <c r="AF60">
+        <v>16530831.0</v>
+      </c>
+      <c r="AG60">
+        <v>2111323.0</v>
+      </c>
+      <c r="AH60">
+        <v>13886833.0</v>
+      </c>
+      <c r="AI60">
+        <v>9081348.0</v>
+      </c>
+      <c r="AJ60">
+        <v>21100781.0</v>
+      </c>
+      <c r="AK60">
+        <v>22373689.0</v>
+      </c>
+      <c r="AL60">
+        <v>23849091.0</v>
+      </c>
+      <c r="AM60">
+        <v>-3035347.0</v>
+      </c>
+      <c r="AN60">
+        <v>-2123169.0</v>
+      </c>
+      <c r="AO60">
+        <v>4451336.0</v>
+      </c>
+      <c r="AP60">
+        <v>164595.0</v>
+      </c>
+      <c r="AQ60">
+        <v>612052.0</v>
+      </c>
+      <c r="AR60">
+        <v>973576.0</v>
+      </c>
+      <c r="AS60">
+        <v>1621755.0</v>
+      </c>
+      <c r="AT60">
+        <v>2505766.0</v>
+      </c>
+      <c r="AU60">
+        <v>3246299.0</v>
+      </c>
+      <c r="AV60">
+        <v>250771.0</v>
+      </c>
+      <c r="AW60">
+        <v>1178344.0</v>
+      </c>
+      <c r="AX60">
+        <v>1464612.0</v>
+      </c>
+      <c r="AY60">
+        <v>1478546.0</v>
+      </c>
+      <c r="AZ60">
+        <v>2532422.0</v>
+      </c>
+      <c r="BA60">
+        <v>2605073.0</v>
+      </c>
+      <c r="BB60">
+        <v>-304281.0</v>
+      </c>
+      <c r="BC60">
+        <v>-316357.0</v>
+      </c>
+      <c r="BD60">
+        <v>208389.0</v>
+      </c>
+      <c r="BE60">
+        <v>-75766.0</v>
+      </c>
+      <c r="BF60">
+        <v>354755.0</v>
+      </c>
+      <c r="BG60">
+        <v>751299.0</v>
+      </c>
+      <c r="BH60">
+        <v>201709.0</v>
+      </c>
+      <c r="BI60">
+        <v>612205.0</v>
+      </c>
+      <c r="BJ60">
+        <v>989590.0</v>
+      </c>
+      <c r="BK60">
+        <v>-383794.0</v>
+      </c>
+      <c r="BL60">
+        <v>-446254.0</v>
+      </c>
+      <c r="BM60">
+        <v>-273207.0</v>
+      </c>
+      <c r="BN60">
+        <v>-268544.0</v>
+      </c>
+      <c r="BO60">
+        <v>-195759.0</v>
+      </c>
+      <c r="BP60">
+        <v>-147180.0</v>
+      </c>
+      <c r="BQ60">
+        <v>-34903.0</v>
+      </c>
+      <c r="BR60">
+        <v>2661.0</v>
+      </c>
+      <c r="BS60">
+        <v>-5048.0</v>
+      </c>
+      <c r="BT60">
+        <v>65299.0</v>
+      </c>
+      <c r="BU60">
+        <v>244426.0</v>
+      </c>
+      <c r="BV60">
+        <v>204971.0</v>
+      </c>
+      <c r="BW60">
+        <v>331502.0</v>
+      </c>
+      <c r="BX60">
+        <v>484806.0</v>
+      </c>
+      <c r="BY60">
+        <v>799514.0</v>
+      </c>
+      <c r="BZ60">
+        <v>938780.0</v>
+      </c>
+      <c r="CA60">
+        <v>458003.0</v>
+      </c>
+      <c r="CB60">
+        <v>475735.0</v>
+      </c>
+      <c r="CC60">
+        <v>534167.0</v>
+      </c>
+      <c r="CD60">
+        <v>616962.0</v>
+      </c>
+      <c r="CE60">
+        <v>627912.0</v>
+      </c>
+      <c r="CF60">
+        <v>683567.0</v>
+      </c>
+      <c r="CG60">
+        <v>681587.0</v>
+      </c>
+      <c r="CH60">
+        <v>653998.0</v>
+      </c>
+      <c r="CI60">
+        <v>635620.0</v>
+      </c>
+      <c r="CJ60">
+        <v>131920.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:88">
+      <c r="A61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+    </row>
+    <row r="62" spans="1:88">
+      <c r="A62" t="s">
+        <v>83</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2">
+        <v>65628761.0</v>
+      </c>
+      <c r="C2">
+        <v>47956000.0</v>
+      </c>
+      <c r="D2">
+        <v>43580000.0</v>
+      </c>
+      <c r="E2">
+        <v>39652000.0</v>
+      </c>
+      <c r="F2">
+        <v>29998000.0</v>
+      </c>
+      <c r="G2">
+        <v>44603573.0</v>
+      </c>
+      <c r="H2">
+        <v>14562000.0</v>
+      </c>
+      <c r="I2">
+        <v>2230353.0</v>
+      </c>
+      <c r="J2">
+        <v>3628312.0</v>
+      </c>
+      <c r="K2">
+        <v>1983331.0</v>
+      </c>
+      <c r="L2">
+        <v>1435782.0</v>
+      </c>
+      <c r="M2">
+        <v>4811359.0</v>
+      </c>
+      <c r="N2">
+        <v>523641.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2">
+        <v>-86767.13</v>
+      </c>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2">
+        <v>-104.49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>18979568.0</v>
+      </c>
+      <c r="C3">
+        <v>16894000.0</v>
+      </c>
+      <c r="D3">
+        <v>13067000.0</v>
+      </c>
+      <c r="E3">
+        <v>8454000.0</v>
+      </c>
+      <c r="F3">
+        <v>4797000.0</v>
+      </c>
+      <c r="G3">
+        <v>2873000.0</v>
+      </c>
+      <c r="H3">
+        <v>2080000.0</v>
+      </c>
+      <c r="I3">
+        <v>715436.0</v>
+      </c>
+      <c r="J3">
+        <v>360688.0</v>
+      </c>
+      <c r="K3">
+        <v>38454.0</v>
+      </c>
+      <c r="L3">
+        <v>257640.0</v>
+      </c>
+      <c r="M3">
+        <v>226198.0</v>
+      </c>
+      <c r="N3">
+        <v>107427.0</v>
+      </c>
+      <c r="O3">
+        <v>1978.0</v>
+      </c>
+      <c r="P3">
+        <v>2313.0</v>
+      </c>
+      <c r="Q3">
+        <v>3380.0</v>
+      </c>
+      <c r="R3">
+        <v>3717.0</v>
+      </c>
+      <c r="S3">
+        <v>168927.0</v>
+      </c>
+      <c r="T3">
+        <v>359904.0</v>
+      </c>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3">
+        <v>10.58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4">
+        <v>-90000.0</v>
+      </c>
+      <c r="H4">
+        <v>-1571000.0</v>
+      </c>
+      <c r="I4">
+        <v>-9066422.0</v>
+      </c>
+      <c r="J4">
+        <v>51049.0</v>
+      </c>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B5">
+        <v>-5259564.0</v>
+      </c>
+      <c r="C5">
+        <v>-3948000.0</v>
+      </c>
+      <c r="D5">
+        <v>-709000.0</v>
+      </c>
+      <c r="E5">
+        <v>-941000.0</v>
+      </c>
+      <c r="F5">
+        <v>-6441000.0</v>
+      </c>
+      <c r="G5">
+        <v>-19810694.0</v>
+      </c>
+      <c r="H5">
+        <v>-8077000.0</v>
+      </c>
+      <c r="I5">
+        <v>-9068206.0</v>
+      </c>
+      <c r="J5">
+        <v>-13778611.0</v>
+      </c>
+      <c r="K5">
+        <v>-1419923.0</v>
+      </c>
+      <c r="L5">
+        <v>-4994463.0</v>
+      </c>
+      <c r="M5">
+        <v>-2781359.0</v>
+      </c>
+      <c r="N5">
+        <v>-2783073.0</v>
+      </c>
+      <c r="O5">
+        <v>-2022105.0</v>
+      </c>
+      <c r="P5">
+        <v>-1953846.0</v>
+      </c>
+      <c r="Q5">
+        <v>-131745.0</v>
+      </c>
+      <c r="R5">
+        <v>-219421.0</v>
+      </c>
+      <c r="S5">
+        <v>-776756.0</v>
+      </c>
+      <c r="T5">
+        <v>-1581839.0</v>
+      </c>
+      <c r="U5">
+        <v>-118098.06</v>
+      </c>
+      <c r="V5">
+        <v>-88880.71</v>
+      </c>
+      <c r="W5">
+        <v>-94250.67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6">
+        <v>13720004.0</v>
+      </c>
+      <c r="C6">
+        <v>12946000.0</v>
+      </c>
+      <c r="D6">
+        <v>12358000.0</v>
+      </c>
+      <c r="E6">
+        <v>7513000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1644000.0</v>
+      </c>
+      <c r="G6">
+        <v>-16937694.0</v>
+      </c>
+      <c r="H6">
+        <v>-5997000.0</v>
+      </c>
+      <c r="I6">
+        <v>-8352770.0</v>
+      </c>
+      <c r="J6">
+        <v>-13417923.0</v>
+      </c>
+      <c r="K6">
+        <v>-1381469.0</v>
+      </c>
+      <c r="L6">
+        <v>-4736823.0</v>
+      </c>
+      <c r="M6">
+        <v>-2555161.0</v>
+      </c>
+      <c r="N6">
+        <v>-2675646.0</v>
+      </c>
+      <c r="O6">
+        <v>-2020127.0</v>
+      </c>
+      <c r="P6">
+        <v>-1951533.0</v>
+      </c>
+      <c r="Q6">
+        <v>-128365.0</v>
+      </c>
+      <c r="R6">
+        <v>-215704.0</v>
+      </c>
+      <c r="S6">
+        <v>-607829.0</v>
+      </c>
+      <c r="T6">
+        <v>-1221935.0</v>
+      </c>
+      <c r="U6">
+        <v>-118098.06</v>
+      </c>
+      <c r="V6">
+        <v>-88880.71</v>
+      </c>
+      <c r="W6">
+        <v>-114472.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>155</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B9">
+        <v>38012877.0</v>
+      </c>
+      <c r="C9">
+        <v>54045000.0</v>
+      </c>
+      <c r="D9">
+        <v>49939000.0</v>
+      </c>
+      <c r="E9">
+        <v>45082000.0</v>
+      </c>
+      <c r="F9">
+        <v>28321000.0</v>
+      </c>
+      <c r="G9">
+        <v>26536865.0</v>
+      </c>
+      <c r="H9">
+        <v>12030000.0</v>
+      </c>
+      <c r="I9">
+        <v>2384910.0</v>
+      </c>
+      <c r="J9">
+        <v>3155107.0</v>
+      </c>
+      <c r="K9">
+        <v>1988250.0</v>
+      </c>
+      <c r="L9">
+        <v>-105254.8</v>
+      </c>
+      <c r="M9">
+        <v>1183427.0</v>
+      </c>
+      <c r="N9">
+        <v>2583449.0</v>
+      </c>
+      <c r="O9">
+        <v>201446.0</v>
+      </c>
+      <c r="P9">
+        <v>170458.0</v>
+      </c>
+      <c r="Q9">
+        <v>245406.0</v>
+      </c>
+      <c r="R9">
+        <v>308940.0</v>
+      </c>
+      <c r="S9">
+        <v>288007.0</v>
+      </c>
+      <c r="T9">
+        <v>64984.0</v>
+      </c>
+      <c r="U9">
+        <v>19114.37</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9">
+        <v>555.22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>157</v>
+      </c>
+      <c r="B10">
+        <v>-6243471.0</v>
+      </c>
+      <c r="C10">
+        <v>-6700000.0</v>
+      </c>
+      <c r="D10">
+        <v>-2926000.0</v>
+      </c>
+      <c r="E10">
+        <v>-1926000.0</v>
+      </c>
+      <c r="F10">
+        <v>-6686000.0</v>
+      </c>
+      <c r="G10">
+        <v>-20351673.0</v>
+      </c>
+      <c r="H10">
+        <v>-9835000.0</v>
+      </c>
+      <c r="I10">
+        <v>-21539554.0</v>
+      </c>
+      <c r="J10">
+        <v>-13937811.0</v>
+      </c>
+      <c r="K10">
+        <v>-2378398.0</v>
+      </c>
+      <c r="L10">
+        <v>-1903445.0</v>
+      </c>
+      <c r="M10">
+        <v>-4077235.0</v>
+      </c>
+      <c r="N10">
+        <v>-1065213.0</v>
+      </c>
+      <c r="O10">
+        <v>-2022105.0</v>
+      </c>
+      <c r="P10">
+        <v>-1967255.0</v>
+      </c>
+      <c r="Q10">
+        <v>-168803.0</v>
+      </c>
+      <c r="R10">
+        <v>-338564.0</v>
+      </c>
+      <c r="S10">
+        <v>-915119.0</v>
+      </c>
+      <c r="T10">
+        <v>-1557549.0</v>
+      </c>
+      <c r="U10">
+        <v>-117310.31</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>158</v>
+      </c>
+      <c r="B11">
+        <v>1685443.0</v>
+      </c>
+      <c r="C11">
+        <v>-1553000.0</v>
+      </c>
+      <c r="D11">
+        <v>910000.0</v>
+      </c>
+      <c r="E11">
+        <v>1558000.0</v>
+      </c>
+      <c r="F11">
+        <v>826000.0</v>
+      </c>
+      <c r="G11">
+        <v>1832875.0</v>
+      </c>
+      <c r="H11">
+        <v>541000.0</v>
+      </c>
+      <c r="I11">
+        <v>4085.0</v>
+      </c>
+      <c r="J11">
+        <v>-7119260.73</v>
+      </c>
+      <c r="K11">
+        <v>253709.0</v>
+      </c>
+      <c r="L11">
+        <v>-8955.02</v>
+      </c>
+      <c r="M11">
+        <v>-326038.73</v>
+      </c>
+      <c r="N11">
+        <v>109565.0</v>
+      </c>
+      <c r="O11">
+        <v>3648.9</v>
+      </c>
+      <c r="P11">
+        <v>-281997.54</v>
+      </c>
+      <c r="Q11">
+        <v>37058.0</v>
+      </c>
+      <c r="R11">
+        <v>8983.0</v>
+      </c>
+      <c r="S11">
+        <v>135630.0</v>
+      </c>
+      <c r="T11">
+        <v>207556.69</v>
+      </c>
+      <c r="U11">
+        <v>438.0</v>
+      </c>
+      <c r="V11">
+        <v>77075.24</v>
+      </c>
+      <c r="W11">
+        <v>-10.58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>159</v>
+      </c>
+      <c r="B12">
+        <v>983907.0</v>
+      </c>
+      <c r="C12">
+        <v>2752000.0</v>
+      </c>
+      <c r="D12">
+        <v>2217000.0</v>
+      </c>
+      <c r="E12">
+        <v>985000.0</v>
+      </c>
+      <c r="F12">
+        <v>245000.0</v>
+      </c>
+      <c r="G12">
+        <v>1390000.0</v>
+      </c>
+      <c r="H12">
+        <v>1758000.0</v>
+      </c>
+      <c r="I12">
+        <v>1171.0</v>
+      </c>
+      <c r="J12">
+        <v>159198.0</v>
+      </c>
+      <c r="K12">
+        <v>232521.0</v>
+      </c>
+      <c r="L12">
+        <v>143363.0</v>
+      </c>
+      <c r="M12">
+        <v>93679.0</v>
+      </c>
+      <c r="N12">
+        <v>162597.0</v>
+      </c>
+      <c r="O12">
+        <v>3648.9</v>
+      </c>
+      <c r="P12">
+        <v>13408.0</v>
+      </c>
+      <c r="Q12">
+        <v>37058.0</v>
+      </c>
+      <c r="R12">
+        <v>8983.0</v>
+      </c>
+      <c r="S12">
+        <v>321.8</v>
+      </c>
+      <c r="T12">
+        <v>216107.79</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
+        <v>144.11</v>
+      </c>
+      <c r="W12">
+        <v>56.22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B13">
+        <v>32000.0</v>
+      </c>
+      <c r="C13">
+        <v>0.0</v>
+      </c>
+      <c r="D13">
+        <v>1000.0</v>
+      </c>
+      <c r="E13">
+        <v>13000.0</v>
+      </c>
+      <c r="F13">
+        <v>61000.0</v>
+      </c>
+      <c r="G13">
+        <v>6000.0</v>
+      </c>
+      <c r="H13">
+        <v>4000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B15">
+        <v>-7928915.0</v>
+      </c>
+      <c r="C15">
+        <v>-5147000.0</v>
+      </c>
+      <c r="D15">
+        <v>-3836000.0</v>
+      </c>
+      <c r="E15">
+        <v>-3484000.0</v>
+      </c>
+      <c r="F15">
+        <v>-7512000.0</v>
+      </c>
+      <c r="G15">
+        <v>-22530896.0</v>
+      </c>
+      <c r="H15">
+        <v>-11947000.0</v>
+      </c>
+      <c r="I15">
+        <v>-35696932.0</v>
+      </c>
+      <c r="J15">
+        <v>-13905475.0</v>
+      </c>
+      <c r="K15">
+        <v>-3990657.0</v>
+      </c>
+      <c r="L15">
+        <v>-4958165.3</v>
+      </c>
+      <c r="M15">
+        <v>-4077235.0</v>
+      </c>
+      <c r="N15">
+        <v>-2945671.0</v>
+      </c>
+      <c r="O15">
+        <v>-2022105.0</v>
+      </c>
+      <c r="P15">
+        <v>-1967255.0</v>
+      </c>
+      <c r="Q15">
+        <v>-168803.0</v>
+      </c>
+      <c r="R15">
+        <v>-228405.0</v>
+      </c>
+      <c r="S15">
+        <v>-912387.0</v>
+      </c>
+      <c r="T15">
+        <v>-1557549.0</v>
+      </c>
+      <c r="U15">
+        <v>-117748.31</v>
+      </c>
+      <c r="V15">
+        <v>-77075.24</v>
+      </c>
+      <c r="W15">
+        <v>-94286.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-3484000.0</v>
+      </c>
+      <c r="F16">
+        <v>-7512000.0</v>
+      </c>
+      <c r="G16">
+        <v>-14566000.0</v>
+      </c>
+      <c r="H16">
+        <v>-11947000.0</v>
+      </c>
+      <c r="I16">
+        <v>-22842893.0</v>
+      </c>
+      <c r="J16">
+        <v>-22418557.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>164</v>
+      </c>
+      <c r="B17">
+        <v>-8115000.0</v>
+      </c>
+      <c r="C17">
+        <v>-5147000.0</v>
+      </c>
+      <c r="D17">
+        <v>-3836000.0</v>
+      </c>
+      <c r="E17">
+        <v>-3484000.0</v>
+      </c>
+      <c r="F17">
+        <v>-7512000.0</v>
+      </c>
+      <c r="G17">
+        <v>-14476000.0</v>
+      </c>
+      <c r="H17">
+        <v>-10376000.0</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17">
+        <v>-13937811.0</v>
+      </c>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>165</v>
+      </c>
+      <c r="B18">
+        <v>-1143000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2752000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2216000.0</v>
+      </c>
+      <c r="E18">
+        <v>-972000.0</v>
+      </c>
+      <c r="F18">
+        <v>-184000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1384000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1754000.0</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18">
+        <v>-159198.65</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>167</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>168</v>
+      </c>
+      <c r="B21">
+        <v>-4569751.0</v>
+      </c>
+      <c r="C21">
+        <v>-3543000.0</v>
+      </c>
+      <c r="D21">
+        <v>-777000.0</v>
+      </c>
+      <c r="E21">
+        <v>-828000.0</v>
+      </c>
+      <c r="F21">
+        <v>-6346000.0</v>
+      </c>
+      <c r="G21">
+        <v>-418327.0</v>
+      </c>
+      <c r="H21">
+        <v>-8081000.0</v>
+      </c>
+      <c r="I21">
+        <v>-21526400.0</v>
+      </c>
+      <c r="J21">
+        <v>-5802738.0</v>
+      </c>
+      <c r="K21">
+        <v>-1952274.0</v>
+      </c>
+      <c r="L21">
+        <v>-1713660.0</v>
+      </c>
+      <c r="M21">
+        <v>-2871129.0</v>
+      </c>
+      <c r="N21">
+        <v>-788567.0</v>
+      </c>
+      <c r="O21">
+        <v>-2025754.0</v>
+      </c>
+      <c r="P21">
+        <v>-1937526.0</v>
+      </c>
+      <c r="Q21">
+        <v>-126168.0</v>
+      </c>
+      <c r="R21">
+        <v>-319394.0</v>
+      </c>
+      <c r="S21">
+        <v>-776756.0</v>
+      </c>
+      <c r="T21">
+        <v>-1581839.0</v>
+      </c>
+      <c r="U21">
+        <v>-118098.06</v>
+      </c>
+      <c r="V21">
+        <v>-88880.71</v>
+      </c>
+      <c r="W21">
+        <v>-94250.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>170</v>
+      </c>
+      <c r="B23">
+        <v>108211392.0</v>
+      </c>
+      <c r="C23">
+        <v>105544000.0</v>
+      </c>
+      <c r="D23">
+        <v>94296000.0</v>
+      </c>
+      <c r="E23">
+        <v>85562000.0</v>
+      </c>
+      <c r="F23">
+        <v>64665000.0</v>
+      </c>
+      <c r="G23">
+        <v>71794820.0</v>
+      </c>
+      <c r="H23">
+        <v>34673000.0</v>
+      </c>
+      <c r="I23">
+        <v>26127694.0</v>
+      </c>
+      <c r="J23">
+        <v>12586157.0</v>
+      </c>
+      <c r="K23">
+        <v>3631583.0</v>
+      </c>
+      <c r="L23">
+        <v>6324990.0</v>
+      </c>
+      <c r="M23">
+        <v>8387911.0</v>
+      </c>
+      <c r="N23">
+        <v>5166437.0</v>
+      </c>
+      <c r="O23">
+        <v>2227201.0</v>
+      </c>
+      <c r="P23">
+        <v>2107984.0</v>
+      </c>
+      <c r="Q23">
+        <v>371574.0</v>
+      </c>
+      <c r="R23">
+        <v>777334.0</v>
+      </c>
+      <c r="S23">
+        <v>1064764.0</v>
+      </c>
+      <c r="T23">
+        <v>1646682.0</v>
+      </c>
+      <c r="U23">
+        <v>137212.42</v>
+      </c>
+      <c r="V23">
+        <v>88880.71</v>
+      </c>
+      <c r="W23">
+        <v>94603.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>171</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>172</v>
+      </c>
+      <c r="B25">
+        <v>19425000.0</v>
+      </c>
+      <c r="C25">
+        <v>16894000.0</v>
+      </c>
+      <c r="D25">
+        <v>13067000.0</v>
+      </c>
+      <c r="E25">
+        <v>8454000.0</v>
+      </c>
+      <c r="F25">
+        <v>4797000.0</v>
+      </c>
+      <c r="G25">
+        <v>2873000.0</v>
+      </c>
+      <c r="H25">
+        <v>2080000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25">
+        <v>360688.87</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>8289473.0</v>
+      </c>
+      <c r="E26">
+        <v>4582756.0</v>
+      </c>
+      <c r="F26">
+        <v>2275463.0</v>
+      </c>
+      <c r="G26">
+        <v>749878.0</v>
+      </c>
+      <c r="H26">
+        <v>1222000.0</v>
+      </c>
+      <c r="I26">
+        <v>23422.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26">
+        <v>426490.21</v>
+      </c>
+      <c r="L26">
+        <v>417453.0</v>
+      </c>
+      <c r="M26">
+        <v>750974.0</v>
+      </c>
+      <c r="N26">
+        <v>1214232.0</v>
+      </c>
+      <c r="O26">
+        <v>780508.0</v>
+      </c>
+      <c r="P26">
+        <v>389400.0</v>
+      </c>
+      <c r="Q26">
+        <v>155723.0</v>
+      </c>
+      <c r="R26">
+        <v>149943.0</v>
+      </c>
+      <c r="S26">
+        <v>452658.0</v>
+      </c>
+      <c r="T26">
+        <v>175989.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>174</v>
+      </c>
+      <c r="B27">
+        <v>607698.0</v>
+      </c>
+      <c r="C27">
+        <v>1807000.0</v>
+      </c>
+      <c r="D27">
+        <v>2040000.0</v>
+      </c>
+      <c r="E27">
+        <v>2420000.0</v>
+      </c>
+      <c r="F27">
+        <v>393000.0</v>
+      </c>
+      <c r="G27">
+        <v>213000.0</v>
+      </c>
+      <c r="H27">
+        <v>283000.0</v>
+      </c>
+      <c r="I27">
+        <v>477511.0</v>
+      </c>
+      <c r="J27">
+        <v>603103.0</v>
+      </c>
+      <c r="K27">
+        <v>252586.0</v>
+      </c>
+      <c r="L27">
+        <v>2742801.0</v>
+      </c>
+      <c r="M27">
+        <v>4189387.0</v>
+      </c>
+      <c r="N27">
+        <v>2598939.0</v>
+      </c>
+      <c r="O27">
+        <v>85403.0</v>
+      </c>
+      <c r="P27">
+        <v>29851.0</v>
+      </c>
+      <c r="Q27">
+        <v>104373.0</v>
+      </c>
+      <c r="R27">
+        <v>107686.0</v>
+      </c>
+      <c r="S27">
+        <v>157117.0</v>
+      </c>
+      <c r="T27">
+        <v>67222.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>175</v>
+      </c>
+      <c r="B28">
+        <v>24768654.0</v>
+      </c>
+      <c r="C28">
+        <v>36340000.0</v>
+      </c>
+      <c r="D28">
+        <v>33633000.0</v>
+      </c>
+      <c r="E28">
+        <v>31684000.0</v>
+      </c>
+      <c r="F28">
+        <v>25922000.0</v>
+      </c>
+      <c r="G28">
+        <v>15752000.0</v>
+      </c>
+      <c r="H28">
+        <v>11426000.0</v>
+      </c>
+      <c r="I28">
+        <v>4550472.0</v>
+      </c>
+      <c r="J28">
+        <v>7994053.0</v>
+      </c>
+      <c r="K28">
+        <v>3109442.0</v>
+      </c>
+      <c r="L28">
+        <v>1101571.0</v>
+      </c>
+      <c r="M28">
+        <v>1196118.0</v>
+      </c>
+      <c r="N28">
+        <v>773077.0</v>
+      </c>
+      <c r="O28">
+        <v>1018410.0</v>
+      </c>
+      <c r="P28">
+        <v>1391522.0</v>
+      </c>
+      <c r="Q28">
+        <v>140839.0</v>
+      </c>
+      <c r="R28">
+        <v>263065.0</v>
+      </c>
+      <c r="S28">
+        <v>450195.0</v>
+      </c>
+      <c r="T28">
+        <v>860398.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>176</v>
+      </c>
+      <c r="B29">
+        <v>1725000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1553000.0</v>
+      </c>
+      <c r="D29">
+        <v>910000.0</v>
+      </c>
+      <c r="E29">
+        <v>1558000.0</v>
+      </c>
+      <c r="F29">
+        <v>826000.0</v>
+      </c>
+      <c r="G29">
+        <v>1196000.0</v>
+      </c>
+      <c r="H29">
+        <v>541000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>177</v>
+      </c>
+      <c r="B30">
+        <v>42582629.0</v>
+      </c>
+      <c r="C30">
+        <v>57588000.0</v>
+      </c>
+      <c r="D30">
+        <v>50716000.0</v>
+      </c>
+      <c r="E30">
+        <v>45910000.0</v>
+      </c>
+      <c r="F30">
+        <v>34667000.0</v>
+      </c>
+      <c r="G30">
+        <v>27191246.0</v>
+      </c>
+      <c r="H30">
+        <v>20111000.0</v>
+      </c>
+      <c r="I30">
+        <v>23897339.0</v>
+      </c>
+      <c r="J30">
+        <v>8957845.0</v>
+      </c>
+      <c r="K30">
+        <v>1988250.0</v>
+      </c>
+      <c r="L30">
+        <v>4889207.0</v>
+      </c>
+      <c r="M30">
+        <v>3576552.0</v>
+      </c>
+      <c r="N30">
+        <v>4239635.0</v>
+      </c>
+      <c r="O30">
+        <v>2227201.0</v>
+      </c>
+      <c r="P30">
+        <v>2107984.0</v>
+      </c>
+      <c r="Q30">
+        <v>371574.0</v>
+      </c>
+      <c r="R30">
+        <v>528362.0</v>
+      </c>
+      <c r="S30">
+        <v>1064764.0</v>
+      </c>
+      <c r="T30">
+        <v>1307166.0</v>
+      </c>
+      <c r="U30">
+        <v>137212.42</v>
+      </c>
+      <c r="V30">
+        <v>88880.71</v>
+      </c>
+      <c r="W30">
+        <v>94603.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" t="s">
+        <v>178</v>
+      </c>
+      <c r="B31">
+        <v>-1673719.0</v>
+      </c>
+      <c r="C31">
+        <v>-3157000.0</v>
+      </c>
+      <c r="D31">
+        <v>-2149000.0</v>
+      </c>
+      <c r="E31">
+        <v>-1098000.0</v>
+      </c>
+      <c r="F31">
+        <v>-340000.0</v>
+      </c>
+      <c r="G31">
+        <v>-19697293.0</v>
+      </c>
+      <c r="H31">
+        <v>-1754000.0</v>
+      </c>
+      <c r="I31">
+        <v>-13154.0</v>
+      </c>
+      <c r="J31">
+        <v>-8135072.0</v>
+      </c>
+      <c r="K31">
+        <v>-426124.0</v>
+      </c>
+      <c r="L31">
+        <v>-189785.0</v>
+      </c>
+      <c r="M31">
+        <v>-1206106.0</v>
+      </c>
+      <c r="N31">
+        <v>-276646.0</v>
+      </c>
+      <c r="O31">
+        <v>3648.0</v>
+      </c>
+      <c r="P31">
+        <v>-29729.0</v>
+      </c>
+      <c r="Q31">
+        <v>-42634.0</v>
+      </c>
+      <c r="R31">
+        <v>-19169.0</v>
+      </c>
+      <c r="S31">
+        <v>776756.0</v>
+      </c>
+      <c r="T31">
+        <v>24289.0</v>
+      </c>
+      <c r="U31">
+        <v>787.75</v>
+      </c>
+      <c r="V31"/>
+      <c r="W31">
+        <v>94250.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" t="s">
+        <v>179</v>
+      </c>
+      <c r="B32">
+        <v>103641639.0</v>
+      </c>
+      <c r="C32">
+        <v>102001000.0</v>
+      </c>
+      <c r="D32">
+        <v>93519000.0</v>
+      </c>
+      <c r="E32">
+        <v>84734000.0</v>
+      </c>
+      <c r="F32">
+        <v>58319000.0</v>
+      </c>
+      <c r="G32">
+        <v>71140440.0</v>
+      </c>
+      <c r="H32">
+        <v>26592000.0</v>
+      </c>
+      <c r="I32">
+        <v>4615266.0</v>
+      </c>
+      <c r="J32">
+        <v>6783419.0</v>
+      </c>
+      <c r="K32">
+        <v>1087237.0</v>
+      </c>
+      <c r="L32">
+        <v>1347892.0</v>
+      </c>
+      <c r="M32">
+        <v>5994786.0</v>
+      </c>
+      <c r="N32">
+        <v>4377870.0</v>
+      </c>
+      <c r="O32">
+        <v>201446.0</v>
+      </c>
+      <c r="P32">
+        <v>170458.0</v>
+      </c>
+      <c r="Q32">
+        <v>245406.0</v>
+      </c>
+      <c r="R32">
+        <v>457940.0</v>
+      </c>
+      <c r="S32">
+        <v>288007.0</v>
+      </c>
+      <c r="T32">
+        <v>64984.0</v>
+      </c>
+      <c r="U32">
+        <v>19114.37</v>
+      </c>
+      <c r="V32"/>
+      <c r="W32">
+        <v>555.22</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CJ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:88">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:88">
+      <c r="A2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2">
+        <v>11053000.0</v>
+      </c>
+      <c r="C2">
+        <v>16144414.0</v>
+      </c>
+      <c r="D2">
+        <v>16632020.0</v>
+      </c>
+      <c r="E2">
+        <v>12154000.0</v>
+      </c>
+      <c r="F2">
+        <v>12336000.0</v>
+      </c>
+      <c r="G2">
+        <v>11221000.0</v>
+      </c>
+      <c r="H2">
+        <v>11398000.0</v>
+      </c>
+      <c r="I2">
+        <v>12167000.0</v>
+      </c>
+      <c r="J2">
+        <v>12457000.0</v>
+      </c>
+      <c r="K2">
+        <v>11934000.0</v>
+      </c>
+      <c r="L2">
+        <v>11320000.0</v>
+      </c>
+      <c r="M2">
+        <v>10718000.0</v>
+      </c>
+      <c r="N2">
+        <v>10903000.0</v>
+      </c>
+      <c r="O2">
+        <v>10639000.0</v>
+      </c>
+      <c r="P2">
+        <v>10691000.0</v>
+      </c>
+      <c r="Q2">
+        <v>10454000.0</v>
+      </c>
+      <c r="R2">
+        <v>9167000.0</v>
+      </c>
+      <c r="S2">
+        <v>9340000.0</v>
+      </c>
+      <c r="T2">
+        <v>7722000.0</v>
+      </c>
+      <c r="U2">
+        <v>6263000.0</v>
+      </c>
+      <c r="V2">
+        <v>8466000.0</v>
+      </c>
+      <c r="W2">
+        <v>7547000.0</v>
+      </c>
+      <c r="X2">
+        <v>12043379.0</v>
+      </c>
+      <c r="Y2">
+        <v>6632000.0</v>
+      </c>
+      <c r="Z2">
+        <v>10732189.0</v>
+      </c>
+      <c r="AA2">
+        <v>4817000.0</v>
+      </c>
+      <c r="AB2">
+        <v>7402048.0</v>
+      </c>
+      <c r="AC2">
+        <v>5113684.0</v>
+      </c>
+      <c r="AD2">
+        <v>5841874.0</v>
+      </c>
+      <c r="AE2">
+        <v>4314062.0</v>
+      </c>
+      <c r="AF2">
+        <v>955341.0</v>
+      </c>
+      <c r="AG2">
+        <v>1966216.0</v>
+      </c>
+      <c r="AH2">
+        <v>1172217.0</v>
+      </c>
+      <c r="AI2">
+        <v>1579878.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1303637.0</v>
+      </c>
+      <c r="AK2">
+        <v>800037.0</v>
+      </c>
+      <c r="AL2">
+        <v>630056.0</v>
+      </c>
+      <c r="AM2">
+        <v>832587.0</v>
+      </c>
+      <c r="AN2">
+        <v>156912.0</v>
+      </c>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2">
+        <v>832969.0</v>
+      </c>
+      <c r="AR2">
+        <v>825586.0</v>
+      </c>
+      <c r="AS2">
+        <v>351201.0</v>
+      </c>
+      <c r="AT2"/>
+      <c r="AU2">
+        <v>292731.0</v>
+      </c>
+      <c r="AV2">
+        <v>-112902.0</v>
+      </c>
+      <c r="AW2">
+        <v>34065.17</v>
+      </c>
+      <c r="AX2">
+        <v>34075.79</v>
+      </c>
+      <c r="AY2">
+        <v>40657.95</v>
+      </c>
+      <c r="AZ2">
+        <v>49639.0</v>
+      </c>
+      <c r="BA2">
+        <v>52567.0</v>
+      </c>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+    </row>
+    <row r="3" spans="1:88">
+      <c r="A3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>4893000.0</v>
+      </c>
+      <c r="C3">
+        <v>4693585.0</v>
+      </c>
+      <c r="D3">
+        <v>4532074.0</v>
+      </c>
+      <c r="E3">
+        <v>5229000.0</v>
+      </c>
+      <c r="F3">
+        <v>4969000.0</v>
+      </c>
+      <c r="G3">
+        <v>4720000.0</v>
+      </c>
+      <c r="H3">
+        <v>4693000.0</v>
+      </c>
+      <c r="I3">
+        <v>4330000.0</v>
+      </c>
+      <c r="J3">
+        <v>3994000.0</v>
+      </c>
+      <c r="K3">
+        <v>3877000.0</v>
+      </c>
+      <c r="L3">
+        <v>3758000.0</v>
+      </c>
+      <c r="M3">
+        <v>3346000.0</v>
+      </c>
+      <c r="N3">
+        <v>3254000.0</v>
+      </c>
+      <c r="O3">
+        <v>2709000.0</v>
+      </c>
+      <c r="P3">
+        <v>2520000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2475000.0</v>
+      </c>
+      <c r="R3">
+        <v>1883000.0</v>
+      </c>
+      <c r="S3">
+        <v>1576000.0</v>
+      </c>
+      <c r="T3">
+        <v>1577000.0</v>
+      </c>
+      <c r="U3">
+        <v>1333000.0</v>
+      </c>
+      <c r="V3">
+        <v>1051000.0</v>
+      </c>
+      <c r="W3">
+        <v>836000.0</v>
+      </c>
+      <c r="X3">
+        <v>673000.0</v>
+      </c>
+      <c r="Y3">
+        <v>749000.0</v>
+      </c>
+      <c r="Z3">
+        <v>667000.0</v>
+      </c>
+      <c r="AA3">
+        <v>784000.0</v>
+      </c>
+      <c r="AB3">
+        <v>277267.0</v>
+      </c>
+      <c r="AC3">
+        <v>793441.9</v>
+      </c>
+      <c r="AD3">
+        <v>492960.0</v>
+      </c>
+      <c r="AE3">
+        <v>535039.0</v>
+      </c>
+      <c r="AF3">
+        <v>123940.0</v>
+      </c>
+      <c r="AG3">
+        <v>120789.0</v>
+      </c>
+      <c r="AH3">
+        <v>110412.0</v>
+      </c>
+      <c r="AI3">
+        <v>517514.0</v>
+      </c>
+      <c r="AJ3">
+        <v>6238.0</v>
+      </c>
+      <c r="AK3">
+        <v>254906.0</v>
+      </c>
+      <c r="AL3">
+        <v>91466.0</v>
+      </c>
+      <c r="AM3">
+        <v>8078.0</v>
+      </c>
+      <c r="AN3">
+        <v>101707.0</v>
+      </c>
+      <c r="AO3">
+        <v>54017.0</v>
+      </c>
+      <c r="AP3">
+        <v>54873.0</v>
+      </c>
+      <c r="AQ3">
+        <v>56533.0</v>
+      </c>
+      <c r="AR3">
+        <v>88302.0</v>
+      </c>
+      <c r="AS3">
+        <v>55159.0</v>
+      </c>
+      <c r="AT3">
+        <v>53363.0</v>
+      </c>
+      <c r="AU3">
+        <v>60816.0</v>
+      </c>
+      <c r="AV3">
+        <v>53574.0</v>
+      </c>
+      <c r="AW3">
+        <v>61412.0</v>
+      </c>
+      <c r="AX3">
+        <v>57522.0</v>
+      </c>
+      <c r="AY3">
+        <v>53688.0</v>
+      </c>
+      <c r="AZ3">
+        <v>107427.0</v>
+      </c>
+      <c r="BA3">
+        <v>94846.0</v>
+      </c>
+      <c r="BB3">
+        <v>4657.86</v>
+      </c>
+      <c r="BC3">
+        <v>8147.73</v>
+      </c>
+      <c r="BD3">
+        <v>420.39</v>
+      </c>
+      <c r="BE3">
+        <v>462.01</v>
+      </c>
+      <c r="BF3">
+        <v>578.06</v>
+      </c>
+      <c r="BG3">
+        <v>518.02</v>
+      </c>
+      <c r="BH3">
+        <v>112.61</v>
+      </c>
+      <c r="BI3">
+        <v>-44.0</v>
+      </c>
+      <c r="BJ3">
+        <v>37.57</v>
+      </c>
+      <c r="BK3">
+        <v>1698.0</v>
+      </c>
+      <c r="BL3">
+        <v>-3470.0</v>
+      </c>
+      <c r="BM3">
+        <v>-418.0</v>
+      </c>
+      <c r="BN3">
+        <v>1154.0</v>
+      </c>
+      <c r="BO3">
+        <v>7317.0</v>
+      </c>
+      <c r="BP3">
+        <v>2183.0</v>
+      </c>
+      <c r="BQ3">
+        <v>473.55</v>
+      </c>
+      <c r="BR3">
+        <v>545.65</v>
+      </c>
+      <c r="BS3">
+        <v>514.82</v>
+      </c>
+      <c r="BT3">
+        <v>11082.0</v>
+      </c>
+      <c r="BU3">
+        <v>56993.0</v>
+      </c>
+      <c r="BV3">
+        <v>88944.0</v>
+      </c>
+      <c r="BW3">
+        <v>11906.0</v>
+      </c>
+      <c r="BX3"/>
+      <c r="BY3">
+        <v>29279.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1555.0</v>
+      </c>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+    </row>
+    <row r="4" spans="1:88">
+      <c r="A4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4">
+        <v>-2000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-2000.0</v>
+      </c>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+    </row>
+    <row r="5" spans="1:88">
+      <c r="A5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B5">
+        <v>-2325000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1139572.0</v>
+      </c>
+      <c r="D5">
+        <v>-351947.0</v>
+      </c>
+      <c r="E5">
+        <v>-1164000.0</v>
+      </c>
+      <c r="F5">
+        <v>-2060000.0</v>
+      </c>
+      <c r="G5">
+        <v>-1641000.0</v>
+      </c>
+      <c r="H5">
+        <v>-1066000.0</v>
+      </c>
+      <c r="I5">
+        <v>-355000.0</v>
+      </c>
+      <c r="J5">
+        <v>-1303000.0</v>
+      </c>
+      <c r="K5">
+        <v>-1224000.0</v>
+      </c>
+      <c r="L5">
+        <v>-568000.0</v>
+      </c>
+      <c r="M5">
+        <v>-2063000.0</v>
+      </c>
+      <c r="N5">
+        <v>1421000.0</v>
+      </c>
+      <c r="O5">
+        <v>501000.0</v>
+      </c>
+      <c r="P5">
+        <v>142000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-1616000.0</v>
+      </c>
+      <c r="R5">
+        <v>756000.0</v>
+      </c>
+      <c r="S5">
+        <v>-223000.0</v>
+      </c>
+      <c r="T5">
+        <v>-1895000.0</v>
+      </c>
+      <c r="U5">
+        <v>-2260000.0</v>
+      </c>
+      <c r="V5">
+        <v>-1802000.0</v>
+      </c>
+      <c r="W5">
+        <v>-484000.0</v>
+      </c>
+      <c r="X5">
+        <v>-4206167.0</v>
+      </c>
+      <c r="Y5">
+        <v>-2282000.0</v>
+      </c>
+      <c r="Z5">
+        <v>1964898.0</v>
+      </c>
+      <c r="AA5">
+        <v>-5080000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-332087.0</v>
+      </c>
+      <c r="AC5">
+        <v>-717220.0</v>
+      </c>
+      <c r="AD5">
+        <v>-4973000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1232773.0</v>
+      </c>
+      <c r="AF5">
+        <v>-5066961.0</v>
+      </c>
+      <c r="AG5">
+        <v>-2121380.0</v>
+      </c>
+      <c r="AH5">
+        <v>-3069345.0</v>
+      </c>
+      <c r="AI5">
+        <v>-2519444.3</v>
+      </c>
+      <c r="AJ5">
+        <v>-1613188.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1563418.0</v>
+      </c>
+      <c r="AL5">
+        <v>-9447294.0</v>
+      </c>
+      <c r="AM5">
+        <v>-1154711.0</v>
+      </c>
+      <c r="AN5">
+        <v>-1421757.0</v>
+      </c>
+      <c r="AO5">
+        <v>-220960.0</v>
+      </c>
+      <c r="AP5">
+        <v>-506834.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-511811.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1214614.0</v>
+      </c>
+      <c r="AS5">
+        <v>-984859.0</v>
+      </c>
+      <c r="AT5">
+        <v>-1026047.0</v>
+      </c>
+      <c r="AU5">
+        <v>-874065.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1135860.0</v>
+      </c>
+      <c r="AW5">
+        <v>-624375.0</v>
+      </c>
+      <c r="AX5">
+        <v>-364947.0</v>
+      </c>
+      <c r="AY5">
+        <v>-587918.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-955721.0</v>
+      </c>
+      <c r="BA5">
+        <v>-961078.93</v>
+      </c>
+      <c r="BB5">
+        <v>-481603.72</v>
+      </c>
+      <c r="BC5">
+        <v>-559561.68</v>
+      </c>
+      <c r="BD5">
+        <v>-444613.39</v>
+      </c>
+      <c r="BE5">
+        <v>-486837.01</v>
+      </c>
+      <c r="BF5">
+        <v>-556391.06</v>
+      </c>
+      <c r="BG5">
+        <v>-561859.02</v>
+      </c>
+      <c r="BH5">
+        <v>-591528.61</v>
+      </c>
+      <c r="BI5">
+        <v>-457966.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-871749.57</v>
+      </c>
+      <c r="BK5">
+        <v>-54481.0</v>
+      </c>
+      <c r="BL5">
+        <v>-36282.0</v>
+      </c>
+      <c r="BM5">
+        <v>-12226.0</v>
+      </c>
+      <c r="BN5">
+        <v>-58674.0</v>
+      </c>
+      <c r="BO5">
+        <v>-23242.0</v>
+      </c>
+      <c r="BP5">
+        <v>-106768.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-50171.55</v>
+      </c>
+      <c r="BR5">
+        <v>7861.35</v>
+      </c>
+      <c r="BS5">
+        <v>-70501.82</v>
+      </c>
+      <c r="BT5">
+        <v>-13273.0</v>
+      </c>
+      <c r="BU5">
+        <v>-290433.0</v>
+      </c>
+      <c r="BV5">
+        <v>-331434.0</v>
+      </c>
+      <c r="BW5">
+        <v>-73202.0</v>
+      </c>
+      <c r="BX5"/>
+      <c r="BY5">
+        <v>-371520.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-192457.0</v>
+      </c>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+    </row>
+    <row r="6" spans="1:88">
+      <c r="A6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6">
+        <v>2568000.0</v>
+      </c>
+      <c r="C6">
+        <v>3554013.0</v>
+      </c>
+      <c r="D6">
+        <v>4180127.0</v>
+      </c>
+      <c r="E6">
+        <v>4065000.0</v>
+      </c>
+      <c r="F6">
+        <v>2909000.0</v>
+      </c>
+      <c r="G6">
+        <v>3079000.0</v>
+      </c>
+      <c r="H6">
+        <v>3627000.0</v>
+      </c>
+      <c r="I6">
+        <v>3975000.0</v>
+      </c>
+      <c r="J6">
+        <v>2691000.0</v>
+      </c>
+      <c r="K6">
+        <v>2653000.0</v>
+      </c>
+      <c r="L6">
+        <v>3190000.0</v>
+      </c>
+      <c r="M6">
+        <v>1283000.0</v>
+      </c>
+      <c r="N6">
+        <v>4675000.0</v>
+      </c>
+      <c r="O6">
+        <v>3210000.0</v>
+      </c>
+      <c r="P6">
+        <v>2662000.0</v>
+      </c>
+      <c r="Q6">
+        <v>859000.0</v>
+      </c>
+      <c r="R6">
+        <v>2639000.0</v>
+      </c>
+      <c r="S6">
+        <v>1353000.0</v>
+      </c>
+      <c r="T6">
+        <v>-318000.0</v>
+      </c>
+      <c r="U6">
+        <v>-927000.0</v>
+      </c>
+      <c r="V6">
+        <v>-751000.0</v>
+      </c>
+      <c r="W6">
+        <v>352000.0</v>
+      </c>
+      <c r="X6">
+        <v>-3533167.0</v>
+      </c>
+      <c r="Y6">
+        <v>-1533000.0</v>
+      </c>
+      <c r="Z6">
+        <v>2631898.0</v>
+      </c>
+      <c r="AA6">
+        <v>-4296000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-54820.0</v>
+      </c>
+      <c r="AC6">
+        <v>76221.9</v>
+      </c>
+      <c r="AD6">
+        <v>-4480040.0</v>
+      </c>
+      <c r="AE6">
+        <v>-697734.0</v>
+      </c>
+      <c r="AF6">
+        <v>-4943021.0</v>
+      </c>
+      <c r="AG6">
+        <v>-2000591.0</v>
+      </c>
+      <c r="AH6">
+        <v>-2958933.0</v>
+      </c>
+      <c r="AI6">
+        <v>-2001930.3</v>
+      </c>
+      <c r="AJ6">
+        <v>-1606950.0</v>
+      </c>
+      <c r="AK6">
+        <v>-1308512.0</v>
+      </c>
+      <c r="AL6">
+        <v>-9355828.0</v>
+      </c>
+      <c r="AM6">
+        <v>-1146633.0</v>
+      </c>
+      <c r="AN6">
+        <v>-1320050.0</v>
+      </c>
+      <c r="AO6">
+        <v>-166943.0</v>
+      </c>
+      <c r="AP6">
+        <v>-451961.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-455278.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1126312.0</v>
+      </c>
+      <c r="AS6">
+        <v>-929700.0</v>
+      </c>
+      <c r="AT6">
+        <v>-972684.0</v>
+      </c>
+      <c r="AU6">
+        <v>-813249.0</v>
+      </c>
+      <c r="AV6">
+        <v>-1082286.0</v>
+      </c>
+      <c r="AW6">
+        <v>-562963.0</v>
+      </c>
+      <c r="AX6">
+        <v>-307425.0</v>
+      </c>
+      <c r="AY6">
+        <v>-534230.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-848294.0</v>
+      </c>
+      <c r="BA6">
+        <v>-866232.0</v>
+      </c>
+      <c r="BB6">
+        <v>-476945.0</v>
+      </c>
+      <c r="BC6">
+        <v>-551413.0</v>
+      </c>
+      <c r="BD6">
+        <v>-444193.0</v>
+      </c>
+      <c r="BE6">
+        <v>-486375.0</v>
+      </c>
+      <c r="BF6">
+        <v>-555813.0</v>
+      </c>
+      <c r="BG6">
+        <v>-561341.0</v>
+      </c>
+      <c r="BH6">
+        <v>-591416.0</v>
+      </c>
+      <c r="BI6">
+        <v>-458010.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-871712.0</v>
+      </c>
+      <c r="BK6">
+        <v>-52783.0</v>
+      </c>
+      <c r="BL6">
+        <v>-39752.0</v>
+      </c>
+      <c r="BM6">
+        <v>-12644.0</v>
+      </c>
+      <c r="BN6">
+        <v>-57520.0</v>
+      </c>
+      <c r="BO6">
+        <v>-15925.0</v>
+      </c>
+      <c r="BP6">
+        <v>-104585.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-49698.0</v>
+      </c>
+      <c r="BR6">
+        <v>8407.0</v>
+      </c>
+      <c r="BS6">
+        <v>-69987.0</v>
+      </c>
+      <c r="BT6">
+        <v>-2191.0</v>
+      </c>
+      <c r="BU6">
+        <v>-233440.0</v>
+      </c>
+      <c r="BV6">
+        <v>-242490.0</v>
+      </c>
+      <c r="BW6">
+        <v>-61296.0</v>
+      </c>
+      <c r="BX6">
+        <v>-174552.0</v>
+      </c>
+      <c r="BY6">
+        <v>-342241.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-190902.0</v>
+      </c>
+      <c r="CA6">
+        <v>-17258.0</v>
+      </c>
+      <c r="CB6">
+        <v>-16296.0</v>
+      </c>
+      <c r="CC6">
+        <v>-85909.0</v>
+      </c>
+      <c r="CD6">
+        <v>-11389.0</v>
+      </c>
+      <c r="CE6">
+        <v>-47196.0</v>
+      </c>
+      <c r="CF6">
+        <v>-10482.0</v>
+      </c>
+      <c r="CG6">
+        <v>-11477.0</v>
+      </c>
+      <c r="CH6">
+        <v>-13503.0</v>
+      </c>
+      <c r="CI6">
+        <v>-94238.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-12.27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:88">
+      <c r="A7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+    </row>
+    <row r="8" spans="1:88">
+      <c r="A8" t="s">
+        <v>155</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+    </row>
+    <row r="9" spans="1:88">
+      <c r="A9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B9">
+        <v>11839000.0</v>
+      </c>
+      <c r="C9">
+        <v>9565576.0</v>
+      </c>
+      <c r="D9">
+        <v>11208011.0</v>
+      </c>
+      <c r="E9">
+        <v>14650000.0</v>
+      </c>
+      <c r="F9">
+        <v>13743000.0</v>
+      </c>
+      <c r="G9">
+        <v>14284000.0</v>
+      </c>
+      <c r="H9">
+        <v>15762000.0</v>
+      </c>
+      <c r="I9">
+        <v>14002000.0</v>
+      </c>
+      <c r="J9">
+        <v>12404000.0</v>
+      </c>
+      <c r="K9">
+        <v>11877000.0</v>
+      </c>
+      <c r="L9">
+        <v>12037000.0</v>
+      </c>
+      <c r="M9">
+        <v>11856000.0</v>
+      </c>
+      <c r="N9">
+        <v>13826000.0</v>
+      </c>
+      <c r="O9">
+        <v>12220000.0</v>
+      </c>
+      <c r="P9">
+        <v>12990000.0</v>
+      </c>
+      <c r="Q9">
+        <v>10445000.0</v>
+      </c>
+      <c r="R9">
+        <v>11627000.0</v>
+      </c>
+      <c r="S9">
+        <v>10020000.0</v>
+      </c>
+      <c r="T9">
+        <v>8036000.0</v>
+      </c>
+      <c r="U9">
+        <v>6611000.0</v>
+      </c>
+      <c r="V9">
+        <v>7025000.0</v>
+      </c>
+      <c r="W9">
+        <v>6649000.0</v>
+      </c>
+      <c r="X9">
+        <v>9372944.0</v>
+      </c>
+      <c r="Y9">
+        <v>5082000.0</v>
+      </c>
+      <c r="Z9">
+        <v>7795520.0</v>
+      </c>
+      <c r="AA9">
+        <v>3967000.0</v>
+      </c>
+      <c r="AB9">
+        <v>4018546.0</v>
+      </c>
+      <c r="AC9">
+        <v>4720879.0</v>
+      </c>
+      <c r="AD9">
+        <v>3024313.0</v>
+      </c>
+      <c r="AE9">
+        <v>4883674.0</v>
+      </c>
+      <c r="AF9">
+        <v>1036949.0</v>
+      </c>
+      <c r="AG9">
+        <v>1188537.0</v>
+      </c>
+      <c r="AH9">
+        <v>1128308.0</v>
+      </c>
+      <c r="AI9">
+        <v>1835948.0</v>
+      </c>
+      <c r="AJ9">
+        <v>788022.0</v>
+      </c>
+      <c r="AK9">
+        <v>683161.0</v>
+      </c>
+      <c r="AL9">
+        <v>643402.0</v>
+      </c>
+      <c r="AM9">
+        <v>639840.0</v>
+      </c>
+      <c r="AN9">
+        <v>-32733.0</v>
+      </c>
+      <c r="AO9">
+        <v>208512.0</v>
+      </c>
+      <c r="AP9">
+        <v>174009.0</v>
+      </c>
+      <c r="AQ9">
+        <v>316630.0</v>
+      </c>
+      <c r="AR9">
+        <v>693977.0</v>
+      </c>
+      <c r="AS9">
+        <v>196533.0</v>
+      </c>
+      <c r="AT9">
+        <v>259323.0</v>
+      </c>
+      <c r="AU9">
+        <v>237181.0</v>
+      </c>
+      <c r="AV9">
+        <v>309436.0</v>
+      </c>
+      <c r="AW9">
+        <v>195700.0</v>
+      </c>
+      <c r="AX9">
+        <v>463532.0</v>
+      </c>
+      <c r="AY9">
+        <v>393562.0</v>
+      </c>
+      <c r="AZ9">
+        <v>96499.0</v>
+      </c>
+      <c r="BA9">
+        <v>51343.0</v>
+      </c>
+      <c r="BB9">
+        <v>62185.0</v>
+      </c>
+      <c r="BC9">
+        <v>58437.0</v>
+      </c>
+      <c r="BD9">
+        <v>43243.0</v>
+      </c>
+      <c r="BE9">
+        <v>66461.0</v>
+      </c>
+      <c r="BF9">
+        <v>103127.0</v>
+      </c>
+      <c r="BG9">
+        <v>32094.0</v>
+      </c>
+      <c r="BH9">
+        <v>39334.0</v>
+      </c>
+      <c r="BI9">
+        <v>38417.0</v>
+      </c>
+      <c r="BJ9">
+        <v>74333.0</v>
+      </c>
+      <c r="BK9">
+        <v>20295.0</v>
+      </c>
+      <c r="BL9">
+        <v>74608.0</v>
+      </c>
+      <c r="BM9">
+        <v>58337.0</v>
+      </c>
+      <c r="BN9">
+        <v>49639.0</v>
+      </c>
+      <c r="BO9">
+        <v>114164.0</v>
+      </c>
+      <c r="BP9">
+        <v>112764.0</v>
+      </c>
+      <c r="BQ9">
+        <v>31361.0</v>
+      </c>
+      <c r="BR9">
+        <v>112505.0</v>
+      </c>
+      <c r="BS9">
+        <v>56701.0</v>
+      </c>
+      <c r="BT9">
+        <v>87543.0</v>
+      </c>
+      <c r="BU9">
+        <v>80980.0</v>
+      </c>
+      <c r="BV9">
+        <v>34234.0</v>
+      </c>
+      <c r="BW9">
+        <v>89091.0</v>
+      </c>
+      <c r="BX9">
+        <v>37092.0</v>
+      </c>
+      <c r="BY9">
+        <v>1635.0</v>
+      </c>
+      <c r="BZ9">
+        <v>1027.0</v>
+      </c>
+      <c r="CA9">
+        <v>4373.0</v>
+      </c>
+      <c r="CB9">
+        <v>4601.0</v>
+      </c>
+      <c r="CC9">
+        <v>5433.0</v>
+      </c>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9">
+        <v>1629.0</v>
+      </c>
+      <c r="CH9">
+        <v>3071.0</v>
+      </c>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+    </row>
+    <row r="10" spans="1:88">
+      <c r="A10" t="s">
+        <v>157</v>
+      </c>
+      <c r="B10">
+        <v>-2366000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1267859.4</v>
+      </c>
+      <c r="D10">
+        <v>-586242.0</v>
+      </c>
+      <c r="E10">
+        <v>-1419000.0</v>
+      </c>
+      <c r="F10">
+        <v>-2362000.0</v>
+      </c>
+      <c r="G10">
+        <v>-2026000.0</v>
+      </c>
+      <c r="H10">
+        <v>-1441000.0</v>
+      </c>
+      <c r="I10">
+        <v>-1254000.0</v>
+      </c>
+      <c r="J10">
+        <v>-2145000.0</v>
+      </c>
+      <c r="K10">
+        <v>-1860000.0</v>
+      </c>
+      <c r="L10">
+        <v>-1166000.0</v>
+      </c>
+      <c r="M10">
+        <v>-2587000.0</v>
+      </c>
+      <c r="N10">
+        <v>903000.0</v>
+      </c>
+      <c r="O10">
+        <v>-76000.0</v>
+      </c>
+      <c r="P10">
+        <v>-412000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1884000.0</v>
+      </c>
+      <c r="R10">
+        <v>665000.0</v>
+      </c>
+      <c r="S10">
+        <v>-295000.0</v>
+      </c>
+      <c r="T10">
+        <v>-1954000.0</v>
+      </c>
+      <c r="U10">
+        <v>-2316000.0</v>
+      </c>
+      <c r="V10">
+        <v>-1849000.0</v>
+      </c>
+      <c r="W10">
+        <v>-567000.0</v>
+      </c>
+      <c r="X10">
+        <v>-8401453.0</v>
+      </c>
+      <c r="Y10">
+        <v>-2612000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-186116.0</v>
+      </c>
+      <c r="AA10">
+        <v>-5141000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-6736417.0</v>
+      </c>
+      <c r="AC10">
+        <v>-64000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-2753750.0</v>
+      </c>
+      <c r="AE10">
+        <v>4449973.0</v>
+      </c>
+      <c r="AF10">
+        <v>-1900499.0</v>
+      </c>
+      <c r="AG10">
+        <v>17198709.0</v>
+      </c>
+      <c r="AH10">
+        <v>16519248.0</v>
+      </c>
+      <c r="AI10">
+        <v>-14078902.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-1617994.0</v>
+      </c>
+      <c r="AK10">
+        <v>-2044834.0</v>
+      </c>
+      <c r="AL10">
+        <v>-9450962.0</v>
+      </c>
+      <c r="AM10">
+        <v>-1313642.0</v>
+      </c>
+      <c r="AN10">
+        <v>-1557994.0</v>
+      </c>
+      <c r="AO10">
+        <v>-288767.0</v>
+      </c>
+      <c r="AP10">
+        <v>-465033.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-748834.0</v>
+      </c>
+      <c r="AR10">
+        <v>-175251.0</v>
+      </c>
+      <c r="AS10">
+        <v>-413319.0</v>
+      </c>
+      <c r="AT10">
+        <v>-400078.0</v>
+      </c>
+      <c r="AU10">
+        <v>-914797.0</v>
+      </c>
+      <c r="AV10">
+        <v>-1166517.0</v>
+      </c>
+      <c r="AW10">
+        <v>-653167.0</v>
+      </c>
+      <c r="AX10">
+        <v>-381765.0</v>
+      </c>
+      <c r="AY10">
+        <v>-603621.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-969361.0</v>
+      </c>
+      <c r="BA10">
+        <v>-991192.0</v>
+      </c>
+      <c r="BB10">
+        <v>-488831.0</v>
+      </c>
+      <c r="BC10">
+        <v>-565206.0</v>
+      </c>
+      <c r="BD10">
+        <v>-444613.0</v>
+      </c>
+      <c r="BE10">
+        <v>-486894.0</v>
+      </c>
+      <c r="BF10">
+        <v>-556391.0</v>
+      </c>
+      <c r="BG10">
+        <v>-561859.0</v>
+      </c>
+      <c r="BH10">
+        <v>-592371.0</v>
+      </c>
+      <c r="BI10">
+        <v>-435977.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-874805.0</v>
+      </c>
+      <c r="BK10">
+        <v>-64100.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10">
+        <v>-146013.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>-128696.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>-16687.0</v>
+      </c>
+      <c r="CB10"/>
+      <c r="CC10">
+        <v>-85673.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+    </row>
+    <row r="11" spans="1:88">
+      <c r="A11" t="s">
+        <v>158</v>
+      </c>
+      <c r="B11">
+        <v>509000.0</v>
+      </c>
+      <c r="C11">
+        <v>-79178.0</v>
+      </c>
+      <c r="D11">
+        <v>762217.0</v>
+      </c>
+      <c r="E11">
+        <v>886000.0</v>
+      </c>
+      <c r="F11">
+        <v>-533000.0</v>
+      </c>
+      <c r="G11">
+        <v>614000.0</v>
+      </c>
+      <c r="H11">
+        <v>-763000.0</v>
+      </c>
+      <c r="I11">
+        <v>-1089000.0</v>
+      </c>
+      <c r="J11">
+        <v>255000.0</v>
+      </c>
+      <c r="K11">
+        <v>44000.0</v>
+      </c>
+      <c r="L11">
+        <v>-380000.0</v>
+      </c>
+      <c r="M11">
+        <v>364000.0</v>
+      </c>
+      <c r="N11">
+        <v>526000.0</v>
+      </c>
+      <c r="O11">
+        <v>400000.0</v>
+      </c>
+      <c r="P11">
+        <v>444000.0</v>
+      </c>
+      <c r="Q11">
+        <v>114000.0</v>
+      </c>
+      <c r="R11">
+        <v>575000.0</v>
+      </c>
+      <c r="S11">
+        <v>425000.0</v>
+      </c>
+      <c r="T11">
+        <v>-324000.0</v>
+      </c>
+      <c r="U11">
+        <v>161000.0</v>
+      </c>
+      <c r="V11">
+        <v>482000.0</v>
+      </c>
+      <c r="W11">
+        <v>507000.0</v>
+      </c>
+      <c r="X11">
+        <v>-138340.0</v>
+      </c>
+      <c r="Y11">
+        <v>544000.0</v>
+      </c>
+      <c r="Z11">
+        <v>759720.0</v>
+      </c>
+      <c r="AA11">
+        <v>243000.0</v>
+      </c>
+      <c r="AB11">
+        <v>616109.0</v>
+      </c>
+      <c r="AC11">
+        <v>40000.0</v>
+      </c>
+      <c r="AD11">
+        <v>39000.0</v>
+      </c>
+      <c r="AE11">
+        <v>59959.0</v>
+      </c>
+      <c r="AF11">
+        <v>3127.0</v>
+      </c>
+      <c r="AG11">
+        <v>550.21</v>
+      </c>
+      <c r="AH11">
+        <v>21969.0</v>
+      </c>
+      <c r="AI11">
+        <v>-7262161.99</v>
+      </c>
+      <c r="AJ11">
+        <v>6646.0</v>
+      </c>
+      <c r="AK11">
+        <v>88299.0</v>
+      </c>
+      <c r="AL11">
+        <v>-8075.58</v>
+      </c>
+      <c r="AM11">
+        <v>111168.0</v>
+      </c>
+      <c r="AN11">
+        <v>-826697.62</v>
+      </c>
+      <c r="AO11">
+        <v>34241.0</v>
+      </c>
+      <c r="AP11">
+        <v>33720.0</v>
+      </c>
+      <c r="AQ11">
+        <v>33360.0</v>
+      </c>
+      <c r="AR11">
+        <v>79421.35</v>
+      </c>
+      <c r="AS11">
+        <v>-102453.42</v>
+      </c>
+      <c r="AT11">
+        <v>-90704.32</v>
+      </c>
+      <c r="AU11">
+        <v>31952.0</v>
+      </c>
+      <c r="AV11">
+        <v>-750601.84</v>
+      </c>
+      <c r="AW11">
+        <v>11188.0</v>
+      </c>
+      <c r="AX11">
+        <v>6362.65</v>
+      </c>
+      <c r="AY11">
+        <v>7045.26</v>
+      </c>
+      <c r="AZ11">
+        <v>-41457.82</v>
+      </c>
+      <c r="BA11">
+        <v>-278779.44</v>
+      </c>
+      <c r="BB11">
+        <v>-84158.95</v>
+      </c>
+      <c r="BC11">
+        <v>-100315.33</v>
+      </c>
+      <c r="BD11">
+        <v>-181.0</v>
+      </c>
+      <c r="BE11">
+        <v>2009.79</v>
+      </c>
+      <c r="BF11">
+        <v>1113.18</v>
+      </c>
+      <c r="BG11">
+        <v>820.52</v>
+      </c>
+      <c r="BH11">
+        <v>-16320.95</v>
+      </c>
+      <c r="BI11">
+        <v>44.0</v>
+      </c>
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
+        <v>12661.0</v>
+      </c>
+      <c r="BM11">
+        <v>7904.0</v>
+      </c>
+      <c r="BN11">
+        <v>13000.0</v>
+      </c>
+      <c r="BO11">
+        <v>8715.0</v>
+      </c>
+      <c r="BP11">
+        <v>8983.0</v>
+      </c>
+      <c r="BQ11">
+        <v>37.79</v>
+      </c>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
+        <v>-2458.0</v>
+      </c>
+      <c r="BU11">
+        <v>0.65</v>
+      </c>
+      <c r="BV11">
+        <v>0.44</v>
+      </c>
+      <c r="BW11">
+        <v>-265.0</v>
+      </c>
+      <c r="BX11">
+        <v>382109.0</v>
+      </c>
+      <c r="BY11">
+        <v>0.57</v>
+      </c>
+      <c r="BZ11"/>
+      <c r="CA11">
+        <v>21.97</v>
+      </c>
+      <c r="CB11">
+        <v>16318.0</v>
+      </c>
+      <c r="CC11">
+        <v>12.0</v>
+      </c>
+      <c r="CD11">
+        <v>6256.0</v>
+      </c>
+      <c r="CE11">
+        <v>41238.0</v>
+      </c>
+      <c r="CF11">
+        <v>9523.0</v>
+      </c>
+      <c r="CG11">
+        <v>11513.0</v>
+      </c>
+      <c r="CH11">
+        <v>13544.0</v>
+      </c>
+      <c r="CI11">
+        <v>94274.0</v>
+      </c>
+      <c r="CJ11">
+        <v>12.27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:88">
+      <c r="A12" t="s">
+        <v>159</v>
+      </c>
+      <c r="B12">
+        <v>41000.0</v>
+      </c>
+      <c r="C12">
+        <v>128288.0</v>
+      </c>
+      <c r="D12">
+        <v>234295.0</v>
+      </c>
+      <c r="E12">
+        <v>255000.0</v>
+      </c>
+      <c r="F12">
+        <v>302000.0</v>
+      </c>
+      <c r="G12">
+        <v>385000.0</v>
+      </c>
+      <c r="H12">
+        <v>375000.0</v>
+      </c>
+      <c r="I12">
+        <v>899000.0</v>
+      </c>
+      <c r="J12">
+        <v>842000.0</v>
+      </c>
+      <c r="K12">
+        <v>636000.0</v>
+      </c>
+      <c r="L12">
+        <v>598000.0</v>
+      </c>
+      <c r="M12">
+        <v>524000.0</v>
+      </c>
+      <c r="N12">
+        <v>518000.0</v>
+      </c>
+      <c r="O12">
+        <v>577000.0</v>
+      </c>
+      <c r="P12">
+        <v>554000.0</v>
+      </c>
+      <c r="Q12">
+        <v>268000.0</v>
+      </c>
+      <c r="R12">
+        <v>91000.0</v>
+      </c>
+      <c r="S12">
+        <v>72000.0</v>
+      </c>
+      <c r="T12">
+        <v>59000.0</v>
+      </c>
+      <c r="U12">
+        <v>56000.0</v>
+      </c>
+      <c r="V12">
+        <v>47000.0</v>
+      </c>
+      <c r="W12">
+        <v>83000.0</v>
+      </c>
+      <c r="X12">
+        <v>364596.0</v>
+      </c>
+      <c r="Y12">
+        <v>330000.0</v>
+      </c>
+      <c r="Z12">
+        <v>884000.0</v>
+      </c>
+      <c r="AA12">
+        <v>61000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1733239.0</v>
+      </c>
+      <c r="AC12">
+        <v>8000.0</v>
+      </c>
+      <c r="AD12">
+        <v>9000.0</v>
+      </c>
+      <c r="AE12">
+        <v>4496.0</v>
+      </c>
+      <c r="AF12">
+        <v>2831528.29</v>
+      </c>
+      <c r="AG12">
+        <v>12083698.53</v>
+      </c>
+      <c r="AH12">
+        <v>21969.32</v>
+      </c>
+      <c r="AI12">
+        <v>3227.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4519.0</v>
+      </c>
+      <c r="AK12">
+        <v>4080.0</v>
+      </c>
+      <c r="AL12">
+        <v>3579.0</v>
+      </c>
+      <c r="AM12">
+        <v>158930.0</v>
+      </c>
+      <c r="AN12">
+        <v>31237.0</v>
+      </c>
+      <c r="AO12">
+        <v>64680.0</v>
+      </c>
+      <c r="AP12">
+        <v>37685.0</v>
+      </c>
+      <c r="AQ12">
+        <v>39358.0</v>
+      </c>
+      <c r="AR12">
+        <v>28096.0</v>
+      </c>
+      <c r="AS12">
+        <v>12906.0</v>
+      </c>
+      <c r="AT12">
+        <v>12494.0</v>
+      </c>
+      <c r="AU12">
+        <v>40732.0</v>
+      </c>
+      <c r="AV12">
+        <v>30656.0</v>
+      </c>
+      <c r="AW12">
+        <v>28791.0</v>
+      </c>
+      <c r="AX12">
+        <v>16816.0</v>
+      </c>
+      <c r="AY12">
+        <v>15702.0</v>
+      </c>
+      <c r="AZ12">
+        <v>13639.0</v>
+      </c>
+      <c r="BA12">
+        <v>124959.0</v>
+      </c>
+      <c r="BB12">
+        <v>11885.0</v>
+      </c>
+      <c r="BC12">
+        <v>13792.0</v>
+      </c>
+      <c r="BD12">
+        <v>181.11</v>
+      </c>
+      <c r="BE12">
+        <v>1952.44</v>
+      </c>
+      <c r="BF12">
+        <v>1113.18</v>
+      </c>
+      <c r="BG12">
+        <v>820.52</v>
+      </c>
+      <c r="BH12">
+        <v>842.04</v>
+      </c>
+      <c r="BI12">
+        <v>109.0</v>
+      </c>
+      <c r="BJ12">
+        <v>3056.0</v>
+      </c>
+      <c r="BK12">
+        <v>9619.0</v>
+      </c>
+      <c r="BL12">
+        <v>12661.0</v>
+      </c>
+      <c r="BM12">
+        <v>7485.0</v>
+      </c>
+      <c r="BN12">
+        <v>9285.0</v>
+      </c>
+      <c r="BO12">
+        <v>8715.0</v>
+      </c>
+      <c r="BP12">
+        <v>8983.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12">
+        <v>132738.92</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12">
+        <v>55494.3</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12">
+        <v>570.64</v>
+      </c>
+      <c r="CB12"/>
+      <c r="CC12">
+        <v>235.7</v>
+      </c>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12">
+        <v>12.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:88">
+      <c r="A13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B13">
+        <v>6000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
+        <v>4000.0</v>
+      </c>
+      <c r="E13">
+        <v>19000.0</v>
+      </c>
+      <c r="F13">
+        <v>5000.0</v>
+      </c>
+      <c r="G13">
+        <v>4000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>1000.0</v>
+      </c>
+      <c r="M13">
+        <v>0.0</v>
+      </c>
+      <c r="N13">
+        <v>0.0</v>
+      </c>
+      <c r="O13">
+        <v>0.0</v>
+      </c>
+      <c r="P13">
+        <v>0.0</v>
+      </c>
+      <c r="Q13">
+        <v>4000.0</v>
+      </c>
+      <c r="R13">
+        <v>4000.0</v>
+      </c>
+      <c r="S13">
+        <v>5000.0</v>
+      </c>
+      <c r="T13">
+        <v>7000.0</v>
+      </c>
+      <c r="U13">
+        <v>16000.0</v>
+      </c>
+      <c r="V13">
+        <v>23000.0</v>
+      </c>
+      <c r="W13"/>
+      <c r="X13">
+        <v>2000.0</v>
+      </c>
+      <c r="Y13">
+        <v>0.0</v>
+      </c>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+    </row>
+    <row r="14" spans="1:88">
+      <c r="A14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+    </row>
+    <row r="15" spans="1:88">
+      <c r="A15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B15">
+        <v>-2875000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1188680.0</v>
+      </c>
+      <c r="D15">
+        <v>-1348460.0</v>
+      </c>
+      <c r="E15">
+        <v>-2305000.0</v>
+      </c>
+      <c r="F15">
+        <v>-1829000.0</v>
+      </c>
+      <c r="G15">
+        <v>-2640000.0</v>
+      </c>
+      <c r="H15">
+        <v>-678000.0</v>
+      </c>
+      <c r="I15">
+        <v>-165000.0</v>
+      </c>
+      <c r="J15">
+        <v>-2400000.0</v>
+      </c>
+      <c r="K15">
+        <v>-1904000.0</v>
+      </c>
+      <c r="L15">
+        <v>-786000.0</v>
+      </c>
+      <c r="M15">
+        <v>-2951000.0</v>
+      </c>
+      <c r="N15">
+        <v>377000.0</v>
+      </c>
+      <c r="O15">
+        <v>-476000.0</v>
+      </c>
+      <c r="P15">
+        <v>-856000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-1998000.0</v>
+      </c>
+      <c r="R15">
+        <v>90000.0</v>
+      </c>
+      <c r="S15">
+        <v>-720000.0</v>
+      </c>
+      <c r="T15">
+        <v>-1630000.0</v>
+      </c>
+      <c r="U15">
+        <v>-2477000.0</v>
+      </c>
+      <c r="V15">
+        <v>-2331000.0</v>
+      </c>
+      <c r="W15">
+        <v>-1074000.0</v>
+      </c>
+      <c r="X15">
+        <v>-8266222.0</v>
+      </c>
+      <c r="Y15">
+        <v>-3156000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-525891.0</v>
+      </c>
+      <c r="AA15">
+        <v>-5700000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-5132100.0</v>
+      </c>
+      <c r="AC15">
+        <v>-316834.0</v>
+      </c>
+      <c r="AD15">
+        <v>-5698000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-1289596.0</v>
+      </c>
+      <c r="AF15">
+        <v>-5221608.0</v>
+      </c>
+      <c r="AG15">
+        <v>-11324949.0</v>
+      </c>
+      <c r="AH15">
+        <v>-1741732.0</v>
+      </c>
+      <c r="AI15">
+        <v>-14048314.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-1619836.0</v>
+      </c>
+      <c r="AK15">
+        <v>-2044834.0</v>
+      </c>
+      <c r="AL15">
+        <v>-9439219.0</v>
+      </c>
+      <c r="AM15">
+        <v>-1322779.0</v>
+      </c>
+      <c r="AN15">
+        <v>-1941325.1</v>
+      </c>
+      <c r="AO15">
+        <v>-432212.0</v>
+      </c>
+      <c r="AP15">
+        <v>-830487.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-794562.0</v>
+      </c>
+      <c r="AR15">
+        <v>-2298817.3</v>
+      </c>
+      <c r="AS15">
+        <v>-2049400.0</v>
+      </c>
+      <c r="AT15">
+        <v>-1797017.0</v>
+      </c>
+      <c r="AU15">
+        <v>-1218383.0</v>
+      </c>
+      <c r="AV15">
+        <v>-1166517.0</v>
+      </c>
+      <c r="AW15">
+        <v>-653167.0</v>
+      </c>
+      <c r="AX15">
+        <v>-381765.0</v>
+      </c>
+      <c r="AY15">
+        <v>-603621.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-969361.0</v>
+      </c>
+      <c r="BA15">
+        <v>-991192.0</v>
+      </c>
+      <c r="BB15">
+        <v>-488831.0</v>
+      </c>
+      <c r="BC15">
+        <v>-565206.0</v>
+      </c>
+      <c r="BD15">
+        <v>-444613.0</v>
+      </c>
+      <c r="BE15">
+        <v>-486894.0</v>
+      </c>
+      <c r="BF15">
+        <v>-556391.0</v>
+      </c>
+      <c r="BG15">
+        <v>-561859.0</v>
+      </c>
+      <c r="BH15">
+        <v>-592371.0</v>
+      </c>
+      <c r="BI15">
+        <v>-458010.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-874805.0</v>
+      </c>
+      <c r="BK15">
+        <v>-64100.0</v>
+      </c>
+      <c r="BL15">
+        <v>-48943.0</v>
+      </c>
+      <c r="BM15">
+        <v>-20130.0</v>
+      </c>
+      <c r="BN15">
+        <v>-74075.0</v>
+      </c>
+      <c r="BO15">
+        <v>-31959.0</v>
+      </c>
+      <c r="BP15">
+        <v>-115752.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-50209.0</v>
+      </c>
+      <c r="BR15">
+        <v>7861.0</v>
+      </c>
+      <c r="BS15">
+        <v>-70501.0</v>
+      </c>
+      <c r="BT15">
+        <v>-143554.0</v>
+      </c>
+      <c r="BU15">
+        <v>-290434.0</v>
+      </c>
+      <c r="BV15">
+        <v>-331434.0</v>
+      </c>
+      <c r="BW15">
+        <v>-128430.0</v>
+      </c>
+      <c r="BX15">
+        <v>-382109.0</v>
+      </c>
+      <c r="BY15">
+        <v>-371520.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-192457.0</v>
+      </c>
+      <c r="CA15">
+        <v>-16709.0</v>
+      </c>
+      <c r="CB15">
+        <v>-16318.0</v>
+      </c>
+      <c r="CC15">
+        <v>-85685.0</v>
+      </c>
+      <c r="CD15">
+        <v>-6256.0</v>
+      </c>
+      <c r="CE15">
+        <v>-41238.0</v>
+      </c>
+      <c r="CF15">
+        <v>-9523.0</v>
+      </c>
+      <c r="CG15">
+        <v>-11513.0</v>
+      </c>
+      <c r="CH15">
+        <v>-13544.0</v>
+      </c>
+      <c r="CI15">
+        <v>-94274.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-12.27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:88">
+      <c r="A16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-2951000.0</v>
+      </c>
+      <c r="N16">
+        <v>377000.0</v>
+      </c>
+      <c r="O16">
+        <v>377000.0</v>
+      </c>
+      <c r="P16">
+        <v>-856000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-1998000.0</v>
+      </c>
+      <c r="R16">
+        <v>90000.0</v>
+      </c>
+      <c r="S16">
+        <v>-720000.0</v>
+      </c>
+      <c r="T16">
+        <v>-1630000.0</v>
+      </c>
+      <c r="U16">
+        <v>-2477000.0</v>
+      </c>
+      <c r="V16">
+        <v>-2331000.0</v>
+      </c>
+      <c r="W16">
+        <v>-1074000.0</v>
+      </c>
+      <c r="X16">
+        <v>-5318000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-3156000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+    </row>
+    <row r="17" spans="1:88">
+      <c r="A17" t="s">
+        <v>164</v>
+      </c>
+      <c r="B17">
+        <v>-2875000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1186000.0</v>
+      </c>
+      <c r="D17">
+        <v>-1341000.0</v>
+      </c>
+      <c r="E17">
+        <v>-2305000.0</v>
+      </c>
+      <c r="F17">
+        <v>-1829000.0</v>
+      </c>
+      <c r="G17">
+        <v>-2640000.0</v>
+      </c>
+      <c r="H17">
+        <v>-678000.0</v>
+      </c>
+      <c r="I17">
+        <v>-165000.0</v>
+      </c>
+      <c r="J17">
+        <v>-2400000.0</v>
+      </c>
+      <c r="K17">
+        <v>-1904000.0</v>
+      </c>
+      <c r="L17">
+        <v>-786000.0</v>
+      </c>
+      <c r="M17">
+        <v>-2951000.0</v>
+      </c>
+      <c r="N17">
+        <v>377000.0</v>
+      </c>
+      <c r="O17">
+        <v>-476000.0</v>
+      </c>
+      <c r="P17">
+        <v>-856000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-1998000.0</v>
+      </c>
+      <c r="R17">
+        <v>90000.0</v>
+      </c>
+      <c r="S17">
+        <v>-720000.0</v>
+      </c>
+      <c r="T17">
+        <v>-1630000.0</v>
+      </c>
+      <c r="U17">
+        <v>-2477000.0</v>
+      </c>
+      <c r="V17">
+        <v>-2331000.0</v>
+      </c>
+      <c r="W17">
+        <v>-1074000.0</v>
+      </c>
+      <c r="X17">
+        <v>-5316000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-3156000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-620000.0</v>
+      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+    </row>
+    <row r="18" spans="1:88">
+      <c r="A18" t="s">
+        <v>165</v>
+      </c>
+      <c r="B18">
+        <v>-278000.0</v>
+      </c>
+      <c r="C18">
+        <v>-128000.0</v>
+      </c>
+      <c r="D18">
+        <v>-229000.0</v>
+      </c>
+      <c r="E18">
+        <v>-236000.0</v>
+      </c>
+      <c r="F18">
+        <v>-297000.0</v>
+      </c>
+      <c r="G18">
+        <v>-381000.0</v>
+      </c>
+      <c r="H18">
+        <v>-375000.0</v>
+      </c>
+      <c r="I18">
+        <v>-899000.0</v>
+      </c>
+      <c r="J18">
+        <v>-842000.0</v>
+      </c>
+      <c r="K18">
+        <v>-636000.0</v>
+      </c>
+      <c r="L18">
+        <v>-597000.0</v>
+      </c>
+      <c r="M18">
+        <v>-524000.0</v>
+      </c>
+      <c r="N18">
+        <v>-518000.0</v>
+      </c>
+      <c r="O18">
+        <v>-577000.0</v>
+      </c>
+      <c r="P18">
+        <v>-554000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-264000.0</v>
+      </c>
+      <c r="R18">
+        <v>-87000.0</v>
+      </c>
+      <c r="S18">
+        <v>-67000.0</v>
+      </c>
+      <c r="T18">
+        <v>-52000.0</v>
+      </c>
+      <c r="U18">
+        <v>-40000.0</v>
+      </c>
+      <c r="V18">
+        <v>-24000.0</v>
+      </c>
+      <c r="W18">
+        <v>-68000.0</v>
+      </c>
+      <c r="X18">
+        <v>-109000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-330000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-884000.0</v>
+      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+    </row>
+    <row r="19" spans="1:88">
+      <c r="A19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+    </row>
+    <row r="20" spans="1:88">
+      <c r="A20" t="s">
+        <v>167</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+    </row>
+    <row r="21" spans="1:88">
+      <c r="A21" t="s">
+        <v>168</v>
+      </c>
+      <c r="B21">
+        <v>-1941000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1442252.0</v>
+      </c>
+      <c r="D21">
+        <v>-88488.0</v>
+      </c>
+      <c r="E21">
+        <v>-1202000.0</v>
+      </c>
+      <c r="F21">
+        <v>-2348000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1680000.0</v>
+      </c>
+      <c r="H21">
+        <v>-654000.0</v>
+      </c>
+      <c r="I21">
+        <v>-406000.0</v>
+      </c>
+      <c r="J21">
+        <v>-1215000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1268000.0</v>
+      </c>
+      <c r="L21">
+        <v>-431000.0</v>
+      </c>
+      <c r="M21">
+        <v>-2137000.0</v>
+      </c>
+      <c r="N21">
+        <v>1271000.0</v>
+      </c>
+      <c r="O21">
+        <v>520000.0</v>
+      </c>
+      <c r="P21">
+        <v>162000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1638000.0</v>
+      </c>
+      <c r="R21">
+        <v>791000.0</v>
+      </c>
+      <c r="S21">
+        <v>-143000.0</v>
+      </c>
+      <c r="T21">
+        <v>-1902000.0</v>
+      </c>
+      <c r="U21">
+        <v>-2217000.0</v>
+      </c>
+      <c r="V21">
+        <v>-1825000.0</v>
+      </c>
+      <c r="W21">
+        <v>-499000.0</v>
+      </c>
+      <c r="X21">
+        <v>-8232025.0</v>
+      </c>
+      <c r="Y21">
+        <v>-2282000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1162463.0</v>
+      </c>
+      <c r="AA21">
+        <v>-5080000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-4216633.0</v>
+      </c>
+      <c r="AC21">
+        <v>-56000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-2943286.0</v>
+      </c>
+      <c r="AE21">
+        <v>4259026.0</v>
+      </c>
+      <c r="AF21">
+        <v>-2063548.0</v>
+      </c>
+      <c r="AG21">
+        <v>17009633.0</v>
+      </c>
+      <c r="AH21">
+        <v>16520541.0</v>
+      </c>
+      <c r="AI21">
+        <v>-14067322.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-1633053.0</v>
+      </c>
+      <c r="AK21">
+        <v>-2010395.0</v>
+      </c>
+      <c r="AL21">
+        <v>-1931356.0</v>
+      </c>
+      <c r="AM21">
+        <v>-1149243.0</v>
+      </c>
+      <c r="AN21">
+        <v>-792293.0</v>
+      </c>
+      <c r="AO21">
+        <v>-206232.0</v>
+      </c>
+      <c r="AP21">
+        <v>-423366.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-545172.0</v>
+      </c>
+      <c r="AR21">
+        <v>-100442.0</v>
+      </c>
+      <c r="AS21">
+        <v>-359355.0</v>
+      </c>
+      <c r="AT21">
+        <v>-347845.0</v>
+      </c>
+      <c r="AU21">
+        <v>-906018.0</v>
+      </c>
+      <c r="AV21">
+        <v>-385258.0</v>
+      </c>
+      <c r="AW21">
+        <v>-635564.0</v>
+      </c>
+      <c r="AX21">
+        <v>-371311.0</v>
+      </c>
+      <c r="AY21">
+        <v>-594964.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-914263.0</v>
+      </c>
+      <c r="BA21">
+        <v>-961079.0</v>
+      </c>
+      <c r="BB21">
+        <v>-481603.0</v>
+      </c>
+      <c r="BC21">
+        <v>-559561.0</v>
+      </c>
+      <c r="BD21">
+        <v>-444432.0</v>
+      </c>
+      <c r="BE21">
+        <v>-488847.0</v>
+      </c>
+      <c r="BF21">
+        <v>-557505.0</v>
+      </c>
+      <c r="BG21">
+        <v>-562679.0</v>
+      </c>
+      <c r="BH21">
+        <v>-575208.0</v>
+      </c>
+      <c r="BI21">
+        <v>-458010.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-871749.0</v>
+      </c>
+      <c r="BK21">
+        <v>-54481.0</v>
+      </c>
+      <c r="BL21">
+        <v>-30705.0</v>
+      </c>
+      <c r="BM21">
+        <v>-12644.0</v>
+      </c>
+      <c r="BN21">
+        <v>-68392.0</v>
+      </c>
+      <c r="BO21">
+        <v>-23243.0</v>
+      </c>
+      <c r="BP21">
+        <v>-115752.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-50209.0</v>
+      </c>
+      <c r="BR21">
+        <v>7861.0</v>
+      </c>
+      <c r="BS21">
+        <v>-70501.0</v>
+      </c>
+      <c r="BT21">
+        <v>-13274.0</v>
+      </c>
+      <c r="BU21">
+        <v>-358846.0</v>
+      </c>
+      <c r="BV21">
+        <v>-331434.0</v>
+      </c>
+      <c r="BW21">
+        <v>-73202.0</v>
+      </c>
+      <c r="BX21">
+        <v>-174552.0</v>
+      </c>
+      <c r="BY21">
+        <v>-371520.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-192457.0</v>
+      </c>
+      <c r="CA21">
+        <v>-17258.0</v>
+      </c>
+      <c r="CB21">
+        <v>-16296.0</v>
+      </c>
+      <c r="CC21">
+        <v>-85909.0</v>
+      </c>
+      <c r="CD21">
+        <v>-11389.0</v>
+      </c>
+      <c r="CE21">
+        <v>-47196.0</v>
+      </c>
+      <c r="CF21">
+        <v>-10482.0</v>
+      </c>
+      <c r="CG21">
+        <v>-11477.0</v>
+      </c>
+      <c r="CH21">
+        <v>-13503.0</v>
+      </c>
+      <c r="CI21">
+        <v>-94238.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-12.27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:88">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+    </row>
+    <row r="23" spans="1:88">
+      <c r="A23" t="s">
+        <v>170</v>
+      </c>
+      <c r="B23">
+        <v>24833000.0</v>
+      </c>
+      <c r="C23">
+        <v>27152244.0</v>
+      </c>
+      <c r="D23">
+        <v>27928521.0</v>
+      </c>
+      <c r="E23">
+        <v>28006000.0</v>
+      </c>
+      <c r="F23">
+        <v>28427000.0</v>
+      </c>
+      <c r="G23">
+        <v>27185000.0</v>
+      </c>
+      <c r="H23">
+        <v>27814000.0</v>
+      </c>
+      <c r="I23">
+        <v>26575000.0</v>
+      </c>
+      <c r="J23">
+        <v>26076000.0</v>
+      </c>
+      <c r="K23">
+        <v>25079000.0</v>
+      </c>
+      <c r="L23">
+        <v>23788000.0</v>
+      </c>
+      <c r="M23">
+        <v>24711000.0</v>
+      </c>
+      <c r="N23">
+        <v>23458000.0</v>
+      </c>
+      <c r="O23">
+        <v>22339000.0</v>
+      </c>
+      <c r="P23">
+        <v>23519000.0</v>
+      </c>
+      <c r="Q23">
+        <v>22537000.0</v>
+      </c>
+      <c r="R23">
+        <v>20003000.0</v>
+      </c>
+      <c r="S23">
+        <v>19503000.0</v>
+      </c>
+      <c r="T23">
+        <v>17660000.0</v>
+      </c>
+      <c r="U23">
+        <v>15091000.0</v>
+      </c>
+      <c r="V23">
+        <v>17316000.0</v>
+      </c>
+      <c r="W23">
+        <v>14695000.0</v>
+      </c>
+      <c r="X23">
+        <v>29648348.0</v>
+      </c>
+      <c r="Y23">
+        <v>13996000.0</v>
+      </c>
+      <c r="Z23">
+        <v>17365246.0</v>
+      </c>
+      <c r="AA23">
+        <v>13864000.0</v>
+      </c>
+      <c r="AB23">
+        <v>15637227.0</v>
+      </c>
+      <c r="AC23">
+        <v>6866000.0</v>
+      </c>
+      <c r="AD23">
+        <v>16155674.0</v>
+      </c>
+      <c r="AE23">
+        <v>9401597.0</v>
+      </c>
+      <c r="AF23">
+        <v>26144665.0</v>
+      </c>
+      <c r="AG23">
+        <v>5607972.0</v>
+      </c>
+      <c r="AH23">
+        <v>5058923.0</v>
+      </c>
+      <c r="AI23">
+        <v>17483148.0</v>
+      </c>
+      <c r="AJ23">
+        <v>3724712.0</v>
+      </c>
+      <c r="AK23">
+        <v>3493593.0</v>
+      </c>
+      <c r="AL23">
+        <v>3204814.0</v>
+      </c>
+      <c r="AM23">
+        <v>2621672.0</v>
+      </c>
+      <c r="AN23">
+        <v>817907.0</v>
+      </c>
+      <c r="AO23">
+        <v>1513184.0</v>
+      </c>
+      <c r="AP23">
+        <v>1668622.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1142361.0</v>
+      </c>
+      <c r="AR23">
+        <v>1579150.0</v>
+      </c>
+      <c r="AS23">
+        <v>1851384.0</v>
+      </c>
+      <c r="AT23">
+        <v>1792076.0</v>
+      </c>
+      <c r="AU23">
+        <v>1143199.0</v>
+      </c>
+      <c r="AV23">
+        <v>581793.0</v>
+      </c>
+      <c r="AW23">
+        <v>831264.0</v>
+      </c>
+      <c r="AX23">
+        <v>834843.0</v>
+      </c>
+      <c r="AY23">
+        <v>988526.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1060401.0</v>
+      </c>
+      <c r="BA23">
+        <v>1064989.0</v>
+      </c>
+      <c r="BB23">
+        <v>543788.0</v>
+      </c>
+      <c r="BC23">
+        <v>617998.0</v>
+      </c>
+      <c r="BD23">
+        <v>478013.0</v>
+      </c>
+      <c r="BE23">
+        <v>702979.0</v>
+      </c>
+      <c r="BF23">
+        <v>612955.0</v>
+      </c>
+      <c r="BG23">
+        <v>680830.0</v>
+      </c>
+      <c r="BH23">
+        <v>614542.0</v>
+      </c>
+      <c r="BI23">
+        <v>496427.0</v>
+      </c>
+      <c r="BJ23">
+        <v>946082.0</v>
+      </c>
+      <c r="BK23">
+        <v>74776.0</v>
+      </c>
+      <c r="BL23">
+        <v>66051.0</v>
+      </c>
+      <c r="BM23">
+        <v>97175.0</v>
+      </c>
+      <c r="BN23">
+        <v>41082.0</v>
+      </c>
+      <c r="BO23">
+        <v>97050.0</v>
+      </c>
+      <c r="BP23">
+        <v>228516.0</v>
+      </c>
+      <c r="BQ23">
+        <v>81571.0</v>
+      </c>
+      <c r="BR23">
+        <v>104644.0</v>
+      </c>
+      <c r="BS23">
+        <v>127203.0</v>
+      </c>
+      <c r="BT23">
+        <v>100817.0</v>
+      </c>
+      <c r="BU23">
+        <v>367573.0</v>
+      </c>
+      <c r="BV23">
+        <v>361828.0</v>
+      </c>
+      <c r="BW23">
+        <v>162293.0</v>
+      </c>
+      <c r="BX23">
+        <v>211645.0</v>
+      </c>
+      <c r="BY23">
+        <v>373156.0</v>
+      </c>
+      <c r="BZ23">
+        <v>193485.0</v>
+      </c>
+      <c r="CA23">
+        <v>21632.0</v>
+      </c>
+      <c r="CB23">
+        <v>20897.0</v>
+      </c>
+      <c r="CC23">
+        <v>91342.0</v>
+      </c>
+      <c r="CD23">
+        <v>11389.0</v>
+      </c>
+      <c r="CE23">
+        <v>47196.0</v>
+      </c>
+      <c r="CF23">
+        <v>10482.0</v>
+      </c>
+      <c r="CG23">
+        <v>13107.0</v>
+      </c>
+      <c r="CH23">
+        <v>16574.0</v>
+      </c>
+      <c r="CI23">
+        <v>94591.0</v>
+      </c>
+      <c r="CJ23">
+        <v>12.27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:88">
+      <c r="A24" t="s">
+        <v>171</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+    </row>
+    <row r="25" spans="1:88">
+      <c r="A25" t="s">
+        <v>172</v>
+      </c>
+      <c r="B25">
+        <v>4893000.0</v>
+      </c>
+      <c r="C25">
+        <v>4683000.0</v>
+      </c>
+      <c r="D25">
+        <v>4507000.0</v>
+      </c>
+      <c r="E25">
+        <v>5229000.0</v>
+      </c>
+      <c r="F25">
+        <v>4969000.0</v>
+      </c>
+      <c r="G25">
+        <v>4720000.0</v>
+      </c>
+      <c r="H25">
+        <v>4693000.0</v>
+      </c>
+      <c r="I25">
+        <v>4330000.0</v>
+      </c>
+      <c r="J25">
+        <v>3994000.0</v>
+      </c>
+      <c r="K25">
+        <v>3877000.0</v>
+      </c>
+      <c r="L25">
+        <v>3758000.0</v>
+      </c>
+      <c r="M25">
+        <v>3346000.0</v>
+      </c>
+      <c r="N25">
+        <v>3254000.0</v>
+      </c>
+      <c r="O25">
+        <v>2709000.0</v>
+      </c>
+      <c r="P25">
+        <v>9613.6</v>
+      </c>
+      <c r="Q25">
+        <v>2475000.0</v>
+      </c>
+      <c r="R25">
+        <v>1883000.0</v>
+      </c>
+      <c r="S25">
+        <v>1576000.0</v>
+      </c>
+      <c r="T25">
+        <v>1577000.0</v>
+      </c>
+      <c r="U25">
+        <v>1333000.0</v>
+      </c>
+      <c r="V25">
+        <v>1051000.0</v>
+      </c>
+      <c r="W25">
+        <v>836000.0</v>
+      </c>
+      <c r="X25">
+        <v>673000.0</v>
+      </c>
+      <c r="Y25">
+        <v>749000.0</v>
+      </c>
+      <c r="Z25">
+        <v>667000.0</v>
+      </c>
+      <c r="AA25">
+        <v>784000.0</v>
+      </c>
+      <c r="AB25">
+        <v>277267.61</v>
+      </c>
+      <c r="AC25">
+        <v>664314.29</v>
+      </c>
+      <c r="AD25">
+        <v>603378.48</v>
+      </c>
+      <c r="AE25">
+        <v>535039.62</v>
+      </c>
+      <c r="AF25">
+        <v>123940.86</v>
+      </c>
+      <c r="AG25">
+        <v>120789.54</v>
+      </c>
+      <c r="AH25">
+        <v>110412.27</v>
+      </c>
+      <c r="AI25">
+        <v>341052.33</v>
+      </c>
+      <c r="AJ25">
+        <v>6238.91</v>
+      </c>
+      <c r="AK25">
+        <v>5959.31</v>
+      </c>
+      <c r="AL25">
+        <v>7438.31</v>
+      </c>
+      <c r="AM25"/>
+      <c r="AN25">
+        <v>101707.93</v>
+      </c>
+      <c r="AO25">
+        <v>54017.2</v>
+      </c>
+      <c r="AP25">
+        <v>54873.89</v>
+      </c>
+      <c r="AQ25">
+        <v>56533.53</v>
+      </c>
+      <c r="AR25">
+        <v>88302.14</v>
+      </c>
+      <c r="AS25">
+        <v>55159.47</v>
+      </c>
+      <c r="AT25">
+        <v>53363.16</v>
+      </c>
+      <c r="AU25">
+        <v>60816.04</v>
+      </c>
+      <c r="AV25">
+        <v>53574.32</v>
+      </c>
+      <c r="AW25">
+        <v>61412.78</v>
+      </c>
+      <c r="AX25">
+        <v>57522.6</v>
+      </c>
+      <c r="AY25">
+        <v>53688.58</v>
+      </c>
+      <c r="AZ25">
+        <v>107427.52</v>
+      </c>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25">
+        <v>420.39</v>
+      </c>
+      <c r="BE25">
+        <v>462.01</v>
+      </c>
+      <c r="BF25">
+        <v>578.06</v>
+      </c>
+      <c r="BG25">
+        <v>518.02</v>
+      </c>
+      <c r="BH25">
+        <v>112.61</v>
+      </c>
+      <c r="BI25">
+        <v>-44.0</v>
+      </c>
+      <c r="BJ25">
+        <v>37.57</v>
+      </c>
+      <c r="BK25">
+        <v>1698.4</v>
+      </c>
+      <c r="BL25">
+        <v>-3470.5</v>
+      </c>
+      <c r="BM25">
+        <v>-418.72</v>
+      </c>
+      <c r="BN25">
+        <v>-48.23</v>
+      </c>
+      <c r="BO25">
+        <v>7317.87</v>
+      </c>
+      <c r="BP25">
+        <v>2183.44</v>
+      </c>
+      <c r="BQ25">
+        <v>473.55</v>
+      </c>
+      <c r="BR25">
+        <v>545.65</v>
+      </c>
+      <c r="BS25">
+        <v>514.82</v>
+      </c>
+      <c r="BT25">
+        <v>11083.0</v>
+      </c>
+      <c r="BU25">
+        <v>56993.65</v>
+      </c>
+      <c r="BV25">
+        <v>88944.44</v>
+      </c>
+      <c r="BW25">
+        <v>11906.09</v>
+      </c>
+      <c r="BX25"/>
+      <c r="BY25">
+        <v>29279.57</v>
+      </c>
+      <c r="BZ25">
+        <v>1555.62</v>
+      </c>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+    </row>
+    <row r="26" spans="1:88">
+      <c r="A26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>2790349.0</v>
+      </c>
+      <c r="L26">
+        <v>2505711.0</v>
+      </c>
+      <c r="M26">
+        <v>2135218.0</v>
+      </c>
+      <c r="N26">
+        <v>1900938.0</v>
+      </c>
+      <c r="O26">
+        <v>1688850.0</v>
+      </c>
+      <c r="P26">
+        <v>4582756.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>1172006.0</v>
+      </c>
+      <c r="Y26">
+        <v>770000.0</v>
+      </c>
+      <c r="Z26">
+        <v>672872.0</v>
+      </c>
+      <c r="AA26">
+        <v>325000.0</v>
+      </c>
+      <c r="AB26">
+        <v>110695.0</v>
+      </c>
+      <c r="AC26">
+        <v>1382006.0</v>
+      </c>
+      <c r="AD26">
+        <v>33725.0</v>
+      </c>
+      <c r="AE26">
+        <v>15586.0</v>
+      </c>
+      <c r="AF26">
+        <v>23438.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
+        <v>85444.0</v>
+      </c>
+      <c r="AO26">
+        <v>74695.0</v>
+      </c>
+      <c r="AP26">
+        <v>82486.0</v>
+      </c>
+      <c r="AQ26">
+        <v>75345.0</v>
+      </c>
+      <c r="AR26">
+        <v>75092.0</v>
+      </c>
+      <c r="AS26">
+        <v>127800.0</v>
+      </c>
+      <c r="AT26">
+        <v>116885.0</v>
+      </c>
+      <c r="AU26">
+        <v>97676.0</v>
+      </c>
+      <c r="AV26">
+        <v>78806.0</v>
+      </c>
+      <c r="AW26">
+        <v>115870.0</v>
+      </c>
+      <c r="AX26">
+        <v>141839.0</v>
+      </c>
+      <c r="AY26">
+        <v>414459.0</v>
+      </c>
+      <c r="AZ26">
+        <v>561300.0</v>
+      </c>
+      <c r="BA26">
+        <v>179205.0</v>
+      </c>
+      <c r="BB26">
+        <v>191380.0</v>
+      </c>
+      <c r="BC26">
+        <v>282347.0</v>
+      </c>
+      <c r="BD26">
+        <v>116056.0</v>
+      </c>
+      <c r="BE26">
+        <v>199143.0</v>
+      </c>
+      <c r="BF26">
+        <v>236340.0</v>
+      </c>
+      <c r="BG26">
+        <v>205812.0</v>
+      </c>
+      <c r="BH26">
+        <v>226181.0</v>
+      </c>
+      <c r="BI26">
+        <v>156500.0</v>
+      </c>
+      <c r="BJ26">
+        <v>52657.0</v>
+      </c>
+      <c r="BK26">
+        <v>28955.0</v>
+      </c>
+      <c r="BL26">
+        <v>31438.0</v>
+      </c>
+      <c r="BM26">
+        <v>27183.0</v>
+      </c>
+      <c r="BN26">
+        <v>22118.0</v>
+      </c>
+      <c r="BO26">
+        <v>37805.0</v>
+      </c>
+      <c r="BP26">
+        <v>60546.0</v>
+      </c>
+      <c r="BQ26">
+        <v>21433.0</v>
+      </c>
+      <c r="BR26">
+        <v>23076.0</v>
+      </c>
+      <c r="BS26">
+        <v>44888.0</v>
+      </c>
+      <c r="BT26">
+        <v>15966.0</v>
+      </c>
+      <c r="BU26">
+        <v>120925.0</v>
+      </c>
+      <c r="BV26">
+        <v>90234.0</v>
+      </c>
+      <c r="BW26">
+        <v>55776.0</v>
+      </c>
+      <c r="BX26">
+        <v>133664.0</v>
+      </c>
+      <c r="BY26">
+        <v>59159.0</v>
+      </c>
+      <c r="BZ26">
+        <v>34934.0</v>
+      </c>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+    </row>
+    <row r="27" spans="1:88">
+      <c r="A27" t="s">
+        <v>174</v>
+      </c>
+      <c r="B27">
+        <v>125000.0</v>
+      </c>
+      <c r="C27">
+        <v>384000.0</v>
+      </c>
+      <c r="D27">
+        <v>112238.0</v>
+      </c>
+      <c r="E27">
+        <v>212000.0</v>
+      </c>
+      <c r="F27">
+        <v>290000.0</v>
+      </c>
+      <c r="G27">
+        <v>297000.0</v>
+      </c>
+      <c r="H27">
+        <v>7000.0</v>
+      </c>
+      <c r="I27">
+        <v>708000.0</v>
+      </c>
+      <c r="J27">
+        <v>533000.0</v>
+      </c>
+      <c r="K27">
+        <v>559000.0</v>
+      </c>
+      <c r="L27">
+        <v>520000.0</v>
+      </c>
+      <c r="M27">
+        <v>639000.0</v>
+      </c>
+      <c r="N27">
+        <v>468000.0</v>
+      </c>
+      <c r="O27">
+        <v>413000.0</v>
+      </c>
+      <c r="P27">
+        <v>689000.0</v>
+      </c>
+      <c r="Q27">
+        <v>461000.0</v>
+      </c>
+      <c r="R27">
+        <v>607000.0</v>
+      </c>
+      <c r="S27">
+        <v>663000.0</v>
+      </c>
+      <c r="T27">
+        <v>59000.0</v>
+      </c>
+      <c r="U27">
+        <v>116000.0</v>
+      </c>
+      <c r="V27">
+        <v>155000.0</v>
+      </c>
+      <c r="W27">
+        <v>63000.0</v>
+      </c>
+      <c r="X27">
+        <v>156992.0</v>
+      </c>
+      <c r="Y27">
+        <v>4000.0</v>
+      </c>
+      <c r="Z27">
+        <v>16000.0</v>
+      </c>
+      <c r="AA27">
+        <v>92000.0</v>
+      </c>
+      <c r="AB27">
+        <v>103413.0</v>
+      </c>
+      <c r="AC27">
+        <v>150000.0</v>
+      </c>
+      <c r="AD27">
+        <v>105000.0</v>
+      </c>
+      <c r="AE27">
+        <v>159979.0</v>
+      </c>
+      <c r="AF27">
+        <v>179667.0</v>
+      </c>
+      <c r="AG27">
+        <v>48050.0</v>
+      </c>
+      <c r="AH27">
+        <v>94586.0</v>
+      </c>
+      <c r="AI27">
+        <v>297959.0</v>
+      </c>
+      <c r="AJ27">
+        <v>94034.0</v>
+      </c>
+      <c r="AK27">
+        <v>102807.0</v>
+      </c>
+      <c r="AL27">
+        <v>115734.0</v>
+      </c>
+      <c r="AM27">
+        <v>85789.0</v>
+      </c>
+      <c r="AN27">
+        <v>174835.0</v>
+      </c>
+      <c r="AO27">
+        <v>18653.0</v>
+      </c>
+      <c r="AP27">
+        <v>22429.0</v>
+      </c>
+      <c r="AQ27">
+        <v>134656.0</v>
+      </c>
+      <c r="AR27">
+        <v>759998.0</v>
+      </c>
+      <c r="AS27">
+        <v>448176.0</v>
+      </c>
+      <c r="AT27">
+        <v>1203654.0</v>
+      </c>
+      <c r="AU27">
+        <v>330973.0</v>
+      </c>
+      <c r="AV27">
+        <v>23731.0</v>
+      </c>
+      <c r="AW27">
+        <v>13945.0</v>
+      </c>
+      <c r="AX27">
+        <v>14055.0</v>
+      </c>
+      <c r="AY27">
+        <v>36200.0</v>
+      </c>
+      <c r="AZ27">
+        <v>47231.0</v>
+      </c>
+      <c r="BA27">
+        <v>63805.0</v>
+      </c>
+      <c r="BB27">
+        <v>11310.0</v>
+      </c>
+      <c r="BC27">
+        <v>12769.0</v>
+      </c>
+      <c r="BD27">
+        <v>321599.0</v>
+      </c>
+      <c r="BE27">
+        <v>28798.0</v>
+      </c>
+      <c r="BF27">
+        <v>32019.0</v>
+      </c>
+      <c r="BG27">
+        <v>134802.4</v>
+      </c>
+      <c r="BH27">
+        <v>137717.0</v>
+      </c>
+      <c r="BI27">
+        <v>85327.0</v>
+      </c>
+      <c r="BJ27">
+        <v>51708.0</v>
+      </c>
+      <c r="BK27">
+        <v>21184.0</v>
+      </c>
+      <c r="BL27">
+        <v>29642.0</v>
+      </c>
+      <c r="BM27">
+        <v>27442.0</v>
+      </c>
+      <c r="BN27">
+        <v>23329.0</v>
+      </c>
+      <c r="BO27">
+        <v>27027.0</v>
+      </c>
+      <c r="BP27">
+        <v>27236.0</v>
+      </c>
+      <c r="BQ27">
+        <v>27842.0</v>
+      </c>
+      <c r="BR27">
+        <v>25742.0</v>
+      </c>
+      <c r="BS27">
+        <v>27972.0</v>
+      </c>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+    </row>
+    <row r="28" spans="1:88">
+      <c r="A28" t="s">
+        <v>175</v>
+      </c>
+      <c r="B28">
+        <v>13655000.0</v>
+      </c>
+      <c r="C28">
+        <v>9888000.0</v>
+      </c>
+      <c r="D28">
+        <v>6250608.0</v>
+      </c>
+      <c r="E28">
+        <v>10020000.0</v>
+      </c>
+      <c r="F28">
+        <v>9593000.0</v>
+      </c>
+      <c r="G28">
+        <v>10250000.0</v>
+      </c>
+      <c r="H28">
+        <v>11508000.0</v>
+      </c>
+      <c r="I28">
+        <v>8627000.0</v>
+      </c>
+      <c r="J28">
+        <v>8781000.0</v>
+      </c>
+      <c r="K28">
+        <v>7424000.0</v>
+      </c>
+      <c r="L28">
+        <v>7993000.0</v>
+      </c>
+      <c r="M28">
+        <v>8649000.0</v>
+      </c>
+      <c r="N28">
+        <v>8791000.0</v>
+      </c>
+      <c r="O28">
+        <v>8200000.0</v>
+      </c>
+      <c r="P28">
+        <v>9007000.0</v>
+      </c>
+      <c r="Q28">
+        <v>7785000.0</v>
+      </c>
+      <c r="R28">
+        <v>7723000.0</v>
+      </c>
+      <c r="S28">
+        <v>7169000.0</v>
+      </c>
+      <c r="T28">
+        <v>7550000.0</v>
+      </c>
+      <c r="U28">
+        <v>6789000.0</v>
+      </c>
+      <c r="V28">
+        <v>6571000.0</v>
+      </c>
+      <c r="W28">
+        <v>5012000.0</v>
+      </c>
+      <c r="X28">
+        <v>2370437.0</v>
+      </c>
+      <c r="Y28">
+        <v>2583000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2650000.0</v>
+      </c>
+      <c r="AA28">
+        <v>3233000.0</v>
+      </c>
+      <c r="AB28">
+        <v>589891.0</v>
+      </c>
+      <c r="AC28">
+        <v>2857000.0</v>
+      </c>
+      <c r="AD28">
+        <v>3757000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2958823.0</v>
+      </c>
+      <c r="AF28">
+        <v>1630877.0</v>
+      </c>
+      <c r="AG28">
+        <v>1802205.0</v>
+      </c>
+      <c r="AH28">
+        <v>2060141.0</v>
+      </c>
+      <c r="AI28">
+        <v>1983004.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2320517.0</v>
+      </c>
+      <c r="AK28">
+        <v>2584597.0</v>
+      </c>
+      <c r="AL28">
+        <v>1253334.0</v>
+      </c>
+      <c r="AM28">
+        <v>1695215.0</v>
+      </c>
+      <c r="AN28">
+        <v>299007.0</v>
+      </c>
+      <c r="AO28">
+        <v>292779.0</v>
+      </c>
+      <c r="AP28">
+        <v>475402.0</v>
+      </c>
+      <c r="AQ28">
+        <v>454885.0</v>
+      </c>
+      <c r="AR28">
+        <v>243916.0</v>
+      </c>
+      <c r="AS28">
+        <v>435889.0</v>
+      </c>
+      <c r="AT28">
+        <v>16052.0</v>
+      </c>
+      <c r="AU28">
+        <v>437818.0</v>
+      </c>
+      <c r="AV28">
+        <v>269722.0</v>
+      </c>
+      <c r="AW28">
+        <v>554349.0</v>
+      </c>
+      <c r="AX28">
+        <v>565795.0</v>
+      </c>
+      <c r="AY28">
+        <v>584739.0</v>
+      </c>
+      <c r="AZ28">
+        <v>540473.0</v>
+      </c>
+      <c r="BA28">
+        <v>367715.0</v>
+      </c>
+      <c r="BB28">
+        <v>245077.0</v>
+      </c>
+      <c r="BC28">
+        <v>208773.0</v>
+      </c>
+      <c r="BD28">
+        <v>342235.0</v>
+      </c>
+      <c r="BE28">
+        <v>236231.0</v>
+      </c>
+      <c r="BF28">
+        <v>285809.0</v>
+      </c>
+      <c r="BG28">
+        <v>280511.0</v>
+      </c>
+      <c r="BH28">
+        <v>250530.0</v>
+      </c>
+      <c r="BI28">
+        <v>254600.0</v>
+      </c>
+      <c r="BJ28">
+        <v>841716.0</v>
+      </c>
+      <c r="BK28">
+        <v>22938.0</v>
+      </c>
+      <c r="BL28">
+        <v>38792.0</v>
+      </c>
+      <c r="BM28">
+        <v>6944.0</v>
+      </c>
+      <c r="BN28">
+        <v>56757.0</v>
+      </c>
+      <c r="BO28">
+        <v>44451.0</v>
+      </c>
+      <c r="BP28">
+        <v>126157.0</v>
+      </c>
+      <c r="BQ28">
+        <v>31243.0</v>
+      </c>
+      <c r="BR28">
+        <v>54129.0</v>
+      </c>
+      <c r="BS28">
+        <v>53827.0</v>
+      </c>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+    </row>
+    <row r="29" spans="1:88">
+      <c r="A29" t="s">
+        <v>176</v>
+      </c>
+      <c r="B29">
+        <v>509000.0</v>
+      </c>
+      <c r="C29">
+        <v>-79000.0</v>
+      </c>
+      <c r="D29">
+        <v>758000.0</v>
+      </c>
+      <c r="E29">
+        <v>886000.0</v>
+      </c>
+      <c r="F29">
+        <v>-533000.0</v>
+      </c>
+      <c r="G29">
+        <v>614000.0</v>
+      </c>
+      <c r="H29">
+        <v>-763000.0</v>
+      </c>
+      <c r="I29">
+        <v>-1089000.0</v>
+      </c>
+      <c r="J29">
+        <v>255000.0</v>
+      </c>
+      <c r="K29">
+        <v>44000.0</v>
+      </c>
+      <c r="L29">
+        <v>-380000.0</v>
+      </c>
+      <c r="M29">
+        <v>364000.0</v>
+      </c>
+      <c r="N29">
+        <v>526000.0</v>
+      </c>
+      <c r="O29">
+        <v>400000.0</v>
+      </c>
+      <c r="P29">
+        <v>444000.0</v>
+      </c>
+      <c r="Q29">
+        <v>114000.0</v>
+      </c>
+      <c r="R29">
+        <v>575000.0</v>
+      </c>
+      <c r="S29">
+        <v>425000.0</v>
+      </c>
+      <c r="T29">
+        <v>-324000.0</v>
+      </c>
+      <c r="U29">
+        <v>161000.0</v>
+      </c>
+      <c r="V29">
+        <v>482000.0</v>
+      </c>
+      <c r="W29">
+        <v>507000.0</v>
+      </c>
+      <c r="X29">
+        <v>-89000.0</v>
+      </c>
+      <c r="Y29">
+        <v>544000.0</v>
+      </c>
+      <c r="Z29">
+        <v>498000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+    </row>
+    <row r="30" spans="1:88">
+      <c r="A30" t="s">
+        <v>177</v>
+      </c>
+      <c r="B30">
+        <v>13780000.0</v>
+      </c>
+      <c r="C30">
+        <v>11007828.0</v>
+      </c>
+      <c r="D30">
+        <v>11296499.0</v>
+      </c>
+      <c r="E30">
+        <v>15852000.0</v>
+      </c>
+      <c r="F30">
+        <v>16091000.0</v>
+      </c>
+      <c r="G30">
+        <v>15964000.0</v>
+      </c>
+      <c r="H30">
+        <v>16416000.0</v>
+      </c>
+      <c r="I30">
+        <v>14408000.0</v>
+      </c>
+      <c r="J30">
+        <v>13619000.0</v>
+      </c>
+      <c r="K30">
+        <v>13145000.0</v>
+      </c>
+      <c r="L30">
+        <v>12468000.0</v>
+      </c>
+      <c r="M30">
+        <v>13993000.0</v>
+      </c>
+      <c r="N30">
+        <v>12555000.0</v>
+      </c>
+      <c r="O30">
+        <v>11700000.0</v>
+      </c>
+      <c r="P30">
+        <v>12828000.0</v>
+      </c>
+      <c r="Q30">
+        <v>12083000.0</v>
+      </c>
+      <c r="R30">
+        <v>10836000.0</v>
+      </c>
+      <c r="S30">
+        <v>10163000.0</v>
+      </c>
+      <c r="T30">
+        <v>9938000.0</v>
+      </c>
+      <c r="U30">
+        <v>8828000.0</v>
+      </c>
+      <c r="V30">
+        <v>8850000.0</v>
+      </c>
+      <c r="W30">
+        <v>7148000.0</v>
+      </c>
+      <c r="X30">
+        <v>17604969.0</v>
+      </c>
+      <c r="Y30">
+        <v>7364000.0</v>
+      </c>
+      <c r="Z30">
+        <v>6633057.0</v>
+      </c>
+      <c r="AA30">
+        <v>9047000.0</v>
+      </c>
+      <c r="AB30">
+        <v>8235179.0</v>
+      </c>
+      <c r="AC30">
+        <v>4801750.0</v>
+      </c>
+      <c r="AD30">
+        <v>11535938.0</v>
+      </c>
+      <c r="AE30">
+        <v>5087535.0</v>
+      </c>
+      <c r="AF30">
+        <v>23912861.0</v>
+      </c>
+      <c r="AG30">
+        <v>3641756.0</v>
+      </c>
+      <c r="AH30">
+        <v>3886706.0</v>
+      </c>
+      <c r="AI30">
+        <v>15903270.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2421075.0</v>
+      </c>
+      <c r="AK30">
+        <v>2693556.0</v>
+      </c>
+      <c r="AL30">
+        <v>2574758.0</v>
+      </c>
+      <c r="AM30">
+        <v>1789083.0</v>
+      </c>
+      <c r="AN30">
+        <v>660995.0</v>
+      </c>
+      <c r="AO30">
+        <v>494786.0</v>
+      </c>
+      <c r="AP30">
+        <v>714565.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1016397.0</v>
+      </c>
+      <c r="AR30">
+        <v>1003914.0</v>
+      </c>
+      <c r="AS30">
+        <v>1363396.0</v>
+      </c>
+      <c r="AT30">
+        <v>1089185.0</v>
+      </c>
+      <c r="AU30">
+        <v>1187295.0</v>
+      </c>
+      <c r="AV30">
+        <v>694696.0</v>
+      </c>
+      <c r="AW30">
+        <v>831264.0</v>
+      </c>
+      <c r="AX30">
+        <v>834843.0</v>
+      </c>
+      <c r="AY30">
+        <v>988526.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1010762.0</v>
+      </c>
+      <c r="BA30">
+        <v>1012422.0</v>
+      </c>
+      <c r="BB30">
+        <v>543788.0</v>
+      </c>
+      <c r="BC30">
+        <v>617998.0</v>
+      </c>
+      <c r="BD30">
+        <v>478013.0</v>
+      </c>
+      <c r="BE30">
+        <v>-702979.0</v>
+      </c>
+      <c r="BF30">
+        <v>-612955.0</v>
+      </c>
+      <c r="BG30">
+        <v>-680830.0</v>
+      </c>
+      <c r="BH30">
+        <v>614542.0</v>
+      </c>
+      <c r="BI30">
+        <v>496427.0</v>
+      </c>
+      <c r="BJ30">
+        <v>946082.0</v>
+      </c>
+      <c r="BK30">
+        <v>74776.0</v>
+      </c>
+      <c r="BL30">
+        <v>66051.0</v>
+      </c>
+      <c r="BM30">
+        <v>97175.0</v>
+      </c>
+      <c r="BN30">
+        <v>41082.0</v>
+      </c>
+      <c r="BO30">
+        <v>97050.0</v>
+      </c>
+      <c r="BP30">
+        <v>228516.0</v>
+      </c>
+      <c r="BQ30">
+        <v>81571.0</v>
+      </c>
+      <c r="BR30">
+        <v>104644.0</v>
+      </c>
+      <c r="BS30">
+        <v>127203.0</v>
+      </c>
+      <c r="BT30">
+        <v>100817.0</v>
+      </c>
+      <c r="BU30">
+        <v>367573.0</v>
+      </c>
+      <c r="BV30">
+        <v>361828.0</v>
+      </c>
+      <c r="BW30">
+        <v>162293.0</v>
+      </c>
+      <c r="BX30">
+        <v>211645.0</v>
+      </c>
+      <c r="BY30">
+        <v>373156.0</v>
+      </c>
+      <c r="BZ30">
+        <v>193485.0</v>
+      </c>
+      <c r="CA30">
+        <v>21632.0</v>
+      </c>
+      <c r="CB30">
+        <v>20897.0</v>
+      </c>
+      <c r="CC30">
+        <v>91342.0</v>
+      </c>
+      <c r="CD30">
+        <v>11389.0</v>
+      </c>
+      <c r="CE30">
+        <v>47196.0</v>
+      </c>
+      <c r="CF30">
+        <v>10482.0</v>
+      </c>
+      <c r="CG30">
+        <v>13107.0</v>
+      </c>
+      <c r="CH30">
+        <v>16574.0</v>
+      </c>
+      <c r="CI30">
+        <v>94591.0</v>
+      </c>
+      <c r="CJ30">
+        <v>12.27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:88">
+      <c r="A31" t="s">
+        <v>178</v>
+      </c>
+      <c r="B31">
+        <v>-425000.0</v>
+      </c>
+      <c r="C31">
+        <v>174392.0</v>
+      </c>
+      <c r="D31">
+        <v>-497753.0</v>
+      </c>
+      <c r="E31">
+        <v>-217000.0</v>
+      </c>
+      <c r="F31">
+        <v>-14000.0</v>
+      </c>
+      <c r="G31">
+        <v>-346000.0</v>
+      </c>
+      <c r="H31">
+        <v>-787000.0</v>
+      </c>
+      <c r="I31">
+        <v>-848000.0</v>
+      </c>
+      <c r="J31">
+        <v>-930000.0</v>
+      </c>
+      <c r="K31">
+        <v>-592000.0</v>
+      </c>
+      <c r="L31">
+        <v>-735000.0</v>
+      </c>
+      <c r="M31">
+        <v>-450000.0</v>
+      </c>
+      <c r="N31">
+        <v>-368000.0</v>
+      </c>
+      <c r="O31">
+        <v>-596000.0</v>
+      </c>
+      <c r="P31">
+        <v>-574000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-246000.0</v>
+      </c>
+      <c r="R31">
+        <v>-126000.0</v>
+      </c>
+      <c r="S31">
+        <v>-152000.0</v>
+      </c>
+      <c r="T31">
+        <v>-52000.0</v>
+      </c>
+      <c r="U31">
+        <v>-99000.0</v>
+      </c>
+      <c r="V31">
+        <v>-24000.0</v>
+      </c>
+      <c r="W31">
+        <v>-68000.0</v>
+      </c>
+      <c r="X31">
+        <v>-169428.0</v>
+      </c>
+      <c r="Y31">
+        <v>-330000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1348579.0</v>
+      </c>
+      <c r="AA31">
+        <v>-61000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2519784.0</v>
+      </c>
+      <c r="AC31">
+        <v>588240.0</v>
+      </c>
+      <c r="AD31">
+        <v>189536.0</v>
+      </c>
+      <c r="AE31">
+        <v>190947.0</v>
+      </c>
+      <c r="AF31">
+        <v>163049.0</v>
+      </c>
+      <c r="AG31">
+        <v>189076.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1293.0</v>
+      </c>
+      <c r="AI31">
+        <v>-11580.0</v>
+      </c>
+      <c r="AJ31">
+        <v>15058.0</v>
+      </c>
+      <c r="AK31">
+        <v>-34439.0</v>
+      </c>
+      <c r="AL31">
+        <v>-7519605.0</v>
+      </c>
+      <c r="AM31">
+        <v>-164399.2</v>
+      </c>
+      <c r="AN31">
+        <v>-765701.0</v>
+      </c>
+      <c r="AO31">
+        <v>-82535.0</v>
+      </c>
+      <c r="AP31">
+        <v>-41667.0</v>
+      </c>
+      <c r="AQ31">
+        <v>463779.0</v>
+      </c>
+      <c r="AR31">
+        <v>-74809.0</v>
+      </c>
+      <c r="AS31">
+        <v>-53964.0</v>
+      </c>
+      <c r="AT31">
+        <v>-52233.0</v>
+      </c>
+      <c r="AU31">
+        <v>-8779.0</v>
+      </c>
+      <c r="AV31">
+        <v>-781258.0</v>
+      </c>
+      <c r="AW31">
+        <v>-17603.0</v>
+      </c>
+      <c r="AX31">
+        <v>-10453.0</v>
+      </c>
+      <c r="AY31">
+        <v>-8657.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-55097.0</v>
+      </c>
+      <c r="BA31">
+        <v>-30112.0</v>
+      </c>
+      <c r="BB31">
+        <v>-7227.0</v>
+      </c>
+      <c r="BC31">
+        <v>-5644.0</v>
+      </c>
+      <c r="BD31">
+        <v>-181.0</v>
+      </c>
+      <c r="BE31">
+        <v>1952.0</v>
+      </c>
+      <c r="BF31">
+        <v>1113.0</v>
+      </c>
+      <c r="BG31">
+        <v>820.52</v>
+      </c>
+      <c r="BH31">
+        <v>-17162.0</v>
+      </c>
+      <c r="BI31">
+        <v>0.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-3056.0</v>
+      </c>
+      <c r="BK31">
+        <v>-9619.0</v>
+      </c>
+      <c r="BL31">
+        <v>30705.0</v>
+      </c>
+      <c r="BM31">
+        <v>12644.0</v>
+      </c>
+      <c r="BN31">
+        <v>68392.0</v>
+      </c>
+      <c r="BO31">
+        <v>23243.0</v>
+      </c>
+      <c r="BP31">
+        <v>115752.0</v>
+      </c>
+      <c r="BQ31">
+        <v>50209.0</v>
+      </c>
+      <c r="BR31">
+        <v>-7861.0</v>
+      </c>
+      <c r="BS31">
+        <v>70501.0</v>
+      </c>
+      <c r="BT31">
+        <v>13274.0</v>
+      </c>
+      <c r="BU31">
+        <v>290434.0</v>
+      </c>
+      <c r="BV31">
+        <v>331434.0</v>
+      </c>
+      <c r="BW31">
+        <v>-55494.0</v>
+      </c>
+      <c r="BX31">
+        <v>174552.0</v>
+      </c>
+      <c r="BY31">
+        <v>371520.0</v>
+      </c>
+      <c r="BZ31">
+        <v>192457.0</v>
+      </c>
+      <c r="CA31">
+        <v>570.64</v>
+      </c>
+      <c r="CB31">
+        <v>16296.0</v>
+      </c>
+      <c r="CC31">
+        <v>235.7</v>
+      </c>
+      <c r="CD31">
+        <v>11389.0</v>
+      </c>
+      <c r="CE31">
+        <v>47196.0</v>
+      </c>
+      <c r="CF31">
+        <v>10482.0</v>
+      </c>
+      <c r="CG31">
+        <v>11477.0</v>
+      </c>
+      <c r="CH31">
+        <v>13503.0</v>
+      </c>
+      <c r="CI31">
+        <v>94238.0</v>
+      </c>
+      <c r="CJ31">
+        <v>12.27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:88">
+      <c r="A32" t="s">
+        <v>179</v>
+      </c>
+      <c r="B32">
+        <v>22892000.0</v>
+      </c>
+      <c r="C32">
+        <v>25709991.0</v>
+      </c>
+      <c r="D32">
+        <v>27840031.0</v>
+      </c>
+      <c r="E32">
+        <v>26804000.0</v>
+      </c>
+      <c r="F32">
+        <v>26079000.0</v>
+      </c>
+      <c r="G32">
+        <v>25505000.0</v>
+      </c>
+      <c r="H32">
+        <v>27160000.0</v>
+      </c>
+      <c r="I32">
+        <v>26169000.0</v>
+      </c>
+      <c r="J32">
+        <v>24861000.0</v>
+      </c>
+      <c r="K32">
+        <v>23811000.0</v>
+      </c>
+      <c r="L32">
+        <v>23357000.0</v>
+      </c>
+      <c r="M32">
+        <v>22574000.0</v>
+      </c>
+      <c r="N32">
+        <v>24729000.0</v>
+      </c>
+      <c r="O32">
+        <v>22859000.0</v>
+      </c>
+      <c r="P32">
+        <v>23681000.0</v>
+      </c>
+      <c r="Q32">
+        <v>20899000.0</v>
+      </c>
+      <c r="R32">
+        <v>20794000.0</v>
+      </c>
+      <c r="S32">
+        <v>19360000.0</v>
+      </c>
+      <c r="T32">
+        <v>15758000.0</v>
+      </c>
+      <c r="U32">
+        <v>12874000.0</v>
+      </c>
+      <c r="V32">
+        <v>15491000.0</v>
+      </c>
+      <c r="W32">
+        <v>14196000.0</v>
+      </c>
+      <c r="X32">
+        <v>21416323.0</v>
+      </c>
+      <c r="Y32">
+        <v>11714000.0</v>
+      </c>
+      <c r="Z32">
+        <v>18527709.0</v>
+      </c>
+      <c r="AA32">
+        <v>8784000.0</v>
+      </c>
+      <c r="AB32">
+        <v>11420594.0</v>
+      </c>
+      <c r="AC32">
+        <v>6810000.0</v>
+      </c>
+      <c r="AD32">
+        <v>8749501.0</v>
+      </c>
+      <c r="AE32">
+        <v>9197736.0</v>
+      </c>
+      <c r="AF32">
+        <v>4618265.0</v>
+      </c>
+      <c r="AG32">
+        <v>3154753.0</v>
+      </c>
+      <c r="AH32">
+        <v>2116612.0</v>
+      </c>
+      <c r="AI32">
+        <v>3415826.0</v>
+      </c>
+      <c r="AJ32">
+        <v>2091659.0</v>
+      </c>
+      <c r="AK32">
+        <v>1483198.0</v>
+      </c>
+      <c r="AL32">
+        <v>1273458.0</v>
+      </c>
+      <c r="AM32">
+        <v>1472428.0</v>
+      </c>
+      <c r="AN32">
+        <v>124179.0</v>
+      </c>
+      <c r="AO32">
+        <v>1306952.0</v>
+      </c>
+      <c r="AP32">
+        <v>1245256.0</v>
+      </c>
+      <c r="AQ32">
+        <v>403154.0</v>
+      </c>
+      <c r="AR32">
+        <v>364533.0</v>
+      </c>
+      <c r="AS32">
+        <v>1492029.0</v>
+      </c>
+      <c r="AT32">
+        <v>259323.0</v>
+      </c>
+      <c r="AU32">
+        <v>237181.0</v>
+      </c>
+      <c r="AV32">
+        <v>196534.0</v>
+      </c>
+      <c r="AW32">
+        <v>195700.0</v>
+      </c>
+      <c r="AX32">
+        <v>463532.0</v>
+      </c>
+      <c r="AY32">
+        <v>393562.0</v>
+      </c>
+      <c r="AZ32">
+        <v>146138.0</v>
+      </c>
+      <c r="BA32">
+        <v>103910.0</v>
+      </c>
+      <c r="BB32">
+        <v>62185.0</v>
+      </c>
+      <c r="BC32">
+        <v>58437.0</v>
+      </c>
+      <c r="BD32">
+        <v>33581.0</v>
+      </c>
+      <c r="BE32">
+        <v>66461.0</v>
+      </c>
+      <c r="BF32">
+        <v>103127.0</v>
+      </c>
+      <c r="BG32">
+        <v>32094.0</v>
+      </c>
+      <c r="BH32">
+        <v>39334.0</v>
+      </c>
+      <c r="BI32">
+        <v>38417.0</v>
+      </c>
+      <c r="BJ32">
+        <v>74333.0</v>
+      </c>
+      <c r="BK32">
+        <v>20295.0</v>
+      </c>
+      <c r="BL32">
+        <v>74608.0</v>
+      </c>
+      <c r="BM32">
+        <v>58337.0</v>
+      </c>
+      <c r="BN32">
+        <v>49639.0</v>
+      </c>
+      <c r="BO32">
+        <v>114164.0</v>
+      </c>
+      <c r="BP32">
+        <v>112764.0</v>
+      </c>
+      <c r="BQ32">
+        <v>31361.0</v>
+      </c>
+      <c r="BR32">
+        <v>112505.0</v>
+      </c>
+      <c r="BS32">
+        <v>56701.0</v>
+      </c>
+      <c r="BT32">
+        <v>87543.0</v>
+      </c>
+      <c r="BU32">
+        <v>80980.0</v>
+      </c>
+      <c r="BV32">
+        <v>34234.0</v>
+      </c>
+      <c r="BW32">
+        <v>89091.0</v>
+      </c>
+      <c r="BX32">
+        <v>37092.0</v>
+      </c>
+      <c r="BY32">
+        <v>1635.0</v>
+      </c>
+      <c r="BZ32">
+        <v>1027.0</v>
+      </c>
+      <c r="CA32">
+        <v>4373.0</v>
+      </c>
+      <c r="CB32">
+        <v>4601.0</v>
+      </c>
+      <c r="CC32">
+        <v>5433.0</v>
+      </c>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32">
+        <v>1629.0</v>
+      </c>
+      <c r="CH32">
+        <v>3071.0</v>
+      </c>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B2">
+        <v>9216602.0</v>
+      </c>
+      <c r="C2">
+        <v>8796000.0</v>
+      </c>
+      <c r="D2">
+        <v>11287000.0</v>
+      </c>
+      <c r="E2">
+        <v>16006000.0</v>
+      </c>
+      <c r="F2">
+        <v>26102000.0</v>
+      </c>
+      <c r="G2">
+        <v>682000.0</v>
+      </c>
+      <c r="H2">
+        <v>5480000.0</v>
+      </c>
+      <c r="I2">
+        <v>354102.0</v>
+      </c>
+      <c r="J2">
+        <v>216115.0</v>
+      </c>
+      <c r="K2">
+        <v>225408.0</v>
+      </c>
+      <c r="L2">
+        <v>251153.0</v>
+      </c>
+      <c r="M2">
+        <v>204944.0</v>
+      </c>
+      <c r="N2">
+        <v>526560.0</v>
+      </c>
+      <c r="O2">
+        <v>64457.0</v>
+      </c>
+      <c r="P2">
+        <v>33410.0</v>
+      </c>
+      <c r="Q2">
+        <v>127767.0</v>
+      </c>
+      <c r="R2">
+        <v>75719.0</v>
+      </c>
+      <c r="S2">
+        <v>27794.0</v>
+      </c>
+      <c r="T2">
+        <v>1725.0</v>
+      </c>
+      <c r="U2">
+        <v>20311.0</v>
+      </c>
+      <c r="V2">
+        <v>724191.0</v>
+      </c>
+      <c r="W2">
+        <v>0.57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B3">
+        <v>355655</v>
+      </c>
+      <c r="C3">
+        <v>13166000</v>
+      </c>
+      <c r="D3">
+        <v>9723000</v>
+      </c>
+      <c r="E3">
+        <v>7921000</v>
+      </c>
+      <c r="F3">
+        <v>3266000</v>
+      </c>
+      <c r="G3">
+        <v>2509000</v>
+      </c>
+      <c r="H3">
+        <v>1675000</v>
+      </c>
+      <c r="I3">
+        <v>70635</v>
+      </c>
+      <c r="J3">
+        <v>446176</v>
+      </c>
+      <c r="K3">
+        <v>8881</v>
+      </c>
+      <c r="L3">
+        <v>20540</v>
+      </c>
+      <c r="M3">
+        <v>80793</v>
+      </c>
+      <c r="N3">
+        <v>74315</v>
+      </c>
+      <c r="O3">
+        <v>19537</v>
+      </c>
+      <c r="P3">
+        <v>16055</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>2532</v>
+      </c>
+      <c r="S3">
+        <v>1275</v>
+      </c>
+      <c r="T3">
+        <v>21579</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>182</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B6">
+        <v>-2575439.0</v>
+      </c>
+      <c r="C6">
+        <v>1671000.0</v>
+      </c>
+      <c r="D6">
+        <v>-2491000.0</v>
+      </c>
+      <c r="E6">
+        <v>-4719000.0</v>
+      </c>
+      <c r="F6">
+        <v>-10096000.0</v>
+      </c>
+      <c r="G6">
+        <v>25420000.0</v>
+      </c>
+      <c r="H6">
+        <v>-4798000.0</v>
+      </c>
+      <c r="I6">
+        <v>4850602.0</v>
+      </c>
+      <c r="J6">
+        <v>1640373.0</v>
+      </c>
+      <c r="K6">
+        <v>23930.0</v>
+      </c>
+      <c r="L6">
+        <v>357140.0</v>
+      </c>
+      <c r="M6">
+        <v>171872.0</v>
+      </c>
+      <c r="N6">
+        <v>-707139.0</v>
+      </c>
+      <c r="O6">
+        <v>521146.0</v>
+      </c>
+      <c r="P6">
+        <v>33148.0</v>
+      </c>
+      <c r="Q6">
+        <v>-95420.0</v>
+      </c>
+      <c r="R6">
+        <v>41556.0</v>
+      </c>
+      <c r="S6">
+        <v>43020.0</v>
+      </c>
+      <c r="T6">
+        <v>27819.0</v>
+      </c>
+      <c r="U6">
+        <v>-15563.0</v>
+      </c>
+      <c r="V6">
+        <v>-702040.0</v>
+      </c>
+      <c r="W6">
+        <v>652584.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>185</v>
+      </c>
+      <c r="B7">
+        <v>3146162.0</v>
+      </c>
+      <c r="C7">
+        <v>-3838000.0</v>
+      </c>
+      <c r="D7">
+        <v>-455000.0</v>
+      </c>
+      <c r="E7">
+        <v>-3646000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1996000.0</v>
+      </c>
+      <c r="G7">
+        <v>4853000.0</v>
+      </c>
+      <c r="H7">
+        <v>-438000.0</v>
+      </c>
+      <c r="I7">
+        <v>-4998581.0</v>
+      </c>
+      <c r="J7">
+        <v>-943281.0</v>
+      </c>
+      <c r="K7">
+        <v>339094.0</v>
+      </c>
+      <c r="L7">
+        <v>-353781.0</v>
+      </c>
+      <c r="M7">
+        <v>369324.0</v>
+      </c>
+      <c r="N7">
+        <v>-109381.0</v>
+      </c>
+      <c r="O7">
+        <v>292879.0</v>
+      </c>
+      <c r="P7">
+        <v>-171851.0</v>
+      </c>
+      <c r="Q7">
+        <v>56304.0</v>
+      </c>
+      <c r="R7">
+        <v>76745.0</v>
+      </c>
+      <c r="S7">
+        <v>52611.0</v>
+      </c>
+      <c r="T7">
+        <v>-85569.0</v>
+      </c>
+      <c r="U7">
+        <v>-24348.0</v>
+      </c>
+      <c r="V7">
+        <v>12322.0</v>
+      </c>
+      <c r="W7">
+        <v>16964.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>187</v>
+      </c>
+      <c r="B9">
+        <v>-1014197.0</v>
+      </c>
+      <c r="C9">
+        <v>-1431000.0</v>
+      </c>
+      <c r="D9">
+        <v>-2013000.0</v>
+      </c>
+      <c r="E9">
+        <v>-7738000.0</v>
+      </c>
+      <c r="F9">
+        <v>2251000.0</v>
+      </c>
+      <c r="G9">
+        <v>-4038416.0</v>
+      </c>
+      <c r="H9">
+        <v>-2921000.0</v>
+      </c>
+      <c r="I9">
+        <v>-4858139.0</v>
+      </c>
+      <c r="J9">
+        <v>-440210.0</v>
+      </c>
+      <c r="K9">
+        <v>-373351.0</v>
+      </c>
+      <c r="L9">
+        <v>-49011.0</v>
+      </c>
+      <c r="M9">
+        <v>315836.0</v>
+      </c>
+      <c r="N9"/>
+      <c r="O9">
+        <v>3456.0</v>
+      </c>
+      <c r="P9">
+        <v>-57573.0</v>
+      </c>
+      <c r="Q9">
+        <v>30302.0</v>
+      </c>
+      <c r="R9">
+        <v>35315.0</v>
+      </c>
+      <c r="S9">
+        <v>-14960.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>188</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10">
+        <v>-1.0</v>
+      </c>
+      <c r="E10">
+        <v>7297556.0</v>
+      </c>
+      <c r="F10">
+        <v>-2320196.0</v>
+      </c>
+      <c r="G10">
+        <v>4038416.0</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>4666000.0</v>
+      </c>
+      <c r="F11">
+        <v>-2773000.0</v>
+      </c>
+      <c r="G11">
+        <v>8213000.0</v>
+      </c>
+      <c r="H11">
+        <v>2429000.0</v>
+      </c>
+      <c r="I11">
+        <v>6118425.0</v>
+      </c>
+      <c r="J11">
+        <v>-1167038.0</v>
+      </c>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>190</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>4096000.0</v>
+      </c>
+      <c r="F12">
+        <v>4670000.0</v>
+      </c>
+      <c r="G12">
+        <v>13081000.0</v>
+      </c>
+      <c r="H12">
+        <v>8602000.0</v>
+      </c>
+      <c r="I12">
+        <v>18612984.0</v>
+      </c>
+      <c r="J12">
+        <v>16869856.0</v>
+      </c>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>191</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-570000.0</v>
+      </c>
+      <c r="F13">
+        <v>-940000.0</v>
+      </c>
+      <c r="G13">
+        <v>217000.0</v>
+      </c>
+      <c r="H13">
+        <v>-168000.0</v>
+      </c>
+      <c r="I13">
+        <v>-89871.0</v>
+      </c>
+      <c r="J13">
+        <v>46107.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>192</v>
+      </c>
+      <c r="B14">
+        <v>18979568.0</v>
+      </c>
+      <c r="C14">
+        <v>16894000.0</v>
+      </c>
+      <c r="D14">
+        <v>13067000.0</v>
+      </c>
+      <c r="E14">
+        <v>8454000.0</v>
+      </c>
+      <c r="F14">
+        <v>4797000.0</v>
+      </c>
+      <c r="G14">
+        <v>2873000.0</v>
+      </c>
+      <c r="H14">
+        <v>2080000.0</v>
+      </c>
+      <c r="I14">
+        <v>715436.0</v>
+      </c>
+      <c r="J14">
+        <v>360688.0</v>
+      </c>
+      <c r="K14">
+        <v>38454.0</v>
+      </c>
+      <c r="L14">
+        <v>257640.0</v>
+      </c>
+      <c r="M14">
+        <v>226198.0</v>
+      </c>
+      <c r="N14">
+        <v>107427.0</v>
+      </c>
+      <c r="O14">
+        <v>1978.0</v>
+      </c>
+      <c r="P14">
+        <v>2313.0</v>
+      </c>
+      <c r="Q14">
+        <v>3380.0</v>
+      </c>
+      <c r="R14">
+        <v>3717.0</v>
+      </c>
+      <c r="S14">
+        <v>168927.0</v>
+      </c>
+      <c r="T14">
+        <v>359904.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>194</v>
+      </c>
+      <c r="B16">
+        <v>6641163.0</v>
+      </c>
+      <c r="C16">
+        <v>10467000.0</v>
+      </c>
+      <c r="D16">
+        <v>8796000.0</v>
+      </c>
+      <c r="E16">
+        <v>11287000.0</v>
+      </c>
+      <c r="F16">
+        <v>16006000.0</v>
+      </c>
+      <c r="G16">
+        <v>26102000.0</v>
+      </c>
+      <c r="H16">
+        <v>682000.0</v>
+      </c>
+      <c r="I16">
+        <v>2951616.0</v>
+      </c>
+      <c r="J16">
+        <v>1856488.0</v>
+      </c>
+      <c r="K16">
+        <v>249338.0</v>
+      </c>
+      <c r="L16">
+        <v>608293.0</v>
+      </c>
+      <c r="M16">
+        <v>376816.0</v>
+      </c>
+      <c r="N16">
+        <v>120143.0</v>
+      </c>
+      <c r="O16">
+        <v>585603.0</v>
+      </c>
+      <c r="P16">
+        <v>66558.0</v>
+      </c>
+      <c r="Q16">
+        <v>32347.0</v>
+      </c>
+      <c r="R16">
+        <v>117275.0</v>
+      </c>
+      <c r="S16">
+        <v>70814.0</v>
+      </c>
+      <c r="T16">
+        <v>29545.0</v>
+      </c>
+      <c r="U16">
+        <v>4747.0</v>
+      </c>
+      <c r="V16">
+        <v>22151.0</v>
+      </c>
+      <c r="W16">
+        <v>652585.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>195</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>196</v>
+      </c>
+      <c r="B18">
+        <v>16229115.0</v>
+      </c>
+      <c r="C18">
+        <v>-2005000.0</v>
+      </c>
+      <c r="D18">
+        <v>2016000.0</v>
+      </c>
+      <c r="E18">
+        <v>-2168000.0</v>
+      </c>
+      <c r="F18">
+        <v>-3151000.0</v>
+      </c>
+      <c r="G18">
+        <v>4220000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1773000.0</v>
+      </c>
+      <c r="I18">
+        <v>-1011381.0</v>
+      </c>
+      <c r="J18">
+        <v>-4558198.0</v>
+      </c>
+      <c r="K18">
+        <v>-1239778.0</v>
+      </c>
+      <c r="L18">
+        <v>-2720779.0</v>
+      </c>
+      <c r="M18">
+        <v>-711005.0</v>
+      </c>
+      <c r="N18">
+        <v>-2472139.0</v>
+      </c>
+      <c r="O18">
+        <v>-1420197.0</v>
+      </c>
+      <c r="P18">
+        <v>-1353565.0</v>
+      </c>
+      <c r="Q18">
+        <v>-95420.0</v>
+      </c>
+      <c r="R18">
+        <v>-146525.0</v>
+      </c>
+      <c r="S18">
+        <v>-557964.0</v>
+      </c>
+      <c r="T18">
+        <v>-748349.0</v>
+      </c>
+      <c r="U18">
+        <v>-142097.0</v>
+      </c>
+      <c r="V18">
+        <v>-64753.0</v>
+      </c>
+      <c r="W18">
+        <v>-8449.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>197</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-13166000.0</v>
+      </c>
+      <c r="D19">
+        <v>-9723000.0</v>
+      </c>
+      <c r="E19">
+        <v>-16873000.0</v>
+      </c>
+      <c r="F19">
+        <v>-23883000.0</v>
+      </c>
+      <c r="G19">
+        <v>-2777000.0</v>
+      </c>
+      <c r="H19">
+        <v>-2298000.0</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19">
+        <v>1239067.99</v>
+      </c>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>198</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>1310000.0</v>
+      </c>
+      <c r="G20">
+        <v>12127000.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>199</v>
+      </c>
+      <c r="B21">
+        <v>-3971000.0</v>
+      </c>
+      <c r="C21">
+        <v>4365000.0</v>
+      </c>
+      <c r="D21">
+        <v>-4397000.0</v>
+      </c>
+      <c r="E21">
+        <v>7204000.0</v>
+      </c>
+      <c r="F21">
+        <v>-171000.0</v>
+      </c>
+      <c r="G21">
+        <v>-212000.0</v>
+      </c>
+      <c r="H21">
+        <v>-484000.0</v>
+      </c>
+      <c r="I21">
+        <v>-220824.0</v>
+      </c>
+      <c r="J21">
+        <v>-345000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22">
+        <v>-7928915.0</v>
+      </c>
+      <c r="C22">
+        <v>-5147000.0</v>
+      </c>
+      <c r="D22">
+        <v>-3836000.0</v>
+      </c>
+      <c r="E22">
+        <v>-3484000.0</v>
+      </c>
+      <c r="F22">
+        <v>-7512000.0</v>
+      </c>
+      <c r="G22">
+        <v>-14476000.0</v>
+      </c>
+      <c r="H22">
+        <v>-10376000.0</v>
+      </c>
+      <c r="I22">
+        <v>-35696932.0</v>
+      </c>
+      <c r="J22">
+        <v>-13937811.0</v>
+      </c>
+      <c r="K22">
+        <v>-1673633.0</v>
+      </c>
+      <c r="L22">
+        <v>-3286684.0</v>
+      </c>
+      <c r="M22">
+        <v>-4077235.0</v>
+      </c>
+      <c r="N22">
+        <v>-2945671.0</v>
+      </c>
+      <c r="O22">
+        <v>-2022105.0</v>
+      </c>
+      <c r="P22">
+        <v>-1967255.0</v>
+      </c>
+      <c r="Q22">
+        <v>-168803.0</v>
+      </c>
+      <c r="R22">
+        <v>-228405.0</v>
+      </c>
+      <c r="S22">
+        <v>-916590.0</v>
+      </c>
+      <c r="T22">
+        <v>-1057736.0</v>
+      </c>
+      <c r="U22">
+        <v>-117748.0</v>
+      </c>
+      <c r="V22">
+        <v>-77075.0</v>
+      </c>
+      <c r="W22">
+        <v>-94286.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B23">
+        <v>-1257486.0</v>
+      </c>
+      <c r="C23">
+        <v>-752000.0</v>
+      </c>
+      <c r="D23">
+        <v>231000.0</v>
+      </c>
+      <c r="E23">
+        <v>-307000.0</v>
+      </c>
+      <c r="F23">
+        <v>11269000.0</v>
+      </c>
+      <c r="G23">
+        <v>10226326.0</v>
+      </c>
+      <c r="H23">
+        <v>-4218.0</v>
+      </c>
+      <c r="I23">
+        <v>344775.0</v>
+      </c>
+      <c r="J23">
+        <v>176980.0</v>
+      </c>
+      <c r="K23">
+        <v>1277626.0</v>
+      </c>
+      <c r="L23">
+        <v>102079.0</v>
+      </c>
+      <c r="M23">
+        <v>147820.0</v>
+      </c>
+      <c r="N23">
+        <v>1264835.0</v>
+      </c>
+      <c r="O23">
+        <v>115945.0</v>
+      </c>
+      <c r="P23">
+        <v>466425.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23">
+        <v>-16852.7</v>
+      </c>
+      <c r="S23">
+        <v>78096.0</v>
+      </c>
+      <c r="T23">
+        <v>-338768.46</v>
+      </c>
+      <c r="U23">
+        <v>126533.0</v>
+      </c>
+      <c r="V23">
+        <v>-377.0</v>
+      </c>
+      <c r="W23">
+        <v>-135649.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>201</v>
+      </c>
+      <c r="B24">
+        <v>-390827.0</v>
+      </c>
+      <c r="C24">
+        <v>-12109000.0</v>
+      </c>
+      <c r="D24">
+        <v>-9391000.0</v>
+      </c>
+      <c r="E24">
+        <v>-7286000.0</v>
+      </c>
+      <c r="F24">
+        <v>-2908000.0</v>
+      </c>
+      <c r="G24">
+        <v>-527000.0</v>
+      </c>
+      <c r="H24">
+        <v>-1623023.0</v>
+      </c>
+      <c r="I24">
+        <v>-1222000.0</v>
+      </c>
+      <c r="J24">
+        <v>-369275.17</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>128004.0</v>
+      </c>
+      <c r="N24">
+        <v>-272643.12</v>
+      </c>
+      <c r="O24">
+        <v>-19537.77</v>
+      </c>
+      <c r="P24">
+        <v>-16055.23</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>-14319.0</v>
+      </c>
+      <c r="S24">
+        <v>-15274.0</v>
+      </c>
+      <c r="T24">
+        <v>0.0</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>202</v>
+      </c>
+      <c r="B25">
+        <v>2554057.0</v>
+      </c>
+      <c r="C25">
+        <v>3996000.0</v>
+      </c>
+      <c r="D25">
+        <v>-2000.0</v>
+      </c>
+      <c r="E25">
+        <v>-902000.0</v>
+      </c>
+      <c r="F25">
+        <v>331000.0</v>
+      </c>
+      <c r="G25">
+        <v>10164378.0</v>
+      </c>
+      <c r="H25">
+        <v>7062824.0</v>
+      </c>
+      <c r="I25">
+        <v>33913480.0</v>
+      </c>
+      <c r="J25">
+        <v>502923.0</v>
+      </c>
+      <c r="K25">
+        <v>41389.0</v>
+      </c>
+      <c r="L25">
+        <v>108286.0</v>
+      </c>
+      <c r="M25">
+        <v>876042.0</v>
+      </c>
+      <c r="N25">
+        <v>-1122461.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>-334252.0</v>
+      </c>
+      <c r="Q25">
+        <v>13699.0</v>
+      </c>
+      <c r="R25">
+        <v>3949.0</v>
+      </c>
+      <c r="S25">
+        <v>138362.0</v>
+      </c>
+      <c r="T25">
+        <v>56632.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25">
+        <v>68873.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>203</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>204</v>
+      </c>
+      <c r="B27">
+        <v>1386000.0</v>
+      </c>
+      <c r="C27">
+        <v>809000.0</v>
+      </c>
+      <c r="D27">
+        <v>2055000.0</v>
+      </c>
+      <c r="E27">
+        <v>3773000.0</v>
+      </c>
+      <c r="F27">
+        <v>4667000.0</v>
+      </c>
+      <c r="G27">
+        <v>2963000.0</v>
+      </c>
+      <c r="H27">
+        <v>1647000.0</v>
+      </c>
+      <c r="I27">
+        <v>5125852.0</v>
+      </c>
+      <c r="J27">
+        <v>2639439.0</v>
+      </c>
+      <c r="K27">
+        <v>23797.0</v>
+      </c>
+      <c r="L27">
+        <v>574301.0</v>
+      </c>
+      <c r="M27">
+        <v>964219.0</v>
+      </c>
+      <c r="N27">
+        <v>444081.0</v>
+      </c>
+      <c r="O27">
+        <v>326587.0</v>
+      </c>
+      <c r="P27">
+        <v>698592.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>205</v>
+      </c>
+      <c r="B28">
+        <v>-3831087.0</v>
+      </c>
+      <c r="C28">
+        <v>3613000.0</v>
+      </c>
+      <c r="D28">
+        <v>-4166000.0</v>
+      </c>
+      <c r="E28">
+        <v>6897000.0</v>
+      </c>
+      <c r="F28">
+        <v>12408000.0</v>
+      </c>
+      <c r="G28">
+        <v>22141326.0</v>
+      </c>
+      <c r="H28">
+        <v>-488218.0</v>
+      </c>
+      <c r="I28">
+        <v>12423141.0</v>
+      </c>
+      <c r="J28">
+        <v>4427305.0</v>
+      </c>
+      <c r="K28">
+        <v>1226841.0</v>
+      </c>
+      <c r="L28">
+        <v>3057668.0</v>
+      </c>
+      <c r="M28">
+        <v>893096.0</v>
+      </c>
+      <c r="N28">
+        <v>3734221.0</v>
+      </c>
+      <c r="O28">
+        <v>1831060.0</v>
+      </c>
+      <c r="P28">
+        <v>1967017.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28">
+        <v>202402.0</v>
+      </c>
+      <c r="S28">
+        <v>521613.0</v>
+      </c>
+      <c r="T28">
+        <v>1093357.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28">
+        <v>-377.0</v>
+      </c>
+      <c r="W28">
+        <v>661034.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>206</v>
+      </c>
+      <c r="B29">
+        <v>16584772.0</v>
+      </c>
+      <c r="C29">
+        <v>11161000.0</v>
+      </c>
+      <c r="D29">
+        <v>11739000.0</v>
+      </c>
+      <c r="E29">
+        <v>5753000.0</v>
+      </c>
+      <c r="F29">
+        <v>115000.0</v>
+      </c>
+      <c r="G29">
+        <v>6252378.0</v>
+      </c>
+      <c r="H29">
+        <v>-136176.0</v>
+      </c>
+      <c r="I29">
+        <v>-940745.0</v>
+      </c>
+      <c r="J29">
+        <v>-4112022.0</v>
+      </c>
+      <c r="K29">
+        <v>-1230896.0</v>
+      </c>
+      <c r="L29">
+        <v>-2700238.0</v>
+      </c>
+      <c r="M29">
+        <v>-878870.0</v>
+      </c>
+      <c r="N29">
+        <v>-3626005.0</v>
+      </c>
+      <c r="O29">
+        <v>-1400659.0</v>
+      </c>
+      <c r="P29">
+        <v>-1753246.0</v>
+      </c>
+      <c r="Q29">
+        <v>-95420.0</v>
+      </c>
+      <c r="R29">
+        <v>-143993.0</v>
+      </c>
+      <c r="S29">
+        <v>-556689.0</v>
+      </c>
+      <c r="T29">
+        <v>-726769.0</v>
+      </c>
+      <c r="U29">
+        <v>-142097.0</v>
+      </c>
+      <c r="V29">
+        <v>-64753.0</v>
+      </c>
+      <c r="W29">
+        <v>-8449.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>207</v>
+      </c>
+      <c r="B30">
+        <v>-15353664.0</v>
+      </c>
+      <c r="C30">
+        <v>-13166000.0</v>
+      </c>
+      <c r="D30">
+        <v>-9723000.0</v>
+      </c>
+      <c r="E30">
+        <v>-16873000.0</v>
+      </c>
+      <c r="F30">
+        <v>-23883000.0</v>
+      </c>
+      <c r="G30">
+        <v>-2777000.0</v>
+      </c>
+      <c r="H30">
+        <v>-3937023.0</v>
+      </c>
+      <c r="I30">
+        <v>-5801623.1</v>
+      </c>
+      <c r="J30">
+        <v>1239067.0</v>
+      </c>
+      <c r="K30">
+        <v>-8881.0</v>
+      </c>
+      <c r="L30">
+        <v>-20540.0</v>
+      </c>
+      <c r="M30">
+        <v>-42575.0</v>
+      </c>
+      <c r="N30">
+        <v>-126240.0</v>
+      </c>
+      <c r="O30">
+        <v>90745.0</v>
+      </c>
+      <c r="P30">
+        <v>-170319.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30">
+        <v>-16852.0</v>
+      </c>
+      <c r="S30">
+        <v>78096.0</v>
+      </c>
+      <c r="T30">
+        <v>-338768.0</v>
+      </c>
+      <c r="U30">
+        <v>126533.0</v>
+      </c>
+      <c r="V30">
+        <v>-636909.0</v>
+      </c>
+      <c r="W30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CI30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:87">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="2" spans="1:87">
+      <c r="A2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B2">
+        <v>3449455.0</v>
+      </c>
+      <c r="C2">
+        <v>6780578.0</v>
+      </c>
+      <c r="D2">
+        <v>3020320.0</v>
+      </c>
+      <c r="E2">
+        <v>4242000.0</v>
+      </c>
+      <c r="F2">
+        <v>10815000.0</v>
+      </c>
+      <c r="G2">
+        <v>10467000.0</v>
+      </c>
+      <c r="H2">
+        <v>12891176.0</v>
+      </c>
+      <c r="I2">
+        <v>10850000.0</v>
+      </c>
+      <c r="J2">
+        <v>8358135.0</v>
+      </c>
+      <c r="K2">
+        <v>8796000.0</v>
+      </c>
+      <c r="L2">
+        <v>8298749.0</v>
+      </c>
+      <c r="M2">
+        <v>11699127.0</v>
+      </c>
+      <c r="N2">
+        <v>16440255.0</v>
+      </c>
+      <c r="O2">
+        <v>11287000.0</v>
+      </c>
+      <c r="P2">
+        <v>17183000.0</v>
+      </c>
+      <c r="Q2">
+        <v>11566603.0</v>
+      </c>
+      <c r="R2">
+        <v>20450071.0</v>
+      </c>
+      <c r="S2">
+        <v>16006000.0</v>
+      </c>
+      <c r="T2">
+        <v>20305000.0</v>
+      </c>
+      <c r="U2">
+        <v>20966000.0</v>
+      </c>
+      <c r="V2">
+        <v>30112000.0</v>
+      </c>
+      <c r="W2">
+        <v>26102000.0</v>
+      </c>
+      <c r="X2">
+        <v>8076216.0</v>
+      </c>
+      <c r="Y2">
+        <v>2487000.0</v>
+      </c>
+      <c r="Z2">
+        <v>2728860.0</v>
+      </c>
+      <c r="AA2">
+        <v>645515.0</v>
+      </c>
+      <c r="AB2">
+        <v>920893.0</v>
+      </c>
+      <c r="AC2">
+        <v>1302000.0</v>
+      </c>
+      <c r="AD2">
+        <v>2740134.0</v>
+      </c>
+      <c r="AE2">
+        <v>5716628.0</v>
+      </c>
+      <c r="AF2">
+        <v>415456.0</v>
+      </c>
+      <c r="AG2">
+        <v>888257.0</v>
+      </c>
+      <c r="AH2">
+        <v>1979628.0</v>
+      </c>
+      <c r="AI2">
+        <v>1169614.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1718196.0</v>
+      </c>
+      <c r="AK2">
+        <v>2784032.0</v>
+      </c>
+      <c r="AL2">
+        <v>232919.0</v>
+      </c>
+      <c r="AM2">
+        <v>669602.0</v>
+      </c>
+      <c r="AN2">
+        <v>3202193.0</v>
+      </c>
+      <c r="AO2">
+        <v>157246.0</v>
+      </c>
+      <c r="AP2">
+        <v>312695.0</v>
+      </c>
+      <c r="AQ2">
+        <v>640378.0</v>
+      </c>
+      <c r="AR2">
+        <v>552224.0</v>
+      </c>
+      <c r="AS2">
+        <v>997902.0</v>
+      </c>
+      <c r="AT2">
+        <v>1488177.0</v>
+      </c>
+      <c r="AU2">
+        <v>284428.0</v>
+      </c>
+      <c r="AV2">
+        <v>208977.0</v>
+      </c>
+      <c r="AW2">
+        <v>277738.0</v>
+      </c>
+      <c r="AX2">
+        <v>145797.0</v>
+      </c>
+      <c r="AY2">
+        <v>120087.0</v>
+      </c>
+      <c r="AZ2">
+        <v>465033.0</v>
+      </c>
+      <c r="BA2">
+        <v>291631.0</v>
+      </c>
+      <c r="BB2">
+        <v>87184.0</v>
+      </c>
+      <c r="BC2">
+        <v>601117.0</v>
+      </c>
+      <c r="BD2">
+        <v>40734.0</v>
+      </c>
+      <c r="BE2">
+        <v>75509.0</v>
+      </c>
+      <c r="BF2">
+        <v>212722.0</v>
+      </c>
+      <c r="BG2">
+        <v>33873.0</v>
+      </c>
+      <c r="BH2">
+        <v>160997.0</v>
+      </c>
+      <c r="BI2">
+        <v>951556.0</v>
+      </c>
+      <c r="BJ2">
+        <v>9416.0</v>
+      </c>
+      <c r="BK2">
+        <v>31417.0</v>
+      </c>
+      <c r="BL2">
+        <v>17188.0</v>
+      </c>
+      <c r="BM2">
+        <v>27512.0</v>
+      </c>
+      <c r="BN2">
+        <v>72164.0</v>
+      </c>
+      <c r="BO2">
+        <v>130518.0</v>
+      </c>
+      <c r="BP2">
+        <v>173858.0</v>
+      </c>
+      <c r="BQ2">
+        <v>13207.0</v>
+      </c>
+      <c r="BR2">
+        <v>81439.0</v>
+      </c>
+      <c r="BS2">
+        <v>70981.0</v>
+      </c>
+      <c r="BT2">
+        <v>87942.0</v>
+      </c>
+      <c r="BU2">
+        <v>20866.0</v>
+      </c>
+      <c r="BV2">
+        <v>47323.0</v>
+      </c>
+      <c r="BW2">
+        <v>36483.0</v>
+      </c>
+      <c r="BX2">
+        <v>571801.0</v>
+      </c>
+      <c r="BY2">
+        <v>797380.0</v>
+      </c>
+      <c r="BZ2">
+        <v>5078.0</v>
+      </c>
+      <c r="CA2">
+        <v>494930.0</v>
+      </c>
+      <c r="CB2">
+        <v>537440.0</v>
+      </c>
+      <c r="CC2">
+        <v>632202.0</v>
+      </c>
+      <c r="CD2">
+        <v>654134.0</v>
+      </c>
+      <c r="CE2">
+        <v>699582.0</v>
+      </c>
+      <c r="CF2">
+        <v>692000.0</v>
+      </c>
+      <c r="CG2">
+        <v>670437.0</v>
+      </c>
+      <c r="CH2">
+        <v>689939.0</v>
+      </c>
+      <c r="CI2">
+        <v>111205.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:87">
+      <c r="A3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B3">
+        <v>23779</v>
+      </c>
+      <c r="C3">
+        <v>23054</v>
+      </c>
+      <c r="D3">
+        <v>71102</v>
+      </c>
+      <c r="E3">
+        <v>3208000</v>
+      </c>
+      <c r="F3">
+        <v>3672000</v>
+      </c>
+      <c r="G3">
+        <v>2954000</v>
+      </c>
+      <c r="H3">
+        <v>393549</v>
+      </c>
+      <c r="I3">
+        <v>2990000</v>
+      </c>
+      <c r="J3">
+        <v>439240</v>
+      </c>
+      <c r="K3">
+        <v>2753000</v>
+      </c>
+      <c r="L3">
+        <v>81100</v>
+      </c>
+      <c r="M3">
+        <v>56627</v>
+      </c>
+      <c r="N3">
+        <v>62116</v>
+      </c>
+      <c r="O3">
+        <v>2068000</v>
+      </c>
+      <c r="P3">
+        <v>2507000</v>
+      </c>
+      <c r="Q3">
+        <v>101000</v>
+      </c>
+      <c r="R3">
+        <v>76759</v>
+      </c>
+      <c r="S3">
+        <v>1287000</v>
+      </c>
+      <c r="T3">
+        <v>1103000</v>
+      </c>
+      <c r="U3">
+        <v>686000</v>
+      </c>
+      <c r="V3">
+        <v>881000</v>
+      </c>
+      <c r="W3">
+        <v>596000</v>
+      </c>
+      <c r="X3">
+        <v>96371</v>
+      </c>
+      <c r="Y3">
+        <v>941000</v>
+      </c>
+      <c r="Z3">
+        <v>55381</v>
+      </c>
+      <c r="AA3">
+        <v>362000</v>
+      </c>
+      <c r="AB3">
+        <v>66561</v>
+      </c>
+      <c r="AC3">
+        <v>927000</v>
+      </c>
+      <c r="AD3">
+        <v>181118</v>
+      </c>
+      <c r="AE3">
+        <v>890039</v>
+      </c>
+      <c r="AF3">
+        <v>1909</v>
+      </c>
+      <c r="AG3">
+        <v>52157</v>
+      </c>
+      <c r="AH3">
+        <v>162834</v>
+      </c>
+      <c r="AI3">
+        <v>415440</v>
+      </c>
+      <c r="AJ3">
+        <v>17026</v>
+      </c>
+      <c r="AK3">
+        <v>362.18</v>
+      </c>
+      <c r="AL3">
+        <v>14071</v>
+      </c>
+      <c r="AM3">
+        <v>6891.6</v>
+      </c>
+      <c r="AN3">
+        <v>12184</v>
+      </c>
+      <c r="AO3">
+        <v>3566</v>
+      </c>
+      <c r="AP3">
+        <v>4025</v>
+      </c>
+      <c r="AQ3">
+        <v>283</v>
+      </c>
+      <c r="AR3">
+        <v>365</v>
+      </c>
+      <c r="AS3">
+        <v>4897</v>
+      </c>
+      <c r="AT3">
+        <v>8381</v>
+      </c>
+      <c r="AU3">
+        <v>6896</v>
+      </c>
+      <c r="AV3">
+        <v>16827</v>
+      </c>
+      <c r="AW3">
+        <v>24046</v>
+      </c>
+      <c r="AX3">
+        <v>12855</v>
+      </c>
+      <c r="AY3">
+        <v>27064</v>
+      </c>
+      <c r="AZ3">
+        <v>23158</v>
+      </c>
+      <c r="BA3">
+        <v>31220</v>
+      </c>
+      <c r="BB3">
+        <v>11988</v>
+      </c>
+      <c r="BC3">
+        <v>7947</v>
+      </c>
+      <c r="BD3">
+        <v>19317</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>12.76</v>
+      </c>
+      <c r="BG3">
+        <v>220</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>1590</v>
+      </c>
+      <c r="BQ3">
+        <v>34.82</v>
+      </c>
+      <c r="BR3">
+        <v>28.41</v>
+      </c>
+      <c r="BS3">
+        <v>948</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>11012</v>
+      </c>
+      <c r="BY3">
+        <v>6234</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4677,529 +25024,689 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
     </row>
     <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>26</v>
-[...126 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
-      <c r="BT5">
-[...7 lines deleted...]
-      </c>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
-      <c r="CF5">
-[...7 lines deleted...]
-      </c>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
       <c r="CI5"/>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>27</v>
-[...86 lines deleted...]
-      <c r="CI6"/>
+        <v>184</v>
+      </c>
+      <c r="B6">
+        <v>-146789.0</v>
+      </c>
+      <c r="C6">
+        <v>-3353140.0</v>
+      </c>
+      <c r="D6">
+        <v>3620843.0</v>
+      </c>
+      <c r="E6">
+        <v>-1218000.0</v>
+      </c>
+      <c r="F6">
+        <v>-6573000.0</v>
+      </c>
+      <c r="G6">
+        <v>348000.0</v>
+      </c>
+      <c r="H6">
+        <v>-2059045.0</v>
+      </c>
+      <c r="I6">
+        <v>719000.0</v>
+      </c>
+      <c r="J6">
+        <v>3268647.0</v>
+      </c>
+      <c r="K6">
+        <v>-1049000.0</v>
+      </c>
+      <c r="L6">
+        <v>1368039.0</v>
+      </c>
+      <c r="M6">
+        <v>-3400378.0</v>
+      </c>
+      <c r="N6">
+        <v>-4741128.0</v>
+      </c>
+      <c r="O6">
+        <v>3835000.0</v>
+      </c>
+      <c r="P6">
+        <v>-5896000.0</v>
+      </c>
+      <c r="Q6">
+        <v>5147013.0</v>
+      </c>
+      <c r="R6">
+        <v>-8883468.0</v>
+      </c>
+      <c r="S6">
+        <v>2406000.0</v>
+      </c>
+      <c r="T6">
+        <v>-4299000.0</v>
+      </c>
+      <c r="U6">
+        <v>-661000.0</v>
+      </c>
+      <c r="V6">
+        <v>-9146000.0</v>
+      </c>
+      <c r="W6">
+        <v>4010000.0</v>
+      </c>
+      <c r="X6">
+        <v>32496355.0</v>
+      </c>
+      <c r="Y6">
+        <v>2685000.0</v>
+      </c>
+      <c r="Z6">
+        <v>64414.0</v>
+      </c>
+      <c r="AA6">
+        <v>1582072.0</v>
+      </c>
+      <c r="AB6">
+        <v>-238893.0</v>
+      </c>
+      <c r="AC6">
+        <v>-378000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-742184.0</v>
+      </c>
+      <c r="AE6">
+        <v>-3891161.0</v>
+      </c>
+      <c r="AF6">
+        <v>5086170.0</v>
+      </c>
+      <c r="AG6">
+        <v>-724824.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1091371.0</v>
+      </c>
+      <c r="AI6">
+        <v>686874.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-548582.0</v>
+      </c>
+      <c r="AK6">
+        <v>-1065836.0</v>
+      </c>
+      <c r="AL6">
+        <v>2551113.0</v>
+      </c>
+      <c r="AM6">
+        <v>-315268.0</v>
+      </c>
+      <c r="AN6">
+        <v>3397234.0</v>
+      </c>
+      <c r="AO6">
+        <v>3044947.0</v>
+      </c>
+      <c r="AP6">
+        <v>231110.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-382068.0</v>
+      </c>
+      <c r="AR6">
+        <v>917648.0</v>
+      </c>
+      <c r="AS6">
+        <v>-445678.0</v>
+      </c>
+      <c r="AT6">
+        <v>-490275.0</v>
+      </c>
+      <c r="AU6">
+        <v>1203749.0</v>
+      </c>
+      <c r="AV6">
+        <v>55498.0</v>
+      </c>
+      <c r="AW6">
+        <v>-68761.0</v>
+      </c>
+      <c r="AX6">
+        <v>131941.0</v>
+      </c>
+      <c r="AY6">
+        <v>25710.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-344890.0</v>
+      </c>
+      <c r="BA6">
+        <v>173402.0</v>
+      </c>
+      <c r="BB6">
+        <v>204447.0</v>
+      </c>
+      <c r="BC6">
+        <v>-513933.0</v>
+      </c>
+      <c r="BD6">
+        <v>544869.0</v>
+      </c>
+      <c r="BE6">
+        <v>-34775.0</v>
+      </c>
+      <c r="BF6">
+        <v>-137213.0</v>
+      </c>
+      <c r="BG6">
+        <v>178849.0</v>
+      </c>
+      <c r="BH6">
+        <v>-94439.0</v>
+      </c>
+      <c r="BI6">
+        <v>-790559.0</v>
+      </c>
+      <c r="BJ6">
+        <v>942139.0</v>
+      </c>
+      <c r="BK6">
+        <v>-22000.0</v>
+      </c>
+      <c r="BL6">
+        <v>15159.0</v>
+      </c>
+      <c r="BM6">
+        <v>-10324.0</v>
+      </c>
+      <c r="BN6">
+        <v>-44652.0</v>
+      </c>
+      <c r="BO6">
+        <v>-58354.0</v>
+      </c>
+      <c r="BP6">
+        <v>-56583.0</v>
+      </c>
+      <c r="BQ6">
+        <v>160651.0</v>
+      </c>
+      <c r="BR6">
+        <v>-68232.0</v>
+      </c>
+      <c r="BS6">
+        <v>10458.0</v>
+      </c>
+      <c r="BT6">
+        <v>-17128.0</v>
+      </c>
+      <c r="BU6">
+        <v>67076.0</v>
+      </c>
+      <c r="BV6">
+        <v>-26457.0</v>
+      </c>
+      <c r="BW6">
+        <v>10840.0</v>
+      </c>
+      <c r="BX6">
+        <v>-533345.0</v>
+      </c>
+      <c r="BY6">
+        <v>-225579.0</v>
+      </c>
+      <c r="BZ6">
+        <v>13895.0</v>
+      </c>
+      <c r="CA6">
+        <v>-490182.0</v>
+      </c>
+      <c r="CB6">
+        <v>-42510.0</v>
+      </c>
+      <c r="CC6">
+        <v>-94762.0</v>
+      </c>
+      <c r="CD6">
+        <v>-21932.0</v>
+      </c>
+      <c r="CE6">
+        <v>-677431.0</v>
+      </c>
+      <c r="CF6">
+        <v>7581.0</v>
+      </c>
+      <c r="CG6">
+        <v>21564.0</v>
+      </c>
+      <c r="CH6">
+        <v>-19502.0</v>
+      </c>
+      <c r="CI6">
+        <v>541380.0</v>
+      </c>
     </row>
     <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>185</v>
       </c>
       <c r="B7">
-        <v>3766000.0</v>
+        <v>1249150.0</v>
       </c>
       <c r="C7">
-        <v>4092000.0</v>
+        <v>-1503389.0</v>
       </c>
       <c r="D7">
-        <v>4421000.0</v>
+        <v>4473096.0</v>
       </c>
       <c r="E7">
-        <v>3243000.0</v>
+        <v>-1336000.0</v>
       </c>
       <c r="F7">
-        <v>3328000.0</v>
+        <v>-678000.0</v>
       </c>
       <c r="G7">
-        <v>3697000.0</v>
+        <v>643000.0</v>
       </c>
       <c r="H7">
-        <v>2915000.0</v>
+        <v>-976531.0</v>
       </c>
       <c r="I7">
-        <v>3194000.0</v>
+        <v>1026000.0</v>
       </c>
       <c r="J7">
-        <v>3349000.0</v>
+        <v>-3506658.0</v>
       </c>
       <c r="K7">
-        <v>3277000.0</v>
+        <v>-659000.0</v>
       </c>
       <c r="L7">
-        <v>1366000.0</v>
+        <v>4184721.0</v>
       </c>
       <c r="M7">
-        <v>1315000.0</v>
+        <v>-2064881.0</v>
       </c>
       <c r="N7">
-        <v>1405000.0</v>
+        <v>-5520372.0</v>
       </c>
       <c r="O7">
-        <v>638000.0</v>
+        <v>2669000.0</v>
       </c>
       <c r="P7">
-        <v>829000.0</v>
+        <v>-5112000.0</v>
       </c>
       <c r="Q7">
-        <v>662000.0</v>
+        <v>-1396218.0</v>
       </c>
       <c r="R7">
-        <v>593000.0</v>
+        <v>1410847.0</v>
       </c>
       <c r="S7">
-        <v>600000.0</v>
+        <v>1673000.0</v>
       </c>
       <c r="T7">
-        <v>652000.0</v>
+        <v>-3318000.0</v>
       </c>
       <c r="U7">
-        <v>691000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="V7">
-        <v>702000.0</v>
+        <v>-884000.0</v>
       </c>
       <c r="W7">
-        <v>726000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="X7">
-        <v>747000.0</v>
+        <v>-3503585.0</v>
       </c>
       <c r="Y7">
-        <v>783000.0</v>
-[...62 lines deleted...]
-      <c r="CI7"/>
+        <v>1947000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-926870.0</v>
+      </c>
+      <c r="AA7">
+        <v>2088000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-2584358.4</v>
+      </c>
+      <c r="AC7">
+        <v>873040.0</v>
+      </c>
+      <c r="AD7">
+        <v>-1094619.0</v>
+      </c>
+      <c r="AE7">
+        <v>-2759941.0</v>
+      </c>
+      <c r="AF7">
+        <v>-5063458.0</v>
+      </c>
+      <c r="AG7">
+        <v>699037.0</v>
+      </c>
+      <c r="AH7">
+        <v>-606485.0</v>
+      </c>
+      <c r="AI7">
+        <v>352066.0</v>
+      </c>
+      <c r="AJ7">
+        <v>302760.0</v>
+      </c>
+      <c r="AK7">
+        <v>71246.0</v>
+      </c>
+      <c r="AL7">
+        <v>-1279137.0</v>
+      </c>
+      <c r="AM7">
+        <v>-167096.0</v>
+      </c>
+      <c r="AN7">
+        <v>-234215.0</v>
+      </c>
+      <c r="AO7">
+        <v>96697.0</v>
+      </c>
+      <c r="AP7">
+        <v>225228.0</v>
+      </c>
+      <c r="AQ7">
+        <v>63921.0</v>
+      </c>
+      <c r="AR7">
+        <v>434238.0</v>
+      </c>
+      <c r="AS7">
+        <v>370700.0</v>
+      </c>
+      <c r="AT7">
+        <v>152922.0</v>
+      </c>
+      <c r="AU7">
+        <v>-1311642.0</v>
+      </c>
+      <c r="AV7">
+        <v>151414.0</v>
+      </c>
+      <c r="AW7">
+        <v>-110801.0</v>
+      </c>
+      <c r="AX7">
+        <v>144917.0</v>
+      </c>
+      <c r="AY7">
+        <v>42978.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-261338.0</v>
+      </c>
+      <c r="BA7">
+        <v>-594652.0</v>
+      </c>
+      <c r="BB7">
+        <v>617270.0</v>
+      </c>
+      <c r="BC7">
+        <v>129339.0</v>
+      </c>
+      <c r="BD7">
+        <v>157633.0</v>
+      </c>
+      <c r="BE7">
+        <v>5496.0</v>
+      </c>
+      <c r="BF7">
+        <v>12041.0</v>
+      </c>
+      <c r="BG7">
+        <v>117707.0</v>
+      </c>
+      <c r="BH7">
+        <v>-44957.0</v>
+      </c>
+      <c r="BI7">
+        <v>52839.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-220134.0</v>
+      </c>
+      <c r="BK7">
+        <v>40401.0</v>
+      </c>
+      <c r="BL7">
+        <v>56064.0</v>
+      </c>
+      <c r="BM7">
+        <v>11165.0</v>
+      </c>
+      <c r="BN7">
+        <v>26478.0</v>
+      </c>
+      <c r="BO7">
+        <v>-37404.0</v>
+      </c>
+      <c r="BP7">
+        <v>50321.0</v>
+      </c>
+      <c r="BQ7">
+        <v>21655.0</v>
+      </c>
+      <c r="BR7">
+        <v>-76625.0</v>
+      </c>
+      <c r="BS7">
+        <v>81394.0</v>
+      </c>
+      <c r="BT7">
+        <v>22825.0</v>
+      </c>
+      <c r="BU7">
+        <v>-15146.0</v>
+      </c>
+      <c r="BV7">
+        <v>24514.0</v>
+      </c>
+      <c r="BW7">
+        <v>5142.0</v>
+      </c>
+      <c r="BX7">
+        <v>41802.0</v>
+      </c>
+      <c r="BY7">
+        <v>-100485.0</v>
+      </c>
+      <c r="BZ7">
+        <v>40675.0</v>
+      </c>
+      <c r="CA7">
+        <v>-14931.0</v>
+      </c>
+      <c r="CB7">
+        <v>18369.0</v>
+      </c>
+      <c r="CC7">
+        <v>-12110.0</v>
+      </c>
+      <c r="CD7">
+        <v>-15675.0</v>
+      </c>
+      <c r="CE7">
+        <v>15646.0</v>
+      </c>
+      <c r="CF7">
+        <v>5280.0</v>
+      </c>
+      <c r="CG7">
+        <v>-7107.0</v>
+      </c>
+      <c r="CH7">
+        <v>-1496.0</v>
+      </c>
+      <c r="CI7">
+        <v>5883.0</v>
+      </c>
     </row>
     <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>29</v>
-[...60 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5225,430 +25732,394 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
     </row>
     <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>30</v>
-[...27 lines deleted...]
-      <c r="AB9"/>
+        <v>187</v>
+      </c>
+      <c r="B9">
+        <v>1613226.0</v>
+      </c>
+      <c r="C9">
+        <v>1631679.0</v>
+      </c>
+      <c r="D9">
+        <v>4249015.0</v>
+      </c>
+      <c r="E9">
+        <v>-527000.0</v>
+      </c>
+      <c r="F9">
+        <v>-3466000.0</v>
+      </c>
+      <c r="G9">
+        <v>-1445000.0</v>
+      </c>
+      <c r="H9">
+        <v>-1673736.0</v>
+      </c>
+      <c r="I9">
+        <v>833000.0</v>
+      </c>
+      <c r="J9">
+        <v>-922000.0</v>
+      </c>
+      <c r="K9">
+        <v>222000.0</v>
+      </c>
+      <c r="L9">
+        <v>-914931.0</v>
+      </c>
+      <c r="M9">
+        <v>-1015449.0</v>
+      </c>
+      <c r="N9">
+        <v>-4749045.0</v>
+      </c>
+      <c r="O9">
+        <v>4133000.0</v>
+      </c>
+      <c r="P9">
+        <v>-4661000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-1418848.0</v>
+      </c>
+      <c r="R9">
+        <v>-891115.0</v>
+      </c>
+      <c r="S9">
+        <v>-779000.0</v>
+      </c>
+      <c r="T9">
+        <v>-763000.0</v>
+      </c>
+      <c r="U9">
+        <v>831000.0</v>
+      </c>
+      <c r="V9">
+        <v>293000.0</v>
+      </c>
+      <c r="W9">
+        <v>1890000.0</v>
+      </c>
+      <c r="X9">
+        <v>-3976118.0</v>
+      </c>
+      <c r="Y9">
+        <v>1083000.0</v>
+      </c>
+      <c r="Z9">
+        <v>2384638.0</v>
+      </c>
+      <c r="AA9">
+        <v>-902000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-2537142.0</v>
+      </c>
       <c r="AC9"/>
-      <c r="AD9"/>
-[...4 lines deleted...]
-      <c r="AI9"/>
+      <c r="AD9">
+        <v>1791599.0</v>
+      </c>
+      <c r="AE9">
+        <v>92394.0</v>
+      </c>
+      <c r="AF9">
+        <v>-4965180.0</v>
+      </c>
+      <c r="AG9">
+        <v>575634.0</v>
+      </c>
+      <c r="AH9">
+        <v>-482554.0</v>
+      </c>
+      <c r="AI9">
+        <v>234690.0</v>
+      </c>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9"/>
-      <c r="AN9"/>
+      <c r="AM9">
+        <v>-310070.0</v>
+      </c>
+      <c r="AN9">
+        <v>-19654.0</v>
+      </c>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9"/>
+      <c r="AU9">
+        <v>-96039.0</v>
+      </c>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9"/>
-      <c r="BI9"/>
+      <c r="BH9">
+        <v>-16527.0</v>
+      </c>
+      <c r="BI9">
+        <v>-12177.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9"/>
-[...4 lines deleted...]
-      <c r="BS9"/>
+      <c r="BN9">
+        <v>5908.0</v>
+      </c>
+      <c r="BO9">
+        <v>37580.0</v>
+      </c>
+      <c r="BP9">
+        <v>-27127.0</v>
+      </c>
+      <c r="BQ9">
+        <v>36551.0</v>
+      </c>
+      <c r="BR9">
+        <v>-56463.0</v>
+      </c>
+      <c r="BS9">
+        <v>82355.0</v>
+      </c>
       <c r="BT9"/>
-      <c r="BU9"/>
-      <c r="BV9"/>
+      <c r="BU9">
+        <v>-1343.0</v>
+      </c>
+      <c r="BV9">
+        <v>28033.0</v>
+      </c>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
     </row>
     <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>31</v>
-[...33 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
       <c r="M10">
-        <v>10742000.0</v>
+        <v>960608.0</v>
       </c>
       <c r="N10">
-        <v>16440255.0</v>
+        <v>4353966.0</v>
       </c>
       <c r="O10">
-        <v>11287000.0</v>
+        <v>-4059197.0</v>
       </c>
       <c r="P10">
-        <v>17183000.0</v>
+        <v>4390119.0</v>
       </c>
       <c r="Q10">
-        <v>11046000.0</v>
+        <v>1447760.0</v>
       </c>
       <c r="R10">
-        <v>18412000.0</v>
+        <v>850300.0</v>
       </c>
       <c r="S10">
-        <v>18177384.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>307000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
       <c r="W10">
-        <v>26102000.0</v>
-[...45 lines deleted...]
-      </c>
+        <v>-225000.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
       <c r="AM10">
-        <v>2420825.0</v>
-[...144 lines deleted...]
-      </c>
+        <v>608601.18</v>
+      </c>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
     </row>
     <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11"/>
-[...11 lines deleted...]
-      <c r="Y11"/>
+      <c r="M11">
+        <v>-1750000.0</v>
+      </c>
+      <c r="N11">
+        <v>686000.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>-517000.0</v>
+      </c>
+      <c r="Q11">
+        <v>288000.0</v>
+      </c>
+      <c r="R11">
+        <v>2750000.0</v>
+      </c>
+      <c r="S11">
+        <v>2145000.0</v>
+      </c>
+      <c r="T11">
+        <v>-2756000.0</v>
+      </c>
+      <c r="U11">
+        <v>-744000.0</v>
+      </c>
+      <c r="V11">
+        <v>411000.0</v>
+      </c>
+      <c r="W11">
+        <v>316000.0</v>
+      </c>
+      <c r="X11">
+        <v>3076000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1142000.0</v>
+      </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
@@ -5670,804 +26141,598 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
     </row>
     <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>33</v>
-[...33 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>10742000.0</v>
+        <v>2395000.0</v>
       </c>
       <c r="N12">
-        <v>16440255.0</v>
+        <v>367000.0</v>
       </c>
       <c r="O12">
-        <v>11287000.0</v>
+        <v>367000.0</v>
       </c>
       <c r="P12">
-        <v>17183000.0</v>
+        <v>1496000.0</v>
       </c>
       <c r="Q12">
-        <v>11046000.0</v>
+        <v>1143000.0</v>
       </c>
       <c r="R12">
-        <v>18412000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="S12">
-        <v>18177384.0</v>
+        <v>1274000.0</v>
       </c>
       <c r="T12">
-        <v>20305000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="U12">
-        <v>20966000.0</v>
+        <v>1364000.0</v>
       </c>
       <c r="V12">
-        <v>30112000.0</v>
+        <v>939000.0</v>
       </c>
       <c r="W12">
-        <v>26102000.0</v>
+        <v>1187000.0</v>
       </c>
       <c r="X12">
-        <v>5172000.0</v>
+        <v>3748000.0</v>
       </c>
       <c r="Y12">
-        <v>2487000.0</v>
-[...186 lines deleted...]
-      </c>
+        <v>3517000.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
     </row>
     <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>34</v>
-[...33 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
-        <v>117061000.0</v>
+        <v>769000.0</v>
       </c>
       <c r="N13">
-        <v>121238455.0</v>
+        <v>-1383000.0</v>
       </c>
       <c r="O13">
-        <v>109902000.0</v>
+        <v>-1383000.0</v>
       </c>
       <c r="P13">
-        <v>109902000.0</v>
+        <v>172000.0</v>
       </c>
       <c r="Q13">
-        <v>109897000.0</v>
+        <v>-207000.0</v>
       </c>
       <c r="R13">
-        <v>101693000.0</v>
+        <v>-566000.0</v>
       </c>
       <c r="S13">
-        <v>113889730.0</v>
+        <v>31000.0</v>
       </c>
       <c r="T13">
-        <v>100285000.0</v>
+        <v>735000.0</v>
       </c>
       <c r="U13">
-        <v>100268000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="V13">
-        <v>99302000.0</v>
+        <v>-993000.0</v>
       </c>
       <c r="W13">
-        <v>62304000.0</v>
+        <v>-820000.0</v>
       </c>
       <c r="X13">
-        <v>40423000.0</v>
+        <v>630000.0</v>
       </c>
       <c r="Y13">
-        <v>40423000.0</v>
-[...90 lines deleted...]
-      </c>
+        <v>4020000.0</v>
+      </c>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
-[...1 lines deleted...]
-      </c>
+      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
     </row>
     <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="B14">
-        <v>25600000.0</v>
+        <v>4893000.0</v>
       </c>
       <c r="C14">
-        <v>25553293.0</v>
+        <v>4693585.0</v>
       </c>
       <c r="D14">
-        <v>25400000.0</v>
+        <v>4532074.0</v>
       </c>
       <c r="E14">
-        <v>25200000.0</v>
+        <v>5229000.0</v>
       </c>
       <c r="F14">
-        <v>25100000.0</v>
+        <v>4969000.0</v>
       </c>
       <c r="G14">
-        <v>24300000.0</v>
+        <v>4720000.0</v>
       </c>
       <c r="H14">
-        <v>25000000.0</v>
+        <v>4693000.0</v>
       </c>
       <c r="I14">
-        <v>24000000.0</v>
+        <v>4330000.0</v>
       </c>
       <c r="J14">
-        <v>23500000.0</v>
+        <v>3994000.0</v>
       </c>
       <c r="K14">
-        <v>23003552.0</v>
+        <v>3877000.0</v>
       </c>
       <c r="L14">
-        <v>23300000.0</v>
+        <v>3758000.0</v>
       </c>
       <c r="M14">
-        <v>23600000.0</v>
+        <v>3346000.0</v>
       </c>
       <c r="N14">
-        <v>22100000.0</v>
+        <v>3254000.0</v>
       </c>
       <c r="O14">
-        <v>21107968.0</v>
+        <v>2709000.0</v>
       </c>
       <c r="P14">
-        <v>21900000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="Q14">
-        <v>21800000.0</v>
+        <v>2475000.0</v>
       </c>
       <c r="R14">
-        <v>20000000.0</v>
+        <v>1883000.0</v>
       </c>
       <c r="S14">
-        <v>20000000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="T14">
-        <v>20000000.0</v>
+        <v>1577000.0</v>
       </c>
       <c r="U14">
-        <v>19900000.0</v>
+        <v>1333000.0</v>
       </c>
       <c r="V14">
-        <v>18100000.0</v>
+        <v>1051000.0</v>
       </c>
       <c r="W14">
-        <v>9848340.0</v>
+        <v>836000.0</v>
       </c>
       <c r="X14">
-        <v>8000000.0</v>
+        <v>673000.0</v>
       </c>
       <c r="Y14">
-        <v>8000000.0</v>
+        <v>749000.0</v>
       </c>
       <c r="Z14">
-        <v>7990000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="AA14">
-        <v>7650000.0</v>
+        <v>784000.0</v>
       </c>
       <c r="AB14">
-        <v>7800000.0</v>
+        <v>277267.0</v>
       </c>
       <c r="AC14">
-        <v>7790000.0</v>
+        <v>793441.9</v>
       </c>
       <c r="AD14">
-        <v>5058047.0</v>
+        <v>492960.0</v>
       </c>
       <c r="AE14">
-        <v>3962857.0</v>
+        <v>535039.0</v>
       </c>
       <c r="AF14">
-        <v>2867667.0</v>
+        <v>123940.0</v>
       </c>
       <c r="AG14">
-        <v>2867667.0</v>
+        <v>120789.0</v>
       </c>
       <c r="AH14">
-        <v>2803643.0</v>
+        <v>110412.0</v>
       </c>
       <c r="AI14">
-        <v>2767667.0</v>
+        <v>517514.0</v>
       </c>
       <c r="AJ14">
-        <v>2765395.0</v>
+        <v>6238.0</v>
       </c>
       <c r="AK14">
-        <v>2584107.0</v>
+        <v>-78068.0</v>
       </c>
       <c r="AL14">
-        <v>1970040.0</v>
+        <v>91466.0</v>
       </c>
       <c r="AM14">
-        <v>890046.0</v>
+        <v>8078.0</v>
       </c>
       <c r="AN14">
-        <v>424118.0</v>
+        <v>101707.0</v>
       </c>
       <c r="AO14">
-        <v>421099.0</v>
+        <v>54017.0</v>
       </c>
       <c r="AP14">
-        <v>421099.0</v>
+        <v>54873.0</v>
       </c>
       <c r="AQ14">
-        <v>416099.0</v>
+        <v>56533.0</v>
       </c>
       <c r="AR14">
-        <v>411099.0</v>
+        <v>88302.0</v>
       </c>
       <c r="AS14">
-        <v>419990.0</v>
+        <v>55159.0</v>
       </c>
       <c r="AT14">
-        <v>376557.0</v>
+        <v>53363.0</v>
       </c>
       <c r="AU14">
-        <v>279289.0</v>
+        <v>60816.0</v>
       </c>
       <c r="AV14">
-        <v>279346.0</v>
+        <v>53574.0</v>
       </c>
       <c r="AW14">
-        <v>274273.0</v>
+        <v>61412.0</v>
       </c>
       <c r="AX14">
-        <v>274247.0</v>
+        <v>57522.0</v>
       </c>
       <c r="AY14">
-        <v>196940.0</v>
+        <v>53688.0</v>
       </c>
       <c r="AZ14">
-        <v>215661.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>107427.0</v>
+      </c>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
       <c r="BD14">
-        <v>88649.0</v>
+        <v>420.39</v>
       </c>
       <c r="BE14">
-        <v>88649.0</v>
+        <v>462.01</v>
       </c>
       <c r="BF14">
-        <v>82525.0</v>
+        <v>578.06</v>
       </c>
       <c r="BG14">
-        <v>71836.0</v>
+        <v>518.02</v>
       </c>
       <c r="BH14">
-        <v>73330.0</v>
+        <v>112.61</v>
       </c>
       <c r="BI14">
-        <v>62078.0</v>
+        <v>-44.0</v>
       </c>
       <c r="BJ14">
-        <v>34990.0</v>
+        <v>37.57</v>
       </c>
       <c r="BK14">
-        <v>34990.0</v>
+        <v>1698.0</v>
       </c>
       <c r="BL14">
-        <v>34990.0</v>
+        <v>-3470.0</v>
       </c>
       <c r="BM14">
-        <v>34990.0</v>
+        <v>-418.0</v>
       </c>
       <c r="BN14">
-        <v>34990.0</v>
+        <v>-48.23</v>
       </c>
       <c r="BO14">
-        <v>34990.0</v>
+        <v>7317.0</v>
       </c>
       <c r="BP14">
-        <v>34990.0</v>
+        <v>2183.0</v>
       </c>
       <c r="BQ14">
-        <v>34990.0</v>
+        <v>473.55</v>
       </c>
       <c r="BR14">
-        <v>34990.0</v>
+        <v>545.65</v>
       </c>
       <c r="BS14">
-        <v>31817.0</v>
+        <v>514.82</v>
       </c>
       <c r="BT14">
-        <v>31457.0</v>
+        <v>11082.0</v>
       </c>
       <c r="BU14">
-        <v>30793.0</v>
+        <v>56993.0</v>
       </c>
       <c r="BV14">
-        <v>28721.0</v>
+        <v>88944.0</v>
       </c>
       <c r="BW14">
-        <v>27832.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>11906.0</v>
+      </c>
+      <c r="BX14"/>
       <c r="BY14">
-        <v>26628.0</v>
+        <v>29279.0</v>
       </c>
       <c r="BZ14">
-        <v>7321.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>1555.0</v>
+      </c>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
     </row>
     <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>36</v>
-[...25 lines deleted...]
-      <c r="Z15"/>
+        <v>193</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15">
+        <v>0.0</v>
+      </c>
+      <c r="R15">
+        <v>0.0</v>
+      </c>
+      <c r="S15">
+        <v>0.0</v>
+      </c>
+      <c r="T15">
+        <v>0.0</v>
+      </c>
+      <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
+        <v>0.0</v>
+      </c>
+      <c r="X15">
+        <v>0.0</v>
+      </c>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
+        <v>0.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
@@ -6488,272 +26753,314 @@
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
     </row>
     <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="H16"/>
+        <v>194</v>
+      </c>
+      <c r="B16">
+        <v>3302665.0</v>
+      </c>
+      <c r="C16">
+        <v>3427437.0</v>
+      </c>
+      <c r="D16">
+        <v>6641163.0</v>
+      </c>
+      <c r="E16">
+        <v>3024000.0</v>
+      </c>
+      <c r="F16">
+        <v>4242000.0</v>
+      </c>
+      <c r="G16">
+        <v>10815000.0</v>
+      </c>
+      <c r="H16">
+        <v>10832131.0</v>
+      </c>
       <c r="I16">
-        <v>718317.0</v>
+        <v>11569000.0</v>
       </c>
       <c r="J16">
-        <v>1099886.0</v>
+        <v>11626782.0</v>
       </c>
       <c r="K16">
-        <v>913061.0</v>
+        <v>7747000.0</v>
       </c>
       <c r="L16">
-        <v>564000.0</v>
+        <v>9666788.0</v>
       </c>
       <c r="M16">
-        <v>408000.0</v>
+        <v>8298749.0</v>
       </c>
       <c r="N16">
-        <v>764283.0</v>
+        <v>11699127.0</v>
       </c>
       <c r="O16">
-        <v>746000.0</v>
+        <v>15122000.0</v>
       </c>
       <c r="P16">
-        <v>1116000.0</v>
+        <v>11287000.0</v>
       </c>
       <c r="Q16">
-        <v>1200000.0</v>
+        <v>16713616.0</v>
       </c>
       <c r="R16">
-        <v>150000.0</v>
+        <v>11566603.0</v>
       </c>
       <c r="S16">
-        <v>30662.0</v>
+        <v>18412000.0</v>
       </c>
       <c r="T16">
-        <v>678000.0</v>
+        <v>16006000.0</v>
       </c>
       <c r="U16">
-        <v>605000.0</v>
+        <v>20305000.0</v>
       </c>
       <c r="V16">
-        <v>496000.0</v>
+        <v>20966000.0</v>
       </c>
       <c r="W16">
-        <v>102000.0</v>
+        <v>30112000.0</v>
       </c>
       <c r="X16">
-        <v>41509000.0</v>
+        <v>40572571.0</v>
       </c>
       <c r="Y16">
-        <v>37494000.0</v>
+        <v>5172000.0</v>
       </c>
       <c r="Z16">
-        <v>14820000.0</v>
+        <v>2793274.0</v>
       </c>
       <c r="AA16">
-        <v>13971000.0</v>
-[...1 lines deleted...]
-      <c r="AB16"/>
+        <v>2506258.0</v>
+      </c>
+      <c r="AB16">
+        <v>682000.0</v>
+      </c>
       <c r="AC16">
-        <v>6125.0</v>
+        <v>924000.0</v>
       </c>
       <c r="AD16">
-        <v>21214.0</v>
+        <v>1939038.0</v>
       </c>
       <c r="AE16">
-        <v>21416.0</v>
-[...3 lines deleted...]
-      <c r="AH16"/>
+        <v>1825467.0</v>
+      </c>
+      <c r="AF16">
+        <v>5501626.0</v>
+      </c>
+      <c r="AG16">
+        <v>415456.0</v>
+      </c>
+      <c r="AH16">
+        <v>888257.0</v>
+      </c>
       <c r="AI16">
-        <v>447502.0</v>
+        <v>1856488.0</v>
       </c>
       <c r="AJ16">
-        <v>43588.0</v>
+        <v>1169614.0</v>
       </c>
       <c r="AK16">
-        <v>69868.0</v>
+        <v>1718196.0</v>
       </c>
       <c r="AL16">
-        <v>15521.25</v>
+        <v>2784032.0</v>
       </c>
       <c r="AM16">
-        <v>62085.0</v>
+        <v>354334.0</v>
       </c>
       <c r="AN16">
-        <v>42852.0</v>
+        <v>2420825.0</v>
       </c>
       <c r="AO16">
-        <v>61827.0</v>
+        <v>3202193.0</v>
       </c>
       <c r="AP16">
-        <v>74702.0</v>
+        <v>369442.0</v>
       </c>
       <c r="AQ16">
-        <v>79223.0</v>
+        <v>258310.0</v>
       </c>
       <c r="AR16">
-        <v>45862.0</v>
+        <v>608293.0</v>
       </c>
       <c r="AS16">
-        <v>66823.0</v>
+        <v>552224.0</v>
       </c>
       <c r="AT16">
-        <v>83714.0</v>
+        <v>997902.0</v>
       </c>
       <c r="AU16">
-        <v>70214.0</v>
+        <v>1488177.0</v>
       </c>
       <c r="AV16">
-        <v>40774.0</v>
+        <v>264475.0</v>
       </c>
       <c r="AW16">
-        <v>80138.0</v>
+        <v>208977.0</v>
       </c>
       <c r="AX16">
-        <v>76968.0</v>
+        <v>277738.0</v>
       </c>
       <c r="AY16">
-        <v>71114.0</v>
+        <v>145797.0</v>
       </c>
       <c r="AZ16">
-        <v>39779.0</v>
+        <v>120143.0</v>
       </c>
       <c r="BA16">
-        <v>60917.0</v>
+        <v>465033.0</v>
       </c>
       <c r="BB16">
-        <v>65522.0</v>
+        <v>291631.0</v>
       </c>
       <c r="BC16">
-        <v>111240.0</v>
+        <v>87184.0</v>
       </c>
       <c r="BD16">
-        <v>33283.0</v>
+        <v>585603.0</v>
       </c>
       <c r="BE16">
-        <v>51433.0</v>
+        <v>40734.0</v>
       </c>
       <c r="BF16">
-        <v>54727.0</v>
+        <v>75509.0</v>
       </c>
       <c r="BG16">
-        <v>67628.0</v>
+        <v>212722.0</v>
       </c>
       <c r="BH16">
-        <v>24079.0</v>
+        <v>66558.0</v>
       </c>
       <c r="BI16">
-        <v>38523.0</v>
+        <v>160997.0</v>
       </c>
       <c r="BJ16">
-        <v>73310.0</v>
+        <v>951556.0</v>
       </c>
       <c r="BK16">
-        <v>78638.91</v>
+        <v>9416.0</v>
       </c>
       <c r="BL16">
-        <v>45706.0</v>
+        <v>32347.0</v>
       </c>
       <c r="BM16">
-        <v>40235.0</v>
+        <v>17188.0</v>
       </c>
       <c r="BN16">
-        <v>57826.0</v>
+        <v>27512.0</v>
       </c>
       <c r="BO16">
-        <v>74627.0</v>
+        <v>72164.0</v>
       </c>
       <c r="BP16">
-        <v>54965.0</v>
+        <v>117275.0</v>
       </c>
       <c r="BQ16">
-        <v>49530.0</v>
+        <v>173858.0</v>
       </c>
       <c r="BR16">
-        <v>69559.0</v>
+        <v>13207.0</v>
       </c>
       <c r="BS16">
-        <v>70624.0</v>
+        <v>81439.0</v>
       </c>
       <c r="BT16">
-        <v>34553.0</v>
+        <v>70814.0</v>
       </c>
       <c r="BU16">
-        <v>34067.0</v>
+        <v>87942.0</v>
       </c>
       <c r="BV16">
-        <v>45632.0</v>
+        <v>20866.0</v>
       </c>
       <c r="BW16">
-        <v>37788.0</v>
+        <v>47323.0</v>
       </c>
       <c r="BX16">
-        <v>3816.0</v>
+        <v>38456.0</v>
       </c>
       <c r="BY16">
-        <v>5137.0</v>
-[...10 lines deleted...]
-      <c r="CI16"/>
+        <v>571801.0</v>
+      </c>
+      <c r="BZ16">
+        <v>18974.0</v>
+      </c>
+      <c r="CA16">
+        <v>4747.0</v>
+      </c>
+      <c r="CB16">
+        <v>494930.0</v>
+      </c>
+      <c r="CC16">
+        <v>537440.0</v>
+      </c>
+      <c r="CD16">
+        <v>632202.0</v>
+      </c>
+      <c r="CE16">
+        <v>22151.0</v>
+      </c>
+      <c r="CF16">
+        <v>699582.0</v>
+      </c>
+      <c r="CG16">
+        <v>692000.0</v>
+      </c>
+      <c r="CH16">
+        <v>670437.0</v>
+      </c>
+      <c r="CI16">
+        <v>652585.0</v>
+      </c>
     </row>
     <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6800,192 +27107,384 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
     </row>
     <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>39</v>
-[...10 lines deleted...]
-      <c r="K18"/>
+        <v>196</v>
+      </c>
+      <c r="B18">
+        <v>3716444.0</v>
+      </c>
+      <c r="C18">
+        <v>1548489.0</v>
+      </c>
+      <c r="D18">
+        <v>8105883.0</v>
+      </c>
+      <c r="E18">
+        <v>-783000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1092000.0</v>
+      </c>
+      <c r="G18">
+        <v>1540000.0</v>
+      </c>
+      <c r="H18">
+        <v>2028225.0</v>
+      </c>
+      <c r="I18">
+        <v>3334000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1506140.0</v>
+      </c>
+      <c r="K18">
+        <v>-4000.0</v>
+      </c>
       <c r="L18">
-        <v>9700000.0</v>
+        <v>6017492.0</v>
       </c>
       <c r="M18">
-        <v>8796000.0</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>990650.0</v>
+      </c>
+      <c r="N18">
+        <v>-1427279.0</v>
+      </c>
       <c r="O18">
-        <v>7313000.0</v>
+        <v>4293000.0</v>
       </c>
       <c r="P18">
-        <v>6328000.0</v>
+        <v>-4459000.0</v>
       </c>
       <c r="Q18">
-        <v>5068000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="R18">
-        <v>4351000.0</v>
+        <v>3721550.0</v>
       </c>
       <c r="S18">
-        <v>3775000.0</v>
+        <v>2601000.0</v>
       </c>
       <c r="T18">
-        <v>3403000.0</v>
+        <v>-3364000.0</v>
       </c>
       <c r="U18">
-        <v>3154000.0</v>
+        <v>-520000.0</v>
       </c>
       <c r="V18">
-        <v>2739000.0</v>
+        <v>-1662000.0</v>
       </c>
       <c r="W18">
-        <v>2467000.0</v>
+        <v>2334000.0</v>
       </c>
       <c r="X18">
-        <v>2004000.0</v>
-[...63 lines deleted...]
-      <c r="CI18"/>
+        <v>-421238.0</v>
+      </c>
+      <c r="Y18">
+        <v>2628000.0</v>
+      </c>
+      <c r="Z18">
+        <v>619236.0</v>
+      </c>
+      <c r="AA18">
+        <v>2178000.0</v>
+      </c>
+      <c r="AB18">
+        <v>2077888.0</v>
+      </c>
+      <c r="AC18">
+        <v>-400000.0</v>
+      </c>
+      <c r="AD18">
+        <v>662408.0</v>
+      </c>
+      <c r="AE18">
+        <v>-3660329.0</v>
+      </c>
+      <c r="AF18">
+        <v>686112.0</v>
+      </c>
+      <c r="AG18">
+        <v>-444483.0</v>
+      </c>
+      <c r="AH18">
+        <v>-1078743.0</v>
+      </c>
+      <c r="AI18">
+        <v>-769187.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-434438.0</v>
+      </c>
+      <c r="AK18">
+        <v>-1096343.0</v>
+      </c>
+      <c r="AL18">
+        <v>-2258228.0</v>
+      </c>
+      <c r="AM18">
+        <v>-286356.7</v>
+      </c>
+      <c r="AN18">
+        <v>-719863.0</v>
+      </c>
+      <c r="AO18">
+        <v>18337.0</v>
+      </c>
+      <c r="AP18">
+        <v>-127731.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-260303.0</v>
+      </c>
+      <c r="AR18">
+        <v>-107662.0</v>
+      </c>
+      <c r="AS18">
+        <v>-409599.0</v>
+      </c>
+      <c r="AT18">
+        <v>-331831.0</v>
+      </c>
+      <c r="AU18">
+        <v>-1871685.0</v>
+      </c>
+      <c r="AV18">
+        <v>-183704.0</v>
+      </c>
+      <c r="AW18">
+        <v>-435268.0</v>
+      </c>
+      <c r="AX18">
+        <v>119652.0</v>
+      </c>
+      <c r="AY18">
+        <v>-198323.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-835478.0</v>
+      </c>
+      <c r="BA18">
+        <v>-1408142.0</v>
+      </c>
+      <c r="BB18">
+        <v>172209.0</v>
+      </c>
+      <c r="BC18">
+        <v>-400728.0</v>
+      </c>
+      <c r="BD18">
+        <v>-273781.0</v>
+      </c>
+      <c r="BE18">
+        <v>-356277.0</v>
+      </c>
+      <c r="BF18">
+        <v>-453800.0</v>
+      </c>
+      <c r="BG18">
+        <v>-336337.0</v>
+      </c>
+      <c r="BH18">
+        <v>-523319.0</v>
+      </c>
+      <c r="BI18">
+        <v>-291309.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-500880.0</v>
+      </c>
+      <c r="BK18">
+        <v>-22000.0</v>
+      </c>
+      <c r="BL18">
+        <v>9581.0</v>
+      </c>
+      <c r="BM18">
+        <v>-2855.0</v>
+      </c>
+      <c r="BN18">
+        <v>-43791.0</v>
+      </c>
+      <c r="BO18">
+        <v>-58354.0</v>
+      </c>
+      <c r="BP18">
+        <v>-61428.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-25198.0</v>
+      </c>
+      <c r="BR18">
+        <v>-70357.0</v>
+      </c>
+      <c r="BS18">
+        <v>10458.0</v>
+      </c>
+      <c r="BT18">
+        <v>24513.0</v>
+      </c>
+      <c r="BU18">
+        <v>-269270.0</v>
+      </c>
+      <c r="BV18">
+        <v>-234553.0</v>
+      </c>
+      <c r="BW18">
+        <v>-92653.0</v>
+      </c>
+      <c r="BX18">
+        <v>-181880.0</v>
+      </c>
+      <c r="BY18">
+        <v>-320930.0</v>
+      </c>
+      <c r="BZ18">
+        <v>6956.0</v>
+      </c>
+      <c r="CA18">
+        <v>-31641.0</v>
+      </c>
+      <c r="CB18">
+        <v>9302.0</v>
+      </c>
+      <c r="CC18">
+        <v>-97825.0</v>
+      </c>
+      <c r="CD18">
+        <v>-21932.0</v>
+      </c>
+      <c r="CE18">
+        <v>-25592.0</v>
+      </c>
+      <c r="CF18">
+        <v>-4679.0</v>
+      </c>
+      <c r="CG18">
+        <v>-19439.0</v>
+      </c>
+      <c r="CH18">
+        <v>-15041.0</v>
+      </c>
+      <c r="CI18">
+        <v>-19519.0</v>
+      </c>
     </row>
     <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...20 lines deleted...]
-      <c r="Z19"/>
+      <c r="E19">
+        <v>-3533000.0</v>
+      </c>
+      <c r="F19">
+        <v>-3897000.0</v>
+      </c>
+      <c r="G19">
+        <v>-3304000.0</v>
+      </c>
+      <c r="H19">
+        <v>-4306000.0</v>
+      </c>
+      <c r="I19">
+        <v>-2990000.0</v>
+      </c>
+      <c r="J19">
+        <v>-3117000.0</v>
+      </c>
+      <c r="K19">
+        <v>-2753000.0</v>
+      </c>
+      <c r="L19">
+        <v>-3106000.0</v>
+      </c>
+      <c r="M19">
+        <v>-2702000.0</v>
+      </c>
+      <c r="N19">
+        <v>-1847000.0</v>
+      </c>
+      <c r="O19">
+        <v>-2068000.0</v>
+      </c>
+      <c r="P19">
+        <v>-2497000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-2503000.0</v>
+      </c>
+      <c r="R19">
+        <v>-10323000.0</v>
+      </c>
+      <c r="S19">
+        <v>-1550000.0</v>
+      </c>
+      <c r="T19">
+        <v>-2203000.0</v>
+      </c>
+      <c r="U19">
+        <v>-676000.0</v>
+      </c>
+      <c r="V19">
+        <v>-8887000.0</v>
+      </c>
+      <c r="W19">
+        <v>-12117000.0</v>
+      </c>
+      <c r="X19">
+        <v>-1005000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-910000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-500000.0</v>
+      </c>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
@@ -7006,12703 +27505,87 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
     </row>
     <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>41</v>
-[...8483 lines deleted...]
-        <v>166</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
-[...2847 lines deleted...]
-      <c r="BI11">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="BJ11">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="BK11">
-[...320 lines deleted...]
-      <c r="H13">
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="I13">
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="J13">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="K13">
-[...2 lines deleted...]
-      <c r="L13">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="M13">
+      <c r="V20">
         <v>0.0</v>
       </c>
-      <c r="N13">
-[...958 lines deleted...]
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -19727,7746 +27610,118 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
     </row>
     <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>199</v>
       </c>
       <c r="B21">
-        <v>-1442252.0</v>
+        <v>-291000.0</v>
       </c>
       <c r="C21">
-        <v>-88488.0</v>
+        <v>-1075000.0</v>
       </c>
       <c r="D21">
-        <v>-1202000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="E21">
-        <v>-2348000.0</v>
+        <v>672000.0</v>
       </c>
       <c r="F21">
-        <v>-1680000.0</v>
+        <v>-4636000.0</v>
       </c>
       <c r="G21">
-        <v>-654000.0</v>
+        <v>-344000.0</v>
       </c>
       <c r="H21">
-        <v>-406000.0</v>
+        <v>-78000.0</v>
       </c>
       <c r="I21">
-        <v>-1215000.0</v>
-[...3571 lines deleted...]
-      </c>
+        <v>-1284000.0</v>
+      </c>
+      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21"/>
-[...4056 lines deleted...]
-      <c r="L21">
+      <c r="M21">
         <v>-1479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1033000.0</v>
       </c>
       <c r="N21">
         <v>-1033000.0</v>
       </c>
       <c r="O21">
+        <v>-1033000.0</v>
+      </c>
+      <c r="P21">
         <v>-306000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8235000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-693000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-32000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-61000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-40000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-41000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-29000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-70000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-37000.0</v>
       </c>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
@@ -27484,1018 +27739,1029 @@
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
+        <v>-2848385.0</v>
+      </c>
+      <c r="C22">
         <v>-1188680.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1348460.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2305000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1829000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2640000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-702807.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-165000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2583157.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1904000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-868642.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3169441.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>415721.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-476000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-856000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1898423.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>94967.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-720000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1630000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2477000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2331000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1074000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-8266222.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3156000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-694536.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-5384000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-3550450.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-123000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3915403.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1289596.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-5221608.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-7428354.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1158801.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-8906686.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1545639.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5965389.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-9450874.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1313641.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1452995.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-282556.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-556968.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-551170.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-701474.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-980381.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-690030.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-914797.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1166517.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-688220.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-403317.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-603621.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-969361.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-939513.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-471589.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-565206.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-444613.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-426677.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-588955.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-561859.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-592371.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-434560.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-876222.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-64100.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-48943.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-14034.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-73864.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-31959.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-115752.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-47902.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5750.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-70501.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-143554.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-311118.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-370310.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-87404.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-382110.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-389077.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-33719.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-16709.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-9067.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-85714.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-6256.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-41238.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-9960.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-12331.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-13544.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-94274.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
+        <v>-298402.0</v>
+      </c>
+      <c r="C23">
         <v>-386872.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-365122.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-564000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-212000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-287965.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-269000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-192656.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-61000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-391513.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-92021.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-103515.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-89000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-56000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-46701.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-33725.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-66000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-52000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-29000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>601000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10749000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>34978337.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-910000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-85595.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1557.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-196019.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-156039.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-72511.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-4816.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12980525.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-52157.87</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-162834.72</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4896.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3956.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>37975.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>147858.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-8477.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-50010.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3032111.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>14315.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-283.19</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>289545.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-658.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>46707.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>11789.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>227180.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-5777.2</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>171169.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>0.96</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3653469.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>274378.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-7947.73</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>69218.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2580.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2702.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>46607.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-0.5</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-462481.14</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1442326.0</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>-15910.43</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>188454.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-28.41</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-948.69</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-12964.19</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4589.4</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>210455.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>103494.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-328200.49</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-6234.84</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>6940.07</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>126533.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>4819.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-86.26</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-650.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-4460.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-103852.0</v>
       </c>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-3685.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3158000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3758000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3224000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3926000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2834000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2708000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2641000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4436558.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3803761.06</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2589034.49</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1918000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2220000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10847.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-494972.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1116000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1052000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-517000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-845000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-581000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-646624.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-841000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>63355.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-286688.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-72269.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-903000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-752177.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-862707.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-5447292.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-29258.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-113856.3</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-358934.28</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-10340.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-4360.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-1896.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-1666.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>-9715.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-3661.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-24046.46</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-12855.37</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-27064.99</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>670680.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-31220.81</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-227259.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>-41966.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>337235.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>300077.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-220.14</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>629251.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-14320.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-99364.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>90192.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-1748.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>103494.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-317188.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>6940.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>126533.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-636909.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
+        <v>486104.0</v>
+      </c>
+      <c r="C25">
         <v>-383866.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>561524.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-53000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-88000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>311000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>-548208.0</v>
+      </c>
+      <c r="I25">
         <v>2116000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>1194155.0</v>
+      </c>
+      <c r="K25">
         <v>1207000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
-        <v>2687920.0</v>
+        <v>-975487.0</v>
       </c>
       <c r="M25">
-        <v>151273.0</v>
+        <v>2935600.0</v>
       </c>
       <c r="N25">
+        <v>485488.0</v>
+      </c>
+      <c r="O25">
         <v>301000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>399000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>554430.0</v>
+        <v>944666.0</v>
       </c>
       <c r="R25">
+        <v>658352.0</v>
+      </c>
+      <c r="S25">
         <v>115000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>21000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-345000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>462000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>62000.0</v>
       </c>
-      <c r="W25">
-[...1 lines deleted...]
-      </c>
       <c r="X25">
+        <v>6161634.0</v>
+      </c>
+      <c r="Y25">
         <v>3966000.0</v>
       </c>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
       <c r="Z25">
+        <v>1660390.0</v>
+      </c>
+      <c r="AA25">
         <v>4912494.0</v>
       </c>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
       <c r="AB25">
-        <v>-823040.0</v>
+        <v>5714929.4</v>
       </c>
       <c r="AC25">
+        <v>-1083481.9</v>
+      </c>
+      <c r="AD25">
         <v>4884087.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1384047.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9726305.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5471674.0</v>
       </c>
-      <c r="AG25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH25"/>
       <c r="AI25">
+        <v>-516794.0</v>
+      </c>
+      <c r="AJ25">
         <v>-9851.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-7900363.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>8363256.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1186646.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>548104.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>32464.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-31303.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>32400.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-304149.1</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10552.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>12855.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>144229.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>801760.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>11624.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6575.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5944.0</v>
       </c>
-      <c r="AY25">
-[...1 lines deleted...]
-      </c>
       <c r="AZ25">
+        <v>1008.0</v>
+      </c>
+      <c r="BA25">
         <v>92180.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4384.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8147.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BD25">
         <v>0.0</v>
       </c>
       <c r="BE25">
         <v>0.0</v>
       </c>
       <c r="BF25">
         <v>0.0</v>
       </c>
       <c r="BG25">
+        <v>0.0</v>
+      </c>
+      <c r="BH25">
         <v>5149.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1963.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>595439.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>0.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5930.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>432.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3643.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3691.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3410.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>541.45</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BR25">
         <v>0.0</v>
       </c>
       <c r="BS25">
+        <v>0.0</v>
+      </c>
+      <c r="BT25">
         <v>134160.0</v>
       </c>
-      <c r="BT25"/>
-      <c r="BU25">
+      <c r="BU25"/>
+      <c r="BV25">
         <v>22299.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-22297.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>169439.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>145588.0</v>
       </c>
-      <c r="BY25">
-[...1 lines deleted...]
-      </c>
       <c r="BZ25">
-        <v>0.0</v>
+        <v>-1555.0</v>
       </c>
       <c r="CA25">
         <v>0.0</v>
       </c>
-      <c r="CB25"/>
+      <c r="CB25">
+        <v>0.0</v>
+      </c>
       <c r="CC25"/>
-      <c r="CD25">
+      <c r="CD25"/>
+      <c r="CE25">
         <v>0.0</v>
       </c>
-      <c r="CE25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF25"/>
       <c r="CG25">
         <v>0.0</v>
       </c>
       <c r="CH25">
+        <v>0.0</v>
+      </c>
+      <c r="CI25">
         <v>68872.0</v>
       </c>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -28538,986 +28804,999 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
+        <v>107000.0</v>
+      </c>
+      <c r="C27">
         <v>38000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-203000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>739000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>846000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>99000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>106000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>420000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>184000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-228000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>999000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>526000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>758000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>833000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>843000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>797000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1300000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>987000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1480000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>891000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1309000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4610307.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>91000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-145000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>51000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>455779.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>67000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>367258.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>739741.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1119024.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>452771.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>738966.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>934133.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>829080.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>845091.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>31133.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6548.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>69711.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>121282.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>120745.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>138295.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>130985.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>139268.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>147440.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>156606.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-7108.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>314763.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>326811.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>329752.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>309945.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>65064.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>34133.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>34938.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>32095.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>64441.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>122534.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>107516.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>89540.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>92419.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
+        <v>-289597.0</v>
+      </c>
+      <c r="C28">
         <v>-1077429.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>290051.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>108000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4622000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-556000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-15146.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1553000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7129980.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-687000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1704483.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1305075.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1132336.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-256000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-362000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8170775.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-737008.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-98000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-113000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-69000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>560000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12030000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>34897509.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-47000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-85595.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-34443.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-210062.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-336039.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-145093.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-36294.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12980525.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-9864.96</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>0.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1650709.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-60392.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-32065.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2869054.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-28207.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-203323.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3032976.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>50381.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-121764.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>448677.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-33069.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-141015.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3075434.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>245083.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>355030.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>921.2</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>25799.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-163515.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2468274.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>277832.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-113204.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>827323.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-55420.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>58022.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1001136.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>94233.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-35968.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1442326.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>13947.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>188454.0</v>
       </c>
-      <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>-18978.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>330136.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>210455.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>-34131.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>95242.0</v>
       </c>
-      <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>4819.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-86.26</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-650.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-4460.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>560898.0</v>
       </c>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
+        <v>3740223.0</v>
+      </c>
+      <c r="C29">
         <v>1571543.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8176986.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2425000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2580000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4494000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2421775.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6324000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1066900.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2749000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6098592.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1047278.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1365163.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6361000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1952000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>111000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3798310.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3888000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2261000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>166000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-781000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2930000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-324866.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3569000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>674618.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2423494.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>313167.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>527000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>734283.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4158804.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>684203.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-684083.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-915908.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-353747.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-417412.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1096705.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-2244156.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-279465.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-967688.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>21904.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-187425.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-260020.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-352098.1</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-404702.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-323450.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1864788.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-166877.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-411222.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>132508.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-171258.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-812319.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1376921.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>184198.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-392780.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-254464.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-356277.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-453800.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-336117.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-523319.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-291309.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-500880.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-22000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>9581.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-2855.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-43791.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-58354.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-59838.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-25232.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-70329.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>11407.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>24513.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-269270.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-234553.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-92653.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-170868.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-314695.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>6956.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-31641.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>9302.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-97825.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-21932.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-25592.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-4679.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-19439.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-15041.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-19519.0</v>
       </c>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>-3482995.0</v>
+      </c>
+      <c r="C30">
         <v>-3454792.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4964673.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3533000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3897000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3304000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4463438.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2990000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3354032.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2753000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3438242.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2891860.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2037467.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2068000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2497000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2322531.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11096290.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1550000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2203000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-676000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8887000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-12117000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1562157.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-910000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-494531.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-648688.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-95395.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1382547.3</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-571059.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1752746.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5445383.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-81415.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-162834.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-462064.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-54695.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-46386.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1802215.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6891.6</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-16544.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3566.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5921.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-283.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2031.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-4897.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-18096.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-6896.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-20488.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-16899.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5777.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>171169.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>658118.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-888902.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-239247.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-7947.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-24791.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>379844.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>255468.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-519777.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>332548.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-462481.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-15910.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>34.82</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-28.41</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-948.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-12964.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4589.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1748.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>103494.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-328200.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-6234.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6940.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>126533.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-636909.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>