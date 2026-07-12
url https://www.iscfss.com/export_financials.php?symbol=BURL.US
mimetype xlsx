--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1103,51 +1106,53 @@
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>17353000.0</v>
+      </c>
       <c r="C5">
         <v>42522000.0</v>
       </c>
       <c r="D5">
         <v>33533000.0</v>
       </c>
       <c r="E5">
         <v>28748000.0</v>
       </c>
       <c r="F5">
         <v>-4441000.0</v>
       </c>
       <c r="G5">
         <v>-23015000.0</v>
       </c>
       <c r="H5">
         <v>-18960000.0</v>
       </c>
       <c r="I5">
         <v>-3613000.0</v>
       </c>
       <c r="J5">
         <v>-1887000.0</v>
       </c>
       <c r="K5">
@@ -1183,84 +1188,88 @@
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>22</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>3922811000.0</v>
+      </c>
       <c r="C7">
         <v>3660716000.0</v>
       </c>
       <c r="D7">
         <v>3396189000.0</v>
       </c>
       <c r="E7">
         <v>3226403000.0</v>
       </c>
       <c r="F7">
         <v>2898213000.0</v>
       </c>
       <c r="G7">
         <v>2705411000.0</v>
       </c>
       <c r="H7">
         <v>2624185000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>9000.0</v>
+      </c>
       <c r="C8">
         <v>8000.0</v>
       </c>
       <c r="D8">
         <v>8000.0</v>
       </c>
       <c r="E8">
         <v>8000.0</v>
       </c>
       <c r="F8">
         <v>7000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
         <v>7000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1409,51 +1418,53 @@
       </c>
       <c r="K12">
         <v>81597000.0</v>
       </c>
       <c r="L12">
         <v>20915000.0</v>
       </c>
       <c r="M12">
         <v>25349000.0</v>
       </c>
       <c r="N12">
         <v>132984000.0</v>
       </c>
       <c r="O12">
         <v>43336000.0</v>
       </c>
       <c r="P12">
         <v>35664000.0</v>
       </c>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>28</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>9000.0</v>
+      </c>
       <c r="C13">
         <v>8000.0</v>
       </c>
       <c r="D13">
         <v>8000.0</v>
       </c>
       <c r="E13">
         <v>8000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
@@ -1656,101 +1667,103 @@
     <row r="19" spans="1:17">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
         <v>35</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>47064000.0</v>
+      </c>
       <c r="C20">
         <v>47064000.0</v>
       </c>
       <c r="D20">
         <v>47064000.0</v>
       </c>
       <c r="E20">
         <v>47064000.0</v>
       </c>
       <c r="F20">
         <v>47064000.0</v>
       </c>
       <c r="G20">
         <v>47064000.0</v>
       </c>
       <c r="H20">
         <v>47064000.0</v>
       </c>
       <c r="I20">
         <v>47064000.0</v>
       </c>
       <c r="J20">
         <v>47064000.0</v>
       </c>
       <c r="K20">
         <v>47064000.0</v>
       </c>
       <c r="L20">
         <v>47064000.0</v>
       </c>
       <c r="M20">
         <v>47064000.0</v>
       </c>
       <c r="N20">
         <v>47064000.0</v>
       </c>
       <c r="O20">
         <v>47064000.0</v>
       </c>
       <c r="P20">
         <v>47064000.0</v>
       </c>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
-        <v>285064000.0</v>
+        <v>238000000.0</v>
       </c>
       <c r="C21">
         <v>238000000.0</v>
       </c>
       <c r="D21">
         <v>238000000.0</v>
       </c>
       <c r="E21">
         <v>238000000.0</v>
       </c>
       <c r="F21">
         <v>238000000.0</v>
       </c>
       <c r="G21">
         <v>238000000.0</v>
       </c>
       <c r="H21">
         <v>238731000.0</v>
       </c>
       <c r="I21">
         <v>402324000.0</v>
       </c>
       <c r="J21">
         <v>426947000.0</v>
       </c>
@@ -1858,51 +1871,53 @@
       </c>
       <c r="K23">
         <v>2574483000.0</v>
       </c>
       <c r="L23">
         <v>2580147000.0</v>
       </c>
       <c r="M23">
         <v>2624569000.0</v>
       </c>
       <c r="N23">
         <v>2621092000.0</v>
       </c>
       <c r="O23">
         <v>2478082000.0</v>
       </c>
       <c r="P23">
         <v>2501143000.0</v>
       </c>
       <c r="Q23"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>39</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>2011735000.0</v>
+      </c>
       <c r="C24">
         <v>1539918000.0</v>
       </c>
       <c r="D24">
         <v>1394942000.0</v>
       </c>
       <c r="E24">
         <v>1462072000.0</v>
       </c>
       <c r="F24">
         <v>1541102000.0</v>
       </c>
       <c r="G24">
         <v>1927770000.0</v>
       </c>
       <c r="H24">
         <v>1001723000.0</v>
       </c>
       <c r="I24">
         <v>983643000.0</v>
       </c>
       <c r="J24">
         <v>1113808000.0</v>
       </c>
       <c r="K24">
@@ -2039,51 +2054,53 @@
       </c>
       <c r="K28">
         <v>1048884000.0</v>
       </c>
       <c r="L28">
         <v>1283985000.0</v>
       </c>
       <c r="M28">
         <v>1225094000.0</v>
       </c>
       <c r="N28">
         <v>1295201000.0</v>
       </c>
       <c r="O28">
         <v>1292980000.0</v>
       </c>
       <c r="P28">
         <v>1577459000.0</v>
       </c>
       <c r="Q28"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3889585000.0</v>
+      </c>
       <c r="C29">
         <v>3081305000.0</v>
       </c>
       <c r="D29">
         <v>2405577000.0</v>
       </c>
       <c r="E29">
         <v>1475706000.0</v>
       </c>
       <c r="F29">
         <v>2315876000.0</v>
       </c>
       <c r="G29">
         <v>2396423000.0</v>
       </c>
       <c r="H29">
         <v>1533449000.0</v>
       </c>
       <c r="I29">
         <v>1309277000.0</v>
       </c>
       <c r="J29">
         <v>1213746000.0</v>
       </c>
       <c r="K29"/>
@@ -2168,51 +2185,53 @@
         <v>-126678000.0</v>
       </c>
       <c r="J31">
         <v>-387237000.0</v>
       </c>
       <c r="K31">
         <v>-548056000.0</v>
       </c>
       <c r="L31">
         <v>-622839000.0</v>
       </c>
       <c r="M31">
         <v>-351015000.0</v>
       </c>
       <c r="N31">
         <v>-435532000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>522321000.0</v>
+      </c>
       <c r="C32">
         <v>356292000.0</v>
       </c>
       <c r="D32">
         <v>298238000.0</v>
       </c>
       <c r="E32">
         <v>371841000.0</v>
       </c>
       <c r="F32">
         <v>599997000.0</v>
       </c>
       <c r="G32">
         <v>826620000.0</v>
       </c>
       <c r="H32">
         <v>-44530000.0</v>
       </c>
       <c r="I32">
         <v>24158000.0</v>
       </c>
       <c r="J32">
         <v>-19198000.0</v>
       </c>
       <c r="K32"/>
@@ -2256,51 +2275,53 @@
       </c>
       <c r="K33">
         <v>1646159000.0</v>
       </c>
       <c r="L33">
         <v>1647165000.0</v>
       </c>
       <c r="M33">
         <v>1637086000.0</v>
       </c>
       <c r="N33">
         <v>1604572000.0</v>
       </c>
       <c r="O33">
         <v>1598428000.0</v>
       </c>
       <c r="P33">
         <v>1623155000.0</v>
       </c>
       <c r="Q33"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>75738000.0</v>
+      </c>
       <c r="C34">
         <v>74402000.0</v>
       </c>
       <c r="D34">
         <v>73793000.0</v>
       </c>
       <c r="E34">
         <v>69386000.0</v>
       </c>
       <c r="F34">
         <v>80904000.0</v>
       </c>
       <c r="G34">
         <v>103940000.0</v>
       </c>
       <c r="H34">
         <v>97798000.0</v>
       </c>
       <c r="I34">
         <v>346298000.0</v>
       </c>
       <c r="J34">
         <v>313130000.0</v>
       </c>
       <c r="K34">
@@ -2627,51 +2648,51 @@
       <c r="K41">
         <v>498618000.0</v>
       </c>
       <c r="L41">
         <v>287389000.0</v>
       </c>
       <c r="M41">
         <v>273767000.0</v>
       </c>
       <c r="N41">
         <v>255877000.0</v>
       </c>
       <c r="O41">
         <v>229425000.0</v>
       </c>
       <c r="P41">
         <v>224352000.0</v>
       </c>
       <c r="Q41"/>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
-        <v>1807259000.0</v>
+        <v>-307959000.0</v>
       </c>
       <c r="C42">
         <v>-159737000.0</v>
       </c>
       <c r="D42">
         <v>-20673000.0</v>
       </c>
       <c r="E42">
         <v>121734000.0</v>
       </c>
       <c r="F42">
         <v>350559000.0</v>
       </c>
       <c r="G42">
         <v>499464000.0</v>
       </c>
       <c r="H42">
         <v>342305000.0</v>
       </c>
       <c r="I42">
         <v>587235000.0</v>
       </c>
       <c r="J42">
         <v>764318000.0</v>
       </c>
@@ -2733,51 +2754,53 @@
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>1029189000.0</v>
       </c>
       <c r="P44">
         <v>884945000.0</v>
       </c>
       <c r="Q44"/>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>9090046000.0</v>
+      </c>
       <c r="C45">
         <v>7813489000.0</v>
       </c>
       <c r="D45">
         <v>6966043000.0</v>
       </c>
       <c r="E45">
         <v>4613937000.0</v>
       </c>
       <c r="F45">
         <v>4190710000.0</v>
       </c>
       <c r="G45">
         <v>3908229000.0</v>
       </c>
       <c r="H45">
         <v>3800284000.0</v>
       </c>
       <c r="I45">
         <v>1253705000.0</v>
       </c>
       <c r="J45">
         <v>1134772000.0</v>
       </c>
       <c r="K45">
@@ -2878,51 +2901,53 @@
       </c>
       <c r="K47">
         <v>1049447000.0</v>
       </c>
       <c r="L47">
         <v>1018570000.0</v>
       </c>
       <c r="M47">
         <v>970419000.0</v>
       </c>
       <c r="N47">
         <v>902657000.0</v>
       </c>
       <c r="O47">
         <v>878305000.0</v>
       </c>
       <c r="P47">
         <v>865215000.0</v>
       </c>
       <c r="Q47"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>63</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>2097856000.0</v>
+      </c>
       <c r="C48">
         <v>1487703000.0</v>
       </c>
       <c r="D48">
         <v>984064000.0</v>
       </c>
       <c r="E48">
         <v>644415000.0</v>
       </c>
       <c r="F48">
         <v>414292000.0</v>
       </c>
       <c r="G48">
         <v>-11702000.0</v>
       </c>
       <c r="H48">
         <v>204797000.0</v>
       </c>
       <c r="I48">
         <v>-260919000.0</v>
       </c>
       <c r="J48">
         <v>-675664000.0</v>
       </c>
       <c r="K48">
@@ -2962,51 +2987,53 @@
         <v>-260919000.0</v>
       </c>
       <c r="J49">
         <v>-675664000.0</v>
       </c>
       <c r="K49">
         <v>-1060099000.0</v>
       </c>
       <c r="L49">
         <v>-1275972000.0</v>
       </c>
       <c r="M49">
         <v>-1426454000.0</v>
       </c>
       <c r="N49">
         <v>-1492409000.0</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>65</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>70591000.0</v>
+      </c>
       <c r="C50">
         <v>170891000.0</v>
       </c>
       <c r="D50">
         <v>13703000.0</v>
       </c>
       <c r="E50">
         <v>13634000.0</v>
       </c>
       <c r="F50">
         <v>14357000.0</v>
       </c>
       <c r="G50">
         <v>3899000.0</v>
       </c>
       <c r="H50">
         <v>3577000.0</v>
       </c>
       <c r="I50">
         <v>2924000.0</v>
       </c>
       <c r="J50">
         <v>13164000.0</v>
       </c>
       <c r="K50">
@@ -3538,403 +3565,409 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>1050057000.0</v>
+      </c>
+      <c r="C2">
         <v>1019152000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1118350000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1024320000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>914578000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
+        <v>1038147999.0</v>
+      </c>
+      <c r="H2">
         <v>1101920000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1017449000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>929759000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>956350000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>939658000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>773494000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>829212000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>955793000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>953680000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>800742000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>962208000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1080802000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1174252000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>979973000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>906960000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>862638000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>920944000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>492349000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>701922000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>759107000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>888434000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>690597000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>707672000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>848561000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>967236000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>761658000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>726635000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>736252000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>764563000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>603960000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>608919000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>640326000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>691971000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>546035000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>594381000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>598199000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>704187000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>590498000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>631790000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>621682000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>766510000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>564531000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>575912000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>542987000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>708399000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>555593000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>630660000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>500406000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3950,52 +3983,53 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4011,217 +4045,223 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>22599000.0</v>
+      </c>
       <c r="C5">
+        <v>17353000.0</v>
+      </c>
+      <c r="D5">
         <v>13849000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16844000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>27009000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>42522000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>37960000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>25541000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>37925000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>33533000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>42386000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>36154000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>28868000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>28748000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>37024000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13771000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18461000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4441000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-13102000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-22595000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-20031000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-23015000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-24692000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-27394000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-27461000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-18960000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-17645000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-17142000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7070000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3613000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>624000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>102000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-244000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1887000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4492000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6544000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6797000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7191000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-11186000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-11867000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9986000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-8992000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-5844000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2541000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-843000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1744000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>-825300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-722870000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4237,214 +4277,225 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>22</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>3954184000.0</v>
+      </c>
       <c r="C7">
+        <v>3922811000.0</v>
+      </c>
+      <c r="D7">
         <v>3909331000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3799408000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3677476000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3660716000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3525956000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3409406000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3411975000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3396189000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3394852000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3201324000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>9000.0</v>
+      </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="G8">
         <v>8000.0</v>
       </c>
       <c r="H8">
         <v>8000.0</v>
       </c>
       <c r="I8">
         <v>8000.0</v>
       </c>
       <c r="J8">
         <v>8000.0</v>
       </c>
       <c r="K8">
         <v>8000.0</v>
       </c>
       <c r="L8">
         <v>8000.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>8000.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4460,219 +4511,223 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>747355000.0</v>
+      </c>
+      <c r="C10">
         <v>1232525000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>584079000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>747619000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>371092000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>994698000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>857800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>659910000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>742332000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>925359000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>615863000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>520974000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>532443000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>872623000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>428583000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>454985000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>627050000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1091091000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1185383000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1344318000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1530600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1380276000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1348691000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1077146000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1488470000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>403074000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>140514000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>97207000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>105031000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>112274000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>85377000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>89585000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>83008000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>133286000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>48080000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>32648000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>29588000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>81597000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32799000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>30469000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>28100000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>20915000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>28847000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>27231000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>34748000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>25349000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>29437000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>29291000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>69490000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>132984000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>31557000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>33407000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>102672000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>43336000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4688,261 +4743,267 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>747355000.0</v>
+      </c>
+      <c r="C12">
         <v>1232525000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>584079000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>747619000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>371092000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>994698000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>857800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>659910000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>742332000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>925359000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>615863000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>520974000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>532443000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>872623000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>428583000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>454985000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>627050000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1091091000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1185383000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1344318000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1530600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1380276000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1348691000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1077146000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1488470000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>403074000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>140514000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>97207000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>105031000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>112274000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>85377000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>89585000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>83008000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>133286000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>48080000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>32648000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>29588000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>81597000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>32799000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>30469000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>28100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>20915000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>28847000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>27231000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>34748000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>25349000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>29437000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>29291000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>69490000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>132984000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>31557000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>33407000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>102672000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>43336000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>28</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>9000.0</v>
+      </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="G13">
         <v>8000.0</v>
       </c>
       <c r="H13">
         <v>8000.0</v>
       </c>
       <c r="I13">
         <v>8000.0</v>
       </c>
       <c r="J13">
         <v>8000.0</v>
       </c>
       <c r="K13">
         <v>8000.0</v>
       </c>
       <c r="L13">
         <v>8000.0</v>
       </c>
       <c r="M13">
         <v>8000.0</v>
       </c>
       <c r="N13">
         <v>8000.0</v>
       </c>
       <c r="O13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="P13">
         <v>7000.0</v>
       </c>
       <c r="Q13">
         <v>7000.0</v>
       </c>
       <c r="R13">
         <v>7000.0</v>
       </c>
       <c r="S13">
         <v>7000.0</v>
       </c>
       <c r="T13">
         <v>7000.0</v>
       </c>
       <c r="U13">
         <v>7000.0</v>
       </c>
       <c r="V13">
         <v>7000.0</v>
       </c>
       <c r="W13">
         <v>7000.0</v>
       </c>
@@ -5009,236 +5070,242 @@
       <c r="AR13">
         <v>7000.0</v>
       </c>
       <c r="AS13">
         <v>7000.0</v>
       </c>
       <c r="AT13">
         <v>7000.0</v>
       </c>
       <c r="AU13">
         <v>7000.0</v>
       </c>
       <c r="AV13">
         <v>7000.0</v>
       </c>
       <c r="AW13">
         <v>7000.0</v>
       </c>
       <c r="AX13">
         <v>7000.0</v>
       </c>
       <c r="AY13">
         <v>7000.0</v>
       </c>
       <c r="AZ13">
-        <v>47000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BA13">
         <v>47000.0</v>
       </c>
       <c r="BB13">
         <v>47000.0</v>
       </c>
-      <c r="BC13"/>
+      <c r="BC13">
+        <v>47000.0</v>
+      </c>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>64144000.0</v>
+      </c>
+      <c r="C14">
         <v>64139000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64068000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>63893000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>64005000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>64814000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>64619000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>64328000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>64266999.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>64425000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>64802000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>65039000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>65291000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>65385000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>65504000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>65962000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>66645000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>67626000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>68205000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>68448000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>68032000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>66962000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>66720000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>65947000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>65572000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>67010000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>67159000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>67274000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>67730000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>68348000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>68628000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>68769000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>68970000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>69305000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>69541000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>70801000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>71505000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>70878000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>71597000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>71987000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>72423000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>73367000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>75394000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>76511000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>76501000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>75254682.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>74218000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>73966000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>75469000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>73686524.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>72659527.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71632530.0</v>
       </c>
       <c r="BA14">
         <v>71632530.0</v>
       </c>
       <c r="BB14">
         <v>71632530.0</v>
       </c>
       <c r="BC14">
         <v>71632530.0</v>
       </c>
       <c r="BD14">
         <v>71632530.0</v>
       </c>
       <c r="BE14">
         <v>71632530.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>71632530.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5254,52 +5321,53 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -5315,52 +5383,53 @@
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5376,52 +5445,53 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5437,52 +5507,53 @@
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5498,56 +5569,59 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>35</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>47064000.0</v>
+      </c>
       <c r="C20">
         <v>47064000.0</v>
       </c>
       <c r="D20">
         <v>47064000.0</v>
       </c>
       <c r="E20">
         <v>47064000.0</v>
       </c>
       <c r="F20">
         <v>47064000.0</v>
       </c>
       <c r="G20">
         <v>47064000.0</v>
       </c>
       <c r="H20">
         <v>47064000.0</v>
       </c>
       <c r="I20">
         <v>47064000.0</v>
       </c>
       <c r="J20">
         <v>47064000.0</v>
       </c>
       <c r="K20">
@@ -5660,60 +5734,63 @@
       </c>
       <c r="AU20">
         <v>47064000.0</v>
       </c>
       <c r="AV20">
         <v>47064000.0</v>
       </c>
       <c r="AW20">
         <v>47064000.0</v>
       </c>
       <c r="AX20">
         <v>47064000.0</v>
       </c>
       <c r="AY20">
         <v>47064000.0</v>
       </c>
       <c r="AZ20">
         <v>47064000.0</v>
       </c>
       <c r="BA20">
         <v>47064000.0</v>
       </c>
       <c r="BB20">
         <v>47064000.0</v>
       </c>
-      <c r="BC20"/>
+      <c r="BC20">
+        <v>47064000.0</v>
+      </c>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
-        <v>285064000.0</v>
+        <v>238000000.0</v>
       </c>
       <c r="C21">
         <v>238000000.0</v>
       </c>
       <c r="D21">
         <v>238000000.0</v>
       </c>
       <c r="E21">
         <v>238000000.0</v>
       </c>
       <c r="F21">
         <v>238000000.0</v>
       </c>
       <c r="G21">
         <v>238000000.0</v>
       </c>
       <c r="H21">
         <v>238000000.0</v>
       </c>
       <c r="I21">
         <v>238000000.0</v>
       </c>
       <c r="J21">
         <v>238000000.0</v>
       </c>
@@ -5732,565 +5809,579 @@
       <c r="O21">
         <v>238000000.0</v>
       </c>
       <c r="P21">
         <v>238000000.0</v>
       </c>
       <c r="Q21">
         <v>238000000.0</v>
       </c>
       <c r="R21">
         <v>238000000.0</v>
       </c>
       <c r="S21">
         <v>238000000.0</v>
       </c>
       <c r="T21">
         <v>238000000.0</v>
       </c>
       <c r="U21">
         <v>238000000.0</v>
       </c>
       <c r="V21">
         <v>238000000.0</v>
       </c>
       <c r="W21">
+        <v>238000000.0</v>
+      </c>
+      <c r="X21">
         <v>238585000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>238634000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>238683000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>238731000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>238780000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>238829000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>238941000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>402324000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>411149000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>416448000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>421605000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>426947000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>433374000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>439221000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>445150000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>451180000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>458680000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>464581000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>470482000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>476753000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>486210000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>492250000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>498291000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>504397000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>510807000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>517349000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>523933000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>530553000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>537429000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>544315000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>551200000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>560081000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22">
+        <v>1444205000.0</v>
+      </c>
+      <c r="C22">
         <v>1311903000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1658435000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1414814000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1315316000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1250775000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1440695000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1222714000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1140800000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1087841000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1329129000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1161523000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1231092000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1181982000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1445087000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1266696000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1257104000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1021009000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1059749000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>828152000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>767575000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>740788000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>866986000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>607554000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>625908000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>777248000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1004386000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>823787000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>895813000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>954183000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1056596000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>843926000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>786559000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>752562000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>903663000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>726985000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>725537000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>701891000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>822469000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>744965000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>804694000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>783528000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>934011000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>802341000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>822313000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>788708000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>899880000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>711510000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>707627000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>720052000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>902426000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>748308000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>727219000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>680190000.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>9777194000.0</v>
+      </c>
+      <c r="C23">
         <v>9919057000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9596718000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9309263000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8549897000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8770413000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8442860000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7821436000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7695252000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7706840000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7493700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6915538000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7003879000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7269597000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7101510000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6733361000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6933482000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7089513000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7277827000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6992501000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7051044000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6781092000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6908796000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6369934000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6640677000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5593859000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5507587000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5046437000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5065239000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3079172000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3206914000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2930621000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2825446000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2812829000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2843363000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2611768000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2558858000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2574483000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2688120000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2566254000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2605901000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2580147000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2805317000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2673624000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2683114000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2624569000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2796901000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2555302000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2547759000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2621092000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2980892000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2565900000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2594200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2478082000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>39</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1897343000.0</v>
+      </c>
       <c r="C24">
+        <v>2011735000.0</v>
+      </c>
+      <c r="D24">
         <v>2015471000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2019409000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1637073000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1539918000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1542712000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1234521000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1236658000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1394942000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1397618000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1347727000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -6306,52 +6397,53 @@
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6367,52 +6459,53 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6428,467 +6521,479 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>5124192000.0</v>
+      </c>
+      <c r="C28">
         <v>4772612000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5360676000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5091094000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4958261000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4376827000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4381691000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4151909000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4074943000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3879475000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4190577000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4041944000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4077133000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3829486000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4269138000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4131146000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3946120000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3362581000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3350316000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3199686000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3296500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3256804000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3514699000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3755335000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3459180000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3226411000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3397022000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3332768000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3350497000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>874293000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1006537000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1068841000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1052584000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>993686000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1248162000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1245618000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1124294000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1048884000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1271776000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1322873000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1323528000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1283985000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1384960000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1324059000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1282484000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1225094000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1394676000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1343778000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1297994000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1295201000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1684188000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1660931000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1578723000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1292980000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3753930000.0</v>
+      </c>
       <c r="C29">
+        <v>3889585000.0</v>
+      </c>
+      <c r="D29">
         <v>3562933000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3486122000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3004074000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3081305000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2860022000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2472750000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2436726000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2405577000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2262064000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2187453000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>113984000.0</v>
+      </c>
+      <c r="C30">
         <v>105296000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>116223000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>111236000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>106726000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>88079000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>102872000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>99659000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>100654000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>74361000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>91579000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>80742000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>78477000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71091000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>80641000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>70858000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>77708000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>54089000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>90705000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>78761000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>83350000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>62161000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>72728000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>50255000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12375000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>91508000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>117493000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>98201000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>99461000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>58752000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>86069000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>71026000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>82758000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>71649000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>78995000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>58941000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>52980000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>43252000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>59757000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>41902000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>51371000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>38571000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>49018000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>38979000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>45717000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>49716000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>53484000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>43678000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>44084000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>35678000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>54619000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>41640000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>46362000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>41734000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
-    </row>
-    <row r="31" spans="1:57">
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -6904,715 +7009,735 @@
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>352709000.0</v>
+      </c>
       <c r="C32">
+        <v>522321000.0</v>
+      </c>
+      <c r="D32">
         <v>458830000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>480252000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>115322000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>356292000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>388977000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>79269000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>140805000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>298238000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>260256000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>273368000.0</v>
       </c>
-      <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>7272037000.0</v>
+      </c>
+      <c r="C33">
         <v>7147525000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6934692000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6735217000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6477734000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6141610000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5752440000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5563512000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5457125000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5379816000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5278868000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4998468000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5013414000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4985805000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5001729000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4797258000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4752240000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4541869000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4505762000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4328586000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4312946000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4270476000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4273935000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4478144000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4410797000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4176488000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4092442000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3860528000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3813438000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1807272000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1808287000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1756628000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1724545000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1712396000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1692908000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1663305000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1644134000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1646159000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1641244000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1634223000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1624411000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1647165000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1659986000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1636601000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1626542000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1637086000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1640402000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1616729000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1596745000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1604572000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1616017000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1606306000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1592514000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1598428000.0</v>
       </c>
-      <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
-    </row>
-    <row r="34" spans="1:57">
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>74720000.0</v>
+      </c>
       <c r="C34">
+        <v>75738000.0</v>
+      </c>
+      <c r="D34">
         <v>74303000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>77097000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>74104000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>74402000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>74091000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>74092000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>73210000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>73793000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>70572000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>70771000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>5788179000.0</v>
+      </c>
+      <c r="C35">
         <v>5862587000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5866013000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5768652000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5240859000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5127406000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4994930000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4572444000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4566504000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4681122000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4688648000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4445977000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4483892000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4562741000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4584373000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4490434000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4487830000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4381449000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4481525000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4513322000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4782451000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4632342000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4881574000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4882477000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5006170000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3603809000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3508353000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3415532000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3442801000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1508720000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1610135000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1657239000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1622526000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1606424000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1826221000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1784372000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1652446000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1627461000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1803865000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1831088000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1836230000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1792581000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1894535000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1843830000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1818790000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1757403000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1885859000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1859192000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1857856000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1867744000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1977655000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3245015000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3188215000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2847485000.0</v>
       </c>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
-    </row>
-    <row r="36" spans="1:57">
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>84972000.0</v>
+      </c>
+      <c r="C36">
         <v>71318000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>69506000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>50406000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>50289000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>52027000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>53445000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>48181000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>49961000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>50148000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>49703000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>49281000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>78563000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>83599000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>53198000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>55981000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>59614000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>62136000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>63023000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>64941000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>68209000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>72761000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>75945000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>299373000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>276546000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>85731000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>88869000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>92120000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>90305000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>99818000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>105587000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>107631000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>100895000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>92118000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>92582000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>89557000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>89071000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>90495000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>95203000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>97659000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>94996000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>104778000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>108524000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>110892000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>114133000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>113634000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>118314000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>119750000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>117976000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>124298000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>136112000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>132723000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>122631000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>112978000.0</v>
       </c>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
-    </row>
-    <row r="37" spans="1:57">
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7628,52 +7753,53 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
@@ -7689,386 +7815,393 @@
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-    </row>
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>199613000.0</v>
+      </c>
+      <c r="C39">
         <v>121808000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>303289000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>300377000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>279029000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>295251000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>289053000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>275641000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>254341000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>239463000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>178261000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>153831000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>148453000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>158096000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>145470000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>143564000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>219380000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>381455000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>436228000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>412684000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>356573000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>327391000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>346456000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>156835000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>103127000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>145541000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>152752000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>166714000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>151496000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>146691000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>166195000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>169456000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>148576000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>142936000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>119717000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>129889000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>106619000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>101584000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>131851000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>114695000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>97325000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>89968000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>133455000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>168472000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>153794000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>123710000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>173698000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>154094000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>129813000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>127806000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>376273000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>136239000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>125433000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>114394000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
-    </row>
-    <row r="40" spans="1:57">
+      <c r="BF39"/>
+    </row>
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>644714000.0</v>
+      </c>
+      <c r="C40">
         <v>734000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>659563000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>656713000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>629909000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>656581001.0</v>
+      </c>
+      <c r="H40">
         <v>626860000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>604465000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>602973000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>647338000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>588645000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>456075000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>472926000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>541413000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>520145000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>418427000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>378075000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>493695000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>544852000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>483134000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>504520000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>512830000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>522122000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>451877000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>380789000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>397032000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>422154000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>344584000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>359818000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>396257000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>433360000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>355676000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>351974000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>370215000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>359228000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>315690000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>335009000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>354870000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>324540000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>289841000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>277624000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>286986000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>325780000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>277253000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>260496000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>309101000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>256485000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>238784000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>243862000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>297280000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>259680000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>270786000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>221575000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>238865000.0</v>
       </c>
-      <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
-    </row>
-    <row r="41" spans="1:57">
+      <c r="BF40"/>
+    </row>
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -8084,219 +8217,223 @@
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
-        <v>1807259000.0</v>
+        <v>-398641000.0</v>
       </c>
       <c r="C42">
+        <v>-307959000.0</v>
+      </c>
+      <c r="D42">
         <v>-273820000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-252757000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-263357000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-159737000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-118416000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-91550000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-69085000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-20673000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>51476000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>81642000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>95435000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>121734000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>142482000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>177667000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>267222000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>350559000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>437246000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>419246000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>383433000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>499464000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>478957000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>465359000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>435486000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>342305000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>410754000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>430259000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>468165000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>587235000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>638022000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>675304000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>704585000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>764318000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>810319000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>871883000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>974030000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1017471000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1061435000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1126190000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1143199000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1185935000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1258645000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1351757000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1371243000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1362240000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1354192000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1346952000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1344361000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2167234000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1340202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="BA42">
         <v>-4000.0</v>
       </c>
       <c r="BB42">
+        <v>-4000.0</v>
+      </c>
+      <c r="BC42">
         <v>722866000.0</v>
       </c>
-      <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
-    </row>
-    <row r="43" spans="1:57">
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8312,52 +8449,53 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8373,300 +8511,309 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>6899862000.0</v>
+      </c>
       <c r="C45">
+        <v>9090046000.0</v>
+      </c>
+      <c r="D45">
         <v>6577810000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6378991000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6114054000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7813489000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5373657000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5207987000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5083708000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6966043000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4898200000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4625064000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>6899862000.0</v>
+      </c>
+      <c r="C46">
         <v>6789004000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6577810000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6378991000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6114054000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5756572000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5373657000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5207987000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5083708000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5013093000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4898200000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4625064000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4646708000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4613937000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4618137000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4441234000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4384285000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4190710000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4153556000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3974384000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3955341000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3908229000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3907745000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3888395000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3843843000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3800284000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3713663000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3478390000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3432937000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1253705000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1239483000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1178989000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1148257000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1134772000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1111949000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1080181000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1055171000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1049447000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1040297000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1024919000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1011869000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1018570000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1018188000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>986395000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>967054000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>970419000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>964217000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>932566000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>907772000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>902657000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>895412000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>882190000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>871610000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>878305000.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
-    </row>
-    <row r="47" spans="1:57">
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -8682,217 +8829,223 @@
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>63</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>2212600000.0</v>
+      </c>
       <c r="C48">
+        <v>2097856000.0</v>
+      </c>
+      <c r="D48">
         <v>1787471000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1682721000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1588536000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1487703000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1226935000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1136338000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1062578000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>984064000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>756606000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>708055000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>677163000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>644415000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>459215000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>442432000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>430466000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>414292000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>292656000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>279037000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>176483000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-11702000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-167696000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-175712000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-128931000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>204797000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1528000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-97987000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-182554000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-260919000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-445270000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-522120000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-593077000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-675664000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-916367000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-961246000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1008148000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1060099000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1185660000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-1218064000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-1238458000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1275972000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-1374745000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-1389860000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-1400759000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-1426454000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-1521319000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-1487105000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-1480635000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-1492409000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-1555993000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-1515200000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-1456030000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-1109501000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-    </row>
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8908,536 +9061,549 @@
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>65</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>20020000.0</v>
+      </c>
       <c r="C50">
+        <v>70591000.0</v>
+      </c>
+      <c r="D50">
         <v>19953000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>19896000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>14804000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>170891000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>170823000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>167892000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>168642000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>13703000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>13970000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>13867000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>5871547000.0</v>
+      </c>
+      <c r="C51">
         <v>6005137000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5944755000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5838713000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5329353000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5371525000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5239491000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4811819000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4817275000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4804834000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4806440000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4562918000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4609576000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4702109000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4697721000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4586131000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4573170000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4453672000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4535699000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4544004000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4827100000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4637080000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4863390000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4832481000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4947650000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3629485000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3537536000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3429975000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3455528000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>986567000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1091914000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1158426000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1135592000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1126972000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1296242000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1278266000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1153882000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1130481000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1304575000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1353342000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1351628000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1304900000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1413807000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1351290000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1317232000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1250443000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1424113000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1373069000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1367484000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1428185000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1715745000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1694338000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1681395000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1336316000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
-    </row>
-    <row r="52" spans="1:57">
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>457677000.0</v>
+      </c>
+      <c r="C52">
         <v>496059000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>425283000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>412761000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>412354000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>577782000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>572663000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>556741000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>564590000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>425098000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>426273000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>414133000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>416375000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>414745000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>404584000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>389881000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>389213000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>373150000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>360391000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>340377000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>317221000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>308528000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>297580000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>280971000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>272695000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>305762000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>297058000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>280587000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>276400000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2924000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2800000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2755000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>13040000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>13164000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1942000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1823000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1696000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1638000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3148000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3024000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2904000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1403000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2752000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2680000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2390000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2334000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>13275000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1250000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1070000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>59026000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>231460000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>9663000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>9737000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>784000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-    </row>
-    <row r="53" spans="1:57">
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>483000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2213000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>4390000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>5065000.0</v>
       </c>
-      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9453,720 +9619,733 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>9777194000.0</v>
+      </c>
+      <c r="C55">
         <v>9919057000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9596718000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9309263000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8549897000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8770413000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8442860000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7821436000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7695252000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7706840000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7493700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6915538000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7003879000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7269597000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7101510000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6733361000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6933482000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7089513000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7277827000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6992501000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7051044000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6781092000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6908796000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>6369934000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6640677000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5593859000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5507587000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5046437000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5065239000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3079172000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3206914000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2930621000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2825446000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2812829000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2843363000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2611768000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2558858000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2574483000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2688120000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2566254000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2605901000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2580147000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2805317000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2673624000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2683114000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2624569000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2796901000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2555302000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2547759000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2621092000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2980892000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2565900000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2594200000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2478082000.0</v>
       </c>
-      <c r="BC55"/>
       <c r="BD55"/>
       <c r="BE55"/>
-    </row>
-    <row r="56" spans="1:57">
+      <c r="BF55"/>
+    </row>
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>2505157000.0</v>
+      </c>
+      <c r="C56">
         <v>2771532000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2662026000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2574046000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2072163000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2628803000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2690420000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2257924000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2238127000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2327024000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2214832000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1917070000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1990465000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2283792000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2099781000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1936103000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2181242000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2547644000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2772065000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2663915000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2738098000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2510616000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2634861000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1891790000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2229880000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1417371000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1415145000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1185909000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1251801000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1271900000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1398627000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1173993000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1100901000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1100433000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1150455000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>948463000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>914724000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>928324000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1046876000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>932031000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>981490000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>932982000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1145331000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1037023000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1056572000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>987483000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1156499000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>938573000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>951014000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1016520000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1364875000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>959594000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1001686000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>879654000.0</v>
       </c>
-      <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
-    </row>
-    <row r="57" spans="1:57">
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>2152448000.0</v>
+      </c>
+      <c r="C57">
         <v>2249211000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2203196000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2093794000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1956841000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2272511000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2301443000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2178655000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2097322000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2028786000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1954576000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1643702000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1718513000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1911951000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1878409000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1609050000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1729496000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1947647000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2079495000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1803484000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1728701000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1683996000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1740646000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1225197000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1355406000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1461901000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1607646000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1315768000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1343890000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1247742000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1403396000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1120089000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1091649000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1119631000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1127675000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>923296000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>947320000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>996834000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1019659000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>838900000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>874909000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>886588000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1032719000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>870431000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>894676000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>933117000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1078907000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>836256000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>826170000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>903816000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1219021000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>836042000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>861972000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>740055000.0</v>
       </c>
-      <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
-    </row>
-    <row r="58" spans="1:57">
+      <c r="BF57"/>
+    </row>
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>7940627000.0</v>
+      </c>
+      <c r="C58">
         <v>8111798000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8069209000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7862446000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7197700000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7399917000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7296373000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6751099000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6663826000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6709908000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6643224000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6089679000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6202405000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6474692000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6462782000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6099484000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6217326000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6329096000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6561020000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6316806000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6511152000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6316338000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6622220000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6107674000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6361576000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5065710000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5115999000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4731300000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4786691000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2756462000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3013531000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2777328000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2714175000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2726055000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2953896000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2707668000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2599766000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2624295000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2823524000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2669988000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2711139000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2679169000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2927254000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2714261000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2713466000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2690520000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2964766000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2695448000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2684026000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2771560000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3196676000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4081057000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4050187000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3587540000.0</v>
       </c>
-      <c r="BC58"/>
       <c r="BD58"/>
       <c r="BE58"/>
-    </row>
-    <row r="59" spans="1:57">
+      <c r="BF58"/>
+    </row>
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10182,219 +10361,223 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>1836567000.0</v>
+      </c>
+      <c r="C60">
         <v>1807259000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1527509000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1446817000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1352197000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1370496000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1146487000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1070337000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1031426000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>996932000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>850476000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>825859000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>801474000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>794905000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>638728000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>633877000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>716156000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>760417000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>716807000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>675695000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>539892000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>464754000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>286576000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>262260000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>279101000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>528149000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>391588000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>315137000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>278548000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>322710000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>193383000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>153293000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>111271000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>86774000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-110533000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-95900000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-40908000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-49812000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-135404000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-103734000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-105238000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-99022000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-121937000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-40637000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-30352000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-65951000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-167865000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-140146000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-136267000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-150468000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-215784000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-1515157000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-1455987000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-1109458000.0</v>
       </c>
-      <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
-    </row>
-    <row r="61" spans="1:57">
+      <c r="BF60"/>
+    </row>
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10410,52 +10593,53 @@
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10471,50 +10655,51 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10575,381 +10760,381 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
-        <v>6904793000.0</v>
+        <v>6486922000.0</v>
       </c>
       <c r="C2">
         <v>6025272000.0</v>
       </c>
       <c r="D2">
         <v>5584060000.0</v>
       </c>
       <c r="E2">
         <v>5171715000.0</v>
       </c>
       <c r="F2">
         <v>5436155000.0</v>
       </c>
       <c r="G2">
         <v>3555024000.0</v>
       </c>
       <c r="H2">
         <v>4228740000.0</v>
       </c>
       <c r="I2">
         <v>3868119000.0</v>
       </c>
       <c r="J2">
         <v>3559158000.0</v>
       </c>
       <c r="K2">
         <v>3297373000.0</v>
       </c>
       <c r="L2">
         <v>3059641000.0</v>
       </c>
       <c r="M2">
         <v>2900819000.0</v>
       </c>
       <c r="N2">
         <v>2695957000.0</v>
       </c>
       <c r="O2">
         <v>2530124000.0</v>
       </c>
       <c r="P2">
         <v>2363464000.0</v>
       </c>
       <c r="Q2">
         <v>2252346000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>417871000.0</v>
       </c>
       <c r="C3">
-        <v>321875000.0</v>
+        <v>347575000.0</v>
       </c>
       <c r="D3">
-        <v>284064000.0</v>
+        <v>307064000.0</v>
       </c>
       <c r="E3">
-        <v>249198000.0</v>
+        <v>270398000.0</v>
       </c>
       <c r="F3">
-        <v>230317000.0</v>
+        <v>249217000.0</v>
       </c>
       <c r="G3">
-        <v>203490000.0</v>
+        <v>220390000.0</v>
       </c>
       <c r="H3">
-        <v>192820000.0</v>
+        <v>210720000.0</v>
       </c>
       <c r="I3">
-        <v>198484000.0</v>
+        <v>217884000.0</v>
       </c>
       <c r="J3">
-        <v>182903000.0</v>
+        <v>201103000.0</v>
       </c>
       <c r="K3">
-        <v>168186000.0</v>
+        <v>183586000.0</v>
       </c>
       <c r="L3">
-        <v>157499000.0</v>
+        <v>172099000.0</v>
       </c>
       <c r="M3">
-        <v>150180000.0</v>
+        <v>167580000.0</v>
       </c>
       <c r="N3">
-        <v>149395000.0</v>
+        <v>168195000.0</v>
       </c>
       <c r="O3">
-        <v>146486000.0</v>
+        <v>166786000.0</v>
       </c>
       <c r="P3">
         <v>153070000.0</v>
       </c>
       <c r="Q3">
         <v>146759000.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
-        <v>849112000.0</v>
+        <v>887159000.0</v>
       </c>
       <c r="C5">
-        <v>726198000.0</v>
+        <v>744336000.0</v>
       </c>
       <c r="D5">
-        <v>563291000.0</v>
+        <v>544172000.0</v>
       </c>
       <c r="E5">
-        <v>401726000.0</v>
+        <v>373983000.0</v>
       </c>
       <c r="F5">
-        <v>790271000.0</v>
+        <v>612800000.0</v>
       </c>
       <c r="G5">
-        <v>-314284000.0</v>
+        <v>-339856000.0</v>
       </c>
       <c r="H5">
-        <v>654521000.0</v>
+        <v>631351000.0</v>
       </c>
       <c r="I5">
-        <v>589820000.0</v>
+        <v>563574000.0</v>
       </c>
       <c r="J5">
-        <v>486139000.0</v>
+        <v>487757000.0</v>
       </c>
       <c r="K5">
-        <v>386139000.0</v>
+        <v>389373000.0</v>
       </c>
       <c r="L5">
-        <v>299017000.0</v>
+        <v>297875000.0</v>
       </c>
       <c r="M5">
-        <v>257366000.0</v>
+        <v>188781000.0</v>
       </c>
       <c r="N5">
-        <v>195629000.0</v>
+        <v>160097000.0</v>
       </c>
       <c r="O5">
-        <v>155912000.0</v>
+        <v>143092000.0</v>
       </c>
       <c r="P5">
         <v>118701000.0</v>
       </c>
       <c r="Q5">
         <v>152437000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>1266983000.0</v>
+        <v>1305030000.0</v>
       </c>
       <c r="C6">
-        <v>1048073000.0</v>
+        <v>1091911000.0</v>
       </c>
       <c r="D6">
-        <v>847355000.0</v>
+        <v>851236000.0</v>
       </c>
       <c r="E6">
-        <v>650924000.0</v>
+        <v>644381000.0</v>
       </c>
       <c r="F6">
-        <v>1020588000.0</v>
+        <v>862017000.0</v>
       </c>
       <c r="G6">
-        <v>-110794000.0</v>
+        <v>-119466000.0</v>
       </c>
       <c r="H6">
-        <v>847341000.0</v>
+        <v>842071000.0</v>
       </c>
       <c r="I6">
-        <v>788304000.0</v>
+        <v>781458000.0</v>
       </c>
       <c r="J6">
-        <v>669042000.0</v>
+        <v>688860000.0</v>
       </c>
       <c r="K6">
-        <v>554325000.0</v>
+        <v>572959000.0</v>
       </c>
       <c r="L6">
-        <v>456516000.0</v>
+        <v>469974000.0</v>
       </c>
       <c r="M6">
-        <v>407546000.0</v>
+        <v>356361000.0</v>
       </c>
       <c r="N6">
-        <v>345024000.0</v>
+        <v>328292000.0</v>
       </c>
       <c r="O6">
-        <v>302398000.0</v>
+        <v>309878000.0</v>
       </c>
       <c r="P6">
         <v>271771000.0</v>
       </c>
       <c r="Q6">
         <v>299196000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>93000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
-        <v>4662117000.0</v>
+        <v>5079988000.0</v>
       </c>
       <c r="C9">
-        <v>4600510000.0</v>
+        <v>4609551000.0</v>
       </c>
       <c r="D9">
-        <v>4134090000.0</v>
+        <v>4143407000.0</v>
       </c>
       <c r="E9">
-        <v>3521445000.0</v>
+        <v>3530889000.0</v>
       </c>
       <c r="F9">
-        <v>3876572000.0</v>
+        <v>3886101000.0</v>
       </c>
       <c r="G9">
-        <v>2201366000.0</v>
+        <v>2208956000.0</v>
       </c>
       <c r="H9">
-        <v>3048554000.0</v>
+        <v>3057658000.0</v>
       </c>
       <c r="I9">
-        <v>2790768000.0</v>
+        <v>2800360000.0</v>
       </c>
       <c r="J9">
-        <v>2541815000.0</v>
+        <v>2550885000.0</v>
       </c>
       <c r="K9">
-        <v>2284444000.0</v>
+        <v>2293577000.0</v>
       </c>
       <c r="L9">
-        <v>2054072999.0</v>
+        <v>2070202000.0</v>
       </c>
       <c r="M9">
-        <v>1927954000.0</v>
+        <v>1948815000.0</v>
       </c>
       <c r="N9">
-        <v>1745257000.0</v>
+        <v>1766030000.0</v>
       </c>
       <c r="O9">
-        <v>1614539000.0</v>
+        <v>1635380000.0</v>
       </c>
       <c r="P9">
         <v>1524067000.0</v>
       </c>
       <c r="Q9">
         <v>1448743000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>816118000.0</v>
       </c>
       <c r="C10">
         <v>674814000.0</v>
       </c>
       <c r="D10">
         <v>465773000.0</v>
       </c>
       <c r="E10">
         <v>307509000.0</v>
       </c>
       <c r="F10">
         <v>545298000.0</v>
       </c>
       <c r="G10">
         <v>-437623000.0</v>
       </c>
       <c r="H10">
         <v>580525000.0</v>
       </c>
       <c r="I10">
         <v>507584000.0</v>
       </c>
@@ -10958,51 +11143,51 @@
       </c>
       <c r="K10">
         <v>333212000.0</v>
       </c>
       <c r="L10">
         <v>238876000.0</v>
       </c>
       <c r="M10">
         <v>105036000.0</v>
       </c>
       <c r="N10">
         <v>32358000.0</v>
       </c>
       <c r="O10">
         <v>29165000.0</v>
       </c>
       <c r="P10">
         <v>-10420000.0</v>
       </c>
       <c r="Q10">
         <v>53128000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>205965000.0</v>
       </c>
       <c r="C11">
         <v>171175000.0</v>
       </c>
       <c r="D11">
         <v>126124000.0</v>
       </c>
       <c r="E11">
         <v>77386000.0</v>
       </c>
       <c r="F11">
         <v>136459000.0</v>
       </c>
       <c r="G11">
         <v>-221124000.0</v>
       </c>
       <c r="H11">
         <v>115409000.0</v>
       </c>
       <c r="I11">
         <v>92839000.0</v>
       </c>
@@ -11011,51 +11196,51 @@
       </c>
       <c r="K11">
         <v>117339000.0</v>
       </c>
       <c r="L11">
         <v>88394000.0</v>
       </c>
       <c r="M11">
         <v>39081000.0</v>
       </c>
       <c r="N11">
         <v>16208000.0</v>
       </c>
       <c r="O11">
         <v>3864000.0</v>
       </c>
       <c r="P11">
         <v>-4148000.0</v>
       </c>
       <c r="Q11">
         <v>22130000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>71041000.0</v>
       </c>
       <c r="C12">
         <v>69522000.0</v>
       </c>
       <c r="D12">
         <v>78399000.0</v>
       </c>
       <c r="E12">
         <v>66474000.0</v>
       </c>
       <c r="F12">
         <v>67502000.0</v>
       </c>
       <c r="G12">
         <v>97767000.0</v>
       </c>
       <c r="H12">
         <v>50826000.0</v>
       </c>
       <c r="I12">
         <v>55990000.0</v>
       </c>
@@ -11064,93 +11249,99 @@
       </c>
       <c r="K12">
         <v>56161000.0</v>
       </c>
       <c r="L12">
         <v>58999000.0</v>
       </c>
       <c r="M12">
         <v>83745000.0</v>
       </c>
       <c r="N12">
         <v>127739000.0</v>
       </c>
       <c r="O12">
         <v>113927000.0</v>
       </c>
       <c r="P12">
         <v>129121000.0</v>
       </c>
       <c r="Q12">
         <v>99309000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="D13"/>
+        <v>132</v>
+      </c>
+      <c r="B13">
+        <v>20904000.0</v>
+      </c>
+      <c r="C13">
+        <v>31519000.0</v>
+      </c>
+      <c r="D13">
+        <v>24633000.0</v>
+      </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>610153000.0</v>
       </c>
       <c r="C15">
         <v>503639000.0</v>
       </c>
       <c r="D15">
         <v>339649000.0</v>
       </c>
       <c r="E15">
         <v>230123000.0</v>
       </c>
       <c r="F15">
         <v>408839000.0</v>
       </c>
       <c r="G15">
         <v>-216499000.0</v>
       </c>
       <c r="H15">
         <v>465116000.0</v>
       </c>
       <c r="I15">
         <v>414745000.0</v>
       </c>
@@ -11159,1336 +11350,1355 @@
       </c>
       <c r="K15">
         <v>215873000.0</v>
       </c>
       <c r="L15">
         <v>150482000.0</v>
       </c>
       <c r="M15">
         <v>65955000.0</v>
       </c>
       <c r="N15">
         <v>16150000.0</v>
       </c>
       <c r="O15">
         <v>25301000.0</v>
       </c>
       <c r="P15">
         <v>-6272000.0</v>
       </c>
       <c r="Q15">
         <v>30998000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>230123000.0</v>
       </c>
       <c r="F16">
         <v>408839000.0</v>
       </c>
       <c r="G16">
         <v>-216499000.0</v>
       </c>
       <c r="H16">
         <v>465116000.0</v>
       </c>
       <c r="I16">
         <v>414745000.0</v>
       </c>
       <c r="J16">
         <v>384852000.0</v>
       </c>
       <c r="K16">
         <v>215873000.0</v>
       </c>
       <c r="L16">
         <v>150482000.0</v>
       </c>
       <c r="M16">
         <v>65955000.0</v>
       </c>
       <c r="N16">
         <v>16150000.0</v>
       </c>
       <c r="O16">
         <v>25301000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>136</v>
+      </c>
+      <c r="B17">
+        <v>610153000.0</v>
+      </c>
       <c r="C17">
         <v>503639000.0</v>
       </c>
       <c r="D17">
         <v>339649000.0</v>
       </c>
       <c r="E17">
         <v>230123000.0</v>
       </c>
       <c r="F17">
         <v>408839000.0</v>
       </c>
       <c r="G17">
         <v>-216499000.0</v>
       </c>
       <c r="H17">
         <v>465116000.0</v>
       </c>
       <c r="I17">
         <v>414745000.0</v>
       </c>
       <c r="J17">
         <v>384852000.0</v>
       </c>
       <c r="K17">
         <v>215873000.0</v>
       </c>
       <c r="L17">
         <v>150482000.0</v>
       </c>
       <c r="M17">
         <v>65955000.0</v>
       </c>
       <c r="N17">
         <v>16150000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>-50137000.0</v>
+      </c>
       <c r="C18">
         <v>-69522000.0</v>
       </c>
       <c r="D18">
         <v>-78399000.0</v>
       </c>
       <c r="E18">
         <v>-66474000.0</v>
       </c>
       <c r="F18">
         <v>-70921000.0</v>
       </c>
       <c r="G18">
         <v>-101400000.0</v>
       </c>
       <c r="H18">
         <v>-50451000.0</v>
       </c>
       <c r="I18">
         <v>-58486000.0</v>
       </c>
       <c r="J18">
         <v>-61039000.0</v>
       </c>
       <c r="K18">
         <v>-57507000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>16531000.0</v>
       </c>
       <c r="I19">
         <v>9175000.0</v>
       </c>
       <c r="J19">
         <v>6007000.0</v>
       </c>
       <c r="K19">
         <v>7030000.0</v>
       </c>
       <c r="L19">
         <v>5216000.0</v>
       </c>
       <c r="M19">
         <v>-63594000.0</v>
       </c>
       <c r="N19">
         <v>-7155000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>4315000.0</v>
       </c>
       <c r="I20">
         <v>6844000.0</v>
       </c>
       <c r="J20">
         <v>2127000.0</v>
       </c>
       <c r="K20">
         <v>2450000.0</v>
       </c>
       <c r="L20">
         <v>6111000.0</v>
       </c>
       <c r="M20">
         <v>2579000.0</v>
       </c>
       <c r="N20">
         <v>5351000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
-        <v>849112000.0</v>
+        <v>844937000.0</v>
       </c>
       <c r="C21">
-        <v>1039032000.0</v>
+        <v>715009000.0</v>
       </c>
       <c r="D21">
-        <v>838038000.0</v>
+        <v>548028000.0</v>
       </c>
       <c r="E21">
-        <v>641480000.0</v>
+        <v>383135000.0</v>
       </c>
       <c r="F21">
-        <v>1011059000.0</v>
+        <v>768357000.0</v>
       </c>
       <c r="G21">
         <v>-118384000.0</v>
       </c>
       <c r="H21">
-        <v>838237000.0</v>
+        <v>618760000.0</v>
       </c>
       <c r="I21">
-        <v>752631000.0</v>
+        <v>563739000.0</v>
       </c>
       <c r="J21">
-        <v>659972000.0</v>
+        <v>486281000.0</v>
       </c>
       <c r="K21">
-        <v>545192000.0</v>
+        <v>386740000.0</v>
       </c>
       <c r="L21">
-        <v>440387000.0</v>
+        <v>300385000.0</v>
       </c>
       <c r="M21">
-        <v>386685000.0</v>
+        <v>260306000.0</v>
       </c>
       <c r="N21">
-        <v>324251000.0</v>
+        <v>206047000.0</v>
       </c>
       <c r="O21">
         <v>155912000.0</v>
       </c>
       <c r="P21">
         <v>155223000.0</v>
       </c>
       <c r="Q21">
         <v>148411000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
-        <v>10717798000.0</v>
+        <v>10721973000.0</v>
       </c>
       <c r="C23">
-        <v>9586750000.0</v>
+        <v>9919814000.0</v>
       </c>
       <c r="D23">
-        <v>8880112000.0</v>
+        <v>9179439000.0</v>
       </c>
       <c r="E23">
-        <v>8051680000.0</v>
+        <v>8319469000.0</v>
       </c>
       <c r="F23">
-        <v>8301668000.0</v>
+        <v>8553899000.0</v>
       </c>
       <c r="G23">
-        <v>5874774000.0</v>
+        <v>5763980000.0</v>
       </c>
       <c r="H23">
-        <v>6439057000.0</v>
+        <v>6667638000.0</v>
       </c>
       <c r="I23">
-        <v>5906256000.0</v>
+        <v>6104740000.0</v>
       </c>
       <c r="J23">
-        <v>5441001000.0</v>
+        <v>5623762000.0</v>
       </c>
       <c r="K23">
-        <v>5036625000.0</v>
+        <v>5204210000.0</v>
       </c>
       <c r="L23">
-        <v>4673327000.0</v>
+        <v>4829458000.0</v>
       </c>
       <c r="M23">
-        <v>4442088000.0</v>
+        <v>4589328000.0</v>
       </c>
       <c r="N23">
-        <v>4116963000.0</v>
+        <v>4255940000.0</v>
       </c>
       <c r="O23">
-        <v>4001571000.0</v>
+        <v>4009592000.0</v>
       </c>
       <c r="P23">
-        <v>3887531000.0</v>
+        <v>3732308000.0</v>
       </c>
       <c r="Q23">
-        <v>3701089000.0</v>
+        <v>3552678000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>111282000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>144</v>
+      </c>
+      <c r="B25">
+        <v>417871000.0</v>
+      </c>
       <c r="C25">
         <v>347575000.0</v>
       </c>
       <c r="D25">
         <v>307064000.0</v>
       </c>
       <c r="E25">
         <v>270398000.0</v>
       </c>
       <c r="F25">
         <v>249217000.0</v>
       </c>
       <c r="G25">
         <v>220390000.0</v>
       </c>
       <c r="H25">
         <v>210720000.0</v>
       </c>
       <c r="I25">
         <v>217884000.0</v>
       </c>
       <c r="J25">
         <v>201103000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>25700000.0</v>
       </c>
       <c r="D26">
         <v>23000000.0</v>
       </c>
       <c r="E26">
         <v>21200000.0</v>
       </c>
       <c r="F26">
         <v>18900000.0</v>
       </c>
       <c r="G26">
         <v>16900000.0</v>
       </c>
       <c r="H26">
         <v>17900000.0</v>
       </c>
       <c r="I26">
         <v>19400000.0</v>
       </c>
       <c r="J26">
         <v>18200000.0</v>
       </c>
       <c r="K26">
         <v>15400000.0</v>
       </c>
       <c r="L26">
         <v>14600000.0</v>
       </c>
       <c r="M26">
         <v>17400000.0</v>
       </c>
       <c r="N26">
         <v>18800000.0</v>
       </c>
       <c r="O26">
         <v>20300000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>35300000.0</v>
       </c>
       <c r="D27">
-        <v>36500000.0</v>
+        <v>128300000.0</v>
       </c>
       <c r="E27">
-        <v>33800000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="F27">
-        <v>48500000.0</v>
+        <v>61100000.0</v>
       </c>
       <c r="G27">
-        <v>43800000.0</v>
+        <v>53800000.0</v>
       </c>
       <c r="H27">
-        <v>73100000.0</v>
+        <v>86100000.0</v>
       </c>
       <c r="I27">
         <v>89500000.0</v>
       </c>
       <c r="J27">
-        <v>82300000.0</v>
+        <v>92200000.0</v>
       </c>
       <c r="K27">
-        <v>81800000.0</v>
+        <v>91800000.0</v>
       </c>
       <c r="L27">
-        <v>84700000.0</v>
+        <v>60400000.0</v>
       </c>
       <c r="M27">
-        <v>84900000.0</v>
+        <v>55700000.0</v>
       </c>
       <c r="N27">
-        <v>83300000.0</v>
+        <v>55900000.0</v>
       </c>
       <c r="O27">
-        <v>83500000.0</v>
+        <v>53700000.0</v>
       </c>
       <c r="P27">
         <v>132006000.0</v>
       </c>
       <c r="Q27">
         <v>70422000.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>147</v>
+      </c>
+      <c r="B28">
+        <v>3817180000.0</v>
+      </c>
       <c r="C28">
         <v>3500478000.0</v>
       </c>
       <c r="D28">
-        <v>3236552000.0</v>
+        <v>3160015000.0</v>
       </c>
       <c r="E28">
-        <v>2824965000.0</v>
+        <v>2830356000.0</v>
       </c>
       <c r="F28">
-        <v>2798113000.0</v>
+        <v>2807427000.0</v>
       </c>
       <c r="G28">
-        <v>2259050000.0</v>
+        <v>2273128000.0</v>
       </c>
       <c r="H28">
-        <v>2119317000.0</v>
+        <v>2142078000.0</v>
       </c>
       <c r="I28">
         <v>1929237000.0</v>
       </c>
       <c r="J28">
-        <v>1781343000.0</v>
+        <v>1771301000.0</v>
       </c>
       <c r="K28">
-        <v>1642052000.0</v>
+        <v>1631451000.0</v>
       </c>
       <c r="L28">
-        <v>1514386000.0</v>
+        <v>1537318000.0</v>
       </c>
       <c r="M28">
-        <v>1438969000.0</v>
+        <v>1465229000.0</v>
       </c>
       <c r="N28">
-        <v>1318906000.0</v>
+        <v>1335888000.0</v>
       </c>
       <c r="O28">
-        <v>1229156000.0</v>
+        <v>1258982000.0</v>
       </c>
       <c r="P28">
         <v>1083768000.0</v>
       </c>
       <c r="Q28">
         <v>1083151000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>148</v>
+      </c>
+      <c r="B29">
+        <v>205965000.0</v>
+      </c>
       <c r="C29">
         <v>171175000.0</v>
       </c>
       <c r="D29">
         <v>126124000.0</v>
       </c>
       <c r="E29">
         <v>77386000.0</v>
       </c>
       <c r="F29">
         <v>136459000.0</v>
       </c>
       <c r="G29">
         <v>-221124000.0</v>
       </c>
       <c r="H29">
         <v>115409000.0</v>
       </c>
       <c r="I29">
         <v>92839000.0</v>
       </c>
       <c r="J29">
         <v>44128000.0</v>
       </c>
       <c r="K29">
         <v>117339000.0</v>
       </c>
       <c r="L29">
         <v>88394000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
-        <v>3813005000.0</v>
+        <v>4235051000.0</v>
       </c>
       <c r="C30">
-        <v>3561478000.0</v>
+        <v>3894542000.0</v>
       </c>
       <c r="D30">
-        <v>3296052000.0</v>
+        <v>3595379000.0</v>
       </c>
       <c r="E30">
-        <v>2879965000.0</v>
+        <v>3147754000.0</v>
       </c>
       <c r="F30">
-        <v>2865513000.0</v>
+        <v>3117744000.0</v>
       </c>
       <c r="G30">
-        <v>2319750000.0</v>
+        <v>2208956000.0</v>
       </c>
       <c r="H30">
-        <v>2210317000.0</v>
+        <v>2438898000.0</v>
       </c>
       <c r="I30">
-        <v>2038137000.0</v>
+        <v>2236621000.0</v>
       </c>
       <c r="J30">
-        <v>1881843000.0</v>
+        <v>2064604000.0</v>
       </c>
       <c r="K30">
-        <v>1739252000.0</v>
+        <v>1906837000.0</v>
       </c>
       <c r="L30">
-        <v>1613686000.0</v>
+        <v>1769817000.0</v>
       </c>
       <c r="M30">
-        <v>1541269000.0</v>
+        <v>1688509000.0</v>
       </c>
       <c r="N30">
-        <v>1421006000.0</v>
+        <v>1559983000.0</v>
       </c>
       <c r="O30">
-        <v>1471447000.0</v>
+        <v>1479468000.0</v>
       </c>
       <c r="P30">
-        <v>1524067000.0</v>
+        <v>1368844000.0</v>
       </c>
       <c r="Q30">
-        <v>1448743000.0</v>
+        <v>1300332000.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
-        <v>-32994000.0</v>
+        <v>-28819000.0</v>
       </c>
       <c r="C31">
-        <v>-364218000.0</v>
+        <v>-40195000.0</v>
       </c>
       <c r="D31">
-        <v>-372265000.0</v>
+        <v>-82255000.0</v>
       </c>
       <c r="E31">
-        <v>-333971000.0</v>
+        <v>-75626000.0</v>
       </c>
       <c r="F31">
-        <v>-465761000.0</v>
+        <v>-223059000.0</v>
       </c>
       <c r="G31">
-        <v>-319239000.0</v>
+        <v>-437623000.0</v>
       </c>
       <c r="H31">
-        <v>-257712000.0</v>
+        <v>-38235000.0</v>
       </c>
       <c r="I31">
-        <v>-245047000.0</v>
+        <v>-56155000.0</v>
       </c>
       <c r="J31">
-        <v>-230992000.0</v>
+        <v>-57301000.0</v>
       </c>
       <c r="K31">
-        <v>-211980000.0</v>
+        <v>-53528000.0</v>
       </c>
       <c r="L31">
-        <v>-201511000.0</v>
+        <v>-61509000.0</v>
       </c>
       <c r="M31">
-        <v>-281649000.0</v>
+        <v>-155270000.0</v>
       </c>
       <c r="N31">
-        <v>-291893000.0</v>
+        <v>-173689000.0</v>
       </c>
       <c r="O31">
         <v>-126747000.0</v>
       </c>
       <c r="P31">
         <v>-165643000.0</v>
       </c>
       <c r="Q31">
         <v>-95283000.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>11566910000.0</v>
       </c>
       <c r="C32">
-        <v>10625782000.0</v>
+        <v>10634823000.0</v>
       </c>
       <c r="D32">
-        <v>9718150000.0</v>
+        <v>9727467000.0</v>
       </c>
       <c r="E32">
-        <v>8693160000.0</v>
+        <v>8702604000.0</v>
       </c>
       <c r="F32">
-        <v>9312727000.0</v>
+        <v>9322256000.0</v>
       </c>
       <c r="G32">
-        <v>5756390000.0</v>
+        <v>5763980000.0</v>
       </c>
       <c r="H32">
-        <v>7277294000.0</v>
+        <v>7286398000.0</v>
       </c>
       <c r="I32">
-        <v>6658887000.0</v>
+        <v>6668479000.0</v>
       </c>
       <c r="J32">
-        <v>6100973000.0</v>
+        <v>6110043000.0</v>
       </c>
       <c r="K32">
-        <v>5581817000.0</v>
+        <v>5590950000.0</v>
       </c>
       <c r="L32">
-        <v>5113714000.0</v>
+        <v>5129843000.0</v>
       </c>
       <c r="M32">
-        <v>4828773000.0</v>
+        <v>4849634000.0</v>
       </c>
       <c r="N32">
-        <v>4441214000.0</v>
+        <v>4461987000.0</v>
       </c>
       <c r="O32">
-        <v>4144662999.0</v>
+        <v>4165504000.0</v>
       </c>
       <c r="P32">
         <v>3887531000.0</v>
       </c>
       <c r="Q32">
         <v>3701089000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
-        <v>2184344000.0</v>
+        <v>1594804000.0</v>
       </c>
       <c r="C2">
-        <v>1609136000.0</v>
+        <v>2052349000.0</v>
       </c>
       <c r="D2">
+        <v>1509853000.0</v>
+      </c>
+      <c r="E2">
         <v>1519629000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1405091000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1868283000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1418143000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1408120000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1330726000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1788399000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1297805000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1266210000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1231646000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1625375000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1198126000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1211268000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1136946000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1566723000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1347559000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1279685000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1242189000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1309443000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>915847000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>547550000.0</v>
       </c>
-      <c r="Y2">
-[...1 lines deleted...]
-      </c>
       <c r="Z2">
+        <v>782184000.0</v>
+      </c>
+      <c r="AA2">
         <v>1274089000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1022912000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>970421000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>961318000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1155954000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>942009000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>877474000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>892682000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1122908000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>831728000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>808126000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>796396000.0</v>
       </c>
-      <c r="AL2">
-[...1 lines deleted...]
-      </c>
       <c r="AM2">
+        <v>981211000.0</v>
+      </c>
+      <c r="AN2">
         <v>789858000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>757622000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>768681000.0</v>
       </c>
-      <c r="AP2">
-[...1 lines deleted...]
-      </c>
       <c r="AQ2">
+        <v>909211000.0</v>
+      </c>
+      <c r="AR2">
         <v>741584000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>695915000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>712930000.0</v>
       </c>
-      <c r="AT2">
-[...1 lines deleted...]
-      </c>
       <c r="AU2">
+        <v>858740000.0</v>
+      </c>
+      <c r="AV2">
         <v>698590000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>645027000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>698461000.0</v>
       </c>
-      <c r="AX2">
-[...1 lines deleted...]
-      </c>
       <c r="AY2">
+        <v>778347000.0</v>
+      </c>
+      <c r="AZ2">
         <v>649637000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>600320000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>667653000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>772301000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>594389000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>543549000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>619885000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>104607000.0</v>
+      </c>
+      <c r="C3">
         <v>131995000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>99283000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>94810000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>91783000.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>91481000.0</v>
+      </c>
+      <c r="H3">
         <v>87470000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>86659000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>81965000.0</v>
       </c>
-      <c r="J3">
-[...1 lines deleted...]
-      </c>
       <c r="K3">
+        <v>87315000.0</v>
+      </c>
+      <c r="L3">
         <v>76087000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>73133000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>70529000.0</v>
       </c>
-      <c r="N3">
-[...1 lines deleted...]
-      </c>
       <c r="O3">
+        <v>68490000.0</v>
+      </c>
+      <c r="P3">
         <v>67634000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>67970000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>66304000.0</v>
       </c>
-      <c r="R3">
-[...1 lines deleted...]
-      </c>
       <c r="S3">
+        <v>66130000.0</v>
+      </c>
+      <c r="T3">
         <v>64663000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>62814000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>55610000.0</v>
       </c>
-      <c r="V3">
-[...1 lines deleted...]
-      </c>
       <c r="W3">
+        <v>56711000.0</v>
+      </c>
+      <c r="X3">
         <v>54985000.0</v>
       </c>
-      <c r="X3">
-[...1 lines deleted...]
-      </c>
       <c r="Y3">
-        <v>55465000.0</v>
+        <v>54403000.0</v>
       </c>
       <c r="Z3">
-        <v>47752000.0</v>
+        <v>54291000.0</v>
       </c>
       <c r="AA3">
+        <v>55089000.0</v>
+      </c>
+      <c r="AB3">
         <v>52729000.0</v>
       </c>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
       <c r="AC3">
-        <v>61342000.0</v>
+        <v>52261000.0</v>
       </c>
       <c r="AD3">
-        <v>37283000.0</v>
+        <v>50641000.0</v>
       </c>
       <c r="AE3">
+        <v>56683000.0</v>
+      </c>
+      <c r="AF3">
         <v>53769000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>56923000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>50509000.0</v>
       </c>
-      <c r="AH3">
-[...1 lines deleted...]
-      </c>
       <c r="AI3">
-        <v>50834999.0</v>
+        <v>53556000.0</v>
       </c>
       <c r="AJ3">
+        <v>50835000.0</v>
+      </c>
+      <c r="AK3">
         <v>48700000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>48012000.0</v>
       </c>
-      <c r="AL3">
-[...1 lines deleted...]
-      </c>
       <c r="AM3">
+        <v>46956000.0</v>
+      </c>
+      <c r="AN3">
         <v>46472000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>44613000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>45545000.0</v>
       </c>
-      <c r="AP3">
-[...1 lines deleted...]
-      </c>
       <c r="AQ3">
+        <v>45012000.0</v>
+      </c>
+      <c r="AR3">
         <v>43186000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>41746000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>42155000.0</v>
       </c>
-      <c r="AT3">
-[...1 lines deleted...]
-      </c>
       <c r="AU3">
+        <v>43239000.0</v>
+      </c>
+      <c r="AV3">
         <v>42584000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>40549000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>41208000.0</v>
       </c>
-      <c r="AX3">
-[...1 lines deleted...]
-      </c>
       <c r="AY3">
+        <v>41885000.0</v>
+      </c>
+      <c r="AZ3">
         <v>41071000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>41247000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>43992000.0</v>
       </c>
-      <c r="BB3">
-[...1 lines deleted...]
-      </c>
       <c r="BC3">
+        <v>46038000.0</v>
+      </c>
+      <c r="BD3">
         <v>40845000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>39978000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>39925000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12502,400 +12712,407 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
-        <v>411281000.0</v>
+        <v>159164000.0</v>
       </c>
       <c r="C5">
-        <v>161566000.0</v>
+        <v>436514000.0</v>
       </c>
       <c r="D5">
-        <v>142633000.0</v>
+        <v>157213000.0</v>
       </c>
       <c r="E5">
-        <v>141227000.0</v>
+        <v>144751000.0</v>
       </c>
       <c r="F5">
-        <v>354855000.0</v>
+        <v>148682000.0</v>
       </c>
       <c r="G5">
-        <v>134842000.0</v>
+        <v>365992000.0</v>
       </c>
       <c r="H5">
-        <v>109895000.0</v>
+        <v>135807000.0</v>
       </c>
       <c r="I5">
-        <v>126606000.0</v>
+        <v>116249000.0</v>
       </c>
       <c r="J5">
-        <v>323498000.0</v>
+        <v>126288000.0</v>
       </c>
       <c r="K5">
-        <v>92420000.0</v>
+        <v>333398000.0</v>
       </c>
       <c r="L5">
-        <v>64158000.0</v>
+        <v>86572000.0</v>
       </c>
       <c r="M5">
-        <v>83216000.0</v>
+        <v>61538000.0</v>
       </c>
       <c r="N5">
-        <v>270147000.0</v>
+        <v>62663000.0</v>
       </c>
       <c r="O5">
-        <v>52792000.0</v>
+        <v>270046000.0</v>
       </c>
       <c r="P5">
-        <v>27968000.0</v>
+        <v>40230000.0</v>
       </c>
       <c r="Q5">
-        <v>50817000.0</v>
+        <v>31392000.0</v>
       </c>
       <c r="R5">
-        <v>239258000.0</v>
+        <v>32313000.0</v>
       </c>
       <c r="S5">
-        <v>137309000.0</v>
+        <v>193118000.0</v>
       </c>
       <c r="T5">
-        <v>177123000.0</v>
+        <v>47150000.0</v>
       </c>
       <c r="U5">
-        <v>236581000.0</v>
+        <v>141266000.0</v>
       </c>
       <c r="V5">
-        <v>217452000.0</v>
+        <v>231266000.0</v>
       </c>
       <c r="W5">
-        <v>56902000.0</v>
+        <v>215456000.0</v>
       </c>
       <c r="X5">
-        <v>-75041000.0</v>
+        <v>50560000.0</v>
       </c>
       <c r="Y5">
-        <v>-525926000.0</v>
+        <v>-81476000.0</v>
       </c>
       <c r="Z5">
-        <v>319866000.0</v>
+        <v>-524394000.0</v>
       </c>
       <c r="AA5">
-        <v>122301000.0</v>
+        <v>283304000.0</v>
       </c>
       <c r="AB5">
-        <v>107497000.0</v>
+        <v>131565000.0</v>
       </c>
       <c r="AC5">
-        <v>104857000.0</v>
+        <v>109153000.0</v>
       </c>
       <c r="AD5">
-        <v>252242000.0</v>
+        <v>107331000.0</v>
       </c>
       <c r="AE5">
-        <v>107059000.0</v>
+        <v>248688000.0</v>
       </c>
       <c r="AF5">
-        <v>91268000.0</v>
+        <v>106516000.0</v>
       </c>
       <c r="AG5">
-        <v>113170000.0</v>
+        <v>93850000.0</v>
       </c>
       <c r="AH5">
-        <v>242543000.0</v>
+        <v>114520000.0</v>
       </c>
       <c r="AI5">
-        <v>81788000.0</v>
+        <v>238201000.0</v>
       </c>
       <c r="AJ5">
-        <v>74916000.0</v>
+        <v>83151000.0</v>
       </c>
       <c r="AK5">
-        <v>86892000.0</v>
+        <v>77608000.0</v>
       </c>
       <c r="AL5">
-        <v>202364000.0</v>
+        <v>88798000.0</v>
       </c>
       <c r="AM5">
-        <v>61539000.0</v>
+        <v>203497000.0</v>
       </c>
       <c r="AN5">
-        <v>51201000.0</v>
+        <v>63012000.0</v>
       </c>
       <c r="AO5">
-        <v>71037000.0</v>
+        <v>47767000.0</v>
       </c>
       <c r="AP5">
-        <v>171985000.0</v>
+        <v>75097000.0</v>
       </c>
       <c r="AQ5">
-        <v>37370000.0</v>
+        <v>169500000.0</v>
       </c>
       <c r="AR5">
-        <v>31971000.0</v>
+        <v>39050000.0</v>
       </c>
       <c r="AS5">
-        <v>57694000.0</v>
+        <v>33184000.0</v>
       </c>
       <c r="AT5">
-        <v>166873000.0</v>
+        <v>56144000.0</v>
       </c>
       <c r="AU5">
-        <v>27593000.0</v>
+        <v>169485000.0</v>
       </c>
       <c r="AV5">
-        <v>14561000.0</v>
+        <v>-41599000.0</v>
       </c>
       <c r="AW5">
-        <v>48340000.0</v>
+        <v>14783000.0</v>
       </c>
       <c r="AX5">
-        <v>148866000.0</v>
+        <v>46112000.0</v>
       </c>
       <c r="AY5">
-        <v>17230000.0</v>
+        <v>132167000.0</v>
       </c>
       <c r="AZ5">
-        <v>-4107000.0</v>
+        <v>8184000.0</v>
       </c>
       <c r="BA5">
-        <v>33640000.0</v>
+        <v>-5910000.0</v>
       </c>
       <c r="BB5">
-        <v>142142000.0</v>
+        <v>25656000.0</v>
       </c>
       <c r="BC5">
-        <v>5644000.0</v>
+        <v>133171000.0</v>
       </c>
       <c r="BD5">
+        <v>5770000.0</v>
+      </c>
+      <c r="BE5">
         <v>-19671000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>23822000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>543276000.0</v>
+        <v>263771000.0</v>
       </c>
       <c r="C6">
-        <v>260849000.0</v>
+        <v>568509000.0</v>
       </c>
       <c r="D6">
-        <v>237443000.0</v>
+        <v>256496000.0</v>
       </c>
       <c r="E6">
-        <v>233010000.0</v>
+        <v>239561000.0</v>
       </c>
       <c r="F6">
-        <v>420636000.0</v>
+        <v>240465000.0</v>
       </c>
       <c r="G6">
-        <v>222312000.0</v>
+        <v>457473000.0</v>
       </c>
       <c r="H6">
-        <v>196554000.0</v>
+        <v>223277000.0</v>
       </c>
       <c r="I6">
-        <v>208571000.0</v>
+        <v>202908000.0</v>
       </c>
       <c r="J6">
-        <v>387813000.0</v>
+        <v>208253000.0</v>
       </c>
       <c r="K6">
-        <v>168507000.0</v>
+        <v>420713000.0</v>
       </c>
       <c r="L6">
-        <v>137291000.0</v>
+        <v>162659000.0</v>
       </c>
       <c r="M6">
-        <v>153745000.0</v>
+        <v>134671000.0</v>
       </c>
       <c r="N6">
-        <v>317437000.0</v>
+        <v>133192000.0</v>
       </c>
       <c r="O6">
-        <v>120426000.0</v>
+        <v>338536000.0</v>
       </c>
       <c r="P6">
-        <v>95938000.0</v>
+        <v>107864000.0</v>
       </c>
       <c r="Q6">
-        <v>117121000.0</v>
+        <v>99362000.0</v>
       </c>
       <c r="R6">
-        <v>286488000.0</v>
+        <v>98617000.0</v>
       </c>
       <c r="S6">
-        <v>201972000.0</v>
+        <v>259248000.0</v>
       </c>
       <c r="T6">
-        <v>239937000.0</v>
+        <v>111813000.0</v>
       </c>
       <c r="U6">
-        <v>292191000.0</v>
+        <v>204080000.0</v>
       </c>
       <c r="V6">
-        <v>257262999.0</v>
+        <v>286876000.0</v>
       </c>
       <c r="W6">
-        <v>111887000.0</v>
+        <v>272167000.0</v>
       </c>
       <c r="X6">
-        <v>-27081000.0</v>
+        <v>105545000.0</v>
       </c>
       <c r="Y6">
-        <v>-470461000.0</v>
+        <v>-27073000.0</v>
       </c>
       <c r="Z6">
-        <v>367618000.0</v>
+        <v>-470103000.0</v>
       </c>
       <c r="AA6">
-        <v>175030000.0</v>
+        <v>338393000.0</v>
       </c>
       <c r="AB6">
-        <v>149057000.0</v>
+        <v>184294000.0</v>
       </c>
       <c r="AC6">
-        <v>166199000.0</v>
+        <v>161414000.0</v>
       </c>
       <c r="AD6">
-        <v>289525000.0</v>
+        <v>157972000.0</v>
       </c>
       <c r="AE6">
-        <v>160828000.0</v>
+        <v>305371000.0</v>
       </c>
       <c r="AF6">
-        <v>148191000.0</v>
+        <v>160285000.0</v>
       </c>
       <c r="AG6">
-        <v>163679000.0</v>
+        <v>150773000.0</v>
       </c>
       <c r="AH6">
-        <v>277899000.0</v>
+        <v>165029000.0</v>
       </c>
       <c r="AI6">
-        <v>132622999.0</v>
+        <v>291757000.0</v>
       </c>
       <c r="AJ6">
-        <v>123616000.0</v>
+        <v>133986000.0</v>
       </c>
       <c r="AK6">
-        <v>134904000.0</v>
+        <v>126308000.0</v>
       </c>
       <c r="AL6">
-        <v>233920000.0</v>
+        <v>136810000.0</v>
       </c>
       <c r="AM6">
-        <v>108011000.0</v>
+        <v>250453000.0</v>
       </c>
       <c r="AN6">
-        <v>95814000.0</v>
+        <v>109484000.0</v>
       </c>
       <c r="AO6">
-        <v>116582000.0</v>
+        <v>92380000.0</v>
       </c>
       <c r="AP6">
-        <v>202397000.0</v>
+        <v>120642000.0</v>
       </c>
       <c r="AQ6">
-        <v>80556000.0</v>
+        <v>214512000.0</v>
       </c>
       <c r="AR6">
-        <v>73717000.0</v>
+        <v>82236000.0</v>
       </c>
       <c r="AS6">
-        <v>99849000.0</v>
+        <v>74930000.0</v>
       </c>
       <c r="AT6">
-        <v>192712000.0</v>
+        <v>98299000.0</v>
       </c>
       <c r="AU6">
-        <v>70177000.0</v>
+        <v>212724000.0</v>
       </c>
       <c r="AV6">
-        <v>55110000.0</v>
+        <v>985000.0</v>
       </c>
       <c r="AW6">
-        <v>89548000.0</v>
+        <v>55332000.0</v>
       </c>
       <c r="AX6">
-        <v>171951000.0</v>
+        <v>87320000.0</v>
       </c>
       <c r="AY6">
-        <v>58301000.0</v>
+        <v>174052000.0</v>
       </c>
       <c r="AZ6">
-        <v>37140000.0</v>
+        <v>49255000.0</v>
       </c>
       <c r="BA6">
-        <v>77632000.0</v>
+        <v>35337000.0</v>
       </c>
       <c r="BB6">
-        <v>167880000.0</v>
+        <v>69648000.0</v>
       </c>
       <c r="BC6">
-        <v>46489000.0</v>
+        <v>179209000.0</v>
       </c>
       <c r="BD6">
+        <v>46615000.0</v>
+      </c>
+      <c r="BE6">
         <v>20307000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>63747000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12909,54 +13126,55 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12970,811 +13188,831 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
-        <v>1463034000.0</v>
+        <v>1261657000.0</v>
       </c>
       <c r="C9">
-        <v>1101304000.0</v>
+        <v>1595030000.0</v>
       </c>
       <c r="D9">
-        <v>1184345000.0</v>
+        <v>1200587000.0</v>
       </c>
       <c r="E9">
-        <v>1097625000.0</v>
+        <v>1185442000.0</v>
       </c>
       <c r="F9">
-        <v>1403707000.0</v>
+        <v>1098929000.0</v>
       </c>
       <c r="G9">
-        <v>1111292000.0</v>
+        <v>1408774000.0</v>
       </c>
       <c r="H9">
-        <v>1056063000.0</v>
+        <v>1112553000.0</v>
       </c>
       <c r="I9">
-        <v>1029448000.0</v>
+        <v>1057397000.0</v>
       </c>
       <c r="J9">
-        <v>1332866000.0</v>
+        <v>1030827000.0</v>
       </c>
       <c r="K9">
-        <v>990158000.0</v>
+        <v>1337959000.0</v>
       </c>
       <c r="L9">
-        <v>907155000.0</v>
+        <v>991541000.0</v>
       </c>
       <c r="M9">
-        <v>903912000.0</v>
+        <v>908597000.0</v>
       </c>
       <c r="N9">
-        <v>1113659000.0</v>
+        <v>905310000.0</v>
       </c>
       <c r="O9">
-        <v>841054000.0</v>
+        <v>1118908000.0</v>
       </c>
       <c r="P9">
-        <v>775533000.0</v>
+        <v>842561000.0</v>
       </c>
       <c r="Q9">
-        <v>791198000.0</v>
+        <v>776673000.0</v>
       </c>
       <c r="R9">
-        <v>1036771000.0</v>
+        <v>792746000.0</v>
       </c>
       <c r="S9">
-        <v>955096000.0</v>
+        <v>1042285000.0</v>
       </c>
       <c r="T9">
-        <v>934872000.0</v>
+        <v>956482000.0</v>
       </c>
       <c r="U9">
-        <v>949833000.0</v>
+        <v>936226000.0</v>
       </c>
       <c r="V9">
-        <v>967991000.0</v>
+        <v>951107000.0</v>
       </c>
       <c r="W9">
-        <v>750108000.0</v>
+        <v>973451000.0</v>
       </c>
       <c r="X9">
-        <v>463513000.0</v>
+        <v>751388000.0</v>
       </c>
       <c r="Y9">
-        <v>-34952000.0</v>
+        <v>464778000.0</v>
       </c>
       <c r="Z9">
-        <v>929144000.0</v>
+        <v>19339000.0</v>
       </c>
       <c r="AA9">
-        <v>757406000.0</v>
+        <v>934510000.0</v>
       </c>
       <c r="AB9">
-        <v>689088000.0</v>
+        <v>758671000.0</v>
       </c>
       <c r="AC9">
-        <v>672916000.0</v>
+        <v>691601000.0</v>
       </c>
       <c r="AD9">
-        <v>832525000.0</v>
+        <v>672876000.0</v>
       </c>
       <c r="AE9">
+        <v>842117000.0</v>
+      </c>
+      <c r="AF9">
         <v>698949000.0</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
-        <v>630172000.0</v>
+        <v>627268000.0</v>
       </c>
       <c r="AH9">
-        <v>812294000.0</v>
+        <v>632026000.0</v>
       </c>
       <c r="AI9">
+        <v>821364000.0</v>
+      </c>
+      <c r="AJ9">
         <v>612844000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>560854000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>555823000.0</v>
       </c>
-      <c r="AL9">
-[...1 lines deleted...]
-      </c>
       <c r="AM9">
+        <v>711093000.0</v>
+      </c>
+      <c r="AN9">
         <v>559189000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>503094000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>520203000.0</v>
       </c>
-      <c r="AP9">
-[...1 lines deleted...]
-      </c>
       <c r="AQ9">
-        <v>489302000.0</v>
+        <v>639472000.0</v>
       </c>
       <c r="AR9">
-        <v>448303000.0</v>
+        <v>497085000.0</v>
       </c>
       <c r="AS9">
-        <v>470128000.0</v>
+        <v>455658000.0</v>
       </c>
       <c r="AT9">
-        <v>640891000.0</v>
+        <v>477989000.0</v>
       </c>
       <c r="AU9">
-        <v>458702000.0</v>
+        <v>637802000.0</v>
       </c>
       <c r="AV9">
-        <v>398554000.0</v>
+        <v>467518000.0</v>
       </c>
       <c r="AW9">
-        <v>429808000.0</v>
+        <v>406099000.0</v>
       </c>
       <c r="AX9">
-        <v>569641000.0</v>
+        <v>437397000.0</v>
       </c>
       <c r="AY9">
-        <v>414865000.0</v>
+        <v>566316000.0</v>
       </c>
       <c r="AZ9">
-        <v>363391000.0</v>
+        <v>423218000.0</v>
       </c>
       <c r="BA9">
-        <v>397360000.0</v>
+        <v>371160000.0</v>
       </c>
       <c r="BB9">
-        <v>557865000.0</v>
+        <v>405336000.0</v>
       </c>
       <c r="BC9">
-        <v>373505000.0</v>
+        <v>555655000.0</v>
       </c>
       <c r="BD9">
+        <v>381463000.0</v>
+      </c>
+      <c r="BE9">
         <v>328191000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>370071000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
-        <v>417863000.0</v>
+        <v>142669000.0</v>
       </c>
       <c r="C10">
+        <v>417864000.0</v>
+      </c>
+      <c r="D10">
         <v>138059000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>127324000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>132872000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>347470000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>118038000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>99667000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>109639000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>313569000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>66892000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>41993000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>43318000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>251026000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22818000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15957000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17707000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>178326000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>31541000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>123764000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>211667000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>188197000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23104000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-109836000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-539087000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>271432000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>119416000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>95718000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>93960000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>236261000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>92055000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>79269000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>99999000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>222833000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>67799000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>63064000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>75284000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>190532000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>49853000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>32683000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>60145000.0</v>
       </c>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ10">
+        <v>154693000.0</v>
+      </c>
+      <c r="AR10">
         <v>24258000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>18586000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>41341000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>154462000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-58223000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10763000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19560000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>104777000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-24535000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-39237000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-8647000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>103773000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-21651000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-47301000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-5657000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
+        <v>27925000.0</v>
+      </c>
+      <c r="C11">
         <v>107478000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>33309000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>33139000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>32039000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>86702000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>27441000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>25907000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>31125000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>86111000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>18341000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11101000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10570000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>65826000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6035000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3991000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1533000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>56690000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17922000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21210000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>40637000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>32203000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>15088000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-63055000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-205359000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>65107000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>22957000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>11151000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>16195000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>51910000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>15206000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8312000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>17411000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-17870000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>22920000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>16162000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>22916000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>64971000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>17449000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>12289000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>22631000.0</v>
       </c>
-      <c r="AP11">
-[...1 lines deleted...]
-      </c>
       <c r="AQ11">
+        <v>55920000.0</v>
+      </c>
+      <c r="AR11">
         <v>9142000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7686000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>15646000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>59597000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-24009000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-4293000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7786000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>41193000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-7678000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-14223000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-3084000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>35828000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-14204000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-16044000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-1717000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>16495000.0</v>
+      </c>
+      <c r="C12">
         <v>18651000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23507000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17427000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15810000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18522000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17769000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16582000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16649000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19829000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19680000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19545000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19345000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19020000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>17412000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15435000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14606000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14792000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15609000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17502000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19599000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>27260000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27456000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>28359000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14693000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10152000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12149000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13435000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13371000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12427000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14460000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14581000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14521000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>15368000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15351000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14544000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13514000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>12966000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>13159000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15084000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14952000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14807000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14792000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14598000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14803000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>15023000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>16624000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>25546000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>26552000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27390000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>32719000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>33327000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>34304000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>29398000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>27421000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>27629000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>29479000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>132</v>
+      </c>
+      <c r="B13">
+        <v>6161000.0</v>
+      </c>
       <c r="C13">
+        <v>7167000.0</v>
+      </c>
+      <c r="D13">
         <v>4904000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="F13">
+        <v>4712000.0</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13">
         <v>6951000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -13788,227 +14026,231 @@
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
-        <v>310385000.0</v>
+        <v>114744000.0</v>
       </c>
       <c r="C15">
+        <v>310386000.0</v>
+      </c>
+      <c r="D15">
         <v>104750000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>94185000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>100833000.0</v>
       </c>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
       <c r="G15">
+        <v>260768000.0</v>
+      </c>
+      <c r="H15">
         <v>90597000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>73760000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>78514000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>227458000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>48551000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>30892000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>32748000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>185200000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16783000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11966000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16174000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>121636000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13619000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>102554000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>171030000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>155994000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8016000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-46781000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-333728000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>206325000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>96459000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>84567000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>77765000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>184351000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>76849000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>70957000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>82588000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>240703000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>44879000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>46902000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>52368000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>125561000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>32404000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>20394000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>37514000.0</v>
       </c>
-      <c r="AP15">
-[...1 lines deleted...]
-      </c>
       <c r="AQ15">
+        <v>98773000.0</v>
+      </c>
+      <c r="AR15">
         <v>15116000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10900000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>25695000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>94865000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-34214000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-6470000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>11774000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>63584000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-16857000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-25014000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-5563000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>67945000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-7447000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-31257000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-3940000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -14022,216 +14264,227 @@
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>136</v>
+      </c>
+      <c r="B17">
+        <v>114744000.0</v>
+      </c>
       <c r="C17">
+        <v>310386000.0</v>
+      </c>
+      <c r="D17">
         <v>104750000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>94185000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>100833000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>260768000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>90597000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>73760000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>78514000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>227458000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>48551000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>30892000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>-10334000.0</v>
+      </c>
       <c r="C18">
+        <v>-11483000.0</v>
+      </c>
+      <c r="D18">
         <v>-14250000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17427000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15810000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18522000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17769000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16582000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16649000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-19829000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19680000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19545000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14245,54 +14498,55 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14306,227 +14560,231 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
-        <v>411281000.0</v>
+        <v>167676000.0</v>
       </c>
       <c r="C21">
-        <v>155677000.0</v>
+        <v>411362000.0</v>
       </c>
       <c r="D21">
-        <v>236346000.0</v>
+        <v>153786000.0</v>
       </c>
       <c r="E21">
-        <v>231705000.0</v>
+        <v>140701000.0</v>
       </c>
       <c r="F21">
-        <v>415569000.0</v>
+        <v>139088000.0</v>
       </c>
       <c r="G21">
-        <v>221051000.0</v>
+        <v>352625000.0</v>
       </c>
       <c r="H21">
-        <v>195220000.0</v>
+        <v>131991000.0</v>
       </c>
       <c r="I21">
-        <v>207192000.0</v>
+        <v>106757000.0</v>
       </c>
       <c r="J21">
-        <v>382720000.0</v>
+        <v>123636000.0</v>
       </c>
       <c r="K21">
+        <v>320065000.0</v>
+      </c>
+      <c r="L21">
         <v>167124000.0</v>
       </c>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
       <c r="M21">
-        <v>152347000.0</v>
+        <v>60179000.0</v>
       </c>
       <c r="N21">
-        <v>312188000.0</v>
+        <v>79153000.0</v>
       </c>
       <c r="O21">
-        <v>118919000.0</v>
+        <v>265818000.0</v>
       </c>
       <c r="P21">
-        <v>94798000.0</v>
+        <v>48001000.0</v>
       </c>
       <c r="Q21">
-        <v>115573000.0</v>
+        <v>23199000.0</v>
       </c>
       <c r="R21">
-        <v>280974000.0</v>
+        <v>46115000.0</v>
       </c>
       <c r="S21">
-        <v>200586000.0</v>
+        <v>234532000.0</v>
       </c>
       <c r="T21">
-        <v>238583000.0</v>
+        <v>132034000.0</v>
       </c>
       <c r="U21">
-        <v>290916000.0</v>
+        <v>171121000.0</v>
       </c>
       <c r="V21">
-        <v>251803000.0</v>
+        <v>230669000.0</v>
       </c>
       <c r="W21">
-        <v>110606000.0</v>
+        <v>211776000.0</v>
       </c>
       <c r="X21">
-        <v>-21902000.0</v>
+        <v>51126000.0</v>
       </c>
       <c r="Y21">
-        <v>-503240000.0</v>
+        <v>-81224000.0</v>
       </c>
       <c r="Z21">
-        <v>351689000.0</v>
+        <v>-520040000.0</v>
       </c>
       <c r="AA21">
-        <v>173765000.0</v>
+        <v>284105000.0</v>
       </c>
       <c r="AB21">
-        <v>157245000.0</v>
+        <v>122301000.0</v>
       </c>
       <c r="AC21">
-        <v>155538000.0</v>
+        <v>107497000.0</v>
       </c>
       <c r="AD21">
-        <v>279933000.0</v>
+        <v>104857000.0</v>
       </c>
       <c r="AE21">
-        <v>160829000.0</v>
+        <v>252242000.0</v>
       </c>
       <c r="AF21">
-        <v>150044000.0</v>
+        <v>107059000.0</v>
       </c>
       <c r="AG21">
-        <v>161825000.0</v>
+        <v>91268000.0</v>
       </c>
       <c r="AH21">
-        <v>268829000.0</v>
+        <v>113169000.0</v>
       </c>
       <c r="AI21">
-        <v>132624000.0</v>
+        <v>242554000.0</v>
       </c>
       <c r="AJ21">
-        <v>123616000.0</v>
+        <v>81814000.0</v>
       </c>
       <c r="AK21">
-        <v>134904000.0</v>
+        <v>74958000.0</v>
       </c>
       <c r="AL21">
-        <v>224787000.0</v>
+        <v>86955000.0</v>
       </c>
       <c r="AM21">
-        <v>108011000.0</v>
+        <v>202445000.0</v>
       </c>
       <c r="AN21">
-        <v>95814000.0</v>
+        <v>61645000.0</v>
       </c>
       <c r="AO21">
-        <v>116582000.0</v>
+        <v>51379000.0</v>
       </c>
       <c r="AP21">
-        <v>209266000.0</v>
+        <v>71273000.0</v>
       </c>
       <c r="AQ21">
-        <v>72773000.0</v>
+        <v>172233000.0</v>
       </c>
       <c r="AR21">
-        <v>66362000.0</v>
+        <v>37694000.0</v>
       </c>
       <c r="AS21">
-        <v>91989000.0</v>
+        <v>32306000.0</v>
       </c>
       <c r="AT21">
-        <v>195801000.0</v>
+        <v>58155000.0</v>
       </c>
       <c r="AU21">
-        <v>61361000.0</v>
+        <v>167394000.0</v>
       </c>
       <c r="AV21">
-        <v>47564999.0</v>
+        <v>28221000.0</v>
       </c>
       <c r="AW21">
-        <v>81959000.0</v>
+        <v>15524000.0</v>
       </c>
       <c r="AX21">
-        <v>175276000.0</v>
+        <v>49168000.0</v>
       </c>
       <c r="AY21">
-        <v>49948000.0</v>
+        <v>150253000.0</v>
       </c>
       <c r="AZ21">
-        <v>-4107000.0</v>
+        <v>18998000.0</v>
       </c>
       <c r="BA21">
+        <v>3156000.0</v>
+      </c>
+      <c r="BB21">
         <v>33640000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>142142000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5644000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-14884000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>23009000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14540,227 +14798,231 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
-        <v>3236097000.0</v>
+        <v>2688785000.0</v>
       </c>
       <c r="C23">
-        <v>2554763000.0</v>
+        <v>3236017000.0</v>
       </c>
       <c r="D23">
-        <v>2467628000.0</v>
+        <v>2556654000.0</v>
       </c>
       <c r="E23">
-        <v>2271011000.0</v>
+        <v>2564370000.0</v>
       </c>
       <c r="F23">
-        <v>2856421000.0</v>
+        <v>2364932000.0</v>
       </c>
       <c r="G23">
-        <v>2308384000.0</v>
+        <v>2924432000.0</v>
       </c>
       <c r="H23">
-        <v>2268963000.0</v>
+        <v>2398705000.0</v>
       </c>
       <c r="I23">
-        <v>2152982000.0</v>
+        <v>2358760000.0</v>
       </c>
       <c r="J23">
-        <v>2738545000.0</v>
+        <v>2237917000.0</v>
       </c>
       <c r="K23">
-        <v>2120839000.0</v>
+        <v>2806293000.0</v>
       </c>
       <c r="L23">
-        <v>2037516000.0</v>
+        <v>2289346000.0</v>
       </c>
       <c r="M23">
-        <v>1983211000.0</v>
+        <v>2114628000.0</v>
       </c>
       <c r="N23">
-        <v>2426846000.0</v>
+        <v>2057803000.0</v>
       </c>
       <c r="O23">
-        <v>1920261000.0</v>
+        <v>2478465000.0</v>
       </c>
       <c r="P23">
-        <v>1892003000.0</v>
+        <v>1992686000.0</v>
       </c>
       <c r="Q23">
-        <v>1812571000.0</v>
+        <v>1964742000.0</v>
       </c>
       <c r="R23">
-        <v>2322520000.0</v>
+        <v>1883577000.0</v>
       </c>
       <c r="S23">
-        <v>2102069000.0</v>
+        <v>2374476000.0</v>
       </c>
       <c r="T23">
-        <v>1975974000.0</v>
+        <v>2172007000.0</v>
       </c>
       <c r="U23">
-        <v>1901105000.0</v>
+        <v>2044790000.0</v>
       </c>
       <c r="V23">
-        <v>2025631000.0</v>
+        <v>1962627000.0</v>
       </c>
       <c r="W23">
-        <v>1555349000.0</v>
+        <v>2071118000.0</v>
       </c>
       <c r="X23">
-        <v>1032965000.0</v>
+        <v>1616109000.0</v>
       </c>
       <c r="Y23">
-        <v>1304763000.0</v>
+        <v>1093552000.0</v>
       </c>
       <c r="Z23">
-        <v>1851544000.0</v>
+        <v>1321563000.0</v>
       </c>
       <c r="AA23">
-        <v>1606553000.0</v>
+        <v>1924494000.0</v>
       </c>
       <c r="AB23">
-        <v>1502263999.0</v>
+        <v>1659282000.0</v>
       </c>
       <c r="AC23">
-        <v>1478696000.0</v>
+        <v>1554525000.0</v>
       </c>
       <c r="AD23">
-        <v>1708546000.0</v>
+        <v>1529337000.0</v>
       </c>
       <c r="AE23">
-        <v>1480129000.0</v>
+        <v>1745829000.0</v>
       </c>
       <c r="AF23">
-        <v>1356552000.0</v>
+        <v>1533899000.0</v>
       </c>
       <c r="AG23">
-        <v>1361029000.0</v>
+        <v>1413474000.0</v>
       </c>
       <c r="AH23">
-        <v>1666373000.0</v>
+        <v>1411539000.0</v>
       </c>
       <c r="AI23">
-        <v>1311948000.0</v>
+        <v>1701718000.0</v>
       </c>
       <c r="AJ23">
-        <v>1245364000.0</v>
+        <v>1362758000.0</v>
       </c>
       <c r="AK23">
-        <v>1217315000.0</v>
+        <v>1294022000.0</v>
       </c>
       <c r="AL23">
-        <v>1458384000.0</v>
+        <v>1265264000.0</v>
       </c>
       <c r="AM23">
-        <v>1241036000.0</v>
+        <v>1489859000.0</v>
       </c>
       <c r="AN23">
-        <v>1164902000.0</v>
+        <v>1287402000.0</v>
       </c>
       <c r="AO23">
-        <v>1172302000.0</v>
+        <v>1209337000.0</v>
       </c>
       <c r="AP23">
-        <v>1346286000.0</v>
+        <v>1217611000.0</v>
       </c>
       <c r="AQ23">
-        <v>1158113000.0</v>
+        <v>1376450000.0</v>
       </c>
       <c r="AR23">
-        <v>1077856000.0</v>
+        <v>1200975000.0</v>
       </c>
       <c r="AS23">
-        <v>1091069000.0</v>
+        <v>1119267000.0</v>
       </c>
       <c r="AT23">
-        <v>1303830000.0</v>
+        <v>1132764000.0</v>
       </c>
       <c r="AU23">
-        <v>1095931000.0</v>
+        <v>1329148000.0</v>
       </c>
       <c r="AV23">
-        <v>996016000.0</v>
+        <v>1137887000.0</v>
       </c>
       <c r="AW23">
-        <v>1046310000.0</v>
+        <v>1035602000.0</v>
       </c>
       <c r="AX23">
-        <v>1172712000.0</v>
+        <v>1086690000.0</v>
       </c>
       <c r="AY23">
-        <v>1014554000.0</v>
+        <v>1194410000.0</v>
       </c>
       <c r="AZ23">
-        <v>969621000.0</v>
+        <v>1053857000.0</v>
       </c>
       <c r="BA23">
-        <v>1039357000.0</v>
+        <v>968324000.0</v>
       </c>
       <c r="BB23">
-        <v>1196995000.0</v>
+        <v>1039349000.0</v>
       </c>
       <c r="BC23">
-        <v>962124000.0</v>
+        <v>1185814000.0</v>
       </c>
       <c r="BD23">
-        <v>871740000.0</v>
+        <v>970208000.0</v>
       </c>
       <c r="BE23">
-        <v>989956000.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:57">
+        <v>886624000.0</v>
+      </c>
+      <c r="BF23">
+        <v>966947000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14774,1110 +15036,1161 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>144</v>
+      </c>
+      <c r="B25">
+        <v>104607000.0</v>
+      </c>
       <c r="C25">
+        <v>131995000.0</v>
+      </c>
+      <c r="D25">
         <v>99283000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>94810000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>91783000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>91481000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>87470000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>86659000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>81965000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>87315000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>76087000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>73133000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>25700000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>23000000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>21200000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>18900000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>16900000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>17900000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>19400000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>18200000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>15400000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>14600000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>17400000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>18800000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>20300000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>35300000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
-[...1 lines deleted...]
-      </c>
+      <c r="J27"/>
       <c r="K27">
+        <v>88800000.0</v>
+      </c>
+      <c r="L27">
         <v>12600000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12400000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14500000.0</v>
       </c>
-      <c r="N27">
-[...1 lines deleted...]
-      </c>
       <c r="O27">
+        <v>13900000.0</v>
+      </c>
+      <c r="P27">
         <v>12500000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27">
+        <v>6700000.0</v>
+      </c>
+      <c r="R27">
         <v>14000000.0</v>
       </c>
-      <c r="R27">
-[...2 lines deleted...]
-      <c r="S27"/>
+      <c r="S27">
+        <v>18200000.0</v>
+      </c>
       <c r="T27">
+        <v>17900000.0</v>
+      </c>
+      <c r="U27">
         <v>12700000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>12300000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>43800000.0</v>
       </c>
-      <c r="W27"/>
-[...1 lines deleted...]
-      <c r="Y27"/>
+      <c r="X27">
+        <v>17700000.0</v>
+      </c>
+      <c r="Y27">
+        <v>3500000.0</v>
+      </c>
       <c r="Z27">
+        <v>7500000.0</v>
+      </c>
+      <c r="AA27">
         <v>18700000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
+        <v>9900000.0</v>
+      </c>
+      <c r="AD27">
         <v>18700000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>77100000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
+        <v>20700000.0</v>
+      </c>
+      <c r="AI27">
+        <v>21700000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>18600000.0</v>
+      </c>
+      <c r="AK27">
+        <v>16000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>14900000.0</v>
+      </c>
+      <c r="AM27">
+        <v>19600000.0</v>
+      </c>
+      <c r="AN27">
         <v>17000000.0</v>
       </c>
-      <c r="AH27">
-[...2 lines deleted...]
-      <c r="AI27">
+      <c r="AO27">
+        <v>15200000.0</v>
+      </c>
+      <c r="AP27">
+        <v>16300000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>18800000.0</v>
+      </c>
+      <c r="AR27">
+        <v>15700000.0</v>
+      </c>
+      <c r="AS27">
+        <v>13100000.0</v>
+      </c>
+      <c r="AT27">
+        <v>12900000.0</v>
+      </c>
+      <c r="AU27">
         <v>18600000.0</v>
       </c>
-      <c r="AJ27">
-[...11 lines deleted...]
-      <c r="AN27">
+      <c r="AV27">
+        <v>15000000.0</v>
+      </c>
+      <c r="AW27">
+        <v>12200000.0</v>
+      </c>
+      <c r="AX27">
+        <v>12500000.0</v>
+      </c>
+      <c r="AY27">
+        <v>30811000.0</v>
+      </c>
+      <c r="AZ27">
         <v>15200000.0</v>
       </c>
-      <c r="AO27">
-[...34 lines deleted...]
-      </c>
       <c r="BA27">
-        <v>17636000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="BB27">
+        <v>19900000.0</v>
+      </c>
+      <c r="BC27">
         <v>29090000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>26500000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>10157000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>17778000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>147</v>
+      </c>
+      <c r="B28">
+        <v>989374000.0</v>
+      </c>
       <c r="C28">
+        <v>1051673000.0</v>
+      </c>
+      <c r="D28">
         <v>947518000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>949931000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>868058000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>927138000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>893092000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>863981000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>825226000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>841779000.0</v>
+      </c>
+      <c r="L28">
         <v>814222000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>762885000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>741128000.0</v>
       </c>
-      <c r="N28">
-[...1 lines deleted...]
-      </c>
       <c r="O28">
+        <v>770700000.0</v>
+      </c>
+      <c r="P28">
         <v>714426000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28">
+        <v>678804000.0</v>
+      </c>
+      <c r="R28">
         <v>666327000.0</v>
       </c>
-      <c r="R28">
-[...2 lines deleted...]
-      <c r="S28"/>
+      <c r="S28">
+        <v>723423000.0</v>
+      </c>
       <c r="T28">
-        <v>683589000.0</v>
+        <v>741885000.0</v>
       </c>
       <c r="U28">
-        <v>646617000.0</v>
+        <v>689591000.0</v>
       </c>
       <c r="V28">
+        <v>652528000.0</v>
+      </c>
+      <c r="W28">
         <v>655488000.0</v>
       </c>
-      <c r="W28"/>
-[...1 lines deleted...]
-      <c r="Y28"/>
+      <c r="X28">
+        <v>627578000.0</v>
+      </c>
+      <c r="Y28">
+        <v>488098000.0</v>
+      </c>
       <c r="Z28">
+        <v>477588000.0</v>
+      </c>
+      <c r="AA28">
         <v>498678000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28">
+        <v>521943000.0</v>
+      </c>
+      <c r="AD28">
         <v>498678000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>456092000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
-[...1 lines deleted...]
-      </c>
+      <c r="AG28"/>
       <c r="AH28">
-        <v>442965000.0</v>
+        <v>447648000.0</v>
       </c>
       <c r="AI28">
+        <v>503554000.0</v>
+      </c>
+      <c r="AJ28">
         <v>461594000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>421196000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>405956000.0</v>
       </c>
-      <c r="AL28">
-[...1 lines deleted...]
-      </c>
       <c r="AM28">
+        <v>442092000.0</v>
+      </c>
+      <c r="AN28">
         <v>434072000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>391902000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>387085000.0</v>
       </c>
-      <c r="AP28">
-[...1 lines deleted...]
-      </c>
       <c r="AQ28">
+        <v>403427000.0</v>
+      </c>
+      <c r="AR28">
         <v>400505000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>368506000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>364779000.0</v>
       </c>
-      <c r="AT28">
-[...1 lines deleted...]
-      </c>
       <c r="AU28">
+        <v>408569000.0</v>
+      </c>
+      <c r="AV28">
         <v>381713000.0</v>
       </c>
-      <c r="AV28">
-[...1 lines deleted...]
-      </c>
       <c r="AW28">
-        <v>326921000.0</v>
+        <v>337826000.0</v>
       </c>
       <c r="AX28">
-        <v>292265000.0</v>
+        <v>334521000.0</v>
       </c>
       <c r="AY28">
-        <v>337192000.0</v>
+        <v>343367000.0</v>
       </c>
       <c r="AZ28">
-        <v>317883000.0</v>
+        <v>347949000.0</v>
       </c>
       <c r="BA28">
-        <v>310068000.0</v>
+        <v>316257000.0</v>
       </c>
       <c r="BB28">
+        <v>307804000.0</v>
+      </c>
+      <c r="BC28">
         <v>338385000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>308475000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>292939000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>289359000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>148</v>
+      </c>
+      <c r="B29">
+        <v>27925000.0</v>
+      </c>
       <c r="C29">
+        <v>107478000.0</v>
+      </c>
+      <c r="D29">
         <v>33309000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33139000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32039000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>86702000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27441000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25907000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>31125000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>86111000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18341000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11101000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
-        <v>1051752999.0</v>
+        <v>1093981000.0</v>
       </c>
       <c r="C30">
-        <v>945627000.0</v>
+        <v>1183668000.0</v>
       </c>
       <c r="D30">
-        <v>947999000.0</v>
+        <v>1046801000.0</v>
       </c>
       <c r="E30">
-        <v>865920000.0</v>
+        <v>1044741000.0</v>
       </c>
       <c r="F30">
-        <v>988138000.0</v>
+        <v>959841000.0</v>
       </c>
       <c r="G30">
-        <v>890241000.0</v>
+        <v>1056149000.0</v>
       </c>
       <c r="H30">
-        <v>860843000.0</v>
+        <v>980562000.0</v>
       </c>
       <c r="I30">
-        <v>822256000.0</v>
+        <v>950640000.0</v>
       </c>
       <c r="J30">
-        <v>950146000.0</v>
+        <v>907191000.0</v>
       </c>
       <c r="K30">
-        <v>823034000.0</v>
+        <v>1017894000.0</v>
       </c>
       <c r="L30">
-        <v>771306000.0</v>
+        <v>991541000.0</v>
       </c>
       <c r="M30">
-        <v>751565000.0</v>
+        <v>848418000.0</v>
       </c>
       <c r="N30">
-        <v>801471000.0</v>
+        <v>826157000.0</v>
       </c>
       <c r="O30">
-        <v>722135000.0</v>
+        <v>853090000.0</v>
       </c>
       <c r="P30">
-        <v>680735000.0</v>
+        <v>794560000.0</v>
       </c>
       <c r="Q30">
-        <v>675625000.0</v>
+        <v>753474000.0</v>
       </c>
       <c r="R30">
-        <v>755797000.0</v>
+        <v>746631000.0</v>
       </c>
       <c r="S30">
-        <v>754510000.0</v>
+        <v>807753000.0</v>
       </c>
       <c r="T30">
-        <v>696289000.0</v>
+        <v>824448000.0</v>
       </c>
       <c r="U30">
-        <v>658917000.0</v>
+        <v>765105000.0</v>
       </c>
       <c r="V30">
-        <v>716188000.0</v>
+        <v>720438000.0</v>
       </c>
       <c r="W30">
-        <v>639502000.0</v>
+        <v>761675000.0</v>
       </c>
       <c r="X30">
-        <v>485415000.0</v>
+        <v>700262000.0</v>
       </c>
       <c r="Y30">
-        <v>468288000.0</v>
+        <v>546002000.0</v>
       </c>
       <c r="Z30">
-        <v>577455000.0</v>
+        <v>539379000.0</v>
       </c>
       <c r="AA30">
-        <v>583641000.0</v>
+        <v>650405000.0</v>
       </c>
       <c r="AB30">
-        <v>531842999.0</v>
+        <v>636370000.0</v>
       </c>
       <c r="AC30">
-        <v>517378000.0</v>
+        <v>584104000.0</v>
       </c>
       <c r="AD30">
-        <v>552592000.0</v>
+        <v>568019000.0</v>
       </c>
       <c r="AE30">
-        <v>538120000.0</v>
+        <v>589875000.0</v>
       </c>
       <c r="AF30">
-        <v>479078000.0</v>
+        <v>591890000.0</v>
       </c>
       <c r="AG30">
-        <v>468347000.0</v>
+        <v>536000000.0</v>
       </c>
       <c r="AH30">
-        <v>543465000.0</v>
+        <v>518857000.0</v>
       </c>
       <c r="AI30">
-        <v>480220000.0</v>
+        <v>578810000.0</v>
       </c>
       <c r="AJ30">
-        <v>437238000.0</v>
+        <v>531030000.0</v>
       </c>
       <c r="AK30">
-        <v>420919000.0</v>
+        <v>485896000.0</v>
       </c>
       <c r="AL30">
-        <v>477173000.0</v>
+        <v>468868000.0</v>
       </c>
       <c r="AM30">
-        <v>451178000.0</v>
+        <v>508648000.0</v>
       </c>
       <c r="AN30">
-        <v>407280000.0</v>
+        <v>497544000.0</v>
       </c>
       <c r="AO30">
-        <v>403621000.0</v>
+        <v>451715000.0</v>
       </c>
       <c r="AP30">
-        <v>437075000.0</v>
+        <v>448930000.0</v>
       </c>
       <c r="AQ30">
-        <v>416529000.0</v>
+        <v>467239000.0</v>
       </c>
       <c r="AR30">
-        <v>381941000.0</v>
+        <v>459391000.0</v>
       </c>
       <c r="AS30">
-        <v>378139000.0</v>
+        <v>423352000.0</v>
       </c>
       <c r="AT30">
-        <v>445090000.0</v>
+        <v>419834000.0</v>
       </c>
       <c r="AU30">
-        <v>397341000.0</v>
+        <v>470408000.0</v>
       </c>
       <c r="AV30">
-        <v>350989000.0</v>
+        <v>439297000.0</v>
       </c>
       <c r="AW30">
-        <v>347849000.0</v>
+        <v>390575000.0</v>
       </c>
       <c r="AX30">
-        <v>394365000.0</v>
+        <v>388229000.0</v>
       </c>
       <c r="AY30">
-        <v>364917000.0</v>
+        <v>416063000.0</v>
       </c>
       <c r="AZ30">
-        <v>369301000.0</v>
+        <v>404220000.0</v>
       </c>
       <c r="BA30">
-        <v>371704000.0</v>
+        <v>368004000.0</v>
       </c>
       <c r="BB30">
-        <v>424694000.0</v>
+        <v>371696000.0</v>
       </c>
       <c r="BC30">
-        <v>367735000.0</v>
+        <v>413513000.0</v>
       </c>
       <c r="BD30">
-        <v>328191000.0</v>
+        <v>375819000.0</v>
       </c>
       <c r="BE30">
-        <v>370071000.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:57">
+        <v>343075000.0</v>
+      </c>
+      <c r="BF30">
+        <v>347062000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
-        <v>6582000.0</v>
+        <v>-25007000.0</v>
       </c>
       <c r="C31">
-        <v>-17618000.0</v>
+        <v>6502000.0</v>
       </c>
       <c r="D31">
-        <v>-109022000.0</v>
+        <v>-15727000.0</v>
       </c>
       <c r="E31">
-        <v>-98833000.0</v>
+        <v>-13377000.0</v>
       </c>
       <c r="F31">
-        <v>-68099000.0</v>
+        <v>-6216000.0</v>
       </c>
       <c r="G31">
-        <v>-103013000.0</v>
+        <v>-5155000.0</v>
       </c>
       <c r="H31">
-        <v>-95553000.0</v>
+        <v>-13953000.0</v>
       </c>
       <c r="I31">
-        <v>-97553000.0</v>
+        <v>-7090000.0</v>
       </c>
       <c r="J31">
-        <v>-69151000.0</v>
+        <v>-13997000.0</v>
       </c>
       <c r="K31">
-        <v>-100232000.0</v>
+        <v>-6496000.0</v>
       </c>
       <c r="L31">
-        <v>-93856000.0</v>
+        <v>66892000.0</v>
       </c>
       <c r="M31">
-        <v>-109028000.0</v>
+        <v>-18186000.0</v>
       </c>
       <c r="N31">
-        <v>-61162000.0</v>
+        <v>-35835000.0</v>
       </c>
       <c r="O31">
-        <v>-96101000.0</v>
+        <v>-14792000.0</v>
       </c>
       <c r="P31">
-        <v>-78841000.0</v>
+        <v>-25183000.0</v>
       </c>
       <c r="Q31">
-        <v>-97867000.0</v>
+        <v>-7242000.0</v>
       </c>
       <c r="R31">
-        <v>-102648000.0</v>
+        <v>-28408000.0</v>
       </c>
       <c r="S31">
-        <v>-169045000.0</v>
+        <v>-56206000.0</v>
       </c>
       <c r="T31">
-        <v>-114819000.0</v>
+        <v>-100493000.0</v>
       </c>
       <c r="U31">
-        <v>-79249000.0</v>
+        <v>-47357000.0</v>
       </c>
       <c r="V31">
-        <v>-63606000.0</v>
+        <v>-19002000.0</v>
       </c>
       <c r="W31">
-        <v>-87502000.0</v>
+        <v>-23579000.0</v>
       </c>
       <c r="X31">
-        <v>-87934000.0</v>
+        <v>-28022000.0</v>
       </c>
       <c r="Y31">
-        <v>-35847000.0</v>
+        <v>-28612000.0</v>
       </c>
       <c r="Z31">
-        <v>-80257000.0</v>
+        <v>-19047000.0</v>
       </c>
       <c r="AA31">
-        <v>-54349000.0</v>
+        <v>-12673000.0</v>
       </c>
       <c r="AB31">
-        <v>-61527000.0</v>
+        <v>-2885000.0</v>
       </c>
       <c r="AC31">
-        <v>-61578000.0</v>
+        <v>-11779000.0</v>
       </c>
       <c r="AD31">
-        <v>-43672000.0</v>
+        <v>-10897000.0</v>
       </c>
       <c r="AE31">
-        <v>-68774000.0</v>
+        <v>-15981000.0</v>
       </c>
       <c r="AF31">
-        <v>-70774000.0</v>
+        <v>-15004000.0</v>
       </c>
       <c r="AG31">
-        <v>-61827000.0</v>
+        <v>-11999000.0</v>
       </c>
       <c r="AH31">
-        <v>-45996000.0</v>
+        <v>-13170000.0</v>
       </c>
       <c r="AI31">
-        <v>-64825000.0</v>
+        <v>-19721000.0</v>
       </c>
       <c r="AJ31">
-        <v>-60552000.0</v>
+        <v>-14015000.0</v>
       </c>
       <c r="AK31">
-        <v>-59620000.0</v>
+        <v>-11894000.0</v>
       </c>
       <c r="AL31">
-        <v>-34255000.0</v>
+        <v>-11671000.0</v>
       </c>
       <c r="AM31">
-        <v>-58158000.0</v>
+        <v>-11913000.0</v>
       </c>
       <c r="AN31">
-        <v>-63131000.0</v>
+        <v>-11792000.0</v>
       </c>
       <c r="AO31">
-        <v>-56437000.0</v>
+        <v>-18696000.0</v>
       </c>
       <c r="AP31">
-        <v>-54573000.0</v>
+        <v>-11128000.0</v>
       </c>
       <c r="AQ31">
-        <v>-48515000.0</v>
+        <v>-17540000.0</v>
       </c>
       <c r="AR31">
-        <v>-47776000.0</v>
+        <v>-13436000.0</v>
       </c>
       <c r="AS31">
-        <v>-50648000.0</v>
+        <v>-13720000.0</v>
       </c>
       <c r="AT31">
-        <v>-41339000.0</v>
+        <v>-16814000.0</v>
       </c>
       <c r="AU31">
-        <v>-119584000.0</v>
+        <v>-12932000.0</v>
       </c>
       <c r="AV31">
-        <v>-58327999.0</v>
+        <v>-86444000.0</v>
       </c>
       <c r="AW31">
-        <v>-62399000.0</v>
+        <v>-26287000.0</v>
       </c>
       <c r="AX31">
-        <v>-70499000.0</v>
+        <v>-29608000.0</v>
       </c>
       <c r="AY31">
-        <v>-74483000.0</v>
+        <v>-45476000.0</v>
       </c>
       <c r="AZ31">
-        <v>-35130000.0</v>
+        <v>-43533000.0</v>
       </c>
       <c r="BA31">
+        <v>-42393000.0</v>
+      </c>
+      <c r="BB31">
         <v>-42287000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-38369000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-27295000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-32417000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-28666000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
-        <v>3647378000.0</v>
+        <v>2856461000.0</v>
       </c>
       <c r="C32">
+        <v>3647379000.0</v>
+      </c>
+      <c r="D32">
         <v>2710440000.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
-        <v>2502716000.0</v>
+        <v>2705071000.0</v>
       </c>
       <c r="F32">
-        <v>3271990000.0</v>
+        <v>2504020000.0</v>
       </c>
       <c r="G32">
-        <v>2529435000.0</v>
+        <v>3277057000.0</v>
       </c>
       <c r="H32">
-        <v>2464183000.0</v>
+        <v>2530696000.0</v>
       </c>
       <c r="I32">
-        <v>2360174000.0</v>
+        <v>2465517000.0</v>
       </c>
       <c r="J32">
-        <v>3121265000.0</v>
+        <v>2361553000.0</v>
       </c>
       <c r="K32">
-        <v>2287963000.0</v>
+        <v>3126358000.0</v>
       </c>
       <c r="L32">
-        <v>2173365000.0</v>
+        <v>2289346000.0</v>
       </c>
       <c r="M32">
-        <v>2135558000.0</v>
+        <v>2174807000.0</v>
       </c>
       <c r="N32">
-        <v>2739034000.0</v>
+        <v>2136956000.0</v>
       </c>
       <c r="O32">
-        <v>2039180000.0</v>
+        <v>2744283000.0</v>
       </c>
       <c r="P32">
-        <v>1986801000.0</v>
+        <v>2040687000.0</v>
       </c>
       <c r="Q32">
-        <v>1928144000.0</v>
+        <v>1987941000.0</v>
       </c>
       <c r="R32">
-        <v>2603494000.0</v>
+        <v>1929692000.0</v>
       </c>
       <c r="S32">
-        <v>2302655000.0</v>
+        <v>2609008000.0</v>
       </c>
       <c r="T32">
-        <v>2214557000.0</v>
+        <v>2304041000.0</v>
       </c>
       <c r="U32">
-        <v>2192021000.0</v>
+        <v>2215911000.0</v>
       </c>
       <c r="V32">
-        <v>2277434000.0</v>
+        <v>2193296000.0</v>
       </c>
       <c r="W32">
-        <v>1665955000.0</v>
+        <v>2282894000.0</v>
       </c>
       <c r="X32">
-        <v>1011063000.0</v>
+        <v>1667235000.0</v>
       </c>
       <c r="Y32">
+        <v>1012328000.0</v>
+      </c>
+      <c r="Z32">
         <v>801523000.0</v>
       </c>
-      <c r="Z32">
-[...1 lines deleted...]
-      </c>
       <c r="AA32">
-        <v>1780318000.0</v>
+        <v>2208599000.0</v>
       </c>
       <c r="AB32">
-        <v>1659509000.0</v>
+        <v>1781583000.0</v>
       </c>
       <c r="AC32">
-        <v>1634234000.0</v>
+        <v>1662022000.0</v>
       </c>
       <c r="AD32">
-        <v>1988479000.0</v>
+        <v>1634194000.0</v>
       </c>
       <c r="AE32">
+        <v>1998071000.0</v>
+      </c>
+      <c r="AF32">
         <v>1640958000.0</v>
       </c>
-      <c r="AF32">
-[...1 lines deleted...]
-      </c>
       <c r="AG32">
-        <v>1522854000.0</v>
+        <v>1504742000.0</v>
       </c>
       <c r="AH32">
-        <v>1935202000.0</v>
+        <v>1524708000.0</v>
       </c>
       <c r="AI32">
+        <v>1944272000.0</v>
+      </c>
+      <c r="AJ32">
         <v>1444572000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1368980000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1352219000.0</v>
       </c>
-      <c r="AL32">
-[...1 lines deleted...]
-      </c>
       <c r="AM32">
+        <v>1692304000.0</v>
+      </c>
+      <c r="AN32">
         <v>1349047000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1260716000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1288884000.0</v>
       </c>
-      <c r="AP32">
-[...1 lines deleted...]
-      </c>
       <c r="AQ32">
-        <v>1230886000.0</v>
+        <v>1548683000.0</v>
       </c>
       <c r="AR32">
-        <v>1144218000.0</v>
+        <v>1238669000.0</v>
       </c>
       <c r="AS32">
-        <v>1183058000.0</v>
+        <v>1151573000.0</v>
       </c>
       <c r="AT32">
-        <v>1499631000.0</v>
+        <v>1190919000.0</v>
       </c>
       <c r="AU32">
-        <v>1157292000.0</v>
+        <v>1496542000.0</v>
       </c>
       <c r="AV32">
-        <v>1043580999.0</v>
+        <v>1166108000.0</v>
       </c>
       <c r="AW32">
-        <v>1128269000.0</v>
+        <v>1051126000.0</v>
       </c>
       <c r="AX32">
-        <v>1347988000.0</v>
+        <v>1135858000.0</v>
       </c>
       <c r="AY32">
-        <v>1064502000.0</v>
+        <v>1344663000.0</v>
       </c>
       <c r="AZ32">
-        <v>963711000.0</v>
+        <v>1072855000.0</v>
       </c>
       <c r="BA32">
-        <v>1065012999.0</v>
+        <v>971480000.0</v>
       </c>
       <c r="BB32">
-        <v>1330166000.0</v>
+        <v>1072989000.0</v>
       </c>
       <c r="BC32">
-        <v>967894000.0</v>
+        <v>1327956000.0</v>
       </c>
       <c r="BD32">
+        <v>975852000.0</v>
+      </c>
+      <c r="BE32">
         <v>871740000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>989956000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -15940,51 +16253,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>994698000.0</v>
       </c>
       <c r="C2">
         <v>925359000.0</v>
       </c>
       <c r="D2">
         <v>879205000.0</v>
       </c>
       <c r="E2">
         <v>1097673000.0</v>
       </c>
       <c r="F2">
         <v>1386858000.0</v>
       </c>
       <c r="G2">
         <v>409656000.0</v>
       </c>
       <c r="H2">
         <v>134156000.0</v>
       </c>
       <c r="I2">
         <v>161086000.0</v>
       </c>
@@ -15993,51 +16306,51 @@
       </c>
       <c r="K2">
         <v>20915000.0</v>
       </c>
       <c r="L2">
         <v>25349000.0</v>
       </c>
       <c r="M2">
         <v>132984000.0</v>
       </c>
       <c r="N2">
         <v>43336000.0</v>
       </c>
       <c r="O2">
         <v>35664000.0</v>
       </c>
       <c r="P2">
         <v>30214000.0</v>
       </c>
       <c r="Q2">
         <v>24750000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>1059793000</v>
       </c>
       <c r="C3">
         <v>891983000</v>
       </c>
       <c r="D3">
         <v>517284000</v>
       </c>
       <c r="E3">
         <v>451103000</v>
       </c>
       <c r="F3">
         <v>353043000</v>
       </c>
       <c r="G3">
         <v>273282000</v>
       </c>
       <c r="H3">
         <v>330340000</v>
       </c>
       <c r="I3">
         <v>304315000</v>
       </c>
@@ -16046,121 +16359,121 @@
       </c>
       <c r="K3">
         <v>187507000</v>
       </c>
       <c r="L3">
         <v>201787000</v>
       </c>
       <c r="M3">
         <v>220980000</v>
       </c>
       <c r="N3">
         <v>168267000</v>
       </c>
       <c r="O3">
         <v>167251000</v>
       </c>
       <c r="P3">
         <v>153930000</v>
       </c>
       <c r="Q3">
         <v>132591000</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>275500000.0</v>
       </c>
       <c r="I4">
         <v>-26930000.0</v>
       </c>
       <c r="J4">
         <v>51689000.0</v>
       </c>
       <c r="K4">
         <v>60682000.0</v>
       </c>
       <c r="L4">
         <v>-4434000.0</v>
       </c>
       <c r="M4">
         <v>-107635000.0</v>
       </c>
       <c r="N4">
         <v>89648000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>58457000.0</v>
       </c>
       <c r="I5">
         <v>26594000.0</v>
       </c>
       <c r="J5">
         <v>-20819000.0</v>
       </c>
       <c r="K5">
         <v>555000.0</v>
       </c>
       <c r="L5">
         <v>39182000.0</v>
       </c>
       <c r="M5">
         <v>68516000.0</v>
       </c>
       <c r="N5">
         <v>90756000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>237827000.0</v>
       </c>
       <c r="C6">
         <v>69339000.0</v>
       </c>
       <c r="D6">
         <v>46154000.0</v>
       </c>
       <c r="E6">
         <v>-218468000.0</v>
       </c>
       <c r="F6">
         <v>-289185000.0</v>
       </c>
       <c r="G6">
         <v>977202000.0</v>
       </c>
       <c r="H6">
         <v>275500000.0</v>
       </c>
       <c r="I6">
         <v>-26930000.0</v>
       </c>
@@ -16169,51 +16482,51 @@
       </c>
       <c r="K6">
         <v>60682000.0</v>
       </c>
       <c r="L6">
         <v>-4434000.0</v>
       </c>
       <c r="M6">
         <v>-107635000.0</v>
       </c>
       <c r="N6">
         <v>89648000.0</v>
       </c>
       <c r="O6">
         <v>7672000.0</v>
       </c>
       <c r="P6">
         <v>5450000.0</v>
       </c>
       <c r="Q6">
         <v>5464000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>15043000.0</v>
       </c>
       <c r="C7">
         <v>-126072000.0</v>
       </c>
       <c r="D7">
         <v>61758000.0</v>
       </c>
       <c r="E7">
         <v>-9670000.0</v>
       </c>
       <c r="F7">
         <v>-147516000.0</v>
       </c>
       <c r="G7">
         <v>94903000.0</v>
       </c>
       <c r="H7">
         <v>91495000.0</v>
       </c>
       <c r="I7">
         <v>-72097000.0</v>
       </c>
@@ -16222,86 +16535,86 @@
       </c>
       <c r="K7">
         <v>186369000.0</v>
       </c>
       <c r="L7">
         <v>-30286000.0</v>
       </c>
       <c r="M7">
         <v>50477000.0</v>
       </c>
       <c r="N7">
         <v>49904000.0</v>
       </c>
       <c r="O7">
         <v>217323000.0</v>
       </c>
       <c r="P7">
         <v>34223000.0</v>
       </c>
       <c r="Q7">
         <v>-14169000.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-8816000.0</v>
       </c>
       <c r="I8">
         <v>3482000.0</v>
       </c>
       <c r="J8">
         <v>-19983000.0</v>
       </c>
       <c r="K8">
         <v>-3489000.0</v>
       </c>
       <c r="L8">
         <v>1263000.0</v>
       </c>
       <c r="M8">
         <v>-8274000.0</v>
       </c>
       <c r="N8">
         <v>1573000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>-18092000.0</v>
       </c>
       <c r="C9">
         <v>-14253000.0</v>
       </c>
       <c r="D9">
         <v>-4464000.0</v>
       </c>
       <c r="E9">
         <v>-13012000.0</v>
       </c>
       <c r="F9">
         <v>10186000.0</v>
       </c>
       <c r="G9">
         <v>65475000.0</v>
       </c>
       <c r="H9">
         <v>-8816000.0</v>
       </c>
       <c r="I9">
         <v>3482000.0</v>
       </c>
@@ -16310,51 +16623,51 @@
       </c>
       <c r="K9">
         <v>-3489000.0</v>
       </c>
       <c r="L9">
         <v>1263000.0</v>
       </c>
       <c r="M9">
         <v>-8616000.0</v>
       </c>
       <c r="N9">
         <v>1573000.0</v>
       </c>
       <c r="O9">
         <v>-7814000.0</v>
       </c>
       <c r="P9">
         <v>-1650000.0</v>
       </c>
       <c r="Q9">
         <v>-1168000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>-61128000.0</v>
       </c>
       <c r="C10">
         <v>-162934000.0</v>
       </c>
       <c r="D10">
         <v>94141000.0</v>
       </c>
       <c r="E10">
         <v>-160974000.0</v>
       </c>
       <c r="F10">
         <v>-280220000.0</v>
       </c>
       <c r="G10">
         <v>36459000.0</v>
       </c>
       <c r="H10">
         <v>176430000.0</v>
       </c>
       <c r="I10">
         <v>-201621000.0</v>
       </c>
@@ -16363,176 +16676,176 @@
       </c>
       <c r="K10">
         <v>81048000.0</v>
       </c>
       <c r="L10">
         <v>5180000.0</v>
       </c>
       <c r="M10">
         <v>-68658000.0</v>
       </c>
       <c r="N10">
         <v>-39862000.0</v>
       </c>
       <c r="O10">
         <v>2070000.0</v>
       </c>
       <c r="P10">
         <v>-38033000.0</v>
       </c>
       <c r="Q10">
         <v>-30933000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-125006000.0</v>
       </c>
       <c r="F11">
         <v>214792000.0</v>
       </c>
       <c r="G11">
         <v>104607000.0</v>
       </c>
       <c r="H11">
         <v>-65697000.0</v>
       </c>
       <c r="I11">
         <v>124723000.0</v>
       </c>
       <c r="J11">
         <v>99512000.0</v>
       </c>
       <c r="K11">
         <v>116362000.0</v>
       </c>
       <c r="L11">
         <v>-34125000.0</v>
       </c>
       <c r="M11">
         <v>97653000.0</v>
       </c>
       <c r="N11">
         <v>42581000.0</v>
       </c>
       <c r="O11">
         <v>224121000.0</v>
       </c>
       <c r="P11">
         <v>85824000.0</v>
       </c>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>101901000.0</v>
       </c>
       <c r="F12">
         <v>322619000.0</v>
       </c>
       <c r="G12">
         <v>88799000.0</v>
       </c>
       <c r="H12">
         <v>53455000.0</v>
       </c>
       <c r="I12">
         <v>51496000.0</v>
       </c>
       <c r="J12">
         <v>9745000.0</v>
       </c>
       <c r="K12">
         <v>4890000.0</v>
       </c>
       <c r="L12">
         <v>-10297000.0</v>
       </c>
       <c r="M12">
         <v>-28073000.0</v>
       </c>
       <c r="N12">
         <v>-2614000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>289322000.0</v>
       </c>
       <c r="F13">
         <v>-92274000.0</v>
       </c>
       <c r="G13">
         <v>-73021000.0</v>
       </c>
       <c r="H13">
         <v>14780000.0</v>
       </c>
       <c r="I13">
         <v>15019000.0</v>
       </c>
       <c r="J13">
         <v>-42455000.0</v>
       </c>
       <c r="K13">
         <v>67267000.0</v>
       </c>
       <c r="L13">
         <v>-647000.0</v>
       </c>
       <c r="M13">
         <v>49056000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>417871000.0</v>
       </c>
       <c r="C14">
         <v>347575000.0</v>
       </c>
       <c r="D14">
         <v>307064000.0</v>
       </c>
       <c r="E14">
         <v>270398000.0</v>
       </c>
       <c r="F14">
         <v>249217000.0</v>
       </c>
       <c r="G14">
         <v>220390000.0</v>
       </c>
       <c r="H14">
         <v>210720000.0</v>
       </c>
       <c r="I14">
         <v>217884000.0</v>
       </c>
@@ -16541,94 +16854,94 @@
       </c>
       <c r="K14">
         <v>183586000.0</v>
       </c>
       <c r="L14">
         <v>172099000.0</v>
       </c>
       <c r="M14">
         <v>167580000.0</v>
       </c>
       <c r="N14">
         <v>168195000.0</v>
       </c>
       <c r="O14">
         <v>166786000.0</v>
       </c>
       <c r="P14">
         <v>153070000.0</v>
       </c>
       <c r="Q14">
         <v>146759000.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>20592000.0</v>
       </c>
       <c r="F15">
         <v>39887000.0</v>
       </c>
       <c r="G15">
         <v>34924000.0</v>
       </c>
       <c r="H15">
         <v>34222000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>336000000.0</v>
       </c>
       <c r="O15">
         <v>1711000.0</v>
       </c>
       <c r="P15">
         <v>297917000.0</v>
       </c>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>1232525000.0</v>
       </c>
       <c r="C16">
         <v>994698000.0</v>
       </c>
       <c r="D16">
         <v>925359000.0</v>
       </c>
       <c r="E16">
         <v>879205000.0</v>
       </c>
       <c r="F16">
         <v>1097673000.0</v>
       </c>
       <c r="G16">
         <v>1386858000.0</v>
       </c>
       <c r="H16">
         <v>409656000.0</v>
       </c>
       <c r="I16">
         <v>134156000.0</v>
       </c>
@@ -16637,72 +16950,72 @@
       </c>
       <c r="K16">
         <v>81597000.0</v>
       </c>
       <c r="L16">
         <v>20915000.0</v>
       </c>
       <c r="M16">
         <v>25349000.0</v>
       </c>
       <c r="N16">
         <v>132984000.0</v>
       </c>
       <c r="O16">
         <v>43336000.0</v>
       </c>
       <c r="P16">
         <v>35664000.0</v>
       </c>
       <c r="Q16">
         <v>30214000.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>171589000.0</v>
       </c>
       <c r="C18">
         <v>-28607000.0</v>
       </c>
       <c r="D18">
         <v>351451000.0</v>
       </c>
       <c r="E18">
         <v>145282000.0</v>
       </c>
       <c r="F18">
         <v>480116000.0</v>
       </c>
       <c r="G18">
         <v>-54101000.0</v>
       </c>
       <c r="H18">
         <v>561385000.0</v>
       </c>
       <c r="I18">
         <v>335338000.0</v>
       </c>
@@ -16711,156 +17024,158 @@
       </c>
       <c r="K18">
         <v>414939000.0</v>
       </c>
       <c r="L18">
         <v>125674000.0</v>
       </c>
       <c r="M18">
         <v>81355000.0</v>
       </c>
       <c r="N18">
         <v>121084000.0</v>
       </c>
       <c r="O18">
         <v>285258000.0</v>
       </c>
       <c r="P18">
         <v>96053000.0</v>
       </c>
       <c r="Q18">
         <v>76113000.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-882254000.0</v>
       </c>
       <c r="D19">
         <v>-503745000.0</v>
       </c>
       <c r="E19">
         <v>-423142000.0</v>
       </c>
       <c r="F19">
         <v>-344389000.0</v>
       </c>
       <c r="G19">
         <v>-274132000.0</v>
       </c>
       <c r="H19">
         <v>-324598000.0</v>
       </c>
       <c r="I19">
         <v>-298508000.0</v>
       </c>
       <c r="J19">
         <v>-262208000.0</v>
       </c>
       <c r="K19">
         <v>-180351000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>322573000.0</v>
+      </c>
       <c r="C21">
         <v>303246000.0</v>
       </c>
       <c r="D21">
         <v>-99064000.0</v>
       </c>
       <c r="E21">
         <v>-87854000.0</v>
       </c>
       <c r="F21">
         <v>-530407000.0</v>
       </c>
       <c r="G21">
         <v>1105000000.0</v>
       </c>
       <c r="H21">
         <v>1105000000.0</v>
       </c>
       <c r="I21">
         <v>-155232000.0</v>
       </c>
       <c r="J21">
         <v>-6774000.0</v>
       </c>
       <c r="K21">
         <v>-170847000.0</v>
       </c>
       <c r="L21">
         <v>53932000.0</v>
       </c>
       <c r="M21">
         <v>-207506000.0</v>
       </c>
       <c r="N21">
         <v>61644000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>610153000.0</v>
       </c>
       <c r="C22">
         <v>503639000.0</v>
       </c>
       <c r="D22">
         <v>339649000.0</v>
       </c>
       <c r="E22">
         <v>230123000.0</v>
       </c>
       <c r="F22">
         <v>408839000.0</v>
       </c>
       <c r="G22">
         <v>-216499000.0</v>
       </c>
       <c r="H22">
         <v>465116000.0</v>
       </c>
       <c r="I22">
         <v>414745000.0</v>
       </c>
@@ -16869,51 +17184,51 @@
       </c>
       <c r="K22">
         <v>215873000.0</v>
       </c>
       <c r="L22">
         <v>150482000.0</v>
       </c>
       <c r="M22">
         <v>65955000.0</v>
       </c>
       <c r="N22">
         <v>16150000.0</v>
       </c>
       <c r="O22">
         <v>25301000.0</v>
       </c>
       <c r="P22">
         <v>-6272000.0</v>
       </c>
       <c r="Q22">
         <v>30998000.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>17344000.0</v>
       </c>
       <c r="C23">
         <v>41264000.0</v>
       </c>
       <c r="D23">
         <v>23416000.0</v>
       </c>
       <c r="E23">
         <v>13039000.0</v>
       </c>
       <c r="F23">
         <v>23887000.0</v>
       </c>
       <c r="G23">
         <v>-7321000.0</v>
       </c>
       <c r="H23">
         <v>31453000.0</v>
       </c>
       <c r="I23">
         <v>13592000.0</v>
       </c>
@@ -16922,51 +17237,51 @@
       </c>
       <c r="K23">
         <v>11150000.0</v>
       </c>
       <c r="L23">
         <v>10407000.0</v>
       </c>
       <c r="M23">
         <v>-1101000.0</v>
       </c>
       <c r="N23">
         <v>-44266000.0</v>
       </c>
       <c r="O23">
         <v>2301000.0</v>
       </c>
       <c r="P23">
         <v>-28616000.0</v>
       </c>
       <c r="Q23">
         <v>202973000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>27540999.0</v>
       </c>
       <c r="C24">
         <v>-11599000.0</v>
       </c>
       <c r="D24">
         <v>13539000.0</v>
       </c>
       <c r="E24">
         <v>24251000.0</v>
       </c>
       <c r="F24">
         <v>8078000.0</v>
       </c>
       <c r="G24">
         <v>-850000.0</v>
       </c>
       <c r="H24">
         <v>5742000.0</v>
       </c>
       <c r="I24">
         <v>5543000.0</v>
       </c>
@@ -16975,51 +17290,51 @@
       </c>
       <c r="K24">
         <v>-132000.0</v>
       </c>
       <c r="L24">
         <v>2805000.0</v>
       </c>
       <c r="M24">
         <v>4474000.0</v>
       </c>
       <c r="N24">
         <v>3473000.0</v>
       </c>
       <c r="O24">
         <v>1435000.0</v>
       </c>
       <c r="P24">
         <v>-4843000.0</v>
       </c>
       <c r="Q24">
         <v>-27611000.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>53799000.0</v>
       </c>
       <c r="C25">
         <v>22025000.0</v>
       </c>
       <c r="D25">
         <v>55653000.0</v>
       </c>
       <c r="E25">
         <v>63485000.0</v>
       </c>
       <c r="F25">
         <v>212121000.0</v>
       </c>
       <c r="G25">
         <v>89501000.0</v>
       </c>
       <c r="H25">
         <v>71396000.0</v>
       </c>
       <c r="I25">
         <v>41117000.0</v>
       </c>
@@ -17028,51 +17343,51 @@
       </c>
       <c r="K25">
         <v>3584000.0</v>
       </c>
       <c r="L25">
         <v>18096000.0</v>
       </c>
       <c r="M25">
         <v>42999000.0</v>
       </c>
       <c r="N25">
         <v>62872000.0</v>
       </c>
       <c r="O25">
         <v>46888000.0</v>
       </c>
       <c r="P25">
         <v>63866000.0</v>
       </c>
       <c r="Q25">
         <v>42000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-278422000.0</v>
       </c>
       <c r="C26">
         <v>-256293000.0</v>
       </c>
       <c r="D26">
         <v>-243188000.0</v>
       </c>
       <c r="E26">
         <v>-316896000.0</v>
       </c>
       <c r="F26">
         <v>-266628000.0</v>
       </c>
       <c r="G26">
         <v>-65526000.0</v>
       </c>
       <c r="H26">
         <v>-323080000.0</v>
       </c>
       <c r="I26">
         <v>-228874000.0</v>
       </c>
@@ -17081,51 +17396,51 @@
       </c>
       <c r="K26">
         <v>-202371000.0</v>
       </c>
       <c r="L26">
         <v>-201670000.0</v>
       </c>
       <c r="M26">
         <v>-3933000.0</v>
       </c>
       <c r="N26">
         <v>1152327000.0</v>
       </c>
       <c r="O26">
         <v>-7000.0</v>
       </c>
       <c r="P26">
         <v>-6000.0</v>
       </c>
       <c r="Q26">
         <v>-251000.0</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
         <v>106732000.0</v>
       </c>
       <c r="C27">
         <v>87572000.0</v>
       </c>
       <c r="D27">
         <v>83948000.0</v>
       </c>
       <c r="E27">
         <v>67480000.0</v>
       </c>
       <c r="F27">
         <v>58546000.0</v>
       </c>
       <c r="G27">
         <v>55845000.0</v>
       </c>
       <c r="H27">
         <v>43928000.0</v>
       </c>
       <c r="I27">
         <v>35485000.0</v>
       </c>
@@ -17134,51 +17449,51 @@
       </c>
       <c r="K27">
         <v>15953000.0</v>
       </c>
       <c r="L27">
         <v>11161000.0</v>
       </c>
       <c r="M27">
         <v>6264000.0</v>
       </c>
       <c r="N27">
         <v>10203000.0</v>
       </c>
       <c r="O27">
         <v>2747000.0</v>
       </c>
       <c r="P27">
         <v>5797000.0</v>
       </c>
       <c r="Q27">
         <v>2230000.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>61495000.0</v>
       </c>
       <c r="C28">
         <v>88217000.0</v>
       </c>
       <c r="D28">
         <v>-318836000.0</v>
       </c>
       <c r="E28">
         <v>-391711000.0</v>
       </c>
       <c r="F28">
         <v>-777955000.0</v>
       </c>
       <c r="G28">
         <v>1032153000.0</v>
       </c>
       <c r="H28">
         <v>-291627000.0</v>
       </c>
       <c r="I28">
         <v>-368075000.0</v>
       </c>
@@ -17187,51 +17502,51 @@
       </c>
       <c r="K28">
         <v>-361413000.0</v>
       </c>
       <c r="L28">
         <v>-137163000.0</v>
       </c>
       <c r="M28">
         <v>-193464000.0</v>
       </c>
       <c r="N28">
         <v>-34909000.0</v>
       </c>
       <c r="O28">
         <v>-279021000.0</v>
       </c>
       <c r="P28">
         <v>-85760000.0</v>
       </c>
       <c r="Q28">
         <v>-43278000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>1231382000.0</v>
       </c>
       <c r="C29">
         <v>863376000.0</v>
       </c>
       <c r="D29">
         <v>868735000.0</v>
       </c>
       <c r="E29">
         <v>596385000.0</v>
       </c>
       <c r="F29">
         <v>833159000.0</v>
       </c>
       <c r="G29">
         <v>219181000.0</v>
       </c>
       <c r="H29">
         <v>891725000.0</v>
       </c>
       <c r="I29">
         <v>639653000.0</v>
       </c>
@@ -17240,51 +17555,51 @@
       </c>
       <c r="K29">
         <v>602446000.0</v>
       </c>
       <c r="L29">
         <v>327461000.0</v>
       </c>
       <c r="M29">
         <v>302335000.0</v>
       </c>
       <c r="N29">
         <v>289351000.0</v>
       </c>
       <c r="O29">
         <v>452509000.0</v>
       </c>
       <c r="P29">
         <v>249983000.0</v>
       </c>
       <c r="Q29">
         <v>208704000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-1055050000.0</v>
       </c>
       <c r="C30">
         <v>-882254000.0</v>
       </c>
       <c r="D30">
         <v>-503745000.0</v>
       </c>
       <c r="E30">
         <v>-423142000.0</v>
       </c>
       <c r="F30">
         <v>-344389000.0</v>
       </c>
       <c r="G30">
         <v>-274132000.0</v>
       </c>
       <c r="H30">
         <v>-324598000.0</v>
       </c>
       <c r="I30">
         <v>-298508000.0</v>
       </c>
@@ -17312,584 +17627,593 @@
       <c r="Q30">
         <v>-159962000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>1232525000.0</v>
+      </c>
+      <c r="C2">
         <v>584079000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>747619000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>371092000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>994698000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>857800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>659910000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>742332000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>925359000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>615863000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>520974000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>539025000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>879205000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>435165000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>461567000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>633632000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1097673000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1191965000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1350900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1537182000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1386858000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1355273000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1083728000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1495052000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>409656000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>147096000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>119089000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>126913000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>134156000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>107259000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>111467000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>104890000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>161086000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>48080000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>32648000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>29588000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>81597000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32799000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>30469000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>28100000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>20915000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>28847000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27231000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>34748000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>25349000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>29437000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>29291000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>69490000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>132984000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>31557000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>33407000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>102672000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>43336000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>30169000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31670000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>53654000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>35664000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>289662000</v>
+      </c>
+      <c r="C3">
         <v>999637000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>595358000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>191079000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>404279000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>355612000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>454963000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>196398000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>165299000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>212842000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>133434000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>91252000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>100237000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>108609000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>132775000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>102820000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>106899000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>114016000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>91404000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>75952000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>71671000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>58845000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>80715000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>71259000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>62463000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>68658000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>96719000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>80118000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>83781000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>73271000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>100535000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>70127000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>60382000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>75706000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>84691000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>54887000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>52913000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>49864000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>61694000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>45524000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>30425000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>48067000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>71785000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>38847000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>43088000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>56455000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>69956000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>48584000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>45985000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>46020000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>54248000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>38235000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>29764000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>37567000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>67248000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>34094000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>28342000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17903,54 +18227,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17964,400 +18289,407 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-485170000.0</v>
+      </c>
+      <c r="C6">
         <v>648446000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-163540000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>376527000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-623606000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>136898000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>197890000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-82422000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-183027000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>309496000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>94889000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-18051000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-340180000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>444040000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-26402000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-172065000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-464041000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-94292000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-158935000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-186282000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>150324000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>31585000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>271545000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-411324000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1085396000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>262560000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>28007000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7824000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7243000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>26897000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4208000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6577000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-56196000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>85206000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>15432000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3060000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-52009000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>48798000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2330000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2369000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7185000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7932000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1616000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-7517000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9399000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4088000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>146000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-40199000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-63494000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>101427000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1850000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-69265000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>59336000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>13167000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1501000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-21984000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>17990000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
+        <v>-252161000.0</v>
+      </c>
+      <c r="C7">
         <v>449524000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-108918000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-67998000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-246845000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>154797000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>185403000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-35526000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-149877000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>259946000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>68607000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-21525000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-240049000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>316806000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>56204000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-77335000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-305345000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-30493000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-16137000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-64710000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-36176000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>91374000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>264591000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-240519000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-20543000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>100924000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>78199000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>15878000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-99069000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4198000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>51651000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-33528000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-86022000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>112071000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>22215000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-68139000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-82253000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>137300000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>90882000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>9518000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-51331000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>28605000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>61622000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-29246000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-91267000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>66818000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>16881000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-21727000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-11495000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>65144000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-6699000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-63699000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>55159000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-8924000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>32155000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-8869000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>202961000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18371,400 +18703,407 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>-9780000.0</v>
+      </c>
+      <c r="C9">
         <v>10308000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5057000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4642000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-18701000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14867000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2816000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>93000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-26397000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16147000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-10837000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2356000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-7418000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13789000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-9893000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6802000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-23710000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>37409000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-11592000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4544000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-20175000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20924000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-14753000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-30063000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>89367000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>18625000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4687000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2584000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-20170000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>17774000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-7795000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3880000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-10377000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5911000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-14783000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-803000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-10308000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>10182000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-8637000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8253000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-13287000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8693000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-9332000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3917000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2015000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11351000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-11701000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2172000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-10438000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>8947000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-4131000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3265000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-6508000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4069000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-9534000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5260000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-7609000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>-132301000.0</v>
+      </c>
+      <c r="C10">
         <v>346532000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-243621000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-99498000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-64541000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>189920000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-299896000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-81914000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-52958000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>241287000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-167606000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>69570000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-49110000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>263104000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-178391000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-9591000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-236096000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>38741000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-231597000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-60577000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-26787000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>126198000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-259433000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>18354000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>151340000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>227139000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-180599000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>72026000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>57864000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>102412000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-212670000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-57366000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-33997000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>151101000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-176678000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1448000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-23646000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>120566000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-77781000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>59429000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-21166000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>150483000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-131670000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>19972000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-33605000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>111170000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-188369000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3884000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>12425000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>182374000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-154118000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-21089000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-47029000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>164801000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-208144000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>24094000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>21319000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -18778,54 +19117,55 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -18839,54 +19179,55 @@
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -18900,473 +19241,481 @@
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>104607000.0</v>
+      </c>
+      <c r="C14">
         <v>131995000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>99283000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>94810000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>91783000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>91481000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>87470000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>86659000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>81965000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>87315000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>76087000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>73133000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>70529000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>68490000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>67634000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>67970000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>66304000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>66130000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>64663000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>62814000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>55610000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>56711000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>54985000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>54403000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>54291000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>55089000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>52729000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>52261000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>50641000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>56683000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>53769000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>56923000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>50509000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>53556000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>50835000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>48700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>48012000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>46956000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>46472000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>44613000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>45545000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>45012000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>43186000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>41746000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>42155000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>43239000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>42584000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>40549000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>41208000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>41885000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>41071000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>41247000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>43992000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>46038000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>40845000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>39978000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>39925000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>442989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>324000.0</v>
       </c>
       <c r="AZ15">
         <v>324000.0</v>
       </c>
       <c r="BA15">
+        <v>324000.0</v>
+      </c>
+      <c r="BB15">
         <v>336000000.0</v>
       </c>
-      <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>25000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1686000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>747355000.0</v>
+      </c>
+      <c r="C16">
         <v>1232525000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>584079000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>747619000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>371092000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>994698000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>857800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>659910000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>742332000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>925359000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>615863000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>520974000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>539025000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>879205000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>435165000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>461567000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>633632000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1097673000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1191965000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1350900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1537182000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1386858000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1355273000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1083728000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1495052000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>409656000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>147096000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>119089000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>126913000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>134156000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>107259000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>111467000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>104890000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>133286000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>48080000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>32648000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>29588000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>81597000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32799000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>30469000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28100000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>20915000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>28847000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>27231000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34748000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>25349000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>29437000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>29291000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>69490000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>132984000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>31557000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>33407000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>102672000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>43336000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>30169000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>31670000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>53654000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19380,308 +19729,313 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>-228196000.0</v>
+      </c>
+      <c r="C18">
         <v>-62119000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>738690000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11639000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-433187000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>187552000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>565369000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-35964000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-115927000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>385697000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>106936000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>16526000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-178189000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>478199000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>29664000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-83383000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-279198000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>110776000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>90093000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>127509000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>151738000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>277273000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>275378000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-272554000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-334198000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>346194000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>150731000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>95114000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-29590000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>191029000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>108511000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>35970000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-172000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>310048000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>64628000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-11294000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-24329000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>266090000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>121679000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>27218000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-48000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>175695000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>32620000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-17695000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-64946000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>157376000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-33031000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-43927000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>937000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>160050000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-28829000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-76076000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>65939000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>101746000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-4646000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-28256000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>216414000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-256399000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-168731000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-412683000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-346368000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-173614000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-196740000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-165532000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-192461000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-133626000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-91501000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19695,1662 +20049,1695 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>-133019000.0</v>
+      </c>
       <c r="C21">
+        <v>-4381000.0</v>
+      </c>
+      <c r="D21">
         <v>-4382000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>390619000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-59283000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3125000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>311178000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
+        <v>114744000.0</v>
+      </c>
+      <c r="C22">
         <v>310385000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>104749000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>94185000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>100833000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>260767000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>90597000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>73760000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>78514000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>227458000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>48551000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>30892000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>32748000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>185200000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16784000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11965000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16174000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>121636000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>13619000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>102554000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>171030000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>155994000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8016000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-46781000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-333728000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>206325000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>96459000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>84567000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>77765000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>184351000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>76850000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>70956000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>82588000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>240703000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>44879000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>46902000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>52368000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>125561000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>32404000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20394000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>37514000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>98773000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>15114000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>10900000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>25695000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>94865000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-34214000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-6470000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11774000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>63584000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-16857000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-25014000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-5563000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>67945000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-7447000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-31257000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-3940000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>-854000.0</v>
+      </c>
+      <c r="C23">
         <v>-7231000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17225000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2519000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2065000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5320000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6381000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18404000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11159000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8527000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1299000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2806000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13382000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15222000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1098000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1671000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>586000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3988000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-842000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8923000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11818000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6989000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-420000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13828000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-27718000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3315000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12380000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13020000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2738000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2720000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1879000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6210000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2783000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1127000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>725000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2896000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-484000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>546000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5376000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2861000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-703000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-130000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>768000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1901000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7868000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7173000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-12022000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3946000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4146000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1399000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>237682000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-6414000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-13464000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2347000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>53000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-480000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>381000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
+        <v>-289662000.0</v>
+      </c>
+      <c r="C24">
         <v>23159000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-851757000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22348000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-8404000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2293000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>485000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-342000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-233000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>20481000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-13744000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2188000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14080000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4578000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2572000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>75000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-75000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2908000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-242000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>149000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-149000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>47000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-502000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-249000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-146000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>108000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4654000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-12000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-72000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>53000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>429000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2885000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2440000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1930000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2959000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>960000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>140000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7052000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-99000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>120000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>83000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2842000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4077000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>28000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>108000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4313000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>25000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>28000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>108000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>234051000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-230971000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>279000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>114000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1028000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-227000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>634000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-86000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>38020000.0</v>
+      </c>
+      <c r="C25">
         <v>16128000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13123000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6442000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7387000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-284738000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3452000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8143000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4255000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16227000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2551000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>27399000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13119000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15035000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5964000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>29367000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>57102000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>97764000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>46199000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11056000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25101000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>28675000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20686000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15039000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>28574000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10162000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15789000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12434000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17332000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17087000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2307000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4391000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>15147000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>22212000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2961000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>774000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10628000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1137000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1806000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4101000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>20538000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-4235000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1782000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3575000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8437000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>25701000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-3305000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>12166000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>39599000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4666000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>11625000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6981000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>23990000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3075000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>9358000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>10465000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
+        <v>-134259000.0</v>
+      </c>
+      <c r="C26">
         <v>-60223000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-63316000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-27320000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-124797000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-62093000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-56461000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-62117000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-75622000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-102706000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-52426000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-34663000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-53393000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-51552000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-52623000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-107958000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-104763000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-100155000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-153212000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-178000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-13083000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2724000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2911000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2349000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-57542000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-87057000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-42858000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-62846000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-130319000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-61905000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-49742000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-46973000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-70254000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-54859000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-70680000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-113702000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-50536000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-50590000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-75626000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-26138000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-50017000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-77539000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-98349000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-25451000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-331000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-847000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-3086000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-4000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
+      <c r="BA26"/>
       <c r="BB26">
         <v>-7000.0</v>
       </c>
-      <c r="BC26"/>
+      <c r="BC26">
+        <v>-7000.0</v>
+      </c>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
+        <v>36301000.0</v>
+      </c>
+      <c r="C27">
         <v>25039000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>27429000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>32447000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>21817000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>18276000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>25411000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24778000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>19107000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26156000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21645000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>19425000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16722000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16285000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17317000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>17173000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>16705000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5190000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>17297000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>23180000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>12879000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12394000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>13406000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12693000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>17352000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>13386000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>9568000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11547000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9427000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9270000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9466000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9726000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7023000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>7379000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7168000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>7404000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5083000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4319000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4258000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4093000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3283000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2924000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2979000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3139000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2119000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1648000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1464000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1785000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1367000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2001000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2517000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5175000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>510000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>779000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>565000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>612000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>791000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-256974000.0</v>
+      </c>
+      <c r="C28">
         <v>-71835000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-50473000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>365818000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-182015000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-59898000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>261098000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-46116000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-66867000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-96582000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11855000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-34328000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-176071000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-38737000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-56125000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-112081000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-184768000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-207976000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-248786000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-319928000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1265000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-245735000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3331000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-138521000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1419740000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-83742000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-127378000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-102926000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22419000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-164185000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-113148000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-32278000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-58464000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-226772000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-52155000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13394000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-27820000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-224344000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-119250000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-24969000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7150000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-186469000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-35081000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10150000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>74237000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-165777000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>33152000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-64539000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-292674000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>257950000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6532000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-6717000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-89607000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3372000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5638000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-198424000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>61466000.0</v>
+      </c>
+      <c r="C29">
         <v>937518000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>143332000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>179440000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-28908000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>543164000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>110406000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>160434000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49372000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>598539000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>240370000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>107778000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-77952000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>586808000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>162439000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19437000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-172299000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>224792000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>181497000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>203461000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>223409000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>336118000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>356093000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-201295000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-271735000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>414852000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>247450000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>175232000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>54191000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>264300000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>209046000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>106097000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>60210000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>385754000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>149319000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>43593000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>28584000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>315954000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>183373000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>72742000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>30377000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>223762000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>104405000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>21152000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-21858000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>213831000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>36925000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>4657000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>46922000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>206070000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>25419000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-37841000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>95703000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>139313000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>62602000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5838000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>244756000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-289662000.0</v>
+      </c>
+      <c r="C30">
         <v>-217237000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-256399000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-168731000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-412683000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-346368000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-173614000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-196740000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-165532000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-192461000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-133626000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-91501000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-86157000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-104031000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-132716000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-79421000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-106974000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-111108000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-91646000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-69815000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-71820000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-58798000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-81217000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-71508000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-62609000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-68550000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-92065000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-80130000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-83853000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-73218000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-100106000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-67242000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-57942000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-73776000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-81732000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-53927000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-52773000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-42812000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-61793000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-45404000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-30342000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-45225000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-67708000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-38819000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-42980000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-52142000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-69931000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-48556000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-45877000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>188031000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-285219000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-37956000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-29650000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-36539000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-67475000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-33460000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-28342000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>