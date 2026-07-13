--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2022-11-30</t>
   </si>
   <si>
     <t>2021-11-30</t>
   </si>
   <si>
     <t>2020-11-30</t>
   </si>
   <si>
     <t>2019-11-30</t>
   </si>
   <si>
@@ -271,50 +271,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
@@ -3953,536 +3959,548 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CG1" t="s">
         <v>145</v>
       </c>
+      <c r="CH1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
+        <v>6723000.0</v>
+      </c>
+      <c r="C2">
+        <v>8467000.0</v>
+      </c>
+      <c r="D2">
         <v>15864000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>8540000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10315000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8272000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7715000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>7166000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6450000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3193000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2617000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1750000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3456000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3188000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3804000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3363000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2712000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4012000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2793000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3019000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1925000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3526000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4069000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2155523.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>267327.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>600878.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>600878.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>862400.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>928103.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>126366.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>126366.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>188502.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>285867.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>193198.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>332112.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>256984.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>85603.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>82468.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>99386.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>64329.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>69962.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>60598.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>125433.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>115419.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>35885.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>70359.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>92582.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>48494.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>48494.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>343241.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>341455.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>174263.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2">
         <v>450143.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2">
         <v>293119.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>287865.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>291198.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>17973.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>154128.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>156649.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>134208.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>104011.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>9160.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>6400.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>98543.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>5210.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4526,52 +4544,54 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4615,293 +4635,301 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
+        <v>-426000.0</v>
+      </c>
+      <c r="C5">
+        <v>-332000.0</v>
+      </c>
+      <c r="D5">
         <v>-687000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-595000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-626000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-719000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-649000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-646000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1027000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1171000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1056000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1261000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1846000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1205000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-620000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-640000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-10000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-16000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>151000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>206000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>86000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>28133.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>77672.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>57516.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-38412.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-349876.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-114505.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-62416.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-38037.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-303032.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-39799.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-34877.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-33198.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-283729.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-33500.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-35562.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-35205.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-238340.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-55871.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-54569.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-50357.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-46739.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-40841.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-38546.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-42931.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-31706.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-15355.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-18943.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-109216.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-99074.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-88599.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-78125.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-69158.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-60944.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-52186.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-45045.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-42643.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-40359.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-37662.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-34966.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-32269.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-29573.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-27329.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-25085.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-22841.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-20597.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-17702.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-15391.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-13227.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-11249.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-8825.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-6540.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-4534.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-2597.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-1553.0</v>
       </c>
-      <c r="BX5"/>
-      <c r="BY5">
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>-130.0</v>
       </c>
-      <c r="BZ5"/>
-[...1 lines deleted...]
-      <c r="CB5">
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5">
         <v>500.0</v>
       </c>
-      <c r="CC5"/>
-      <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4945,129 +4973,135 @@
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
+        <v>2047000.0</v>
+      </c>
+      <c r="C7">
+        <v>2170000.0</v>
+      </c>
+      <c r="D7">
         <v>2346000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2432000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2587000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2535000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2637000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2495000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1551000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1776000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1902000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2020000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2198000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2297000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2549000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2518000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1581000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1569000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1095000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1067000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1137000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1164000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1085613.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1093637.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>721021.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>58446.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5082,114 +5116,120 @@
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
         <v>25000.0</v>
       </c>
       <c r="C8">
         <v>25000.0</v>
       </c>
       <c r="D8">
         <v>25000.0</v>
       </c>
       <c r="E8">
         <v>25000.0</v>
       </c>
       <c r="F8">
         <v>25000.0</v>
       </c>
       <c r="G8">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="H8">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="I8">
         <v>24000.0</v>
       </c>
       <c r="J8">
         <v>24000.0</v>
       </c>
       <c r="K8">
         <v>24000.0</v>
       </c>
       <c r="L8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="M8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="N8">
         <v>23000.0</v>
       </c>
       <c r="O8">
         <v>23000.0</v>
       </c>
       <c r="P8">
         <v>23000.0</v>
       </c>
       <c r="Q8">
         <v>23000.0</v>
       </c>
       <c r="R8">
         <v>23000.0</v>
       </c>
       <c r="S8">
         <v>23000.0</v>
       </c>
       <c r="T8">
+        <v>23000.0</v>
+      </c>
+      <c r="U8">
+        <v>23000.0</v>
+      </c>
+      <c r="V8">
         <v>20000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5209,100 +5249,102 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>128425000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>126938000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>125474000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>124107000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>120375000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>120767000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>119589000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>118374000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>61374000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>59296000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>58447839.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
@@ -5320,303 +5362,311 @@
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>9436000.0</v>
+      </c>
+      <c r="C10">
+        <v>7452000.0</v>
+      </c>
+      <c r="D10">
         <v>13727000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6495000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7001000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>7669000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>16829000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>20077000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>24788000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>24176000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>20498000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>13654000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>15360000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>14426000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>20068000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>24457000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>25847000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>44701000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>56308000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>58421000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4391000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1975000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3175074.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4654408.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2717951.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1081900.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1081900.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1881377.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>738714.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>350929.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1182387.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>473901.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>918801.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1437587.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1965043.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>254894.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>595788.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1149900.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>192826.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>488224.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1014166.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1464362.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1851021.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2160948.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>164726.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>561220.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1085006.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1706381.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>830813.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1397155.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1842149.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2888217.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>79214.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>51413.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>232471.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>395830.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>182060.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>557260.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>114835.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>69399.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>66188.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>71570.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>247328.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>245355.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>892.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>51573.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>55431.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>321056.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>700516.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1520349.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2167699.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>2982487.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>3870852.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>4765535.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>5293176.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>5844347.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>6268201.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2279701.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1463833.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>254405.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>109870.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>66203.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>126.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5660,1181 +5710,20875 @@
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>10438000.0</v>
+      </c>
+      <c r="C12">
+        <v>9207000.0</v>
+      </c>
+      <c r="D12">
         <v>15481000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>8996000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>12985000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>19289000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>25733000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>20077000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>24788000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>24176000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>20498000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>13654000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>15360000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>14426000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>20068000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>24457000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>25847000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>44701000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>56308000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>58467000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4442000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2014000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3175000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4654408.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2717951.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1081900.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>1881377.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>738714.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>350929.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>473901.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>918801.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1437587.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>254894.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>595788.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1149900.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>488224.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1014166.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1464362.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1851021.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2160948.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>164726.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>561220.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1085006.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1706381.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>830813.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1397155.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1842149.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2888217.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>79214.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>51413.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>232471.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>395830.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>182060.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>557260.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>114835.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>69399.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>66188.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>71570.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>247328.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>245355.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>892.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>51573.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>55431.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>321056.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>700516.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>1520349.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>2167699.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2982487.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>3870852.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>4765535.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>5293176.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>5844347.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>6268201.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>2279701.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>1463833.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>254405.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>109870.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>66203.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>126.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
         <v>25000.0</v>
       </c>
       <c r="C13">
         <v>25000.0</v>
       </c>
       <c r="D13">
         <v>25000.0</v>
       </c>
       <c r="E13">
         <v>25000.0</v>
       </c>
       <c r="F13">
         <v>25000.0</v>
       </c>
       <c r="G13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="H13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="I13">
         <v>24000.0</v>
       </c>
       <c r="J13">
         <v>24000.0</v>
       </c>
       <c r="K13">
         <v>24000.0</v>
       </c>
       <c r="L13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="M13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="N13">
         <v>23000.0</v>
       </c>
       <c r="O13">
         <v>23000.0</v>
       </c>
       <c r="P13">
         <v>23000.0</v>
       </c>
       <c r="Q13">
         <v>23000.0</v>
       </c>
       <c r="R13">
         <v>23000.0</v>
       </c>
       <c r="S13">
         <v>23000.0</v>
       </c>
       <c r="T13">
+        <v>23000.0</v>
+      </c>
+      <c r="U13">
+        <v>23000.0</v>
+      </c>
+      <c r="V13">
         <v>20000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>149000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>148520.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>146409.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>126300.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>104022.0</v>
       </c>
       <c r="AA13">
         <v>104022.0</v>
       </c>
       <c r="AB13">
+        <v>104022.0</v>
+      </c>
+      <c r="AC13">
+        <v>104022.0</v>
+      </c>
+      <c r="AD13">
         <v>104157.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>103094.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>101977.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>94494.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>94195.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>93014.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>56732.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>56732.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>55694.0</v>
       </c>
-      <c r="AL13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AN13"/>
       <c r="AO13">
         <v>54616.0</v>
       </c>
       <c r="AP13">
         <v>54616.0</v>
       </c>
       <c r="AQ13">
         <v>54616.0</v>
       </c>
       <c r="AR13">
-        <v>46899.0</v>
+        <v>54616.0</v>
       </c>
       <c r="AS13">
-        <v>46899.0</v>
+        <v>54616.0</v>
       </c>
       <c r="AT13">
         <v>46899.0</v>
       </c>
       <c r="AU13">
         <v>46899.0</v>
       </c>
       <c r="AV13">
-        <v>46849.0</v>
+        <v>46899.0</v>
       </c>
       <c r="AW13">
-        <v>46849.0</v>
+        <v>46899.0</v>
       </c>
       <c r="AX13">
         <v>46849.0</v>
       </c>
       <c r="AY13">
+        <v>46849.0</v>
+      </c>
+      <c r="AZ13">
+        <v>46849.0</v>
+      </c>
+      <c r="BA13">
         <v>45576.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>33274.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>33274.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>31472.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>29645.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26828.0</v>
       </c>
       <c r="BF13">
         <v>26828.0</v>
       </c>
       <c r="BG13">
-        <v>25878.0</v>
+        <v>26828.0</v>
       </c>
       <c r="BH13">
-        <v>25878.0</v>
+        <v>26828.0</v>
       </c>
       <c r="BI13">
         <v>25878.0</v>
       </c>
       <c r="BJ13">
         <v>25878.0</v>
       </c>
       <c r="BK13">
+        <v>25878.0</v>
+      </c>
+      <c r="BL13">
+        <v>25878.0</v>
+      </c>
+      <c r="BM13">
         <v>19203.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>16745.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>16745.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>15235.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>15235.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14447.0</v>
       </c>
       <c r="BR13">
         <v>14447.0</v>
       </c>
       <c r="BS13">
-        <v>14330.0</v>
+        <v>14447.0</v>
       </c>
       <c r="BT13">
-        <v>14330.0</v>
+        <v>14447.0</v>
       </c>
       <c r="BU13">
         <v>14330.0</v>
       </c>
       <c r="BV13">
         <v>14330.0</v>
       </c>
       <c r="BW13">
         <v>14330.0</v>
       </c>
       <c r="BX13">
         <v>14330.0</v>
       </c>
       <c r="BY13">
+        <v>14330.0</v>
+      </c>
+      <c r="BZ13">
+        <v>14330.0</v>
+      </c>
+      <c r="CA13">
         <v>13701.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>11365.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>10215.0</v>
       </c>
-      <c r="CB13"/>
-[...1 lines deleted...]
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13">
         <v>6923.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
+        <v>22686895.0</v>
+      </c>
+      <c r="C14">
+        <v>23829637.0</v>
+      </c>
+      <c r="D14">
         <v>24016938.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>24103760.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>23951297.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>24098635.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>23754328.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>23410159.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>23731076.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>22838827.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>21991313.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>21960163.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>21866260.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>21860200.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>21339369.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>21751879.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>23097150.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>23790382.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>23647400.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>22047571.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>18989231.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>14886721.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>14886720.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>13493676.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12068759.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10407170.0</v>
       </c>
       <c r="AA14">
         <v>10407170.0</v>
       </c>
       <c r="AB14">
+        <v>10407170.0</v>
+      </c>
+      <c r="AC14">
+        <v>10407170.0</v>
+      </c>
+      <c r="AD14">
         <v>10363217.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>10243592.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>9435764.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>9435764.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>9329562.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>9301413.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>5673209.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>5673209.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>5618818.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>5541229.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5461564.0</v>
       </c>
       <c r="AN14">
         <v>5461564.0</v>
       </c>
       <c r="AO14">
         <v>5461564.0</v>
       </c>
       <c r="AP14">
+        <v>5461564.0</v>
+      </c>
+      <c r="AQ14">
+        <v>5461564.0</v>
+      </c>
+      <c r="AR14">
         <v>5313342.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>5313342.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4689928.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>4689928.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4687428.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4687428.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>4684928.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>4684928.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3396141.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3396141.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3327391.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3235315.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2743300.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2743300.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2682805.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2682805.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2587805.0</v>
       </c>
       <c r="BH14">
         <v>2587805.0</v>
       </c>
       <c r="BI14">
         <v>2587805.0</v>
       </c>
       <c r="BJ14">
+        <v>2587805.0</v>
+      </c>
+      <c r="BK14">
+        <v>2587805.0</v>
+      </c>
+      <c r="BL14">
         <v>1845413.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1845413.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>1674505.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>1617460.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>1455839.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>1455839.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>1444705.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>1444705.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1433005.0</v>
       </c>
       <c r="BT14">
         <v>1433005.0</v>
       </c>
       <c r="BU14">
         <v>1433005.0</v>
       </c>
       <c r="BV14">
         <v>1433005.0</v>
       </c>
       <c r="BW14">
         <v>1433005.0</v>
       </c>
       <c r="BX14">
+        <v>1433005.0</v>
+      </c>
+      <c r="BY14">
+        <v>1433005.0</v>
+      </c>
+      <c r="BZ14">
         <v>1341551.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>1341551.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>836705.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>836705.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>818931.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>798917.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>696201.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>696201.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>658071.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>1021488.0</v>
       </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>23000.0</v>
       </c>
       <c r="O15">
         <v>23000.0</v>
       </c>
       <c r="P15">
         <v>23000.0</v>
       </c>
       <c r="Q15">
         <v>23000.0</v>
       </c>
       <c r="R15">
         <v>23000.0</v>
       </c>
       <c r="S15">
         <v>23000.0</v>
       </c>
       <c r="T15">
+        <v>23000.0</v>
+      </c>
+      <c r="U15">
+        <v>23000.0</v>
+      </c>
+      <c r="V15">
         <v>20000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>149000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>148520.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>146409.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>104814.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>104022.0</v>
       </c>
       <c r="AA15">
         <v>104022.0</v>
       </c>
       <c r="AB15">
+        <v>104022.0</v>
+      </c>
+      <c r="AC15">
+        <v>104022.0</v>
+      </c>
+      <c r="AD15">
         <v>104157.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>101977.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>101977.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>94494.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>94195.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>93014.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>93014.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>56732.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>56732.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>55105.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>55105.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>54616.0</v>
       </c>
       <c r="AO15">
         <v>54616.0</v>
       </c>
       <c r="AP15">
         <v>54616.0</v>
       </c>
       <c r="AQ15">
         <v>54616.0</v>
       </c>
       <c r="AR15">
-        <v>46899.0</v>
+        <v>54616.0</v>
       </c>
       <c r="AS15">
-        <v>46899.0</v>
+        <v>54616.0</v>
       </c>
       <c r="AT15">
         <v>46899.0</v>
       </c>
       <c r="AU15">
         <v>46899.0</v>
       </c>
       <c r="AV15">
-        <v>46849.0</v>
-[...1 lines deleted...]
-      <c r="AW15"/>
+        <v>46899.0</v>
+      </c>
+      <c r="AW15">
+        <v>46899.0</v>
+      </c>
       <c r="AX15">
         <v>46849.0</v>
       </c>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
+        <v>46849.0</v>
+      </c>
+      <c r="BA15">
         <v>45576.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>33274.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>33274.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>31472.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>29645.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26828.0</v>
       </c>
       <c r="BF15">
         <v>26828.0</v>
       </c>
       <c r="BG15">
-        <v>25878.0</v>
+        <v>26828.0</v>
       </c>
       <c r="BH15">
-        <v>25878.0</v>
+        <v>26828.0</v>
       </c>
       <c r="BI15">
         <v>25878.0</v>
       </c>
       <c r="BJ15">
         <v>25878.0</v>
       </c>
       <c r="BK15">
+        <v>25878.0</v>
+      </c>
+      <c r="BL15">
+        <v>25878.0</v>
+      </c>
+      <c r="BM15">
         <v>19203.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>16745.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>16745.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>15235.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>15235.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14447.0</v>
       </c>
       <c r="BR15">
         <v>14447.0</v>
       </c>
       <c r="BS15">
-        <v>14330.0</v>
+        <v>14447.0</v>
       </c>
       <c r="BT15">
-        <v>14330.0</v>
+        <v>14447.0</v>
       </c>
       <c r="BU15">
         <v>14330.0</v>
       </c>
       <c r="BV15">
         <v>14330.0</v>
       </c>
       <c r="BW15">
         <v>14330.0</v>
       </c>
       <c r="BX15">
         <v>14330.0</v>
       </c>
       <c r="BY15">
+        <v>14330.0</v>
+      </c>
+      <c r="BZ15">
+        <v>14330.0</v>
+      </c>
+      <c r="CA15">
         <v>13701.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>11365.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>10215.0</v>
       </c>
-      <c r="CB15"/>
-[...1 lines deleted...]
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15">
         <v>6923.0</v>
       </c>
-      <c r="CE15"/>
-      <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16">
+        <v>334000.0</v>
+      </c>
+      <c r="C16">
+        <v>445000.0</v>
+      </c>
+      <c r="D16">
         <v>496000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>249000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>335000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>483000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1791000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>818000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1407000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2595000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1844000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>651000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>424000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1307000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>458000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>921000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>357000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>361000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>720000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>417000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1675000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1328000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4843000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>9273401.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>148070.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10842.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>13320.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>38776.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>52525.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-188502.0</v>
       </c>
       <c r="AF16"/>
       <c r="AG16">
-        <v>200143.0</v>
+        <v>-188502.0</v>
       </c>
       <c r="AH16"/>
       <c r="AI16">
+        <v>200143.0</v>
+      </c>
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-332112.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-256984.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-300691.0</v>
       </c>
+      <c r="AN16"/>
+      <c r="AO16">
+        <v>-82468.0</v>
+      </c>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16">
+        <v>-174263.0</v>
+      </c>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16">
+        <v>-450143.0</v>
+      </c>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+    </row>
+    <row r="17" spans="1:87">
+      <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+    </row>
+    <row r="18" spans="1:87">
+      <c r="A18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18">
+        <v>100000.0</v>
+      </c>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+    </row>
+    <row r="19" spans="1:87">
+      <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+    </row>
+    <row r="20" spans="1:87">
+      <c r="A20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20">
+        <v>2258000.0</v>
+      </c>
+      <c r="C20">
+        <v>2258000.0</v>
+      </c>
+      <c r="D20">
+        <v>2258000.0</v>
+      </c>
+      <c r="E20">
+        <v>2258000.0</v>
+      </c>
+      <c r="F20">
+        <v>2258000.0</v>
+      </c>
+      <c r="G20">
+        <v>2258000.0</v>
+      </c>
+      <c r="H20">
+        <v>2258000.0</v>
+      </c>
+      <c r="I20">
+        <v>2258000.0</v>
+      </c>
+      <c r="J20">
+        <v>2265000.0</v>
+      </c>
+      <c r="K20">
+        <v>2258000.0</v>
+      </c>
+      <c r="L20">
+        <v>2258000.0</v>
+      </c>
+      <c r="M20">
+        <v>2258000.0</v>
+      </c>
+      <c r="N20">
+        <v>2258000.0</v>
+      </c>
+      <c r="O20">
+        <v>2258000.0</v>
+      </c>
+      <c r="P20">
+        <v>2258000.0</v>
+      </c>
+      <c r="Q20">
+        <v>2307000.0</v>
+      </c>
+      <c r="R20">
+        <v>2245000.0</v>
+      </c>
+      <c r="S20">
+        <v>816000.0</v>
+      </c>
+      <c r="T20">
+        <v>816000.0</v>
+      </c>
+      <c r="U20">
+        <v>816000.0</v>
+      </c>
+      <c r="V20">
+        <v>651000.0</v>
+      </c>
+      <c r="W20">
+        <v>651000.0</v>
+      </c>
+      <c r="X20">
+        <v>650787.0</v>
+      </c>
+      <c r="Y20">
+        <v>354519.0</v>
+      </c>
+      <c r="Z20">
+        <v>354519.0</v>
+      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+    </row>
+    <row r="21" spans="1:87">
+      <c r="A21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21">
+        <v>2956000.0</v>
+      </c>
+      <c r="C21">
+        <v>3021000.0</v>
+      </c>
+      <c r="D21">
+        <v>3086000.0</v>
+      </c>
+      <c r="E21">
+        <v>3151000.0</v>
+      </c>
+      <c r="F21">
+        <v>3215000.0</v>
+      </c>
+      <c r="G21">
+        <v>3273000.0</v>
+      </c>
+      <c r="H21">
+        <v>3337000.0</v>
+      </c>
+      <c r="I21">
+        <v>3401000.0</v>
+      </c>
+      <c r="J21">
+        <v>3441000.0</v>
+      </c>
+      <c r="K21">
+        <v>3510000.0</v>
+      </c>
+      <c r="L21">
+        <v>3583000.0</v>
+      </c>
+      <c r="M21">
+        <v>3655000.0</v>
+      </c>
+      <c r="N21">
+        <v>3727000.0</v>
+      </c>
+      <c r="O21">
+        <v>3800000.0</v>
+      </c>
+      <c r="P21">
+        <v>3872000.0</v>
+      </c>
+      <c r="Q21">
+        <v>3952000.0</v>
+      </c>
+      <c r="R21">
+        <v>3991000.0</v>
+      </c>
+      <c r="S21">
+        <v>3612000.0</v>
+      </c>
+      <c r="T21">
+        <v>3668000.0</v>
+      </c>
+      <c r="U21">
+        <v>3659000.0</v>
+      </c>
+      <c r="V21">
+        <v>3626000.0</v>
+      </c>
+      <c r="W21">
+        <v>795000.0</v>
+      </c>
+      <c r="X21">
+        <v>810928.0</v>
+      </c>
+      <c r="Y21">
+        <v>827147.0</v>
+      </c>
+      <c r="Z21">
+        <v>843365.0</v>
+      </c>
+      <c r="AA21">
+        <v>99002.0</v>
+      </c>
+      <c r="AB21">
+        <v>99002.0</v>
+      </c>
+      <c r="AC21">
+        <v>100835.0</v>
+      </c>
+      <c r="AD21">
+        <v>102668.0</v>
+      </c>
+      <c r="AE21">
+        <v>104501.0</v>
+      </c>
+      <c r="AF21">
+        <v>106334.0</v>
+      </c>
+      <c r="AG21">
+        <v>108167.0</v>
+      </c>
+      <c r="AH21">
+        <v>110000.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21">
+        <v>3200.0</v>
+      </c>
+      <c r="AL21">
+        <v>3467.0</v>
+      </c>
+      <c r="AM21">
+        <v>3733.0</v>
+      </c>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+    </row>
+    <row r="22" spans="1:87">
+      <c r="A22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22">
+        <v>30445000.0</v>
+      </c>
+      <c r="C22">
+        <v>33099000.0</v>
+      </c>
+      <c r="D22">
+        <v>32694000.0</v>
+      </c>
+      <c r="E22">
+        <v>34106000.0</v>
+      </c>
+      <c r="F22">
+        <v>32286000.0</v>
+      </c>
+      <c r="G22">
+        <v>23182000.0</v>
+      </c>
+      <c r="H22">
+        <v>19972000.0</v>
+      </c>
+      <c r="I22">
+        <v>19797000.0</v>
+      </c>
+      <c r="J22">
+        <v>15500000.0</v>
+      </c>
+      <c r="K22">
+        <v>12128000.0</v>
+      </c>
+      <c r="L22">
+        <v>13890000.0</v>
+      </c>
+      <c r="M22">
+        <v>16687000.0</v>
+      </c>
+      <c r="N22">
+        <v>17466000.0</v>
+      </c>
+      <c r="O22">
+        <v>17994000.0</v>
+      </c>
+      <c r="P22">
+        <v>15462000.0</v>
+      </c>
+      <c r="Q22">
+        <v>15422000.0</v>
+      </c>
+      <c r="R22">
+        <v>13468000.0</v>
+      </c>
+      <c r="S22">
+        <v>12072000.0</v>
+      </c>
+      <c r="T22">
+        <v>6613000.0</v>
+      </c>
+      <c r="U22">
+        <v>7551000.0</v>
+      </c>
+      <c r="V22">
+        <v>6607000.0</v>
+      </c>
+      <c r="W22">
+        <v>7585000.0</v>
+      </c>
+      <c r="X22">
+        <v>4817000.0</v>
+      </c>
+      <c r="Y22">
+        <v>3061254.0</v>
+      </c>
+      <c r="Z22">
+        <v>1142165.0</v>
+      </c>
+      <c r="AA22">
+        <v>959748.0</v>
+      </c>
+      <c r="AB22">
+        <v>959748.0</v>
+      </c>
+      <c r="AC22">
+        <v>666912.0</v>
+      </c>
+      <c r="AD22">
+        <v>587476.0</v>
+      </c>
+      <c r="AE22">
+        <v>315640.0</v>
+      </c>
+      <c r="AF22">
+        <v>129121.0</v>
+      </c>
+      <c r="AG22">
+        <v>159738.0</v>
+      </c>
+      <c r="AH22">
+        <v>179151.0</v>
+      </c>
+      <c r="AI22">
+        <v>190541.0</v>
+      </c>
+      <c r="AJ22">
+        <v>157303.0</v>
+      </c>
+      <c r="AK22">
+        <v>210303.0</v>
+      </c>
+      <c r="AL22">
+        <v>232700.0</v>
+      </c>
+      <c r="AM22">
+        <v>45016.0</v>
+      </c>
+      <c r="AN22">
+        <v>7323.0</v>
+      </c>
+      <c r="AO22">
+        <v>16984.0</v>
+      </c>
+      <c r="AP22">
+        <v>13258.0</v>
+      </c>
+      <c r="AQ22">
+        <v>15042.0</v>
+      </c>
+      <c r="AR22">
+        <v>44319.0</v>
+      </c>
+      <c r="AS22">
+        <v>68928.0</v>
+      </c>
+      <c r="AT22">
+        <v>91452.0</v>
+      </c>
+      <c r="AU22">
+        <v>109333.0</v>
+      </c>
+      <c r="AV22">
+        <v>120246.0</v>
+      </c>
+      <c r="AW22">
+        <v>32886.0</v>
+      </c>
+      <c r="AX22">
+        <v>33024.0</v>
+      </c>
+      <c r="AY22">
+        <v>23777.0</v>
+      </c>
+      <c r="AZ22"/>
+      <c r="BA22">
+        <v>-14029.0</v>
+      </c>
+      <c r="BB22">
+        <v>-6127.0</v>
+      </c>
+      <c r="BC22">
+        <v>-13314.0</v>
+      </c>
+      <c r="BD22">
+        <v>-7200.0</v>
+      </c>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+    </row>
+    <row r="23" spans="1:87">
+      <c r="A23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23">
+        <v>68417000.0</v>
+      </c>
+      <c r="C23">
+        <v>79900000.0</v>
+      </c>
+      <c r="D23">
+        <v>84488000.0</v>
+      </c>
+      <c r="E23">
+        <v>78562000.0</v>
+      </c>
+      <c r="F23">
+        <v>77450000.0</v>
+      </c>
+      <c r="G23">
+        <v>71038000.0</v>
+      </c>
+      <c r="H23">
+        <v>71922000.0</v>
+      </c>
+      <c r="I23">
+        <v>59004000.0</v>
+      </c>
+      <c r="J23">
+        <v>57523000.0</v>
+      </c>
+      <c r="K23">
+        <v>52742000.0</v>
+      </c>
+      <c r="L23">
+        <v>52314000.0</v>
+      </c>
+      <c r="M23">
+        <v>49591000.0</v>
+      </c>
+      <c r="N23">
+        <v>53423000.0</v>
+      </c>
+      <c r="O23">
+        <v>54125000.0</v>
+      </c>
+      <c r="P23">
+        <v>57049000.0</v>
+      </c>
+      <c r="Q23">
+        <v>57913000.0</v>
+      </c>
+      <c r="R23">
+        <v>56718000.0</v>
+      </c>
+      <c r="S23">
+        <v>70496000.0</v>
+      </c>
+      <c r="T23">
+        <v>75314000.0</v>
+      </c>
+      <c r="U23">
+        <v>76278000.0</v>
+      </c>
+      <c r="V23">
+        <v>22033000.0</v>
+      </c>
+      <c r="W23">
+        <v>17525000.0</v>
+      </c>
+      <c r="X23">
+        <v>21216120.0</v>
+      </c>
+      <c r="Y23">
+        <v>21909431.0</v>
+      </c>
+      <c r="Z23">
+        <v>7662057.0</v>
+      </c>
+      <c r="AA23">
+        <v>3566419.0</v>
+      </c>
+      <c r="AB23">
+        <v>3566419.0</v>
+      </c>
+      <c r="AC23">
+        <v>4112436.0</v>
+      </c>
+      <c r="AD23">
+        <v>2782283.0</v>
+      </c>
+      <c r="AE23">
+        <v>1894260.0</v>
+      </c>
+      <c r="AF23">
+        <v>2657085.0</v>
+      </c>
+      <c r="AG23">
+        <v>1171799.0</v>
+      </c>
+      <c r="AH23">
+        <v>1508194.0</v>
+      </c>
+      <c r="AI23">
+        <v>1826976.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2192357.0</v>
+      </c>
+      <c r="AK23">
+        <v>541784.0</v>
+      </c>
+      <c r="AL23">
+        <v>915628.0</v>
+      </c>
+      <c r="AM23">
+        <v>1336820.0</v>
+      </c>
+      <c r="AN23">
+        <v>405859.0</v>
+      </c>
+      <c r="AO23">
+        <v>725045.0</v>
+      </c>
+      <c r="AP23">
+        <v>1232619.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1708488.0</v>
+      </c>
+      <c r="AR23">
+        <v>2166418.0</v>
+      </c>
+      <c r="AS23">
+        <v>2545867.0</v>
+      </c>
+      <c r="AT23">
+        <v>3056766.0</v>
+      </c>
+      <c r="AU23">
+        <v>1011348.0</v>
+      </c>
+      <c r="AV23">
+        <v>1557052.0</v>
+      </c>
+      <c r="AW23">
+        <v>2145736.0</v>
+      </c>
+      <c r="AX23">
+        <v>1106058.0</v>
+      </c>
+      <c r="AY23">
+        <v>1595339.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2060009.0</v>
+      </c>
+      <c r="BA23">
+        <v>3064858.0</v>
+      </c>
+      <c r="BB23">
+        <v>352157.0</v>
+      </c>
+      <c r="BC23">
+        <v>254061.0</v>
+      </c>
+      <c r="BD23">
+        <v>417219.0</v>
+      </c>
+      <c r="BE23">
+        <v>558948.0</v>
+      </c>
+      <c r="BF23">
+        <v>339331.0</v>
+      </c>
+      <c r="BG23">
+        <v>710629.0</v>
+      </c>
+      <c r="BH23">
+        <v>251869.0</v>
+      </c>
+      <c r="BI23">
+        <v>208957.0</v>
+      </c>
+      <c r="BJ23">
+        <v>152528.0</v>
+      </c>
+      <c r="BK23">
+        <v>115027.0</v>
+      </c>
+      <c r="BL23">
+        <v>314947.0</v>
+      </c>
+      <c r="BM23">
+        <v>332527.0</v>
+      </c>
+      <c r="BN23">
+        <v>41290.0</v>
+      </c>
+      <c r="BO23">
+        <v>106781.0</v>
+      </c>
+      <c r="BP23">
+        <v>116527.0</v>
+      </c>
+      <c r="BQ23">
+        <v>383837.0</v>
+      </c>
+      <c r="BR23">
+        <v>755583.0</v>
+      </c>
+      <c r="BS23">
+        <v>1582342.0</v>
+      </c>
+      <c r="BT23">
+        <v>2239133.0</v>
+      </c>
+      <c r="BU23">
+        <v>3033308.0</v>
+      </c>
+      <c r="BV23">
+        <v>3923498.0</v>
+      </c>
+      <c r="BW23">
+        <v>4811254.0</v>
+      </c>
+      <c r="BX23">
+        <v>5353924.0</v>
+      </c>
+      <c r="BY23">
+        <v>5889998.0</v>
+      </c>
+      <c r="BZ23">
+        <v>6398446.0</v>
+      </c>
+      <c r="CA23">
+        <v>2298615.0</v>
+      </c>
+      <c r="CB23">
+        <v>1468285.0</v>
+      </c>
+      <c r="CC23">
+        <v>254405.0</v>
+      </c>
+      <c r="CD23">
+        <v>109870.0</v>
+      </c>
+      <c r="CE23">
+        <v>66203.0</v>
+      </c>
+      <c r="CF23">
+        <v>126.0</v>
+      </c>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+    </row>
+    <row r="24" spans="1:87">
+      <c r="A24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
+        <v>114820.0</v>
+      </c>
+      <c r="Y24">
+        <v>84578.0</v>
+      </c>
+      <c r="Z24">
+        <v>116294.0</v>
+      </c>
+      <c r="AA24">
+        <v>2029947.0</v>
+      </c>
+      <c r="AB24">
+        <v>1874972.0</v>
+      </c>
+      <c r="AC24">
+        <v>1277676.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24">
+        <v>239149.0</v>
+      </c>
+      <c r="AF24">
+        <v>167077.0</v>
+      </c>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+    </row>
+    <row r="25" spans="1:87">
+      <c r="A25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25">
+        <v>114820.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+    </row>
+    <row r="26" spans="1:87">
+      <c r="A26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26">
+        <v>183000.0</v>
+      </c>
+      <c r="O26">
+        <v>1910000.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
+        <v>45000.0</v>
+      </c>
+      <c r="V26">
+        <v>56000.0</v>
+      </c>
+      <c r="W26">
+        <v>67000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+    </row>
+    <row r="27" spans="1:87">
+      <c r="A27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+    </row>
+    <row r="28" spans="1:87">
+      <c r="A28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28">
+        <v>-7389000.0</v>
+      </c>
+      <c r="C28">
+        <v>-5282000.0</v>
+      </c>
+      <c r="D28">
+        <v>-9769000.0</v>
+      </c>
+      <c r="E28">
+        <v>-4063000.0</v>
+      </c>
+      <c r="F28">
+        <v>-4414000.0</v>
+      </c>
+      <c r="G28">
+        <v>-5134000.0</v>
+      </c>
+      <c r="H28">
+        <v>-14192000.0</v>
+      </c>
+      <c r="I28">
+        <v>-17582000.0</v>
+      </c>
+      <c r="J28">
+        <v>-23237000.0</v>
+      </c>
+      <c r="K28">
+        <v>-22400000.0</v>
+      </c>
+      <c r="L28">
+        <v>-18596000.0</v>
+      </c>
+      <c r="M28">
+        <v>-11634000.0</v>
+      </c>
+      <c r="N28">
+        <v>-13162000.0</v>
+      </c>
+      <c r="O28">
+        <v>-12129000.0</v>
+      </c>
+      <c r="P28">
+        <v>-17519000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-21939000.0</v>
+      </c>
+      <c r="R28">
+        <v>-24266000.0</v>
+      </c>
+      <c r="S28">
+        <v>-43132000.0</v>
+      </c>
+      <c r="T28">
+        <v>-55213000.0</v>
+      </c>
+      <c r="U28">
+        <v>-57354000.0</v>
+      </c>
+      <c r="V28">
+        <v>-1754000.0</v>
+      </c>
+      <c r="W28">
+        <v>-811000.0</v>
+      </c>
+      <c r="X28">
+        <v>-1899161.0</v>
+      </c>
+      <c r="Y28">
+        <v>-3343600.0</v>
+      </c>
+      <c r="Z28">
+        <v>-1670729.0</v>
+      </c>
+      <c r="AA28">
+        <v>3551650.0</v>
+      </c>
+      <c r="AB28">
+        <v>3551650.0</v>
+      </c>
+      <c r="AC28">
+        <v>1321256.0</v>
+      </c>
+      <c r="AD28">
+        <v>852043.0</v>
+      </c>
+      <c r="AE28">
+        <v>907594.0</v>
+      </c>
+      <c r="AF28">
+        <v>-36949.0</v>
+      </c>
+      <c r="AG28">
+        <v>492505.0</v>
+      </c>
+      <c r="AH28">
+        <v>24460.0</v>
+      </c>
+      <c r="AI28">
+        <v>-511859.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-1032510.0</v>
+      </c>
+      <c r="AK28">
+        <v>1713678.0</v>
+      </c>
+      <c r="AL28">
+        <v>1211231.0</v>
+      </c>
+      <c r="AM28">
+        <v>605359.0</v>
+      </c>
+      <c r="AN28">
+        <v>960714.0</v>
+      </c>
+      <c r="AO28">
+        <v>910368.0</v>
+      </c>
+      <c r="AP28">
+        <v>384426.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-65770.0</v>
+      </c>
+      <c r="AR28">
+        <v>-452429.0</v>
+      </c>
+      <c r="AS28">
+        <v>-762356.0</v>
+      </c>
+      <c r="AT28">
+        <v>1233866.0</v>
+      </c>
+      <c r="AU28">
+        <v>837372.0</v>
+      </c>
+      <c r="AV28">
+        <v>313586.0</v>
+      </c>
+      <c r="AW28">
+        <v>-307789.0</v>
+      </c>
+      <c r="AX28">
+        <v>-830813.0</v>
+      </c>
+      <c r="AY28">
+        <v>-1397155.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-1842149.0</v>
+      </c>
+      <c r="BA28">
+        <v>-2365882.0</v>
+      </c>
+      <c r="BB28">
+        <v>1153297.0</v>
+      </c>
+      <c r="BC28">
+        <v>845194.0</v>
+      </c>
+      <c r="BD28">
+        <v>960168.0</v>
+      </c>
+      <c r="BE28">
+        <v>939424.0</v>
+      </c>
+      <c r="BF28">
+        <v>1531217.0</v>
+      </c>
+      <c r="BG28">
+        <v>1094592.0</v>
+      </c>
+      <c r="BH28">
+        <v>752991.0</v>
+      </c>
+      <c r="BI28">
+        <v>591048.0</v>
+      </c>
+      <c r="BJ28">
+        <v>105453.0</v>
+      </c>
+      <c r="BK28">
+        <v>-71570.0</v>
+      </c>
+      <c r="BL28">
+        <v>-247328.0</v>
+      </c>
+      <c r="BM28">
+        <v>-245355.0</v>
+      </c>
+      <c r="BN28">
+        <v>-892.0</v>
+      </c>
+      <c r="BO28">
+        <v>-51573.0</v>
+      </c>
+      <c r="BP28">
+        <v>-55431.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-321056.0</v>
+      </c>
+      <c r="BR28">
+        <v>-700516.0</v>
+      </c>
+      <c r="BS28">
+        <v>-1520349.0</v>
+      </c>
+      <c r="BT28">
+        <v>-2167699.0</v>
+      </c>
+      <c r="BU28">
+        <v>-2982487.0</v>
+      </c>
+      <c r="BV28">
+        <v>-3870852.0</v>
+      </c>
+      <c r="BW28">
+        <v>-4765535.0</v>
+      </c>
+      <c r="BX28">
+        <v>-5293176.0</v>
+      </c>
+      <c r="BY28">
+        <v>-5842697.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-6266566.0</v>
+      </c>
+      <c r="CA28">
+        <v>-2274760.0</v>
+      </c>
+      <c r="CB28">
+        <v>-1459606.0</v>
+      </c>
+      <c r="CC28">
+        <v>-245618.0</v>
+      </c>
+      <c r="CD28">
+        <v>-97311.0</v>
+      </c>
+      <c r="CE28">
+        <v>-53965.0</v>
+      </c>
+      <c r="CF28">
+        <v>7903.0</v>
+      </c>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+    </row>
+    <row r="29" spans="1:87">
+      <c r="A29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29">
+        <v>56983000.0</v>
+      </c>
+      <c r="C29">
+        <v>66488000.0</v>
+      </c>
+      <c r="D29">
+        <v>65757000.0</v>
+      </c>
+      <c r="E29">
+        <v>63143000.0</v>
+      </c>
+      <c r="F29">
+        <v>60136000.0</v>
+      </c>
+      <c r="G29">
+        <v>56827000.0</v>
+      </c>
+      <c r="H29">
+        <v>54369000.0</v>
+      </c>
+      <c r="I29">
+        <v>44539000.0</v>
+      </c>
+      <c r="J29">
+        <v>45313000.0</v>
+      </c>
+      <c r="K29">
+        <v>43169000.0</v>
+      </c>
+      <c r="L29">
+        <v>42319000.0</v>
+      </c>
+      <c r="M29">
+        <v>42223000.0</v>
+      </c>
+      <c r="N29">
+        <v>44449000.0</v>
+      </c>
+      <c r="O29">
+        <v>44720000.0</v>
+      </c>
+      <c r="P29">
+        <v>45994000.0</v>
+      </c>
+      <c r="Q29">
+        <v>47240000.0</v>
+      </c>
+      <c r="R29">
+        <v>45682000.0</v>
+      </c>
+      <c r="S29">
+        <v>61407000.0</v>
+      </c>
+      <c r="T29">
+        <v>66098000.0</v>
+      </c>
+      <c r="U29">
+        <v>68258000.0</v>
+      </c>
+      <c r="V29">
+        <v>14650000.0</v>
+      </c>
+      <c r="W29">
+        <v>9044000.0</v>
+      </c>
+      <c r="X29">
+        <v>8599344.0</v>
+      </c>
+      <c r="Y29">
+        <v>8996088.0</v>
+      </c>
+      <c r="Z29">
+        <v>6103757.0</v>
+      </c>
+      <c r="AA29">
+        <v>2403650.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+    </row>
+    <row r="30" spans="1:87">
+      <c r="A30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30">
+        <v>4437000.0</v>
+      </c>
+      <c r="C30">
+        <v>11561000.0</v>
+      </c>
+      <c r="D30">
+        <v>10840000.0</v>
+      </c>
+      <c r="E30">
+        <v>8872000.0</v>
+      </c>
+      <c r="F30">
+        <v>6536000.0</v>
+      </c>
+      <c r="G30">
+        <v>2900000.0</v>
+      </c>
+      <c r="H30">
+        <v>2630000.0</v>
+      </c>
+      <c r="I30">
+        <v>2128000.0</v>
+      </c>
+      <c r="J30">
+        <v>1635000.0</v>
+      </c>
+      <c r="K30">
+        <v>1536000.0</v>
+      </c>
+      <c r="L30">
+        <v>2945000.0</v>
+      </c>
+      <c r="M30">
+        <v>3642000.0</v>
+      </c>
+      <c r="N30">
+        <v>4193000.0</v>
+      </c>
+      <c r="O30">
+        <v>4177000.0</v>
+      </c>
+      <c r="P30">
+        <v>5915000.0</v>
+      </c>
+      <c r="Q30">
+        <v>2673000.0</v>
+      </c>
+      <c r="R30">
+        <v>2549000.0</v>
+      </c>
+      <c r="S30">
+        <v>1101000.0</v>
+      </c>
+      <c r="T30">
+        <v>1658000.0</v>
+      </c>
+      <c r="U30">
+        <v>945000.0</v>
+      </c>
+      <c r="V30">
+        <v>1848000.0</v>
+      </c>
+      <c r="W30">
+        <v>718000.0</v>
+      </c>
+      <c r="X30">
+        <v>834000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1162615.0</v>
+      </c>
+      <c r="Z30">
+        <v>413738.0</v>
+      </c>
+      <c r="AA30">
+        <v>438255.0</v>
+      </c>
+      <c r="AB30">
+        <v>585712.0</v>
+      </c>
+      <c r="AC30">
+        <v>322227.0</v>
+      </c>
+      <c r="AD30">
+        <v>71008.0</v>
+      </c>
+      <c r="AE30">
+        <v>113029.0</v>
+      </c>
+      <c r="AF30">
+        <v>18914.0</v>
+      </c>
+      <c r="AG30">
+        <v>33380.0</v>
+      </c>
+      <c r="AH30">
+        <v>130043.0</v>
+      </c>
+      <c r="AI30">
+        <v>15889.0</v>
+      </c>
+      <c r="AJ30">
+        <v>36412.0</v>
+      </c>
+      <c r="AK30">
+        <v>46774.0</v>
+      </c>
+      <c r="AL30">
+        <v>40137.0</v>
+      </c>
+      <c r="AM30">
+        <v>81677.0</v>
+      </c>
+      <c r="AN30">
+        <v>32534.0</v>
+      </c>
+      <c r="AO30">
+        <v>98497.0</v>
+      </c>
+      <c r="AP30">
+        <v>56204.0</v>
+      </c>
+      <c r="AQ30">
+        <v>52442.0</v>
+      </c>
+      <c r="AR30">
+        <v>66959.0</v>
+      </c>
+      <c r="AS30">
+        <v>84230.0</v>
+      </c>
+      <c r="AT30">
+        <v>41017.0</v>
+      </c>
+      <c r="AU30">
+        <v>53410.0</v>
+      </c>
+      <c r="AV30">
+        <v>36950.0</v>
+      </c>
+      <c r="AW30">
+        <v>39466.0</v>
+      </c>
+      <c r="AX30">
+        <v>73998.0</v>
+      </c>
+      <c r="AY30">
+        <v>32412.0</v>
+      </c>
+      <c r="AZ30">
+        <v>20351.0</v>
+      </c>
+      <c r="BA30">
+        <v>14029.0</v>
+      </c>
+      <c r="BB30">
+        <v>6127.0</v>
+      </c>
+      <c r="BC30">
+        <v>13314.0</v>
+      </c>
+      <c r="BD30">
+        <v>7200.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+    </row>
+    <row r="31" spans="1:87">
+      <c r="A31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>36310000.0</v>
+      </c>
+      <c r="N31">
+        <v>38464000.0</v>
+      </c>
+      <c r="O31">
+        <v>38662000.0</v>
+      </c>
+      <c r="P31">
+        <v>43736000.0</v>
+      </c>
+      <c r="Q31">
+        <v>43288000.0</v>
+      </c>
+      <c r="R31">
+        <v>39446000.0</v>
+      </c>
+      <c r="S31">
+        <v>57795000.0</v>
+      </c>
+      <c r="T31">
+        <v>65282000.0</v>
+      </c>
+      <c r="U31">
+        <v>63783000.0</v>
+      </c>
+      <c r="V31">
+        <v>8873000.0</v>
+      </c>
+      <c r="W31">
+        <v>7598000.0</v>
+      </c>
+      <c r="X31">
+        <v>6947329.0</v>
+      </c>
+      <c r="Y31">
+        <v>7597251.0</v>
+      </c>
+      <c r="Z31">
+        <v>4579672.0</v>
+      </c>
+      <c r="AA31">
+        <v>-3587607.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2082995.0</v>
+      </c>
+      <c r="AC31">
+        <v>-280952.0</v>
+      </c>
+      <c r="AD31">
+        <v>-188560.0</v>
+      </c>
+      <c r="AE31">
+        <v>-545837.0</v>
+      </c>
+      <c r="AF31">
+        <v>50703.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+    </row>
+    <row r="32" spans="1:87">
+      <c r="A32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32">
+        <v>39185000.0</v>
+      </c>
+      <c r="C32">
+        <v>47378000.0</v>
+      </c>
+      <c r="D32">
+        <v>46602000.0</v>
+      </c>
+      <c r="E32">
+        <v>43757000.0</v>
+      </c>
+      <c r="F32">
+        <v>40374000.0</v>
+      </c>
+      <c r="G32">
+        <v>36575000.0</v>
+      </c>
+      <c r="H32">
+        <v>35520000.0</v>
+      </c>
+      <c r="I32">
+        <v>31447000.0</v>
+      </c>
+      <c r="J32">
+        <v>32536000.0</v>
+      </c>
+      <c r="K32">
+        <v>30604000.0</v>
+      </c>
+      <c r="L32">
+        <v>29555000.0</v>
+      </c>
+      <c r="M32">
+        <v>29084000.0</v>
+      </c>
+      <c r="N32">
+        <v>30926000.0</v>
+      </c>
+      <c r="O32">
+        <v>30610000.0</v>
+      </c>
+      <c r="P32">
+        <v>33722000.0</v>
+      </c>
+      <c r="Q32">
+        <v>35636000.0</v>
+      </c>
+      <c r="R32">
+        <v>34124000.0</v>
+      </c>
+      <c r="S32">
+        <v>52205000.0</v>
+      </c>
+      <c r="T32">
+        <v>57982000.0</v>
+      </c>
+      <c r="U32">
+        <v>61069000.0</v>
+      </c>
+      <c r="V32">
+        <v>6450000.0</v>
+      </c>
+      <c r="W32">
+        <v>5390000.0</v>
+      </c>
+      <c r="X32">
+        <v>4741743.0</v>
+      </c>
+      <c r="Y32">
+        <v>5421069.0</v>
+      </c>
+      <c r="Z32">
+        <v>3348262.0</v>
+      </c>
+      <c r="AA32">
+        <v>-2127196.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+    </row>
+    <row r="33" spans="1:87">
+      <c r="A33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33">
+        <v>19088000.0</v>
+      </c>
+      <c r="C33">
+        <v>20551000.0</v>
+      </c>
+      <c r="D33">
+        <v>20792000.0</v>
+      </c>
+      <c r="E33">
+        <v>19037000.0</v>
+      </c>
+      <c r="F33">
+        <v>21712000.0</v>
+      </c>
+      <c r="G33">
+        <v>22226000.0</v>
+      </c>
+      <c r="H33">
+        <v>20964000.0</v>
+      </c>
+      <c r="I33">
+        <v>15020000.0</v>
+      </c>
+      <c r="J33">
+        <v>13821000.0</v>
+      </c>
+      <c r="K33">
+        <v>13771000.0</v>
+      </c>
+      <c r="L33">
+        <v>14113000.0</v>
+      </c>
+      <c r="M33">
+        <v>14645000.0</v>
+      </c>
+      <c r="N33">
+        <v>15189000.0</v>
+      </c>
+      <c r="O33">
+        <v>15932000.0</v>
+      </c>
+      <c r="P33">
+        <v>14404000.0</v>
+      </c>
+      <c r="Q33">
+        <v>13827000.0</v>
+      </c>
+      <c r="R33">
+        <v>13027000.0</v>
+      </c>
+      <c r="S33">
+        <v>10688000.0</v>
+      </c>
+      <c r="T33">
+        <v>9153000.0</v>
+      </c>
+      <c r="U33">
+        <v>8322000.0</v>
+      </c>
+      <c r="V33">
+        <v>7605000.0</v>
+      </c>
+      <c r="W33">
+        <v>4606000.0</v>
+      </c>
+      <c r="X33">
+        <v>4610000.0</v>
+      </c>
+      <c r="Y33">
+        <v>4308792.0</v>
+      </c>
+      <c r="Z33">
+        <v>3104772.0</v>
+      </c>
+      <c r="AA33">
+        <v>709211.0</v>
+      </c>
+      <c r="AB33">
+        <v>617211.0</v>
+      </c>
+      <c r="AC33">
+        <v>602725.0</v>
+      </c>
+      <c r="AD33">
+        <v>577853.0</v>
+      </c>
+      <c r="AE33">
+        <v>531329.0</v>
+      </c>
+      <c r="AF33"/>
+      <c r="AG33">
+        <v>401329.0</v>
+      </c>
+      <c r="AH33">
+        <v>141329.0</v>
+      </c>
+      <c r="AI33">
+        <v>26053.0</v>
+      </c>
+      <c r="AJ33"/>
+      <c r="AK33">
+        <v>29813.0</v>
+      </c>
+      <c r="AL33">
+        <v>47003.0</v>
+      </c>
+      <c r="AM33">
+        <v>60227.0</v>
+      </c>
+      <c r="AN33"/>
+      <c r="AO33">
+        <v>62124.0</v>
+      </c>
+      <c r="AP33">
+        <v>85250.0</v>
+      </c>
+      <c r="AQ33">
+        <v>112901.0</v>
+      </c>
+      <c r="AR33">
+        <v>133035.0</v>
+      </c>
+      <c r="AS33">
+        <v>108802.0</v>
+      </c>
+      <c r="AT33">
+        <v>120593.0</v>
+      </c>
+      <c r="AU33">
+        <v>132385.0</v>
+      </c>
+      <c r="AV33">
+        <v>251284.0</v>
+      </c>
+      <c r="AW33">
+        <v>156200.0</v>
+      </c>
+      <c r="AX33">
+        <v>168223.0</v>
+      </c>
+      <c r="AY33">
+        <v>141995.0</v>
+      </c>
+      <c r="AZ33">
+        <v>152137.0</v>
+      </c>
+      <c r="BA33">
+        <v>162612.0</v>
+      </c>
+      <c r="BB33">
+        <v>173086.0</v>
+      </c>
+      <c r="BC33">
+        <v>136834.0</v>
+      </c>
+      <c r="BD33">
+        <v>145048.0</v>
+      </c>
+      <c r="BE33">
+        <v>153806.0</v>
+      </c>
+      <c r="BF33">
+        <v>18807.0</v>
+      </c>
+      <c r="BG33">
+        <v>21209.0</v>
+      </c>
+      <c r="BH33">
+        <v>18414.0</v>
+      </c>
+      <c r="BI33">
+        <v>21111.0</v>
+      </c>
+      <c r="BJ33">
+        <v>23807.0</v>
+      </c>
+      <c r="BK33">
+        <v>26504.0</v>
+      </c>
+      <c r="BL33">
+        <v>29200.0</v>
+      </c>
+      <c r="BM33">
+        <v>23192.0</v>
+      </c>
+      <c r="BN33">
+        <v>25436.0</v>
+      </c>
+      <c r="BO33">
+        <v>27680.0</v>
+      </c>
+      <c r="BP33">
+        <v>29924.0</v>
+      </c>
+      <c r="BQ33">
+        <v>31901.0</v>
+      </c>
+      <c r="BR33">
+        <v>24750.0</v>
+      </c>
+      <c r="BS33">
+        <v>26914.0</v>
+      </c>
+      <c r="BT33">
+        <v>25450.0</v>
+      </c>
+      <c r="BU33">
+        <v>26095.0</v>
+      </c>
+      <c r="BV33">
+        <v>22810.0</v>
+      </c>
+      <c r="BW33">
+        <v>24816.0</v>
+      </c>
+      <c r="BX33">
+        <v>23960.0</v>
+      </c>
+      <c r="BY33">
+        <v>10141.0</v>
+      </c>
+      <c r="BZ33">
+        <v>7620.0</v>
+      </c>
+      <c r="CA33">
+        <v>8249.0</v>
+      </c>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+    </row>
+    <row r="34" spans="1:87">
+      <c r="A34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>1467000.0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34">
+        <v>2223000.0</v>
+      </c>
+      <c r="R34"/>
+      <c r="S34">
+        <v>1486000.0</v>
+      </c>
+      <c r="T34">
+        <v>1037000.0</v>
+      </c>
+      <c r="U34">
+        <v>1133000.0</v>
+      </c>
+      <c r="V34">
+        <v>905000.0</v>
+      </c>
+      <c r="W34">
+        <v>952000.0</v>
+      </c>
+      <c r="X34">
+        <v>828005.0</v>
+      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+    </row>
+    <row r="35" spans="1:87">
+      <c r="A35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35">
+        <v>1290000.0</v>
+      </c>
+      <c r="C35">
+        <v>1441000.0</v>
+      </c>
+      <c r="D35">
+        <v>1637000.0</v>
+      </c>
+      <c r="E35">
+        <v>1800000.0</v>
+      </c>
+      <c r="F35">
+        <v>1950000.0</v>
+      </c>
+      <c r="G35">
+        <v>1974000.0</v>
+      </c>
+      <c r="H35">
+        <v>2115000.0</v>
+      </c>
+      <c r="I35">
+        <v>1927000.0</v>
+      </c>
+      <c r="J35">
+        <v>1044000.0</v>
+      </c>
+      <c r="K35">
+        <v>1206000.0</v>
+      </c>
+      <c r="L35">
+        <v>1349000.0</v>
+      </c>
+      <c r="M35">
+        <v>1506000.0</v>
+      </c>
+      <c r="N35">
+        <v>1666000.0</v>
+      </c>
+      <c r="O35">
+        <v>1822000.0</v>
+      </c>
+      <c r="P35">
+        <v>2132000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2223000.0</v>
+      </c>
+      <c r="R35">
+        <v>1469000.0</v>
+      </c>
+      <c r="S35">
+        <v>1486000.0</v>
+      </c>
+      <c r="T35">
+        <v>1037000.0</v>
+      </c>
+      <c r="U35">
+        <v>1133000.0</v>
+      </c>
+      <c r="V35">
+        <v>905000.0</v>
+      </c>
+      <c r="W35">
+        <v>952000.0</v>
+      </c>
+      <c r="X35">
+        <v>1002000.0</v>
+      </c>
+      <c r="Y35">
+        <v>950943.0</v>
+      </c>
+      <c r="Z35">
+        <v>675477.0</v>
+      </c>
+      <c r="AA35">
+        <v>1874972.0</v>
+      </c>
+      <c r="AB35">
+        <v>1874972.0</v>
+      </c>
+      <c r="AC35">
+        <v>1277676.0</v>
+      </c>
+      <c r="AD35">
+        <v>2557636.0</v>
+      </c>
+      <c r="AE35">
+        <v>239149.0</v>
+      </c>
+      <c r="AF35"/>
+      <c r="AG35">
+        <v>966406.0</v>
+      </c>
+      <c r="AH35">
+        <v>943261.0</v>
+      </c>
+      <c r="AI35">
+        <v>925728.0</v>
+      </c>
+      <c r="AJ35"/>
+      <c r="AK35">
+        <v>2046444.0</v>
+      </c>
+      <c r="AL35">
+        <v>2051030.0</v>
+      </c>
+      <c r="AM35">
+        <v>2082872.0</v>
+      </c>
+      <c r="AN35"/>
+      <c r="AO35">
+        <v>1398592.0</v>
+      </c>
+      <c r="AP35">
+        <v>1398592.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1398592.0</v>
+      </c>
+      <c r="AR35">
+        <v>1161750.0</v>
+      </c>
+      <c r="AS35">
+        <v>1398592.0</v>
+      </c>
+      <c r="AT35">
+        <v>1398592.0</v>
+      </c>
+      <c r="AU35">
+        <v>1398592.0</v>
+      </c>
+      <c r="AV35">
+        <v>1398592.0</v>
+      </c>
+      <c r="AW35">
+        <v>1398592.0</v>
+      </c>
+      <c r="AX35"/>
+      <c r="AY35">
+        <v>48494.0</v>
+      </c>
+      <c r="AZ35"/>
+      <c r="BA35">
+        <v>865576.0</v>
+      </c>
+      <c r="BB35">
+        <v>700661.0</v>
+      </c>
+      <c r="BC35">
+        <v>696607.0</v>
+      </c>
+      <c r="BD35">
+        <v>1192639.0</v>
+      </c>
+      <c r="BE35">
+        <v>1188754.0</v>
+      </c>
+      <c r="BF35">
+        <v>1566777.0</v>
+      </c>
+      <c r="BG35">
+        <v>1508053.0</v>
+      </c>
+      <c r="BH35">
+        <v>731828.0</v>
+      </c>
+      <c r="BI35">
+        <v>531828.0</v>
+      </c>
+      <c r="BJ35">
+        <v>50000.0</v>
+      </c>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35">
+        <v>293119.0</v>
+      </c>
+      <c r="BV35">
+        <v>287865.0</v>
+      </c>
+      <c r="BW35">
+        <v>291198.0</v>
+      </c>
+      <c r="BX35">
+        <v>17973.0</v>
+      </c>
+      <c r="BY35">
+        <v>155778.0</v>
+      </c>
+      <c r="BZ35">
+        <v>158284.0</v>
+      </c>
+      <c r="CA35">
+        <v>139149.0</v>
+      </c>
+      <c r="CB35">
+        <v>108238.0</v>
+      </c>
+      <c r="CC35">
+        <v>17947.0</v>
+      </c>
+      <c r="CD35">
+        <v>18959.0</v>
+      </c>
+      <c r="CE35">
+        <v>110781.0</v>
+      </c>
+      <c r="CF35">
+        <v>13239.0</v>
+      </c>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+    </row>
+    <row r="36" spans="1:87">
+      <c r="A36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36">
+        <v>718000.0</v>
+      </c>
+      <c r="C36">
+        <v>1984000.0</v>
+      </c>
+      <c r="D36">
+        <v>1546000.0</v>
+      </c>
+      <c r="E36">
+        <v>2661000.0</v>
+      </c>
+      <c r="F36">
+        <v>355000.0</v>
+      </c>
+      <c r="G36">
+        <v>689000.0</v>
+      </c>
+      <c r="H36">
+        <v>3672000.0</v>
+      </c>
+      <c r="I36">
+        <v>1549000.0</v>
+      </c>
+      <c r="J36">
+        <v>35000.0</v>
+      </c>
+      <c r="K36">
+        <v>24000.0</v>
+      </c>
+      <c r="L36">
+        <v>28000.0</v>
+      </c>
+      <c r="M36">
+        <v>204000.0</v>
+      </c>
+      <c r="N36">
+        <v>1744000.0</v>
+      </c>
+      <c r="O36">
+        <v>1809000.0</v>
+      </c>
+      <c r="P36">
+        <v>272000.0</v>
+      </c>
+      <c r="Q36">
+        <v>154000.0</v>
+      </c>
+      <c r="R36">
+        <v>364000.0</v>
+      </c>
+      <c r="S36">
+        <v>727000.0</v>
+      </c>
+      <c r="T36">
+        <v>318000.0</v>
+      </c>
+      <c r="U36">
+        <v>177000.0</v>
+      </c>
+      <c r="V36">
+        <v>183000.0</v>
+      </c>
+      <c r="W36">
+        <v>162000.0</v>
+      </c>
+      <c r="X36">
+        <v>16486.0</v>
+      </c>
+      <c r="Y36">
+        <v>16718.0</v>
+      </c>
+      <c r="Z36">
+        <v>92000.0</v>
+      </c>
+      <c r="AA36">
+        <v>92000.0</v>
+      </c>
+      <c r="AB36">
+        <v>617211.0</v>
+      </c>
+      <c r="AC36">
+        <v>227781.0</v>
+      </c>
+      <c r="AD36">
+        <v>227781.0</v>
+      </c>
+      <c r="AE36">
+        <v>225124.0</v>
+      </c>
+      <c r="AF36"/>
+      <c r="AG36">
+        <v>180000.0</v>
+      </c>
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36"/>
+      <c r="AK36">
+        <v>-3200.0</v>
+      </c>
+      <c r="AL36">
+        <v>-3467.0</v>
+      </c>
+      <c r="AM36">
+        <v>-3733.0</v>
+      </c>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36">
+        <v>11497.0</v>
+      </c>
+      <c r="AQ36">
+        <v>27519.0</v>
+      </c>
+      <c r="AR36">
+        <v>36024.0</v>
+      </c>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36">
+        <v>107108.0</v>
+      </c>
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36">
+        <v>-136834.0</v>
+      </c>
+      <c r="BD36">
+        <v>-145048.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+    </row>
+    <row r="37" spans="1:87">
+      <c r="A37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+    </row>
+    <row r="38" spans="1:87">
+      <c r="A38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>2149000.0</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
+        <v>-1000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>3175000.0</v>
+      </c>
+      <c r="N38">
+        <v>3594000.0</v>
+      </c>
+      <c r="O38">
+        <v>3601000.0</v>
+      </c>
+      <c r="P38">
+        <v>2541000.0</v>
+      </c>
+      <c r="Q38">
+        <v>2140000.0</v>
+      </c>
+      <c r="R38">
+        <v>2839000.0</v>
+      </c>
+      <c r="S38">
+        <v>2773000.0</v>
+      </c>
+      <c r="T38">
+        <v>1611000.0</v>
+      </c>
+      <c r="U38">
+        <v>1306000.0</v>
+      </c>
+      <c r="V38">
+        <v>917000.0</v>
+      </c>
+      <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
+        <v>727757.0</v>
+      </c>
+      <c r="Y38">
+        <v>108718.0</v>
+      </c>
+      <c r="Z38">
+        <v>292285.0</v>
+      </c>
+      <c r="AA38">
+        <v>217811.0</v>
+      </c>
+      <c r="AB38">
+        <v>196921.0</v>
+      </c>
+      <c r="AC38">
+        <v>227781.0</v>
+      </c>
+      <c r="AD38">
+        <v>227781.0</v>
+      </c>
+      <c r="AE38">
+        <v>225124.0</v>
+      </c>
+      <c r="AF38">
+        <v>205664.0</v>
+      </c>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+    </row>
+    <row r="39" spans="1:87">
+      <c r="A39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39">
+        <v>4009000.0</v>
+      </c>
+      <c r="C39">
+        <v>5482000.0</v>
+      </c>
+      <c r="D39">
+        <v>4681000.0</v>
+      </c>
+      <c r="E39">
+        <v>5402000.0</v>
+      </c>
+      <c r="F39">
+        <v>3931000.0</v>
+      </c>
+      <c r="G39">
+        <v>3441000.0</v>
+      </c>
+      <c r="H39">
+        <v>2623000.0</v>
+      </c>
+      <c r="I39">
+        <v>1983000.0</v>
+      </c>
+      <c r="J39">
+        <v>1779000.0</v>
+      </c>
+      <c r="K39">
+        <v>1131000.0</v>
+      </c>
+      <c r="L39">
+        <v>868000.0</v>
+      </c>
+      <c r="M39">
+        <v>963000.0</v>
+      </c>
+      <c r="N39">
+        <v>1215000.0</v>
+      </c>
+      <c r="O39">
+        <v>1596000.0</v>
+      </c>
+      <c r="P39">
+        <v>1200000.0</v>
+      </c>
+      <c r="Q39">
+        <v>1534000.0</v>
+      </c>
+      <c r="R39">
+        <v>1827000.0</v>
+      </c>
+      <c r="S39">
+        <v>1934000.0</v>
+      </c>
+      <c r="T39">
+        <v>1582000.0</v>
+      </c>
+      <c r="U39">
+        <v>895000.0</v>
+      </c>
+      <c r="V39">
+        <v>1582000.0</v>
+      </c>
+      <c r="W39">
+        <v>2641000.0</v>
+      </c>
+      <c r="X39">
+        <v>7780000.0</v>
+      </c>
+      <c r="Y39">
+        <v>8722362.0</v>
+      </c>
+      <c r="Z39">
+        <v>283431.0</v>
+      </c>
+      <c r="AA39">
+        <v>229848.0</v>
+      </c>
+      <c r="AB39">
+        <v>184000.0</v>
+      </c>
+      <c r="AC39">
+        <v>639195.0</v>
+      </c>
+      <c r="AD39">
+        <v>807232.0</v>
+      </c>
+      <c r="AE39">
+        <v>583333.0</v>
+      </c>
+      <c r="AF39"/>
+      <c r="AG39">
+        <v>103451.0</v>
+      </c>
+      <c r="AH39">
+        <v>138870.0</v>
+      </c>
+      <c r="AI39">
+        <v>156906.0</v>
+      </c>
+      <c r="AJ39"/>
+      <c r="AK39">
+        <v>38464.0</v>
+      </c>
+      <c r="AL39">
+        <v>35744.0</v>
+      </c>
+      <c r="AM39">
+        <v>148276.0</v>
+      </c>
+      <c r="AN39"/>
+      <c r="AO39">
+        <v>59216.0</v>
+      </c>
+      <c r="AP39">
+        <v>63741.0</v>
+      </c>
+      <c r="AQ39">
+        <v>63741.0</v>
+      </c>
+      <c r="AR39">
+        <v>52946.0</v>
+      </c>
+      <c r="AS39">
+        <v>122959.0</v>
+      </c>
+      <c r="AT39">
+        <v>2638978.0</v>
+      </c>
+      <c r="AU39">
+        <v>155000.0</v>
+      </c>
+      <c r="AV39">
+        <v>63566.0</v>
+      </c>
+      <c r="AW39">
+        <v>210803.0</v>
+      </c>
+      <c r="AX39">
+        <v>61226.0</v>
+      </c>
+      <c r="AY39">
+        <v>11258.0</v>
+      </c>
+      <c r="AZ39">
+        <v>45372.0</v>
+      </c>
+      <c r="BA39">
+        <v>28057.0</v>
+      </c>
+      <c r="BB39">
+        <v>93730.0</v>
+      </c>
+      <c r="BC39">
+        <v>52500.0</v>
+      </c>
+      <c r="BD39">
+        <v>32500.0</v>
+      </c>
+      <c r="BE39">
+        <v>9312.0</v>
+      </c>
+      <c r="BF39">
+        <v>138464.0</v>
+      </c>
+      <c r="BG39">
+        <v>132160.0</v>
+      </c>
+      <c r="BH39">
+        <v>118620.0</v>
+      </c>
+      <c r="BI39">
+        <v>118447.0</v>
+      </c>
+      <c r="BJ39">
+        <v>62533.0</v>
+      </c>
+      <c r="BK39">
+        <v>16953.0</v>
+      </c>
+      <c r="BL39">
+        <v>38419.0</v>
+      </c>
+      <c r="BM39">
+        <v>63980.0</v>
+      </c>
+      <c r="BN39">
+        <v>14962.0</v>
+      </c>
+      <c r="BO39">
+        <v>27528.0</v>
+      </c>
+      <c r="BP39">
+        <v>31172.0</v>
+      </c>
+      <c r="BQ39">
+        <v>30880.0</v>
+      </c>
+      <c r="BR39">
+        <v>30317.0</v>
+      </c>
+      <c r="BS39">
+        <v>35079.0</v>
+      </c>
+      <c r="BT39">
+        <v>45984.0</v>
+      </c>
+      <c r="BU39">
+        <v>24726.0</v>
+      </c>
+      <c r="BV39">
+        <v>29836.0</v>
+      </c>
+      <c r="BW39">
+        <v>20903.0</v>
+      </c>
+      <c r="BX39">
+        <v>36788.0</v>
+      </c>
+      <c r="BY39">
+        <v>35510.0</v>
+      </c>
+      <c r="BZ39">
+        <v>122625.0</v>
+      </c>
+      <c r="CA39">
+        <v>10665.0</v>
+      </c>
+      <c r="CB39">
+        <v>4452.0</v>
+      </c>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+    </row>
+    <row r="40" spans="1:87">
+      <c r="A40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40">
+        <v>2310000.0</v>
+      </c>
+      <c r="C40">
+        <v>2308000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
+        <v>4158000.0</v>
+      </c>
+      <c r="F40">
+        <v>3280000.0</v>
+      </c>
+      <c r="G40">
+        <v>2474000.0</v>
+      </c>
+      <c r="H40">
+        <v>4823000.0</v>
+      </c>
+      <c r="I40">
+        <v>3496000.0</v>
+      </c>
+      <c r="J40">
+        <v>2395000.0</v>
+      </c>
+      <c r="K40">
+        <v>1312000.0</v>
+      </c>
+      <c r="L40">
+        <v>2707000.0</v>
+      </c>
+      <c r="M40">
+        <v>2118000.0</v>
+      </c>
+      <c r="N40">
+        <v>1863000.0</v>
+      </c>
+      <c r="O40">
+        <v>1577000.0</v>
+      </c>
+      <c r="P40">
+        <v>3008000.0</v>
+      </c>
+      <c r="Q40">
+        <v>2729000.0</v>
+      </c>
+      <c r="R40">
+        <v>5178000.0</v>
+      </c>
+      <c r="S40">
+        <v>1959000.0</v>
+      </c>
+      <c r="T40">
+        <v>3263000.0</v>
+      </c>
+      <c r="U40">
+        <v>2370000.0</v>
+      </c>
+      <c r="V40">
+        <v>1443000.0</v>
+      </c>
+      <c r="W40">
+        <v>1520000.0</v>
+      </c>
+      <c r="X40">
+        <v>1509949.0</v>
+      </c>
+      <c r="Y40">
+        <v>246281.0</v>
+      </c>
+      <c r="Z40">
+        <v>421881.0</v>
+      </c>
+      <c r="AA40">
+        <v>305142.0</v>
+      </c>
+      <c r="AB40">
+        <v>10842.0</v>
+      </c>
+      <c r="AC40">
+        <v>214200.0</v>
+      </c>
+      <c r="AD40">
+        <v>310539.0</v>
+      </c>
+      <c r="AE40">
+        <v>1024548.0</v>
+      </c>
+      <c r="AF40">
+        <v>957301.0</v>
+      </c>
+      <c r="AG40">
+        <v>586730.0</v>
+      </c>
+      <c r="AH40">
+        <v>596635.0</v>
+      </c>
+      <c r="AI40">
+        <v>801677.0</v>
+      </c>
+      <c r="AJ40"/>
+      <c r="AK40">
+        <v>332112.0</v>
+      </c>
+      <c r="AL40">
+        <v>256984.0</v>
+      </c>
+      <c r="AM40">
+        <v>300691.0</v>
+      </c>
+      <c r="AN40"/>
+      <c r="AO40">
+        <v>82468.0</v>
+      </c>
+      <c r="AP40">
+        <v>99386.0</v>
+      </c>
+      <c r="AQ40">
+        <v>98819.0</v>
+      </c>
+      <c r="AR40">
+        <v>103367.0</v>
+      </c>
+      <c r="AS40">
+        <v>60598.0</v>
+      </c>
+      <c r="AT40">
+        <v>125434.0</v>
+      </c>
+      <c r="AU40">
+        <v>115419.0</v>
+      </c>
+      <c r="AV40">
+        <v>125520.0</v>
+      </c>
+      <c r="AW40">
+        <v>70359.0</v>
+      </c>
+      <c r="AX40">
+        <v>92582.0</v>
+      </c>
+      <c r="AY40">
+        <v>120296.0</v>
+      </c>
+      <c r="AZ40">
+        <v>58035.0</v>
+      </c>
+      <c r="BA40">
+        <v>94970.0</v>
+      </c>
+      <c r="BB40">
+        <v>96700.0</v>
+      </c>
+      <c r="BC40">
+        <v>174263.0</v>
+      </c>
+      <c r="BD40">
+        <v>150368.0</v>
+      </c>
+      <c r="BE40">
+        <v>176212.0</v>
+      </c>
+      <c r="BF40">
+        <v>148206.0</v>
+      </c>
+      <c r="BG40">
+        <v>232720.0</v>
+      </c>
+      <c r="BH40">
+        <v>568995.0</v>
+      </c>
+      <c r="BI40">
+        <v>529715.0</v>
+      </c>
+      <c r="BJ40">
+        <v>756912.0</v>
+      </c>
+      <c r="BK40">
+        <v>767098.0</v>
+      </c>
+      <c r="BL40">
+        <v>787641.0</v>
+      </c>
+      <c r="BM40">
+        <v>1059521.0</v>
+      </c>
+      <c r="BN40">
+        <v>959485.0</v>
+      </c>
+      <c r="BO40">
+        <v>777530.0</v>
+      </c>
+      <c r="BP40">
+        <v>691729.0</v>
+      </c>
+      <c r="BQ40">
+        <v>437976.0</v>
+      </c>
+      <c r="BR40">
+        <v>222378.0</v>
+      </c>
+      <c r="BS40">
+        <v>256180.0</v>
+      </c>
+      <c r="BT40">
+        <v>219081.0</v>
+      </c>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40">
+        <v>156869.0</v>
+      </c>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40">
+        <v>10866.0</v>
+      </c>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+    </row>
+    <row r="41" spans="1:87">
+      <c r="A41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>139000.0</v>
+      </c>
+      <c r="N41">
+        <v>199000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>340000.0</v>
+      </c>
+      <c r="Q41">
+        <v>385000.0</v>
+      </c>
+      <c r="R41">
+        <v>410000.0</v>
+      </c>
+      <c r="S41">
+        <v>415000.0</v>
+      </c>
+      <c r="T41">
+        <v>405000.0</v>
+      </c>
+      <c r="U41">
+        <v>303000.0</v>
+      </c>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+    </row>
+    <row r="42" spans="1:87">
+      <c r="A42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42">
+        <v>113767000.0</v>
+      </c>
+      <c r="C42">
+        <v>113090000.0</v>
+      </c>
+      <c r="D42">
+        <v>113515000.0</v>
+      </c>
+      <c r="E42">
+        <v>114172000.0</v>
+      </c>
+      <c r="F42">
+        <v>113431000.0</v>
+      </c>
+      <c r="G42">
+        <v>112642000.0</v>
+      </c>
+      <c r="H42">
+        <v>111776000.0</v>
+      </c>
+      <c r="I42">
+        <v>111617000.0</v>
+      </c>
+      <c r="J42">
+        <v>113797000.0</v>
+      </c>
+      <c r="K42">
+        <v>113874000.0</v>
+      </c>
+      <c r="L42">
+        <v>112926000.0</v>
+      </c>
+      <c r="M42">
+        <v>112207000.0</v>
+      </c>
+      <c r="N42">
+        <v>110925000.0</v>
+      </c>
+      <c r="O42">
+        <v>109438000.0</v>
+      </c>
+      <c r="P42">
+        <v>107974000.0</v>
+      </c>
+      <c r="Q42">
+        <v>109107000.0</v>
+      </c>
+      <c r="R42">
+        <v>105375000.0</v>
+      </c>
+      <c r="S42">
+        <v>118113000.0</v>
+      </c>
+      <c r="T42">
+        <v>119589000.0</v>
+      </c>
+      <c r="U42">
+        <v>118374000.0</v>
+      </c>
+      <c r="V42">
+        <v>61374000.0</v>
+      </c>
+      <c r="W42">
+        <v>59296000.0</v>
+      </c>
+      <c r="X42">
+        <v>58447839.0</v>
+      </c>
+      <c r="Y42">
+        <v>57129090.0</v>
+      </c>
+      <c r="Z42">
+        <v>53601636.0</v>
+      </c>
+      <c r="AA42">
+        <v>35612520.0</v>
+      </c>
+      <c r="AB42">
+        <v>-18412.0</v>
+      </c>
+      <c r="AC42">
+        <v>35772050.0</v>
+      </c>
+      <c r="AD42">
+        <v>34727208.0</v>
+      </c>
+      <c r="AE42">
+        <v>33629717.0</v>
+      </c>
+      <c r="AF42">
+        <v>-34297.0</v>
+      </c>
+      <c r="AG42">
+        <v>31621504.0</v>
+      </c>
+      <c r="AH42">
+        <v>31561998.0</v>
+      </c>
+      <c r="AI42">
+        <v>31494331.0</v>
+      </c>
+      <c r="AJ42"/>
+      <c r="AK42">
+        <v>27653025.0</v>
+      </c>
+      <c r="AL42">
+        <v>27607863.0</v>
+      </c>
+      <c r="AM42">
+        <v>27356685.0</v>
+      </c>
+      <c r="AN42"/>
+      <c r="AO42">
+        <v>27182401.0</v>
+      </c>
+      <c r="AP42">
+        <v>27179827.0</v>
+      </c>
+      <c r="AQ42">
+        <v>27179827.0</v>
+      </c>
+      <c r="AR42">
+        <v>27398531.0</v>
+      </c>
+      <c r="AS42">
+        <v>26540684.0</v>
+      </c>
+      <c r="AT42">
+        <v>24024631.0</v>
+      </c>
+      <c r="AU42">
+        <v>24024631.0</v>
+      </c>
+      <c r="AV42">
+        <v>24024631.0</v>
+      </c>
+      <c r="AW42">
+        <v>23520291.0</v>
+      </c>
+      <c r="AX42">
+        <v>23415458.0</v>
+      </c>
+      <c r="AY42">
+        <v>23180139.0</v>
+      </c>
+      <c r="AZ42">
+        <v>23326062.0</v>
+      </c>
+      <c r="BA42">
+        <v>22831887.0</v>
+      </c>
+      <c r="BB42">
+        <v>19054898.0</v>
+      </c>
+      <c r="BC42">
+        <v>18915711.0</v>
+      </c>
+      <c r="BD42">
+        <v>18338886.0</v>
+      </c>
+      <c r="BE42">
+        <v>17297501.0</v>
+      </c>
+      <c r="BF42">
+        <v>16372913.0</v>
+      </c>
+      <c r="BG42">
+        <v>16370511.0</v>
+      </c>
+      <c r="BH42">
+        <v>16104787.0</v>
+      </c>
+      <c r="BI42">
+        <v>16103040.0</v>
+      </c>
+      <c r="BJ42">
+        <v>16100344.0</v>
+      </c>
+      <c r="BK42">
+        <v>16058347.0</v>
+      </c>
+      <c r="BL42">
+        <v>15905651.0</v>
+      </c>
+      <c r="BM42">
+        <v>14966099.0</v>
+      </c>
+      <c r="BN42">
+        <v>14011945.0</v>
+      </c>
+      <c r="BO42">
+        <v>13935575.0</v>
+      </c>
+      <c r="BP42">
+        <v>13483848.0</v>
+      </c>
+      <c r="BQ42">
+        <v>13480953.0</v>
+      </c>
+      <c r="BR42">
+        <v>13199514.0</v>
+      </c>
+      <c r="BS42">
+        <v>13199514.0</v>
+      </c>
+      <c r="BT42">
+        <v>13084826.0</v>
+      </c>
+      <c r="BU42">
+        <v>13073243.0</v>
+      </c>
+      <c r="BV42">
+        <v>13073243.0</v>
+      </c>
+      <c r="BW42">
+        <v>12167078.0</v>
+      </c>
+      <c r="BX42">
+        <v>11842187.0</v>
+      </c>
+      <c r="BY42">
+        <v>9943944.0</v>
+      </c>
+      <c r="BZ42">
+        <v>9943944.0</v>
+      </c>
+      <c r="CA42">
+        <v>4571500.0</v>
+      </c>
+      <c r="CB42">
+        <v>3198180.0</v>
+      </c>
+      <c r="CC42">
+        <v>708905.0</v>
+      </c>
+      <c r="CD42">
+        <v>418620.0</v>
+      </c>
+      <c r="CE42">
+        <v>260320.0</v>
+      </c>
+      <c r="CF42">
+        <v>157797.0</v>
+      </c>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+    </row>
+    <row r="43" spans="1:87">
+      <c r="A43" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+    </row>
+    <row r="44" spans="1:87">
+      <c r="A44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44">
+        <v>1.0</v>
+      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+    </row>
+    <row r="45" spans="1:87">
+      <c r="A45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45">
+        <v>11586000.0</v>
+      </c>
+      <c r="C45">
+        <v>15939000.0</v>
+      </c>
+      <c r="D45">
+        <v>15481000.0</v>
+      </c>
+      <c r="E45">
+        <v>15584000.0</v>
+      </c>
+      <c r="F45">
+        <v>14726000.0</v>
+      </c>
+      <c r="G45">
+        <v>13705000.0</v>
+      </c>
+      <c r="H45">
+        <v>11327000.0</v>
+      </c>
+      <c r="I45">
+        <v>10368000.0</v>
+      </c>
+      <c r="J45">
+        <v>8824000.0</v>
+      </c>
+      <c r="K45">
+        <v>8508000.0</v>
+      </c>
+      <c r="L45">
+        <v>8472000.0</v>
+      </c>
+      <c r="M45">
+        <v>8495000.0</v>
+      </c>
+      <c r="N45">
+        <v>8425000.0</v>
+      </c>
+      <c r="O45">
+        <v>8742000.0</v>
+      </c>
+      <c r="P45">
+        <v>8002000.0</v>
+      </c>
+      <c r="Q45">
+        <v>3035000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45">
+        <v>2043000.0</v>
+      </c>
+      <c r="T45"/>
+      <c r="U45">
+        <v>3625000.0</v>
+      </c>
+      <c r="V45">
+        <v>3089000.0</v>
+      </c>
+      <c r="W45">
+        <v>2931000.0</v>
+      </c>
+      <c r="X45">
+        <v>3039799.0</v>
+      </c>
+      <c r="Y45">
+        <v>3018408.0</v>
+      </c>
+      <c r="Z45">
+        <v>381128.0</v>
+      </c>
+      <c r="AA45">
+        <v>321288.0</v>
+      </c>
+      <c r="AB45">
+        <v>321288.0</v>
+      </c>
+      <c r="AC45">
+        <v>274109.0</v>
+      </c>
+      <c r="AD45">
+        <v>247404.0</v>
+      </c>
+      <c r="AE45">
+        <v>113418.0</v>
+      </c>
+      <c r="AF45">
+        <v>113418.0</v>
+      </c>
+      <c r="AG45">
+        <v>113162.0</v>
+      </c>
+      <c r="AH45">
+        <v>31329.0</v>
+      </c>
+      <c r="AI45">
+        <v>26951.0</v>
+      </c>
+      <c r="AJ45">
+        <v>26951.0</v>
+      </c>
+      <c r="AK45">
+        <v>29813.0</v>
+      </c>
+      <c r="AL45">
+        <v>47003.0</v>
+      </c>
+      <c r="AM45">
+        <v>50496.0</v>
+      </c>
+      <c r="AN45">
+        <v>50496.0</v>
+      </c>
+      <c r="AO45">
+        <v>62124.0</v>
+      </c>
+      <c r="AP45">
+        <v>73753.0</v>
+      </c>
+      <c r="AQ45">
+        <v>85382.0</v>
+      </c>
+      <c r="AR45">
+        <v>97011.0</v>
+      </c>
+      <c r="AS45">
+        <v>108802.0</v>
+      </c>
+      <c r="AT45">
+        <v>120593.0</v>
+      </c>
+      <c r="AU45">
+        <v>132385.0</v>
+      </c>
+      <c r="AV45">
+        <v>144176.0</v>
+      </c>
+      <c r="AW45">
+        <v>156200.0</v>
+      </c>
+      <c r="AX45">
+        <v>168223.0</v>
+      </c>
+      <c r="AY45">
+        <v>141995.0</v>
+      </c>
+      <c r="AZ45">
+        <v>152137.0</v>
+      </c>
+      <c r="BA45">
+        <v>162612.0</v>
+      </c>
+      <c r="BB45">
+        <v>173086.0</v>
+      </c>
+      <c r="BC45">
+        <v>136834.0</v>
+      </c>
+      <c r="BD45">
+        <v>145048.0</v>
+      </c>
+      <c r="BE45">
+        <v>153806.0</v>
+      </c>
+      <c r="BF45">
+        <v>18807.0</v>
+      </c>
+      <c r="BG45">
+        <v>21209.0</v>
+      </c>
+      <c r="BH45">
+        <v>18414.0</v>
+      </c>
+      <c r="BI45">
+        <v>21111.0</v>
+      </c>
+      <c r="BJ45">
+        <v>23807.0</v>
+      </c>
+      <c r="BK45">
+        <v>26504.0</v>
+      </c>
+      <c r="BL45">
+        <v>29200.0</v>
+      </c>
+      <c r="BM45">
+        <v>23192.0</v>
+      </c>
+      <c r="BN45">
+        <v>25436.0</v>
+      </c>
+      <c r="BO45">
+        <v>27680.0</v>
+      </c>
+      <c r="BP45">
+        <v>29924.0</v>
+      </c>
+      <c r="BQ45">
+        <v>31901.0</v>
+      </c>
+      <c r="BR45">
+        <v>24750.0</v>
+      </c>
+      <c r="BS45">
+        <v>26914.0</v>
+      </c>
+      <c r="BT45">
+        <v>25450.0</v>
+      </c>
+      <c r="BU45">
+        <v>26095.0</v>
+      </c>
+      <c r="BV45">
+        <v>22810.0</v>
+      </c>
+      <c r="BW45">
+        <v>24816.0</v>
+      </c>
+      <c r="BX45">
+        <v>23960.0</v>
+      </c>
+      <c r="BY45">
+        <v>10141.0</v>
+      </c>
+      <c r="BZ45">
+        <v>7620.0</v>
+      </c>
+      <c r="CA45">
+        <v>8249.0</v>
+      </c>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+    </row>
+    <row r="46" spans="1:87">
+      <c r="A46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46">
+        <v>5761000.0</v>
+      </c>
+      <c r="C46">
+        <v>9298000.0</v>
+      </c>
+      <c r="D46">
+        <v>9768000.0</v>
+      </c>
+      <c r="E46">
+        <v>6780000.0</v>
+      </c>
+      <c r="F46">
+        <v>11087000.0</v>
+      </c>
+      <c r="G46">
+        <v>10538000.0</v>
+      </c>
+      <c r="H46">
+        <v>5860000.0</v>
+      </c>
+      <c r="I46">
+        <v>7812000.0</v>
+      </c>
+      <c r="J46">
+        <v>6587000.0</v>
+      </c>
+      <c r="K46">
+        <v>6548000.0</v>
+      </c>
+      <c r="L46">
+        <v>6771000.0</v>
+      </c>
+      <c r="M46">
+        <v>7077000.0</v>
+      </c>
+      <c r="N46">
+        <v>7277000.0</v>
+      </c>
+      <c r="O46">
+        <v>7711000.0</v>
+      </c>
+      <c r="P46">
+        <v>8002000.0</v>
+      </c>
+      <c r="Q46">
+        <v>7414000.0</v>
+      </c>
+      <c r="R46">
+        <v>6427000.0</v>
+      </c>
+      <c r="S46">
+        <v>5533000.0</v>
+      </c>
+      <c r="T46">
+        <v>4351000.0</v>
+      </c>
+      <c r="U46">
+        <v>3625000.0</v>
+      </c>
+      <c r="V46">
+        <v>3089000.0</v>
+      </c>
+      <c r="W46">
+        <v>2931000.0</v>
+      </c>
+      <c r="X46">
+        <v>3039799.0</v>
+      </c>
+      <c r="Y46">
+        <v>3018408.0</v>
+      </c>
+      <c r="Z46">
+        <v>1814888.0</v>
+      </c>
+      <c r="AA46">
+        <v>518209.0</v>
+      </c>
+      <c r="AB46"/>
+      <c r="AC46">
+        <v>501890.0</v>
+      </c>
+      <c r="AD46">
+        <v>475185.0</v>
+      </c>
+      <c r="AE46">
+        <v>201704.0</v>
+      </c>
+      <c r="AF46"/>
+      <c r="AG46">
+        <v>113162.0</v>
+      </c>
+      <c r="AH46">
+        <v>31329.0</v>
+      </c>
+      <c r="AI46">
+        <v>26053.0</v>
+      </c>
+      <c r="AJ46"/>
+      <c r="AK46">
+        <v>29813.0</v>
+      </c>
+      <c r="AL46">
+        <v>47003.0</v>
+      </c>
+      <c r="AM46">
+        <v>60227.0</v>
+      </c>
+      <c r="AN46"/>
+      <c r="AO46">
+        <v>62124.0</v>
+      </c>
+      <c r="AP46">
+        <v>73753.0</v>
+      </c>
+      <c r="AQ46">
+        <v>85382.0</v>
+      </c>
+      <c r="AR46">
+        <v>97011.0</v>
+      </c>
+      <c r="AS46">
+        <v>108802.0</v>
+      </c>
+      <c r="AT46">
+        <v>120593.0</v>
+      </c>
+      <c r="AU46">
+        <v>132385.0</v>
+      </c>
+      <c r="AV46">
+        <v>144176.0</v>
+      </c>
+      <c r="AW46">
+        <v>156200.0</v>
+      </c>
+      <c r="AX46">
+        <v>168223.0</v>
+      </c>
+      <c r="AY46">
+        <v>141995.0</v>
+      </c>
+      <c r="AZ46">
+        <v>152137.0</v>
+      </c>
+      <c r="BA46">
+        <v>162612.0</v>
+      </c>
+      <c r="BB46">
+        <v>173086.0</v>
+      </c>
+      <c r="BC46">
+        <v>136834.0</v>
+      </c>
+      <c r="BD46">
+        <v>145048.0</v>
+      </c>
+      <c r="BE46">
+        <v>153806.0</v>
+      </c>
+      <c r="BF46">
+        <v>18807.0</v>
+      </c>
+      <c r="BG46">
+        <v>21209.0</v>
+      </c>
+      <c r="BH46">
+        <v>18414.0</v>
+      </c>
+      <c r="BI46">
+        <v>21111.0</v>
+      </c>
+      <c r="BJ46">
+        <v>23807.0</v>
+      </c>
+      <c r="BK46">
+        <v>26504.0</v>
+      </c>
+      <c r="BL46">
+        <v>29200.0</v>
+      </c>
+      <c r="BM46">
+        <v>23192.0</v>
+      </c>
+      <c r="BN46">
+        <v>25436.0</v>
+      </c>
+      <c r="BO46">
+        <v>27680.0</v>
+      </c>
+      <c r="BP46">
+        <v>29924.0</v>
+      </c>
+      <c r="BQ46">
+        <v>31901.0</v>
+      </c>
+      <c r="BR46">
+        <v>24750.0</v>
+      </c>
+      <c r="BS46">
+        <v>26914.0</v>
+      </c>
+      <c r="BT46">
+        <v>25450.0</v>
+      </c>
+      <c r="BU46">
+        <v>26095.0</v>
+      </c>
+      <c r="BV46">
+        <v>22810.0</v>
+      </c>
+      <c r="BW46">
+        <v>24816.0</v>
+      </c>
+      <c r="BX46">
+        <v>23960.0</v>
+      </c>
+      <c r="BY46">
+        <v>10141.0</v>
+      </c>
+      <c r="BZ46">
+        <v>7620.0</v>
+      </c>
+      <c r="CA46">
+        <v>8249.0</v>
+      </c>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+    </row>
+    <row r="47" spans="1:87">
+      <c r="A47" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>5557000.0</v>
+      </c>
+      <c r="N47">
+        <v>3336000.0</v>
+      </c>
+      <c r="O47">
+        <v>3735000.0</v>
+      </c>
+      <c r="P47">
+        <v>3309000.0</v>
+      </c>
+      <c r="Q47">
+        <v>3035000.0</v>
+      </c>
+      <c r="R47">
+        <v>2490000.0</v>
+      </c>
+      <c r="S47">
+        <v>2043000.0</v>
+      </c>
+      <c r="T47">
+        <v>1972000.0</v>
+      </c>
+      <c r="U47">
+        <v>2541000.0</v>
+      </c>
+      <c r="V47">
+        <v>1187000.0</v>
+      </c>
+      <c r="W47">
+        <v>1044000.0</v>
+      </c>
+      <c r="X47">
+        <v>1220208.0</v>
+      </c>
+      <c r="Y47">
+        <v>3018408.0</v>
+      </c>
+      <c r="Z47">
+        <v>1614603.0</v>
+      </c>
+      <c r="AA47">
+        <v>381128.0</v>
+      </c>
+      <c r="AB47">
+        <v>321288.0</v>
+      </c>
+      <c r="AC47">
+        <v>274109.0</v>
+      </c>
+      <c r="AD47">
+        <v>247404.0</v>
+      </c>
+      <c r="AE47">
+        <v>201704.0</v>
+      </c>
+      <c r="AF47">
+        <v>113418.0</v>
+      </c>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+    </row>
+    <row r="48" spans="1:87">
+      <c r="A48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B48">
+        <v>-56383000.0</v>
+      </c>
+      <c r="C48">
+        <v>-46295000.0</v>
+      </c>
+      <c r="D48">
+        <v>-47096000.0</v>
+      </c>
+      <c r="E48">
+        <v>-50459000.0</v>
+      </c>
+      <c r="F48">
+        <v>-52694000.0</v>
+      </c>
+      <c r="G48">
+        <v>-55121000.0</v>
+      </c>
+      <c r="H48">
+        <v>-56783000.0</v>
+      </c>
+      <c r="I48">
+        <v>-66456000.0</v>
+      </c>
+      <c r="J48">
+        <v>-67481000.0</v>
+      </c>
+      <c r="K48">
+        <v>-69558000.0</v>
+      </c>
+      <c r="L48">
+        <v>-69575000.0</v>
+      </c>
+      <c r="M48">
+        <v>-68747000.0</v>
+      </c>
+      <c r="N48">
+        <v>-64653000.0</v>
+      </c>
+      <c r="O48">
+        <v>-63536000.0</v>
+      </c>
+      <c r="P48">
+        <v>-61383000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-61250000.0</v>
+      </c>
+      <c r="R48">
+        <v>-59715000.0</v>
+      </c>
+      <c r="S48">
+        <v>-56719000.0</v>
+      </c>
+      <c r="T48">
+        <v>-53498000.0</v>
+      </c>
+      <c r="U48">
+        <v>-50290000.0</v>
+      </c>
+      <c r="V48">
+        <v>-48450000.0</v>
+      </c>
+      <c r="W48">
+        <v>-50487000.0</v>
+      </c>
+      <c r="X48">
+        <v>-50215448.0</v>
+      </c>
+      <c r="Y48">
+        <v>-48574254.0</v>
+      </c>
+      <c r="Z48">
+        <v>-48007896.0</v>
+      </c>
+      <c r="AA48">
+        <v>-37662123.0</v>
+      </c>
+      <c r="AB48">
+        <v>-37662123.0</v>
+      </c>
+      <c r="AC48">
+        <v>-35941684.0</v>
+      </c>
+      <c r="AD48">
+        <v>-34854841.0</v>
+      </c>
+      <c r="AE48">
+        <v>-34136110.0</v>
+      </c>
+      <c r="AF48">
+        <v>-33252338.0</v>
+      </c>
+      <c r="AG48">
+        <v>-32057536.0</v>
+      </c>
+      <c r="AH48">
+        <v>-31938885.0</v>
+      </c>
+      <c r="AI48">
+        <v>-31454576.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-31098864.0</v>
+      </c>
+      <c r="AK48">
+        <v>-29659794.0</v>
+      </c>
+      <c r="AL48">
+        <v>-29159079.0</v>
+      </c>
+      <c r="AM48">
+        <v>-28563975.0</v>
+      </c>
+      <c r="AN48">
+        <v>-28298613.0</v>
+      </c>
+      <c r="AO48">
+        <v>-27937161.0</v>
+      </c>
+      <c r="AP48">
+        <v>-27445233.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-26973009.0</v>
+      </c>
+      <c r="AR48">
+        <v>-26593207.0</v>
+      </c>
+      <c r="AS48">
+        <v>-25467782.0</v>
+      </c>
+      <c r="AT48">
+        <v>-25000244.0</v>
+      </c>
+      <c r="AU48">
+        <v>-24531262.0</v>
+      </c>
+      <c r="AV48">
+        <v>-24042769.0</v>
+      </c>
+      <c r="AW48">
+        <v>-22875050.0</v>
+      </c>
+      <c r="AX48">
+        <v>-22429888.0</v>
+      </c>
+      <c r="AY48">
+        <v>-21798794.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-21320357.0</v>
+      </c>
+      <c r="BA48">
+        <v>-20773151.0</v>
+      </c>
+      <c r="BB48">
+        <v>-20328556.0</v>
+      </c>
+      <c r="BC48">
+        <v>-19765794.0</v>
+      </c>
+      <c r="BD48">
+        <v>-19296146.0</v>
+      </c>
+      <c r="BE48">
+        <v>-18227478.0</v>
+      </c>
+      <c r="BF48">
+        <v>-17876848.0</v>
+      </c>
+      <c r="BG48">
+        <v>-17528639.0</v>
+      </c>
+      <c r="BH48">
+        <v>-17276208.0</v>
+      </c>
+      <c r="BI48">
+        <v>-17072461.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-16867281.0</v>
+      </c>
+      <c r="BK48">
+        <v>-16704027.0</v>
+      </c>
+      <c r="BL48">
+        <v>-16374650.0</v>
+      </c>
+      <c r="BM48">
+        <v>-15684967.0</v>
+      </c>
+      <c r="BN48">
+        <v>-14921800.0</v>
+      </c>
+      <c r="BO48">
+        <v>-14600228.0</v>
+      </c>
+      <c r="BP48">
+        <v>-14053688.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-13532625.0</v>
+      </c>
+      <c r="BR48">
+        <v>-12680756.0</v>
+      </c>
+      <c r="BS48">
+        <v>-11887799.0</v>
+      </c>
+      <c r="BT48">
+        <v>-11079221.0</v>
+      </c>
+      <c r="BU48">
+        <v>-10347384.0</v>
+      </c>
+      <c r="BV48">
+        <v>-9451940.0</v>
+      </c>
+      <c r="BW48">
+        <v>-7661352.0</v>
+      </c>
+      <c r="BX48">
+        <v>-6677435.0</v>
+      </c>
+      <c r="BY48">
+        <v>-4224054.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-3718112.0</v>
+      </c>
+      <c r="CA48">
+        <v>-2425735.0</v>
+      </c>
+      <c r="CB48">
+        <v>-1849498.0</v>
+      </c>
+      <c r="CC48">
+        <v>-482662.0</v>
+      </c>
+      <c r="CD48">
+        <v>-328209.0</v>
+      </c>
+      <c r="CE48">
+        <v>-304898.0</v>
+      </c>
+      <c r="CF48">
+        <v>-188699.0</v>
+      </c>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+    </row>
+    <row r="49" spans="1:87">
+      <c r="A49" t="s">
+        <v>69</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>-64653000.0</v>
+      </c>
+      <c r="O49">
+        <v>-63536000.0</v>
+      </c>
+      <c r="P49">
+        <v>-61383000.0</v>
+      </c>
+      <c r="Q49">
+        <v>-61250000.0</v>
+      </c>
+      <c r="R49">
+        <v>-59715000.0</v>
+      </c>
+      <c r="S49">
+        <v>-56719000.0</v>
+      </c>
+      <c r="T49">
+        <v>-53498000.0</v>
+      </c>
+      <c r="U49">
+        <v>-50290000.0</v>
+      </c>
+      <c r="V49">
+        <v>-48450000.0</v>
+      </c>
+      <c r="W49">
+        <v>-50487000.0</v>
+      </c>
+      <c r="X49">
+        <v>-50215448.0</v>
+      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+    </row>
+    <row r="50" spans="1:87">
+      <c r="A50" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50">
+        <v>1500000.0</v>
+      </c>
+      <c r="W50"/>
+      <c r="X50">
+        <v>75480.0</v>
+      </c>
+      <c r="Y50">
+        <v>132593.0</v>
+      </c>
+      <c r="Z50">
+        <v>209907.0</v>
+      </c>
+      <c r="AA50">
+        <v>3101727.0</v>
+      </c>
+      <c r="AB50">
+        <v>2758578.0</v>
+      </c>
+      <c r="AC50">
+        <v>1924957.0</v>
+      </c>
+      <c r="AD50">
+        <v>1590757.0</v>
+      </c>
+      <c r="AE50">
+        <v>1019374.0</v>
+      </c>
+      <c r="AF50">
+        <v>978361.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+    </row>
+    <row r="51" spans="1:87">
+      <c r="A51" t="s">
+        <v>71</v>
+      </c>
+      <c r="B51">
+        <v>2047000.0</v>
+      </c>
+      <c r="C51">
+        <v>2170000.0</v>
+      </c>
+      <c r="D51">
+        <v>3958000.0</v>
+      </c>
+      <c r="E51">
+        <v>2432000.0</v>
+      </c>
+      <c r="F51">
+        <v>2587000.0</v>
+      </c>
+      <c r="G51">
+        <v>2535000.0</v>
+      </c>
+      <c r="H51">
+        <v>2637000.0</v>
+      </c>
+      <c r="I51">
+        <v>2495000.0</v>
+      </c>
+      <c r="J51">
+        <v>1551000.0</v>
+      </c>
+      <c r="K51">
+        <v>1776000.0</v>
+      </c>
+      <c r="L51">
+        <v>1902000.0</v>
+      </c>
+      <c r="M51">
+        <v>2020000.0</v>
+      </c>
+      <c r="N51">
+        <v>2198000.0</v>
+      </c>
+      <c r="O51">
+        <v>2297000.0</v>
+      </c>
+      <c r="P51">
+        <v>2549000.0</v>
+      </c>
+      <c r="Q51">
+        <v>2518000.0</v>
+      </c>
+      <c r="R51">
+        <v>1581000.0</v>
+      </c>
+      <c r="S51">
+        <v>1569000.0</v>
+      </c>
+      <c r="T51">
+        <v>1095000.0</v>
+      </c>
+      <c r="U51">
+        <v>1067000.0</v>
+      </c>
+      <c r="V51">
+        <v>2637000.0</v>
+      </c>
+      <c r="W51">
+        <v>1164000.0</v>
+      </c>
+      <c r="X51">
+        <v>1275913.0</v>
+      </c>
+      <c r="Y51">
+        <v>1310808.0</v>
+      </c>
+      <c r="Z51">
+        <v>1047222.0</v>
+      </c>
+      <c r="AA51">
+        <v>4633550.0</v>
+      </c>
+      <c r="AB51">
+        <v>4633550.0</v>
+      </c>
+      <c r="AC51">
+        <v>3202633.0</v>
+      </c>
+      <c r="AD51">
+        <v>1590757.0</v>
+      </c>
+      <c r="AE51">
+        <v>1258523.0</v>
+      </c>
+      <c r="AF51">
+        <v>1145438.0</v>
+      </c>
+      <c r="AG51">
+        <v>966406.0</v>
+      </c>
+      <c r="AH51">
+        <v>943261.0</v>
+      </c>
+      <c r="AI51">
+        <v>925728.0</v>
+      </c>
+      <c r="AJ51">
+        <v>932533.0</v>
+      </c>
+      <c r="AK51">
+        <v>1968572.0</v>
+      </c>
+      <c r="AL51">
+        <v>1807019.0</v>
+      </c>
+      <c r="AM51">
+        <v>1755259.0</v>
+      </c>
+      <c r="AN51">
+        <v>1153540.0</v>
+      </c>
+      <c r="AO51">
+        <v>1398592.0</v>
+      </c>
+      <c r="AP51">
+        <v>1398592.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1398592.0</v>
+      </c>
+      <c r="AR51">
+        <v>1398592.0</v>
+      </c>
+      <c r="AS51">
+        <v>1398592.0</v>
+      </c>
+      <c r="AT51">
+        <v>1398592.0</v>
+      </c>
+      <c r="AU51">
+        <v>1398592.0</v>
+      </c>
+      <c r="AV51">
+        <v>1398592.0</v>
+      </c>
+      <c r="AW51">
+        <v>1398592.0</v>
+      </c>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51">
+        <v>522335.0</v>
+      </c>
+      <c r="BB51">
+        <v>1232511.0</v>
+      </c>
+      <c r="BC51">
+        <v>896607.0</v>
+      </c>
+      <c r="BD51">
+        <v>1192639.0</v>
+      </c>
+      <c r="BE51">
+        <v>1335254.0</v>
+      </c>
+      <c r="BF51">
+        <v>1713277.0</v>
+      </c>
+      <c r="BG51">
+        <v>1651852.0</v>
+      </c>
+      <c r="BH51">
+        <v>867826.0</v>
+      </c>
+      <c r="BI51">
+        <v>660447.0</v>
+      </c>
+      <c r="BJ51">
+        <v>171641.0</v>
+      </c>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51">
+        <v>1650.0</v>
+      </c>
+      <c r="BZ51">
+        <v>1635.0</v>
+      </c>
+      <c r="CA51">
+        <v>4941.0</v>
+      </c>
+      <c r="CB51">
+        <v>4227.0</v>
+      </c>
+      <c r="CC51">
+        <v>8787.0</v>
+      </c>
+      <c r="CD51">
+        <v>12559.0</v>
+      </c>
+      <c r="CE51">
+        <v>12238.0</v>
+      </c>
+      <c r="CF51">
+        <v>8029.0</v>
+      </c>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+    </row>
+    <row r="52" spans="1:87">
+      <c r="A52" t="s">
+        <v>72</v>
+      </c>
+      <c r="B52">
+        <v>777000.0</v>
+      </c>
+      <c r="C52">
+        <v>751000.0</v>
+      </c>
+      <c r="D52">
+        <v>734000.0</v>
+      </c>
+      <c r="E52">
+        <v>672000.0</v>
+      </c>
+      <c r="F52">
+        <v>652000.0</v>
+      </c>
+      <c r="G52">
+        <v>572000.0</v>
+      </c>
+      <c r="H52">
+        <v>539000.0</v>
+      </c>
+      <c r="I52">
+        <v>596000.0</v>
+      </c>
+      <c r="J52">
+        <v>552000.0</v>
+      </c>
+      <c r="K52">
+        <v>641000.0</v>
+      </c>
+      <c r="L52">
+        <v>644000.0</v>
+      </c>
+      <c r="M52">
+        <v>653000.0</v>
+      </c>
+      <c r="N52">
+        <v>731000.0</v>
+      </c>
+      <c r="O52">
+        <v>747000.0</v>
+      </c>
+      <c r="P52">
+        <v>757000.0</v>
+      </c>
+      <c r="Q52">
+        <v>680000.0</v>
+      </c>
+      <c r="R52">
+        <v>522000.0</v>
+      </c>
+      <c r="S52">
+        <v>498000.0</v>
+      </c>
+      <c r="T52">
+        <v>463000.0</v>
+      </c>
+      <c r="U52">
+        <v>237000.0</v>
+      </c>
+      <c r="V52">
+        <v>1732000.0</v>
+      </c>
+      <c r="W52">
+        <v>212000.0</v>
+      </c>
+      <c r="X52">
+        <v>333000.0</v>
+      </c>
+      <c r="Y52">
+        <v>359865.0</v>
+      </c>
+      <c r="Z52">
+        <v>371745.0</v>
+      </c>
+      <c r="AA52">
+        <v>2758578.0</v>
+      </c>
+      <c r="AB52">
+        <v>2758578.0</v>
+      </c>
+      <c r="AC52">
+        <v>1924957.0</v>
+      </c>
+      <c r="AD52">
+        <v>1590757.0</v>
+      </c>
+      <c r="AE52">
+        <v>1019374.0</v>
+      </c>
+      <c r="AF52">
+        <v>978361.0</v>
+      </c>
+      <c r="AG52">
+        <v>966406.0</v>
+      </c>
+      <c r="AH52"/>
+      <c r="AI52">
+        <v>40357.0</v>
+      </c>
+      <c r="AJ52">
+        <v>40357.0</v>
+      </c>
+      <c r="AK52">
+        <v>146765.0</v>
+      </c>
+      <c r="AL52">
+        <v>137660.0</v>
+      </c>
+      <c r="AM52">
+        <v>140058.0</v>
+      </c>
+      <c r="AN52">
+        <v>1153540.0</v>
+      </c>
+      <c r="AO52">
+        <v>1398592.0</v>
+      </c>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52">
+        <v>617305.0</v>
+      </c>
+      <c r="BB52">
+        <v>628550.0</v>
+      </c>
+      <c r="BC52">
+        <v>200000.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52">
+        <v>146500.0</v>
+      </c>
+      <c r="BF52">
+        <v>146500.0</v>
+      </c>
+      <c r="BG52">
+        <v>143799.0</v>
+      </c>
+      <c r="BH52">
+        <v>135998.0</v>
+      </c>
+      <c r="BI52">
+        <v>128619.0</v>
+      </c>
+      <c r="BJ52">
+        <v>121641.0</v>
+      </c>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52">
+        <v>1650.0</v>
+      </c>
+      <c r="BZ52">
+        <v>1635.0</v>
+      </c>
+      <c r="CA52">
+        <v>4941.0</v>
+      </c>
+      <c r="CB52">
+        <v>4227.0</v>
+      </c>
+      <c r="CC52">
+        <v>8787.0</v>
+      </c>
+      <c r="CD52">
+        <v>12559.0</v>
+      </c>
+      <c r="CE52">
+        <v>12238.0</v>
+      </c>
+      <c r="CF52">
+        <v>8029.0</v>
+      </c>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+    </row>
+    <row r="53" spans="1:87">
+      <c r="A53" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53">
+        <v>1002000.0</v>
+      </c>
+      <c r="C53">
+        <v>1755000.0</v>
+      </c>
+      <c r="D53">
+        <v>1754000.0</v>
+      </c>
+      <c r="E53">
+        <v>2501000.0</v>
+      </c>
+      <c r="F53">
+        <v>5984000.0</v>
+      </c>
+      <c r="G53">
+        <v>11620000.0</v>
+      </c>
+      <c r="H53">
+        <v>8904000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
+        <v>46000.0</v>
+      </c>
+      <c r="V53">
+        <v>51000.0</v>
+      </c>
+      <c r="W53">
+        <v>39000.0</v>
+      </c>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+    </row>
+    <row r="54" spans="1:87">
+      <c r="A54" t="s">
+        <v>74</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+    </row>
+    <row r="55" spans="1:87">
+      <c r="A55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55">
+        <v>68417000.0</v>
+      </c>
+      <c r="C55">
+        <v>79900000.0</v>
+      </c>
+      <c r="D55">
+        <v>84488000.0</v>
+      </c>
+      <c r="E55">
+        <v>78562000.0</v>
+      </c>
+      <c r="F55">
+        <v>77450000.0</v>
+      </c>
+      <c r="G55">
+        <v>71038000.0</v>
+      </c>
+      <c r="H55">
+        <v>71922000.0</v>
+      </c>
+      <c r="I55">
+        <v>59004000.0</v>
+      </c>
+      <c r="J55">
+        <v>57523000.0</v>
+      </c>
+      <c r="K55">
+        <v>52742000.0</v>
+      </c>
+      <c r="L55">
+        <v>52314000.0</v>
+      </c>
+      <c r="M55">
+        <v>49591000.0</v>
+      </c>
+      <c r="N55">
+        <v>53423000.0</v>
+      </c>
+      <c r="O55">
+        <v>54125000.0</v>
+      </c>
+      <c r="P55">
+        <v>57049000.0</v>
+      </c>
+      <c r="Q55">
+        <v>57913000.0</v>
+      </c>
+      <c r="R55">
+        <v>56718000.0</v>
+      </c>
+      <c r="S55">
+        <v>70496000.0</v>
+      </c>
+      <c r="T55">
+        <v>75314000.0</v>
+      </c>
+      <c r="U55">
+        <v>76278000.0</v>
+      </c>
+      <c r="V55">
+        <v>22033000.0</v>
+      </c>
+      <c r="W55">
+        <v>17525000.0</v>
+      </c>
+      <c r="X55">
+        <v>21216120.0</v>
+      </c>
+      <c r="Y55">
+        <v>21909431.0</v>
+      </c>
+      <c r="Z55">
+        <v>7662057.0</v>
+      </c>
+      <c r="AA55">
+        <v>3566419.0</v>
+      </c>
+      <c r="AB55">
+        <v>3566419.0</v>
+      </c>
+      <c r="AC55">
+        <v>4112436.0</v>
+      </c>
+      <c r="AD55">
+        <v>2782283.0</v>
+      </c>
+      <c r="AE55">
+        <v>1894260.0</v>
+      </c>
+      <c r="AF55">
+        <v>2657085.0</v>
+      </c>
+      <c r="AG55">
+        <v>1171799.0</v>
+      </c>
+      <c r="AH55">
+        <v>1508194.0</v>
+      </c>
+      <c r="AI55">
+        <v>1826976.0</v>
+      </c>
+      <c r="AJ55">
+        <v>2192357.0</v>
+      </c>
+      <c r="AK55">
+        <v>541784.0</v>
+      </c>
+      <c r="AL55">
+        <v>915628.0</v>
+      </c>
+      <c r="AM55">
+        <v>1336820.0</v>
+      </c>
+      <c r="AN55">
+        <v>405859.0</v>
+      </c>
+      <c r="AO55">
+        <v>725045.0</v>
+      </c>
+      <c r="AP55">
+        <v>1232619.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1708488.0</v>
+      </c>
+      <c r="AR55">
+        <v>2166418.0</v>
+      </c>
+      <c r="AS55">
+        <v>2545867.0</v>
+      </c>
+      <c r="AT55">
+        <v>3056766.0</v>
+      </c>
+      <c r="AU55">
+        <v>1011348.0</v>
+      </c>
+      <c r="AV55">
+        <v>1557052.0</v>
+      </c>
+      <c r="AW55">
+        <v>2145736.0</v>
+      </c>
+      <c r="AX55">
+        <v>1106058.0</v>
+      </c>
+      <c r="AY55">
+        <v>1595339.0</v>
+      </c>
+      <c r="AZ55">
+        <v>2060009.0</v>
+      </c>
+      <c r="BA55">
+        <v>3064858.0</v>
+      </c>
+      <c r="BB55">
+        <v>352157.0</v>
+      </c>
+      <c r="BC55">
+        <v>254061.0</v>
+      </c>
+      <c r="BD55">
+        <v>417219.0</v>
+      </c>
+      <c r="BE55">
+        <v>558948.0</v>
+      </c>
+      <c r="BF55">
+        <v>339331.0</v>
+      </c>
+      <c r="BG55">
+        <v>710629.0</v>
+      </c>
+      <c r="BH55">
+        <v>251869.0</v>
+      </c>
+      <c r="BI55">
+        <v>208957.0</v>
+      </c>
+      <c r="BJ55">
+        <v>152528.0</v>
+      </c>
+      <c r="BK55">
+        <v>115027.0</v>
+      </c>
+      <c r="BL55">
+        <v>314947.0</v>
+      </c>
+      <c r="BM55">
+        <v>332527.0</v>
+      </c>
+      <c r="BN55">
+        <v>41290.0</v>
+      </c>
+      <c r="BO55">
+        <v>106781.0</v>
+      </c>
+      <c r="BP55">
+        <v>116527.0</v>
+      </c>
+      <c r="BQ55">
+        <v>383837.0</v>
+      </c>
+      <c r="BR55">
+        <v>755583.0</v>
+      </c>
+      <c r="BS55">
+        <v>1582342.0</v>
+      </c>
+      <c r="BT55">
+        <v>2239133.0</v>
+      </c>
+      <c r="BU55">
+        <v>3033308.0</v>
+      </c>
+      <c r="BV55">
+        <v>3923498.0</v>
+      </c>
+      <c r="BW55">
+        <v>4811254.0</v>
+      </c>
+      <c r="BX55">
+        <v>5353924.0</v>
+      </c>
+      <c r="BY55">
+        <v>5889998.0</v>
+      </c>
+      <c r="BZ55">
+        <v>6398446.0</v>
+      </c>
+      <c r="CA55">
+        <v>2298615.0</v>
+      </c>
+      <c r="CB55">
+        <v>1468285.0</v>
+      </c>
+      <c r="CC55">
+        <v>254405.0</v>
+      </c>
+      <c r="CD55">
+        <v>109870.0</v>
+      </c>
+      <c r="CE55">
+        <v>66203.0</v>
+      </c>
+      <c r="CF55">
+        <v>126.0</v>
+      </c>
+      <c r="CG55"/>
+      <c r="CH55"/>
+      <c r="CI55"/>
+    </row>
+    <row r="56" spans="1:87">
+      <c r="A56" t="s">
+        <v>76</v>
+      </c>
+      <c r="B56">
+        <v>49329000.0</v>
+      </c>
+      <c r="C56">
+        <v>59349000.0</v>
+      </c>
+      <c r="D56">
+        <v>63696000.0</v>
+      </c>
+      <c r="E56">
+        <v>57376000.0</v>
+      </c>
+      <c r="F56">
+        <v>55738000.0</v>
+      </c>
+      <c r="G56">
+        <v>48812000.0</v>
+      </c>
+      <c r="H56">
+        <v>50958000.0</v>
+      </c>
+      <c r="I56">
+        <v>43985000.0</v>
+      </c>
+      <c r="J56">
+        <v>43702000.0</v>
+      </c>
+      <c r="K56">
+        <v>38971000.0</v>
+      </c>
+      <c r="L56">
+        <v>38201000.0</v>
+      </c>
+      <c r="M56">
+        <v>34946000.0</v>
+      </c>
+      <c r="N56">
+        <v>38234000.0</v>
+      </c>
+      <c r="O56">
+        <v>38193000.0</v>
+      </c>
+      <c r="P56">
+        <v>42645000.0</v>
+      </c>
+      <c r="Q56">
+        <v>44086000.0</v>
+      </c>
+      <c r="R56">
+        <v>43691000.0</v>
+      </c>
+      <c r="S56">
+        <v>59808000.0</v>
+      </c>
+      <c r="T56">
+        <v>66161000.0</v>
+      </c>
+      <c r="U56">
+        <v>67956000.0</v>
+      </c>
+      <c r="V56">
+        <v>14428000.0</v>
+      </c>
+      <c r="W56">
+        <v>12919000.0</v>
+      </c>
+      <c r="X56">
+        <v>16606000.0</v>
+      </c>
+      <c r="Y56">
+        <v>17600639.0</v>
+      </c>
+      <c r="Z56">
+        <v>4557285.0</v>
+      </c>
+      <c r="AA56">
+        <v>2857208.0</v>
+      </c>
+      <c r="AB56">
+        <v>2949208.0</v>
+      </c>
+      <c r="AC56">
+        <v>3509711.0</v>
+      </c>
+      <c r="AD56">
+        <v>2204430.0</v>
+      </c>
+      <c r="AE56">
+        <v>1362931.0</v>
+      </c>
+      <c r="AF56">
+        <v>2231669.0</v>
+      </c>
+      <c r="AG56">
+        <v>770470.0</v>
+      </c>
+      <c r="AH56">
+        <v>1366865.0</v>
+      </c>
+      <c r="AI56">
+        <v>1800923.0</v>
+      </c>
+      <c r="AJ56">
+        <v>2165406.0</v>
+      </c>
+      <c r="AK56">
+        <v>511971.0</v>
+      </c>
+      <c r="AL56">
+        <v>868625.0</v>
+      </c>
+      <c r="AM56">
+        <v>1276593.0</v>
+      </c>
+      <c r="AN56">
+        <v>318489.0</v>
+      </c>
+      <c r="AO56">
+        <v>662921.0</v>
+      </c>
+      <c r="AP56">
+        <v>1147369.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1595587.0</v>
+      </c>
+      <c r="AR56">
+        <v>2015245.0</v>
+      </c>
+      <c r="AS56">
+        <v>2437065.0</v>
+      </c>
+      <c r="AT56">
+        <v>2936173.0</v>
+      </c>
+      <c r="AU56">
+        <v>878963.0</v>
+      </c>
+      <c r="AV56">
+        <v>1305768.0</v>
+      </c>
+      <c r="AW56">
+        <v>1989536.0</v>
+      </c>
+      <c r="AX56">
+        <v>937835.0</v>
+      </c>
+      <c r="AY56">
+        <v>1453344.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1907872.0</v>
+      </c>
+      <c r="BA56">
+        <v>2902246.0</v>
+      </c>
+      <c r="BB56">
+        <v>179071.0</v>
+      </c>
+      <c r="BC56">
+        <v>117227.0</v>
+      </c>
+      <c r="BD56">
+        <v>272171.0</v>
+      </c>
+      <c r="BE56">
+        <v>405142.0</v>
+      </c>
+      <c r="BF56">
+        <v>320524.0</v>
+      </c>
+      <c r="BG56">
+        <v>689420.0</v>
+      </c>
+      <c r="BH56">
+        <v>233455.0</v>
+      </c>
+      <c r="BI56">
+        <v>187846.0</v>
+      </c>
+      <c r="BJ56">
+        <v>128721.0</v>
+      </c>
+      <c r="BK56">
+        <v>88523.0</v>
+      </c>
+      <c r="BL56">
+        <v>285747.0</v>
+      </c>
+      <c r="BM56">
+        <v>309335.0</v>
+      </c>
+      <c r="BN56">
+        <v>15854.0</v>
+      </c>
+      <c r="BO56">
+        <v>79101.0</v>
+      </c>
+      <c r="BP56">
+        <v>86603.0</v>
+      </c>
+      <c r="BQ56">
+        <v>351936.0</v>
+      </c>
+      <c r="BR56">
+        <v>730833.0</v>
+      </c>
+      <c r="BS56">
+        <v>1555428.0</v>
+      </c>
+      <c r="BT56">
+        <v>2213683.0</v>
+      </c>
+      <c r="BU56">
+        <v>3007213.0</v>
+      </c>
+      <c r="BV56">
+        <v>3900688.0</v>
+      </c>
+      <c r="BW56">
+        <v>4786438.0</v>
+      </c>
+      <c r="BX56">
+        <v>5329964.0</v>
+      </c>
+      <c r="BY56">
+        <v>5879857.0</v>
+      </c>
+      <c r="BZ56">
+        <v>6390826.0</v>
+      </c>
+      <c r="CA56">
+        <v>2290366.0</v>
+      </c>
+      <c r="CB56">
+        <v>1468285.0</v>
+      </c>
+      <c r="CC56">
+        <v>254405.0</v>
+      </c>
+      <c r="CD56">
+        <v>109870.0</v>
+      </c>
+      <c r="CE56">
+        <v>66203.0</v>
+      </c>
+      <c r="CF56">
+        <v>126.0</v>
+      </c>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+    </row>
+    <row r="57" spans="1:87">
+      <c r="A57" t="s">
+        <v>77</v>
+      </c>
+      <c r="B57">
+        <v>10144000.0</v>
+      </c>
+      <c r="C57">
+        <v>11971000.0</v>
+      </c>
+      <c r="D57">
+        <v>17094000.0</v>
+      </c>
+      <c r="E57">
+        <v>13619000.0</v>
+      </c>
+      <c r="F57">
+        <v>15364000.0</v>
+      </c>
+      <c r="G57">
+        <v>12237000.0</v>
+      </c>
+      <c r="H57">
+        <v>15438000.0</v>
+      </c>
+      <c r="I57">
+        <v>12538000.0</v>
+      </c>
+      <c r="J57">
+        <v>11166000.0</v>
+      </c>
+      <c r="K57">
+        <v>8367000.0</v>
+      </c>
+      <c r="L57">
+        <v>8646000.0</v>
+      </c>
+      <c r="M57">
+        <v>5862000.0</v>
+      </c>
+      <c r="N57">
+        <v>7308000.0</v>
+      </c>
+      <c r="O57">
+        <v>7583000.0</v>
+      </c>
+      <c r="P57">
+        <v>8923000.0</v>
+      </c>
+      <c r="Q57">
+        <v>8450000.0</v>
+      </c>
+      <c r="R57">
+        <v>9567000.0</v>
+      </c>
+      <c r="S57">
+        <v>7603000.0</v>
+      </c>
+      <c r="T57">
+        <v>8179000.0</v>
+      </c>
+      <c r="U57">
+        <v>6887000.0</v>
+      </c>
+      <c r="V57">
+        <v>7978000.0</v>
+      </c>
+      <c r="W57">
+        <v>7529000.0</v>
+      </c>
+      <c r="X57">
+        <v>11805000.0</v>
+      </c>
+      <c r="Y57">
+        <v>12179570.0</v>
+      </c>
+      <c r="Z57">
+        <v>1209023.0</v>
+      </c>
+      <c r="AA57">
+        <v>3675440.0</v>
+      </c>
+      <c r="AB57">
+        <v>3675440.0</v>
+      </c>
+      <c r="AC57">
+        <v>3014877.0</v>
+      </c>
+      <c r="AD57">
+        <v>2868175.0</v>
+      </c>
+      <c r="AE57">
+        <v>2096447.0</v>
+      </c>
+      <c r="AF57">
+        <v>2332971.0</v>
+      </c>
+      <c r="AG57">
+        <v>1553136.0</v>
+      </c>
+      <c r="AH57">
+        <v>882502.0</v>
+      </c>
+      <c r="AI57">
+        <v>801677.0</v>
+      </c>
+      <c r="AJ57">
+        <v>973558.0</v>
+      </c>
+      <c r="AK57">
+        <v>478877.0</v>
+      </c>
+      <c r="AL57">
+        <v>394644.0</v>
+      </c>
+      <c r="AM57">
+        <v>440749.0</v>
+      </c>
+      <c r="AN57">
+        <v>1399451.0</v>
+      </c>
+      <c r="AO57">
+        <v>1481060.0</v>
+      </c>
+      <c r="AP57">
+        <v>99386.0</v>
+      </c>
+      <c r="AQ57">
+        <v>98819.0</v>
+      </c>
+      <c r="AR57">
+        <v>173329.0</v>
+      </c>
+      <c r="AS57">
+        <v>60598.0</v>
+      </c>
+      <c r="AT57">
+        <v>125434.0</v>
+      </c>
+      <c r="AU57">
+        <v>115419.0</v>
+      </c>
+      <c r="AV57">
+        <v>161405.0</v>
+      </c>
+      <c r="AW57">
+        <v>70359.0</v>
+      </c>
+      <c r="AX57">
+        <v>92582.0</v>
+      </c>
+      <c r="AY57">
+        <v>120296.0</v>
+      </c>
+      <c r="AZ57">
+        <v>106529.0</v>
+      </c>
+      <c r="BA57">
+        <v>960546.0</v>
+      </c>
+      <c r="BB57">
+        <v>970005.0</v>
+      </c>
+      <c r="BC57">
+        <v>374263.0</v>
+      </c>
+      <c r="BD57">
+        <v>150368.0</v>
+      </c>
+      <c r="BE57">
+        <v>322712.0</v>
+      </c>
+      <c r="BF57">
+        <v>294706.0</v>
+      </c>
+      <c r="BG57">
+        <v>376519.0</v>
+      </c>
+      <c r="BH57">
+        <v>704993.0</v>
+      </c>
+      <c r="BI57">
+        <v>658334.0</v>
+      </c>
+      <c r="BJ57">
+        <v>878553.0</v>
+      </c>
+      <c r="BK57">
+        <v>767098.0</v>
+      </c>
+      <c r="BL57">
+        <v>787641.0</v>
+      </c>
+      <c r="BM57">
+        <v>1059521.0</v>
+      </c>
+      <c r="BN57">
+        <v>959485.0</v>
+      </c>
+      <c r="BO57">
+        <v>777530.0</v>
+      </c>
+      <c r="BP57">
+        <v>691729.0</v>
+      </c>
+      <c r="BQ57">
+        <v>437976.0</v>
+      </c>
+      <c r="BR57">
+        <v>222378.0</v>
+      </c>
+      <c r="BS57">
+        <v>256180.0</v>
+      </c>
+      <c r="BT57">
+        <v>219081.0</v>
+      </c>
+      <c r="BU57">
+        <v>293119.0</v>
+      </c>
+      <c r="BV57">
+        <v>287865.0</v>
+      </c>
+      <c r="BW57">
+        <v>291198.0</v>
+      </c>
+      <c r="BX57">
+        <v>174842.0</v>
+      </c>
+      <c r="BY57">
+        <v>155778.0</v>
+      </c>
+      <c r="BZ57">
+        <v>158284.0</v>
+      </c>
+      <c r="CA57">
+        <v>139149.0</v>
+      </c>
+      <c r="CB57">
+        <v>108238.0</v>
+      </c>
+      <c r="CC57">
+        <v>17947.0</v>
+      </c>
+      <c r="CD57">
+        <v>18959.0</v>
+      </c>
+      <c r="CE57">
+        <v>110781.0</v>
+      </c>
+      <c r="CF57">
+        <v>24105.0</v>
+      </c>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57"/>
+    </row>
+    <row r="58" spans="1:87">
+      <c r="A58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58">
+        <v>11434000.0</v>
+      </c>
+      <c r="C58">
+        <v>13412000.0</v>
+      </c>
+      <c r="D58">
+        <v>18731000.0</v>
+      </c>
+      <c r="E58">
+        <v>15419000.0</v>
+      </c>
+      <c r="F58">
+        <v>17314000.0</v>
+      </c>
+      <c r="G58">
+        <v>14211000.0</v>
+      </c>
+      <c r="H58">
+        <v>17553000.0</v>
+      </c>
+      <c r="I58">
+        <v>14465000.0</v>
+      </c>
+      <c r="J58">
+        <v>12210000.0</v>
+      </c>
+      <c r="K58">
+        <v>9573000.0</v>
+      </c>
+      <c r="L58">
+        <v>9995000.0</v>
+      </c>
+      <c r="M58">
+        <v>7368000.0</v>
+      </c>
+      <c r="N58">
+        <v>8974000.0</v>
+      </c>
+      <c r="O58">
+        <v>9405000.0</v>
+      </c>
+      <c r="P58">
+        <v>11055000.0</v>
+      </c>
+      <c r="Q58">
+        <v>10673000.0</v>
+      </c>
+      <c r="R58">
+        <v>11036000.0</v>
+      </c>
+      <c r="S58">
+        <v>9089000.0</v>
+      </c>
+      <c r="T58">
+        <v>9216000.0</v>
+      </c>
+      <c r="U58">
+        <v>8020000.0</v>
+      </c>
+      <c r="V58">
+        <v>8883000.0</v>
+      </c>
+      <c r="W58">
+        <v>8481000.0</v>
+      </c>
+      <c r="X58">
+        <v>12807075.0</v>
+      </c>
+      <c r="Y58">
+        <v>13130513.0</v>
+      </c>
+      <c r="Z58">
+        <v>1884500.0</v>
+      </c>
+      <c r="AA58">
+        <v>5550412.0</v>
+      </c>
+      <c r="AB58">
+        <v>5550412.0</v>
+      </c>
+      <c r="AC58">
+        <v>4292553.0</v>
+      </c>
+      <c r="AD58">
+        <v>2868175.0</v>
+      </c>
+      <c r="AE58">
+        <v>2335596.0</v>
+      </c>
+      <c r="AF58">
+        <v>2500048.0</v>
+      </c>
+      <c r="AG58">
+        <v>1553136.0</v>
+      </c>
+      <c r="AH58">
+        <v>1825763.0</v>
+      </c>
+      <c r="AI58">
+        <v>1727405.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1865734.0</v>
+      </c>
+      <c r="AK58">
+        <v>2525321.0</v>
+      </c>
+      <c r="AL58">
+        <v>2445674.0</v>
+      </c>
+      <c r="AM58">
+        <v>2523621.0</v>
+      </c>
+      <c r="AN58">
+        <v>1399451.0</v>
+      </c>
+      <c r="AO58">
+        <v>1481060.0</v>
+      </c>
+      <c r="AP58">
+        <v>1497978.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1497411.0</v>
+      </c>
+      <c r="AR58">
+        <v>1571921.0</v>
+      </c>
+      <c r="AS58">
+        <v>1459190.0</v>
+      </c>
+      <c r="AT58">
+        <v>1524026.0</v>
+      </c>
+      <c r="AU58">
+        <v>1514011.0</v>
+      </c>
+      <c r="AV58">
+        <v>1559997.0</v>
+      </c>
+      <c r="AW58">
+        <v>1468951.0</v>
+      </c>
+      <c r="AX58">
+        <v>92582.0</v>
+      </c>
+      <c r="AY58">
+        <v>120296.0</v>
+      </c>
+      <c r="AZ58">
+        <v>106529.0</v>
+      </c>
+      <c r="BA58">
+        <v>960546.0</v>
+      </c>
+      <c r="BB58">
+        <v>1670666.0</v>
+      </c>
+      <c r="BC58">
+        <v>1070870.0</v>
+      </c>
+      <c r="BD58">
+        <v>1343007.0</v>
+      </c>
+      <c r="BE58">
+        <v>1511466.0</v>
+      </c>
+      <c r="BF58">
+        <v>1861483.0</v>
+      </c>
+      <c r="BG58">
+        <v>1884572.0</v>
+      </c>
+      <c r="BH58">
+        <v>1436821.0</v>
+      </c>
+      <c r="BI58">
+        <v>1190162.0</v>
+      </c>
+      <c r="BJ58">
+        <v>928553.0</v>
+      </c>
+      <c r="BK58">
+        <v>767098.0</v>
+      </c>
+      <c r="BL58">
+        <v>787641.0</v>
+      </c>
+      <c r="BM58">
+        <v>1059521.0</v>
+      </c>
+      <c r="BN58">
+        <v>959485.0</v>
+      </c>
+      <c r="BO58">
+        <v>777530.0</v>
+      </c>
+      <c r="BP58">
+        <v>691729.0</v>
+      </c>
+      <c r="BQ58">
+        <v>437976.0</v>
+      </c>
+      <c r="BR58">
+        <v>222378.0</v>
+      </c>
+      <c r="BS58">
+        <v>256180.0</v>
+      </c>
+      <c r="BT58">
+        <v>219081.0</v>
+      </c>
+      <c r="BU58">
+        <v>293119.0</v>
+      </c>
+      <c r="BV58">
+        <v>287865.0</v>
+      </c>
+      <c r="BW58">
+        <v>291198.0</v>
+      </c>
+      <c r="BX58">
+        <v>174842.0</v>
+      </c>
+      <c r="BY58">
+        <v>155778.0</v>
+      </c>
+      <c r="BZ58">
+        <v>158284.0</v>
+      </c>
+      <c r="CA58">
+        <v>139149.0</v>
+      </c>
+      <c r="CB58">
+        <v>108238.0</v>
+      </c>
+      <c r="CC58">
+        <v>17947.0</v>
+      </c>
+      <c r="CD58">
+        <v>18959.0</v>
+      </c>
+      <c r="CE58">
+        <v>110781.0</v>
+      </c>
+      <c r="CF58">
+        <v>24105.0</v>
+      </c>
+      <c r="CG58"/>
+      <c r="CH58"/>
+      <c r="CI58"/>
+    </row>
+    <row r="59" spans="1:87">
+      <c r="A59" t="s">
+        <v>79</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+    </row>
+    <row r="60" spans="1:87">
+      <c r="A60" t="s">
+        <v>80</v>
+      </c>
+      <c r="B60">
+        <v>56983000.0</v>
+      </c>
+      <c r="C60">
+        <v>66488000.0</v>
+      </c>
+      <c r="D60">
+        <v>65757000.0</v>
+      </c>
+      <c r="E60">
+        <v>63143000.0</v>
+      </c>
+      <c r="F60">
+        <v>60136000.0</v>
+      </c>
+      <c r="G60">
+        <v>56827000.0</v>
+      </c>
+      <c r="H60">
+        <v>54369000.0</v>
+      </c>
+      <c r="I60">
+        <v>44539000.0</v>
+      </c>
+      <c r="J60">
+        <v>45313000.0</v>
+      </c>
+      <c r="K60">
+        <v>43169000.0</v>
+      </c>
+      <c r="L60">
+        <v>42319000.0</v>
+      </c>
+      <c r="M60">
+        <v>42223000.0</v>
+      </c>
+      <c r="N60">
+        <v>44449000.0</v>
+      </c>
+      <c r="O60">
+        <v>44720000.0</v>
+      </c>
+      <c r="P60">
+        <v>45994000.0</v>
+      </c>
+      <c r="Q60">
+        <v>47240000.0</v>
+      </c>
+      <c r="R60">
+        <v>45682000.0</v>
+      </c>
+      <c r="S60">
+        <v>61407000.0</v>
+      </c>
+      <c r="T60">
+        <v>66098000.0</v>
+      </c>
+      <c r="U60">
+        <v>68258000.0</v>
+      </c>
+      <c r="V60">
+        <v>13150000.0</v>
+      </c>
+      <c r="W60">
+        <v>9044000.0</v>
+      </c>
+      <c r="X60">
+        <v>8409045.0</v>
+      </c>
+      <c r="Y60">
+        <v>8778918.0</v>
+      </c>
+      <c r="Z60">
+        <v>5777557.0</v>
+      </c>
+      <c r="AA60">
+        <v>-1983993.0</v>
+      </c>
+      <c r="AB60">
+        <v>-1983993.0</v>
+      </c>
+      <c r="AC60">
+        <v>-180117.0</v>
+      </c>
+      <c r="AD60">
+        <v>-85892.0</v>
+      </c>
+      <c r="AE60">
+        <v>-441336.0</v>
+      </c>
+      <c r="AF60">
+        <v>157037.0</v>
+      </c>
+      <c r="AG60">
+        <v>-381337.0</v>
+      </c>
+      <c r="AH60">
+        <v>-317569.0</v>
+      </c>
+      <c r="AI60">
+        <v>99571.0</v>
+      </c>
+      <c r="AJ60"/>
+      <c r="AK60">
+        <v>-1983537.0</v>
+      </c>
+      <c r="AL60">
+        <v>-1530046.0</v>
+      </c>
+      <c r="AM60">
+        <v>-1186801.0</v>
+      </c>
+      <c r="AN60"/>
+      <c r="AO60">
+        <v>-756015.0</v>
+      </c>
+      <c r="AP60">
+        <v>-265359.0</v>
+      </c>
+      <c r="AQ60">
+        <v>211077.0</v>
+      </c>
+      <c r="AR60">
+        <v>594497.0</v>
+      </c>
+      <c r="AS60">
+        <v>1086677.0</v>
+      </c>
+      <c r="AT60">
+        <v>1532740.0</v>
+      </c>
+      <c r="AU60">
+        <v>-502663.0</v>
+      </c>
+      <c r="AV60">
+        <v>-2945.0</v>
+      </c>
+      <c r="AW60">
+        <v>676785.0</v>
+      </c>
+      <c r="AX60">
+        <v>1013476.0</v>
+      </c>
+      <c r="AY60">
+        <v>1475043.0</v>
+      </c>
+      <c r="AZ60">
+        <v>1953480.0</v>
+      </c>
+      <c r="BA60">
+        <v>2104312.0</v>
+      </c>
+      <c r="BB60">
+        <v>-1318509.0</v>
+      </c>
+      <c r="BC60">
+        <v>-816809.0</v>
+      </c>
+      <c r="BD60">
+        <v>-925788.0</v>
+      </c>
+      <c r="BE60">
+        <v>-952518.0</v>
+      </c>
+      <c r="BF60">
+        <v>-1522152.0</v>
+      </c>
+      <c r="BG60">
+        <v>-1173943.0</v>
+      </c>
+      <c r="BH60">
+        <v>-1184952.0</v>
+      </c>
+      <c r="BI60">
+        <v>-981205.0</v>
+      </c>
+      <c r="BJ60">
+        <v>-776025.0</v>
+      </c>
+      <c r="BK60">
+        <v>-652071.0</v>
+      </c>
+      <c r="BL60">
+        <v>-472694.0</v>
+      </c>
+      <c r="BM60">
+        <v>-726994.0</v>
+      </c>
+      <c r="BN60">
+        <v>-918195.0</v>
+      </c>
+      <c r="BO60">
+        <v>-670749.0</v>
+      </c>
+      <c r="BP60">
+        <v>-575202.0</v>
+      </c>
+      <c r="BQ60">
+        <v>-54139.0</v>
+      </c>
+      <c r="BR60">
+        <v>533205.0</v>
+      </c>
+      <c r="BS60">
+        <v>1326162.0</v>
+      </c>
+      <c r="BT60">
+        <v>2020052.0</v>
+      </c>
+      <c r="BU60">
+        <v>2740189.0</v>
+      </c>
+      <c r="BV60">
+        <v>3635633.0</v>
+      </c>
+      <c r="BW60">
+        <v>4520056.0</v>
+      </c>
+      <c r="BX60">
+        <v>5179082.0</v>
+      </c>
+      <c r="BY60">
+        <v>5734220.0</v>
+      </c>
+      <c r="BZ60">
+        <v>6240162.0</v>
+      </c>
+      <c r="CA60">
+        <v>2159466.0</v>
+      </c>
+      <c r="CB60">
+        <v>1360047.0</v>
+      </c>
+      <c r="CC60">
+        <v>236458.0</v>
+      </c>
+      <c r="CD60">
+        <v>90911.0</v>
+      </c>
+      <c r="CE60">
+        <v>-44578.0</v>
+      </c>
+      <c r="CF60">
+        <v>-23979.0</v>
+      </c>
+      <c r="CG60"/>
+      <c r="CH60"/>
+      <c r="CI60"/>
+    </row>
+    <row r="61" spans="1:87">
+      <c r="A61" t="s">
+        <v>81</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61">
+        <v>-17500000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-15000000.0</v>
+      </c>
+      <c r="R61">
+        <v>-15000000.0</v>
+      </c>
+      <c r="S61">
+        <v>-2654000.0</v>
+      </c>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+    </row>
+    <row r="62" spans="1:87">
+      <c r="A62" t="s">
+        <v>82</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:V32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="A2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B2">
+        <v>46650000.0</v>
+      </c>
+      <c r="C2">
+        <v>32984000.0</v>
+      </c>
+      <c r="D2">
+        <v>18997000.0</v>
+      </c>
+      <c r="E2">
+        <v>21758000.0</v>
+      </c>
+      <c r="F2">
+        <v>19270000.0</v>
+      </c>
+      <c r="G2">
+        <v>9058125.0</v>
+      </c>
+      <c r="H2">
+        <v>775412.0</v>
+      </c>
+      <c r="I2">
+        <v>186068.0</v>
+      </c>
+      <c r="J2">
+        <v>191320.0</v>
+      </c>
+      <c r="K2">
+        <v>95017.0</v>
+      </c>
+      <c r="L2">
+        <v>115940.0</v>
+      </c>
+      <c r="M2">
+        <v>27323.0</v>
+      </c>
+      <c r="N2">
+        <v>17379.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B3">
+        <v>2117000.0</v>
+      </c>
+      <c r="C3">
+        <v>1491000.0</v>
+      </c>
+      <c r="D3">
+        <v>1262000.0</v>
+      </c>
+      <c r="E3">
+        <v>855000.0</v>
+      </c>
+      <c r="F3">
+        <v>487000.0</v>
+      </c>
+      <c r="G3">
+        <v>242000.0</v>
+      </c>
+      <c r="H3">
+        <v>54176.0</v>
+      </c>
+      <c r="I3">
+        <v>23058.0</v>
+      </c>
+      <c r="J3">
+        <v>45377.0</v>
+      </c>
+      <c r="K3">
+        <v>46515.0</v>
+      </c>
+      <c r="L3">
+        <v>47165.0</v>
+      </c>
+      <c r="M3">
+        <v>45586.0</v>
+      </c>
+      <c r="N3">
+        <v>38130.0</v>
+      </c>
+      <c r="O3">
+        <v>20585.0</v>
+      </c>
+      <c r="P3">
+        <v>10786.0</v>
+      </c>
+      <c r="Q3">
+        <v>8976.0</v>
+      </c>
+      <c r="R3">
+        <v>9348.0</v>
+      </c>
+      <c r="S3">
+        <v>8652.0</v>
+      </c>
+      <c r="T3">
+        <v>2597.0</v>
+      </c>
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B5">
+        <v>11759000.0</v>
+      </c>
+      <c r="C5">
+        <v>7084000.0</v>
+      </c>
+      <c r="D5">
+        <v>-8026999.0</v>
+      </c>
+      <c r="E5">
+        <v>-7651000.0</v>
+      </c>
+      <c r="F5">
+        <v>-3409000.0</v>
+      </c>
+      <c r="G5">
+        <v>-11272000.0</v>
+      </c>
+      <c r="H5">
+        <v>-2874549.0</v>
+      </c>
+      <c r="I5">
+        <v>-1850159.0</v>
+      </c>
+      <c r="J5">
+        <v>-2158787.0</v>
+      </c>
+      <c r="K5">
+        <v>-1692078.0</v>
+      </c>
+      <c r="L5">
+        <v>-2139503.0</v>
+      </c>
+      <c r="M5">
+        <v>-2648872.0</v>
+      </c>
+      <c r="N5">
+        <v>-1372709.0</v>
+      </c>
+      <c r="O5">
+        <v>-1862438.0</v>
+      </c>
+      <c r="P5">
+        <v>-831280.0</v>
+      </c>
+      <c r="Q5">
+        <v>-2320962.0</v>
+      </c>
+      <c r="R5">
+        <v>-2982280.0</v>
+      </c>
+      <c r="S5">
+        <v>-4475437.0</v>
+      </c>
+      <c r="T5">
+        <v>-5019067.0</v>
+      </c>
+      <c r="U5">
+        <v>-1660799.0</v>
+      </c>
+      <c r="V5">
+        <v>-188699.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>152</v>
+      </c>
+      <c r="B6">
+        <v>13876000.0</v>
+      </c>
+      <c r="C6">
+        <v>8575000.0</v>
+      </c>
+      <c r="D6">
+        <v>-6764999.0</v>
+      </c>
+      <c r="E6">
+        <v>-6796000.0</v>
+      </c>
+      <c r="F6">
+        <v>-2922000.0</v>
+      </c>
+      <c r="G6">
+        <v>-11030000.0</v>
+      </c>
+      <c r="H6">
+        <v>-2820373.0</v>
+      </c>
+      <c r="I6">
+        <v>-1827101.0</v>
+      </c>
+      <c r="J6">
+        <v>-2113410.0</v>
+      </c>
+      <c r="K6">
+        <v>-1645563.0</v>
+      </c>
+      <c r="L6">
+        <v>-2092338.0</v>
+      </c>
+      <c r="M6">
+        <v>-2603286.0</v>
+      </c>
+      <c r="N6">
+        <v>-1334579.0</v>
+      </c>
+      <c r="O6">
+        <v>-1841853.0</v>
+      </c>
+      <c r="P6">
+        <v>-820494.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2311986.0</v>
+      </c>
+      <c r="R6">
+        <v>-2972932.0</v>
+      </c>
+      <c r="S6">
+        <v>-4466785.0</v>
+      </c>
+      <c r="T6">
+        <v>-5016470.0</v>
+      </c>
+      <c r="U6">
+        <v>-1660799.0</v>
+      </c>
+      <c r="V6">
+        <v>-188699.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" t="s">
+        <v>155</v>
+      </c>
+      <c r="B9">
+        <v>71470000.0</v>
+      </c>
+      <c r="C9">
+        <v>52772000.0</v>
+      </c>
+      <c r="D9">
+        <v>23647000.0</v>
+      </c>
+      <c r="E9">
+        <v>26278000.0</v>
+      </c>
+      <c r="F9">
+        <v>22890000.0</v>
+      </c>
+      <c r="G9">
+        <v>7508170.0</v>
+      </c>
+      <c r="H9">
+        <v>149007.0</v>
+      </c>
+      <c r="I9">
+        <v>64159.0</v>
+      </c>
+      <c r="J9">
+        <v>101188.0</v>
+      </c>
+      <c r="K9">
+        <v>58998.0</v>
+      </c>
+      <c r="L9">
+        <v>35065.0</v>
+      </c>
+      <c r="M9">
+        <v>15157.0</v>
+      </c>
+      <c r="N9">
+        <v>12717.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" t="s">
+        <v>156</v>
+      </c>
+      <c r="B10">
+        <v>11741000.0</v>
+      </c>
+      <c r="C10">
+        <v>7084000.0</v>
+      </c>
+      <c r="D10">
+        <v>-8026999.0</v>
+      </c>
+      <c r="E10">
+        <v>-7651000.0</v>
+      </c>
+      <c r="F10">
+        <v>-3443000.0</v>
+      </c>
+      <c r="G10">
+        <v>-12260000.0</v>
+      </c>
+      <c r="H10">
+        <v>-4409785.0</v>
+      </c>
+      <c r="I10">
+        <v>-2153474.0</v>
+      </c>
+      <c r="J10">
+        <v>-2800251.0</v>
+      </c>
+      <c r="K10">
+        <v>-1924110.0</v>
+      </c>
+      <c r="L10">
+        <v>-2370901.0</v>
+      </c>
+      <c r="M10">
+        <v>-2722412.0</v>
+      </c>
+      <c r="N10">
+        <v>-2024211.0</v>
+      </c>
+      <c r="O10">
+        <v>-2019937.0</v>
+      </c>
+      <c r="P10">
+        <v>-901558.0</v>
+      </c>
+      <c r="Q10">
+        <v>-2320962.0</v>
+      </c>
+      <c r="R10">
+        <v>-2974467.0</v>
+      </c>
+      <c r="S10">
+        <v>-4401786.0</v>
+      </c>
+      <c r="T10">
+        <v>-4827937.0</v>
+      </c>
+      <c r="U10">
+        <v>-1660799.0</v>
+      </c>
+      <c r="V10">
+        <v>-188699.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B11">
+        <v>2054000.0</v>
+      </c>
+      <c r="C11">
+        <v>-5708000.0</v>
+      </c>
+      <c r="D11">
+        <v>165000.0</v>
+      </c>
+      <c r="E11">
+        <v>234000.0</v>
+      </c>
+      <c r="F11">
+        <v>-160000.0</v>
+      </c>
+      <c r="G11">
+        <v>292529.0</v>
+      </c>
+      <c r="H11">
+        <v>1535236.0</v>
+      </c>
+      <c r="I11">
+        <v>-234636.0</v>
+      </c>
+      <c r="J11">
+        <v>936273.0</v>
+      </c>
+      <c r="K11">
+        <v>232032.0</v>
+      </c>
+      <c r="L11">
+        <v>231398.0</v>
+      </c>
+      <c r="M11">
+        <v>67495.0</v>
+      </c>
+      <c r="N11">
+        <v>300275.0</v>
+      </c>
+      <c r="O11">
+        <v>157500.0</v>
+      </c>
+      <c r="P11">
+        <v>70278.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11">
+        <v>-7813.0</v>
+      </c>
+      <c r="S11">
+        <v>-73651.0</v>
+      </c>
+      <c r="T11">
+        <v>-191130.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>201000.0</v>
+      </c>
+      <c r="F12">
+        <v>34000.0</v>
+      </c>
+      <c r="G12">
+        <v>988000.0</v>
+      </c>
+      <c r="H12">
+        <v>1535236.0</v>
+      </c>
+      <c r="I12">
+        <v>303315.0</v>
+      </c>
+      <c r="J12">
+        <v>641464.0</v>
+      </c>
+      <c r="K12">
+        <v>232032.0</v>
+      </c>
+      <c r="L12">
+        <v>231398.0</v>
+      </c>
+      <c r="M12">
+        <v>73540.0</v>
+      </c>
+      <c r="N12">
+        <v>651502.0</v>
+      </c>
+      <c r="O12">
+        <v>157500.0</v>
+      </c>
+      <c r="P12">
+        <v>70278.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" t="s">
+        <v>159</v>
+      </c>
+      <c r="B13">
+        <v>410000.0</v>
+      </c>
+      <c r="C13">
+        <v>1024000.0</v>
+      </c>
+      <c r="D13">
+        <v>693000.0</v>
+      </c>
+      <c r="E13">
+        <v>201000.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" t="s">
+        <v>160</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" t="s">
+        <v>161</v>
+      </c>
+      <c r="B15">
+        <v>9687000.0</v>
+      </c>
+      <c r="C15">
+        <v>12792000.0</v>
+      </c>
+      <c r="D15">
+        <v>-8192000.0</v>
+      </c>
+      <c r="E15">
+        <v>-7885000.0</v>
+      </c>
+      <c r="F15">
+        <v>-3283000.0</v>
+      </c>
+      <c r="G15">
+        <v>-12553325.0</v>
+      </c>
+      <c r="H15">
+        <v>-4409785.0</v>
+      </c>
+      <c r="I15">
+        <v>-2153474.0</v>
+      </c>
+      <c r="J15">
+        <v>-2800251.0</v>
+      </c>
+      <c r="K15">
+        <v>-1924110.0</v>
+      </c>
+      <c r="L15">
+        <v>-2550438.0</v>
+      </c>
+      <c r="M15">
+        <v>-2722412.0</v>
+      </c>
+      <c r="N15">
+        <v>-2024211.0</v>
+      </c>
+      <c r="O15">
+        <v>-2019938.0</v>
+      </c>
+      <c r="P15">
+        <v>-901558.0</v>
+      </c>
+      <c r="Q15">
+        <v>-2320962.0</v>
+      </c>
+      <c r="R15">
+        <v>-2974467.0</v>
+      </c>
+      <c r="S15">
+        <v>-4401786.0</v>
+      </c>
+      <c r="T15">
+        <v>-4827937.0</v>
+      </c>
+      <c r="U15">
+        <v>-1660799.0</v>
+      </c>
+      <c r="V15">
+        <v>-188699.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-7885000.0</v>
+      </c>
+      <c r="F16">
+        <v>-4326000.0</v>
+      </c>
+      <c r="G16">
+        <v>-12553325.0</v>
+      </c>
+      <c r="H16">
+        <v>-4409785.0</v>
+      </c>
+      <c r="I16">
+        <v>-2153474.0</v>
+      </c>
+      <c r="J16">
+        <v>-2800251.0</v>
+      </c>
+      <c r="K16">
+        <v>-1924110.0</v>
+      </c>
+      <c r="L16">
+        <v>-2370901.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" t="s">
+        <v>163</v>
+      </c>
+      <c r="B17">
+        <v>9687000.0</v>
+      </c>
+      <c r="C17">
+        <v>12792000.0</v>
+      </c>
+      <c r="D17">
+        <v>-8192000.0</v>
+      </c>
+      <c r="E17">
+        <v>-7885000.0</v>
+      </c>
+      <c r="F17">
+        <v>-3283000.0</v>
+      </c>
+      <c r="G17">
+        <v>-12553325.0</v>
+      </c>
+      <c r="H17">
+        <v>-4409785.0</v>
+      </c>
+      <c r="I17">
+        <v>-2153474.0</v>
+      </c>
+      <c r="J17">
+        <v>-2800251.0</v>
+      </c>
+      <c r="K17">
+        <v>-1924110.0</v>
+      </c>
+      <c r="L17">
+        <v>-2370901.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" t="s">
+        <v>164</v>
+      </c>
+      <c r="B18">
+        <v>410000.0</v>
+      </c>
+      <c r="C18">
+        <v>1024000.0</v>
+      </c>
+      <c r="D18">
+        <v>693000.0</v>
+      </c>
+      <c r="E18">
+        <v>201000.0</v>
+      </c>
+      <c r="F18">
+        <v>-34000.0</v>
+      </c>
+      <c r="G18">
+        <v>-988496.0</v>
+      </c>
+      <c r="H18">
+        <v>-1535236.0</v>
+      </c>
+      <c r="I18">
+        <v>-303315.0</v>
+      </c>
+      <c r="J18">
+        <v>-538430.0</v>
+      </c>
+      <c r="K18">
+        <v>-232032.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" t="s">
+        <v>165</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-397000.0</v>
+      </c>
+      <c r="F19">
+        <v>-308000.0</v>
+      </c>
+      <c r="G19">
+        <v>-6873454.0</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" t="s">
+        <v>166</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" t="s">
+        <v>167</v>
+      </c>
+      <c r="B21">
+        <v>11838000.0</v>
+      </c>
+      <c r="C21">
+        <v>6671000.0</v>
+      </c>
+      <c r="D21">
+        <v>-7790000.0</v>
+      </c>
+      <c r="E21">
+        <v>-7731000.0</v>
+      </c>
+      <c r="F21">
+        <v>-3291000.0</v>
+      </c>
+      <c r="G21">
+        <v>-4309000.0</v>
+      </c>
+      <c r="H21">
+        <v>-3288537.0</v>
+      </c>
+      <c r="I21">
+        <v>-2038702.0</v>
+      </c>
+      <c r="J21">
+        <v>-1918985.0</v>
+      </c>
+      <c r="K21">
+        <v>-1692078.0</v>
+      </c>
+      <c r="L21">
+        <v>-2139503.0</v>
+      </c>
+      <c r="M21">
+        <v>-2654917.0</v>
+      </c>
+      <c r="N21">
+        <v>-1723936.0</v>
+      </c>
+      <c r="O21">
+        <v>-1862438.0</v>
+      </c>
+      <c r="P21">
+        <v>-831280.0</v>
+      </c>
+      <c r="Q21">
+        <v>-2320962.0</v>
+      </c>
+      <c r="R21">
+        <v>-2982280.0</v>
+      </c>
+      <c r="S21">
+        <v>-4475437.0</v>
+      </c>
+      <c r="T21">
+        <v>-5019067.0</v>
+      </c>
+      <c r="U21">
+        <v>-1660799.0</v>
+      </c>
+      <c r="V21">
+        <v>-188699.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" t="s">
+        <v>168</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" t="s">
+        <v>169</v>
+      </c>
+      <c r="B23">
+        <v>106282000.0</v>
+      </c>
+      <c r="C23">
+        <v>79085000.0</v>
+      </c>
+      <c r="D23">
+        <v>50434000.0</v>
+      </c>
+      <c r="E23">
+        <v>55767000.0</v>
+      </c>
+      <c r="F23">
+        <v>45451000.0</v>
+      </c>
+      <c r="G23">
+        <v>20875000.0</v>
+      </c>
+      <c r="H23">
+        <v>4212956.0</v>
+      </c>
+      <c r="I23">
+        <v>2335022.0</v>
+      </c>
+      <c r="J23">
+        <v>2156486.0</v>
+      </c>
+      <c r="K23">
+        <v>1864842.0</v>
+      </c>
+      <c r="L23">
+        <v>2470045.0</v>
+      </c>
+      <c r="M23">
+        <v>2697397.0</v>
+      </c>
+      <c r="N23">
+        <v>1754032.0</v>
+      </c>
+      <c r="O23">
+        <v>1862437.0</v>
+      </c>
+      <c r="P23">
+        <v>831280.0</v>
+      </c>
+      <c r="Q23">
+        <v>2320962.0</v>
+      </c>
+      <c r="R23">
+        <v>2982280.0</v>
+      </c>
+      <c r="S23">
+        <v>4475437.0</v>
+      </c>
+      <c r="T23">
+        <v>5019067.0</v>
+      </c>
+      <c r="U23">
+        <v>1660799.0</v>
+      </c>
+      <c r="V23">
+        <v>188699.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" t="s">
+        <v>170</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
+        <v>1043000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" t="s">
+        <v>171</v>
+      </c>
+      <c r="B25">
+        <v>2115000.0</v>
+      </c>
+      <c r="C25">
+        <v>1491000.0</v>
+      </c>
+      <c r="D25">
+        <v>1262000.0</v>
+      </c>
+      <c r="E25">
+        <v>855000.0</v>
+      </c>
+      <c r="F25">
+        <v>487000.0</v>
+      </c>
+      <c r="G25">
+        <v>242054.0</v>
+      </c>
+      <c r="H25">
+        <v>54176.0</v>
+      </c>
+      <c r="I25">
+        <v>23058.0</v>
+      </c>
+      <c r="J25">
+        <v>45377.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>600000.0</v>
+      </c>
+      <c r="D26">
+        <v>600000.0</v>
+      </c>
+      <c r="E26">
+        <v>500000.0</v>
+      </c>
+      <c r="F26">
+        <v>300000.0</v>
+      </c>
+      <c r="G26">
+        <v>43992.0</v>
+      </c>
+      <c r="H26">
+        <v>158105.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>215143.0</v>
+      </c>
+      <c r="P26">
+        <v>195949.0</v>
+      </c>
+      <c r="Q26">
+        <v>946702.0</v>
+      </c>
+      <c r="R26">
+        <v>2031230.0</v>
+      </c>
+      <c r="S26">
+        <v>2632548.0</v>
+      </c>
+      <c r="T26">
+        <v>1344195.0</v>
+      </c>
+      <c r="U26">
+        <v>458300.0</v>
+      </c>
+      <c r="V26">
+        <v>80000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" t="s">
+        <v>173</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>12400000.0</v>
+      </c>
+      <c r="D27">
+        <v>4600000.0</v>
+      </c>
+      <c r="E27">
+        <v>5500000.0</v>
+      </c>
+      <c r="F27">
+        <v>2900000.0</v>
+      </c>
+      <c r="G27">
+        <v>1000000.0</v>
+      </c>
+      <c r="H27">
+        <v>366786.0</v>
+      </c>
+      <c r="I27">
+        <v>262248.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>8100000.0</v>
+      </c>
+      <c r="D28">
+        <v>1100000.0</v>
+      </c>
+      <c r="E28">
+        <v>27733000.0</v>
+      </c>
+      <c r="F28">
+        <v>22981000.0</v>
+      </c>
+      <c r="G28">
+        <v>2200000.0</v>
+      </c>
+      <c r="H28">
+        <v>3033372.0</v>
+      </c>
+      <c r="I28">
+        <v>1863648.0</v>
+      </c>
+      <c r="J28">
+        <v>1919789.0</v>
+      </c>
+      <c r="K28">
+        <v>1723310.0</v>
+      </c>
+      <c r="L28">
+        <v>2306940.0</v>
+      </c>
+      <c r="M28">
+        <v>2624488.0</v>
+      </c>
+      <c r="N28">
+        <v>1698523.0</v>
+      </c>
+      <c r="O28">
+        <v>2056995.0</v>
+      </c>
+      <c r="P28">
+        <v>624545.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28">
+        <v>941702.0</v>
+      </c>
+      <c r="S28">
+        <v>1834237.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" t="s">
+        <v>175</v>
+      </c>
+      <c r="B29">
+        <v>2054000.0</v>
+      </c>
+      <c r="C29">
+        <v>-5708000.0</v>
+      </c>
+      <c r="D29">
+        <v>165000.0</v>
+      </c>
+      <c r="E29">
+        <v>234000.0</v>
+      </c>
+      <c r="F29">
+        <v>-160000.0</v>
+      </c>
+      <c r="G29">
+        <v>292529.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" t="s">
+        <v>176</v>
+      </c>
+      <c r="B30">
+        <v>59632000.0</v>
+      </c>
+      <c r="C30">
+        <v>46101000.0</v>
+      </c>
+      <c r="D30">
+        <v>31437000.0</v>
+      </c>
+      <c r="E30">
+        <v>34009000.0</v>
+      </c>
+      <c r="F30">
+        <v>26181000.0</v>
+      </c>
+      <c r="G30">
+        <v>11817000.0</v>
+      </c>
+      <c r="H30">
+        <v>3437544.0</v>
+      </c>
+      <c r="I30">
+        <v>2148954.0</v>
+      </c>
+      <c r="J30">
+        <v>1965166.0</v>
+      </c>
+      <c r="K30">
+        <v>1769825.0</v>
+      </c>
+      <c r="L30">
+        <v>2354105.0</v>
+      </c>
+      <c r="M30">
+        <v>2670074.0</v>
+      </c>
+      <c r="N30">
+        <v>1736653.0</v>
+      </c>
+      <c r="O30">
+        <v>1862437.0</v>
+      </c>
+      <c r="P30">
+        <v>831280.0</v>
+      </c>
+      <c r="Q30">
+        <v>2320962.0</v>
+      </c>
+      <c r="R30">
+        <v>2982280.0</v>
+      </c>
+      <c r="S30">
+        <v>4475437.0</v>
+      </c>
+      <c r="T30">
+        <v>5019067.0</v>
+      </c>
+      <c r="U30">
+        <v>1660799.0</v>
+      </c>
+      <c r="V30">
+        <v>188699.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" t="s">
+        <v>177</v>
+      </c>
+      <c r="B31">
+        <v>-97000.0</v>
+      </c>
+      <c r="C31">
+        <v>413000.0</v>
+      </c>
+      <c r="D31">
+        <v>-236999.0</v>
+      </c>
+      <c r="E31">
+        <v>80000.0</v>
+      </c>
+      <c r="F31">
+        <v>-152000.0</v>
+      </c>
+      <c r="G31">
+        <v>-7951000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1121248.0</v>
+      </c>
+      <c r="I31">
+        <v>-114773.0</v>
+      </c>
+      <c r="J31">
+        <v>-881266.0</v>
+      </c>
+      <c r="K31">
+        <v>-232032.0</v>
+      </c>
+      <c r="L31">
+        <v>-231398.0</v>
+      </c>
+      <c r="M31">
+        <v>-67495.0</v>
+      </c>
+      <c r="N31">
+        <v>-300275.0</v>
+      </c>
+      <c r="O31">
+        <v>-157499.0</v>
+      </c>
+      <c r="P31">
+        <v>-70278.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31">
+        <v>7813.0</v>
+      </c>
+      <c r="S31">
+        <v>73651.0</v>
+      </c>
+      <c r="T31">
+        <v>191130.0</v>
+      </c>
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" t="s">
+        <v>178</v>
+      </c>
+      <c r="B32">
+        <v>118120000.0</v>
+      </c>
+      <c r="C32">
+        <v>85756000.0</v>
+      </c>
+      <c r="D32">
+        <v>42644000.0</v>
+      </c>
+      <c r="E32">
+        <v>48036000.0</v>
+      </c>
+      <c r="F32">
+        <v>42160000.0</v>
+      </c>
+      <c r="G32">
+        <v>16566295.0</v>
+      </c>
+      <c r="H32">
+        <v>924419.0</v>
+      </c>
+      <c r="I32">
+        <v>250227.0</v>
+      </c>
+      <c r="J32">
+        <v>292508.0</v>
+      </c>
+      <c r="K32">
+        <v>154015.0</v>
+      </c>
+      <c r="L32">
+        <v>151005.0</v>
+      </c>
+      <c r="M32">
+        <v>42480.0</v>
+      </c>
+      <c r="N32">
+        <v>30096.0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CI32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:87">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="2" spans="1:87">
+      <c r="A2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B2">
+        <v>14604000.0</v>
+      </c>
+      <c r="C2">
+        <v>11648000.0</v>
+      </c>
+      <c r="D2">
+        <v>14185000.0</v>
+      </c>
+      <c r="E2">
+        <v>11257000.0</v>
+      </c>
+      <c r="F2">
+        <v>10941000.0</v>
+      </c>
+      <c r="G2">
+        <v>10266000.0</v>
+      </c>
+      <c r="H2">
+        <v>10418000.0</v>
+      </c>
+      <c r="I2">
+        <v>7842000.0</v>
+      </c>
+      <c r="J2">
+        <v>7709000.0</v>
+      </c>
+      <c r="K2">
+        <v>7015000.0</v>
+      </c>
+      <c r="L2">
+        <v>6596000.0</v>
+      </c>
+      <c r="M2">
+        <v>3927000.0</v>
+      </c>
+      <c r="N2">
+        <v>5309000.0</v>
+      </c>
+      <c r="O2">
+        <v>3165000.0</v>
+      </c>
+      <c r="P2">
+        <v>7355000.0</v>
+      </c>
+      <c r="Q2">
+        <v>5545000.0</v>
+      </c>
+      <c r="R2">
+        <v>5495000.0</v>
+      </c>
+      <c r="S2">
+        <v>3363000.0</v>
+      </c>
+      <c r="T2">
+        <v>5463000.0</v>
+      </c>
+      <c r="U2">
+        <v>3815000.0</v>
+      </c>
+      <c r="V2">
+        <v>5839000.0</v>
+      </c>
+      <c r="W2">
+        <v>4153000.0</v>
+      </c>
+      <c r="X2">
+        <v>6132545.0</v>
+      </c>
+      <c r="Y2">
+        <v>2068623.0</v>
+      </c>
+      <c r="Z2">
+        <v>674178.0</v>
+      </c>
+      <c r="AA2">
+        <v>446900.0</v>
+      </c>
+      <c r="AB2">
+        <v>446900.0</v>
+      </c>
+      <c r="AC2">
+        <v>247679.0</v>
+      </c>
+      <c r="AD2">
+        <v>75284.0</v>
+      </c>
+      <c r="AE2">
+        <v>5549.0</v>
+      </c>
+      <c r="AF2">
+        <v>37553.0</v>
+      </c>
+      <c r="AG2">
+        <v>29302.0</v>
+      </c>
+      <c r="AH2">
+        <v>98472.0</v>
+      </c>
+      <c r="AI2">
+        <v>20741.0</v>
+      </c>
+      <c r="AJ2">
+        <v>69331.0</v>
+      </c>
+      <c r="AK2">
+        <v>46705.0</v>
+      </c>
+      <c r="AL2">
+        <v>52173.0</v>
+      </c>
+      <c r="AM2">
+        <v>23111.0</v>
+      </c>
+      <c r="AN2">
+        <v>43996.0</v>
+      </c>
+      <c r="AO2">
+        <v>18684.0</v>
+      </c>
+      <c r="AP2">
+        <v>11703.0</v>
+      </c>
+      <c r="AQ2">
+        <v>20634.0</v>
+      </c>
+      <c r="AR2">
+        <v>50892.0</v>
+      </c>
+      <c r="AS2">
+        <v>5480.0</v>
+      </c>
+      <c r="AT2">
+        <v>24720.0</v>
+      </c>
+      <c r="AU2">
+        <v>34848.0</v>
+      </c>
+      <c r="AV2">
+        <v>10440.0</v>
+      </c>
+      <c r="AW2">
+        <v>344.0</v>
+      </c>
+      <c r="AX2">
+        <v>14365.0</v>
+      </c>
+      <c r="AY2">
+        <v>2174.0</v>
+      </c>
+      <c r="AZ2">
+        <v>17379.0</v>
+      </c>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2">
+        <v>19553.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:87">
+      <c r="A3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>635000.0</v>
+      </c>
+      <c r="D3">
+        <v>498000.0</v>
+      </c>
+      <c r="E3">
+        <v>618000.0</v>
+      </c>
+      <c r="F3">
+        <v>559000.0</v>
+      </c>
+      <c r="G3">
+        <v>440000.0</v>
+      </c>
+      <c r="H3">
+        <v>378000.0</v>
+      </c>
+      <c r="I3">
+        <v>438000.0</v>
+      </c>
+      <c r="J3">
+        <v>337000.0</v>
+      </c>
+      <c r="K3">
+        <v>338000.0</v>
+      </c>
+      <c r="L3">
+        <v>341000.0</v>
+      </c>
+      <c r="M3">
+        <v>7000.0</v>
+      </c>
+      <c r="N3">
+        <v>638000.0</v>
+      </c>
+      <c r="O3">
+        <v>276000.0</v>
+      </c>
+      <c r="P3">
+        <v>217000.0</v>
+      </c>
+      <c r="Q3">
+        <v>257000.0</v>
+      </c>
+      <c r="R3">
+        <v>206000.0</v>
+      </c>
+      <c r="S3">
+        <v>175000.0</v>
+      </c>
+      <c r="T3">
+        <v>134000.0</v>
+      </c>
+      <c r="U3">
+        <v>143000.0</v>
+      </c>
+      <c r="V3">
+        <v>138000.0</v>
+      </c>
+      <c r="W3">
+        <v>88000.0</v>
+      </c>
+      <c r="X3">
+        <v>89079.0</v>
+      </c>
+      <c r="Y3">
+        <v>76000.0</v>
+      </c>
+      <c r="Z3">
+        <v>39000.0</v>
+      </c>
+      <c r="AA3">
+        <v>23808.0</v>
+      </c>
+      <c r="AB3">
+        <v>5185.0</v>
+      </c>
+      <c r="AC3">
+        <v>9681.0</v>
+      </c>
+      <c r="AD3">
+        <v>9676.0</v>
+      </c>
+      <c r="AE3">
+        <v>11011.0</v>
+      </c>
+      <c r="AF3">
+        <v>7254.0</v>
+      </c>
+      <c r="AG3">
+        <v>7212.0</v>
+      </c>
+      <c r="AH3">
+        <v>3406.0</v>
+      </c>
+      <c r="AI3">
+        <v>3353.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2781.0</v>
+      </c>
+      <c r="AK3">
+        <v>17474.0</v>
+      </c>
+      <c r="AL3">
+        <v>13150.0</v>
+      </c>
+      <c r="AM3">
+        <v>11972.0</v>
+      </c>
+      <c r="AN3">
+        <v>11629.0</v>
+      </c>
+      <c r="AO3">
+        <v>11628.0</v>
+      </c>
+      <c r="AP3">
+        <v>11629.0</v>
+      </c>
+      <c r="AQ3">
+        <v>11629.0</v>
+      </c>
+      <c r="AR3">
+        <v>11791.0</v>
+      </c>
+      <c r="AS3">
+        <v>11791.0</v>
+      </c>
+      <c r="AT3">
+        <v>11792.0</v>
+      </c>
+      <c r="AU3">
+        <v>11791.0</v>
+      </c>
+      <c r="AV3">
+        <v>12023.0</v>
+      </c>
+      <c r="AW3">
+        <v>12024.0</v>
+      </c>
+      <c r="AX3">
+        <v>11397.0</v>
+      </c>
+      <c r="AY3">
+        <v>10142.0</v>
+      </c>
+      <c r="AZ3">
+        <v>10475.0</v>
+      </c>
+      <c r="BA3">
+        <v>10474.0</v>
+      </c>
+      <c r="BB3">
+        <v>8967.0</v>
+      </c>
+      <c r="BC3">
+        <v>8214.0</v>
+      </c>
+      <c r="BD3">
+        <v>8758.0</v>
+      </c>
+      <c r="BE3">
+        <v>7141.0</v>
+      </c>
+      <c r="BF3">
+        <v>2402.0</v>
+      </c>
+      <c r="BG3">
+        <v>2284.0</v>
+      </c>
+      <c r="BH3">
+        <v>2697.0</v>
+      </c>
+      <c r="BI3">
+        <v>2696.0</v>
+      </c>
+      <c r="BJ3">
+        <v>2697.0</v>
+      </c>
+      <c r="BK3">
+        <v>2696.0</v>
+      </c>
+      <c r="BL3">
+        <v>2244.0</v>
+      </c>
+      <c r="BM3">
+        <v>2244.0</v>
+      </c>
+      <c r="BN3">
+        <v>2244.0</v>
+      </c>
+      <c r="BO3">
+        <v>2244.0</v>
+      </c>
+      <c r="BP3">
+        <v>2896.0</v>
+      </c>
+      <c r="BQ3">
+        <v>2310.0</v>
+      </c>
+      <c r="BR3">
+        <v>2164.0</v>
+      </c>
+      <c r="BS3">
+        <v>1978.0</v>
+      </c>
+      <c r="BT3">
+        <v>2424.0</v>
+      </c>
+      <c r="BU3">
+        <v>2285.0</v>
+      </c>
+      <c r="BV3">
+        <v>2006.0</v>
+      </c>
+      <c r="BW3">
+        <v>1937.0</v>
+      </c>
+      <c r="BX3">
+        <v>1044.0</v>
+      </c>
+      <c r="BY3">
+        <v>794.0</v>
+      </c>
+      <c r="BZ3">
+        <v>629.0</v>
+      </c>
+      <c r="CA3">
+        <v>130.0</v>
+      </c>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3">
+        <v>109216.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:87">
+      <c r="A4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+    </row>
+    <row r="5" spans="1:87">
+      <c r="A5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>797000.0</v>
+      </c>
+      <c r="D5">
+        <v>3752000.0</v>
+      </c>
+      <c r="E5">
+        <v>2863000.0</v>
+      </c>
+      <c r="F5">
+        <v>3325000.0</v>
+      </c>
+      <c r="G5">
+        <v>1802000.0</v>
+      </c>
+      <c r="H5">
+        <v>4038999.0</v>
+      </c>
+      <c r="I5">
+        <v>947000.0</v>
+      </c>
+      <c r="J5">
+        <v>2080000.0</v>
+      </c>
+      <c r="K5">
+        <v>17000.0</v>
+      </c>
+      <c r="L5">
+        <v>-499000.0</v>
+      </c>
+      <c r="M5">
+        <v>-4218000.0</v>
+      </c>
+      <c r="N5">
+        <v>-1099000.0</v>
+      </c>
+      <c r="O5">
+        <v>-2212000.0</v>
+      </c>
+      <c r="P5">
+        <v>19000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-1384000.0</v>
+      </c>
+      <c r="R5">
+        <v>-2945000.0</v>
+      </c>
+      <c r="S5">
+        <v>-3341000.0</v>
+      </c>
+      <c r="T5">
+        <v>-3467000.0</v>
+      </c>
+      <c r="U5">
+        <v>-1915000.0</v>
+      </c>
+      <c r="V5">
+        <v>2229000.0</v>
+      </c>
+      <c r="W5">
+        <v>-245000.0</v>
+      </c>
+      <c r="X5">
+        <v>-1348665.0</v>
+      </c>
+      <c r="Y5">
+        <v>-566000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-7730000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-1114718.0</v>
+      </c>
+      <c r="AB5">
+        <v>-771228.0</v>
+      </c>
+      <c r="AC5">
+        <v>-609814.0</v>
+      </c>
+      <c r="AD5">
+        <v>-428493.0</v>
+      </c>
+      <c r="AE5">
+        <v>-721524.0</v>
+      </c>
+      <c r="AF5">
+        <v>-1051000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-55714.0</v>
+      </c>
+      <c r="AH5">
+        <v>-421674.0</v>
+      </c>
+      <c r="AI5">
+        <v>-293057.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-364398.0</v>
+      </c>
+      <c r="AK5">
+        <v>-478773.0</v>
+      </c>
+      <c r="AL5">
+        <v>-535771.0</v>
+      </c>
+      <c r="AM5">
+        <v>17354.0</v>
+      </c>
+      <c r="AN5">
+        <v>-541214.0</v>
+      </c>
+      <c r="AO5">
+        <v>-433603.0</v>
+      </c>
+      <c r="AP5">
+        <v>-413899.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-322111.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1067734.0</v>
+      </c>
+      <c r="AS5">
+        <v>-409213.0</v>
+      </c>
+      <c r="AT5">
+        <v>-410657.0</v>
+      </c>
+      <c r="AU5">
+        <v>-431436.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1110595.0</v>
+      </c>
+      <c r="AW5">
+        <v>-428747.0</v>
+      </c>
+      <c r="AX5">
+        <v>-631094.0</v>
+      </c>
+      <c r="AY5">
+        <v>-478437.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-39944.0</v>
+      </c>
+      <c r="BA5">
+        <v>-387676.0</v>
+      </c>
+      <c r="BB5">
+        <v>-511876.0</v>
+      </c>
+      <c r="BC5">
+        <v>-433213.0</v>
+      </c>
+      <c r="BD5">
+        <v>-1037879.0</v>
+      </c>
+      <c r="BE5">
+        <v>-313096.0</v>
+      </c>
+      <c r="BF5">
+        <v>-303133.0</v>
+      </c>
+      <c r="BG5">
+        <v>-208330.0</v>
+      </c>
+      <c r="BH5">
+        <v>-171545.0</v>
+      </c>
+      <c r="BI5">
+        <v>-180849.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-149509.0</v>
+      </c>
+      <c r="BK5">
+        <v>-329377.0</v>
+      </c>
+      <c r="BL5">
+        <v>-689683.0</v>
+      </c>
+      <c r="BM5">
+        <v>-763167.0</v>
+      </c>
+      <c r="BN5">
+        <v>-321572.0</v>
+      </c>
+      <c r="BO5">
+        <v>-546274.0</v>
+      </c>
+      <c r="BP5">
+        <v>-521063.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-851869.0</v>
+      </c>
+      <c r="BR5">
+        <v>-792957.0</v>
+      </c>
+      <c r="BS5">
+        <v>-811632.0</v>
+      </c>
+      <c r="BT5">
+        <v>-745817.0</v>
+      </c>
+      <c r="BU5">
+        <v>-912913.0</v>
+      </c>
+      <c r="BV5">
+        <v>-1804574.0</v>
+      </c>
+      <c r="BW5">
+        <v>-1012133.0</v>
+      </c>
+      <c r="BX5">
+        <v>-2507575.0</v>
+      </c>
+      <c r="BY5">
+        <v>-580212.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-1334021.0</v>
+      </c>
+      <c r="CA5">
+        <v>-597259.0</v>
+      </c>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5">
+        <v>-20919514.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:87">
+      <c r="A6" t="s">
+        <v>152</v>
+      </c>
+      <c r="B6">
+        <v>-12708000.0</v>
+      </c>
+      <c r="C6">
+        <v>1432000.0</v>
+      </c>
+      <c r="D6">
+        <v>4250000.0</v>
+      </c>
+      <c r="E6">
+        <v>3481000.0</v>
+      </c>
+      <c r="F6">
+        <v>3884000.0</v>
+      </c>
+      <c r="G6">
+        <v>2242000.0</v>
+      </c>
+      <c r="H6">
+        <v>4416999.0</v>
+      </c>
+      <c r="I6">
+        <v>1385000.0</v>
+      </c>
+      <c r="J6">
+        <v>2417000.0</v>
+      </c>
+      <c r="K6">
+        <v>355000.0</v>
+      </c>
+      <c r="L6">
+        <v>-158000.0</v>
+      </c>
+      <c r="M6">
+        <v>-4211000.0</v>
+      </c>
+      <c r="N6">
+        <v>-461000.0</v>
+      </c>
+      <c r="O6">
+        <v>-1936000.0</v>
+      </c>
+      <c r="P6">
+        <v>236000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1127000.0</v>
+      </c>
+      <c r="R6">
+        <v>-2739000.0</v>
+      </c>
+      <c r="S6">
+        <v>-3166000.0</v>
+      </c>
+      <c r="T6">
+        <v>-3333000.0</v>
+      </c>
+      <c r="U6">
+        <v>-1772000.0</v>
+      </c>
+      <c r="V6">
+        <v>2367000.0</v>
+      </c>
+      <c r="W6">
+        <v>-157000.0</v>
+      </c>
+      <c r="X6">
+        <v>-1259586.0</v>
+      </c>
+      <c r="Y6">
+        <v>-490000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-7691000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-1090910.0</v>
+      </c>
+      <c r="AB6">
+        <v>-766043.0</v>
+      </c>
+      <c r="AC6">
+        <v>-600133.0</v>
+      </c>
+      <c r="AD6">
+        <v>-418817.0</v>
+      </c>
+      <c r="AE6">
+        <v>-710513.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1043746.0</v>
+      </c>
+      <c r="AG6">
+        <v>-48502.0</v>
+      </c>
+      <c r="AH6">
+        <v>-418268.0</v>
+      </c>
+      <c r="AI6">
+        <v>-289704.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-361617.0</v>
+      </c>
+      <c r="AK6">
+        <v>-461299.0</v>
+      </c>
+      <c r="AL6">
+        <v>-522621.0</v>
+      </c>
+      <c r="AM6">
+        <v>29326.0</v>
+      </c>
+      <c r="AN6">
+        <v>-529585.0</v>
+      </c>
+      <c r="AO6">
+        <v>-421975.0</v>
+      </c>
+      <c r="AP6">
+        <v>-402270.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-310482.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1055943.0</v>
+      </c>
+      <c r="AS6">
+        <v>-397422.0</v>
+      </c>
+      <c r="AT6">
+        <v>-398865.0</v>
+      </c>
+      <c r="AU6">
+        <v>-419645.0</v>
+      </c>
+      <c r="AV6">
+        <v>-1098572.0</v>
+      </c>
+      <c r="AW6">
+        <v>-416723.0</v>
+      </c>
+      <c r="AX6">
+        <v>-619697.0</v>
+      </c>
+      <c r="AY6">
+        <v>-468295.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-29469.0</v>
+      </c>
+      <c r="BA6">
+        <v>-377202.0</v>
+      </c>
+      <c r="BB6">
+        <v>-502909.0</v>
+      </c>
+      <c r="BC6">
+        <v>-424999.0</v>
+      </c>
+      <c r="BD6">
+        <v>-1029121.0</v>
+      </c>
+      <c r="BE6">
+        <v>-305955.0</v>
+      </c>
+      <c r="BF6">
+        <v>-300731.0</v>
+      </c>
+      <c r="BG6">
+        <v>-206046.0</v>
+      </c>
+      <c r="BH6">
+        <v>-168848.0</v>
+      </c>
+      <c r="BI6">
+        <v>-178153.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-146812.0</v>
+      </c>
+      <c r="BK6">
+        <v>-326681.0</v>
+      </c>
+      <c r="BL6">
+        <v>-687439.0</v>
+      </c>
+      <c r="BM6">
+        <v>-760923.0</v>
+      </c>
+      <c r="BN6">
+        <v>-319328.0</v>
+      </c>
+      <c r="BO6">
+        <v>-544030.0</v>
+      </c>
+      <c r="BP6">
+        <v>-518167.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-849559.0</v>
+      </c>
+      <c r="BR6">
+        <v>-790793.0</v>
+      </c>
+      <c r="BS6">
+        <v>-809654.0</v>
+      </c>
+      <c r="BT6">
+        <v>-743393.0</v>
+      </c>
+      <c r="BU6">
+        <v>-910628.0</v>
+      </c>
+      <c r="BV6">
+        <v>-1802568.0</v>
+      </c>
+      <c r="BW6">
+        <v>-1010196.0</v>
+      </c>
+      <c r="BX6">
+        <v>-2506531.0</v>
+      </c>
+      <c r="BY6">
+        <v>-579418.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-1333392.0</v>
+      </c>
+      <c r="CA6">
+        <v>-597129.0</v>
+      </c>
+      <c r="CB6">
+        <v>-1366836.0</v>
+      </c>
+      <c r="CC6">
+        <v>-154453.0</v>
+      </c>
+      <c r="CD6">
+        <v>-23311.0</v>
+      </c>
+      <c r="CE6">
+        <v>-116199.0</v>
+      </c>
+      <c r="CF6">
+        <v>-35322.0</v>
+      </c>
+      <c r="CG6">
+        <v>-50378.0</v>
+      </c>
+      <c r="CH6">
+        <v>-102999.0</v>
+      </c>
+      <c r="CI6">
+        <v>-20810298.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:87">
+      <c r="A7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+    </row>
+    <row r="8" spans="1:87">
+      <c r="A8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+    </row>
+    <row r="9" spans="1:87">
+      <c r="A9" t="s">
+        <v>155</v>
+      </c>
+      <c r="B9">
+        <v>1783000.0</v>
+      </c>
+      <c r="C9">
+        <v>17401000.0</v>
+      </c>
+      <c r="D9">
+        <v>21061000.0</v>
+      </c>
+      <c r="E9">
+        <v>16922000.0</v>
+      </c>
+      <c r="F9">
+        <v>17564000.0</v>
+      </c>
+      <c r="G9">
+        <v>15924000.0</v>
+      </c>
+      <c r="H9">
+        <v>17561000.0</v>
+      </c>
+      <c r="I9">
+        <v>13012000.0</v>
+      </c>
+      <c r="J9">
+        <v>12560000.0</v>
+      </c>
+      <c r="K9">
+        <v>9639000.0</v>
+      </c>
+      <c r="L9">
+        <v>9044000.0</v>
+      </c>
+      <c r="M9">
+        <v>3158000.0</v>
+      </c>
+      <c r="N9">
+        <v>6199000.0</v>
+      </c>
+      <c r="O9">
+        <v>5246000.0</v>
+      </c>
+      <c r="P9">
+        <v>8663000.0</v>
+      </c>
+      <c r="Q9">
+        <v>6877000.0</v>
+      </c>
+      <c r="R9">
+        <v>6124000.0</v>
+      </c>
+      <c r="S9">
+        <v>4614000.0</v>
+      </c>
+      <c r="T9">
+        <v>5700000.0</v>
+      </c>
+      <c r="U9">
+        <v>4888000.0</v>
+      </c>
+      <c r="V9">
+        <v>7562000.0</v>
+      </c>
+      <c r="W9">
+        <v>4740000.0</v>
+      </c>
+      <c r="X9">
+        <v>4896609.0</v>
+      </c>
+      <c r="Y9">
+        <v>2129534.0</v>
+      </c>
+      <c r="Z9">
+        <v>516226.0</v>
+      </c>
+      <c r="AA9">
+        <v>53542.0</v>
+      </c>
+      <c r="AB9">
+        <v>53542.0</v>
+      </c>
+      <c r="AC9">
+        <v>59422.0</v>
+      </c>
+      <c r="AD9">
+        <v>30485.0</v>
+      </c>
+      <c r="AE9">
+        <v>5558.0</v>
+      </c>
+      <c r="AF9">
+        <v>-7441.0</v>
+      </c>
+      <c r="AG9">
+        <v>23955.0</v>
+      </c>
+      <c r="AH9">
+        <v>40270.0</v>
+      </c>
+      <c r="AI9">
+        <v>7375.0</v>
+      </c>
+      <c r="AJ9">
+        <v>13219.0</v>
+      </c>
+      <c r="AK9">
+        <v>23648.0</v>
+      </c>
+      <c r="AL9">
+        <v>44999.0</v>
+      </c>
+      <c r="AM9">
+        <v>19322.0</v>
+      </c>
+      <c r="AN9">
+        <v>27170.0</v>
+      </c>
+      <c r="AO9">
+        <v>11943.0</v>
+      </c>
+      <c r="AP9">
+        <v>10016.0</v>
+      </c>
+      <c r="AQ9">
+        <v>9869.0</v>
+      </c>
+      <c r="AR9">
+        <v>14751.0</v>
+      </c>
+      <c r="AS9">
+        <v>5277.0</v>
+      </c>
+      <c r="AT9">
+        <v>13353.0</v>
+      </c>
+      <c r="AU9">
+        <v>1684.0</v>
+      </c>
+      <c r="AV9">
+        <v>2297.0</v>
+      </c>
+      <c r="AW9">
+        <v>280.0</v>
+      </c>
+      <c r="AX9">
+        <v>10238.0</v>
+      </c>
+      <c r="AY9">
+        <v>2342.0</v>
+      </c>
+      <c r="AZ9">
+        <v>12717.0</v>
+      </c>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9">
+        <v>22306.0</v>
+      </c>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9">
+        <v>-22306.0</v>
+      </c>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9">
+        <v>15059.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:87">
+      <c r="A10" t="s">
+        <v>156</v>
+      </c>
+      <c r="B10">
+        <v>-12750000.0</v>
+      </c>
+      <c r="C10">
+        <v>797000.0</v>
+      </c>
+      <c r="D10">
+        <v>3752000.0</v>
+      </c>
+      <c r="E10">
+        <v>2863000.0</v>
+      </c>
+      <c r="F10">
+        <v>3325000.0</v>
+      </c>
+      <c r="G10">
+        <v>1802000.0</v>
+      </c>
+      <c r="H10">
+        <v>4038999.0</v>
+      </c>
+      <c r="I10">
+        <v>947000.0</v>
+      </c>
+      <c r="J10">
+        <v>2080000.0</v>
+      </c>
+      <c r="K10">
+        <v>17000.0</v>
+      </c>
+      <c r="L10">
+        <v>-499000.0</v>
+      </c>
+      <c r="M10">
+        <v>-4218000.0</v>
+      </c>
+      <c r="N10">
+        <v>-1099000.0</v>
+      </c>
+      <c r="O10">
+        <v>-2212000.0</v>
+      </c>
+      <c r="P10">
+        <v>19000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1384000.0</v>
+      </c>
+      <c r="R10">
+        <v>-2945000.0</v>
+      </c>
+      <c r="S10">
+        <v>-3341000.0</v>
+      </c>
+      <c r="T10">
+        <v>-3477000.0</v>
+      </c>
+      <c r="U10">
+        <v>-1915000.0</v>
+      </c>
+      <c r="V10">
+        <v>2220000.0</v>
+      </c>
+      <c r="W10">
+        <v>-272000.0</v>
+      </c>
+      <c r="X10">
+        <v>-1348665.0</v>
+      </c>
+      <c r="Y10">
+        <v>-566000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-8061000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-1720439.0</v>
+      </c>
+      <c r="AB10">
+        <v>-1720439.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1086843.0</v>
+      </c>
+      <c r="AD10">
+        <v>-718731.0</v>
+      </c>
+      <c r="AE10">
+        <v>-883772.0</v>
+      </c>
+      <c r="AF10">
+        <v>-1194802.0</v>
+      </c>
+      <c r="AG10">
+        <v>-118651.0</v>
+      </c>
+      <c r="AH10">
+        <v>-484309.0</v>
+      </c>
+      <c r="AI10">
+        <v>-355712.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-1439070.0</v>
+      </c>
+      <c r="AK10">
+        <v>-561701.0</v>
+      </c>
+      <c r="AL10">
+        <v>-681588.0</v>
+      </c>
+      <c r="AM10">
+        <v>-139968.0</v>
+      </c>
+      <c r="AN10">
+        <v>-580156.0</v>
+      </c>
+      <c r="AO10">
+        <v>-491928.0</v>
+      </c>
+      <c r="AP10">
+        <v>-472224.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-379802.0</v>
+      </c>
+      <c r="AR10">
+        <v>-945888.0</v>
+      </c>
+      <c r="AS10">
+        <v>-467538.0</v>
+      </c>
+      <c r="AT10">
+        <v>-468982.0</v>
+      </c>
+      <c r="AU10">
+        <v>-488493.0</v>
+      </c>
+      <c r="AV10">
+        <v>-1167719.0</v>
+      </c>
+      <c r="AW10">
+        <v>-445163.0</v>
+      </c>
+      <c r="AX10">
+        <v>-631094.0</v>
+      </c>
+      <c r="AY10">
+        <v>-478437.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-547206.0</v>
+      </c>
+      <c r="BA10">
+        <v>-444595.0</v>
+      </c>
+      <c r="BB10">
+        <v>-562762.0</v>
+      </c>
+      <c r="BC10">
+        <v>-469648.0</v>
+      </c>
+      <c r="BD10">
+        <v>-1068668.0</v>
+      </c>
+      <c r="BE10">
+        <v>-350630.0</v>
+      </c>
+      <c r="BF10">
+        <v>-348209.0</v>
+      </c>
+      <c r="BG10">
+        <v>-252431.0</v>
+      </c>
+      <c r="BH10">
+        <v>-203747.0</v>
+      </c>
+      <c r="BI10">
+        <v>-205180.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-163254.0</v>
+      </c>
+      <c r="BK10">
+        <v>-329377.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10">
+        <v>-763167.0</v>
+      </c>
+      <c r="BN10">
+        <v>-321572.0</v>
+      </c>
+      <c r="BO10">
+        <v>-546540.0</v>
+      </c>
+      <c r="BP10">
+        <v>-521063.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-851869.0</v>
+      </c>
+      <c r="BR10">
+        <v>-792957.0</v>
+      </c>
+      <c r="BS10">
+        <v>-808578.0</v>
+      </c>
+      <c r="BT10">
+        <v>-731837.0</v>
+      </c>
+      <c r="BU10">
+        <v>-895444.0</v>
+      </c>
+      <c r="BV10">
+        <v>-1790588.0</v>
+      </c>
+      <c r="BW10">
+        <v>-1012133.0</v>
+      </c>
+      <c r="BX10">
+        <v>-2453381.0</v>
+      </c>
+      <c r="BY10">
+        <v>-505942.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-1292377.0</v>
+      </c>
+      <c r="CA10">
+        <v>-576237.0</v>
+      </c>
+      <c r="CB10">
+        <v>-1366836.0</v>
+      </c>
+      <c r="CC10">
+        <v>-154453.0</v>
+      </c>
+      <c r="CD10">
+        <v>-23311.0</v>
+      </c>
+      <c r="CE10">
+        <v>-116199.0</v>
+      </c>
+      <c r="CF10">
+        <v>-35322.0</v>
+      </c>
+      <c r="CG10">
+        <v>-50378.0</v>
+      </c>
+      <c r="CH10">
+        <v>-103000.0</v>
+      </c>
+      <c r="CI10">
+        <v>-21798794.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:87">
+      <c r="A11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B11">
+        <v>-2662000.0</v>
+      </c>
+      <c r="C11">
+        <v>-4000.0</v>
+      </c>
+      <c r="D11">
+        <v>388000.0</v>
+      </c>
+      <c r="E11">
+        <v>628000.0</v>
+      </c>
+      <c r="F11">
+        <v>898000.0</v>
+      </c>
+      <c r="G11">
+        <v>140000.0</v>
+      </c>
+      <c r="H11">
+        <v>-5633000.0</v>
+      </c>
+      <c r="I11">
+        <v>-78000.0</v>
+      </c>
+      <c r="J11">
+        <v>3000.0</v>
+      </c>
+      <c r="K11">
+        <v>330000.0</v>
+      </c>
+      <c r="L11">
+        <v>330000.0</v>
+      </c>
+      <c r="M11">
+        <v>-124000.0</v>
+      </c>
+      <c r="N11">
+        <v>17000.0</v>
+      </c>
+      <c r="O11">
+        <v>-59000.0</v>
+      </c>
+      <c r="P11">
+        <v>152000.0</v>
+      </c>
+      <c r="Q11">
+        <v>150000.0</v>
+      </c>
+      <c r="R11">
+        <v>51000.0</v>
+      </c>
+      <c r="S11">
+        <v>-120000.0</v>
+      </c>
+      <c r="T11">
+        <v>-269000.0</v>
+      </c>
+      <c r="U11">
+        <v>-74000.0</v>
+      </c>
+      <c r="V11">
+        <v>183000.0</v>
+      </c>
+      <c r="W11">
+        <v>-139000.0</v>
+      </c>
+      <c r="X11">
+        <v>292529.0</v>
+      </c>
+      <c r="Y11">
+        <v>-9783.0</v>
+      </c>
+      <c r="Z11">
+        <v>7208191.0</v>
+      </c>
+      <c r="AA11">
+        <v>949211.0</v>
+      </c>
+      <c r="AB11"/>
+      <c r="AC11">
+        <v>381039.0</v>
+      </c>
+      <c r="AD11">
+        <v>10647.0</v>
+      </c>
+      <c r="AE11">
+        <v>-219649.0</v>
+      </c>
+      <c r="AF11"/>
+      <c r="AG11">
+        <v>-250162.0</v>
+      </c>
+      <c r="AH11">
+        <v>105748.0</v>
+      </c>
+      <c r="AI11">
+        <v>69291.0</v>
+      </c>
+      <c r="AJ11"/>
+      <c r="AK11">
+        <v>73130.0</v>
+      </c>
+      <c r="AL11">
+        <v>39372.0</v>
+      </c>
+      <c r="AM11">
+        <v>-250901.0</v>
+      </c>
+      <c r="AN11"/>
+      <c r="AO11">
+        <v>58325.0</v>
+      </c>
+      <c r="AP11">
+        <v>58325.0</v>
+      </c>
+      <c r="AQ11">
+        <v>57691.0</v>
+      </c>
+      <c r="AR11">
+        <v>57691.0</v>
+      </c>
+      <c r="AS11">
+        <v>58325.0</v>
+      </c>
+      <c r="AT11">
+        <v>58325.0</v>
+      </c>
+      <c r="AU11">
+        <v>57057.0</v>
+      </c>
+      <c r="AV11">
+        <v>57124.0</v>
+      </c>
+      <c r="AW11">
+        <v>16416.0</v>
+      </c>
+      <c r="AX11">
+        <v>-1987.0</v>
+      </c>
+      <c r="AY11">
+        <v>-4058.0</v>
+      </c>
+      <c r="AZ11"/>
+      <c r="BA11">
+        <v>56919.0</v>
+      </c>
+      <c r="BB11">
+        <v>50886.0</v>
+      </c>
+      <c r="BC11">
+        <v>36435.0</v>
+      </c>
+      <c r="BD11">
+        <v>30789.0</v>
+      </c>
+      <c r="BE11">
+        <v>37534.0</v>
+      </c>
+      <c r="BF11">
+        <v>45076.0</v>
+      </c>
+      <c r="BG11">
+        <v>44101.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11">
+        <v>24331.0</v>
+      </c>
+      <c r="BJ11">
+        <v>13745.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>-4759.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>-3054.0</v>
+      </c>
+      <c r="BT11">
+        <v>-13980.0</v>
+      </c>
+      <c r="BU11">
+        <v>-17469.0</v>
+      </c>
+      <c r="BV11">
+        <v>-13986.0</v>
+      </c>
+      <c r="BW11">
+        <v>-28216.0</v>
+      </c>
+      <c r="BX11">
+        <v>-54194.0</v>
+      </c>
+      <c r="BY11">
+        <v>-74270.0</v>
+      </c>
+      <c r="BZ11">
+        <v>-41644.0</v>
+      </c>
+      <c r="CA11">
+        <v>-21022.0</v>
+      </c>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
+        <v>879280.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:87">
+      <c r="A12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
+        <v>239000.0</v>
+      </c>
+      <c r="L12">
+        <v>239000.0</v>
+      </c>
+      <c r="M12">
+        <v>239000.0</v>
+      </c>
+      <c r="N12">
+        <v>317000.0</v>
+      </c>
+      <c r="O12">
+        <v>354000.0</v>
+      </c>
+      <c r="P12">
+        <v>190000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3000.0</v>
+      </c>
+      <c r="R12">
+        <v>13000.0</v>
+      </c>
+      <c r="S12">
+        <v>1000.0</v>
+      </c>
+      <c r="T12">
+        <v>10000.0</v>
+      </c>
+      <c r="U12">
+        <v>13000.0</v>
+      </c>
+      <c r="V12">
+        <v>9000.0</v>
+      </c>
+      <c r="W12">
+        <v>27000.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>330839.0</v>
+      </c>
+      <c r="AA12">
+        <v>605721.0</v>
+      </c>
+      <c r="AB12">
+        <v>1278238.0</v>
+      </c>
+      <c r="AC12">
+        <v>477029.0</v>
+      </c>
+      <c r="AD12">
+        <v>290238.0</v>
+      </c>
+      <c r="AE12">
+        <v>162248.0</v>
+      </c>
+      <c r="AF12">
+        <v>48762.0</v>
+      </c>
+      <c r="AG12">
+        <v>62937.0</v>
+      </c>
+      <c r="AH12">
+        <v>62635.0</v>
+      </c>
+      <c r="AI12">
+        <v>62655.0</v>
+      </c>
+      <c r="AJ12">
+        <v>84662.0</v>
+      </c>
+      <c r="AK12">
+        <v>150629.0</v>
+      </c>
+      <c r="AL12">
+        <v>145817.0</v>
+      </c>
+      <c r="AM12">
+        <v>157322.0</v>
+      </c>
+      <c r="AN12">
+        <v>57691.0</v>
+      </c>
+      <c r="AO12">
+        <v>58325.0</v>
+      </c>
+      <c r="AP12">
+        <v>58325.0</v>
+      </c>
+      <c r="AQ12">
+        <v>57691.0</v>
+      </c>
+      <c r="AR12">
+        <v>57691.0</v>
+      </c>
+      <c r="AS12">
+        <v>58325.0</v>
+      </c>
+      <c r="AT12">
+        <v>58325.0</v>
+      </c>
+      <c r="AU12">
+        <v>57057.0</v>
+      </c>
+      <c r="AV12">
+        <v>57124.0</v>
+      </c>
+      <c r="AW12">
+        <v>16416.0</v>
+      </c>
+      <c r="AX12">
+        <v>50886.0</v>
+      </c>
+      <c r="AY12">
+        <v>507262.0</v>
+      </c>
+      <c r="AZ12">
+        <v>507262.0</v>
+      </c>
+      <c r="BA12">
+        <v>56919.0</v>
+      </c>
+      <c r="BB12">
+        <v>50886.0</v>
+      </c>
+      <c r="BC12">
+        <v>36435.0</v>
+      </c>
+      <c r="BD12">
+        <v>30789.0</v>
+      </c>
+      <c r="BE12">
+        <v>37534.0</v>
+      </c>
+      <c r="BF12">
+        <v>45076.0</v>
+      </c>
+      <c r="BG12">
+        <v>44101.0</v>
+      </c>
+      <c r="BH12">
+        <v>32202.0</v>
+      </c>
+      <c r="BI12">
+        <v>24331.0</v>
+      </c>
+      <c r="BJ12">
+        <v>13745.0</v>
+      </c>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12">
+        <v>879280.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:87">
+      <c r="A13" t="s">
+        <v>159</v>
+      </c>
+      <c r="B13">
+        <v>42000.0</v>
+      </c>
+      <c r="C13">
+        <v>88000.0</v>
+      </c>
+      <c r="D13">
+        <v>10000.0</v>
+      </c>
+      <c r="E13">
+        <v>97000.0</v>
+      </c>
+      <c r="F13">
+        <v>116000.0</v>
+      </c>
+      <c r="G13">
+        <v>186000.0</v>
+      </c>
+      <c r="H13">
+        <v>141000.0</v>
+      </c>
+      <c r="I13">
+        <v>281000.0</v>
+      </c>
+      <c r="J13">
+        <v>323000.0</v>
+      </c>
+      <c r="K13">
+        <v>280000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13">
+        <v>239000.0</v>
+      </c>
+      <c r="N13">
+        <v>143000.0</v>
+      </c>
+      <c r="O13">
+        <v>143000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13">
+        <v>13000.0</v>
+      </c>
+      <c r="S13">
+        <v>1000.0</v>
+      </c>
+      <c r="T13"/>
+      <c r="U13">
+        <v>13000.0</v>
+      </c>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+    </row>
+    <row r="14" spans="1:87">
+      <c r="A14" t="s">
+        <v>160</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+    </row>
+    <row r="15" spans="1:87">
+      <c r="A15" t="s">
+        <v>161</v>
+      </c>
+      <c r="B15">
+        <v>-10088000.0</v>
+      </c>
+      <c r="C15">
+        <v>801000.0</v>
+      </c>
+      <c r="D15">
+        <v>3364000.0</v>
+      </c>
+      <c r="E15">
+        <v>2235000.0</v>
+      </c>
+      <c r="F15">
+        <v>2427000.0</v>
+      </c>
+      <c r="G15">
+        <v>1662000.0</v>
+      </c>
+      <c r="H15">
+        <v>9672000.0</v>
+      </c>
+      <c r="I15">
+        <v>1025000.0</v>
+      </c>
+      <c r="J15">
+        <v>2077000.0</v>
+      </c>
+      <c r="K15">
+        <v>17000.0</v>
+      </c>
+      <c r="L15">
+        <v>-829000.0</v>
+      </c>
+      <c r="M15">
+        <v>-4094000.0</v>
+      </c>
+      <c r="N15">
+        <v>-1116000.0</v>
+      </c>
+      <c r="O15">
+        <v>-2153000.0</v>
+      </c>
+      <c r="P15">
+        <v>-133000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-1534000.0</v>
+      </c>
+      <c r="R15">
+        <v>-2996000.0</v>
+      </c>
+      <c r="S15">
+        <v>-3221000.0</v>
+      </c>
+      <c r="T15">
+        <v>-3208000.0</v>
+      </c>
+      <c r="U15">
+        <v>-1841000.0</v>
+      </c>
+      <c r="V15">
+        <v>2037000.0</v>
+      </c>
+      <c r="W15">
+        <v>-272000.0</v>
+      </c>
+      <c r="X15">
+        <v>-1641194.0</v>
+      </c>
+      <c r="Y15">
+        <v>-566358.0</v>
+      </c>
+      <c r="Z15">
+        <v>-8061400.0</v>
+      </c>
+      <c r="AA15">
+        <v>-1720439.0</v>
+      </c>
+      <c r="AB15">
+        <v>-1720439.0</v>
+      </c>
+      <c r="AC15">
+        <v>-1086843.0</v>
+      </c>
+      <c r="AD15">
+        <v>-718731.0</v>
+      </c>
+      <c r="AE15">
+        <v>-883772.0</v>
+      </c>
+      <c r="AF15">
+        <v>-1194802.0</v>
+      </c>
+      <c r="AG15">
+        <v>-118651.0</v>
+      </c>
+      <c r="AH15">
+        <v>-484309.0</v>
+      </c>
+      <c r="AI15">
+        <v>-355712.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-1439070.0</v>
+      </c>
+      <c r="AK15">
+        <v>-500715.0</v>
+      </c>
+      <c r="AL15">
+        <v>-595104.0</v>
+      </c>
+      <c r="AM15">
+        <v>-265362.0</v>
+      </c>
+      <c r="AN15">
+        <v>-580156.0</v>
+      </c>
+      <c r="AO15">
+        <v>-491928.0</v>
+      </c>
+      <c r="AP15">
+        <v>-472224.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-379802.0</v>
+      </c>
+      <c r="AR15">
+        <v>-1125425.0</v>
+      </c>
+      <c r="AS15">
+        <v>-467538.0</v>
+      </c>
+      <c r="AT15">
+        <v>-468982.0</v>
+      </c>
+      <c r="AU15">
+        <v>-488493.0</v>
+      </c>
+      <c r="AV15">
+        <v>-1167719.0</v>
+      </c>
+      <c r="AW15">
+        <v>-445163.0</v>
+      </c>
+      <c r="AX15">
+        <v>-631094.0</v>
+      </c>
+      <c r="AY15">
+        <v>-478437.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-547206.0</v>
+      </c>
+      <c r="BA15">
+        <v>-444595.0</v>
+      </c>
+      <c r="BB15">
+        <v>-562762.0</v>
+      </c>
+      <c r="BC15">
+        <v>-469648.0</v>
+      </c>
+      <c r="BD15">
+        <v>-1068668.0</v>
+      </c>
+      <c r="BE15">
+        <v>-350630.0</v>
+      </c>
+      <c r="BF15">
+        <v>-348209.0</v>
+      </c>
+      <c r="BG15">
+        <v>-252431.0</v>
+      </c>
+      <c r="BH15">
+        <v>-203747.0</v>
+      </c>
+      <c r="BI15">
+        <v>-205180.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-163254.0</v>
+      </c>
+      <c r="BK15">
+        <v>-329377.0</v>
+      </c>
+      <c r="BL15">
+        <v>-689683.0</v>
+      </c>
+      <c r="BM15">
+        <v>-763167.0</v>
+      </c>
+      <c r="BN15">
+        <v>-321572.0</v>
+      </c>
+      <c r="BO15">
+        <v>-546540.0</v>
+      </c>
+      <c r="BP15">
+        <v>-521063.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-851869.0</v>
+      </c>
+      <c r="BR15">
+        <v>-792957.0</v>
+      </c>
+      <c r="BS15">
+        <v>-808578.0</v>
+      </c>
+      <c r="BT15">
+        <v>-731837.0</v>
+      </c>
+      <c r="BU15">
+        <v>-895444.0</v>
+      </c>
+      <c r="BV15">
+        <v>-1790588.0</v>
+      </c>
+      <c r="BW15">
+        <v>-983917.0</v>
+      </c>
+      <c r="BX15">
+        <v>-2453381.0</v>
+      </c>
+      <c r="BY15">
+        <v>-505942.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-1292377.0</v>
+      </c>
+      <c r="CA15">
+        <v>-576237.0</v>
+      </c>
+      <c r="CB15">
+        <v>-1366836.0</v>
+      </c>
+      <c r="CC15">
+        <v>-154453.0</v>
+      </c>
+      <c r="CD15">
+        <v>-23311.0</v>
+      </c>
+      <c r="CE15">
+        <v>-116199.0</v>
+      </c>
+      <c r="CF15">
+        <v>-35322.0</v>
+      </c>
+      <c r="CG15">
+        <v>-50378.0</v>
+      </c>
+      <c r="CH15">
+        <v>-103000.0</v>
+      </c>
+      <c r="CI15">
+        <v>-21798794.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:87">
+      <c r="A16" t="s">
+        <v>162</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-4094000.0</v>
+      </c>
+      <c r="N16">
+        <v>-1116000.0</v>
+      </c>
+      <c r="O16">
+        <v>-2153000.0</v>
+      </c>
+      <c r="P16">
+        <v>-134000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-1534000.0</v>
+      </c>
+      <c r="R16">
+        <v>-2996000.0</v>
+      </c>
+      <c r="S16">
+        <v>-3221000.0</v>
+      </c>
+      <c r="T16">
+        <v>-3207000.0</v>
+      </c>
+      <c r="U16">
+        <v>-1841000.0</v>
+      </c>
+      <c r="V16">
+        <v>994000.0</v>
+      </c>
+      <c r="W16">
+        <v>-272000.0</v>
+      </c>
+      <c r="X16">
+        <v>-1641194.0</v>
+      </c>
+      <c r="Y16">
+        <v>-566358.0</v>
+      </c>
+      <c r="Z16">
+        <v>-8061400.0</v>
+      </c>
+      <c r="AA16">
+        <v>-2284373.0</v>
+      </c>
+      <c r="AB16">
+        <v>-1720439.0</v>
+      </c>
+      <c r="AC16">
+        <v>-1086843.0</v>
+      </c>
+      <c r="AD16">
+        <v>-718731.0</v>
+      </c>
+      <c r="AE16">
+        <v>-883772.0</v>
+      </c>
+      <c r="AF16">
+        <v>-1194802.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
+      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
+      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
+      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+    </row>
+    <row r="17" spans="1:87">
+      <c r="A17" t="s">
+        <v>163</v>
+      </c>
+      <c r="B17">
+        <v>-10088000.0</v>
+      </c>
+      <c r="C17">
+        <v>801000.0</v>
+      </c>
+      <c r="D17">
+        <v>3363000.0</v>
+      </c>
+      <c r="E17">
+        <v>2235000.0</v>
+      </c>
+      <c r="F17">
+        <v>2427000.0</v>
+      </c>
+      <c r="G17">
+        <v>1662000.0</v>
+      </c>
+      <c r="H17">
+        <v>9672000.0</v>
+      </c>
+      <c r="I17">
+        <v>1025000.0</v>
+      </c>
+      <c r="J17">
+        <v>2077000.0</v>
+      </c>
+      <c r="K17">
+        <v>17000.0</v>
+      </c>
+      <c r="L17">
+        <v>-829000.0</v>
+      </c>
+      <c r="M17">
+        <v>-4094000.0</v>
+      </c>
+      <c r="N17">
+        <v>-1116000.0</v>
+      </c>
+      <c r="O17">
+        <v>-2153000.0</v>
+      </c>
+      <c r="P17">
+        <v>-134000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-1534000.0</v>
+      </c>
+      <c r="R17">
+        <v>-2996000.0</v>
+      </c>
+      <c r="S17">
+        <v>-3221000.0</v>
+      </c>
+      <c r="T17">
+        <v>-3207000.0</v>
+      </c>
+      <c r="U17">
+        <v>-1841000.0</v>
+      </c>
+      <c r="V17">
+        <v>2037000.0</v>
+      </c>
+      <c r="W17">
+        <v>-272000.0</v>
+      </c>
+      <c r="X17">
+        <v>-1641194.0</v>
+      </c>
+      <c r="Y17">
+        <v>-566358.0</v>
+      </c>
+      <c r="Z17">
+        <v>-8061400.0</v>
+      </c>
+      <c r="AA17">
+        <v>-2284373.0</v>
+      </c>
+      <c r="AB17">
+        <v>-1720439.0</v>
+      </c>
+      <c r="AC17">
+        <v>-1086843.0</v>
+      </c>
+      <c r="AD17">
+        <v>-718731.0</v>
+      </c>
+      <c r="AE17">
+        <v>-883772.0</v>
+      </c>
+      <c r="AF17">
+        <v>-1194802.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+    </row>
+    <row r="18" spans="1:87">
+      <c r="A18" t="s">
+        <v>164</v>
+      </c>
+      <c r="B18">
+        <v>42000.0</v>
+      </c>
+      <c r="C18">
+        <v>88000.0</v>
+      </c>
+      <c r="D18">
+        <v>10000.0</v>
+      </c>
+      <c r="E18">
+        <v>97000.0</v>
+      </c>
+      <c r="F18">
+        <v>116000.0</v>
+      </c>
+      <c r="G18">
+        <v>186000.0</v>
+      </c>
+      <c r="H18">
+        <v>141000.0</v>
+      </c>
+      <c r="I18">
+        <v>281000.0</v>
+      </c>
+      <c r="J18">
+        <v>323000.0</v>
+      </c>
+      <c r="K18">
+        <v>280000.0</v>
+      </c>
+      <c r="L18">
+        <v>168000.0</v>
+      </c>
+      <c r="M18">
+        <v>239000.0</v>
+      </c>
+      <c r="N18">
+        <v>143000.0</v>
+      </c>
+      <c r="O18">
+        <v>143000.0</v>
+      </c>
+      <c r="P18">
+        <v>191000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-3000.0</v>
+      </c>
+      <c r="R18">
+        <v>13000.0</v>
+      </c>
+      <c r="S18">
+        <v>1000.0</v>
+      </c>
+      <c r="T18">
+        <v>8000.0</v>
+      </c>
+      <c r="U18">
+        <v>4000.0</v>
+      </c>
+      <c r="V18">
+        <v>-17000.0</v>
+      </c>
+      <c r="W18">
+        <v>-29000.0</v>
+      </c>
+      <c r="X18">
+        <v>0.0</v>
+      </c>
+      <c r="Y18">
+        <v>0.0</v>
+      </c>
+      <c r="Z18">
+        <v>-330839.0</v>
+      </c>
+      <c r="AA18">
+        <v>-657656.0</v>
+      </c>
+      <c r="AB18">
+        <v>-605721.0</v>
+      </c>
+      <c r="AC18">
+        <v>-477029.0</v>
+      </c>
+      <c r="AD18">
+        <v>-290238.0</v>
+      </c>
+      <c r="AE18">
+        <v>-59390.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+    </row>
+    <row r="19" spans="1:87">
+      <c r="A19" t="s">
+        <v>165</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>-426000.0</v>
+      </c>
+      <c r="O19">
+        <v>-361000.0</v>
+      </c>
+      <c r="P19">
+        <v>-146000.0</v>
+      </c>
+      <c r="Q19">
+        <v>25000.0</v>
+      </c>
+      <c r="R19">
+        <v>-343000.0</v>
+      </c>
+      <c r="S19">
+        <v>67000.0</v>
+      </c>
+      <c r="T19">
+        <v>-556000.0</v>
+      </c>
+      <c r="U19">
+        <v>-124000.0</v>
+      </c>
+      <c r="V19">
+        <v>206000.0</v>
+      </c>
+      <c r="W19">
+        <v>166000.0</v>
+      </c>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+    </row>
+    <row r="20" spans="1:87">
+      <c r="A20" t="s">
+        <v>166</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+    </row>
+    <row r="21" spans="1:87">
+      <c r="A21" t="s">
+        <v>167</v>
+      </c>
+      <c r="B21">
+        <v>-12846000.0</v>
+      </c>
+      <c r="C21">
+        <v>1260000.0</v>
+      </c>
+      <c r="D21">
+        <v>3954000.0</v>
+      </c>
+      <c r="E21">
+        <v>2863000.0</v>
+      </c>
+      <c r="F21">
+        <v>3326000.0</v>
+      </c>
+      <c r="G21">
+        <v>1696000.0</v>
+      </c>
+      <c r="H21">
+        <v>4093000.0</v>
+      </c>
+      <c r="I21">
+        <v>828000.0</v>
+      </c>
+      <c r="J21">
+        <v>1913000.0</v>
+      </c>
+      <c r="K21">
+        <v>-164000.0</v>
+      </c>
+      <c r="L21">
+        <v>-870000.0</v>
+      </c>
+      <c r="M21">
+        <v>-4109000.0</v>
+      </c>
+      <c r="N21">
+        <v>-992000.0</v>
+      </c>
+      <c r="O21">
+        <v>-1994000.0</v>
+      </c>
+      <c r="P21">
+        <v>-25000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1406000.0</v>
+      </c>
+      <c r="R21">
+        <v>-2615000.0</v>
+      </c>
+      <c r="S21">
+        <v>-3409000.0</v>
+      </c>
+      <c r="T21">
+        <v>-3099000.0</v>
+      </c>
+      <c r="U21">
+        <v>-1804000.0</v>
+      </c>
+      <c r="V21">
+        <v>2023000.0</v>
+      </c>
+      <c r="W21">
+        <v>-411000.0</v>
+      </c>
+      <c r="X21">
+        <v>-1257266.0</v>
+      </c>
+      <c r="Y21">
+        <v>-557000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-853000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-798631.0</v>
+      </c>
+      <c r="AB21">
+        <v>-771228.0</v>
+      </c>
+      <c r="AC21">
+        <v>-706153.0</v>
+      </c>
+      <c r="AD21">
+        <v>-678830.0</v>
+      </c>
+      <c r="AE21">
+        <v>-1116954.0</v>
+      </c>
+      <c r="AF21">
+        <v>-1051000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-362915.0</v>
+      </c>
+      <c r="AH21">
+        <v>-358934.0</v>
+      </c>
+      <c r="AI21">
+        <v>-294448.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-364398.0</v>
+      </c>
+      <c r="AK21">
+        <v>-507606.0</v>
+      </c>
+      <c r="AL21">
+        <v>-473214.0</v>
+      </c>
+      <c r="AM21">
+        <v>-485632.0</v>
+      </c>
+      <c r="AN21">
+        <v>-541214.0</v>
+      </c>
+      <c r="AO21">
+        <v>-433603.0</v>
+      </c>
+      <c r="AP21">
+        <v>-413899.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-322111.0</v>
+      </c>
+      <c r="AR21">
+        <v>-1067734.0</v>
+      </c>
+      <c r="AS21">
+        <v>-409213.0</v>
+      </c>
+      <c r="AT21">
+        <v>-410657.0</v>
+      </c>
+      <c r="AU21">
+        <v>-431436.0</v>
+      </c>
+      <c r="AV21">
+        <v>-1110595.0</v>
+      </c>
+      <c r="AW21">
+        <v>-428747.0</v>
+      </c>
+      <c r="AX21">
+        <v>-633081.0</v>
+      </c>
+      <c r="AY21">
+        <v>-482495.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-391171.0</v>
+      </c>
+      <c r="BA21">
+        <v>-387676.0</v>
+      </c>
+      <c r="BB21">
+        <v>-511876.0</v>
+      </c>
+      <c r="BC21">
+        <v>-433213.0</v>
+      </c>
+      <c r="BD21">
+        <v>-1037879.0</v>
+      </c>
+      <c r="BE21">
+        <v>-313096.0</v>
+      </c>
+      <c r="BF21">
+        <v>-303133.0</v>
+      </c>
+      <c r="BG21">
+        <v>-208330.0</v>
+      </c>
+      <c r="BH21">
+        <v>-171545.0</v>
+      </c>
+      <c r="BI21">
+        <v>-180849.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-149509.0</v>
+      </c>
+      <c r="BK21">
+        <v>-329377.0</v>
+      </c>
+      <c r="BL21">
+        <v>-689683.0</v>
+      </c>
+      <c r="BM21">
+        <v>-763167.0</v>
+      </c>
+      <c r="BN21">
+        <v>-321572.0</v>
+      </c>
+      <c r="BO21">
+        <v>-546274.0</v>
+      </c>
+      <c r="BP21">
+        <v>-525822.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-851869.0</v>
+      </c>
+      <c r="BR21">
+        <v>-792957.0</v>
+      </c>
+      <c r="BS21">
+        <v>-811632.0</v>
+      </c>
+      <c r="BT21">
+        <v>-745817.0</v>
+      </c>
+      <c r="BU21">
+        <v>-912913.0</v>
+      </c>
+      <c r="BV21">
+        <v>-1804574.0</v>
+      </c>
+      <c r="BW21">
+        <v>-1012133.0</v>
+      </c>
+      <c r="BX21">
+        <v>-2507575.0</v>
+      </c>
+      <c r="BY21">
+        <v>-580212.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-1334021.0</v>
+      </c>
+      <c r="CA21">
+        <v>-597259.0</v>
+      </c>
+      <c r="CB21">
+        <v>-1366836.0</v>
+      </c>
+      <c r="CC21">
+        <v>-154453.0</v>
+      </c>
+      <c r="CD21">
+        <v>-23311.0</v>
+      </c>
+      <c r="CE21">
+        <v>-116199.0</v>
+      </c>
+      <c r="CF21">
+        <v>-35322.0</v>
+      </c>
+      <c r="CG21">
+        <v>-50378.0</v>
+      </c>
+      <c r="CH21">
+        <v>-102999.0</v>
+      </c>
+      <c r="CI21">
+        <v>-21547393.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:87">
+      <c r="A22" t="s">
+        <v>168</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+    </row>
+    <row r="23" spans="1:87">
+      <c r="A23" t="s">
+        <v>169</v>
+      </c>
+      <c r="B23">
+        <v>29233000.0</v>
+      </c>
+      <c r="C23">
+        <v>27789000.0</v>
+      </c>
+      <c r="D23">
+        <v>31292000.0</v>
+      </c>
+      <c r="E23">
+        <v>25316000.0</v>
+      </c>
+      <c r="F23">
+        <v>25179000.0</v>
+      </c>
+      <c r="G23">
+        <v>24494000.0</v>
+      </c>
+      <c r="H23">
+        <v>23886000.0</v>
+      </c>
+      <c r="I23">
+        <v>20026000.0</v>
+      </c>
+      <c r="J23">
+        <v>18356000.0</v>
+      </c>
+      <c r="K23">
+        <v>16818000.0</v>
+      </c>
+      <c r="L23">
+        <v>16510000.0</v>
+      </c>
+      <c r="M23">
+        <v>11194000.0</v>
+      </c>
+      <c r="N23">
+        <v>12500000.0</v>
+      </c>
+      <c r="O23">
+        <v>10405000.0</v>
+      </c>
+      <c r="P23">
+        <v>16043000.0</v>
+      </c>
+      <c r="Q23">
+        <v>13828000.0</v>
+      </c>
+      <c r="R23">
+        <v>14234000.0</v>
+      </c>
+      <c r="S23">
+        <v>11386000.0</v>
+      </c>
+      <c r="T23">
+        <v>14262000.0</v>
+      </c>
+      <c r="U23">
+        <v>10507000.0</v>
+      </c>
+      <c r="V23">
+        <v>11378000.0</v>
+      </c>
+      <c r="W23">
+        <v>9304000.0</v>
+      </c>
+      <c r="X23">
+        <v>12286420.0</v>
+      </c>
+      <c r="Y23">
+        <v>4755000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2043000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1299073.0</v>
+      </c>
+      <c r="AB23">
+        <v>1271670.0</v>
+      </c>
+      <c r="AC23">
+        <v>1013254.0</v>
+      </c>
+      <c r="AD23">
+        <v>784599.0</v>
+      </c>
+      <c r="AE23">
+        <v>1128061.0</v>
+      </c>
+      <c r="AF23">
+        <v>1081112.0</v>
+      </c>
+      <c r="AG23">
+        <v>416172.0</v>
+      </c>
+      <c r="AH23">
+        <v>497676.0</v>
+      </c>
+      <c r="AI23">
+        <v>322564.0</v>
+      </c>
+      <c r="AJ23">
+        <v>446948.0</v>
+      </c>
+      <c r="AK23">
+        <v>577959.0</v>
+      </c>
+      <c r="AL23">
+        <v>570386.0</v>
+      </c>
+      <c r="AM23">
+        <v>528065.0</v>
+      </c>
+      <c r="AN23">
+        <v>612380.0</v>
+      </c>
+      <c r="AO23">
+        <v>464230.0</v>
+      </c>
+      <c r="AP23">
+        <v>435618.0</v>
+      </c>
+      <c r="AQ23">
+        <v>352614.0</v>
+      </c>
+      <c r="AR23">
+        <v>1133377.0</v>
+      </c>
+      <c r="AS23">
+        <v>419970.0</v>
+      </c>
+      <c r="AT23">
+        <v>448730.0</v>
+      </c>
+      <c r="AU23">
+        <v>467968.0</v>
+      </c>
+      <c r="AV23">
+        <v>1123332.0</v>
+      </c>
+      <c r="AW23">
+        <v>429371.0</v>
+      </c>
+      <c r="AX23">
+        <v>657684.0</v>
+      </c>
+      <c r="AY23">
+        <v>487011.0</v>
+      </c>
+      <c r="AZ23">
+        <v>421267.0</v>
+      </c>
+      <c r="BA23">
+        <v>387676.0</v>
+      </c>
+      <c r="BB23">
+        <v>511876.0</v>
+      </c>
+      <c r="BC23">
+        <v>433213.0</v>
+      </c>
+      <c r="BD23">
+        <v>1037879.0</v>
+      </c>
+      <c r="BE23">
+        <v>313096.0</v>
+      </c>
+      <c r="BF23">
+        <v>303133.0</v>
+      </c>
+      <c r="BG23">
+        <v>208330.0</v>
+      </c>
+      <c r="BH23">
+        <v>171545.0</v>
+      </c>
+      <c r="BI23">
+        <v>180849.0</v>
+      </c>
+      <c r="BJ23">
+        <v>149509.0</v>
+      </c>
+      <c r="BK23">
+        <v>329377.0</v>
+      </c>
+      <c r="BL23">
+        <v>689683.0</v>
+      </c>
+      <c r="BM23">
+        <v>763167.0</v>
+      </c>
+      <c r="BN23">
+        <v>321572.0</v>
+      </c>
+      <c r="BO23">
+        <v>546274.0</v>
+      </c>
+      <c r="BP23">
+        <v>525822.0</v>
+      </c>
+      <c r="BQ23">
+        <v>851869.0</v>
+      </c>
+      <c r="BR23">
+        <v>792957.0</v>
+      </c>
+      <c r="BS23">
+        <v>811632.0</v>
+      </c>
+      <c r="BT23">
+        <v>745817.0</v>
+      </c>
+      <c r="BU23">
+        <v>912913.0</v>
+      </c>
+      <c r="BV23">
+        <v>1804574.0</v>
+      </c>
+      <c r="BW23">
+        <v>1012133.0</v>
+      </c>
+      <c r="BX23">
+        <v>2507575.0</v>
+      </c>
+      <c r="BY23">
+        <v>580212.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1334021.0</v>
+      </c>
+      <c r="CA23">
+        <v>597259.0</v>
+      </c>
+      <c r="CB23">
+        <v>1366836.0</v>
+      </c>
+      <c r="CC23">
+        <v>154453.0</v>
+      </c>
+      <c r="CD23">
+        <v>23311.0</v>
+      </c>
+      <c r="CE23">
+        <v>116199.0</v>
+      </c>
+      <c r="CF23">
+        <v>35322.0</v>
+      </c>
+      <c r="CG23">
+        <v>50378.0</v>
+      </c>
+      <c r="CH23">
+        <v>102999.0</v>
+      </c>
+      <c r="CI23">
+        <v>21582005.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:87">
+      <c r="A24" t="s">
+        <v>170</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
+        <v>1043000.0</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+    </row>
+    <row r="25" spans="1:87">
+      <c r="A25" t="s">
+        <v>171</v>
+      </c>
+      <c r="B25">
+        <v>727000.0</v>
+      </c>
+      <c r="C25">
+        <v>635000.0</v>
+      </c>
+      <c r="D25">
+        <v>498000.0</v>
+      </c>
+      <c r="E25">
+        <v>618000.0</v>
+      </c>
+      <c r="F25">
+        <v>559000.0</v>
+      </c>
+      <c r="G25">
+        <v>440000.0</v>
+      </c>
+      <c r="H25">
+        <v>378000.0</v>
+      </c>
+      <c r="I25">
+        <v>106000.0</v>
+      </c>
+      <c r="J25">
+        <v>669000.0</v>
+      </c>
+      <c r="K25">
+        <v>338000.0</v>
+      </c>
+      <c r="L25">
+        <v>341000.0</v>
+      </c>
+      <c r="M25">
+        <v>339000.0</v>
+      </c>
+      <c r="N25">
+        <v>306000.0</v>
+      </c>
+      <c r="O25">
+        <v>276000.0</v>
+      </c>
+      <c r="P25">
+        <v>217000.0</v>
+      </c>
+      <c r="Q25">
+        <v>257000.0</v>
+      </c>
+      <c r="R25">
+        <v>206000.0</v>
+      </c>
+      <c r="S25">
+        <v>175000.0</v>
+      </c>
+      <c r="T25">
+        <v>134000.0</v>
+      </c>
+      <c r="U25">
+        <v>136000.0</v>
+      </c>
+      <c r="V25">
+        <v>129000.0</v>
+      </c>
+      <c r="W25">
+        <v>88000.0</v>
+      </c>
+      <c r="X25">
+        <v>89079.0</v>
+      </c>
+      <c r="Y25">
+        <v>75217.0</v>
+      </c>
+      <c r="Z25">
+        <v>40042.0</v>
+      </c>
+      <c r="AA25">
+        <v>37716.0</v>
+      </c>
+      <c r="AB25">
+        <v>5185.0</v>
+      </c>
+      <c r="AC25">
+        <v>9681.0</v>
+      </c>
+      <c r="AD25">
+        <v>9676.0</v>
+      </c>
+      <c r="AE25">
+        <v>9087.0</v>
+      </c>
+      <c r="AF25">
+        <v>7254.0</v>
+      </c>
+      <c r="AG25">
+        <v>7212.0</v>
+      </c>
+      <c r="AH25">
+        <v>3406.0</v>
+      </c>
+      <c r="AI25">
+        <v>2781.0</v>
+      </c>
+      <c r="AJ25">
+        <v>2781.0</v>
+      </c>
+      <c r="AK25">
+        <v>17474.0</v>
+      </c>
+      <c r="AL25">
+        <v>13150.0</v>
+      </c>
+      <c r="AM25">
+        <v>11629.0</v>
+      </c>
+      <c r="AN25">
+        <v>11629.0</v>
+      </c>
+      <c r="AO25">
+        <v>11628.0</v>
+      </c>
+      <c r="AP25">
+        <v>11629.0</v>
+      </c>
+      <c r="AQ25">
+        <v>11629.0</v>
+      </c>
+      <c r="AR25">
+        <v>11791.0</v>
+      </c>
+      <c r="AS25">
+        <v>11791.0</v>
+      </c>
+      <c r="AT25">
+        <v>11792.0</v>
+      </c>
+      <c r="AU25">
+        <v>11791.0</v>
+      </c>
+      <c r="AV25">
+        <v>12023.0</v>
+      </c>
+      <c r="AW25">
+        <v>12024.0</v>
+      </c>
+      <c r="AX25">
+        <v>11397.0</v>
+      </c>
+      <c r="AY25">
+        <v>10142.0</v>
+      </c>
+      <c r="AZ25">
+        <v>10475.0</v>
+      </c>
+      <c r="BA25">
+        <v>10474.0</v>
+      </c>
+      <c r="BB25">
+        <v>8967.0</v>
+      </c>
+      <c r="BC25">
+        <v>8214.0</v>
+      </c>
+      <c r="BD25">
+        <v>8758.0</v>
+      </c>
+      <c r="BE25">
+        <v>7141.0</v>
+      </c>
+      <c r="BF25">
+        <v>2402.0</v>
+      </c>
+      <c r="BG25">
+        <v>2284.0</v>
+      </c>
+      <c r="BH25">
+        <v>2697.0</v>
+      </c>
+      <c r="BI25">
+        <v>2696.0</v>
+      </c>
+      <c r="BJ25">
+        <v>2697.0</v>
+      </c>
+      <c r="BK25">
+        <v>2696.0</v>
+      </c>
+      <c r="BL25">
+        <v>2244.0</v>
+      </c>
+      <c r="BM25">
+        <v>2244.0</v>
+      </c>
+      <c r="BN25">
+        <v>2244.0</v>
+      </c>
+      <c r="BO25">
+        <v>2244.0</v>
+      </c>
+      <c r="BP25">
+        <v>2896.0</v>
+      </c>
+      <c r="BQ25">
+        <v>2310.0</v>
+      </c>
+      <c r="BR25">
+        <v>2164.0</v>
+      </c>
+      <c r="BS25">
+        <v>1978.0</v>
+      </c>
+      <c r="BT25">
+        <v>2424.0</v>
+      </c>
+      <c r="BU25">
+        <v>2285.0</v>
+      </c>
+      <c r="BV25">
+        <v>2006.0</v>
+      </c>
+      <c r="BW25">
+        <v>1937.0</v>
+      </c>
+      <c r="BX25">
+        <v>1044.0</v>
+      </c>
+      <c r="BY25">
+        <v>794.0</v>
+      </c>
+      <c r="BZ25">
+        <v>629.0</v>
+      </c>
+      <c r="CA25">
+        <v>130.0</v>
+      </c>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+    </row>
+    <row r="26" spans="1:87">
+      <c r="A26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>600000.0</v>
+      </c>
+      <c r="L26">
+        <v>600000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
+        <v>500000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>300000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>40000.0</v>
+      </c>
+      <c r="Y26">
+        <v>4000.0</v>
+      </c>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>158105.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26">
+        <v>430286.0</v>
+      </c>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26">
+        <v>-215143.0</v>
+      </c>
+      <c r="BH26"/>
+      <c r="BI26">
+        <v>36140.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26">
+        <v>159809.0</v>
+      </c>
+      <c r="BL26">
+        <v>269016.0</v>
+      </c>
+      <c r="BM26">
+        <v>246465.0</v>
+      </c>
+      <c r="BN26">
+        <v>160008.0</v>
+      </c>
+      <c r="BO26">
+        <v>271213.0</v>
+      </c>
+      <c r="BP26">
+        <v>303109.0</v>
+      </c>
+      <c r="BQ26">
+        <v>575445.0</v>
+      </c>
+      <c r="BR26">
+        <v>616283.0</v>
+      </c>
+      <c r="BS26">
+        <v>536393.0</v>
+      </c>
+      <c r="BT26">
+        <v>558613.0</v>
+      </c>
+      <c r="BU26">
+        <v>782861.0</v>
+      </c>
+      <c r="BV26">
+        <v>729065.0</v>
+      </c>
+      <c r="BW26">
+        <v>562009.0</v>
+      </c>
+      <c r="BX26">
+        <v>368874.0</v>
+      </c>
+      <c r="BY26">
+        <v>342744.0</v>
+      </c>
+      <c r="BZ26">
+        <v>321991.0</v>
+      </c>
+      <c r="CA26">
+        <v>310586.0</v>
+      </c>
+      <c r="CB26">
+        <v>240100.0</v>
+      </c>
+      <c r="CC26">
+        <v>128025.0</v>
+      </c>
+      <c r="CD26"/>
+      <c r="CE26">
+        <v>90175.0</v>
+      </c>
+      <c r="CF26">
+        <v>10000.0</v>
+      </c>
+      <c r="CG26">
+        <v>37000.0</v>
+      </c>
+      <c r="CH26">
+        <v>33000.0</v>
+      </c>
+      <c r="CI26">
+        <v>7473781.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:87">
+      <c r="A27" t="s">
+        <v>173</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>4000000.0</v>
+      </c>
+      <c r="F27">
+        <v>3800000.0</v>
+      </c>
+      <c r="G27">
+        <v>4000000.0</v>
+      </c>
+      <c r="H27">
+        <v>3800000.0</v>
+      </c>
+      <c r="I27">
+        <v>3200000.0</v>
+      </c>
+      <c r="J27">
+        <v>2500000.0</v>
+      </c>
+      <c r="K27">
+        <v>2800000.0</v>
+      </c>
+      <c r="L27">
+        <v>2500000.0</v>
+      </c>
+      <c r="M27">
+        <v>1300000.0</v>
+      </c>
+      <c r="N27">
+        <v>600000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27">
+        <v>1600000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2400000.0</v>
+      </c>
+      <c r="R27">
+        <v>1200000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27">
+        <v>1600000.0</v>
+      </c>
+      <c r="U27">
+        <v>600000.0</v>
+      </c>
+      <c r="V27">
+        <v>400000.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27">
+        <v>70000.0</v>
+      </c>
+      <c r="Y27">
+        <v>130000.0</v>
+      </c>
+      <c r="Z27">
+        <v>103000.0</v>
+      </c>
+      <c r="AA27">
+        <v>366786.0</v>
+      </c>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
+        <v>262248.0</v>
+      </c>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27">
+        <v>1170117.0</v>
+      </c>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27">
+        <v>-61885.0</v>
+      </c>
+      <c r="AM27">
+        <v>-44453.0</v>
+      </c>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+    </row>
+    <row r="28" spans="1:87">
+      <c r="A28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28">
+        <v>9959000.0</v>
+      </c>
+      <c r="F28">
+        <v>10338000.0</v>
+      </c>
+      <c r="G28">
+        <v>10128000.0</v>
+      </c>
+      <c r="H28">
+        <v>8135000.0</v>
+      </c>
+      <c r="I28">
+        <v>8884000.0</v>
+      </c>
+      <c r="J28">
+        <v>8135000.0</v>
+      </c>
+      <c r="K28">
+        <v>6903000.0</v>
+      </c>
+      <c r="L28">
+        <v>6700000.0</v>
+      </c>
+      <c r="M28">
+        <v>5967000.0</v>
+      </c>
+      <c r="N28">
+        <v>6415000.0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28">
+        <v>500000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5883000.0</v>
+      </c>
+      <c r="R28">
+        <v>7539000.0</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28">
+        <v>60000.0</v>
+      </c>
+      <c r="U28">
+        <v>30000.0</v>
+      </c>
+      <c r="V28">
+        <v>5139000.0</v>
+      </c>
+      <c r="W28">
+        <v>5151000.0</v>
+      </c>
+      <c r="X28">
+        <v>2200000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2552000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1242823.0</v>
+      </c>
+      <c r="AA28">
+        <v>450966.0</v>
+      </c>
+      <c r="AB28">
+        <v>817752.0</v>
+      </c>
+      <c r="AC28">
+        <v>755545.0</v>
+      </c>
+      <c r="AD28">
+        <v>728893.0</v>
+      </c>
+      <c r="AE28">
+        <v>772224.0</v>
+      </c>
+      <c r="AF28">
+        <v>1034472.0</v>
+      </c>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28">
+        <v>1544953.0</v>
+      </c>
+      <c r="AJ28"/>
+      <c r="AK28">
+        <v>433759.0</v>
+      </c>
+      <c r="AL28">
+        <v>587581.0</v>
+      </c>
+      <c r="AM28">
+        <v>523613.0</v>
+      </c>
+      <c r="AN28"/>
+      <c r="AO28">
+        <v>433918.0</v>
+      </c>
+      <c r="AP28">
+        <v>412286.0</v>
+      </c>
+      <c r="AQ28">
+        <v>320351.0</v>
+      </c>
+      <c r="AR28">
+        <v>1070694.0</v>
+      </c>
+      <c r="AS28">
+        <v>402699.0</v>
+      </c>
+      <c r="AT28">
+        <v>412218.0</v>
+      </c>
+      <c r="AU28">
+        <v>421329.0</v>
+      </c>
+      <c r="AV28">
+        <v>1100869.0</v>
+      </c>
+      <c r="AW28">
+        <v>417003.0</v>
+      </c>
+      <c r="AX28">
+        <v>631922.0</v>
+      </c>
+      <c r="AY28">
+        <v>474695.0</v>
+      </c>
+      <c r="AZ28">
+        <v>393413.0</v>
+      </c>
+      <c r="BA28">
+        <v>377202.0</v>
+      </c>
+      <c r="BB28">
+        <v>502909.0</v>
+      </c>
+      <c r="BC28">
+        <v>424999.0</v>
+      </c>
+      <c r="BD28">
+        <v>1029121.0</v>
+      </c>
+      <c r="BE28">
+        <v>305955.0</v>
+      </c>
+      <c r="BF28">
+        <v>300731.0</v>
+      </c>
+      <c r="BG28">
+        <v>421189.0</v>
+      </c>
+      <c r="BH28">
+        <v>168848.0</v>
+      </c>
+      <c r="BI28">
+        <v>142013.0</v>
+      </c>
+      <c r="BJ28">
+        <v>146812.0</v>
+      </c>
+      <c r="BK28">
+        <v>166872.0</v>
+      </c>
+      <c r="BL28"/>
+      <c r="BM28">
+        <v>514458.0</v>
+      </c>
+      <c r="BN28">
+        <v>159320.0</v>
+      </c>
+      <c r="BO28">
+        <v>273083.0</v>
+      </c>
+      <c r="BP28">
+        <v>219817.0</v>
+      </c>
+      <c r="BQ28">
+        <v>274114.0</v>
+      </c>
+      <c r="BR28">
+        <v>174510.0</v>
+      </c>
+      <c r="BS28">
+        <v>273261.0</v>
+      </c>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28">
+        <v>13979455.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:87">
+      <c r="A29" t="s">
+        <v>175</v>
+      </c>
+      <c r="B29">
+        <v>-2662000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4000.0</v>
+      </c>
+      <c r="D29">
+        <v>388000.0</v>
+      </c>
+      <c r="E29">
+        <v>628000.0</v>
+      </c>
+      <c r="F29">
+        <v>898000.0</v>
+      </c>
+      <c r="G29">
+        <v>140000.0</v>
+      </c>
+      <c r="H29">
+        <v>-5633000.0</v>
+      </c>
+      <c r="I29">
+        <v>-78000.0</v>
+      </c>
+      <c r="J29">
+        <v>3000.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>330000.0</v>
+      </c>
+      <c r="M29">
+        <v>-124000.0</v>
+      </c>
+      <c r="N29">
+        <v>17000.0</v>
+      </c>
+      <c r="O29">
+        <v>-59000.0</v>
+      </c>
+      <c r="P29">
+        <v>152000.0</v>
+      </c>
+      <c r="Q29">
+        <v>150000.0</v>
+      </c>
+      <c r="R29">
+        <v>51000.0</v>
+      </c>
+      <c r="S29">
+        <v>-120000.0</v>
+      </c>
+      <c r="T29">
+        <v>-269000.0</v>
+      </c>
+      <c r="U29">
+        <v>-74000.0</v>
+      </c>
+      <c r="V29">
+        <v>183000.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>292529.0</v>
+      </c>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+    </row>
+    <row r="30" spans="1:87">
+      <c r="A30" t="s">
+        <v>176</v>
+      </c>
+      <c r="B30">
+        <v>14629000.0</v>
+      </c>
+      <c r="C30">
+        <v>16140999.0</v>
+      </c>
+      <c r="D30">
+        <v>17107000.0</v>
+      </c>
+      <c r="E30">
+        <v>14059000.0</v>
+      </c>
+      <c r="F30">
+        <v>14238000.0</v>
+      </c>
+      <c r="G30">
+        <v>14228000.0</v>
+      </c>
+      <c r="H30">
+        <v>13468000.0</v>
+      </c>
+      <c r="I30">
+        <v>12184000.0</v>
+      </c>
+      <c r="J30">
+        <v>10647000.0</v>
+      </c>
+      <c r="K30">
+        <v>9803000.0</v>
+      </c>
+      <c r="L30">
+        <v>9915000.0</v>
+      </c>
+      <c r="M30">
+        <v>7267000.0</v>
+      </c>
+      <c r="N30">
+        <v>7191000.0</v>
+      </c>
+      <c r="O30">
+        <v>7240000.0</v>
+      </c>
+      <c r="P30">
+        <v>8688000.0</v>
+      </c>
+      <c r="Q30">
+        <v>8283000.0</v>
+      </c>
+      <c r="R30">
+        <v>8739000.0</v>
+      </c>
+      <c r="S30">
+        <v>8023000.0</v>
+      </c>
+      <c r="T30">
+        <v>8799000.0</v>
+      </c>
+      <c r="U30">
+        <v>6692000.0</v>
+      </c>
+      <c r="V30">
+        <v>5539000.0</v>
+      </c>
+      <c r="W30">
+        <v>5151000.0</v>
+      </c>
+      <c r="X30">
+        <v>6153875.0</v>
+      </c>
+      <c r="Y30">
+        <v>2686000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1369000.0</v>
+      </c>
+      <c r="AA30">
+        <v>852173.0</v>
+      </c>
+      <c r="AB30">
+        <v>1271670.0</v>
+      </c>
+      <c r="AC30">
+        <v>765575.0</v>
+      </c>
+      <c r="AD30">
+        <v>709315.0</v>
+      </c>
+      <c r="AE30">
+        <v>1122512.0</v>
+      </c>
+      <c r="AF30">
+        <v>1081112.0</v>
+      </c>
+      <c r="AG30">
+        <v>386870.0</v>
+      </c>
+      <c r="AH30">
+        <v>399204.0</v>
+      </c>
+      <c r="AI30">
+        <v>301823.0</v>
+      </c>
+      <c r="AJ30"/>
+      <c r="AK30">
+        <v>531254.0</v>
+      </c>
+      <c r="AL30">
+        <v>518213.0</v>
+      </c>
+      <c r="AM30">
+        <v>504954.0</v>
+      </c>
+      <c r="AN30"/>
+      <c r="AO30">
+        <v>445546.0</v>
+      </c>
+      <c r="AP30">
+        <v>423915.0</v>
+      </c>
+      <c r="AQ30">
+        <v>331980.0</v>
+      </c>
+      <c r="AR30">
+        <v>1082485.0</v>
+      </c>
+      <c r="AS30">
+        <v>414490.0</v>
+      </c>
+      <c r="AT30">
+        <v>424010.0</v>
+      </c>
+      <c r="AU30">
+        <v>433120.0</v>
+      </c>
+      <c r="AV30">
+        <v>1112892.0</v>
+      </c>
+      <c r="AW30">
+        <v>429027.0</v>
+      </c>
+      <c r="AX30">
+        <v>643319.0</v>
+      </c>
+      <c r="AY30">
+        <v>484837.0</v>
+      </c>
+      <c r="AZ30">
+        <v>403888.0</v>
+      </c>
+      <c r="BA30">
+        <v>387676.0</v>
+      </c>
+      <c r="BB30">
+        <v>511876.0</v>
+      </c>
+      <c r="BC30">
+        <v>433213.0</v>
+      </c>
+      <c r="BD30">
+        <v>1037879.0</v>
+      </c>
+      <c r="BE30">
+        <v>313096.0</v>
+      </c>
+      <c r="BF30">
+        <v>303133.0</v>
+      </c>
+      <c r="BG30">
+        <v>208330.0</v>
+      </c>
+      <c r="BH30"/>
+      <c r="BI30">
+        <v>180849.0</v>
+      </c>
+      <c r="BJ30">
+        <v>149509.0</v>
+      </c>
+      <c r="BK30">
+        <v>329377.0</v>
+      </c>
+      <c r="BL30">
+        <v>687439.0</v>
+      </c>
+      <c r="BM30">
+        <v>763167.0</v>
+      </c>
+      <c r="BN30">
+        <v>321572.0</v>
+      </c>
+      <c r="BO30">
+        <v>546274.0</v>
+      </c>
+      <c r="BP30">
+        <v>522926.0</v>
+      </c>
+      <c r="BQ30">
+        <v>851869.0</v>
+      </c>
+      <c r="BR30">
+        <v>792957.0</v>
+      </c>
+      <c r="BS30">
+        <v>811632.0</v>
+      </c>
+      <c r="BT30">
+        <v>745817.0</v>
+      </c>
+      <c r="BU30">
+        <v>912913.0</v>
+      </c>
+      <c r="BV30">
+        <v>1804574.0</v>
+      </c>
+      <c r="BW30">
+        <v>1012133.0</v>
+      </c>
+      <c r="BX30">
+        <v>2507575.0</v>
+      </c>
+      <c r="BY30">
+        <v>580212.0</v>
+      </c>
+      <c r="BZ30">
+        <v>1334021.0</v>
+      </c>
+      <c r="CA30">
+        <v>597259.0</v>
+      </c>
+      <c r="CB30">
+        <v>1366836.0</v>
+      </c>
+      <c r="CC30">
+        <v>154453.0</v>
+      </c>
+      <c r="CD30">
+        <v>23311.0</v>
+      </c>
+      <c r="CE30">
+        <v>116199.0</v>
+      </c>
+      <c r="CF30">
+        <v>35322.0</v>
+      </c>
+      <c r="CG30">
+        <v>50378.0</v>
+      </c>
+      <c r="CH30">
+        <v>102999.0</v>
+      </c>
+      <c r="CI30">
+        <v>21562452.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:87">
+      <c r="A31" t="s">
+        <v>177</v>
+      </c>
+      <c r="B31">
+        <v>96000.0</v>
+      </c>
+      <c r="C31">
+        <v>-463000.0</v>
+      </c>
+      <c r="D31">
+        <v>-202000.0</v>
+      </c>
+      <c r="E31">
+        <v>36000.0</v>
+      </c>
+      <c r="F31">
+        <v>-1000.0</v>
+      </c>
+      <c r="G31">
+        <v>106000.0</v>
+      </c>
+      <c r="H31">
+        <v>-54000.0</v>
+      </c>
+      <c r="I31">
+        <v>119000.0</v>
+      </c>
+      <c r="J31">
+        <v>167000.0</v>
+      </c>
+      <c r="K31">
+        <v>181000.0</v>
+      </c>
+      <c r="L31">
+        <v>371000.0</v>
+      </c>
+      <c r="M31">
+        <v>-109000.0</v>
+      </c>
+      <c r="N31">
+        <v>-107000.0</v>
+      </c>
+      <c r="O31">
+        <v>-218000.0</v>
+      </c>
+      <c r="P31">
+        <v>44000.0</v>
+      </c>
+      <c r="Q31">
+        <v>22000.0</v>
+      </c>
+      <c r="R31">
+        <v>-330000.0</v>
+      </c>
+      <c r="S31">
+        <v>68000.0</v>
+      </c>
+      <c r="T31">
+        <v>-378000.0</v>
+      </c>
+      <c r="U31">
+        <v>-111000.0</v>
+      </c>
+      <c r="V31">
+        <v>197000.0</v>
+      </c>
+      <c r="W31">
+        <v>139000.0</v>
+      </c>
+      <c r="X31">
+        <v>-91399.0</v>
+      </c>
+      <c r="Y31">
+        <v>-9000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-7208000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-933839.0</v>
+      </c>
+      <c r="AB31">
+        <v>-343490.0</v>
+      </c>
+      <c r="AC31">
+        <v>-380690.0</v>
+      </c>
+      <c r="AD31">
+        <v>-39901.0</v>
+      </c>
+      <c r="AE31">
+        <v>233182.0</v>
+      </c>
+      <c r="AF31">
+        <v>59388.0</v>
+      </c>
+      <c r="AG31">
+        <v>244264.0</v>
+      </c>
+      <c r="AH31">
+        <v>-125375.0</v>
+      </c>
+      <c r="AI31">
+        <v>-61264.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-990010.0</v>
+      </c>
+      <c r="AK31">
+        <v>-54095.0</v>
+      </c>
+      <c r="AL31">
+        <v>-208374.0</v>
+      </c>
+      <c r="AM31">
+        <v>345664.0</v>
+      </c>
+      <c r="AN31"/>
+      <c r="AO31">
+        <v>-58325.0</v>
+      </c>
+      <c r="AP31">
+        <v>-58325.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-57691.0</v>
+      </c>
+      <c r="AR31">
+        <v>-57691.0</v>
+      </c>
+      <c r="AS31">
+        <v>-58325.0</v>
+      </c>
+      <c r="AT31">
+        <v>-58325.0</v>
+      </c>
+      <c r="AU31">
+        <v>-57057.0</v>
+      </c>
+      <c r="AV31">
+        <v>-57124.0</v>
+      </c>
+      <c r="AW31">
+        <v>-16416.0</v>
+      </c>
+      <c r="AX31">
+        <v>1987.0</v>
+      </c>
+      <c r="AY31">
+        <v>4058.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-156035.0</v>
+      </c>
+      <c r="BA31">
+        <v>-56919.0</v>
+      </c>
+      <c r="BB31">
+        <v>-50886.0</v>
+      </c>
+      <c r="BC31">
+        <v>-36435.0</v>
+      </c>
+      <c r="BD31">
+        <v>-30789.0</v>
+      </c>
+      <c r="BE31">
+        <v>-37534.0</v>
+      </c>
+      <c r="BF31">
+        <v>-45076.0</v>
+      </c>
+      <c r="BG31">
+        <v>-44101.0</v>
+      </c>
+      <c r="BH31">
+        <v>-32202.0</v>
+      </c>
+      <c r="BI31">
+        <v>-24331.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-13745.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31">
+        <v>-266.0</v>
+      </c>
+      <c r="BP31">
+        <v>4759.0</v>
+      </c>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31">
+        <v>3054.0</v>
+      </c>
+      <c r="BT31">
+        <v>13980.0</v>
+      </c>
+      <c r="BU31">
+        <v>17469.0</v>
+      </c>
+      <c r="BV31">
+        <v>13986.0</v>
+      </c>
+      <c r="BW31">
+        <v>-28216.0</v>
+      </c>
+      <c r="BX31">
+        <v>54194.0</v>
+      </c>
+      <c r="BY31">
+        <v>74270.0</v>
+      </c>
+      <c r="BZ31">
+        <v>41644.0</v>
+      </c>
+      <c r="CA31">
+        <v>21022.0</v>
+      </c>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31">
+        <v>-251401.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:87">
+      <c r="A32" t="s">
+        <v>178</v>
+      </c>
+      <c r="B32">
+        <v>16387000.0</v>
+      </c>
+      <c r="C32">
+        <v>29049000.0</v>
+      </c>
+      <c r="D32">
+        <v>35246000.0</v>
+      </c>
+      <c r="E32">
+        <v>28179000.0</v>
+      </c>
+      <c r="F32">
+        <v>28505000.0</v>
+      </c>
+      <c r="G32">
+        <v>26190000.0</v>
+      </c>
+      <c r="H32">
+        <v>27979000.0</v>
+      </c>
+      <c r="I32">
+        <v>20854000.0</v>
+      </c>
+      <c r="J32">
+        <v>20269000.0</v>
+      </c>
+      <c r="K32">
+        <v>16654000.0</v>
+      </c>
+      <c r="L32">
+        <v>15640000.0</v>
+      </c>
+      <c r="M32">
+        <v>7085000.0</v>
+      </c>
+      <c r="N32">
+        <v>11508000.0</v>
+      </c>
+      <c r="O32">
+        <v>8411000.0</v>
+      </c>
+      <c r="P32">
+        <v>16018000.0</v>
+      </c>
+      <c r="Q32">
+        <v>12422000.0</v>
+      </c>
+      <c r="R32">
+        <v>11619000.0</v>
+      </c>
+      <c r="S32">
+        <v>7977000.0</v>
+      </c>
+      <c r="T32">
+        <v>11163000.0</v>
+      </c>
+      <c r="U32">
+        <v>8703000.0</v>
+      </c>
+      <c r="V32">
+        <v>13401000.0</v>
+      </c>
+      <c r="W32">
+        <v>8893000.0</v>
+      </c>
+      <c r="X32">
+        <v>11029154.0</v>
+      </c>
+      <c r="Y32">
+        <v>4198157.0</v>
+      </c>
+      <c r="Z32">
+        <v>1190404.0</v>
+      </c>
+      <c r="AA32">
+        <v>500442.0</v>
+      </c>
+      <c r="AB32">
+        <v>500442.0</v>
+      </c>
+      <c r="AC32">
+        <v>307101.0</v>
+      </c>
+      <c r="AD32">
+        <v>105769.0</v>
+      </c>
+      <c r="AE32">
+        <v>11107.0</v>
+      </c>
+      <c r="AF32">
+        <v>30112.0</v>
+      </c>
+      <c r="AG32">
+        <v>53257.0</v>
+      </c>
+      <c r="AH32">
+        <v>138742.0</v>
+      </c>
+      <c r="AI32">
+        <v>28116.0</v>
+      </c>
+      <c r="AJ32">
+        <v>82550.0</v>
+      </c>
+      <c r="AK32">
+        <v>70353.0</v>
+      </c>
+      <c r="AL32">
+        <v>97172.0</v>
+      </c>
+      <c r="AM32">
+        <v>42433.0</v>
+      </c>
+      <c r="AN32">
+        <v>71166.0</v>
+      </c>
+      <c r="AO32">
+        <v>30627.0</v>
+      </c>
+      <c r="AP32">
+        <v>21719.0</v>
+      </c>
+      <c r="AQ32">
+        <v>30503.0</v>
+      </c>
+      <c r="AR32">
+        <v>65643.0</v>
+      </c>
+      <c r="AS32">
+        <v>10757.0</v>
+      </c>
+      <c r="AT32">
+        <v>38073.0</v>
+      </c>
+      <c r="AU32">
+        <v>36532.0</v>
+      </c>
+      <c r="AV32">
+        <v>12737.0</v>
+      </c>
+      <c r="AW32">
+        <v>624.0</v>
+      </c>
+      <c r="AX32">
+        <v>24603.0</v>
+      </c>
+      <c r="AY32">
+        <v>4516.0</v>
+      </c>
+      <c r="AZ32">
+        <v>30096.0</v>
+      </c>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32">
+        <v>22306.0</v>
+      </c>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32">
+        <v>-22306.0</v>
+      </c>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32">
+        <v>34612.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:V30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="A2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B2">
+        <v>16829000.0</v>
+      </c>
+      <c r="C2">
+        <v>20498000.0</v>
+      </c>
+      <c r="D2">
+        <v>20068000.0</v>
+      </c>
+      <c r="E2">
+        <v>56400000.0</v>
+      </c>
+      <c r="F2">
+        <v>9656000.0</v>
+      </c>
+      <c r="G2">
+        <v>1173900.0</v>
+      </c>
+      <c r="H2">
+        <v>1182387.0</v>
+      </c>
+      <c r="I2">
+        <v>1965043.0</v>
+      </c>
+      <c r="J2">
+        <v>192826.0</v>
+      </c>
+      <c r="K2">
+        <v>1851021.0</v>
+      </c>
+      <c r="L2">
+        <v>1085006.0</v>
+      </c>
+      <c r="M2">
+        <v>1842149.0</v>
+      </c>
+      <c r="N2">
+        <v>232471.0</v>
+      </c>
+      <c r="O2">
+        <v>114835.0</v>
+      </c>
+      <c r="P2">
+        <v>247328.0</v>
+      </c>
+      <c r="Q2">
+        <v>55431.0</v>
+      </c>
+      <c r="R2">
+        <v>2167699.0</v>
+      </c>
+      <c r="S2">
+        <v>5293176.0</v>
+      </c>
+      <c r="T2">
+        <v>1463833.0</v>
+      </c>
+      <c r="U2">
+        <v>126.0</v>
+      </c>
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B3">
+        <v>7623000</v>
+      </c>
+      <c r="C3">
+        <v>2347000</v>
+      </c>
+      <c r="D3">
+        <v>903000</v>
+      </c>
+      <c r="E3">
+        <v>3253000</v>
+      </c>
+      <c r="F3">
+        <v>1838000</v>
+      </c>
+      <c r="G3">
+        <v>1426000</v>
+      </c>
+      <c r="H3">
+        <v>245971</v>
+      </c>
+      <c r="I3">
+        <v>311523</v>
+      </c>
+      <c r="J3">
+        <v>21844</v>
+      </c>
+      <c r="K3">
+        <v>21844</v>
+      </c>
+      <c r="L3">
+        <v>37625</v>
+      </c>
+      <c r="M3">
+        <v>37625</v>
+      </c>
+      <c r="N3">
+        <v>45219</v>
+      </c>
+      <c r="O3">
+        <v>147219</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>8252</v>
+      </c>
+      <c r="R3">
+        <v>13822</v>
+      </c>
+      <c r="S3">
+        <v>10142</v>
+      </c>
+      <c r="T3">
+        <v>26557</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>181</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-36006000.0</v>
+      </c>
+      <c r="F4">
+        <v>49920000.0</v>
+      </c>
+      <c r="G4">
+        <v>8310431.0</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>182</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>31000.0</v>
+      </c>
+      <c r="F5">
+        <v>-190000.0</v>
+      </c>
+      <c r="G5">
+        <v>69202.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>183</v>
+      </c>
+      <c r="B6">
+        <v>-3102000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3669000.0</v>
+      </c>
+      <c r="D6">
+        <v>430000.0</v>
+      </c>
+      <c r="E6">
+        <v>-36332000.0</v>
+      </c>
+      <c r="F6">
+        <v>46744000.0</v>
+      </c>
+      <c r="G6">
+        <v>8481735.0</v>
+      </c>
+      <c r="H6">
+        <v>-8487.0</v>
+      </c>
+      <c r="I6">
+        <v>-782656.0</v>
+      </c>
+      <c r="J6">
+        <v>1772217.0</v>
+      </c>
+      <c r="K6">
+        <v>-1658195.0</v>
+      </c>
+      <c r="L6">
+        <v>766015.0</v>
+      </c>
+      <c r="M6">
+        <v>-757143.0</v>
+      </c>
+      <c r="N6">
+        <v>1609678.0</v>
+      </c>
+      <c r="O6">
+        <v>117636.0</v>
+      </c>
+      <c r="P6">
+        <v>-132493.0</v>
+      </c>
+      <c r="Q6">
+        <v>191897.0</v>
+      </c>
+      <c r="R6">
+        <v>-2112268.0</v>
+      </c>
+      <c r="S6">
+        <v>-3125477.0</v>
+      </c>
+      <c r="T6">
+        <v>3829343.0</v>
+      </c>
+      <c r="U6">
+        <v>1463707.0</v>
+      </c>
+      <c r="V6">
+        <v>126.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" t="s">
+        <v>184</v>
+      </c>
+      <c r="B7">
+        <v>-20848000.0</v>
+      </c>
+      <c r="C7">
+        <v>-7330000.0</v>
+      </c>
+      <c r="D7">
+        <v>2379000.0</v>
+      </c>
+      <c r="E7">
+        <v>-13413000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1947000.0</v>
+      </c>
+      <c r="G7">
+        <v>-6215000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1520814.0</v>
+      </c>
+      <c r="I7">
+        <v>-1102304.0</v>
+      </c>
+      <c r="J7">
+        <v>-109251.0</v>
+      </c>
+      <c r="K7">
+        <v>21147.0</v>
+      </c>
+      <c r="L7">
+        <v>46408.0</v>
+      </c>
+      <c r="M7">
+        <v>-92795.0</v>
+      </c>
+      <c r="N7">
+        <v>-26023.0</v>
+      </c>
+      <c r="O7">
+        <v>-43821.0</v>
+      </c>
+      <c r="P7">
+        <v>-323091.0</v>
+      </c>
+      <c r="Q7">
+        <v>88665.0</v>
+      </c>
+      <c r="R7">
+        <v>487460.0</v>
+      </c>
+      <c r="S7">
+        <v>35043.0</v>
+      </c>
+      <c r="T7">
+        <v>38495.0</v>
+      </c>
+      <c r="U7">
+        <v>83483.0</v>
+      </c>
+      <c r="V7">
+        <v>16076.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" t="s">
+        <v>185</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-4254000.0</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8">
+        <v>-432907.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" t="s">
+        <v>186</v>
+      </c>
+      <c r="B9">
+        <v>-7367000.0</v>
+      </c>
+      <c r="C9">
+        <v>491000.0</v>
+      </c>
+      <c r="D9">
+        <v>2189000.0</v>
+      </c>
+      <c r="E9">
+        <v>-4254000.0</v>
+      </c>
+      <c r="F9">
+        <v>-336000.0</v>
+      </c>
+      <c r="G9">
+        <v>-433000.0</v>
+      </c>
+      <c r="H9">
+        <v>-419341.0</v>
+      </c>
+      <c r="I9">
+        <v>15689.0</v>
+      </c>
+      <c r="J9">
+        <v>-3292.0</v>
+      </c>
+      <c r="K9">
+        <v>6989.0</v>
+      </c>
+      <c r="L9">
+        <v>-31326.0</v>
+      </c>
+      <c r="M9">
+        <v>12816.0</v>
+      </c>
+      <c r="N9">
+        <v>-20351.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" t="s">
+        <v>187</v>
+      </c>
+      <c r="B10">
+        <v>-12701000.0</v>
+      </c>
+      <c r="C10">
+        <v>-5852000.0</v>
+      </c>
+      <c r="D10">
+        <v>542000.0</v>
+      </c>
+      <c r="E10">
+        <v>-9170000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1445000.0</v>
+      </c>
+      <c r="G10">
+        <v>-4491000.0</v>
+      </c>
+      <c r="H10">
+        <v>-875413.0</v>
+      </c>
+      <c r="I10">
+        <v>28182.0</v>
+      </c>
+      <c r="J10">
+        <v>-149980.0</v>
+      </c>
+      <c r="K10">
+        <v>36996.0</v>
+      </c>
+      <c r="L10">
+        <v>75927.0</v>
+      </c>
+      <c r="M10">
+        <v>-120246.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>721000.0</v>
+      </c>
+      <c r="F11">
+        <v>-2907000.0</v>
+      </c>
+      <c r="G11">
+        <v>10687011.0</v>
+      </c>
+      <c r="H11">
+        <v>270177.0</v>
+      </c>
+      <c r="I11">
+        <v>-11431.0</v>
+      </c>
+      <c r="J11">
+        <v>143932.0</v>
+      </c>
+      <c r="K11">
+        <v>73382.0</v>
+      </c>
+      <c r="L11">
+        <v>15332.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" t="s">
+        <v>189</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>5848000.0</v>
+      </c>
+      <c r="F12">
+        <v>3190000.0</v>
+      </c>
+      <c r="G12">
+        <v>8261648.0</v>
+      </c>
+      <c r="H12">
+        <v>713140.0</v>
+      </c>
+      <c r="I12">
+        <v>1493603.0</v>
+      </c>
+      <c r="J12">
+        <v>1007201.0</v>
+      </c>
+      <c r="K12">
+        <v>59187.0</v>
+      </c>
+      <c r="L12">
+        <v>459606.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" t="s">
+        <v>190</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>11000.0</v>
+      </c>
+      <c r="F13">
+        <v>-166000.0</v>
+      </c>
+      <c r="G13">
+        <v>-1181467.0</v>
+      </c>
+      <c r="H13">
+        <v>-226060.0</v>
+      </c>
+      <c r="I13">
+        <v>-1146176.0</v>
+      </c>
+      <c r="J13">
+        <v>44021.0</v>
+      </c>
+      <c r="K13">
+        <v>-22838.0</v>
+      </c>
+      <c r="L13">
+        <v>1807.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" t="s">
+        <v>191</v>
+      </c>
+      <c r="B14">
+        <v>2115000.0</v>
+      </c>
+      <c r="C14">
+        <v>1495000.0</v>
+      </c>
+      <c r="D14">
+        <v>1290000.0</v>
+      </c>
+      <c r="E14">
+        <v>883000.0</v>
+      </c>
+      <c r="F14">
+        <v>510000.0</v>
+      </c>
+      <c r="G14">
+        <v>997000.0</v>
+      </c>
+      <c r="H14">
+        <v>1175048.0</v>
+      </c>
+      <c r="I14">
+        <v>177486.0</v>
+      </c>
+      <c r="J14">
+        <v>287338.0</v>
+      </c>
+      <c r="K14">
+        <v>110255.0</v>
+      </c>
+      <c r="L14">
+        <v>110731.0</v>
+      </c>
+      <c r="M14">
+        <v>65788.0</v>
+      </c>
+      <c r="N14">
+        <v>575618.0</v>
+      </c>
+      <c r="O14">
+        <v>20585.0</v>
+      </c>
+      <c r="P14">
+        <v>10786.0</v>
+      </c>
+      <c r="Q14">
+        <v>8976.0</v>
+      </c>
+      <c r="R14">
+        <v>9348.0</v>
+      </c>
+      <c r="S14">
+        <v>8652.0</v>
+      </c>
+      <c r="T14">
+        <v>2597.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" t="s">
+        <v>192</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" t="s">
+        <v>193</v>
+      </c>
+      <c r="B16">
+        <v>13727000.0</v>
+      </c>
+      <c r="C16">
+        <v>16829000.0</v>
+      </c>
+      <c r="D16">
+        <v>20498000.0</v>
+      </c>
+      <c r="E16">
+        <v>20068000.0</v>
+      </c>
+      <c r="F16">
+        <v>56400000.0</v>
+      </c>
+      <c r="G16">
+        <v>9655635.0</v>
+      </c>
+      <c r="H16">
+        <v>1173900.0</v>
+      </c>
+      <c r="I16">
+        <v>1182387.0</v>
+      </c>
+      <c r="J16">
+        <v>1965043.0</v>
+      </c>
+      <c r="K16">
+        <v>192826.0</v>
+      </c>
+      <c r="L16">
+        <v>1851021.0</v>
+      </c>
+      <c r="M16">
+        <v>1085006.0</v>
+      </c>
+      <c r="N16">
+        <v>1842149.0</v>
+      </c>
+      <c r="O16">
+        <v>232471.0</v>
+      </c>
+      <c r="P16">
+        <v>114835.0</v>
+      </c>
+      <c r="Q16">
+        <v>247328.0</v>
+      </c>
+      <c r="R16">
+        <v>55431.0</v>
+      </c>
+      <c r="S16">
+        <v>2167699.0</v>
+      </c>
+      <c r="T16">
+        <v>5293176.0</v>
+      </c>
+      <c r="U16">
+        <v>1463833.0</v>
+      </c>
+      <c r="V16">
+        <v>126.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" t="s">
+        <v>194</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" t="s">
+        <v>195</v>
+      </c>
+      <c r="B18">
+        <v>-9195000.0</v>
+      </c>
+      <c r="C18">
+        <v>9392000.0</v>
+      </c>
+      <c r="D18">
+        <v>2989000.0</v>
+      </c>
+      <c r="E18">
+        <v>-17079000.0</v>
+      </c>
+      <c r="F18">
+        <v>-6275000.0</v>
+      </c>
+      <c r="G18">
+        <v>1111999.0</v>
+      </c>
+      <c r="H18">
+        <v>-4018205.0</v>
+      </c>
+      <c r="I18">
+        <v>-1907643.0</v>
+      </c>
+      <c r="J18">
+        <v>-1492875.0</v>
+      </c>
+      <c r="K18">
+        <v>-1660139.0</v>
+      </c>
+      <c r="L18">
+        <v>-1738824.0</v>
+      </c>
+      <c r="M18">
+        <v>-1977675.0</v>
+      </c>
+      <c r="N18">
+        <v>-1777175.0</v>
+      </c>
+      <c r="O18">
+        <v>-1442114.0</v>
+      </c>
+      <c r="P18">
+        <v>-1170821.0</v>
+      </c>
+      <c r="Q18">
+        <v>-1511403.0</v>
+      </c>
+      <c r="R18">
+        <v>-2309268.0</v>
+      </c>
+      <c r="S18">
+        <v>-3137177.0</v>
+      </c>
+      <c r="T18">
+        <v>-1895475.0</v>
+      </c>
+      <c r="U18">
+        <v>-518626.0</v>
+      </c>
+      <c r="V18">
+        <v>-107373.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" t="s">
+        <v>196</v>
+      </c>
+      <c r="B19">
+        <v>7103000.0</v>
+      </c>
+      <c r="C19">
+        <v>-11227000.0</v>
+      </c>
+      <c r="D19">
+        <v>-2979000.0</v>
+      </c>
+      <c r="E19">
+        <v>-5136000.0</v>
+      </c>
+      <c r="F19">
+        <v>-5882000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1995286.0</v>
+      </c>
+      <c r="H19">
+        <v>-245971.0</v>
+      </c>
+      <c r="I19">
+        <v>-421523.0</v>
+      </c>
+      <c r="J19">
+        <v>-21844.0</v>
+      </c>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" t="s">
+        <v>197</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>55952000.0</v>
+      </c>
+      <c r="G20">
+        <v>500000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>1275000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" t="s">
+        <v>198</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>-81000.0</v>
+      </c>
+      <c r="G21">
+        <v>53552.0</v>
+      </c>
+      <c r="H21">
+        <v>4032335.0</v>
+      </c>
+      <c r="I21">
+        <v>1234643.0</v>
+      </c>
+      <c r="J21">
+        <v>-431054.0</v>
+      </c>
+      <c r="K21">
+        <v>-431054.0</v>
+      </c>
+      <c r="L21">
+        <v>-431054.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" t="s">
+        <v>161</v>
+      </c>
+      <c r="B22">
+        <v>9687000.0</v>
+      </c>
+      <c r="C22">
+        <v>12792000.0</v>
+      </c>
+      <c r="D22">
+        <v>-8192000.0</v>
+      </c>
+      <c r="E22">
+        <v>-7885000.0</v>
+      </c>
+      <c r="F22">
+        <v>-3283000.0</v>
+      </c>
+      <c r="G22">
+        <v>-12553000.0</v>
+      </c>
+      <c r="H22">
+        <v>-4409785.0</v>
+      </c>
+      <c r="I22">
+        <v>-2153474.0</v>
+      </c>
+      <c r="J22">
+        <v>-2800251.0</v>
+      </c>
+      <c r="K22">
+        <v>-1924110.0</v>
+      </c>
+      <c r="L22">
+        <v>-2370901.0</v>
+      </c>
+      <c r="M22">
+        <v>-2722412.0</v>
+      </c>
+      <c r="N22">
+        <v>-2024211.0</v>
+      </c>
+      <c r="O22">
+        <v>-2019937.0</v>
+      </c>
+      <c r="P22">
+        <v>-901558.0</v>
+      </c>
+      <c r="Q22">
+        <v>-2320962.0</v>
+      </c>
+      <c r="R22">
+        <v>-2974467.0</v>
+      </c>
+      <c r="S22">
+        <v>-4401786.0</v>
+      </c>
+      <c r="T22">
+        <v>-4827937.0</v>
+      </c>
+      <c r="U22">
+        <v>-1660799.0</v>
+      </c>
+      <c r="V22">
+        <v>-188699.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23">
+        <v>-526000.0</v>
+      </c>
+      <c r="C23">
+        <v>149000.0</v>
+      </c>
+      <c r="D23">
+        <v>34000.0</v>
+      </c>
+      <c r="E23">
+        <v>456000.0</v>
+      </c>
+      <c r="F23">
+        <v>1300000.0</v>
+      </c>
+      <c r="G23">
+        <v>7715000.0</v>
+      </c>
+      <c r="H23">
+        <v>5068265.0</v>
+      </c>
+      <c r="I23">
+        <v>-421523.0</v>
+      </c>
+      <c r="J23">
+        <v>3669120.0</v>
+      </c>
+      <c r="K23">
+        <v>-36874.0</v>
+      </c>
+      <c r="L23">
+        <v>2523770.0</v>
+      </c>
+      <c r="M23">
+        <v>12500.0</v>
+      </c>
+      <c r="N23">
+        <v>3416854.0</v>
+      </c>
+      <c r="O23">
+        <v>1559750.0</v>
+      </c>
+      <c r="P23">
+        <v>878328.0</v>
+      </c>
+      <c r="Q23">
+        <v>40800.0</v>
+      </c>
+      <c r="R23">
+        <v>-13822.0</v>
+      </c>
+      <c r="S23">
+        <v>11700.0</v>
+      </c>
+      <c r="T23">
+        <v>1165500.0</v>
+      </c>
+      <c r="U23">
+        <v>1161698.0</v>
+      </c>
+      <c r="V23">
+        <v>8029.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" t="s">
+        <v>200</v>
+      </c>
+      <c r="B24">
+        <v>-6000.0</v>
+      </c>
+      <c r="C24">
+        <v>-8880000.0</v>
+      </c>
+      <c r="D24">
+        <v>-2076000.0</v>
+      </c>
+      <c r="E24">
+        <v>-1883000.0</v>
+      </c>
+      <c r="F24">
+        <v>-1.0</v>
+      </c>
+      <c r="G24">
+        <v>-80000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
+        <v>-110000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>-45219.0</v>
+      </c>
+      <c r="O24">
+        <v>-147219.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" t="s">
+        <v>201</v>
+      </c>
+      <c r="B25">
+        <v>2700000.0</v>
+      </c>
+      <c r="C25">
+        <v>1379000.0</v>
+      </c>
+      <c r="D25">
+        <v>3040000.0</v>
+      </c>
+      <c r="E25">
+        <v>1165000.0</v>
+      </c>
+      <c r="F25">
+        <v>-2867000.0</v>
+      </c>
+      <c r="G25">
+        <v>18627000.0</v>
+      </c>
+      <c r="H25">
+        <v>250820.0</v>
+      </c>
+      <c r="I25">
+        <v>-229300.0</v>
+      </c>
+      <c r="J25">
+        <v>724521.0</v>
+      </c>
+      <c r="K25">
+        <v>54633.0</v>
+      </c>
+      <c r="L25">
+        <v>-164205.0</v>
+      </c>
+      <c r="M25">
+        <v>57759.0</v>
+      </c>
+      <c r="N25">
+        <v>-257341.0</v>
+      </c>
+      <c r="O25">
+        <v>704457.0</v>
+      </c>
+      <c r="P25">
+        <v>43042.0</v>
+      </c>
+      <c r="Q25">
+        <v>430500.0</v>
+      </c>
+      <c r="R25">
+        <v>4223.0</v>
+      </c>
+      <c r="S25">
+        <v>1231056.0</v>
+      </c>
+      <c r="T25">
+        <v>114400.0</v>
+      </c>
+      <c r="U25">
+        <v>1058690.0</v>
+      </c>
+      <c r="V25">
+        <v>65250.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B26">
+        <v>-1102000.0</v>
+      </c>
+      <c r="C26">
+        <v>-4701000.0</v>
+      </c>
+      <c r="D26">
+        <v>-456000.0</v>
+      </c>
+      <c r="E26">
+        <v>-17500000.0</v>
+      </c>
+      <c r="F26">
+        <v>55952000.0</v>
+      </c>
+      <c r="G26">
+        <v>7734410.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>-50000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" t="s">
+        <v>203</v>
+      </c>
+      <c r="B27">
+        <v>3071000.0</v>
+      </c>
+      <c r="C27">
+        <v>3403000.0</v>
+      </c>
+      <c r="D27">
+        <v>5375000.0</v>
+      </c>
+      <c r="E27">
+        <v>5424000.0</v>
+      </c>
+      <c r="F27">
+        <v>3150000.0</v>
+      </c>
+      <c r="G27">
+        <v>1682000.0</v>
+      </c>
+      <c r="H27">
+        <v>732497.0</v>
+      </c>
+      <c r="I27">
+        <v>1711472.0</v>
+      </c>
+      <c r="J27">
+        <v>426612.0</v>
+      </c>
+      <c r="K27">
+        <v>77936.0</v>
+      </c>
+      <c r="L27">
+        <v>639143.0</v>
+      </c>
+      <c r="M27">
+        <v>751610.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27">
+        <v>929365.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27">
+        <v>289670.0</v>
+      </c>
+      <c r="R27">
+        <v>177990.0</v>
+      </c>
+      <c r="S27">
+        <v>1231056.0</v>
+      </c>
+      <c r="T27">
+        <v>2803527.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" t="s">
+        <v>204</v>
+      </c>
+      <c r="B28">
+        <v>-1332000.0</v>
+      </c>
+      <c r="C28">
+        <v>-4552000.0</v>
+      </c>
+      <c r="D28">
+        <v>-422000.0</v>
+      </c>
+      <c r="E28">
+        <v>-17044000.0</v>
+      </c>
+      <c r="F28">
+        <v>57252000.0</v>
+      </c>
+      <c r="G28">
+        <v>7768000.0</v>
+      </c>
+      <c r="H28">
+        <v>4032335.0</v>
+      </c>
+      <c r="I28">
+        <v>1234643.0</v>
+      </c>
+      <c r="J28">
+        <v>3238066.0</v>
+      </c>
+      <c r="K28">
+        <v>-36874.0</v>
+      </c>
+      <c r="L28">
+        <v>2523770.0</v>
+      </c>
+      <c r="M28">
+        <v>1253799.0</v>
+      </c>
+      <c r="N28">
+        <v>3386854.0</v>
+      </c>
+      <c r="O28">
+        <v>1559750.0</v>
+      </c>
+      <c r="P28">
+        <v>1038328.0</v>
+      </c>
+      <c r="Q28">
+        <v>1703300.0</v>
+      </c>
+      <c r="R28">
+        <v>197000.0</v>
+      </c>
+      <c r="S28">
+        <v>11700.0</v>
+      </c>
+      <c r="T28">
+        <v>5724818.0</v>
+      </c>
+      <c r="U28">
+        <v>1982333.0</v>
+      </c>
+      <c r="V28">
+        <v>107499.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" t="s">
+        <v>205</v>
+      </c>
+      <c r="B29">
+        <v>-1572000.0</v>
+      </c>
+      <c r="C29">
+        <v>11739000.0</v>
+      </c>
+      <c r="D29">
+        <v>3892000.0</v>
+      </c>
+      <c r="E29">
+        <v>-13826000.0</v>
+      </c>
+      <c r="F29">
+        <v>-4437000.0</v>
+      </c>
+      <c r="G29">
+        <v>2537755.0</v>
+      </c>
+      <c r="H29">
+        <v>-3776349.0</v>
+      </c>
+      <c r="I29">
+        <v>-1596120.0</v>
+      </c>
+      <c r="J29">
+        <v>-1471031.0</v>
+      </c>
+      <c r="K29">
+        <v>-1660139.0</v>
+      </c>
+      <c r="L29">
+        <v>-1738824.0</v>
+      </c>
+      <c r="M29">
+        <v>-1940050.0</v>
+      </c>
+      <c r="N29">
+        <v>-1731957.0</v>
+      </c>
+      <c r="O29">
+        <v>-1294895.0</v>
+      </c>
+      <c r="P29">
+        <v>-1170821.0</v>
+      </c>
+      <c r="Q29">
+        <v>-1503151.0</v>
+      </c>
+      <c r="R29">
+        <v>-2295446.0</v>
+      </c>
+      <c r="S29">
+        <v>-3127035.0</v>
+      </c>
+      <c r="T29">
+        <v>-1868918.0</v>
+      </c>
+      <c r="U29">
+        <v>-518626.0</v>
+      </c>
+      <c r="V29">
+        <v>-107373.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" t="s">
+        <v>206</v>
+      </c>
+      <c r="B30">
+        <v>-459000.0</v>
+      </c>
+      <c r="C30">
+        <v>-11227000.0</v>
+      </c>
+      <c r="D30">
+        <v>-2979000.0</v>
+      </c>
+      <c r="E30">
+        <v>-5136000.0</v>
+      </c>
+      <c r="F30">
+        <v>-5882000.0</v>
+      </c>
+      <c r="G30">
+        <v>-1995286.0</v>
+      </c>
+      <c r="H30">
+        <v>-245971.0</v>
+      </c>
+      <c r="I30">
+        <v>-421523.0</v>
+      </c>
+      <c r="J30">
+        <v>-21844.0</v>
+      </c>
+      <c r="K30">
+        <v>-21844.0</v>
+      </c>
+      <c r="L30">
+        <v>-21844.0</v>
+      </c>
+      <c r="M30">
+        <v>-37625.0</v>
+      </c>
+      <c r="N30">
+        <v>-45219.0</v>
+      </c>
+      <c r="O30">
+        <v>-147219.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30">
+        <v>-8252.0</v>
+      </c>
+      <c r="R30">
+        <v>-13822.0</v>
+      </c>
+      <c r="S30">
+        <v>-10142.0</v>
+      </c>
+      <c r="T30">
+        <v>-26557.0</v>
+      </c>
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CG30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:85">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="2" spans="1:85">
+      <c r="A2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B2">
+        <v>7852000.0</v>
+      </c>
+      <c r="C2">
+        <v>13727000.0</v>
+      </c>
+      <c r="D2">
+        <v>6495000.0</v>
+      </c>
+      <c r="E2">
+        <v>7001000.0</v>
+      </c>
+      <c r="F2">
+        <v>7669000.0</v>
+      </c>
+      <c r="G2">
+        <v>16829000.0</v>
+      </c>
+      <c r="H2">
+        <v>20077000.0</v>
+      </c>
+      <c r="I2">
+        <v>24788000.0</v>
+      </c>
+      <c r="J2">
+        <v>24176000.0</v>
+      </c>
+      <c r="K2">
+        <v>20498000.0</v>
+      </c>
+      <c r="L2">
+        <v>13654000.0</v>
+      </c>
+      <c r="M2">
+        <v>15360000.0</v>
+      </c>
+      <c r="N2">
+        <v>14426000.0</v>
+      </c>
+      <c r="O2">
+        <v>20068000.0</v>
+      </c>
+      <c r="P2">
+        <v>24457000.0</v>
+      </c>
+      <c r="Q2">
+        <v>25847000.0</v>
+      </c>
+      <c r="R2">
+        <v>44701000.0</v>
+      </c>
+      <c r="S2">
+        <v>56400000.0</v>
+      </c>
+      <c r="T2">
+        <v>58513000.0</v>
+      </c>
+      <c r="U2">
+        <v>5345000.0</v>
+      </c>
+      <c r="V2">
+        <v>4221000.0</v>
+      </c>
+      <c r="W2">
+        <v>9656000.0</v>
+      </c>
+      <c r="X2">
+        <v>11883354.0</v>
+      </c>
+      <c r="Y2">
+        <v>2809951.0</v>
+      </c>
+      <c r="Z2">
+        <v>391751.0</v>
+      </c>
+      <c r="AA2">
+        <v>1881377.0</v>
+      </c>
+      <c r="AB2">
+        <v>1881377.0</v>
+      </c>
+      <c r="AC2">
+        <v>738714.0</v>
+      </c>
+      <c r="AD2">
+        <v>350929.0</v>
+      </c>
+      <c r="AE2">
+        <v>1182387.0</v>
+      </c>
+      <c r="AF2">
+        <v>473901.0</v>
+      </c>
+      <c r="AG2">
+        <v>918801.0</v>
+      </c>
+      <c r="AH2">
+        <v>1437587.0</v>
+      </c>
+      <c r="AI2">
+        <v>1965043.0</v>
+      </c>
+      <c r="AJ2">
+        <v>254894.0</v>
+      </c>
+      <c r="AK2">
+        <v>595788.0</v>
+      </c>
+      <c r="AL2">
+        <v>1149900.0</v>
+      </c>
+      <c r="AM2">
+        <v>192826.0</v>
+      </c>
+      <c r="AN2">
+        <v>488224.0</v>
+      </c>
+      <c r="AO2">
+        <v>1014166.0</v>
+      </c>
+      <c r="AP2">
+        <v>1464362.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1851021.0</v>
+      </c>
+      <c r="AR2">
+        <v>2160948.0</v>
+      </c>
+      <c r="AS2">
+        <v>164726.0</v>
+      </c>
+      <c r="AT2">
+        <v>561220.0</v>
+      </c>
+      <c r="AU2">
+        <v>1085006.0</v>
+      </c>
+      <c r="AV2">
+        <v>1706381.0</v>
+      </c>
+      <c r="AW2">
+        <v>830813.0</v>
+      </c>
+      <c r="AX2">
+        <v>1397155.0</v>
+      </c>
+      <c r="AY2">
+        <v>1842149.0</v>
+      </c>
+      <c r="AZ2">
+        <v>2888217.0</v>
+      </c>
+      <c r="BA2">
+        <v>79214.0</v>
+      </c>
+      <c r="BB2">
+        <v>51413.0</v>
+      </c>
+      <c r="BC2">
+        <v>232471.0</v>
+      </c>
+      <c r="BD2">
+        <v>395830.0</v>
+      </c>
+      <c r="BE2">
+        <v>182060.0</v>
+      </c>
+      <c r="BF2">
+        <v>557260.0</v>
+      </c>
+      <c r="BG2">
+        <v>114835.0</v>
+      </c>
+      <c r="BH2">
+        <v>69399.0</v>
+      </c>
+      <c r="BI2">
+        <v>66188.0</v>
+      </c>
+      <c r="BJ2">
+        <v>71570.0</v>
+      </c>
+      <c r="BK2">
+        <v>247328.0</v>
+      </c>
+      <c r="BL2">
+        <v>245355.0</v>
+      </c>
+      <c r="BM2">
+        <v>892.0</v>
+      </c>
+      <c r="BN2">
+        <v>51573.0</v>
+      </c>
+      <c r="BO2">
+        <v>55431.0</v>
+      </c>
+      <c r="BP2">
+        <v>321056.0</v>
+      </c>
+      <c r="BQ2">
+        <v>700516.0</v>
+      </c>
+      <c r="BR2">
+        <v>1520349.0</v>
+      </c>
+      <c r="BS2">
+        <v>2167699.0</v>
+      </c>
+      <c r="BT2">
+        <v>2982487.0</v>
+      </c>
+      <c r="BU2">
+        <v>3870852.0</v>
+      </c>
+      <c r="BV2">
+        <v>4765535.0</v>
+      </c>
+      <c r="BW2">
+        <v>5293175.0</v>
+      </c>
+      <c r="BX2">
+        <v>5844347.0</v>
+      </c>
+      <c r="BY2">
+        <v>6268201.0</v>
+      </c>
+      <c r="BZ2">
+        <v>2279701.0</v>
+      </c>
+      <c r="CA2">
+        <v>1463833.0</v>
+      </c>
+      <c r="CB2">
+        <v>254405.0</v>
+      </c>
+      <c r="CC2">
+        <v>109870.0</v>
+      </c>
+      <c r="CD2">
+        <v>66203.0</v>
+      </c>
+      <c r="CE2">
+        <v>126.0</v>
+      </c>
+      <c r="CF2">
+        <v>7702.0</v>
+      </c>
+      <c r="CG2">
+        <v>47560.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:85">
+      <c r="A3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B3">
+        <v>514000</v>
+      </c>
+      <c r="C3">
+        <v>621000</v>
+      </c>
+      <c r="D3">
+        <v>1793000</v>
+      </c>
+      <c r="E3">
+        <v>2249000</v>
+      </c>
+      <c r="F3">
+        <v>939000</v>
+      </c>
+      <c r="G3">
+        <v>2642000</v>
+      </c>
+      <c r="H3">
+        <v>965000</v>
+      </c>
+      <c r="I3">
+        <v>689000</v>
+      </c>
+      <c r="J3">
+        <v>522000</v>
+      </c>
+      <c r="K3">
+        <v>171000</v>
+      </c>
+      <c r="L3">
+        <v>561000</v>
+      </c>
+      <c r="M3">
+        <v>194000</v>
+      </c>
+      <c r="N3">
+        <v>58000</v>
+      </c>
+      <c r="O3">
+        <v>206000</v>
+      </c>
+      <c r="P3">
+        <v>912000</v>
+      </c>
+      <c r="Q3">
+        <v>269000</v>
+      </c>
+      <c r="R3">
+        <v>2981000</v>
+      </c>
+      <c r="S3">
+        <v>915000</v>
+      </c>
+      <c r="T3">
+        <v>3033000</v>
+      </c>
+      <c r="U3">
+        <v>1053000</v>
+      </c>
+      <c r="V3">
+        <v>3793000</v>
+      </c>
+      <c r="W3">
+        <v>25000</v>
+      </c>
+      <c r="X3">
+        <v>403464</v>
+      </c>
+      <c r="Y3">
+        <v>876000</v>
+      </c>
+      <c r="Z3">
+        <v>103000</v>
+      </c>
+      <c r="AA3">
+        <v>38294</v>
+      </c>
+      <c r="AB3">
+        <v>38294</v>
+      </c>
+      <c r="AC3">
+        <v>34604</v>
+      </c>
+      <c r="AD3">
+        <v>56187</v>
+      </c>
+      <c r="AE3">
+        <v>116886</v>
+      </c>
+      <c r="AF3">
+        <v>33174</v>
+      </c>
+      <c r="AG3">
+        <v>267235</v>
+      </c>
+      <c r="AH3">
+        <v>8658</v>
+      </c>
+      <c r="AI3">
+        <v>2456</v>
+      </c>
+      <c r="AJ3">
+        <v>141</v>
+      </c>
+      <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
+        <v>21703</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
+        <v>0</v>
+      </c>
+      <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
+        <v>0</v>
+      </c>
+      <c r="AV3">
+        <v>0</v>
+      </c>
+      <c r="AW3">
+        <v>0</v>
+      </c>
+      <c r="AX3">
+        <v>37625</v>
+      </c>
+      <c r="AY3">
+        <v>45219</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>45219</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>147219</v>
+      </c>
+      <c r="BE3">
+        <v>142140</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>5079</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>8252</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>919</v>
+      </c>
+      <c r="BP3">
+        <v>919</v>
+      </c>
+      <c r="BQ3">
+        <v>9461</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>3442</v>
+      </c>
+      <c r="BT3">
+        <v>1779</v>
+      </c>
+      <c r="BU3">
+        <v>5570</v>
+      </c>
+      <c r="BV3">
+        <v>1</v>
+      </c>
+      <c r="BW3">
+        <v>2792</v>
+      </c>
+      <c r="BX3">
+        <v>14863</v>
+      </c>
+      <c r="BY3">
+        <v>3315</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>8379</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:85">
+      <c r="A4" t="s">
+        <v>181</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>1067000.0</v>
+      </c>
+      <c r="O4">
+        <v>-5653000.0</v>
+      </c>
+      <c r="P4">
+        <v>-4470000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-903000.0</v>
+      </c>
+      <c r="R4">
+        <v>-18998000.0</v>
+      </c>
+      <c r="S4">
+        <v>-11635000.0</v>
+      </c>
+      <c r="T4">
+        <v>946000.0</v>
+      </c>
+      <c r="U4">
+        <v>53024000.0</v>
+      </c>
+      <c r="V4">
+        <v>1528000.0</v>
+      </c>
+      <c r="W4">
+        <v>-5578000.0</v>
+      </c>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+    </row>
+    <row r="5" spans="1:85">
+      <c r="A5" t="s">
+        <v>182</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>-459000.0</v>
+      </c>
+      <c r="O5">
+        <v>107000.0</v>
+      </c>
+      <c r="P5">
+        <v>-309000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-406000.0</v>
+      </c>
+      <c r="R5">
+        <v>1357000.0</v>
+      </c>
+      <c r="S5">
+        <v>-611000.0</v>
+      </c>
+      <c r="T5">
+        <v>-717000.0</v>
+      </c>
+      <c r="U5">
+        <v>251000.0</v>
+      </c>
+      <c r="V5">
+        <v>-376000.0</v>
+      </c>
+      <c r="W5">
+        <v>652000.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+    </row>
+    <row r="6" spans="1:85">
+      <c r="A6" t="s">
+        <v>183</v>
+      </c>
+      <c r="B6">
+        <v>4210000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5875000.0</v>
+      </c>
+      <c r="D6">
+        <v>7232000.0</v>
+      </c>
+      <c r="E6">
+        <v>-506000.0</v>
+      </c>
+      <c r="F6">
+        <v>-668000.0</v>
+      </c>
+      <c r="G6">
+        <v>-9160000.0</v>
+      </c>
+      <c r="H6">
+        <v>-3248000.0</v>
+      </c>
+      <c r="I6">
+        <v>-4711000.0</v>
+      </c>
+      <c r="J6">
+        <v>612000.0</v>
+      </c>
+      <c r="K6">
+        <v>3678000.0</v>
+      </c>
+      <c r="L6">
+        <v>6844000.0</v>
+      </c>
+      <c r="M6">
+        <v>-1706000.0</v>
+      </c>
+      <c r="N6">
+        <v>934000.0</v>
+      </c>
+      <c r="O6">
+        <v>-5642000.0</v>
+      </c>
+      <c r="P6">
+        <v>-4389000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1390000.0</v>
+      </c>
+      <c r="R6">
+        <v>-18854000.0</v>
+      </c>
+      <c r="S6">
+        <v>-11699000.0</v>
+      </c>
+      <c r="T6">
+        <v>-2113000.0</v>
+      </c>
+      <c r="U6">
+        <v>53168000.0</v>
+      </c>
+      <c r="V6">
+        <v>1124000.0</v>
+      </c>
+      <c r="W6">
+        <v>-5435000.0</v>
+      </c>
+      <c r="X6">
+        <v>-2227719.0</v>
+      </c>
+      <c r="Y6">
+        <v>9073403.0</v>
+      </c>
+      <c r="Z6">
+        <v>2418200.0</v>
+      </c>
+      <c r="AA6">
+        <v>-707477.0</v>
+      </c>
+      <c r="AB6">
+        <v>-707477.0</v>
+      </c>
+      <c r="AC6">
+        <v>1142663.0</v>
+      </c>
+      <c r="AD6">
+        <v>387785.0</v>
+      </c>
+      <c r="AE6">
+        <v>-831458.0</v>
+      </c>
+      <c r="AF6">
+        <v>708486.0</v>
+      </c>
+      <c r="AG6">
+        <v>-444900.0</v>
+      </c>
+      <c r="AH6">
+        <v>-518786.0</v>
+      </c>
+      <c r="AI6">
+        <v>-527456.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1710149.0</v>
+      </c>
+      <c r="AK6">
+        <v>-340894.0</v>
+      </c>
+      <c r="AL6">
+        <v>-554112.0</v>
+      </c>
+      <c r="AM6">
+        <v>957074.0</v>
+      </c>
+      <c r="AN6">
+        <v>-295398.0</v>
+      </c>
+      <c r="AO6">
+        <v>-525942.0</v>
+      </c>
+      <c r="AP6">
+        <v>-450196.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-386659.0</v>
+      </c>
+      <c r="AR6">
+        <v>-309927.0</v>
+      </c>
+      <c r="AS6">
+        <v>1996222.0</v>
+      </c>
+      <c r="AT6">
+        <v>-396494.0</v>
+      </c>
+      <c r="AU6">
+        <v>-523786.0</v>
+      </c>
+      <c r="AV6">
+        <v>-621375.0</v>
+      </c>
+      <c r="AW6">
+        <v>875568.0</v>
+      </c>
+      <c r="AX6">
+        <v>-566342.0</v>
+      </c>
+      <c r="AY6">
+        <v>-444994.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-1046068.0</v>
+      </c>
+      <c r="BA6">
+        <v>2809003.0</v>
+      </c>
+      <c r="BB6">
+        <v>27801.0</v>
+      </c>
+      <c r="BC6">
+        <v>-181058.0</v>
+      </c>
+      <c r="BD6">
+        <v>-163359.0</v>
+      </c>
+      <c r="BE6">
+        <v>213770.0</v>
+      </c>
+      <c r="BF6">
+        <v>-375200.0</v>
+      </c>
+      <c r="BG6">
+        <v>442425.0</v>
+      </c>
+      <c r="BH6">
+        <v>45436.0</v>
+      </c>
+      <c r="BI6">
+        <v>3211.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-5382.0</v>
+      </c>
+      <c r="BK6">
+        <v>-175758.0</v>
+      </c>
+      <c r="BL6">
+        <v>1973.0</v>
+      </c>
+      <c r="BM6">
+        <v>244463.0</v>
+      </c>
+      <c r="BN6">
+        <v>-50681.0</v>
+      </c>
+      <c r="BO6">
+        <v>-3858.0</v>
+      </c>
+      <c r="BP6">
+        <v>-265625.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-379460.0</v>
+      </c>
+      <c r="BR6">
+        <v>-819833.0</v>
+      </c>
+      <c r="BS6">
+        <v>-647350.0</v>
+      </c>
+      <c r="BT6">
+        <v>-814788.0</v>
+      </c>
+      <c r="BU6">
+        <v>-888365.0</v>
+      </c>
+      <c r="BV6">
+        <v>-894683.0</v>
+      </c>
+      <c r="BW6">
+        <v>-527640.0</v>
+      </c>
+      <c r="BX6">
+        <v>-551171.0</v>
+      </c>
+      <c r="BY6">
+        <v>-423854.0</v>
+      </c>
+      <c r="BZ6">
+        <v>3988500.0</v>
+      </c>
+      <c r="CA6">
+        <v>815868.0</v>
+      </c>
+      <c r="CB6">
+        <v>1209428.0</v>
+      </c>
+      <c r="CC6">
+        <v>144535.0</v>
+      </c>
+      <c r="CD6">
+        <v>43667.0</v>
+      </c>
+      <c r="CE6">
+        <v>66077.0</v>
+      </c>
+      <c r="CF6">
+        <v>-7576.0</v>
+      </c>
+      <c r="CG6">
+        <v>-39858.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:85">
+      <c r="A7" t="s">
+        <v>184</v>
+      </c>
+      <c r="B7">
+        <v>9156000.0</v>
+      </c>
+      <c r="C7">
+        <v>-6364000.0</v>
+      </c>
+      <c r="D7">
+        <v>3663000.0</v>
+      </c>
+      <c r="E7">
+        <v>-4566000.0</v>
+      </c>
+      <c r="F7">
+        <v>-13022000.0</v>
+      </c>
+      <c r="G7">
+        <v>-4082000.0</v>
+      </c>
+      <c r="H7">
+        <v>-555000.0</v>
+      </c>
+      <c r="I7">
+        <v>-5203000.0</v>
+      </c>
+      <c r="J7">
+        <v>-4354000.0</v>
+      </c>
+      <c r="K7">
+        <v>2782000.0</v>
+      </c>
+      <c r="L7">
+        <v>3173000.0</v>
+      </c>
+      <c r="M7">
+        <v>1134000.0</v>
+      </c>
+      <c r="N7">
+        <v>261000.0</v>
+      </c>
+      <c r="O7">
+        <v>-2189000.0</v>
+      </c>
+      <c r="P7">
+        <v>-3306000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-1981000.0</v>
+      </c>
+      <c r="R7">
+        <v>-2530000.0</v>
+      </c>
+      <c r="S7">
+        <v>-5596000.0</v>
+      </c>
+      <c r="T7">
+        <v>-595000.0</v>
+      </c>
+      <c r="U7">
+        <v>-610000.0</v>
+      </c>
+      <c r="V7">
+        <v>621000.0</v>
+      </c>
+      <c r="W7">
+        <v>-1363000.0</v>
+      </c>
+      <c r="X7">
+        <v>-2275386.0</v>
+      </c>
+      <c r="Y7">
+        <v>-4159000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-107000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-912353.0</v>
+      </c>
+      <c r="AB7">
+        <v>-1221066.0</v>
+      </c>
+      <c r="AC7">
+        <v>-269834.0</v>
+      </c>
+      <c r="AD7">
+        <v>-435449.0</v>
+      </c>
+      <c r="AE7">
+        <v>96822.0</v>
+      </c>
+      <c r="AF7">
+        <v>681364.0</v>
+      </c>
+      <c r="AG7">
+        <v>149972.0</v>
+      </c>
+      <c r="AH7">
+        <v>-83596.0</v>
+      </c>
+      <c r="AI7">
+        <v>-165855.0</v>
+      </c>
+      <c r="AJ7">
+        <v>1158754.0</v>
+      </c>
+      <c r="AK7">
+        <v>16842.0</v>
+      </c>
+      <c r="AL7">
+        <v>-146582.0</v>
+      </c>
+      <c r="AM7">
+        <v>-36406.0</v>
+      </c>
+      <c r="AN7">
+        <v>-262823.0</v>
+      </c>
+      <c r="AO7">
+        <v>-51356.0</v>
+      </c>
+      <c r="AP7">
+        <v>141.0</v>
+      </c>
+      <c r="AQ7">
+        <v>46060.0</v>
+      </c>
+      <c r="AR7">
+        <v>31054.0</v>
+      </c>
+      <c r="AS7">
+        <v>-9123.0</v>
+      </c>
+      <c r="AT7">
+        <v>27956.0</v>
+      </c>
+      <c r="AU7">
+        <v>-3479.0</v>
+      </c>
+      <c r="AV7">
+        <v>-86166.0</v>
+      </c>
+      <c r="AW7">
+        <v>34670.0</v>
+      </c>
+      <c r="AX7">
+        <v>-50833.0</v>
+      </c>
+      <c r="AY7">
+        <v>9534.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-336787.0</v>
+      </c>
+      <c r="BA7">
+        <v>85828.0</v>
+      </c>
+      <c r="BB7">
+        <v>-34043.0</v>
+      </c>
+      <c r="BC7">
+        <v>38225.0</v>
+      </c>
+      <c r="BD7">
+        <v>2004.0</v>
+      </c>
+      <c r="BE7">
+        <v>190581.0</v>
+      </c>
+      <c r="BF7">
+        <v>-92968.0</v>
+      </c>
+      <c r="BG7">
+        <v>-143438.0</v>
+      </c>
+      <c r="BH7">
+        <v>30341.0</v>
+      </c>
+      <c r="BI7">
+        <v>-291942.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-62413.0</v>
+      </c>
+      <c r="BK7">
+        <v>923.0</v>
+      </c>
+      <c r="BL7">
+        <v>-246319.0</v>
+      </c>
+      <c r="BM7">
+        <v>101018.0</v>
+      </c>
+      <c r="BN7">
+        <v>144521.0</v>
+      </c>
+      <c r="BO7">
+        <v>89445.0</v>
+      </c>
+      <c r="BP7">
+        <v>253461.0</v>
+      </c>
+      <c r="BQ7">
+        <v>215035.0</v>
+      </c>
+      <c r="BR7">
+        <v>-29040.0</v>
+      </c>
+      <c r="BS7">
+        <v>48004.0</v>
+      </c>
+      <c r="BT7">
+        <v>-95296.0</v>
+      </c>
+      <c r="BU7">
+        <v>10364.0</v>
+      </c>
+      <c r="BV7">
+        <v>-12266.0</v>
+      </c>
+      <c r="BW7">
+        <v>132241.0</v>
+      </c>
+      <c r="BX7">
+        <v>19436.0</v>
+      </c>
+      <c r="BY7">
+        <v>84594.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-89519.0</v>
+      </c>
+      <c r="CA7">
+        <v>23984.0</v>
+      </c>
+      <c r="CB7">
+        <v>90399.0</v>
+      </c>
+      <c r="CC7">
+        <v>2760.0</v>
+      </c>
+      <c r="CD7">
+        <v>-92143.0</v>
+      </c>
+      <c r="CE7">
+        <v>82467.0</v>
+      </c>
+      <c r="CF7">
+        <v>-23979.0</v>
+      </c>
+      <c r="CG7"/>
+    </row>
+    <row r="8" spans="1:85">
+      <c r="A8" t="s">
+        <v>185</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>-229000.0</v>
+      </c>
+      <c r="O8">
+        <v>1487000.0</v>
+      </c>
+      <c r="P8">
+        <v>-3251000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-200000.0</v>
+      </c>
+      <c r="R8">
+        <v>-1372000.0</v>
+      </c>
+      <c r="S8">
+        <v>569000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8">
+        <v>256000.0</v>
+      </c>
+      <c r="V8">
+        <v>-416000.0</v>
+      </c>
+      <c r="W8">
+        <v>554000.0</v>
+      </c>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+    </row>
+    <row r="9" spans="1:85">
+      <c r="A9" t="s">
+        <v>186</v>
+      </c>
+      <c r="B9">
+        <v>6964000.0</v>
+      </c>
+      <c r="C9">
+        <v>-856000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1125000.0</v>
+      </c>
+      <c r="E9">
+        <v>-2336000.0</v>
+      </c>
+      <c r="F9">
+        <v>-3636000.0</v>
+      </c>
+      <c r="G9">
+        <v>-270000.0</v>
+      </c>
+      <c r="H9">
+        <v>-326000.0</v>
+      </c>
+      <c r="I9">
+        <v>-493000.0</v>
+      </c>
+      <c r="J9">
+        <v>-99000.0</v>
+      </c>
+      <c r="K9">
+        <v>1409000.0</v>
+      </c>
+      <c r="L9">
+        <v>221000.0</v>
+      </c>
+      <c r="M9">
+        <v>710000.0</v>
+      </c>
+      <c r="N9">
+        <v>-229000.0</v>
+      </c>
+      <c r="O9">
+        <v>1487000.0</v>
+      </c>
+      <c r="P9">
+        <v>-3251000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-200000.0</v>
+      </c>
+      <c r="R9">
+        <v>-1372000.0</v>
+      </c>
+      <c r="S9">
+        <v>569000.0</v>
+      </c>
+      <c r="T9">
+        <v>-730000.0</v>
+      </c>
+      <c r="U9">
+        <v>256000.0</v>
+      </c>
+      <c r="V9">
+        <v>-416000.0</v>
+      </c>
+      <c r="W9">
+        <v>554000.0</v>
+      </c>
+      <c r="X9">
+        <v>-236681.0</v>
+      </c>
+      <c r="Y9">
+        <v>-278000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-264000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-322269.0</v>
+      </c>
+      <c r="AB9">
+        <v>-322269.0</v>
+      </c>
+      <c r="AC9">
+        <v>-44416.0</v>
+      </c>
+      <c r="AD9">
+        <v>-53827.0</v>
+      </c>
+      <c r="AE9">
+        <v>1171.0</v>
+      </c>
+      <c r="AF9">
+        <v>14438.0</v>
+      </c>
+      <c r="AG9">
+        <v>96695.0</v>
+      </c>
+      <c r="AH9">
+        <v>-114579.0</v>
+      </c>
+      <c r="AI9">
+        <v>19136.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-8593.0</v>
+      </c>
+      <c r="AK9">
+        <v>-4871.0</v>
+      </c>
+      <c r="AL9">
+        <v>-15079.0</v>
+      </c>
+      <c r="AM9">
+        <v>25250.0</v>
+      </c>
+      <c r="AN9">
+        <v>-15955.0</v>
+      </c>
+      <c r="AO9">
+        <v>5922.0</v>
+      </c>
+      <c r="AP9">
+        <v>-309.0</v>
+      </c>
+      <c r="AQ9">
+        <v>17331.0</v>
+      </c>
+      <c r="AR9">
+        <v>-22387.0</v>
+      </c>
+      <c r="AS9">
+        <v>-6406.0</v>
+      </c>
+      <c r="AT9">
+        <v>6869.0</v>
+      </c>
+      <c r="AU9">
+        <v>-9402.0</v>
+      </c>
+      <c r="AV9">
+        <v>-7385.0</v>
+      </c>
+      <c r="AW9">
+        <v>12622.0</v>
+      </c>
+      <c r="AX9">
+        <v>8382.0</v>
+      </c>
+      <c r="AY9">
+        <v>-803.0</v>
+      </c>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+    </row>
+    <row r="10" spans="1:85">
+      <c r="A10" t="s">
+        <v>187</v>
+      </c>
+      <c r="B10">
+        <v>3934000.0</v>
+      </c>
+      <c r="C10">
+        <v>-329000.0</v>
+      </c>
+      <c r="D10">
+        <v>1433000.0</v>
+      </c>
+      <c r="E10">
+        <v>-1820000.0</v>
+      </c>
+      <c r="F10">
+        <v>-9104000.0</v>
+      </c>
+      <c r="G10">
+        <v>-3210000.0</v>
+      </c>
+      <c r="H10">
+        <v>55000.0</v>
+      </c>
+      <c r="I10">
+        <v>-4297000.0</v>
+      </c>
+      <c r="J10">
+        <v>-3372000.0</v>
+      </c>
+      <c r="K10">
+        <v>1762000.0</v>
+      </c>
+      <c r="L10">
+        <v>2859000.0</v>
+      </c>
+      <c r="M10">
+        <v>360000.0</v>
+      </c>
+      <c r="N10">
+        <v>219000.0</v>
+      </c>
+      <c r="O10">
+        <v>-2896000.0</v>
+      </c>
+      <c r="P10">
+        <v>-253000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-2060000.0</v>
+      </c>
+      <c r="R10">
+        <v>-1441000.0</v>
+      </c>
+      <c r="S10">
+        <v>-5416000.0</v>
+      </c>
+      <c r="T10">
+        <v>834000.0</v>
+      </c>
+      <c r="U10">
+        <v>-1049000.0</v>
+      </c>
+      <c r="V10">
+        <v>1282000.0</v>
+      </c>
+      <c r="W10">
+        <v>-2512000.0</v>
+      </c>
+      <c r="X10">
+        <v>-2224620.0</v>
+      </c>
+      <c r="Y10">
+        <v>-2028000.0</v>
+      </c>
+      <c r="Z10">
+        <v>180000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-316216.0</v>
+      </c>
+      <c r="AB10">
+        <v>-316216.0</v>
+      </c>
+      <c r="AC10">
+        <v>-99144.0</v>
+      </c>
+      <c r="AD10">
+        <v>-273534.0</v>
+      </c>
+      <c r="AE10">
+        <v>-186519.0</v>
+      </c>
+      <c r="AF10">
+        <v>30617.0</v>
+      </c>
+      <c r="AG10">
+        <v>19413.0</v>
+      </c>
+      <c r="AH10">
+        <v>11390.0</v>
+      </c>
+      <c r="AI10">
+        <v>-33238.0</v>
+      </c>
+      <c r="AJ10">
+        <v>53000.0</v>
+      </c>
+      <c r="AK10">
+        <v>22397.0</v>
+      </c>
+      <c r="AL10">
+        <v>-187684.0</v>
+      </c>
+      <c r="AM10">
+        <v>-37693.0</v>
+      </c>
+      <c r="AN10">
+        <v>9661.0</v>
+      </c>
+      <c r="AO10">
+        <v>-3726.0</v>
+      </c>
+      <c r="AP10">
+        <v>1784.0</v>
+      </c>
+      <c r="AQ10">
+        <v>29277.0</v>
+      </c>
+      <c r="AR10">
+        <v>24609.0</v>
+      </c>
+      <c r="AS10">
+        <v>22524.0</v>
+      </c>
+      <c r="AT10">
+        <v>17881.0</v>
+      </c>
+      <c r="AU10">
+        <v>10913.0</v>
+      </c>
+      <c r="AV10">
+        <v>-87360.0</v>
+      </c>
+      <c r="AW10">
+        <v>138.0</v>
+      </c>
+      <c r="AX10">
+        <v>-9247.0</v>
+      </c>
+      <c r="AY10">
+        <v>-23777.0</v>
+      </c>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+    </row>
+    <row r="11" spans="1:85">
+      <c r="A11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-1491000.0</v>
+      </c>
+      <c r="N11">
+        <v>454000.0</v>
+      </c>
+      <c r="O11">
+        <v>-1823000.0</v>
+      </c>
+      <c r="P11">
+        <v>872000.0</v>
+      </c>
+      <c r="Q11">
+        <v>655000.0</v>
+      </c>
+      <c r="R11">
+        <v>-66000.0</v>
+      </c>
+      <c r="S11">
+        <v>-740000.0</v>
+      </c>
+      <c r="T11">
+        <v>1832000.0</v>
+      </c>
+      <c r="U11">
+        <v>846000.0</v>
+      </c>
+      <c r="V11">
+        <v>-917000.0</v>
+      </c>
+      <c r="W11">
+        <v>-4668000.0</v>
+      </c>
+      <c r="X11">
+        <v>-428883.0</v>
+      </c>
+      <c r="Y11">
+        <v>10973575.0</v>
+      </c>
+      <c r="Z11">
+        <v>56509.0</v>
+      </c>
+      <c r="AA11">
+        <v>227862.0</v>
+      </c>
+      <c r="AB11">
+        <v>-219368.0</v>
+      </c>
+      <c r="AC11">
+        <v>-82051.0</v>
+      </c>
+      <c r="AD11">
+        <v>455917.0</v>
+      </c>
+      <c r="AE11">
+        <v>115679.0</v>
+      </c>
+      <c r="AF11">
+        <v>101791.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+    </row>
+    <row r="12" spans="1:85">
+      <c r="A12" t="s">
+        <v>189</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>2846000.0</v>
+      </c>
+      <c r="N12">
+        <v>1834000.0</v>
+      </c>
+      <c r="O12">
+        <v>1631000.0</v>
+      </c>
+      <c r="P12">
+        <v>1787000.0</v>
+      </c>
+      <c r="Q12">
+        <v>2688000.0</v>
+      </c>
+      <c r="R12">
+        <v>561000.0</v>
+      </c>
+      <c r="S12">
+        <v>812000.0</v>
+      </c>
+      <c r="T12">
+        <v>645000.0</v>
+      </c>
+      <c r="U12">
+        <v>896000.0</v>
+      </c>
+      <c r="V12">
+        <v>1156000.0</v>
+      </c>
+      <c r="W12">
+        <v>567000.0</v>
+      </c>
+      <c r="X12">
+        <v>1581202.0</v>
+      </c>
+      <c r="Y12">
+        <v>65818.0</v>
+      </c>
+      <c r="Z12">
+        <v>6962394.0</v>
+      </c>
+      <c r="AA12">
+        <v>760851.0</v>
+      </c>
+      <c r="AB12">
+        <v>848130.0</v>
+      </c>
+      <c r="AC12">
+        <v>-11866.0</v>
+      </c>
+      <c r="AD12">
+        <v>-34481.0</v>
+      </c>
+      <c r="AE12">
+        <v>-92758.0</v>
+      </c>
+      <c r="AF12">
+        <v>1232299.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+    </row>
+    <row r="13" spans="1:85">
+      <c r="A13" t="s">
+        <v>190</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>64000.0</v>
+      </c>
+      <c r="N13">
+        <v>271000.0</v>
+      </c>
+      <c r="O13">
+        <v>271000.0</v>
+      </c>
+      <c r="P13">
+        <v>198000.0</v>
+      </c>
+      <c r="Q13">
+        <v>113000.0</v>
+      </c>
+      <c r="R13">
+        <v>449000.0</v>
+      </c>
+      <c r="S13">
+        <v>-749000.0</v>
+      </c>
+      <c r="T13">
+        <v>-690000.0</v>
+      </c>
+      <c r="U13">
+        <v>168000.0</v>
+      </c>
+      <c r="V13">
+        <v>-245000.0</v>
+      </c>
+      <c r="W13">
+        <v>601000.0</v>
+      </c>
+      <c r="X13">
+        <v>614798.0</v>
+      </c>
+      <c r="Y13">
+        <v>-1852161.0</v>
+      </c>
+      <c r="Z13">
+        <v>-79077.0</v>
+      </c>
+      <c r="AA13">
+        <v>134973.0</v>
+      </c>
+      <c r="AB13">
+        <v>-273868.0</v>
+      </c>
+      <c r="AC13">
+        <v>-45855.0</v>
+      </c>
+      <c r="AD13">
+        <v>-129117.0</v>
+      </c>
+      <c r="AE13">
+        <v>222780.0</v>
+      </c>
+      <c r="AF13">
+        <v>-797880.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+    </row>
+    <row r="14" spans="1:85">
+      <c r="A14" t="s">
+        <v>191</v>
+      </c>
+      <c r="B14">
+        <v>727000.0</v>
+      </c>
+      <c r="C14">
+        <v>635000.0</v>
+      </c>
+      <c r="D14">
+        <v>498000.0</v>
+      </c>
+      <c r="E14">
+        <v>618000.0</v>
+      </c>
+      <c r="F14">
+        <v>559000.0</v>
+      </c>
+      <c r="G14">
+        <v>440000.0</v>
+      </c>
+      <c r="H14">
+        <v>378000.0</v>
+      </c>
+      <c r="I14">
+        <v>438000.0</v>
+      </c>
+      <c r="J14">
+        <v>337000.0</v>
+      </c>
+      <c r="K14">
+        <v>342000.0</v>
+      </c>
+      <c r="L14">
+        <v>369000.0</v>
+      </c>
+      <c r="M14">
+        <v>339000.0</v>
+      </c>
+      <c r="N14">
+        <v>306000.0</v>
+      </c>
+      <c r="O14">
+        <v>276000.0</v>
+      </c>
+      <c r="P14">
+        <v>245000.0</v>
+      </c>
+      <c r="Q14">
+        <v>257000.0</v>
+      </c>
+      <c r="R14">
+        <v>206000.0</v>
+      </c>
+      <c r="S14">
+        <v>175000.0</v>
+      </c>
+      <c r="T14">
+        <v>141000.0</v>
+      </c>
+      <c r="U14">
+        <v>143000.0</v>
+      </c>
+      <c r="V14">
+        <v>138000.0</v>
+      </c>
+      <c r="W14">
+        <v>88000.0</v>
+      </c>
+      <c r="X14">
+        <v>89079.0</v>
+      </c>
+      <c r="Y14">
+        <v>76000.0</v>
+      </c>
+      <c r="Z14">
+        <v>39000.0</v>
+      </c>
+      <c r="AA14">
+        <v>472163.0</v>
+      </c>
+      <c r="AB14">
+        <v>23808.0</v>
+      </c>
+      <c r="AC14">
+        <v>377138.0</v>
+      </c>
+      <c r="AD14">
+        <v>211878.0</v>
+      </c>
+      <c r="AE14">
+        <v>113869.0</v>
+      </c>
+      <c r="AF14">
+        <v>9087.0</v>
+      </c>
+      <c r="AG14">
+        <v>37203.0</v>
+      </c>
+      <c r="AH14">
+        <v>32769.0</v>
+      </c>
+      <c r="AI14">
+        <v>32101.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2781.0</v>
+      </c>
+      <c r="AK14">
+        <v>121925.0</v>
+      </c>
+      <c r="AL14">
+        <v>110076.0</v>
+      </c>
+      <c r="AM14">
+        <v>125915.0</v>
+      </c>
+      <c r="AN14">
+        <v>11629.0</v>
+      </c>
+      <c r="AO14">
+        <v>27650.0</v>
+      </c>
+      <c r="AP14">
+        <v>27651.0</v>
+      </c>
+      <c r="AQ14">
+        <v>27477.0</v>
+      </c>
+      <c r="AR14">
+        <v>27639.0</v>
+      </c>
+      <c r="AS14">
+        <v>27813.0</v>
+      </c>
+      <c r="AT14">
+        <v>27814.0</v>
+      </c>
+      <c r="AU14">
+        <v>27465.0</v>
+      </c>
+      <c r="AV14">
+        <v>27304.0</v>
+      </c>
+      <c r="AW14">
+        <v>16945.0</v>
+      </c>
+      <c r="AX14">
+        <v>11397.0</v>
+      </c>
+      <c r="AY14">
+        <v>10142.0</v>
+      </c>
+      <c r="AZ14">
+        <v>10475.0</v>
+      </c>
+      <c r="BA14">
+        <v>10474.0</v>
+      </c>
+      <c r="BB14">
+        <v>8967.0</v>
+      </c>
+      <c r="BC14">
+        <v>8214.0</v>
+      </c>
+      <c r="BD14">
+        <v>8758.0</v>
+      </c>
+      <c r="BE14">
+        <v>7141.0</v>
+      </c>
+      <c r="BF14">
+        <v>2402.0</v>
+      </c>
+      <c r="BG14">
+        <v>2284.0</v>
+      </c>
+      <c r="BH14">
+        <v>2697.0</v>
+      </c>
+      <c r="BI14">
+        <v>2696.0</v>
+      </c>
+      <c r="BJ14">
+        <v>2697.0</v>
+      </c>
+      <c r="BK14">
+        <v>2696.0</v>
+      </c>
+      <c r="BL14">
+        <v>2244.0</v>
+      </c>
+      <c r="BM14">
+        <v>2244.0</v>
+      </c>
+      <c r="BN14">
+        <v>2244.0</v>
+      </c>
+      <c r="BO14">
+        <v>2244.0</v>
+      </c>
+      <c r="BP14">
+        <v>2896.0</v>
+      </c>
+      <c r="BQ14">
+        <v>2310.0</v>
+      </c>
+      <c r="BR14">
+        <v>2164.0</v>
+      </c>
+      <c r="BS14">
+        <v>1978.0</v>
+      </c>
+      <c r="BT14">
+        <v>2424.0</v>
+      </c>
+      <c r="BU14">
+        <v>2285.0</v>
+      </c>
+      <c r="BV14">
+        <v>2006.0</v>
+      </c>
+      <c r="BW14">
+        <v>1937.0</v>
+      </c>
+      <c r="BX14">
+        <v>1044.0</v>
+      </c>
+      <c r="BY14">
+        <v>794.0</v>
+      </c>
+      <c r="BZ14">
+        <v>629.0</v>
+      </c>
+      <c r="CA14">
+        <v>130.0</v>
+      </c>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+    </row>
+    <row r="15" spans="1:85">
+      <c r="A15" t="s">
+        <v>192</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+    </row>
+    <row r="16" spans="1:85">
+      <c r="A16" t="s">
+        <v>193</v>
+      </c>
+      <c r="B16">
+        <v>12062000.0</v>
+      </c>
+      <c r="C16">
+        <v>7852000.0</v>
+      </c>
+      <c r="D16">
+        <v>13727000.0</v>
+      </c>
+      <c r="E16">
+        <v>6495000.0</v>
+      </c>
+      <c r="F16">
+        <v>7001000.0</v>
+      </c>
+      <c r="G16">
+        <v>7669000.0</v>
+      </c>
+      <c r="H16">
+        <v>16829000.0</v>
+      </c>
+      <c r="I16">
+        <v>20077000.0</v>
+      </c>
+      <c r="J16">
+        <v>24788000.0</v>
+      </c>
+      <c r="K16">
+        <v>24176000.0</v>
+      </c>
+      <c r="L16">
+        <v>20498000.0</v>
+      </c>
+      <c r="M16">
+        <v>13654000.0</v>
+      </c>
+      <c r="N16">
+        <v>15360000.0</v>
+      </c>
+      <c r="O16">
+        <v>14426000.0</v>
+      </c>
+      <c r="P16">
+        <v>20068000.0</v>
+      </c>
+      <c r="Q16">
+        <v>24457000.0</v>
+      </c>
+      <c r="R16">
+        <v>25847000.0</v>
+      </c>
+      <c r="S16">
+        <v>44701000.0</v>
+      </c>
+      <c r="T16">
+        <v>56400000.0</v>
+      </c>
+      <c r="U16">
+        <v>58513000.0</v>
+      </c>
+      <c r="V16">
+        <v>5345000.0</v>
+      </c>
+      <c r="W16">
+        <v>4221000.0</v>
+      </c>
+      <c r="X16">
+        <v>9655635.0</v>
+      </c>
+      <c r="Y16">
+        <v>11883354.0</v>
+      </c>
+      <c r="Z16">
+        <v>2809951.0</v>
+      </c>
+      <c r="AA16">
+        <v>1173900.0</v>
+      </c>
+      <c r="AB16">
+        <v>1173900.0</v>
+      </c>
+      <c r="AC16">
+        <v>1881377.0</v>
+      </c>
+      <c r="AD16">
+        <v>738714.0</v>
+      </c>
+      <c r="AE16">
+        <v>350929.0</v>
+      </c>
+      <c r="AF16">
+        <v>1182387.0</v>
+      </c>
+      <c r="AG16">
+        <v>473901.0</v>
+      </c>
+      <c r="AH16">
+        <v>918801.0</v>
+      </c>
+      <c r="AI16">
+        <v>1437587.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1965043.0</v>
+      </c>
+      <c r="AK16">
+        <v>254894.0</v>
+      </c>
+      <c r="AL16">
+        <v>595788.0</v>
+      </c>
+      <c r="AM16">
+        <v>1149900.0</v>
+      </c>
+      <c r="AN16">
+        <v>192826.0</v>
+      </c>
+      <c r="AO16">
+        <v>488224.0</v>
+      </c>
+      <c r="AP16">
+        <v>1014166.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1464362.0</v>
+      </c>
+      <c r="AR16">
+        <v>1851021.0</v>
+      </c>
+      <c r="AS16">
+        <v>2160948.0</v>
+      </c>
+      <c r="AT16">
+        <v>164726.0</v>
+      </c>
+      <c r="AU16">
+        <v>561220.0</v>
+      </c>
+      <c r="AV16">
+        <v>1085006.0</v>
+      </c>
+      <c r="AW16">
+        <v>1706381.0</v>
+      </c>
+      <c r="AX16">
+        <v>830813.0</v>
+      </c>
+      <c r="AY16">
+        <v>1397155.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1842149.0</v>
+      </c>
+      <c r="BA16">
+        <v>2888217.0</v>
+      </c>
+      <c r="BB16">
+        <v>79214.0</v>
+      </c>
+      <c r="BC16">
+        <v>51413.0</v>
+      </c>
+      <c r="BD16">
+        <v>232471.0</v>
+      </c>
+      <c r="BE16">
+        <v>395830.0</v>
+      </c>
+      <c r="BF16">
+        <v>182060.0</v>
+      </c>
+      <c r="BG16">
+        <v>557260.0</v>
+      </c>
+      <c r="BH16">
+        <v>114835.0</v>
+      </c>
+      <c r="BI16">
+        <v>69399.0</v>
+      </c>
+      <c r="BJ16">
+        <v>66188.0</v>
+      </c>
+      <c r="BK16">
+        <v>71570.0</v>
+      </c>
+      <c r="BL16">
+        <v>247328.0</v>
+      </c>
+      <c r="BM16">
+        <v>245355.0</v>
+      </c>
+      <c r="BN16">
+        <v>892.0</v>
+      </c>
+      <c r="BO16">
+        <v>51573.0</v>
+      </c>
+      <c r="BP16">
+        <v>55431.0</v>
+      </c>
+      <c r="BQ16">
+        <v>321056.0</v>
+      </c>
+      <c r="BR16">
+        <v>700516.0</v>
+      </c>
+      <c r="BS16">
+        <v>1520349.0</v>
+      </c>
+      <c r="BT16">
+        <v>2167699.0</v>
+      </c>
+      <c r="BU16">
+        <v>2982487.0</v>
+      </c>
+      <c r="BV16">
+        <v>3870852.0</v>
+      </c>
+      <c r="BW16">
+        <v>4765535.0</v>
+      </c>
+      <c r="BX16">
+        <v>5293176.0</v>
+      </c>
+      <c r="BY16">
+        <v>5844347.0</v>
+      </c>
+      <c r="BZ16">
+        <v>6268201.0</v>
+      </c>
+      <c r="CA16">
+        <v>2279701.0</v>
+      </c>
+      <c r="CB16">
+        <v>1463833.0</v>
+      </c>
+      <c r="CC16">
+        <v>254405.0</v>
+      </c>
+      <c r="CD16">
+        <v>109870.0</v>
+      </c>
+      <c r="CE16">
+        <v>66203.0</v>
+      </c>
+      <c r="CF16">
+        <v>126.0</v>
+      </c>
+      <c r="CG16">
+        <v>7702.0</v>
+      </c>
     </row>
     <row r="17" spans="1:85">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6879,173 +26623,399 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
     </row>
     <row r="18" spans="1:85">
       <c r="A18" t="s">
-        <v>38</v>
-[...13 lines deleted...]
-      <c r="N18"/>
+        <v>195</v>
+      </c>
+      <c r="B18">
+        <v>3668000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5045000.0</v>
+      </c>
+      <c r="D18">
+        <v>8138000.0</v>
+      </c>
+      <c r="E18">
+        <v>-4517000.0</v>
+      </c>
+      <c r="F18">
+        <v>-6397000.0</v>
+      </c>
+      <c r="G18">
+        <v>-6419000.0</v>
+      </c>
+      <c r="H18">
+        <v>6295000.0</v>
+      </c>
+      <c r="I18">
+        <v>-2085000.0</v>
+      </c>
+      <c r="J18">
+        <v>1411000.0</v>
+      </c>
+      <c r="K18">
+        <v>3771000.0</v>
+      </c>
+      <c r="L18">
+        <v>6959000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1460000.0</v>
+      </c>
+      <c r="N18">
+        <v>1067000.0</v>
+      </c>
       <c r="O18">
-        <v>100000.0</v>
-[...70 lines deleted...]
-      <c r="CG18"/>
+        <v>-3577000.0</v>
+      </c>
+      <c r="P18">
+        <v>-130000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-870000.0</v>
+      </c>
+      <c r="R18">
+        <v>-6731999.0</v>
+      </c>
+      <c r="S18">
+        <v>-9347000.0</v>
+      </c>
+      <c r="T18">
+        <v>1872000.0</v>
+      </c>
+      <c r="U18">
+        <v>-1464999.0</v>
+      </c>
+      <c r="V18">
+        <v>-1002000.0</v>
+      </c>
+      <c r="W18">
+        <v>-5680000.0</v>
+      </c>
+      <c r="X18">
+        <v>-2649763.0</v>
+      </c>
+      <c r="Y18">
+        <v>5505000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-1019000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-1566046.0</v>
+      </c>
+      <c r="AB18">
+        <v>-1570161.0</v>
+      </c>
+      <c r="AC18">
+        <v>-1027641.0</v>
+      </c>
+      <c r="AD18">
+        <v>-598082.0</v>
+      </c>
+      <c r="AE18">
+        <v>-826436.0</v>
+      </c>
+      <c r="AF18">
+        <v>-571298.0</v>
+      </c>
+      <c r="AG18">
+        <v>-441099.0</v>
+      </c>
+      <c r="AH18">
+        <v>-419466.0</v>
+      </c>
+      <c r="AI18">
+        <v>-475780.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-90210.0</v>
+      </c>
+      <c r="AK18">
+        <v>-349938.0</v>
+      </c>
+      <c r="AL18">
+        <v>-553373.0</v>
+      </c>
+      <c r="AM18">
+        <v>-499353.0</v>
+      </c>
+      <c r="AN18">
+        <v>-312618.0</v>
+      </c>
+      <c r="AO18">
+        <v>-531060.0</v>
+      </c>
+      <c r="AP18">
+        <v>-438530.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-377931.0</v>
+      </c>
+      <c r="AR18">
+        <v>-321140.0</v>
+      </c>
+      <c r="AS18">
+        <v>-509034.0</v>
+      </c>
+      <c r="AT18">
+        <v>-401404.0</v>
+      </c>
+      <c r="AU18">
+        <v>-507246.0</v>
+      </c>
+      <c r="AV18">
+        <v>-603464.0</v>
+      </c>
+      <c r="AW18">
+        <v>-381818.0</v>
+      </c>
+      <c r="AX18">
+        <v>-547399.0</v>
+      </c>
+      <c r="AY18">
+        <v>-444994.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-775917.0</v>
+      </c>
+      <c r="BA18">
+        <v>-219452.0</v>
+      </c>
+      <c r="BB18">
+        <v>-400749.0</v>
+      </c>
+      <c r="BC18">
+        <v>-381058.0</v>
+      </c>
+      <c r="BD18">
+        <v>-413109.0</v>
+      </c>
+      <c r="BE18">
+        <v>-216230.0</v>
+      </c>
+      <c r="BF18">
+        <v>-430200.0</v>
+      </c>
+      <c r="BG18">
+        <v>-382575.0</v>
+      </c>
+      <c r="BH18">
+        <v>-154564.0</v>
+      </c>
+      <c r="BI18">
+        <v>-478617.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-211882.0</v>
+      </c>
+      <c r="BK18">
+        <v>-325758.0</v>
+      </c>
+      <c r="BL18">
+        <v>-448027.0</v>
+      </c>
+      <c r="BM18">
+        <v>-540537.0</v>
+      </c>
+      <c r="BN18">
+        <v>-161481.0</v>
+      </c>
+      <c r="BO18">
+        <v>-361358.0</v>
+      </c>
+      <c r="BP18">
+        <v>-265625.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-576460.0</v>
+      </c>
+      <c r="BR18">
+        <v>-819833.0</v>
+      </c>
+      <c r="BS18">
+        <v>-647350.0</v>
+      </c>
+      <c r="BT18">
+        <v>-826488.0</v>
+      </c>
+      <c r="BU18">
+        <v>-888365.0</v>
+      </c>
+      <c r="BV18">
+        <v>-894684.0</v>
+      </c>
+      <c r="BW18">
+        <v>-527640.0</v>
+      </c>
+      <c r="BX18">
+        <v>-549521.0</v>
+      </c>
+      <c r="BY18">
+        <v>-423869.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-566569.0</v>
+      </c>
+      <c r="CA18">
+        <v>-355516.0</v>
+      </c>
+      <c r="CB18">
+        <v>-226497.0</v>
+      </c>
+      <c r="CC18">
+        <v>-151693.0</v>
+      </c>
+      <c r="CD18">
+        <v>-106704.0</v>
+      </c>
+      <c r="CE18">
+        <v>-33732.0</v>
+      </c>
+      <c r="CF18">
+        <v>-15455.0</v>
+      </c>
+      <c r="CG18">
+        <v>-49858.0</v>
+      </c>
     </row>
     <row r="19" spans="1:85">
       <c r="A19" t="s">
-        <v>39</v>
-[...30 lines deleted...]
-      <c r="AE19"/>
+        <v>196</v>
+      </c>
+      <c r="B19">
+        <v>750000.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>751000.0</v>
+      </c>
+      <c r="E19">
+        <v>1173000.0</v>
+      </c>
+      <c r="F19">
+        <v>4708000.0</v>
+      </c>
+      <c r="G19">
+        <v>-5298000.0</v>
+      </c>
+      <c r="H19">
+        <v>-9845000.0</v>
+      </c>
+      <c r="I19">
+        <v>-689000.0</v>
+      </c>
+      <c r="J19">
+        <v>-522000.0</v>
+      </c>
+      <c r="K19">
+        <v>-171000.0</v>
+      </c>
+      <c r="L19">
+        <v>-561000.0</v>
+      </c>
+      <c r="M19">
+        <v>-194000.0</v>
+      </c>
+      <c r="N19">
+        <v>58000.0</v>
+      </c>
+      <c r="O19">
+        <v>-2076000.0</v>
+      </c>
+      <c r="P19">
+        <v>-927000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-301000.0</v>
+      </c>
+      <c r="R19">
+        <v>-2993000.0</v>
+      </c>
+      <c r="S19">
+        <v>-915000.0</v>
+      </c>
+      <c r="T19">
+        <v>-941000.0</v>
+      </c>
+      <c r="U19">
+        <v>-1086000.0</v>
+      </c>
+      <c r="V19">
+        <v>-3830000.0</v>
+      </c>
+      <c r="W19">
+        <v>-25000.0</v>
+      </c>
+      <c r="X19">
+        <v>-403464.0</v>
+      </c>
+      <c r="Y19">
+        <v>-876185.0</v>
+      </c>
+      <c r="Z19">
+        <v>-671605.0</v>
+      </c>
+      <c r="AA19">
+        <v>-44032.0</v>
+      </c>
+      <c r="AB19">
+        <v>-38294.0</v>
+      </c>
+      <c r="AC19">
+        <v>-34604.0</v>
+      </c>
+      <c r="AD19">
+        <v>-56187.0</v>
+      </c>
+      <c r="AE19">
+        <v>-116886.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -7059,12167 +27029,78 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
     </row>
     <row r="20" spans="1:85">
       <c r="A20" t="s">
-        <v>40</v>
-[...8111 lines deleted...]
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20"/>
-[...3983 lines deleted...]
-      <c r="U20"/>
+      <c r="T20">
+        <v>801000.0</v>
+      </c>
+      <c r="U20">
+        <v>56753000.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -19243,7500 +27124,109 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
     </row>
     <row r="21" spans="1:85">
       <c r="A21" t="s">
-        <v>165</v>
-[...3475 lines deleted...]
-      <c r="A24" t="s">
         <v>198</v>
-      </c>
-[...3912 lines deleted...]
-        <v>196</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
         <v>2000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1500000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1471000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-54000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-25830.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-110918.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>190300.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>190300.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>818000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2205000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1009335.0</v>
       </c>
       <c r="AD21">
         <v>1009335.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
+      <c r="AE21">
+        <v>1009335.0</v>
+      </c>
+      <c r="AF21">
+        <v>1009335.0</v>
+      </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -26744,965 +27234,991 @@
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
     </row>
-    <row r="22" spans="1:83">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>-10088000.0</v>
+      </c>
+      <c r="C22">
+        <v>801000.0</v>
+      </c>
+      <c r="D22">
         <v>3363000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2235000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2427000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1662000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9672000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1024999.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2077000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>17000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-829000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4094000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1116000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2153000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-133000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1534000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2996000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3221000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-3208000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1841000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2037000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-272000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1641194.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-566000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-8062000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1720439.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1720439.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1086843.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-718731.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-883772.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1194802.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-118651.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-484309.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-355712.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1439070.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-561701.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-681588.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-139968.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-580156.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-491928.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-472224.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-379802.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-945888.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-467538.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-468982.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-488493.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-1167719.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-445163.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-631094.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-478437.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-547206.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-444595.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-562762.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-469648.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1068668.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-350630.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-348209.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-252431.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-203747.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-205180.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-163254.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-329377.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-689683.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-763167.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-321572.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-546540.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-521063.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-851869.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-792957.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-808578.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-731837.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-895444.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-1790588.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-983917.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-2453381.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-505942.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-1292377.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-576237.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-1366836.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-154453.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-23311.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-116199.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-35322.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-50378.0</v>
       </c>
     </row>
-    <row r="23" spans="1:83">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>-159000.0</v>
+      </c>
+      <c r="C23">
+        <v>-7000.0</v>
+      </c>
+      <c r="D23">
         <v>-384000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-56000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>141000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>93000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-122000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>21000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>118000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>10000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>34000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-456000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>58000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2282000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>92000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>366000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>803000.0</v>
       </c>
-      <c r="S23">
-[...2 lines deleted...]
-      <c r="T23">
+      <c r="U23">
+        <v>-731000.0</v>
+      </c>
+      <c r="V23">
         <v>2567000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>102000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>461000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3425000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3908000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1853930.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-38294.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2205000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1009335.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1275000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-33174.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-267235.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-118658.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3598480.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3669120.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>-36874.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23"/>
+      <c r="AS23">
         <v>23770.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2500000.0</v>
       </c>
-      <c r="AS23"/>
-      <c r="AT23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>-1253799.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1253799.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-37625.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-270151.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-270151.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3028455.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>428550.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>249750.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>430000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>55000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>40000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>40000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>481828.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>206500.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-385000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-385000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>315000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>110800.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-919.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-919.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>197000.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>-3442.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>11700.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-5570.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-1.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-2792.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-1650.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>50000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-50000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>714.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1165500.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-100000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>4209.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>7879.0</v>
       </c>
-      <c r="CE23"/>
+      <c r="CG23"/>
     </row>
-    <row r="24" spans="1:83">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>67000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>5647000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-2656000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-8880000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>-520000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-520000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>-2076000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>44000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-32000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-12000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="S24"/>
+      <c r="T24">
         <v>69999.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-33000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-37000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>6000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>488852.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-80000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-110000.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>2500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-2500000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>37625.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24">
         <v>-5079.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
     </row>
-    <row r="25" spans="1:83">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>6956000.0</v>
+      </c>
+      <c r="C25">
+        <v>-175000.0</v>
+      </c>
+      <c r="D25">
         <v>1580000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1900000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3878000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-2637000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-3023000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1525000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2973000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-137000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4121000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-383000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>70999.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-769000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>789000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1383000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>769000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-602000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1878000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>915000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-858000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-4801000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>677420.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>11019000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>7203000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>406253.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>897733.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-54741.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>359164.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-325608.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1229214.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-302193.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-57020.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-592.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>775385.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>22996.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-87495.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-477192.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>-15426.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>5902.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-71666.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-73088.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-60186.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>11808.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-42739.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>93929.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-22222.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-27713.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>13767.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>97601.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>128841.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>171246.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>80376.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>646801.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-951270.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>8575.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-215143.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>16145.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>15809.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>11088.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>430500.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>430500.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>119368.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>13326.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>93493.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>4223.0</v>
       </c>
       <c r="BP25"/>
       <c r="BQ25">
+        <v>4223.0</v>
+      </c>
+      <c r="BR25"/>
+      <c r="BS25">
         <v>114688.0</v>
       </c>
-      <c r="BR25"/>
-[...1 lines deleted...]
-      <c r="BT25">
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25">
         <v>906165.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>324891.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1898243.0</v>
       </c>
-      <c r="BW25"/>
-      <c r="BX25">
+      <c r="BY25"/>
+      <c r="BZ25">
         <v>814698.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>204986.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>1049940.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>8750.0</v>
       </c>
       <c r="CC25"/>
       <c r="CD25">
+        <v>8750.0</v>
+      </c>
+      <c r="CE25"/>
+      <c r="CF25">
         <v>43846.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>520.0</v>
       </c>
     </row>
-    <row r="26" spans="1:83">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-953000.0</v>
+      </c>
+      <c r="D26">
         <v>-1047000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-74000.0</v>
       </c>
       <c r="E26">
         <v>-67000.0</v>
       </c>
       <c r="F26">
-        <v>-628000.0</v>
+        <v>-74000.0</v>
       </c>
       <c r="G26">
+        <v>-67000.0</v>
+      </c>
+      <c r="H26">
+        <v>-506000.0</v>
+      </c>
+      <c r="I26">
         <v>-3020000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1053000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>456000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>456000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-456000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26">
-[...2 lines deleted...]
-      <c r="O26">
+      <c r="P26">
+        <v>-2500000.0</v>
+      </c>
+      <c r="Q26">
         <v>-1000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-12346000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-2654000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-742000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>56022000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1096000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>156000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
@@ -27719,900 +28235,926 @@
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
     </row>
-    <row r="27" spans="1:83">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B27">
+        <v>836000.0</v>
+      </c>
+      <c r="C27">
+        <v>535000.0</v>
+      </c>
+      <c r="D27">
         <v>774000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>735000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>700000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>840000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>788000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>819000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>900000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>938000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>686000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1738000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1487000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1464000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1363000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1274000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>800000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>812000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>623000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>981000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>853000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>693000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>903782.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>11000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>11000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>226624.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>41243.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>41243.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>289139.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>59805.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>181348.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>16734.0</v>
       </c>
-      <c r="AH27"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AJ27"/>
       <c r="AK27">
         <v>50000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
+      <c r="AL27">
+        <v>252216.0</v>
+      </c>
+      <c r="AM27">
+        <v>50000.0</v>
+      </c>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>639143.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27">
         <v>529188.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>33952.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>188470.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>-99245.0</v>
       </c>
-      <c r="AX27"/>
-[...1 lines deleted...]
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27">
         <v>61062.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>38183.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>640912.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>75013.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>213440.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>63483.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>63483.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>119368.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>13326.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>93493.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>63302.0</v>
       </c>
       <c r="BP27"/>
       <c r="BQ27">
+        <v>63302.0</v>
+      </c>
+      <c r="BR27"/>
+      <c r="BS27">
         <v>114688.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:83">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>-325000.0</v>
+      </c>
+      <c r="C28">
+        <v>-960000.0</v>
+      </c>
+      <c r="D28">
         <v>-1431000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>67000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>26000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-628000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-2999000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-935000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>10000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="M28">
         <v>-456000.0</v>
       </c>
       <c r="N28">
+        <v>1.0</v>
+      </c>
+      <c r="O28">
+        <v>-456000.0</v>
+      </c>
+      <c r="P28">
         <v>-2501000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-12254000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2288000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>61000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>54522000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2567000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>102000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>435000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3425000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3908000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>818000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>818000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2205000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1009335.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1275000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1275000.0</v>
       </c>
-      <c r="AE28"/>
-[...1 lines deleted...]
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28">
         <v>-40357.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1800350.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>1433716.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-36874.0</v>
       </c>
-      <c r="AM28"/>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28">
         <v>23770.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2500000.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>-1253799.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1253799.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-270151.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-270151.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>3028455.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>428550.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>200000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>249750.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>430000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>55000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>825000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>481828.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>206500.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>150000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>450000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>785000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>110800.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>357500.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>197000.0</v>
       </c>
-      <c r="BP28"/>
-[...1 lines deleted...]
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28">
         <v>11700.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28"/>
       <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28">
         <v>-1650.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>15.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>4555069.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1171384.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1435925.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>296228.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>150371.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>99809.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>7879.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:83">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>4182000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4424000.0</v>
+      </c>
+      <c r="D29">
         <v>9931000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-2268000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-5458000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3777000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7260000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1396000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1933000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3942000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7520000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1266000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1008999.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-3371000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1042000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-601000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3751000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-8432000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1161000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-412000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2791000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5655000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2246299.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6389693.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-916000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1531867.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1531867.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-993037.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-541895.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-709550.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-538124.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-173864.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-410808.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-473324.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-90069.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-349938.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-553373.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-477651.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-312618.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-531060.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-438530.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-377931.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-321140.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-509034.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-401404.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-507246.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-603464.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-381818.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-509774.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-444994.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-775917.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-219452.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-355530.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-381058.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-413109.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-74090.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-430200.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-377496.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-154564.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-478617.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-211882.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-325758.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-439775.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-540537.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-161481.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-361358.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-264706.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-567000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-819833.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-643908.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-824709.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-882795.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-894683.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-524848.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-534658.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-420554.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-566569.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-347137.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-226497.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-151693.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-106704.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-33732.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-15455.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-49858.0</v>
       </c>
     </row>
-    <row r="30" spans="1:83">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>236000.0</v>
+      </c>
+      <c r="C30">
+        <v>-621000.0</v>
+      </c>
+      <c r="D30">
         <v>-1042000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1173000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4708000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-5298000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-9845000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-689000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-522000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-171000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-561000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-194000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>58000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2282000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-927000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-301000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2993000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-915000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-941000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1086000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3830000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-25000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-403464.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-876185.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-671605.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-38294.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-38294.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-34604.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-56187.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-116886.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-33174.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-267235.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-118658.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-2456.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>-21703.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30">
         <v>2500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2500000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>37625.0</v>
       </c>
       <c r="AU30"/>
       <c r="AV30">
+        <v>37625.0</v>
+      </c>
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-37625.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>45219.0</v>
       </c>
-      <c r="AX30"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30">
+        <v>-45219.0</v>
+      </c>
+      <c r="BC30"/>
+      <c r="BD30">
         <v>147219.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-142140.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>-5079.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>-8252.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
-[...1 lines deleted...]
-      </c>
+      <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30">
-        <v>-9461.0</v>
+        <v>-919.0</v>
       </c>
       <c r="BP30"/>
       <c r="BQ30">
+        <v>-9461.0</v>
+      </c>
+      <c r="BR30"/>
+      <c r="BS30">
         <v>-3442.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-1779.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-5570.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>-2792.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-14863.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-3315.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>-8379.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>