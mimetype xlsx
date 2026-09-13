--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -237,50 +237,56 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
@@ -300,50 +306,68 @@
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
+    <t>2018-09-30</t>
+  </si>
+  <si>
+    <t>2018-06-30</t>
+  </si>
+  <si>
+    <t>2018-03-31</t>
+  </si>
+  <si>
+    <t>2017-09-30</t>
+  </si>
+  <si>
+    <t>2017-06-30</t>
+  </si>
+  <si>
+    <t>2017-03-31</t>
+  </si>
+  <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
   <si>
     <t>ebitda</t>
   </si>
   <si>
     <t>effectOfAccountingCharges</t>
   </si>
   <si>
     <t>extraordinaryItems</t>
   </si>
   <si>
     <t>grossProfit</t>
   </si>
   <si>
     <t>incomeBeforeTax</t>
@@ -393,53 +417,50 @@
   <si>
     <t>reconciledDepreciation</t>
   </si>
   <si>
     <t>researchDevelopment</t>
   </si>
   <si>
     <t>sellingAndMarketingExpenses</t>
   </si>
   <si>
     <t>sellingGeneralAdministrative</t>
   </si>
   <si>
     <t>taxProvision</t>
   </si>
   <si>
     <t>totalOperatingExpenses</t>
   </si>
   <si>
     <t>totalOtherIncomeExpenseNet</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
-    <t>2018-09-30</t>
-[...1 lines deleted...]
-  <si>
     <t>beginPeriodCashFlow</t>
   </si>
   <si>
     <t>capitalExpenditures</t>
   </si>
   <si>
     <t>cashAndCashEquivalentsChanges</t>
   </si>
   <si>
     <t>cashFlowsOtherOperating</t>
   </si>
   <si>
     <t>changeInCash</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>changeReceivables</t>
   </si>
   <si>
     <t>changeToAccountReceivables</t>
   </si>
   <si>
     <t>changeToInventory</t>
@@ -478,56 +499,50 @@
     <t>netBorrowings</t>
   </si>
   <si>
     <t>otherCashflowsFromFinancingActivities</t>
   </si>
   <si>
     <t>otherCashflowsFromInvestingActivities</t>
   </si>
   <si>
     <t>otherNonCashItems</t>
   </si>
   <si>
     <t>salePurchaseOfStock</t>
   </si>
   <si>
     <t>stockBasedCompensation</t>
   </si>
   <si>
     <t>totalCashFromFinancingActivities</t>
   </si>
   <si>
     <t>totalCashFromOperatingActivities</t>
   </si>
   <si>
     <t>totalCashflowsFromInvestingActivities</t>
-  </si>
-[...4 lines deleted...]
-    <t>2018-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -863,227 +878,231 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
         <v>25600000.0</v>
       </c>
       <c r="C2">
         <v>13975000.0</v>
       </c>
       <c r="D2">
         <v>6245000.0</v>
       </c>
       <c r="E2">
-        <v>16703000.0</v>
+        <v>114448677.0</v>
       </c>
       <c r="F2">
-        <v>22503726.0</v>
+        <v>143255569.0</v>
       </c>
       <c r="G2">
-        <v>5725590.0</v>
+        <v>37362051.0</v>
       </c>
       <c r="H2">
-        <v>14156471.0</v>
+        <v>97990631.0</v>
       </c>
       <c r="I2">
         <v>6867277.0</v>
       </c>
       <c r="J2">
         <v>7751702.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
         <v>-56653000.0</v>
       </c>
       <c r="C5">
         <v>-42564000.0</v>
       </c>
       <c r="D5">
         <v>-28987000.0</v>
       </c>
       <c r="E5">
-        <v>-22021000.0</v>
+        <v>-150887524.0</v>
       </c>
       <c r="F5">
-        <v>-16011077.0</v>
+        <v>-101924274.0</v>
       </c>
       <c r="G5">
-        <v>2682717.0</v>
+        <v>17505935.0</v>
       </c>
       <c r="H5">
-        <v>-55543000.0</v>
+        <v>-54971047.0</v>
       </c>
       <c r="I5">
-        <v>-65231000.0</v>
+        <v>-62096488.0</v>
       </c>
       <c r="J5">
-        <v>-1000.0</v>
+        <v>-1012.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2654000.0</v>
+      </c>
       <c r="C7">
         <v>2938000.0</v>
       </c>
       <c r="D7">
         <v>1426000.0</v>
       </c>
       <c r="E7">
         <v>26157000.0</v>
       </c>
       <c r="F7">
         <v>31111000.0</v>
       </c>
       <c r="G7">
         <v>15943000.0</v>
       </c>
       <c r="H7">
         <v>23237000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
@@ -1097,140 +1116,140 @@
       <c r="G9"/>
       <c r="H9">
         <v>1631609000.0</v>
       </c>
       <c r="I9">
         <v>154970000.0</v>
       </c>
       <c r="J9">
         <v>423642000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
         <v>80778000.0</v>
       </c>
       <c r="C10">
         <v>96488000.0</v>
       </c>
       <c r="D10">
         <v>96154000.0</v>
       </c>
       <c r="E10">
-        <v>102297687.0</v>
+        <v>695825759.0</v>
       </c>
       <c r="F10">
-        <v>421670733.0</v>
+        <v>2684296852.0</v>
       </c>
       <c r="G10">
         <v>59944778.0</v>
       </c>
       <c r="H10">
         <v>516607000.0</v>
       </c>
       <c r="I10">
         <v>258940000.0</v>
       </c>
       <c r="J10">
         <v>176500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
         <v>80778000.0</v>
       </c>
       <c r="C12">
         <v>96488000.0</v>
       </c>
       <c r="D12">
         <v>96154000.0</v>
       </c>
       <c r="E12">
-        <v>105651164.0</v>
+        <v>695825759.0</v>
       </c>
       <c r="F12">
-        <v>421670733.0</v>
+        <v>2684296852.0</v>
       </c>
       <c r="G12">
-        <v>69501690.0</v>
+        <v>453529803.0</v>
       </c>
       <c r="H12">
         <v>527612000.0</v>
       </c>
       <c r="I12">
         <v>258940000.0</v>
       </c>
       <c r="J12">
         <v>266500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
-        <v>143.85</v>
+        <v>985.66</v>
       </c>
       <c r="F13">
-        <v>156.67</v>
+        <v>997.34</v>
       </c>
       <c r="G13">
-        <v>153.19</v>
+        <v>999.63</v>
       </c>
       <c r="H13">
-        <v>1000.0</v>
+        <v>989.7</v>
       </c>
       <c r="I13">
-        <v>1000.0</v>
+        <v>951.95</v>
       </c>
       <c r="J13">
-        <v>1000.0</v>
+        <v>1012.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>468847764.0</v>
       </c>
       <c r="C14">
         <v>271492466.0</v>
       </c>
       <c r="D14">
         <v>171946840.0</v>
       </c>
       <c r="E14">
         <v>171859471.0</v>
       </c>
       <c r="F14">
         <v>171743816.0</v>
       </c>
       <c r="G14">
         <v>156380252.0</v>
       </c>
       <c r="H14">
@@ -1249,72 +1268,72 @@
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>1000.0</v>
       </c>
       <c r="H15">
         <v>1000.0</v>
       </c>
       <c r="I15">
         <v>1000.0</v>
       </c>
       <c r="J15">
         <v>1000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16">
-        <v>37113000.0</v>
+        <v>24247933.0</v>
       </c>
       <c r="D16">
-        <v>19614000.0</v>
+        <v>26799000.0</v>
       </c>
       <c r="E16">
-        <v>662000.0</v>
+        <v>4536012.0</v>
       </c>
       <c r="F16">
         <v>210340440.0</v>
       </c>
       <c r="G16">
         <v>65876050.0</v>
       </c>
       <c r="H16">
         <v>1184541.0</v>
       </c>
       <c r="I16">
-        <v>6904000.0</v>
+        <v>6913466.0</v>
       </c>
       <c r="J16">
-        <v>202477000.0</v>
+        <v>204847609.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
@@ -1363,431 +1382,441 @@
       </c>
       <c r="D21">
         <v>7546000.0</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
         <v>180816000.0</v>
       </c>
       <c r="C22">
         <v>94620000.0</v>
       </c>
       <c r="D22">
         <v>142287000.0</v>
       </c>
       <c r="E22">
-        <v>213196152.0</v>
+        <v>1460816480.0</v>
       </c>
       <c r="F22">
-        <v>127610304.0</v>
+        <v>812349329.0</v>
       </c>
       <c r="G22">
-        <v>34547715.0</v>
+        <v>225439386.0</v>
       </c>
       <c r="H22">
         <v>196067000.0</v>
       </c>
       <c r="I22">
         <v>585672000.0</v>
       </c>
       <c r="J22">
         <v>259847000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
         <v>602884000.0</v>
       </c>
       <c r="C23">
         <v>463011000.0</v>
       </c>
       <c r="D23">
         <v>493297000.0</v>
       </c>
       <c r="E23">
-        <v>689997401.0</v>
+        <v>4693341355.0</v>
       </c>
       <c r="F23">
-        <v>884744915.0</v>
+        <v>5632162264.0</v>
       </c>
       <c r="G23">
-        <v>158762439.0</v>
+        <v>1035996357.0</v>
       </c>
       <c r="H23">
         <v>991426000.0</v>
       </c>
       <c r="I23">
         <v>1402694000.0</v>
       </c>
       <c r="J23">
         <v>1203225000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>23731000.0</v>
+      </c>
       <c r="C24">
         <v>7279000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>34</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2845000.0</v>
+      </c>
       <c r="C26">
         <v>2782000.0</v>
       </c>
       <c r="D26">
         <v>2824000.0</v>
       </c>
       <c r="E26">
         <v>107273000.0</v>
       </c>
       <c r="F26">
         <v>40310000.0</v>
       </c>
       <c r="G26">
         <v>25000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
         <v>-25878000.0</v>
       </c>
       <c r="C28">
         <v>-1500000.0</v>
       </c>
       <c r="D28">
         <v>-94728000.0</v>
       </c>
       <c r="E28">
-        <v>-100846091.0</v>
+        <v>-670096562.0</v>
       </c>
       <c r="F28">
-        <v>-419111499.0</v>
+        <v>-2652212333.0</v>
       </c>
       <c r="G28">
-        <v>-54111916.0</v>
+        <v>61280497116.0</v>
       </c>
       <c r="H28">
         <v>12903917410.0</v>
       </c>
       <c r="I28">
         <v>790071000.0</v>
       </c>
       <c r="J28">
         <v>-176500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>37</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>489614000.0</v>
+      </c>
       <c r="C29">
         <v>358304000.0</v>
       </c>
       <c r="D29">
         <v>348187000.0</v>
       </c>
       <c r="E29">
         <v>4407615000.0</v>
       </c>
       <c r="F29">
         <v>3458690000.0</v>
       </c>
       <c r="G29">
         <v>481275000.0</v>
       </c>
       <c r="H29">
         <v>820160000.0</v>
       </c>
       <c r="I29">
         <v>1289989000.0</v>
       </c>
       <c r="J29">
         <v>857241000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
         <v>19290000.0</v>
       </c>
       <c r="C30">
         <v>114659000.0</v>
       </c>
       <c r="D30">
         <v>58400000.0</v>
       </c>
       <c r="E30">
-        <v>72402000.0</v>
+        <v>496097297.0</v>
       </c>
       <c r="F30">
-        <v>57772.0</v>
+        <v>274655838.0</v>
       </c>
       <c r="G30">
-        <v>15385333.0</v>
+        <v>100396221.0</v>
       </c>
       <c r="H30">
-        <v>2872000.0</v>
+        <v>2842420.0</v>
       </c>
       <c r="I30">
-        <v>23687000.0</v>
+        <v>22548777.0</v>
       </c>
       <c r="J30">
         <v>1307000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>4235727000.0</v>
       </c>
       <c r="F31">
         <v>3458690000.0</v>
       </c>
       <c r="G31">
         <v>432558000.0</v>
       </c>
       <c r="H31">
         <v>692795000.0</v>
       </c>
       <c r="I31">
         <v>240978000.0</v>
       </c>
       <c r="J31">
         <v>857241000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>40</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>302201000.0</v>
+      </c>
       <c r="C32">
         <v>155452000.0</v>
       </c>
       <c r="D32">
         <v>228487000.0</v>
       </c>
       <c r="E32">
         <v>3546369000.0</v>
       </c>
       <c r="F32">
         <v>3188357000.0</v>
       </c>
       <c r="G32">
         <v>414730000.0</v>
       </c>
       <c r="H32">
         <v>655578000.0</v>
       </c>
       <c r="I32">
         <v>206712000.0</v>
       </c>
       <c r="J32">
         <v>833579000.0</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
         <v>169594000.0</v>
       </c>
       <c r="C33">
         <v>128990000.0</v>
       </c>
       <c r="D33">
         <v>129617000.0</v>
       </c>
       <c r="E33">
-        <v>130197331.0</v>
+        <v>892109942.0</v>
       </c>
       <c r="F33">
-        <v>56361585.0</v>
+        <v>358789959.0</v>
       </c>
       <c r="G33">
-        <v>4468552.0</v>
+        <v>29159312.0</v>
       </c>
       <c r="H33">
         <v>50616000.0</v>
       </c>
       <c r="I33">
         <v>34266000.0</v>
       </c>
       <c r="J33">
         <v>23662000.0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>370000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34">
         <v>516000.0</v>
       </c>
       <c r="E34">
         <v>4163000.0</v>
       </c>
       <c r="F34">
         <v>5824000.0</v>
       </c>
       <c r="G34">
         <v>8020000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
         <v>34427000.0</v>
       </c>
       <c r="C35">
         <v>18188000.0</v>
       </c>
       <c r="D35">
         <v>9917000.0</v>
       </c>
       <c r="E35">
-        <v>2039000.0</v>
+        <v>13971194.0</v>
       </c>
       <c r="F35">
-        <v>13896238.0</v>
+        <v>88461505.0</v>
       </c>
       <c r="G35">
-        <v>1737480.0</v>
+        <v>11337838.0</v>
       </c>
       <c r="H35">
         <v>13399000.0</v>
       </c>
       <c r="I35">
-        <v>0.0</v>
+        <v>6.55</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>679483.0</v>
       </c>
       <c r="C36">
         <v>81354000.0</v>
       </c>
       <c r="D36">
         <v>21282000.0</v>
       </c>
       <c r="E36">
-        <v>37045401.0</v>
+        <v>253834471.0</v>
       </c>
       <c r="F36">
-        <v>19213106.0</v>
+        <v>122307944.0</v>
       </c>
       <c r="G36">
-        <v>387571.0</v>
+        <v>2529083.0</v>
       </c>
       <c r="H36">
         <v>5250000.0</v>
       </c>
       <c r="I36">
-        <v>6340000.0</v>
+        <v>6338999.0</v>
       </c>
       <c r="J36">
         <v>5258000.0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
@@ -1805,231 +1834,233 @@
       </c>
       <c r="H38">
         <v>0.0</v>
       </c>
       <c r="I38">
         <v>6340000.0</v>
       </c>
       <c r="J38">
         <v>5258000.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>152406000.0</v>
       </c>
       <c r="C39">
         <v>28254000.0</v>
       </c>
       <c r="D39">
         <v>66839000.0</v>
       </c>
       <c r="E39">
-        <v>168550754.0</v>
+        <v>1183001213.0</v>
       </c>
       <c r="F39">
-        <v>279044521.0</v>
+        <v>1502070286.0</v>
       </c>
       <c r="G39">
-        <v>34859149.0</v>
+        <v>227471634.0</v>
       </c>
       <c r="H39">
-        <v>214259000.0</v>
+        <v>214288580.0</v>
       </c>
       <c r="I39">
-        <v>-669370668.0</v>
+        <v>501267223.0</v>
       </c>
       <c r="J39">
         <v>651909000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>75268000.0</v>
       </c>
       <c r="C40">
-        <v>28690000.0</v>
+        <v>41555067.0</v>
       </c>
       <c r="D40">
-        <v>96136000.0</v>
+        <v>88951000.0</v>
       </c>
       <c r="E40">
-        <v>55577000.0</v>
+        <v>378467372.0</v>
       </c>
       <c r="F40">
-        <v>300385484.0</v>
+        <v>1924688367.0</v>
       </c>
       <c r="G40">
-        <v>75645664.0</v>
+        <v>507526458.0</v>
       </c>
       <c r="H40">
-        <v>251466137.0</v>
+        <v>167631977.0</v>
       </c>
       <c r="I40">
-        <v>8838213.0</v>
+        <v>97485488.0</v>
       </c>
       <c r="J40">
-        <v>14149791.0</v>
+        <v>137720607.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>4163000.0</v>
       </c>
       <c r="F41">
         <v>72171000.0</v>
       </c>
       <c r="G41">
         <v>8020000.0</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
         <v>1139885000.0</v>
       </c>
       <c r="C42">
         <v>759308000.0</v>
       </c>
       <c r="D42">
         <v>596805000.0</v>
       </c>
       <c r="E42">
-        <v>435165000.0</v>
+        <v>2981743320.15</v>
       </c>
       <c r="F42">
-        <v>432692766.0</v>
+        <v>2754461570.0</v>
       </c>
       <c r="G42">
-        <v>246285825.0</v>
+        <v>1607125836.0</v>
       </c>
       <c r="H42">
-        <v>1038273201.0</v>
+        <v>1614807607.74</v>
       </c>
       <c r="I42">
-        <v>8438844.0</v>
+        <v>147523323.27</v>
       </c>
       <c r="J42">
-        <v>-306276096.0</v>
+        <v>428951137.0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>157725000.0</v>
+      </c>
       <c r="C45">
         <v>115601000.0</v>
       </c>
       <c r="D45">
         <v>117257000.0</v>
       </c>
       <c r="E45">
         <v>90964010.84</v>
       </c>
       <c r="F45">
         <v>33963383.07</v>
       </c>
       <c r="G45">
         <v>26615000.0</v>
       </c>
       <c r="H45">
         <v>45366000.0</v>
       </c>
       <c r="I45">
         <v>27926000.0</v>
       </c>
       <c r="J45">
         <v>18404000.0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
         <v>46908000.0</v>
       </c>
       <c r="C46">
         <v>43658000.0</v>
       </c>
       <c r="D46">
         <v>31156000.0</v>
       </c>
       <c r="E46">
-        <v>90258813.0</v>
+        <v>618451882.0</v>
       </c>
       <c r="F46">
-        <v>34006773.0</v>
+        <v>216482355.0</v>
       </c>
       <c r="G46">
-        <v>4077151.0</v>
+        <v>26605244.0</v>
       </c>
       <c r="H46">
         <v>45366000.0</v>
       </c>
       <c r="I46">
         <v>27926000.0</v>
       </c>
       <c r="J46">
         <v>18404000.0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47">
         <v>627588000.0</v>
       </c>
       <c r="F47">
         <v>216486000.0</v>
       </c>
       <c r="G47">
@@ -2037,380 +2068,382 @@
       </c>
       <c r="H47">
         <v>45366000.0</v>
       </c>
       <c r="I47">
         <v>27926000.0</v>
       </c>
       <c r="J47">
         <v>18404000.0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
         <v>-645865000.0</v>
       </c>
       <c r="C48">
         <v>-450490000.0</v>
       </c>
       <c r="D48">
         <v>-219631000.0</v>
       </c>
       <c r="E48">
-        <v>194522000.0</v>
+        <v>1332861501.0</v>
       </c>
       <c r="F48">
-        <v>126032224.0</v>
+        <v>802303493.0</v>
       </c>
       <c r="G48">
-        <v>-182830208.0</v>
+        <v>-1193049380.0</v>
       </c>
       <c r="H48">
-        <v>-883272000.0</v>
+        <v>-874176560.0</v>
       </c>
       <c r="I48">
-        <v>151238000.0</v>
+        <v>143970647.0</v>
       </c>
       <c r="J48">
-        <v>433599000.0</v>
+        <v>439032920.0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>58</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>28515000.0</v>
+      </c>
       <c r="C50">
         <v>84771000.0</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>48717000.0</v>
       </c>
       <c r="H50">
         <v>127365000.0</v>
       </c>
       <c r="I50">
         <v>1049011000.0</v>
       </c>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
         <v>54900000.0</v>
       </c>
       <c r="C51">
         <v>94988000.0</v>
       </c>
       <c r="D51">
         <v>1426000.0</v>
       </c>
       <c r="E51">
-        <v>3755000.0</v>
+        <v>25729197.0</v>
       </c>
       <c r="F51">
-        <v>4880845.0</v>
+        <v>31070775.0</v>
       </c>
       <c r="G51">
-        <v>9896989.0</v>
+        <v>50697000.0</v>
       </c>
       <c r="H51">
         <v>13420524410.0</v>
       </c>
       <c r="I51">
         <v>1049011000.0</v>
       </c>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>30221000.0</v>
       </c>
       <c r="C52">
         <v>86008000.0</v>
       </c>
       <c r="D52">
         <v>1216000.0</v>
       </c>
       <c r="E52">
-        <v>2314000.0</v>
+        <v>18200796.0</v>
       </c>
       <c r="F52">
-        <v>4650027.0</v>
+        <v>17124991.0</v>
       </c>
       <c r="G52">
-        <v>9390144.0</v>
+        <v>47370455.0</v>
       </c>
       <c r="H52">
         <v>19609392.0</v>
       </c>
       <c r="I52">
-        <v>83263024.0</v>
+        <v>1050449769.0</v>
       </c>
       <c r="J52">
         <v>91688000.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53">
         <v>3746000.0</v>
       </c>
       <c r="E53">
-        <v>3353477.0</v>
+        <v>22977968.0</v>
       </c>
       <c r="F53">
         <v>235179.0</v>
       </c>
       <c r="G53">
-        <v>9556911.0</v>
+        <v>62363144.0</v>
       </c>
       <c r="H53">
         <v>11005000.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
         <v>90000000.0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
         <v>602884000.0</v>
       </c>
       <c r="C55">
         <v>463011000.0</v>
       </c>
       <c r="D55">
         <v>493297000.0</v>
       </c>
       <c r="E55">
-        <v>689997401.0</v>
+        <v>4693341355.0</v>
       </c>
       <c r="F55">
-        <v>884744916.0</v>
+        <v>5632162270.0</v>
       </c>
       <c r="G55">
-        <v>158762439.0</v>
+        <v>1035996357.0</v>
       </c>
       <c r="H55">
         <v>991426000.0</v>
       </c>
       <c r="I55">
         <v>1402694000.0</v>
       </c>
       <c r="J55">
         <v>1203225000.0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
         <v>433290000.0</v>
       </c>
       <c r="C56">
         <v>334021000.0</v>
       </c>
       <c r="D56">
         <v>363680000.0</v>
       </c>
       <c r="E56">
-        <v>559800070.0</v>
+        <v>3835740749.0</v>
       </c>
       <c r="F56">
-        <v>828383330.0</v>
+        <v>5273372305.0</v>
       </c>
       <c r="G56">
-        <v>154293887.0</v>
+        <v>1006837044.0</v>
       </c>
       <c r="H56">
         <v>940810000.0</v>
       </c>
       <c r="I56">
         <v>1368428000.0</v>
       </c>
       <c r="J56">
         <v>1179563000.0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
         <v>131089000.0</v>
       </c>
       <c r="C57">
         <v>178569000.0</v>
       </c>
       <c r="D57">
         <v>135193000.0</v>
       </c>
       <c r="E57">
-        <v>75256000.0</v>
+        <v>515652857.0</v>
       </c>
       <c r="F57">
-        <v>327539237.0</v>
+        <v>2085068927.0</v>
       </c>
       <c r="G57">
-        <v>90761398.0</v>
+        <v>592258964.0</v>
       </c>
       <c r="H57">
         <v>285232000.0</v>
       </c>
       <c r="I57">
         <v>1161716000.0</v>
       </c>
       <c r="J57">
-        <v>345984000.0</v>
+        <v>350319918.0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
         <v>165516000.0</v>
       </c>
       <c r="C58">
         <v>196757000.0</v>
       </c>
       <c r="D58">
         <v>145110000.0</v>
       </c>
       <c r="E58">
-        <v>77863336.0</v>
+        <v>529624051.0</v>
       </c>
       <c r="F58">
-        <v>341435476.0</v>
+        <v>2173530439.0</v>
       </c>
       <c r="G58">
-        <v>92498879.0</v>
+        <v>603596809.0</v>
       </c>
       <c r="H58">
         <v>298631000.0</v>
       </c>
       <c r="I58">
         <v>1161716000.0</v>
       </c>
       <c r="J58">
         <v>345984000.0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
         <v>437368000.0</v>
       </c>
       <c r="C60">
         <v>266254000.0</v>
       </c>
       <c r="D60">
         <v>348187000.0</v>
       </c>
       <c r="E60">
-        <v>607666000.0</v>
+        <v>4163717304.0</v>
       </c>
       <c r="F60">
-        <v>543309439.0</v>
+        <v>3458631825.0</v>
       </c>
       <c r="G60">
-        <v>66263560.0</v>
+        <v>432399547.0</v>
       </c>
       <c r="H60">
-        <v>692795000.0</v>
+        <v>685660989.0</v>
       </c>
       <c r="I60">
         <v>240978000.0</v>
       </c>
       <c r="J60">
-        <v>857241000.0</v>
+        <v>867984058.0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
@@ -2418,4184 +2451,4982 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
-        <v>25600000.0</v>
+        <v>15455498.0</v>
       </c>
       <c r="C2">
-        <v>33668995.0</v>
+        <v>20417633.0</v>
       </c>
       <c r="D2">
+        <v>13975000.0</v>
+      </c>
+      <c r="E2">
+        <v>33669000.0</v>
+      </c>
+      <c r="F2">
         <v>29958000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15724000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>13975000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16735000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>29936000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16698000.0</v>
       </c>
-      <c r="J2">
-[...2 lines deleted...]
-      <c r="K2">
+      <c r="L2">
+        <v>114448677.0</v>
+      </c>
+      <c r="M2">
         <v>19223000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>27335000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>26947000.0</v>
       </c>
-      <c r="N2">
-[...4 lines deleted...]
-      </c>
       <c r="P2">
-        <v>14475836.0</v>
+        <v>143255569.0</v>
       </c>
       <c r="Q2">
-        <v>15925354.0</v>
+        <v>32734737.0</v>
       </c>
       <c r="R2">
-        <v>22503726.0</v>
+        <v>96993650.0</v>
       </c>
       <c r="S2">
-        <v>18611780.0</v>
+        <v>101162360.0</v>
       </c>
       <c r="T2">
-        <v>16672595.0</v>
+        <v>37362051.0</v>
       </c>
       <c r="U2">
-        <v>6868429.0</v>
+        <v>120091269.0</v>
       </c>
       <c r="V2">
+        <v>107796385.0</v>
+      </c>
+      <c r="W2">
+        <v>45082879.0</v>
+      </c>
+      <c r="X2">
         <v>5725590.44</v>
       </c>
-      <c r="W2">
-[...4 lines deleted...]
-      </c>
       <c r="Y2">
-        <v>9254883.0</v>
+        <v>10505674.0</v>
       </c>
       <c r="Z2">
+        <v>16081924.0</v>
+      </c>
+      <c r="AA2">
+        <v>65601232.0</v>
+      </c>
+      <c r="AB2">
         <v>14156471.53</v>
       </c>
-      <c r="AA2">
-[...5 lines deleted...]
-      <c r="AC2"/>
+      <c r="AC2">
+        <v>74558000.0</v>
+      </c>
       <c r="AD2">
+        <v>62517750.0</v>
+      </c>
+      <c r="AE2"/>
+      <c r="AF2">
         <v>6867277.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+      <c r="AH3"/>
+      <c r="AI3"/>
+      <c r="AJ3"/>
+      <c r="AK3"/>
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
-        <v>-56653000.0</v>
+        <v>-32741055.0</v>
       </c>
       <c r="C5">
-        <v>-57785991.0</v>
+        <v>-36580135.0</v>
       </c>
       <c r="D5">
+        <v>-42564000.0</v>
+      </c>
+      <c r="E5">
+        <v>-42894000.0</v>
+      </c>
+      <c r="F5">
         <v>-42245000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-43621000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-32844000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-37973000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-48783236.0</v>
       </c>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5">
+      <c r="L5">
+        <v>-150887524.0</v>
+      </c>
+      <c r="M5">
         <v>-43583127.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-51348268.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-27721763.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
-        <v>6833089.0</v>
+        <v>-101885793.0</v>
       </c>
       <c r="Q5">
-        <v>-16797529.0</v>
+        <v>140104774.0</v>
       </c>
       <c r="R5">
-        <v>-16005032.0</v>
+        <v>45784315.0</v>
       </c>
       <c r="S5">
-        <v>2280888.0</v>
+        <v>-106702663.0</v>
       </c>
       <c r="T5">
-        <v>1491546.0</v>
+        <v>17505935.0</v>
       </c>
       <c r="U5">
-        <v>3020966.0</v>
+        <v>14717277.0</v>
       </c>
       <c r="V5">
+        <v>9643565.0</v>
+      </c>
+      <c r="W5">
+        <v>19828966.0</v>
+      </c>
+      <c r="X5">
         <v>2682717.77</v>
       </c>
-      <c r="W5">
-[...4 lines deleted...]
-      </c>
       <c r="Y5">
-        <v>6785648.0</v>
+        <v>32612884.0</v>
       </c>
       <c r="Z5">
+        <v>47940239.0</v>
+      </c>
+      <c r="AA5">
+        <v>48098595.0</v>
+      </c>
+      <c r="AB5">
         <v>5969157.33</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-52271000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5"/>
       <c r="AD5">
-        <v>-65231000.0</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:30">
+        <v>-48802760.0</v>
+      </c>
+      <c r="AE5">
+        <v>241393894.0</v>
+      </c>
+      <c r="AF5">
+        <v>-65230999.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5">
+        <v>858737307.0</v>
+      </c>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1709000.0</v>
+      </c>
       <c r="C7">
+        <v>2039000.0</v>
+      </c>
+      <c r="D7">
+        <v>2654000.0</v>
+      </c>
+      <c r="E7">
         <v>2958000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3476000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2518000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2938000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3043000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3341000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3745000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1426000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1915000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2415000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3054000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>26157000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>32594000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>27046000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>28036000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>31111000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>25802000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>30474000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>11289000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>15943000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>14356000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>16708000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>18116000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>23237000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>23300000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D8">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O8">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
       <c r="T8">
         <v>1000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>1000.0</v>
+      </c>
+      <c r="V8">
+        <v>1000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>1633340000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1631609000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1047076000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1045535000.0</v>
       </c>
-      <c r="AC9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
-        <v>80778000.0</v>
+        <v>66008128.0</v>
       </c>
       <c r="C10">
-        <v>119207982.0</v>
+        <v>43452348.0</v>
       </c>
       <c r="D10">
+        <v>96488000.0</v>
+      </c>
+      <c r="E10">
+        <v>119208000.0</v>
+      </c>
+      <c r="F10">
         <v>65904000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>96773000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>96488000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>71782000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>66788000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>54646290.0</v>
       </c>
-      <c r="J10">
-[...2 lines deleted...]
-      <c r="K10">
+      <c r="L10">
+        <v>695825759.0</v>
+      </c>
+      <c r="M10">
         <v>40548068.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>66235090.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>71883223.0</v>
       </c>
-      <c r="N10">
-[...4 lines deleted...]
-      </c>
       <c r="P10">
-        <v>394008104.0</v>
+        <v>2683283108.0</v>
       </c>
       <c r="Q10">
-        <v>416047693.0</v>
+        <v>2001827746.0</v>
       </c>
       <c r="R10">
-        <v>421511486.0</v>
+        <v>2640005333.0</v>
       </c>
       <c r="S10">
-        <v>263165518.0</v>
+        <v>2642852826.0</v>
       </c>
       <c r="T10">
-        <v>188683058.0</v>
+        <v>391166651.0</v>
       </c>
       <c r="U10">
-        <v>203761786.0</v>
+        <v>1698057960.0</v>
       </c>
       <c r="V10">
+        <v>1219927166.0</v>
+      </c>
+      <c r="W10">
+        <v>1337448214.0</v>
+      </c>
+      <c r="X10">
         <v>59894693.34</v>
       </c>
-      <c r="W10">
-[...4 lines deleted...]
-      </c>
       <c r="Y10">
-        <v>37296441.0</v>
+        <v>177321985.0</v>
       </c>
       <c r="Z10">
+        <v>156954895.0</v>
+      </c>
+      <c r="AA10">
+        <v>264367741.0</v>
+      </c>
+      <c r="AB10">
         <v>73834753.03</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>332652000.0</v>
       </c>
-      <c r="AB10">
-[...2 lines deleted...]
-      <c r="AC10"/>
       <c r="AD10">
+        <v>270537458.0</v>
+      </c>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>258940000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
-        <v>80778000.0</v>
+        <v>66008128.0</v>
       </c>
       <c r="C12">
-        <v>119207982.0</v>
+        <v>43452348.0</v>
       </c>
       <c r="D12">
+        <v>96488000.0</v>
+      </c>
+      <c r="E12">
+        <v>119208000.0</v>
+      </c>
+      <c r="F12">
         <v>65904000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>96773000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="H12"/>
+      <c r="I12">
         <v>71782000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>66788000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>54646290.0</v>
       </c>
-      <c r="J12">
-[...2 lines deleted...]
-      <c r="K12">
+      <c r="L12">
+        <v>723920014.0</v>
+      </c>
+      <c r="M12">
         <v>40548068.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>66235090.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>71883223.0</v>
       </c>
-      <c r="N12">
-[...4 lines deleted...]
-      </c>
       <c r="P12">
-        <v>394008104.0</v>
+        <v>2683283108.0</v>
       </c>
       <c r="Q12">
-        <v>416047693.0</v>
+        <v>2001827746.0</v>
       </c>
       <c r="R12">
-        <v>421511486.0</v>
+        <v>2640005333.0</v>
       </c>
       <c r="S12">
-        <v>263165518.0</v>
+        <v>2642852826.0</v>
       </c>
       <c r="T12">
-        <v>188683058.0</v>
+        <v>453529803.0</v>
       </c>
       <c r="U12">
-        <v>205056435.0</v>
+        <v>1698057960.0</v>
       </c>
       <c r="V12">
+        <v>1219927166.0</v>
+      </c>
+      <c r="W12">
+        <v>1345946010.0</v>
+      </c>
+      <c r="X12">
         <v>69443619.61</v>
       </c>
-      <c r="W12">
-[...4 lines deleted...]
-      </c>
       <c r="Y12">
-        <v>61752481.0</v>
+        <v>381844683.0</v>
       </c>
       <c r="Z12">
+        <v>504365366.0</v>
+      </c>
+      <c r="AA12">
+        <v>437719081.0</v>
+      </c>
+      <c r="AB12">
         <v>75407614.91</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>414497000.0</v>
       </c>
-      <c r="AB12">
-[...2 lines deleted...]
-      <c r="AC12"/>
       <c r="AD12">
+        <v>381799952.0</v>
+      </c>
+      <c r="AE12">
+        <v>259386894.0</v>
+      </c>
+      <c r="AF12">
         <v>258940000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12">
+        <v>266965170.0</v>
+      </c>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13"/>
+      <c r="C13">
+        <v>1000.0</v>
+      </c>
+      <c r="D13">
+        <v>1000.0</v>
+      </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="L13">
+        <v>985.66</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>1000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
+        <v>999.63</v>
+      </c>
+      <c r="Q13">
+        <v>999.59</v>
+      </c>
+      <c r="R13">
+        <v>999.76</v>
+      </c>
+      <c r="S13">
+        <v>1001.0</v>
+      </c>
+      <c r="T13">
+        <v>999.63</v>
+      </c>
+      <c r="U13">
+        <v>999.74</v>
+      </c>
+      <c r="V13">
+        <v>999.76</v>
+      </c>
+      <c r="W13">
+        <v>999.73</v>
+      </c>
+      <c r="X13">
+        <v>153.06</v>
+      </c>
+      <c r="Y13">
+        <v>999.76</v>
+      </c>
+      <c r="Z13">
+        <v>999.58</v>
+      </c>
+      <c r="AA13">
+        <v>999.73</v>
+      </c>
+      <c r="AB13">
+        <v>142.92</v>
+      </c>
+      <c r="AC13">
         <v>1000.0</v>
       </c>
-      <c r="O13">
-[...41 lines deleted...]
-      <c r="AC13"/>
       <c r="AD13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13">
+        <v>1000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
-        <v>634499237.0</v>
+        <v>723151273.0</v>
       </c>
       <c r="C14">
+        <v>691421259.0</v>
+      </c>
+      <c r="D14">
+        <v>285715400.0</v>
+      </c>
+      <c r="E14">
         <v>519183513.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>399657384.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>321194600.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>268208151.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>277536922.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>274519440.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>247975308.0</v>
       </c>
-      <c r="J14">
-[...2 lines deleted...]
-      <c r="K14">
+      <c r="L14">
+        <v>167654683.0</v>
+      </c>
+      <c r="M14">
         <v>170836190.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>169590610.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>166837226.0</v>
       </c>
-      <c r="N14">
-[...2 lines deleted...]
-      <c r="O14">
+      <c r="P14">
+        <v>175674460.0</v>
+      </c>
+      <c r="Q14">
         <v>172036167.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>172378991.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>172182343.0</v>
       </c>
-      <c r="R14">
-[...2 lines deleted...]
-      <c r="S14">
+      <c r="T14">
+        <v>155503302.0</v>
+      </c>
+      <c r="U14">
         <v>174076118.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>174779389.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>161565968.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>155503302.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>156674341.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>156674885.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>156674885.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>149373450.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>145695242.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>140005434.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>135301918.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>129879921.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AG14">
+        <v>129867912.0</v>
+      </c>
+      <c r="AH14">
+        <v>132767228.0</v>
+      </c>
+      <c r="AI14">
+        <v>132767228.0</v>
+      </c>
+      <c r="AJ14">
+        <v>156539500.0</v>
+      </c>
+      <c r="AK14">
+        <v>156539500.0</v>
+      </c>
+      <c r="AL14">
+        <v>156539500.0</v>
+      </c>
+      <c r="AM14">
+        <v>156539500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...4 lines deleted...]
-      </c>
+      <c r="T15"/>
+      <c r="U15"/>
       <c r="V15">
         <v>1000.0</v>
       </c>
       <c r="W15">
         <v>1000.0</v>
       </c>
       <c r="X15">
         <v>1000.0</v>
       </c>
       <c r="Y15">
         <v>1000.0</v>
       </c>
       <c r="Z15">
         <v>1000.0</v>
       </c>
       <c r="AA15">
         <v>1000.0</v>
       </c>
-      <c r="AB15"/>
-[...1 lines deleted...]
-      <c r="AD15">
+      <c r="AB15">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AC15">
+        <v>1000.0</v>
+      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
+        <v>1000.0</v>
+      </c>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>4107132.0</v>
+      </c>
       <c r="C16">
-        <v>86906987.0</v>
+        <v>7739240.0</v>
       </c>
       <c r="D16">
+        <v>37113000.0</v>
+      </c>
+      <c r="E16">
+        <v>86907000.0</v>
+      </c>
+      <c r="F16">
         <v>5973000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>17515000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="H16"/>
+      <c r="I16">
         <v>16238000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>50585000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>38863000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>38863000.0</v>
       </c>
-      <c r="K16">
-[...2 lines deleted...]
-      <c r="L16">
+      <c r="M16">
         <v>5634000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8318000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8251000.0</v>
       </c>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
       <c r="P16">
+        <v>8251000.0</v>
+      </c>
+      <c r="Q16">
+        <v>42023856.0</v>
+      </c>
+      <c r="R16">
+        <v>1018392602.0</v>
+      </c>
+      <c r="S16">
         <v>1017468000.0</v>
       </c>
-      <c r="Q16">
-[...2 lines deleted...]
-      <c r="R16">
+      <c r="T16">
         <v>1769897000.0</v>
       </c>
-      <c r="S16">
-[...4 lines deleted...]
-      </c>
       <c r="U16">
-        <v>1040551000.0</v>
+        <v>1025190172.0</v>
       </c>
       <c r="V16">
+        <v>1041200524.0</v>
+      </c>
+      <c r="W16">
+        <v>1212240155.0</v>
+      </c>
+      <c r="X16">
         <v>65876050.39</v>
       </c>
-      <c r="W16">
-[...2 lines deleted...]
-      <c r="X16">
+      <c r="Y16">
+        <v>75434362.0</v>
+      </c>
+      <c r="Z16">
         <v>1078000.0</v>
       </c>
-      <c r="Y16">
-[...2 lines deleted...]
-      <c r="Z16">
+      <c r="AA16">
+        <v>8199356.0</v>
+      </c>
+      <c r="AB16">
         <v>1184541.5</v>
       </c>
-      <c r="AA16">
-[...8 lines deleted...]
-    <row r="17" spans="1:30">
+      <c r="AC16">
+        <v>276005281.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16">
+        <v>6913466.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18">
         <v>7994000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1415000.0</v>
       </c>
-      <c r="AC18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
         <v>741999.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
-        <v>689000.0</v>
+        <v>583018.0</v>
       </c>
       <c r="C21">
+        <v>636019.0</v>
+      </c>
+      <c r="D21">
+        <v>901000.0</v>
+      </c>
+      <c r="E21">
         <v>742000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>795000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>848000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>901000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>954000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1007000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1058204.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1058204.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
+      <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>10397417.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
-        <v>180816000.0</v>
+        <v>128839155.0</v>
       </c>
       <c r="C22">
-        <v>201742970.0</v>
+        <v>139082315.0</v>
       </c>
       <c r="D22">
+        <v>94620000.0</v>
+      </c>
+      <c r="E22">
+        <v>201743000.0</v>
+      </c>
+      <c r="F22">
         <v>107952000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>113863000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>94620000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>87802000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>131297000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>98984069.0</v>
       </c>
-      <c r="J22">
-[...2 lines deleted...]
-      <c r="K22">
+      <c r="L22">
+        <v>1460816480.0</v>
+      </c>
+      <c r="M22">
         <v>216989229.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>272538497.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>310073056.0</v>
       </c>
-      <c r="N22">
-[...4 lines deleted...]
-      </c>
       <c r="P22">
-        <v>242645849.0</v>
+        <v>812042546.0</v>
       </c>
       <c r="Q22">
-        <v>187830874.0</v>
+        <v>1328325403.0</v>
       </c>
       <c r="R22">
-        <v>127562112.0</v>
+        <v>1625820202.0</v>
       </c>
       <c r="S22">
-        <v>129100179.0</v>
+        <v>1193154930.0</v>
       </c>
       <c r="T22">
-        <v>90784150.0</v>
+        <v>225439386.0</v>
       </c>
       <c r="U22">
-        <v>57285484.0</v>
+        <v>833010298.0</v>
       </c>
       <c r="V22">
+        <v>586963408.0</v>
+      </c>
+      <c r="W22">
+        <v>376009505.0</v>
+      </c>
+      <c r="X22">
         <v>34518849.59</v>
       </c>
-      <c r="W22">
-[...4 lines deleted...]
-      </c>
       <c r="Y22">
-        <v>31962011.0</v>
+        <v>53271675.0</v>
       </c>
       <c r="Z22">
+        <v>88077339.0</v>
+      </c>
+      <c r="AA22">
+        <v>226555789.0</v>
+      </c>
+      <c r="AB22">
         <v>28022381.66</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>392065000.0</v>
       </c>
-      <c r="AB22">
-[...2 lines deleted...]
-      <c r="AC22"/>
       <c r="AD22">
+        <v>419949833.0</v>
+      </c>
+      <c r="AE22"/>
+      <c r="AF22">
         <v>585672000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
-        <v>602884000.0</v>
+        <v>446254392.0</v>
       </c>
       <c r="C23">
-        <v>670002903.0</v>
+        <v>532070510.0</v>
       </c>
       <c r="D23">
+        <v>463011000.0</v>
+      </c>
+      <c r="E23">
+        <v>670003000.0</v>
+      </c>
+      <c r="F23">
         <v>592175000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>565554000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="H23"/>
+      <c r="I23">
         <v>502136000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>525543000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>533210385.0</v>
       </c>
-      <c r="J23">
-[...2 lines deleted...]
-      <c r="K23">
+      <c r="L23">
+        <v>4727850691.0</v>
+      </c>
+      <c r="M23">
         <v>463822372.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>539239439.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>632918339.0</v>
       </c>
-      <c r="N23">
-[...4 lines deleted...]
-      </c>
       <c r="P23">
-        <v>924296058.0</v>
+        <v>5630035252.0</v>
       </c>
       <c r="Q23">
-        <v>983855864.0</v>
+        <v>5579137641.0</v>
       </c>
       <c r="R23">
-        <v>884410787.0</v>
+        <v>6193137902.0</v>
       </c>
       <c r="S23">
-        <v>608680630.0</v>
+        <v>6249731207.0</v>
       </c>
       <c r="T23">
-        <v>506815855.0</v>
+        <v>1035996357.0</v>
       </c>
       <c r="U23">
-        <v>359694814.0</v>
+        <v>3927471186.0</v>
       </c>
       <c r="V23">
+        <v>3276809463.0</v>
+      </c>
+      <c r="W23">
+        <v>2360958825.0</v>
+      </c>
+      <c r="X23">
         <v>158629788.93</v>
       </c>
-      <c r="W23">
-[...4 lines deleted...]
-      </c>
       <c r="Y23">
-        <v>137392561.0</v>
+        <v>724636398.0</v>
       </c>
       <c r="Z23">
+        <v>908465598.0</v>
+      </c>
+      <c r="AA23">
+        <v>973877400.0</v>
+      </c>
+      <c r="AB23">
         <v>141697061.51</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1596091000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23"/>
       <c r="AD23">
+        <v>1444779815.0</v>
+      </c>
+      <c r="AE23"/>
+      <c r="AF23">
         <v>1402694000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AG23"/>
+      <c r="AH23"/>
+      <c r="AI23"/>
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23"/>
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="B24"/>
-      <c r="C24"/>
+      <c r="B24">
+        <v>34901000.0</v>
+      </c>
+      <c r="C24">
+        <v>33373000.0</v>
+      </c>
       <c r="D24">
+        <v>23731000.0</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24">
         <v>20750000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>20738000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>7279000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>23963000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>19172000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>34</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>12790000.0</v>
+      </c>
       <c r="C26">
+        <v>15056000.0</v>
+      </c>
+      <c r="D26">
+        <v>2845000.0</v>
+      </c>
+      <c r="E26">
         <v>2815000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2794000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2786000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2782000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2854000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2806000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2819000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2824000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2786000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2768000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2910000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>107273000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="Q26">
         <v>20000000.0</v>
       </c>
       <c r="R26">
+        <v>20000000.0</v>
+      </c>
+      <c r="S26">
+        <v>20000000.0</v>
+      </c>
+      <c r="T26">
         <v>40310000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>26062000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>25000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>25000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2500000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>-25878000.0</v>
+        <v>-5508177.0</v>
       </c>
       <c r="C28">
-        <v>-71548989.0</v>
+        <v>13101406.0</v>
       </c>
       <c r="D28">
+        <v>-1500000.0</v>
+      </c>
+      <c r="E28">
+        <v>-26198000.0</v>
+      </c>
+      <c r="F28">
         <v>-17713000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>134247000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="H28"/>
+      <c r="I28">
         <v>-44776000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-44275000.0</v>
       </c>
-      <c r="I28">
-[...4 lines deleted...]
-      </c>
       <c r="K28">
-        <v>-40186299.0</v>
+        <v>-50901290.0</v>
       </c>
       <c r="L28">
-        <v>-65720335.0</v>
+        <v>-670096562.0</v>
       </c>
       <c r="M28">
+        <v>-38633068.0</v>
+      </c>
+      <c r="N28">
+        <v>-63820090.0</v>
+      </c>
+      <c r="O28">
         <v>-68829223.0</v>
       </c>
-      <c r="N28">
-[...4 lines deleted...]
-      </c>
       <c r="P28">
-        <v>-392245526.0</v>
+        <v>-2652212333.0</v>
       </c>
       <c r="Q28">
-        <v>-411637923.0</v>
+        <v>-1969163166.0</v>
       </c>
       <c r="R28">
-        <v>-416630641.0</v>
+        <v>-2613641000.0</v>
       </c>
       <c r="S28">
-        <v>-259164464.0</v>
+        <v>-2614840718.0</v>
       </c>
       <c r="T28">
-        <v>-183969443.0</v>
+        <v>399882819906.0</v>
       </c>
       <c r="U28">
-        <v>-199849965.0</v>
+        <v>-1672241426.0</v>
       </c>
       <c r="V28">
+        <v>-1189451367.0</v>
+      </c>
+      <c r="W28">
+        <v>-1301110756.0</v>
+      </c>
+      <c r="X28">
         <v>-49997704.07</v>
       </c>
-      <c r="W28">
-[...4 lines deleted...]
-      </c>
       <c r="Y28">
-        <v>-9926598.0</v>
+        <v>-128277516.0</v>
       </c>
       <c r="Z28">
+        <v>40567946.0</v>
+      </c>
+      <c r="AA28">
+        <v>-70362540.0</v>
+      </c>
+      <c r="AB28">
         <v>-52310341.87</v>
       </c>
-      <c r="AA28">
-[...3 lines deleted...]
-      <c r="AC28"/>
+      <c r="AC28">
+        <v>-60463875.0</v>
+      </c>
       <c r="AD28">
+        <v>-44800317.0</v>
+      </c>
+      <c r="AE28"/>
+      <c r="AF28">
         <v>790071000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>37</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>351495000.0</v>
+      </c>
       <c r="C29">
+        <v>436444000.0</v>
+      </c>
+      <c r="D29">
+        <v>489614000.0</v>
+      </c>
+      <c r="E29">
         <v>424604000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>368318000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>473140000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>290191000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>339769000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>397372000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>411735000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>348187000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>363437000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>426139000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>548123000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4407615000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4886429000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4701789000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3970561000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3458690000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2462813000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1856970000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>610449000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>481275000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>592155000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>840945000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>850556000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>19290000.0</v>
+        <v>30864995.0</v>
       </c>
       <c r="C30">
-        <v>120150982.0</v>
+        <v>78566437.0</v>
       </c>
       <c r="D30">
+        <v>114659000.0</v>
+      </c>
+      <c r="E30">
+        <v>120151000.0</v>
+      </c>
+      <c r="F30">
         <v>127919000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>62606000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1514000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>67723000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8159000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1636000.0</v>
       </c>
-      <c r="J30">
-[...2 lines deleted...]
-      <c r="K30">
+      <c r="L30">
+        <v>496097297.0</v>
+      </c>
+      <c r="M30">
         <v>9778000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10098000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10098000.0</v>
       </c>
-      <c r="N30">
-[...4 lines deleted...]
-      </c>
       <c r="P30">
+        <v>367622.0</v>
+      </c>
+      <c r="Q30">
+        <v>5528947.0</v>
+      </c>
+      <c r="R30">
         <v>0.0</v>
       </c>
-      <c r="Q30">
-[...4 lines deleted...]
-      </c>
       <c r="S30">
-        <v>127634.0</v>
+        <v>1003.0</v>
       </c>
       <c r="T30">
-        <v>57539.0</v>
+        <v>100396221.0</v>
       </c>
       <c r="U30">
-        <v>1069279.0</v>
+        <v>823549.0</v>
       </c>
       <c r="V30">
+        <v>372017.0</v>
+      </c>
+      <c r="W30">
+        <v>7018515.0</v>
+      </c>
+      <c r="X30">
         <v>1091025.97</v>
       </c>
-      <c r="W30">
-[...4 lines deleted...]
-      </c>
       <c r="Y30">
-        <v>955233.0</v>
+        <v>346368.0</v>
       </c>
       <c r="Z30">
+        <v>10112162.0</v>
+      </c>
+      <c r="AA30">
+        <v>6770962.0</v>
+      </c>
+      <c r="AB30">
         <v>410473.36</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>4356000.0</v>
       </c>
-      <c r="AB30">
-[...2 lines deleted...]
-      <c r="AC30"/>
       <c r="AD30">
+        <v>20019280.0</v>
+      </c>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>23687000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>426139000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>4235727000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>4886429000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>4701789000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3970561000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3458690000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2462813000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1856970000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>578095000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>432558000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>543449000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>644940000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>661063000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>692795000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>909745000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>817065000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>240978000.0</v>
       </c>
-      <c r="AD31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:30">
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>40</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>202056000.0</v>
+      </c>
       <c r="C32">
+        <v>249486000.0</v>
+      </c>
+      <c r="D32">
+        <v>302201000.0</v>
+      </c>
+      <c r="E32">
         <v>238399000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>184049000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>145286000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>155452000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>156296000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>219165000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>210445000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>228487000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>258331000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>321728000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>437770000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3546369000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4378267000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>4211194000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>3579274000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3188357000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2395470000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1880811000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>549026000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>414730000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>520167000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>536793000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>639804000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
-        <v>169594000.0</v>
+        <v>135692376.0</v>
       </c>
       <c r="C33">
-        <v>152641978.0</v>
+        <v>176158466.0</v>
       </c>
       <c r="D33">
+        <v>128990000.0</v>
+      </c>
+      <c r="E33">
+        <v>152642000.0</v>
+      </c>
+      <c r="F33">
         <v>171180000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>130400000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>128990000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>194643000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>189551000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>212791989.0</v>
       </c>
-      <c r="J33">
-[...2 lines deleted...]
-      <c r="K33">
+      <c r="L33">
+        <v>892109942.0</v>
+      </c>
+      <c r="M33">
         <v>114822567.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>106782526.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>112803686.0</v>
       </c>
-      <c r="N33">
-[...4 lines deleted...]
-      </c>
       <c r="P33">
-        <v>75720592.0</v>
+        <v>358654462.0</v>
       </c>
       <c r="Q33">
-        <v>74990433.0</v>
+        <v>556509739.0</v>
       </c>
       <c r="R33">
-        <v>56340300.0</v>
+        <v>507356992.0</v>
       </c>
       <c r="S33">
-        <v>13335043.0</v>
+        <v>476360477.0</v>
       </c>
       <c r="T33">
-        <v>7760332.0</v>
+        <v>29159312.0</v>
       </c>
       <c r="U33">
-        <v>5686251.0</v>
+        <v>86043475.0</v>
       </c>
       <c r="V33">
+        <v>50174297.0</v>
+      </c>
+      <c r="W33">
+        <v>37323319.0</v>
+      </c>
+      <c r="X33">
         <v>4464818.7</v>
       </c>
-      <c r="W33">
-[...4 lines deleted...]
-      </c>
       <c r="Y33">
-        <v>5981506.0</v>
+        <v>38432105.0</v>
       </c>
       <c r="Z33">
+        <v>125499343.0</v>
+      </c>
+      <c r="AA33">
+        <v>42398609.0</v>
+      </c>
+      <c r="AB33">
         <v>7234164.19</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>150867000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33"/>
       <c r="AD33">
+        <v>59126522.0</v>
+      </c>
+      <c r="AE33"/>
+      <c r="AF33">
         <v>34266000.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AG33"/>
+      <c r="AH33"/>
+      <c r="AI33"/>
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33"/>
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>9557000.0</v>
+      </c>
       <c r="C34">
+        <v>9585000.0</v>
+      </c>
+      <c r="D34">
+        <v>370000.0</v>
+      </c>
+      <c r="E34">
         <v>9728000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>9093000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>9068000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="H34"/>
+      <c r="I34">
         <v>9372000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>9362000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>9547000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>516000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>9428000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1701000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1895000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>4163000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>4809000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>5080000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>5305000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>5824000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>6440000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>6929000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>7567000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>8020000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>8913000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>9826000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>10394000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
-        <v>34427000.0</v>
+        <v>45039452.0</v>
       </c>
       <c r="C35">
-        <v>11137998.0</v>
+        <v>43709356.0</v>
       </c>
       <c r="D35">
+        <v>18188000.0</v>
+      </c>
+      <c r="E35">
+        <v>11138000.0</v>
+      </c>
+      <c r="F35">
         <v>31626000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>31048000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>18188000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>35133000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>30516000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>11842908.0</v>
       </c>
-      <c r="J35">
-[...2 lines deleted...]
-      <c r="K35">
+      <c r="L35">
+        <v>13971194.0</v>
+      </c>
+      <c r="M35">
         <v>9783743.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2218251.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2586805.0</v>
       </c>
-      <c r="N35">
-[...4 lines deleted...]
-      </c>
       <c r="P35">
-        <v>2520548.0</v>
+        <v>88428103.0</v>
       </c>
       <c r="Q35">
-        <v>13400277.0</v>
+        <v>18729244.0</v>
       </c>
       <c r="R35">
-        <v>13890991.0</v>
+        <v>16888637.0</v>
       </c>
       <c r="S35">
-        <v>2900694.0</v>
+        <v>85122356.0</v>
       </c>
       <c r="T35">
-        <v>11446826.0</v>
+        <v>11337838.0</v>
       </c>
       <c r="U35">
-        <v>1258703.0</v>
+        <v>18716534.0</v>
       </c>
       <c r="V35">
+        <v>74009262.0</v>
+      </c>
+      <c r="W35">
+        <v>8261853.0</v>
+      </c>
+      <c r="X35">
         <v>1736029.27</v>
       </c>
-      <c r="W35">
-[...4 lines deleted...]
-      </c>
       <c r="Y35">
-        <v>2983207.0</v>
+        <v>15155491.0</v>
       </c>
       <c r="Z35">
+        <v>17398556.0</v>
+      </c>
+      <c r="AA35">
+        <v>21145816.0</v>
+      </c>
+      <c r="AB35">
         <v>1915018.29</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>17735000.0</v>
       </c>
-      <c r="AB35"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:30">
+      <c r="AD35">
+        <v>18663801.0</v>
+      </c>
+      <c r="AE35">
+        <v>-241393894.0</v>
+      </c>
+      <c r="AF35">
+        <v>6.55</v>
+      </c>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35">
+        <v>-858737307.0</v>
+      </c>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>679483.0</v>
+        <v>3835126.0</v>
       </c>
       <c r="C36">
-        <v>483003.0</v>
+        <v>496016.0</v>
       </c>
       <c r="D36">
+        <v>81354000.0</v>
+      </c>
+      <c r="E36">
+        <v>85070000.0</v>
+      </c>
+      <c r="F36">
         <v>94607000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>82478000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>62297000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>71231000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>70335000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>157713434.0</v>
       </c>
-      <c r="J36">
-[...4 lines deleted...]
-      </c>
       <c r="L36">
-        <v>50551100.0</v>
+        <v>253834471.0</v>
       </c>
       <c r="M36">
-        <v>37589576.0</v>
+        <v>75759550.0</v>
       </c>
       <c r="N36">
-        <v>37045400.0</v>
+        <v>50551101.0</v>
       </c>
       <c r="O36">
-        <v>25385519.0</v>
+        <v>37589577.0</v>
       </c>
       <c r="P36">
-        <v>19439688.0</v>
+        <v>122261752.0</v>
       </c>
       <c r="Q36">
-        <v>18234628.0</v>
+        <v>170891575.0</v>
       </c>
       <c r="R36">
-        <v>19205850.0</v>
+        <v>130253368.0</v>
       </c>
       <c r="S36">
-        <v>1353430.0</v>
+        <v>115831530.0</v>
       </c>
       <c r="T36">
-        <v>559290.0</v>
+        <v>2529068.0</v>
       </c>
       <c r="U36">
-        <v>385348.0</v>
+        <v>8732923.0</v>
       </c>
       <c r="V36">
+        <v>3615932.0</v>
+      </c>
+      <c r="W36">
+        <v>2529343.0</v>
+      </c>
+      <c r="X36">
         <v>387246.87</v>
       </c>
-      <c r="W36">
-[...4 lines deleted...]
-      </c>
       <c r="Y36">
-        <v>314511.0</v>
+        <v>2519418.0</v>
       </c>
       <c r="Z36">
+        <v>2229045.0</v>
+      </c>
+      <c r="AA36">
+        <v>2229343.0</v>
+      </c>
+      <c r="AB36">
         <v>750343.01</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>13224000.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36"/>
       <c r="AD36">
-        <v>6340000.0</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:30">
+        <v>6647427.0</v>
+      </c>
+      <c r="AE36"/>
+      <c r="AF36">
+        <v>6338999.0</v>
+      </c>
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
+        <v>50477000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>256120000.0</v>
       </c>
-      <c r="O38">
-[...2 lines deleted...]
-      <c r="P38">
+      <c r="Q38">
+        <v>7.14</v>
+      </c>
+      <c r="R38">
         <v>130287000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>115846000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>122310000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>8735000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>3617000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2530000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2530000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2520000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2230000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>0.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>0.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>13224000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>6645000.0</v>
       </c>
-      <c r="AC38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+    </row>
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>152406000.0</v>
+        <v>84849737.0</v>
       </c>
       <c r="C39">
-        <v>76258991.0</v>
+        <v>94810944.0</v>
       </c>
       <c r="D39">
+        <v>28254000.0</v>
+      </c>
+      <c r="E39">
+        <v>76259000.0</v>
+      </c>
+      <c r="F39">
         <v>119220000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>161912000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3448000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>80186000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>129748000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>165152037.0</v>
       </c>
-      <c r="J39">
-[...4 lines deleted...]
-      </c>
       <c r="L39">
-        <v>83448000.0</v>
+        <v>1154906958.0</v>
       </c>
       <c r="M39">
-        <v>138329000.0</v>
+        <v>81684507.0</v>
       </c>
       <c r="N39">
-        <v>239194000.0</v>
+        <v>83585325.0</v>
       </c>
       <c r="O39">
-        <v>236219497.0</v>
+        <v>138158374.0</v>
       </c>
       <c r="P39">
-        <v>211982031.0</v>
+        <v>1789920456.0</v>
       </c>
       <c r="Q39">
-        <v>304325814.0</v>
+        <v>1686945798.0</v>
       </c>
       <c r="R39">
-        <v>281174964.0</v>
+        <v>1419955367.0</v>
       </c>
       <c r="S39">
-        <v>204020723.0</v>
+        <v>1937361964.0</v>
       </c>
       <c r="T39">
-        <v>219686711.0</v>
+        <v>228269180.0</v>
       </c>
       <c r="U39">
-        <v>91442646.0</v>
+        <v>1309535903.0</v>
       </c>
       <c r="V39">
+        <v>1419372575.0</v>
+      </c>
+      <c r="W39">
+        <v>594661475.0</v>
+      </c>
+      <c r="X39">
         <v>48423614.41</v>
       </c>
-      <c r="W39">
-[...4 lines deleted...]
-      </c>
       <c r="Y39">
-        <v>36976726.0</v>
+        <v>250741559.0</v>
       </c>
       <c r="Z39">
+        <v>182948380.0</v>
+      </c>
+      <c r="AA39">
+        <v>262101509.0</v>
+      </c>
+      <c r="AB39">
         <v>29444889.09</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>634306000.0</v>
       </c>
-      <c r="AB39">
-[...2 lines deleted...]
-      <c r="AC39"/>
       <c r="AD39">
-        <v>-669370668.0</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:30">
+        <v>563884226.0</v>
+      </c>
+      <c r="AE39">
+        <v>-259386894.0</v>
+      </c>
+      <c r="AF39">
+        <v>500129000.0</v>
+      </c>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39">
+        <v>-266965170.0</v>
+      </c>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+    </row>
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>75268000.0</v>
+        <v>63820059.0</v>
       </c>
       <c r="C40">
-        <v>110336984.0</v>
+        <v>55724429.0</v>
       </c>
       <c r="D40">
+        <v>45406954.0</v>
+      </c>
+      <c r="E40">
+        <v>66660000.0</v>
+      </c>
+      <c r="F40">
         <v>164391000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>36702000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>73526000.0</v>
       </c>
-      <c r="G40">
-[...2 lines deleted...]
-      <c r="H40">
+      <c r="I40">
+        <v>113282000.0</v>
+      </c>
+      <c r="J40">
         <v>1514000.0</v>
       </c>
-      <c r="I40">
-[...4 lines deleted...]
-      </c>
       <c r="K40">
-        <v>64482000.0</v>
+        <v>53159820.0</v>
       </c>
       <c r="L40">
-        <v>72541000.0</v>
+        <v>383003384.0</v>
       </c>
       <c r="M40">
-        <v>53681000.0</v>
+        <v>64423909.0</v>
       </c>
       <c r="N40">
-        <v>56239000.0</v>
+        <v>72702618.0</v>
       </c>
       <c r="O40">
-        <v>89807607.0</v>
+        <v>45327636.0</v>
       </c>
       <c r="P40">
-        <v>51731225.0</v>
+        <v>1924598155.0</v>
       </c>
       <c r="Q40">
-        <v>327233674.0</v>
+        <v>834568.0</v>
       </c>
       <c r="R40">
-        <v>302331210.0</v>
+        <v>342767913.0</v>
       </c>
       <c r="S40">
-        <v>202864392.0</v>
+        <v>2076361486.0</v>
       </c>
       <c r="T40">
-        <v>188754910.0</v>
+        <v>-399715767903.0</v>
       </c>
       <c r="U40">
-        <v>74598541.0</v>
+        <v>285626565.0</v>
       </c>
       <c r="V40">
+        <v>176388270.0</v>
+      </c>
+      <c r="W40">
+        <v>481837084.0</v>
+      </c>
+      <c r="X40">
         <v>9695406.61</v>
       </c>
-      <c r="W40">
-[...4 lines deleted...]
-      </c>
       <c r="Y40">
-        <v>6051254.0</v>
+        <v>37423198.0</v>
       </c>
       <c r="Z40">
+        <v>40342197.0</v>
+      </c>
+      <c r="AA40">
+        <v>42893003.0</v>
+      </c>
+      <c r="AB40">
         <v>5815658.59</v>
       </c>
-      <c r="AA40">
-[...5 lines deleted...]
-      <c r="AC40"/>
+      <c r="AC40">
+        <v>63185501.0</v>
+      </c>
       <c r="AD40">
-        <v>8838213.0</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:30">
+        <v>339162442.0</v>
+      </c>
+      <c r="AE40"/>
+      <c r="AF40">
+        <v>97485488.0</v>
+      </c>
+      <c r="AG40"/>
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40"/>
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40"/>
+    </row>
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>1701000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>4163000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>4809000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>5080000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>71810000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>72171000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>6440000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>61665000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>7567000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>8020000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>8913000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>9826000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>10394000.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+    </row>
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
-        <v>1139885000.0</v>
+        <v>1172594817.0</v>
       </c>
       <c r="C42">
-        <v>1013410853.0</v>
+        <v>1168050246.0</v>
       </c>
       <c r="D42">
+        <v>759308000.0</v>
+      </c>
+      <c r="E42">
+        <v>998519000.0</v>
+      </c>
+      <c r="F42">
         <v>913827000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>825180000.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="H42"/>
+      <c r="I42">
         <v>706238000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>698184000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>685840000.0</v>
       </c>
-      <c r="J42">
-[...2 lines deleted...]
-      <c r="K42">
+      <c r="L42">
+        <v>2981743320.15</v>
+      </c>
+      <c r="M42">
         <v>472772000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>463033000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>450829000.0</v>
       </c>
-      <c r="N42">
-[...4 lines deleted...]
-      </c>
       <c r="P42">
-        <v>427709157.0</v>
+        <v>2754423006.0</v>
       </c>
       <c r="Q42">
-        <v>456149542.0</v>
+        <v>2900998869.2</v>
       </c>
       <c r="R42">
-        <v>432686708.0</v>
+        <v>2865815308.0</v>
       </c>
       <c r="S42">
-        <v>464764589.0</v>
+        <v>2897591132.0</v>
       </c>
       <c r="T42">
-        <v>432600017.0</v>
+        <v>1607125836.0</v>
       </c>
       <c r="U42">
-        <v>266267446.0</v>
+        <v>2998862526.0</v>
       </c>
       <c r="V42">
+        <v>2796968201.0</v>
+      </c>
+      <c r="W42">
+        <v>1747721824.0</v>
+      </c>
+      <c r="X42">
         <v>1610703000.0</v>
       </c>
-      <c r="W42">
-[...4 lines deleted...]
-      </c>
       <c r="Y42">
-        <v>229714639.0</v>
+        <v>1626754469.0</v>
       </c>
       <c r="Z42">
+        <v>1626390095.0</v>
+      </c>
+      <c r="AA42">
+        <v>1628282447.0</v>
+      </c>
+      <c r="AB42">
         <v>1631608000.0</v>
       </c>
-      <c r="AA42">
-[...5 lines deleted...]
-      <c r="AC42"/>
+      <c r="AC42">
+        <v>1047268775.0</v>
+      </c>
       <c r="AD42">
-        <v>8438844.0</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:30">
+        <v>1045915650.0</v>
+      </c>
+      <c r="AE42"/>
+      <c r="AF42">
+        <v>154970000.0</v>
+      </c>
+      <c r="AG42"/>
+      <c r="AH42"/>
+      <c r="AI42"/>
+      <c r="AJ42"/>
+      <c r="AK42"/>
+      <c r="AL42"/>
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>29478000.0</v>
+      </c>
       <c r="C45">
+        <v>53529000.0</v>
+      </c>
+      <c r="D45">
+        <v>157725000.0</v>
+      </c>
+      <c r="E45">
         <v>63717000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>72688000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>43993000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>115601000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>43516000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>45986000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>51293000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>117257000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>36302000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>53381000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>72397000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>90964010.84</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>538510000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>46570000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>34778000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>26615000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>33421000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>123323000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>40181000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>45366000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>137643000.0</v>
       </c>
-      <c r="AB45"/>
-[...1 lines deleted...]
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45">
         <v>27926000.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
-        <v>46908000.0</v>
+        <v>29478950.0</v>
       </c>
       <c r="C46">
-        <v>63716990.0</v>
+        <v>53530661.0</v>
       </c>
       <c r="D46">
+        <v>43658000.0</v>
+      </c>
+      <c r="E46">
+        <v>63717000.0</v>
+      </c>
+      <c r="F46">
         <v>72688000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>43993000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>43658000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>43516000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>45986000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>51206126.0</v>
       </c>
-      <c r="J46">
-[...2 lines deleted...]
-      <c r="K46">
+      <c r="L46">
+        <v>618451882.0</v>
+      </c>
+      <c r="M46">
         <v>36278798.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>53459362.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>72307699.0</v>
       </c>
-      <c r="N46">
-[...4 lines deleted...]
-      </c>
       <c r="P46">
-        <v>53296770.0</v>
+        <v>216400599.0</v>
       </c>
       <c r="Q46">
-        <v>53607724.0</v>
+        <v>355229019.0</v>
       </c>
       <c r="R46">
-        <v>33993930.0</v>
+        <v>357108789.0</v>
       </c>
       <c r="S46">
-        <v>8882746.0</v>
+        <v>340531451.0</v>
       </c>
       <c r="T46">
-        <v>7201041.0</v>
+        <v>26605244.0</v>
       </c>
       <c r="U46">
-        <v>5297095.0</v>
+        <v>57315326.0</v>
       </c>
       <c r="V46">
+        <v>46558210.0</v>
+      </c>
+      <c r="W46">
+        <v>34768983.0</v>
+      </c>
+      <c r="X46">
         <v>4073745.27</v>
       </c>
-      <c r="W46">
-[...4 lines deleted...]
-      </c>
       <c r="Y46">
-        <v>5666994.0</v>
+        <v>33413267.0</v>
       </c>
       <c r="Z46">
+        <v>123270291.0</v>
+      </c>
+      <c r="AA46">
+        <v>40169259.0</v>
+      </c>
+      <c r="AB46">
         <v>6483821.18</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>137643000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46"/>
       <c r="AD46">
+        <v>52479094.0</v>
+      </c>
+      <c r="AE46"/>
+      <c r="AF46">
         <v>27926000.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47"/>
       <c r="N47">
+        <v>53381000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
         <v>627588000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>325909000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>357201000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>340574000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>216486000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>57329000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>46570000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>34778000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>26615000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>33421000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>123323000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>40181000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>45366000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>137643000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>52460000.0</v>
       </c>
-      <c r="AC47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+    </row>
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
-        <v>-645865000.0</v>
+        <v>-847139321.0</v>
       </c>
       <c r="C48">
-        <v>-575721917.0</v>
+        <v>-749528258.0</v>
       </c>
       <c r="D48">
+        <v>-450490000.0</v>
+      </c>
+      <c r="E48">
+        <v>-575722000.0</v>
+      </c>
+      <c r="F48">
         <v>-547979000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-536921000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-450490000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-357588000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-282011000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-224857519.0</v>
       </c>
-      <c r="J48">
-[...2 lines deleted...]
-      <c r="K48">
+      <c r="L48">
+        <v>1332861501.0</v>
+      </c>
+      <c r="M48">
         <v>-65681994.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>14400108.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>124895752.0</v>
       </c>
-      <c r="N48">
-[...4 lines deleted...]
-      </c>
       <c r="P48">
-        <v>266990360.0</v>
+        <v>802303493.0</v>
       </c>
       <c r="Q48">
-        <v>185665099.0</v>
+        <v>1839352018.0</v>
       </c>
       <c r="R48">
-        <v>126032224.0</v>
+        <v>1788937758.0</v>
       </c>
       <c r="S48">
-        <v>-86524198.0</v>
+        <v>1179397313.0</v>
       </c>
       <c r="T48">
-        <v>-146949368.0</v>
+        <v>-1193049380.0</v>
       </c>
       <c r="U48">
-        <v>-181475083.0</v>
+        <v>-558291619.0</v>
       </c>
       <c r="V48">
+        <v>-950098689.0</v>
+      </c>
+      <c r="W48">
+        <v>-1191163125.0</v>
+      </c>
+      <c r="X48">
         <v>-183012107.2</v>
       </c>
-      <c r="W48">
-[...4 lines deleted...]
-      </c>
       <c r="Y48">
-        <v>-143527699.0</v>
+        <v>-1118464908.0</v>
       </c>
       <c r="Z48">
+        <v>-1032426571.0</v>
+      </c>
+      <c r="AA48">
+        <v>-1017364996.0</v>
+      </c>
+      <c r="AB48">
         <v>-140146781.39</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-85061000.0</v>
       </c>
-      <c r="AB48">
-[...2 lines deleted...]
-      <c r="AC48"/>
       <c r="AD48">
+        <v>-179751419.0</v>
+      </c>
+      <c r="AE48"/>
+      <c r="AF48">
         <v>151238000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48"/>
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>58</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>23888000.0</v>
+      </c>
       <c r="C50">
+        <v>21140000.0</v>
+      </c>
+      <c r="D50">
+        <v>28515000.0</v>
+      </c>
+      <c r="E50">
         <v>44701000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>23965000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>207764000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>16658000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>77104000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1514000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>7116000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>32354000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>48717000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>48706000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>196005000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>189493000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>127365000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>248838000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>54900000.0</v>
+        <v>60499951.0</v>
       </c>
       <c r="C51">
-        <v>47658993.0</v>
+        <v>56553754.0</v>
       </c>
       <c r="D51">
+        <v>94988000.0</v>
+      </c>
+      <c r="E51">
+        <v>93010000.0</v>
+      </c>
+      <c r="F51">
         <v>48191000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>231020000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51">
+      <c r="H51"/>
+      <c r="I51">
         <v>27006000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>22513000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3745000.0</v>
       </c>
-      <c r="J51">
-[...4 lines deleted...]
-      </c>
       <c r="L51">
-        <v>514754.0</v>
+        <v>25729197.0</v>
       </c>
       <c r="M51">
+        <v>1915000.0</v>
+      </c>
+      <c r="N51">
+        <v>2415000.0</v>
+      </c>
+      <c r="O51">
         <v>3054000.0</v>
       </c>
-      <c r="N51">
-[...4 lines deleted...]
-      </c>
       <c r="P51">
-        <v>1762578.0</v>
+        <v>31070775.0</v>
       </c>
       <c r="Q51">
-        <v>4409770.0</v>
+        <v>32664580.0</v>
       </c>
       <c r="R51">
-        <v>4880845.0</v>
+        <v>27046733.0</v>
       </c>
       <c r="S51">
-        <v>4001054.0</v>
+        <v>28012108.0</v>
       </c>
       <c r="T51">
-        <v>4713615.0</v>
+        <v>400273986557.0</v>
       </c>
       <c r="U51">
-        <v>3911820.0</v>
+        <v>25816534.0</v>
       </c>
       <c r="V51">
+        <v>30475799.0</v>
+      </c>
+      <c r="W51">
+        <v>36337458.0</v>
+      </c>
+      <c r="X51">
         <v>9896989.27</v>
       </c>
-      <c r="W51">
-[...4 lines deleted...]
-      </c>
       <c r="Y51">
-        <v>27369843.0</v>
+        <v>49044469.0</v>
       </c>
       <c r="Z51">
+        <v>197522841.0</v>
+      </c>
+      <c r="AA51">
+        <v>194005201.0</v>
+      </c>
+      <c r="AB51">
         <v>21524411.16</v>
       </c>
-      <c r="AA51">
-[...3 lines deleted...]
-      <c r="AC51"/>
+      <c r="AC51">
+        <v>272188125.0</v>
+      </c>
       <c r="AD51">
+        <v>225737141.0</v>
+      </c>
+      <c r="AE51"/>
+      <c r="AF51">
         <v>1049011000.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>30221000.0</v>
+        <v>25116810.0</v>
       </c>
       <c r="C52">
-        <v>48048993.0</v>
+        <v>22537000.0</v>
       </c>
       <c r="D52">
+        <v>86008000.0</v>
+      </c>
+      <c r="E52">
+        <v>91726000.0</v>
+      </c>
+      <c r="F52">
         <v>25793000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>209184000.0</v>
       </c>
-      <c r="F52"/>
-[...3 lines deleted...]
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
+        <v>1407000.0</v>
+      </c>
+      <c r="J52">
         <v>1530000.0</v>
       </c>
-      <c r="I52">
-[...4 lines deleted...]
-      </c>
       <c r="K52">
-        <v>-7605000.0</v>
+        <v>1609000.0</v>
       </c>
       <c r="L52">
-        <v>-9950000.0</v>
+        <v>18200796.0</v>
       </c>
       <c r="M52">
+        <v>1553000.0</v>
+      </c>
+      <c r="N52">
+        <v>1901000.0</v>
+      </c>
+      <c r="O52">
         <v>2359000.0</v>
       </c>
-      <c r="N52">
-[...4 lines deleted...]
-      </c>
       <c r="P52">
-        <v>-203445738.0</v>
+        <v>17124991.0</v>
       </c>
       <c r="Q52">
-        <v>2314201.0</v>
+        <v>21417644.0</v>
       </c>
       <c r="R52">
-        <v>2324877.0</v>
+        <v>17519807.0</v>
       </c>
       <c r="S52">
-        <v>2096669.0</v>
+        <v>17019988.0</v>
       </c>
       <c r="T52">
-        <v>2801348.0</v>
+        <v>400270668555.0</v>
       </c>
       <c r="U52">
-        <v>5422438.0</v>
+        <v>15620953.0</v>
       </c>
       <c r="V52">
+        <v>20914999.0</v>
+      </c>
+      <c r="W52">
+        <v>35591707.0</v>
+      </c>
+      <c r="X52">
         <v>9388517.29</v>
       </c>
-      <c r="W52">
-[...4 lines deleted...]
-      </c>
       <c r="Y52">
-        <v>25853158.0</v>
+        <v>42794333.0</v>
       </c>
       <c r="Z52">
+        <v>189978529.0</v>
+      </c>
+      <c r="AA52">
+        <v>183254508.0</v>
+      </c>
+      <c r="AB52">
         <v>19609392.87</v>
       </c>
-      <c r="AA52">
-[...5 lines deleted...]
-      <c r="AC52"/>
+      <c r="AC52">
+        <v>254862218.0</v>
+      </c>
       <c r="AD52">
-        <v>83263024.0</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:30">
+        <v>207073352.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52">
+        <v>1050449769.0</v>
+      </c>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>61</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>1713000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
         <v>3341000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3754086.0</v>
       </c>
       <c r="K53">
         <v>3754086.0</v>
       </c>
-      <c r="L53"/>
+      <c r="L53">
+        <v>22977968.0</v>
+      </c>
       <c r="M53">
-        <v>22960113.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3754086.0</v>
+      </c>
+      <c r="N53"/>
       <c r="O53">
         <v>22960113.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>3353477.0</v>
+      </c>
       <c r="Q53">
+        <v>22960113.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53">
         <v>33985969.94</v>
       </c>
-      <c r="R53">
-[...2 lines deleted...]
-      <c r="S53">
+      <c r="T53">
+        <v>62363144.0</v>
+      </c>
+      <c r="U53">
         <v>33985969.0</v>
       </c>
-      <c r="T53"/>
-[...3 lines deleted...]
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
+        <v>8497795.0</v>
+      </c>
+      <c r="X53">
         <v>9548926.27</v>
       </c>
-      <c r="W53">
-[...4 lines deleted...]
-      </c>
       <c r="Y53">
-        <v>24456040.0</v>
+        <v>204522691.0</v>
       </c>
       <c r="Z53">
+        <v>347410463.0</v>
+      </c>
+      <c r="AA53">
+        <v>173351340.0</v>
+      </c>
+      <c r="AB53">
         <v>1572861.88</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>81845000.0</v>
       </c>
-      <c r="AB53">
-[...5 lines deleted...]
-    <row r="54" spans="1:30">
+      <c r="AD53">
+        <v>111262493.0</v>
+      </c>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
-        <v>602884000.0</v>
+        <v>446254392.0</v>
       </c>
       <c r="C55">
-        <v>670002903.0</v>
+        <v>532070510.0</v>
       </c>
       <c r="D55">
+        <v>463011000.0</v>
+      </c>
+      <c r="E55">
+        <v>670003000.0</v>
+      </c>
+      <c r="F55">
         <v>592175000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>565554000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>463011000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>502136000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>525543000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>533210385.0</v>
       </c>
-      <c r="J55">
-[...2 lines deleted...]
-      <c r="K55">
+      <c r="L55">
+        <v>4727850691.0</v>
+      </c>
+      <c r="M55">
         <v>463822372.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>539239439.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>632918339.0</v>
       </c>
-      <c r="N55">
-[...4 lines deleted...]
-      </c>
       <c r="P55">
-        <v>924296058.0</v>
+        <v>5630035252.0</v>
       </c>
       <c r="Q55">
-        <v>983855864.0</v>
+        <v>5579137641.0</v>
       </c>
       <c r="R55">
-        <v>884410787.0</v>
+        <v>6193137902.0</v>
       </c>
       <c r="S55">
-        <v>608680630.0</v>
+        <v>6249731207.0</v>
       </c>
       <c r="T55">
-        <v>506815855.0</v>
+        <v>1035996357.0</v>
       </c>
       <c r="U55">
-        <v>359694814.0</v>
+        <v>3927471186.0</v>
       </c>
       <c r="V55">
+        <v>3276809463.0</v>
+      </c>
+      <c r="W55">
+        <v>2360958825.0</v>
+      </c>
+      <c r="X55">
         <v>158629788.93</v>
       </c>
-      <c r="W55">
-[...4 lines deleted...]
-      </c>
       <c r="Y55">
-        <v>137392561.0</v>
+        <v>724636398.0</v>
       </c>
       <c r="Z55">
+        <v>908465598.0</v>
+      </c>
+      <c r="AA55">
+        <v>973877400.0</v>
+      </c>
+      <c r="AB55">
         <v>141697061.51</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1596091000.0</v>
       </c>
-      <c r="AB55">
-[...2 lines deleted...]
-      <c r="AC55"/>
       <c r="AD55">
+        <v>1444779815.0</v>
+      </c>
+      <c r="AE55"/>
+      <c r="AF55">
         <v>1402694000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AG55"/>
+      <c r="AH55"/>
+      <c r="AI55"/>
+      <c r="AJ55"/>
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55"/>
+    </row>
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
-        <v>433290000.0</v>
+        <v>310562015.0</v>
       </c>
       <c r="C56">
-        <v>517360925.0</v>
+        <v>355912044.0</v>
       </c>
       <c r="D56">
+        <v>334021000.0</v>
+      </c>
+      <c r="E56">
+        <v>517361000.0</v>
+      </c>
+      <c r="F56">
         <v>420995000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>435154000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>334021000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>307493000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>335992000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>320418396.0</v>
       </c>
-      <c r="J56">
-[...2 lines deleted...]
-      <c r="K56">
+      <c r="L56">
+        <v>3835740749.0</v>
+      </c>
+      <c r="M56">
         <v>348999804.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>432456912.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>520114653.0</v>
       </c>
-      <c r="N56">
-[...4 lines deleted...]
-      </c>
       <c r="P56">
-        <v>848575465.0</v>
+        <v>5271380784.0</v>
       </c>
       <c r="Q56">
-        <v>908865430.0</v>
+        <v>5022627894.0</v>
       </c>
       <c r="R56">
-        <v>828070486.0</v>
+        <v>5685780902.0</v>
       </c>
       <c r="S56">
-        <v>595345587.0</v>
+        <v>5773370723.0</v>
       </c>
       <c r="T56">
-        <v>499055523.0</v>
+        <v>1006837044.0</v>
       </c>
       <c r="U56">
-        <v>354008563.0</v>
+        <v>3841427710.0</v>
       </c>
       <c r="V56">
+        <v>3226635166.0</v>
+      </c>
+      <c r="W56">
+        <v>2323635505.0</v>
+      </c>
+      <c r="X56">
         <v>154164970.23</v>
       </c>
-      <c r="W56">
-[...4 lines deleted...]
-      </c>
       <c r="Y56">
-        <v>131411055.0</v>
+        <v>686204285.0</v>
       </c>
       <c r="Z56">
+        <v>782966254.0</v>
+      </c>
+      <c r="AA56">
+        <v>931478790.0</v>
+      </c>
+      <c r="AB56">
         <v>134462897.32</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1445224000.0</v>
       </c>
-      <c r="AB56">
-[...2 lines deleted...]
-      <c r="AC56"/>
       <c r="AD56">
+        <v>1385653292.0</v>
+      </c>
+      <c r="AE56"/>
+      <c r="AF56">
         <v>1368428000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:30">
+      <c r="AG56"/>
+      <c r="AH56"/>
+      <c r="AI56"/>
+      <c r="AJ56"/>
+      <c r="AK56"/>
+      <c r="AL56"/>
+      <c r="AM56"/>
+    </row>
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
-        <v>131089000.0</v>
+        <v>108499499.0</v>
       </c>
       <c r="C57">
-        <v>278961959.0</v>
+        <v>106418302.0</v>
       </c>
       <c r="D57">
+        <v>178569000.0</v>
+      </c>
+      <c r="E57">
+        <v>278962000.0</v>
+      </c>
+      <c r="F57">
         <v>236946000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>289868000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>178569000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>151197000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>116827000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>110329820.0</v>
       </c>
-      <c r="J57">
-[...2 lines deleted...]
-      <c r="K57">
+      <c r="L57">
+        <v>515652857.0</v>
+      </c>
+      <c r="M57">
         <v>90833909.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>110256618.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>82884636.0</v>
       </c>
-      <c r="N57">
-[...4 lines deleted...]
-      </c>
       <c r="P57">
-        <v>220237246.0</v>
+        <v>2084281489.0</v>
       </c>
       <c r="Q57">
-        <v>345473229.0</v>
+        <v>97010805.0</v>
       </c>
       <c r="R57">
-        <v>327415540.0</v>
+        <v>1475673972.0</v>
       </c>
       <c r="S57">
-        <v>224183480.0</v>
+        <v>2194543834.0</v>
       </c>
       <c r="T57">
-        <v>208228853.0</v>
+        <v>592258964.0</v>
       </c>
       <c r="U57">
-        <v>270385498.0</v>
+        <v>1446528959.0</v>
       </c>
       <c r="V57">
+        <v>1346300178.0</v>
+      </c>
+      <c r="W57">
+        <v>1774751825.0</v>
+      </c>
+      <c r="X57">
         <v>90685564.72</v>
       </c>
-      <c r="W57">
-[...4 lines deleted...]
-      </c>
       <c r="Y57">
-        <v>41175231.0</v>
+        <v>166157567.0</v>
       </c>
       <c r="Z57">
+        <v>246402653.0</v>
+      </c>
+      <c r="AA57">
+        <v>291861703.0</v>
+      </c>
+      <c r="AB57">
         <v>40766064.49</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>668611000.0</v>
       </c>
-      <c r="AB57">
-[...2 lines deleted...]
-      <c r="AC57"/>
       <c r="AD57">
+        <v>608753545.0</v>
+      </c>
+      <c r="AE57"/>
+      <c r="AF57">
         <v>1161716000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AG57"/>
+      <c r="AH57"/>
+      <c r="AI57"/>
+      <c r="AJ57"/>
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57"/>
+    </row>
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
-        <v>165516000.0</v>
+        <v>153538951.0</v>
       </c>
       <c r="C58">
-        <v>290099958.0</v>
+        <v>150127658.0</v>
       </c>
       <c r="D58">
+        <v>196757000.0</v>
+      </c>
+      <c r="E58">
+        <v>290100000.0</v>
+      </c>
+      <c r="F58">
         <v>268572000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>320916000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>196757000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>186330000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>147343000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>122172728.0</v>
       </c>
-      <c r="J58">
-[...2 lines deleted...]
-      <c r="K58">
+      <c r="L58">
+        <v>529624051.0</v>
+      </c>
+      <c r="M58">
         <v>100617652.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>112474870.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>85471441.0</v>
       </c>
-      <c r="N58">
-[...4 lines deleted...]
-      </c>
       <c r="P58">
-        <v>222757794.0</v>
+        <v>2172709593.0</v>
       </c>
       <c r="Q58">
-        <v>358873506.0</v>
+        <v>709742339.0</v>
       </c>
       <c r="R58">
-        <v>341306531.0</v>
+        <v>1492562610.0</v>
       </c>
       <c r="S58">
-        <v>227084174.0</v>
+        <v>2279666190.0</v>
       </c>
       <c r="T58">
-        <v>219675679.0</v>
+        <v>603596809.0</v>
       </c>
       <c r="U58">
-        <v>271644202.0</v>
+        <v>1465245493.0</v>
       </c>
       <c r="V58">
+        <v>1420309441.0</v>
+      </c>
+      <c r="W58">
+        <v>1783013685.0</v>
+      </c>
+      <c r="X58">
         <v>92421593.99</v>
       </c>
-      <c r="W58">
-[...4 lines deleted...]
-      </c>
       <c r="Y58">
-        <v>44158439.0</v>
+        <v>181313058.0</v>
       </c>
       <c r="Z58">
+        <v>263801209.0</v>
+      </c>
+      <c r="AA58">
+        <v>313007527.0</v>
+      </c>
+      <c r="AB58">
         <v>42681082.78</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>686346000.0</v>
       </c>
-      <c r="AB58">
-[...2 lines deleted...]
-      <c r="AC58"/>
       <c r="AD58">
+        <v>627417347.0</v>
+      </c>
+      <c r="AE58">
+        <v>-241393894.0</v>
+      </c>
+      <c r="AF58">
         <v>1161716000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AG58"/>
+      <c r="AH58"/>
+      <c r="AI58">
+        <v>-858737307.0</v>
+      </c>
+      <c r="AJ58"/>
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58"/>
+    </row>
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
-        <v>437368000.0</v>
+        <v>292715440.0</v>
       </c>
       <c r="C60">
-        <v>379902945.0</v>
+        <v>381942852.0</v>
       </c>
       <c r="D60">
+        <v>266254000.0</v>
+      </c>
+      <c r="E60">
+        <v>379903000.0</v>
+      </c>
+      <c r="F60">
         <v>323603000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>244638000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>266254000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>315806000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>378200000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>411037656.0</v>
       </c>
-      <c r="J60">
-[...2 lines deleted...]
-      <c r="K60">
+      <c r="L60">
+        <v>4163717304.0</v>
+      </c>
+      <c r="M60">
         <v>363204720.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>426764568.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>547446897.0</v>
       </c>
-      <c r="N60">
-[...4 lines deleted...]
-      </c>
       <c r="P60">
-        <v>701538264.0</v>
+        <v>3457325652.0</v>
       </c>
       <c r="Q60">
-        <v>624982357.0</v>
+        <v>4869395295.0</v>
       </c>
       <c r="R60">
-        <v>543104255.0</v>
+        <v>4700575291.0</v>
       </c>
       <c r="S60">
-        <v>381596455.0</v>
+        <v>3970065009.0</v>
       </c>
       <c r="T60">
-        <v>287140176.0</v>
+        <v>432399547.0</v>
       </c>
       <c r="U60">
-        <v>88050612.0</v>
+        <v>2462225686.0</v>
       </c>
       <c r="V60">
+        <v>1856500022.0</v>
+      </c>
+      <c r="W60">
+        <v>577945139.0</v>
+      </c>
+      <c r="X60">
         <v>66208194.94</v>
       </c>
-      <c r="W60">
-[...4 lines deleted...]
-      </c>
       <c r="Y60">
-        <v>93234121.0</v>
+        <v>543323333.0</v>
       </c>
       <c r="Z60">
+        <v>644664381.0</v>
+      </c>
+      <c r="AA60">
+        <v>660869865.0</v>
+      </c>
+      <c r="AB60">
         <v>99015978.73</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>909745000.0</v>
       </c>
-      <c r="AB60">
-[...2 lines deleted...]
-      <c r="AC60">
+      <c r="AD60">
+        <v>817362467.0</v>
+      </c>
+      <c r="AE60">
+        <v>241393894.0</v>
+      </c>
+      <c r="AF60">
         <v>240978000.0</v>
       </c>
-      <c r="AD60">
-[...3 lines deleted...]
-    <row r="61" spans="1:30">
+      <c r="AG60"/>
+      <c r="AH60"/>
+      <c r="AI60">
+        <v>858737307.0</v>
+      </c>
+      <c r="AJ60"/>
+      <c r="AK60"/>
+      <c r="AL60"/>
+      <c r="AM60"/>
+    </row>
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6628,6376 +7459,7054 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>488577000.0</v>
       </c>
       <c r="C2">
         <v>353644000.0</v>
       </c>
       <c r="D2">
         <v>452257000.0</v>
       </c>
       <c r="E2">
-        <v>424336298.0</v>
+        <v>2886322607.0</v>
       </c>
       <c r="F2">
-        <v>330309965.0</v>
+        <v>2102706993.0</v>
       </c>
       <c r="G2">
-        <v>62795951.0</v>
+        <v>409771838.0</v>
       </c>
       <c r="H2">
         <v>1938626000.0</v>
       </c>
       <c r="I2">
         <v>2197172000.0</v>
       </c>
       <c r="J2">
         <v>703699000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B3">
         <v>28416000.0</v>
       </c>
       <c r="C3">
         <v>28416000.0</v>
       </c>
       <c r="D3">
         <v>59641000.0</v>
       </c>
       <c r="E3">
-        <v>33936709.0</v>
+        <v>232533764.0</v>
       </c>
       <c r="F3">
-        <v>2184403.0</v>
+        <v>13905603.0</v>
       </c>
       <c r="G3">
-        <v>4785808.0</v>
+        <v>23903773.0</v>
       </c>
       <c r="H3">
         <v>34162000.0</v>
       </c>
       <c r="I3">
-        <v>13145000.0</v>
+        <v>13657735.0</v>
       </c>
       <c r="J3">
-        <v>9083000.0</v>
+        <v>9196831.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B5">
         <v>-103638000.0</v>
       </c>
       <c r="C5">
         <v>-171748000.0</v>
       </c>
       <c r="D5">
         <v>-389755000.0</v>
       </c>
       <c r="E5">
-        <v>42937000.0</v>
+        <v>294203608.0</v>
       </c>
       <c r="F5">
-        <v>282978597.0</v>
+        <v>1801402132.0</v>
       </c>
       <c r="G5">
-        <v>-38892029.0</v>
+        <v>-240021946.0</v>
       </c>
       <c r="H5">
         <v>-144990852.0</v>
       </c>
       <c r="I5">
-        <v>25589699.0</v>
+        <v>252743472.0</v>
       </c>
       <c r="J5">
-        <v>53724699.0</v>
+        <v>402419756.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="B6">
         <v>-75222000.0</v>
       </c>
       <c r="C6">
         <v>-143332000.0</v>
       </c>
       <c r="D6">
         <v>-330114000.0</v>
       </c>
       <c r="E6">
-        <v>76873709.0</v>
+        <v>526737372.0</v>
       </c>
       <c r="F6">
-        <v>285163000.0</v>
+        <v>1815307735.0</v>
       </c>
       <c r="G6">
-        <v>-34106221.0</v>
+        <v>-216118173.0</v>
       </c>
       <c r="H6">
         <v>-110828852.0</v>
       </c>
       <c r="I6">
-        <v>38734699.0</v>
+        <v>266401207.0</v>
       </c>
       <c r="J6">
-        <v>62807699.0</v>
+        <v>411616587.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>41158000.0</v>
       </c>
       <c r="C9">
         <v>-84320000.0</v>
       </c>
       <c r="D9">
         <v>-240780000.0</v>
       </c>
       <c r="E9">
-        <v>230287000.0</v>
+        <v>1577922685.0</v>
       </c>
       <c r="F9">
-        <v>440829411.0</v>
+        <v>2806258314.0</v>
       </c>
       <c r="G9">
-        <v>5785067.0</v>
+        <v>37750165.0</v>
       </c>
       <c r="H9">
         <v>-516003000.0</v>
       </c>
       <c r="I9">
         <v>508119000.0</v>
       </c>
       <c r="J9">
         <v>604384000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>-207489000.0</v>
       </c>
       <c r="C10">
         <v>-172269000.0</v>
       </c>
       <c r="D10">
         <v>-465493000.0</v>
       </c>
       <c r="E10">
-        <v>88334000.0</v>
+        <v>605263095.0</v>
       </c>
       <c r="F10">
-        <v>316834695.0</v>
+        <v>2016925311.0</v>
       </c>
       <c r="G10">
-        <v>-32950249.0</v>
+        <v>-203352285.0</v>
       </c>
       <c r="H10">
         <v>-1034510000.0</v>
       </c>
       <c r="I10">
         <v>200242000.0</v>
       </c>
       <c r="J10">
         <v>400969000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="B11">
         <v>2778000.0</v>
       </c>
       <c r="C11">
         <v>77483000.0</v>
       </c>
       <c r="D11">
         <v>-51340000.0</v>
       </c>
       <c r="E11">
-        <v>18450000.0</v>
+        <v>126419092.0</v>
       </c>
       <c r="F11">
-        <v>7748695.0</v>
+        <v>49327107.0</v>
       </c>
       <c r="G11">
         <v>-39385473.02</v>
       </c>
       <c r="H11">
         <v>-38639765.61</v>
       </c>
       <c r="I11">
-        <v>77810000.0</v>
+        <v>80845074.0</v>
       </c>
       <c r="J11">
-        <v>25153000.0</v>
+        <v>24520366.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>1971199.0</v>
       </c>
       <c r="C12">
         <v>521000.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>15938000.0</v>
       </c>
       <c r="F12">
         <v>46813183.15</v>
       </c>
       <c r="G12">
-        <v>519686.0</v>
+        <v>3391185.0</v>
       </c>
       <c r="H12">
         <v>2863880.0</v>
       </c>
       <c r="I12">
         <v>7714638.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>111</v>
+      </c>
+      <c r="B13">
+        <v>266000.0</v>
+      </c>
       <c r="C13">
         <v>536000.0</v>
       </c>
       <c r="D13">
         <v>956000.0</v>
       </c>
       <c r="E13">
         <v>15938000.0</v>
       </c>
       <c r="F13">
         <v>7310000.0</v>
       </c>
       <c r="G13">
         <v>3153000.0</v>
       </c>
       <c r="H13">
         <v>3853000.0</v>
       </c>
       <c r="I13">
         <v>4234000.0</v>
       </c>
       <c r="J13">
         <v>243000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-210267000.0</v>
       </c>
       <c r="C15">
         <v>-249752000.0</v>
       </c>
       <c r="D15">
         <v>-414153000.0</v>
       </c>
       <c r="E15">
-        <v>69884000.0</v>
+        <v>478844003.0</v>
       </c>
       <c r="F15">
-        <v>308436990.0</v>
+        <v>1963466697.0</v>
       </c>
       <c r="G15">
-        <v>-32950249.0</v>
+        <v>-203352285.0</v>
       </c>
       <c r="H15">
         <v>-1034510000.0</v>
       </c>
       <c r="I15">
         <v>122432000.0</v>
       </c>
       <c r="J15">
         <v>375816000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>486357000.0</v>
       </c>
       <c r="F16">
         <v>2000282000.0</v>
       </c>
       <c r="G16">
         <v>-215094000.0</v>
       </c>
       <c r="H16">
         <v>-1034510000.0</v>
       </c>
       <c r="I16">
         <v>122432000.0</v>
       </c>
       <c r="J16">
         <v>375816000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>-210267000.0</v>
+      </c>
       <c r="C17">
         <v>-249752000.0</v>
       </c>
       <c r="D17">
         <v>-414153000.0</v>
       </c>
       <c r="E17">
         <v>658245000.0</v>
       </c>
       <c r="F17">
         <v>2000282000.0</v>
       </c>
       <c r="G17">
         <v>-215094000.0</v>
       </c>
       <c r="H17">
         <v>-1034510000.0</v>
       </c>
       <c r="I17">
         <v>122432000.0</v>
       </c>
       <c r="J17">
         <v>375816000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>-1700000.0</v>
+      </c>
       <c r="C18">
         <v>15000.0</v>
       </c>
       <c r="D18">
         <v>956000.0</v>
       </c>
       <c r="E18">
         <v>15938000.0</v>
       </c>
       <c r="F18">
         <v>7310000.0</v>
       </c>
       <c r="G18">
         <v>-434000.0</v>
       </c>
       <c r="H18">
         <v>-16185000.0</v>
       </c>
       <c r="I18">
         <v>-48835000.0</v>
       </c>
       <c r="J18">
         <v>243000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>-112229000.0</v>
       </c>
       <c r="C21">
         <v>-227130000.0</v>
       </c>
       <c r="D21">
         <v>-410881000.0</v>
       </c>
       <c r="E21">
-        <v>42937000.0</v>
+        <v>348197237.0</v>
       </c>
       <c r="F21">
-        <v>282379819.0</v>
+        <v>1797590394.0</v>
       </c>
       <c r="G21">
-        <v>-38892030.0</v>
+        <v>-240021946.0</v>
       </c>
       <c r="H21">
         <v>-1053282000.0</v>
       </c>
       <c r="I21">
-        <v>243255000.0</v>
+        <v>133024000.0</v>
       </c>
       <c r="J21">
-        <v>397439000.0</v>
+        <v>358628000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B23">
         <v>641964000.0</v>
       </c>
       <c r="C23">
         <v>496454000.0</v>
       </c>
       <c r="D23">
         <v>622358000.0</v>
       </c>
       <c r="E23">
-        <v>608589000.0</v>
+        <v>4170041684.0</v>
       </c>
       <c r="F23">
-        <v>489788000.0</v>
+        <v>3117921837.0</v>
       </c>
       <c r="G23">
-        <v>107383251.0</v>
+        <v>700724035.0</v>
       </c>
       <c r="H23">
-        <v>2444003000.0</v>
+        <v>2477158000.0</v>
       </c>
       <c r="I23">
-        <v>2459376000.0</v>
+        <v>2572267000.0</v>
       </c>
       <c r="J23">
-        <v>912955000.0</v>
+        <v>949455000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>47559000.0</v>
+      </c>
       <c r="C25">
         <v>28416000.0</v>
       </c>
       <c r="D25">
         <v>59641000.0</v>
       </c>
       <c r="E25">
         <v>32817677.16</v>
       </c>
       <c r="F25">
         <v>14127000.0</v>
       </c>
       <c r="G25">
         <v>44673000.0</v>
       </c>
       <c r="H25">
         <v>45090000.0</v>
       </c>
       <c r="I25">
         <v>13145000.0</v>
       </c>
       <c r="J25">
         <v>9083000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="B26">
         <v>63145000.0</v>
       </c>
       <c r="C26">
         <v>61323000.0</v>
       </c>
       <c r="D26">
         <v>64845000.0</v>
       </c>
       <c r="E26">
-        <v>82356130.0</v>
+        <v>564302830.0</v>
       </c>
       <c r="F26">
-        <v>52062450.0</v>
+        <v>331422267.0</v>
       </c>
       <c r="G26">
-        <v>21452880.0</v>
+        <v>139989695.0</v>
       </c>
       <c r="H26">
         <v>168982000.0</v>
       </c>
       <c r="I26">
-        <v>189680000.0</v>
+        <v>180565413.0</v>
       </c>
       <c r="J26">
-        <v>99769000.0</v>
+        <v>101019313.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B27">
         <v>13585000.0</v>
       </c>
       <c r="C27">
         <v>5708000.0</v>
       </c>
       <c r="D27">
         <v>8175000.0</v>
       </c>
       <c r="E27">
-        <v>9413000.0</v>
+        <v>64497719.0</v>
       </c>
       <c r="F27">
-        <v>15520342.0</v>
+        <v>98800324.0</v>
       </c>
       <c r="G27">
-        <v>3060736.0</v>
+        <v>19972679.0</v>
       </c>
       <c r="H27">
         <v>21917000.0</v>
       </c>
       <c r="I27">
         <v>38731000.0</v>
       </c>
       <c r="J27">
         <v>20724000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>68066000.0</v>
       </c>
       <c r="C28">
         <v>71691000.0</v>
       </c>
       <c r="D28">
         <v>71249000.0</v>
       </c>
       <c r="E28">
-        <v>88733681.0</v>
+        <v>605043832.0</v>
       </c>
       <c r="F28">
-        <v>90866799.0</v>
+        <v>578445321.0</v>
       </c>
       <c r="G28">
-        <v>20086119.0</v>
+        <v>131575781.0</v>
       </c>
       <c r="H28">
         <v>347028000.0</v>
       </c>
       <c r="I28">
         <v>146684000.0</v>
       </c>
       <c r="J28">
         <v>125263000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>2778000.0</v>
+      </c>
       <c r="C29">
         <v>77483000.0</v>
       </c>
       <c r="D29">
         <v>-51340000.0</v>
       </c>
       <c r="E29">
         <v>152262000.0</v>
       </c>
       <c r="F29">
         <v>50108000.0</v>
       </c>
       <c r="G29">
         <v>1367.37</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>77810000.0</v>
       </c>
       <c r="J29">
         <v>25153000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>153387000.0</v>
       </c>
       <c r="C30">
         <v>142810000.0</v>
       </c>
       <c r="D30">
         <v>170101000.0</v>
       </c>
       <c r="E30">
-        <v>187350000.0</v>
+        <v>1283719077.0</v>
       </c>
       <c r="F30">
-        <v>158783000.0</v>
+        <v>1010790348.0</v>
       </c>
       <c r="G30">
-        <v>44639768.0</v>
+        <v>291294574.0</v>
       </c>
       <c r="H30">
-        <v>505377000.0</v>
+        <v>538532000.0</v>
       </c>
       <c r="I30">
-        <v>262204000.0</v>
+        <v>375095000.0</v>
       </c>
       <c r="J30">
-        <v>209256000.0</v>
+        <v>245756000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B31">
         <v>-95260000.0</v>
       </c>
       <c r="C31">
         <v>54861000.0</v>
       </c>
       <c r="D31">
         <v>-54612000.0</v>
       </c>
       <c r="E31">
-        <v>45397000.0</v>
+        <v>257065858.0</v>
       </c>
       <c r="F31">
-        <v>34454876.0</v>
+        <v>219334916.0</v>
       </c>
       <c r="G31">
-        <v>5941781.0</v>
+        <v>36669661.0</v>
       </c>
       <c r="H31">
-        <v>904707411.0</v>
+        <v>20025000.0</v>
       </c>
       <c r="I31">
-        <v>9770072.0</v>
+        <v>67218000.0</v>
       </c>
       <c r="J31">
-        <v>345852273.0</v>
+        <v>42341000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>529735000.0</v>
       </c>
       <c r="C32">
         <v>269324000.0</v>
       </c>
       <c r="D32">
         <v>211477000.0</v>
       </c>
       <c r="E32">
-        <v>651526000.0</v>
+        <v>4464245293.0</v>
       </c>
       <c r="F32">
-        <v>771139377.0</v>
+        <v>4908965314.0</v>
       </c>
       <c r="G32">
-        <v>68581018.0</v>
+        <v>447522003.0</v>
       </c>
       <c r="H32">
         <v>1422623000.0</v>
       </c>
       <c r="I32">
         <v>2705291000.0</v>
       </c>
       <c r="J32">
         <v>1308083000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B2">
-        <v>181691000.0</v>
+        <v>61296118.0</v>
       </c>
       <c r="C2">
+        <v>85599000.0</v>
+      </c>
+      <c r="D2">
+        <v>95118000.0</v>
+      </c>
+      <c r="E2">
         <v>134029947.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>90903000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>82130000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>95118000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>95119000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>90988000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>72295347.0</v>
       </c>
-      <c r="J2">
-[...2 lines deleted...]
-      <c r="K2">
+      <c r="L2">
+        <v>837822000.0</v>
+      </c>
+      <c r="M2">
         <v>102343548.0</v>
       </c>
-      <c r="L2">
-[...2 lines deleted...]
-      <c r="M2">
+      <c r="N2">
+        <v>143928000.0</v>
+      </c>
+      <c r="O2">
         <v>102651224.0</v>
       </c>
-      <c r="N2">
-[...4 lines deleted...]
-      </c>
       <c r="P2">
-        <v>107867169.0</v>
+        <v>697330812.0</v>
       </c>
       <c r="Q2">
-        <v>78147577.0</v>
+        <v>758558142.0</v>
       </c>
       <c r="R2">
-        <v>109542279.0</v>
+        <v>722751381.0</v>
       </c>
       <c r="S2">
-        <v>89118447.0</v>
+        <v>496415550.0</v>
       </c>
       <c r="T2">
-        <v>101224500.0</v>
+        <v>29144317.0</v>
       </c>
       <c r="U2">
-        <v>31765511.0</v>
+        <v>575030838.0</v>
       </c>
       <c r="V2">
+        <v>654465317.0</v>
+      </c>
+      <c r="W2">
+        <v>208501931.0</v>
+      </c>
+      <c r="X2">
         <v>4462522.77</v>
       </c>
-      <c r="W2">
-[...4 lines deleted...]
-      </c>
       <c r="Y2">
-        <v>9292200.0</v>
+        <v>179991366.0</v>
       </c>
       <c r="Z2">
+        <v>134791371.0</v>
+      </c>
+      <c r="AA2">
+        <v>65865746.0</v>
+      </c>
+      <c r="AB2">
         <v>162456551.57</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>524402000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>230793000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>46755000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>266055000.0</v>
       </c>
-      <c r="AE2">
-[...3 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AG2">
+        <v>1627801942.0</v>
+      </c>
+      <c r="AH2">
+        <v>1216652533.0</v>
+      </c>
+      <c r="AI2">
+        <v>751006592.0</v>
+      </c>
+      <c r="AJ2">
+        <v>288995862.0</v>
+      </c>
+      <c r="AK2">
+        <v>188374502.0</v>
+      </c>
+      <c r="AL2">
+        <v>130871029.0</v>
+      </c>
+      <c r="AM2">
+        <v>92402937.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>7204885.0</v>
+      </c>
+      <c r="C3">
         <v>14486947.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>8038000.0</v>
+      </c>
+      <c r="E3">
         <v>13983461.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>9532000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7523697.0</v>
       </c>
-      <c r="F3"/>
-[...3 lines deleted...]
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
+        <v>7514184.0</v>
+      </c>
+      <c r="J3">
         <v>5650000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>14884997.0</v>
       </c>
-      <c r="J3">
-[...4 lines deleted...]
-      </c>
       <c r="L3">
+        <v>224684331.0</v>
+      </c>
+      <c r="M3">
+        <v>8422250.0</v>
+      </c>
+      <c r="N3">
         <v>7816533.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8230205.0</v>
       </c>
-      <c r="N3">
-[...4 lines deleted...]
-      </c>
       <c r="P3">
-        <v>526960.0</v>
+        <v>7448056.0</v>
       </c>
       <c r="Q3">
-        <v>555911.0</v>
+        <v>7448056.0</v>
       </c>
       <c r="R3">
+        <v>3530834.0</v>
+      </c>
+      <c r="S3">
+        <v>3531304.0</v>
+      </c>
+      <c r="T3">
         <v>1170000.0</v>
       </c>
-      <c r="S3">
-[...4 lines deleted...]
-      </c>
       <c r="U3">
-        <v>1189592.0</v>
+        <v>2224799.0</v>
       </c>
       <c r="V3">
+        <v>7808267.0</v>
+      </c>
+      <c r="W3">
+        <v>7808224.0</v>
+      </c>
+      <c r="X3">
         <v>-287909.63</v>
       </c>
-      <c r="W3">
-[...4 lines deleted...]
-      </c>
       <c r="Y3">
-        <v>1204523.0</v>
+        <v>8538522.0</v>
       </c>
       <c r="Z3">
+        <v>8536844.0</v>
+      </c>
+      <c r="AA3">
+        <v>12819000.0</v>
+      </c>
+      <c r="AB3">
         <v>15252000.0</v>
       </c>
-      <c r="AA3">
-[...2 lines deleted...]
-      <c r="AB3">
+      <c r="AC3">
+        <v>17489156.0</v>
+      </c>
+      <c r="AD3">
         <v>3417500.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3286250.0</v>
       </c>
-      <c r="AD3">
-[...4 lines deleted...]
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>4442287.0</v>
+      </c>
+      <c r="AG3">
+        <v>3983736.0</v>
+      </c>
+      <c r="AH3">
+        <v>2102880.0</v>
+      </c>
+      <c r="AI3">
+        <v>2106669.0</v>
+      </c>
+      <c r="AJ3"/>
+      <c r="AK3"/>
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>-61288104.0</v>
+      </c>
+      <c r="C5">
         <v>-14908780.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
+        <v>-7341000.0</v>
+      </c>
+      <c r="E5">
         <v>-26880488.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-9900000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-85496561.0</v>
       </c>
-      <c r="F5"/>
-[...3 lines deleted...]
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
+        <v>-57618160.0</v>
+      </c>
+      <c r="J5">
         <v>-43776000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-67930752.0</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5">
+        <v>120104608.0</v>
+      </c>
+      <c r="M5">
+        <v>-107155000.0</v>
+      </c>
+      <c r="N5">
         <v>-116125000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-85655835.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
-        <v>97447000.0</v>
+        <v>1442690548.0</v>
       </c>
       <c r="Q5">
-        <v>85483000.0</v>
+        <v>1442690548.0</v>
       </c>
       <c r="R5">
+        <v>652932254.0</v>
+      </c>
+      <c r="S5">
+        <v>543012236.0</v>
+      </c>
+      <c r="T5">
         <v>226629324.0</v>
       </c>
-      <c r="S5">
-[...4 lines deleted...]
-      </c>
       <c r="U5">
-        <v>219386.0</v>
+        <v>463166517.0</v>
       </c>
       <c r="V5">
+        <v>165715975.0</v>
+      </c>
+      <c r="W5">
+        <v>1440002.0</v>
+      </c>
+      <c r="X5">
         <v>-10867402.38</v>
       </c>
-      <c r="W5">
-[...4 lines deleted...]
-      </c>
       <c r="Y5">
-        <v>-6758545.0</v>
+        <v>-92829522.0</v>
       </c>
       <c r="Z5">
+        <v>-18894915.0</v>
+      </c>
+      <c r="AA5">
+        <v>-114438483.0</v>
+      </c>
+      <c r="AB5">
         <v>-128961552.94</v>
       </c>
-      <c r="AA5">
-[...4 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>74735632.0</v>
+      </c>
+      <c r="AD5">
+        <v>-268655529.0</v>
+      </c>
+      <c r="AE5">
         <v>-10496951.0</v>
       </c>
-      <c r="AD5">
-[...6 lines deleted...]
-    <row r="6" spans="1:31">
+      <c r="AF5">
+        <v>-67002610.0</v>
+      </c>
+      <c r="AG5">
+        <v>-58322714.0</v>
+      </c>
+      <c r="AH5">
+        <v>-370980513.0</v>
+      </c>
+      <c r="AI5">
+        <v>184789986.0</v>
+      </c>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>-421833.0</v>
+        <v>-54083219.0</v>
       </c>
       <c r="C6">
+        <v>-87850000.0</v>
+      </c>
+      <c r="D6">
+        <v>697000.0</v>
+      </c>
+      <c r="E6">
         <v>-12897027.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-368000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-77972864.0</v>
       </c>
-      <c r="F6"/>
-[...3 lines deleted...]
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
+        <v>-50103976.0</v>
+      </c>
+      <c r="J6">
         <v>-38126000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-53045755.0</v>
       </c>
-      <c r="J6">
-[...4 lines deleted...]
-      </c>
       <c r="L6">
+        <v>-601227257.0</v>
+      </c>
+      <c r="M6">
+        <v>-98732750.0</v>
+      </c>
+      <c r="N6">
         <v>-108308467.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-77425630.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
-        <v>97973960.0</v>
+        <v>1450138604.0</v>
       </c>
       <c r="Q6">
-        <v>86038911.0</v>
+        <v>-42576140.0</v>
       </c>
       <c r="R6">
-        <v>227799324.0</v>
+        <v>656463088.0</v>
       </c>
       <c r="S6">
-        <v>72126482.0</v>
+        <v>546543540.0</v>
       </c>
       <c r="T6">
-        <v>37990093.0</v>
+        <v>-69912960.0</v>
       </c>
       <c r="U6">
-        <v>1408978.0</v>
+        <v>465391316.0</v>
       </c>
       <c r="V6">
+        <v>173524242.0</v>
+      </c>
+      <c r="W6">
+        <v>9248226.0</v>
+      </c>
+      <c r="X6">
         <v>-11155312.02</v>
       </c>
-      <c r="W6">
-[...4 lines deleted...]
-      </c>
       <c r="Y6">
-        <v>-5554022.0</v>
+        <v>-91156965.0</v>
       </c>
       <c r="Z6">
+        <v>-10358071.0</v>
+      </c>
+      <c r="AA6">
+        <v>-72241706.0</v>
+      </c>
+      <c r="AB6">
         <v>-113709552.94</v>
       </c>
-      <c r="AA6">
-[...4 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>-7210701.0</v>
+        <v>92224788.0</v>
       </c>
       <c r="AD6">
-        <v>-8651803.0</v>
-[...3 lines deleted...]
-    <row r="7" spans="1:31">
+        <v>-265238029.0</v>
+      </c>
+      <c r="AE6">
+        <v>-8186098.0</v>
+      </c>
+      <c r="AF6">
+        <v>-62560323.0</v>
+      </c>
+      <c r="AG6">
+        <v>-54338978.0</v>
+      </c>
+      <c r="AH6">
+        <v>-368877633.0</v>
+      </c>
+      <c r="AI6">
+        <v>186896655.0</v>
+      </c>
+      <c r="AJ6">
+        <v>148405381.0</v>
+      </c>
+      <c r="AK6">
+        <v>173090498.0</v>
+      </c>
+      <c r="AL6">
+        <v>50311306.0</v>
+      </c>
+      <c r="AM6">
+        <v>27553278.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B9">
-        <v>14583000.0</v>
+        <v>-29381469.0</v>
       </c>
       <c r="C9">
+        <v>-22906000.0</v>
+      </c>
+      <c r="D9">
+        <v>-6351000.0</v>
+      </c>
+      <c r="E9">
         <v>16644974.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>9306000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>646000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-6352000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-21511000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-19130000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-37263780.0</v>
       </c>
-      <c r="J9">
-[...2 lines deleted...]
-      <c r="K9">
+      <c r="L9">
+        <v>-445896000.0</v>
+      </c>
+      <c r="M9">
         <v>-69045843.0</v>
       </c>
-      <c r="L9">
-[...2 lines deleted...]
-      <c r="M9">
+      <c r="N9">
+        <v>-70075000.0</v>
+      </c>
+      <c r="O9">
         <v>-47487352.0</v>
       </c>
-      <c r="N9">
-[...4 lines deleted...]
-      </c>
       <c r="P9">
-        <v>138720869.0</v>
+        <v>1486362442.0</v>
       </c>
       <c r="Q9">
-        <v>123205927.0</v>
+        <v>219244281.0</v>
       </c>
       <c r="R9">
-        <v>233489653.0</v>
+        <v>929482998.0</v>
       </c>
       <c r="S9">
-        <v>115037367.0</v>
+        <v>782638956.0</v>
       </c>
       <c r="T9">
-        <v>66046400.0</v>
+        <v>9087667.0</v>
       </c>
       <c r="U9">
-        <v>29581667.0</v>
+        <v>742270941.0</v>
       </c>
       <c r="V9">
+        <v>427021898.0</v>
+      </c>
+      <c r="W9">
+        <v>194167652.0</v>
+      </c>
+      <c r="X9">
         <v>1391486.69</v>
       </c>
-      <c r="W9">
-[...4 lines deleted...]
-      </c>
       <c r="Y9">
-        <v>336795.0</v>
+        <v>-16988070.0</v>
       </c>
       <c r="Z9">
+        <v>43258502.0</v>
+      </c>
+      <c r="AA9">
+        <v>2387298.0</v>
+      </c>
+      <c r="AB9">
         <v>-96248142.01</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>146210000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>10753000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>463000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>11625000.0</v>
       </c>
-      <c r="AE9">
-[...3 lines deleted...]
-    <row r="10" spans="1:31">
+      <c r="AG9">
+        <v>511910370.0</v>
+      </c>
+      <c r="AH9">
+        <v>-338230408.0</v>
+      </c>
+      <c r="AI9">
+        <v>224238724.0</v>
+      </c>
+      <c r="AJ9">
+        <v>242643014.0</v>
+      </c>
+      <c r="AK9">
+        <v>201097859.0</v>
+      </c>
+      <c r="AL9">
+        <v>88166102.0</v>
+      </c>
+      <c r="AM9">
+        <v>70011098.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B10">
-        <v>-84230000.0</v>
+        <v>-96503197.0</v>
       </c>
       <c r="C10">
+        <v>-88558000.0</v>
+      </c>
+      <c r="D10">
+        <v>-7601000.0</v>
+      </c>
+      <c r="E10">
         <v>-27284020.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-10285000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-85726000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-7601000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-82288000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-43790000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-38592359.0</v>
       </c>
-      <c r="J10">
-[...2 lines deleted...]
-      <c r="K10">
+      <c r="L10">
+        <v>-329098389.0</v>
+      </c>
+      <c r="M10">
         <v>-100481739.0</v>
       </c>
-      <c r="L10">
-[...2 lines deleted...]
-      <c r="M10">
+      <c r="N10">
+        <v>-116125000.0</v>
+      </c>
+      <c r="O10">
         <v>-86600048.0</v>
       </c>
-      <c r="N10">
-[...4 lines deleted...]
-      </c>
       <c r="P10">
-        <v>115872554.0</v>
+        <v>1245795377.0</v>
       </c>
       <c r="Q10">
-        <v>85864537.0</v>
+        <v>538059678.0</v>
       </c>
       <c r="R10">
-        <v>195699462.0</v>
+        <v>1265392028.0</v>
       </c>
       <c r="S10">
-        <v>86394853.0</v>
+        <v>563609611.0</v>
       </c>
       <c r="T10">
-        <v>37930330.0</v>
+        <v>-72024602.0</v>
       </c>
       <c r="U10">
-        <v>184754.0</v>
+        <v>557457029.0</v>
       </c>
       <c r="V10">
+        <v>245237916.0</v>
+      </c>
+      <c r="W10">
+        <v>1213000.0</v>
+      </c>
+      <c r="X10">
         <v>-11028270.55</v>
       </c>
-      <c r="W10">
-[...4 lines deleted...]
-      </c>
       <c r="Y10">
-        <v>-5633850.69</v>
+        <v>-86362022.0</v>
       </c>
       <c r="Z10">
+        <v>-16707856.0</v>
+      </c>
+      <c r="AA10">
+        <v>-40572029.0</v>
+      </c>
+      <c r="AB10">
         <v>-114082294.76</v>
       </c>
-      <c r="AA10">
-[...2 lines deleted...]
-      <c r="AB10">
+      <c r="AC10">
+        <v>96154288.0</v>
+      </c>
+      <c r="AD10">
         <v>-263067000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-67857000.0</v>
       </c>
-      <c r="AD10">
-[...6 lines deleted...]
-    <row r="11" spans="1:31">
+      <c r="AF10">
+        <v>240919862.0</v>
+      </c>
+      <c r="AG10">
+        <v>-73787354.0</v>
+      </c>
+      <c r="AH10">
+        <v>-386250630.0</v>
+      </c>
+      <c r="AI10">
+        <v>178525569.0</v>
+      </c>
+      <c r="AJ10">
+        <v>148405408.0</v>
+      </c>
+      <c r="AK10">
+        <v>173090518.0</v>
+      </c>
+      <c r="AL10">
+        <v>50311326.0</v>
+      </c>
+      <c r="AM10">
+        <v>27553264.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="B11">
-        <v>805000.0</v>
+        <v>1265086.0</v>
       </c>
       <c r="C11">
+        <v>190000.0</v>
+      </c>
+      <c r="D11">
+        <v>85301000.0</v>
+      </c>
+      <c r="E11">
         <v>495654.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>773000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>705000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="H11"/>
+      <c r="I11">
         <v>-6710000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-1910000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>800641.0</v>
       </c>
-      <c r="J11">
-[...2 lines deleted...]
-      <c r="K11">
+      <c r="L11">
+        <v>-24309218.0</v>
+      </c>
+      <c r="M11">
         <v>-20429934.0</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="N11">
+        <v>-5456000.0</v>
+      </c>
+      <c r="O11">
         <v>-2338112.0</v>
       </c>
-      <c r="N11">
-[...4 lines deleted...]
-      </c>
       <c r="P11">
-        <v>25018526.0</v>
+        <v>49740366.0</v>
       </c>
       <c r="Q11">
-        <v>20905549.0</v>
+        <v>-1067000.0</v>
       </c>
       <c r="R11">
-        <v>7813613.0</v>
+        <v>170102665.0</v>
       </c>
       <c r="S11">
-        <v>309.89</v>
+        <v>140879053.0</v>
       </c>
       <c r="T11">
-        <v>52109.0</v>
+        <v>-96000.0</v>
       </c>
       <c r="U11">
-        <v>1370.8</v>
+        <v>2000.0</v>
       </c>
       <c r="V11">
+        <v>336909.0</v>
+      </c>
+      <c r="W11">
+        <v>9000.0</v>
+      </c>
+      <c r="X11">
         <v>-14693.95</v>
       </c>
-      <c r="W11">
-[...4 lines deleted...]
-      </c>
       <c r="Y11">
+        <v>24000.0</v>
+      </c>
+      <c r="Z11">
+        <v>71967.0</v>
+      </c>
+      <c r="AA11">
         <v>-639000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-14642864.4</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>14668000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2692000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>12481000.0</v>
       </c>
-      <c r="AD11">
-[...6 lines deleted...]
-    <row r="12" spans="1:31">
+      <c r="AF11">
+        <v>-55349983.0</v>
+      </c>
+      <c r="AG11">
+        <v>-6225950.0</v>
+      </c>
+      <c r="AH11">
+        <v>46997277.0</v>
+      </c>
+      <c r="AI11">
+        <v>69950382.0</v>
+      </c>
+      <c r="AJ11">
+        <v>9943490.0</v>
+      </c>
+      <c r="AK11">
+        <v>8736833.0</v>
+      </c>
+      <c r="AL11">
+        <v>2454278.0</v>
+      </c>
+      <c r="AM11">
+        <v>3927040.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="B12">
-        <v>830609.0</v>
+        <v>492812.0</v>
       </c>
       <c r="C12">
+        <v>929000.0</v>
+      </c>
+      <c r="D12">
+        <v>260000.0</v>
+      </c>
+      <c r="E12">
         <v>403532.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>385000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>351000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>260000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>247000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>14000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="L12"/>
+      <c r="M12">
         <v>0.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1041000.0</v>
       </c>
       <c r="O12">
         <v>7670000.0</v>
       </c>
       <c r="P12">
+        <v>246000.0</v>
+      </c>
+      <c r="Q12">
+        <v>7670000.0</v>
+      </c>
+      <c r="R12">
         <v>2076000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2076000.0</v>
       </c>
-      <c r="R12">
-[...2 lines deleted...]
-      <c r="S12">
+      <c r="T12">
+        <v>97881.0</v>
+      </c>
+      <c r="U12">
         <v>246000.0</v>
       </c>
-      <c r="T12">
-[...4 lines deleted...]
-      </c>
       <c r="V12">
+        <v>14999.0</v>
+      </c>
+      <c r="W12">
+        <v>230355.0</v>
+      </c>
+      <c r="X12">
         <v>15000.08</v>
       </c>
-      <c r="W12">
-[...4 lines deleted...]
-      </c>
       <c r="Y12">
-        <v>166659.0</v>
+        <v>781331.0</v>
       </c>
       <c r="Z12">
+        <v>1511847.0</v>
+      </c>
+      <c r="AA12">
+        <v>1181326.0</v>
+      </c>
+      <c r="AB12">
         <v>199376.86</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>317095.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>505586.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1921882.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2744527.0</v>
       </c>
-      <c r="AE12">
-[...3 lines deleted...]
-    <row r="13" spans="1:31">
+      <c r="AG12">
+        <v>16935845.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>150000.0</v>
+      </c>
+      <c r="D13">
+        <v>39000.0</v>
+      </c>
+      <c r="E13">
         <v>94000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>76000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>57000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>107000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>158000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>66000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>205000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>229000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>61000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>226000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>440000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>7670000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2948000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2076000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3244000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2232000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2917000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1977000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>430000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>173000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>283000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>873000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1824000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1793000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>5219000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2595000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>13320000.0</v>
       </c>
-      <c r="AD13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
         <v>0.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B15">
-        <v>-85035000.0</v>
+        <v>-97768284.0</v>
       </c>
       <c r="C15">
+        <v>-88748000.0</v>
+      </c>
+      <c r="D15">
+        <v>-92902000.0</v>
+      </c>
+      <c r="E15">
         <v>-27779675.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-11058000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-86431000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-92902000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-75578000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-41880000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-39326281.0</v>
       </c>
-      <c r="J15">
-[...2 lines deleted...]
-      <c r="K15">
+      <c r="L15">
+        <v>-614550446.0</v>
+      </c>
+      <c r="M15">
         <v>-80051804.0</v>
       </c>
-      <c r="L15">
-[...2 lines deleted...]
-      <c r="M15">
+      <c r="N15">
+        <v>-110669000.0</v>
+      </c>
+      <c r="O15">
         <v>-84261935.0</v>
       </c>
-      <c r="N15">
-[...4 lines deleted...]
-      </c>
       <c r="P15">
-        <v>90854028.0</v>
+        <v>1196055004.0</v>
       </c>
       <c r="Q15">
-        <v>64958988.0</v>
+        <v>63668241.0</v>
       </c>
       <c r="R15">
-        <v>187885848.0</v>
+        <v>608756814.0</v>
       </c>
       <c r="S15">
-        <v>86394543.0</v>
+        <v>412637896.0</v>
       </c>
       <c r="T15">
-        <v>37878220.0</v>
+        <v>-70853336.0</v>
       </c>
       <c r="U15">
-        <v>183383.0</v>
+        <v>557455029.0</v>
       </c>
       <c r="V15">
+        <v>244901000.0</v>
+      </c>
+      <c r="W15">
+        <v>1203686.0</v>
+      </c>
+      <c r="X15">
         <v>-11013576.6</v>
       </c>
-      <c r="W15">
-[...4 lines deleted...]
-      </c>
       <c r="Y15">
-        <v>-5633850.69</v>
+        <v>-86386014.0</v>
       </c>
       <c r="Z15">
+        <v>-16779826.0</v>
+      </c>
+      <c r="AA15">
+        <v>-40572029.0</v>
+      </c>
+      <c r="AB15">
         <v>-114082294.76</v>
       </c>
-      <c r="AA15">
-[...4 lines deleted...]
-      </c>
       <c r="AC15">
+        <v>96154288.0</v>
+      </c>
+      <c r="AD15">
+        <v>-264912284.0</v>
+      </c>
+      <c r="AE15">
         <v>-67857000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-27516000.0</v>
       </c>
-      <c r="AE15">
-[...3 lines deleted...]
-    <row r="16" spans="1:31">
+      <c r="AG15">
+        <v>-67561404.0</v>
+      </c>
+      <c r="AH15">
+        <v>-433247907.0</v>
+      </c>
+      <c r="AI15">
+        <v>108575186.0</v>
+      </c>
+      <c r="AJ15">
+        <v>138461911.0</v>
+      </c>
+      <c r="AK15">
+        <v>164353678.0</v>
+      </c>
+      <c r="AL15">
+        <v>47857042.0</v>
+      </c>
+      <c r="AM15">
+        <v>23626217.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-26303000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-26303000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-610218000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>61078000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>608914000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>441602000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1196529000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>467232000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>244963000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1204000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-71955000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-86406000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-16787000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-39946000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-798211000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>94625000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-263067000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-67857000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-27516000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-9728486.37</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>-97607000.0</v>
+      </c>
       <c r="C17">
+        <v>-88748000.0</v>
+      </c>
+      <c r="D17">
+        <v>-85035000.0</v>
+      </c>
+      <c r="E17">
         <v>-27743000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-11058000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-86431000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-92902000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-75578000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-41880000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-39393000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-139015000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-80103000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-110669000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-84366000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-438332000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>61078000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>608914000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>441602000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>1196529000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>467232000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>244963000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1204000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-71955000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-86406000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-16787000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-39946000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-798211000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>94625000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-263067000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-67857000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-9728486.37</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>-492000.0</v>
+      </c>
       <c r="C18">
+        <v>-779000.0</v>
+      </c>
+      <c r="D18">
+        <v>-788000.0</v>
+      </c>
+      <c r="E18">
         <v>-309000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-309000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-294000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-153000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-89000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>52000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>205000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>229000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>61000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>226000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>440000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>7670000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2948000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2076000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3244000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2232000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2917000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1962000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>199000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>75000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-502000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-646000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>639000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>398000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1062000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3040000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-12481000.0</v>
       </c>
-      <c r="AD18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="B21">
-        <v>-23620000.0</v>
+        <v>-61288104.0</v>
       </c>
       <c r="C21">
+        <v>-54511000.0</v>
+      </c>
+      <c r="D21">
+        <v>-55641000.0</v>
+      </c>
+      <c r="E21">
         <v>-22746029.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-27070000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-37629000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-52046000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-56845000.0</v>
       </c>
-      <c r="H21">
-[...2 lines deleted...]
-      <c r="I21">
+      <c r="J21">
+        <v>-46599000.0</v>
+      </c>
+      <c r="K21">
         <v>-67930752.0</v>
       </c>
-      <c r="J21">
-[...2 lines deleted...]
-      <c r="K21">
+      <c r="L21">
+        <v>-363504660.0</v>
+      </c>
+      <c r="M21">
         <v>-112773877.0</v>
       </c>
-      <c r="L21">
-[...2 lines deleted...]
-      <c r="M21">
+      <c r="N21">
+        <v>-119101000.0</v>
+      </c>
+      <c r="O21">
         <v>-85560332.0</v>
       </c>
-      <c r="N21">
-[...4 lines deleted...]
-      </c>
       <c r="P21">
-        <v>98365688.0</v>
+        <v>1212747416.0</v>
       </c>
       <c r="Q21">
-        <v>85250813.0</v>
+        <v>485889200.0</v>
       </c>
       <c r="R21">
-        <v>190508025.0</v>
+        <v>1197260377.0</v>
       </c>
       <c r="S21">
-        <v>71781682.0</v>
+        <v>613948340.0</v>
       </c>
       <c r="T21">
-        <v>25589288.0</v>
+        <v>-142075829.0</v>
       </c>
       <c r="U21">
-        <v>-2081643.55</v>
+        <v>463166517.0</v>
       </c>
       <c r="V21">
+        <v>165447115.0</v>
+      </c>
+      <c r="W21">
+        <v>-13663457.0</v>
+      </c>
+      <c r="X21">
         <v>-10867402.38</v>
       </c>
-      <c r="W21">
-[...4 lines deleted...]
-      </c>
       <c r="Y21">
-        <v>-10031514.0</v>
+        <v>-92829523.0</v>
       </c>
       <c r="Z21">
+        <v>-18894921.0</v>
+      </c>
+      <c r="AA21">
+        <v>-72241706.0</v>
+      </c>
+      <c r="AB21">
         <v>-800263000.0</v>
       </c>
-      <c r="AA21">
-[...4 lines deleted...]
-      </c>
       <c r="AC21">
+        <v>74735632.0</v>
+      </c>
+      <c r="AD21">
+        <v>-268907000.0</v>
+      </c>
+      <c r="AE21">
         <v>-58007000.0</v>
       </c>
-      <c r="AD21">
-[...6 lines deleted...]
-    <row r="22" spans="1:31">
+      <c r="AF21">
+        <v>185699732.0</v>
+      </c>
+      <c r="AG21">
+        <v>-58910987.0</v>
+      </c>
+      <c r="AH21">
+        <v>-437531653.0</v>
+      </c>
+      <c r="AI21">
+        <v>138216843.0</v>
+      </c>
+      <c r="AJ21">
+        <v>148142451.0</v>
+      </c>
+      <c r="AK21">
+        <v>171455227.0</v>
+      </c>
+      <c r="AL21">
+        <v>48800539.0</v>
+      </c>
+      <c r="AM21">
+        <v>27453315.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B23">
-        <v>219894000.0</v>
+        <v>93202753.0</v>
       </c>
       <c r="C23">
+        <v>117204000.0</v>
+      </c>
+      <c r="D23">
+        <v>144408000.0</v>
+      </c>
+      <c r="E23">
         <v>173420952.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>127279000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>120405000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="H23"/>
+      <c r="I23">
         <v>130453000.0</v>
       </c>
-      <c r="H23">
-[...2 lines deleted...]
-      <c r="I23">
+      <c r="J23">
+        <v>118457000.0</v>
+      </c>
+      <c r="K23">
         <v>103137000.0</v>
       </c>
-      <c r="J23">
-[...4 lines deleted...]
-      </c>
       <c r="L23">
-        <v>47895206.0</v>
+        <v>1392748845.0</v>
       </c>
       <c r="M23">
-        <v>142203377.0</v>
+        <v>146165000.0</v>
       </c>
       <c r="N23">
-        <v>190371264.0</v>
+        <v>192954000.0</v>
       </c>
       <c r="O23">
-        <v>131889251.0</v>
+        <v>140898000.0</v>
       </c>
       <c r="P23">
-        <v>131025237.0</v>
+        <v>972988897.0</v>
       </c>
       <c r="Q23">
-        <v>115970964.0</v>
+        <v>1033528000.0</v>
       </c>
       <c r="R23">
-        <v>147687820.0</v>
+        <v>993430177.0</v>
       </c>
       <c r="S23">
-        <v>118208128.0</v>
+        <v>736680421.0</v>
       </c>
       <c r="T23">
-        <v>129658331.0</v>
+        <v>180373000.0</v>
       </c>
       <c r="U23">
-        <v>61220760.0</v>
+        <v>854820348.0</v>
       </c>
       <c r="V23">
+        <v>917461608.0</v>
+      </c>
+      <c r="W23">
+        <v>416441000.0</v>
+      </c>
+      <c r="X23">
         <v>16721411.84</v>
       </c>
-      <c r="W23">
-[...4 lines deleted...]
-      </c>
       <c r="Y23">
-        <v>15502891.0</v>
+        <v>256061580.0</v>
       </c>
       <c r="Z23">
+        <v>197029000.0</v>
+      </c>
+      <c r="AA23">
+        <v>139400000.0</v>
+      </c>
+      <c r="AB23">
         <v>180583981.25</v>
       </c>
-      <c r="AA23">
-[...4 lines deleted...]
-      </c>
       <c r="AC23">
-        <v>102609000.0</v>
+        <v>597065000.0</v>
       </c>
       <c r="AD23">
-        <v>344244000.0</v>
+        <v>510453000.0</v>
       </c>
       <c r="AE23">
-        <v>1475636.56</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:31">
+        <v>105406599.0</v>
+      </c>
+      <c r="AF23">
+        <v>2161029169.0</v>
+      </c>
+      <c r="AG23">
+        <v>544732537.0</v>
+      </c>
+      <c r="AH23">
+        <v>1315953779.0</v>
+      </c>
+      <c r="AI23">
+        <v>837028472.0</v>
+      </c>
+      <c r="AJ23">
+        <v>383496425.0</v>
+      </c>
+      <c r="AK23">
+        <v>218017133.0</v>
+      </c>
+      <c r="AL23">
+        <v>170236592.0</v>
+      </c>
+      <c r="AM23">
+        <v>833407548.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25">
         <v>15252000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3450000.0</v>
       </c>
-      <c r="AB25"/>
-[...1 lines deleted...]
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25">
         <v>4959000.0</v>
       </c>
-      <c r="AE25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:31">
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="B26">
-        <v>11456000.0</v>
+        <v>14889562.0</v>
       </c>
       <c r="C26">
+        <v>15390000.0</v>
+      </c>
+      <c r="D26">
+        <v>16572000.0</v>
+      </c>
+      <c r="E26">
         <v>16357595.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>16406000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>18947000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>16572000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>14761000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>14648000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>15316015.0</v>
       </c>
-      <c r="J26">
-[...2 lines deleted...]
-      <c r="K26">
+      <c r="L26">
+        <v>869805000.0</v>
+      </c>
+      <c r="M26">
         <v>17141037.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1202762.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>19034492.0</v>
       </c>
-      <c r="N26">
-[...4 lines deleted...]
-      </c>
       <c r="P26">
-        <v>15506153.0</v>
+        <v>111972810.0</v>
       </c>
       <c r="Q26">
-        <v>15140531.0</v>
+        <v>118036159.0</v>
       </c>
       <c r="R26">
-        <v>17589581.0</v>
+        <v>103897169.0</v>
       </c>
       <c r="S26">
-        <v>15291822.0</v>
+        <v>96176942.0</v>
       </c>
       <c r="T26">
-        <v>9892347.0</v>
+        <v>140140984000.0</v>
       </c>
       <c r="U26">
-        <v>8858598.0</v>
+        <v>14333858.0</v>
       </c>
       <c r="V26">
+        <v>63958804.0</v>
+      </c>
+      <c r="W26">
+        <v>58145917.0</v>
+      </c>
+      <c r="X26">
         <v>6131204.75</v>
       </c>
-      <c r="W26">
-[...4 lines deleted...]
-      </c>
       <c r="Y26">
-        <v>5894486.0</v>
+        <v>32109567.0</v>
       </c>
       <c r="Z26">
+        <v>26061853.0</v>
+      </c>
+      <c r="AA26">
+        <v>42448992.0</v>
+      </c>
+      <c r="AB26">
         <v>9091155.96</v>
       </c>
-      <c r="AA26">
-[...2 lines deleted...]
-      <c r="AB26">
+      <c r="AC26">
+        <v>37852017.0</v>
+      </c>
+      <c r="AD26">
         <v>35912000.0</v>
       </c>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
       <c r="AE26">
-        <v>9856600.04</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:31">
+        <v>30345693.0</v>
+      </c>
+      <c r="AF26">
+        <v>48682596.0</v>
+      </c>
+      <c r="AG26">
+        <v>67767576.0</v>
+      </c>
+      <c r="AH26">
+        <v>38106790.0</v>
+      </c>
+      <c r="AI26">
+        <v>35479819.0</v>
+      </c>
+      <c r="AJ26">
+        <v>26393139.0</v>
+      </c>
+      <c r="AK26">
+        <v>23870250.0</v>
+      </c>
+      <c r="AL26">
+        <v>23027094.0</v>
+      </c>
+      <c r="AM26">
+        <v>26060005.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B27">
-        <v>1103000.0</v>
+        <v>1909000.0</v>
       </c>
       <c r="C27">
+        <v>1195000.0</v>
+      </c>
+      <c r="D27">
+        <v>1338000.0</v>
+      </c>
+      <c r="E27">
         <v>5074000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4472000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2936000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1719000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1578000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1071182.0</v>
       </c>
-      <c r="J27">
-[...2 lines deleted...]
-      <c r="K27">
+      <c r="L27">
+        <v>118303000.0</v>
+      </c>
+      <c r="M27">
         <v>2489407.0</v>
       </c>
-      <c r="L27">
-[...2 lines deleted...]
-      <c r="M27">
+      <c r="N27">
+        <v>2437000.0</v>
+      </c>
+      <c r="O27">
         <v>1483168.0</v>
       </c>
-      <c r="N27">
-[...4 lines deleted...]
-      </c>
       <c r="P27">
-        <v>3151543.0</v>
+        <v>30699881.0</v>
       </c>
       <c r="Q27">
-        <v>2975815.0</v>
+        <v>14243103.0</v>
       </c>
       <c r="R27">
-        <v>4822582.0</v>
+        <v>21116546.0</v>
       </c>
       <c r="S27">
-        <v>5838729.0</v>
+        <v>18903220.0</v>
       </c>
       <c r="T27">
-        <v>3985390.0</v>
+        <v>19993833000.0</v>
       </c>
       <c r="U27">
-        <v>959258.0</v>
+        <v>37674009.0</v>
       </c>
       <c r="V27">
+        <v>25767472.0</v>
+      </c>
+      <c r="W27">
+        <v>6296361.0</v>
+      </c>
+      <c r="X27">
         <v>940872.15</v>
       </c>
-      <c r="W27">
-[...4 lines deleted...]
-      </c>
       <c r="Y27">
-        <v>582763.0</v>
+        <v>3180260.0</v>
       </c>
       <c r="Z27">
+        <v>6517208.0</v>
+      </c>
+      <c r="AA27">
+        <v>4130789.0</v>
+      </c>
+      <c r="AB27">
         <v>1098216.33</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>6285000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>5616000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2332000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4419000.0</v>
       </c>
-      <c r="AE27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:31">
+      <c r="AG27">
+        <v>7089647.0</v>
+      </c>
+      <c r="AH27">
+        <v>18111948.0</v>
+      </c>
+      <c r="AI27">
+        <v>13638261.0</v>
+      </c>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="B28">
-        <v>16868000.0</v>
+        <v>15080000.0</v>
       </c>
       <c r="C28">
-        <v>17929000.0</v>
+        <v>15020000.0</v>
       </c>
       <c r="D28">
+        <v>27784000.0</v>
+      </c>
+      <c r="E28">
+        <v>17959408.0</v>
+      </c>
+      <c r="F28">
         <v>16361000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>16908000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>29122000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12392000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10445000.0</v>
       </c>
-      <c r="I28">
-[...4 lines deleted...]
-      </c>
       <c r="K28">
-        <v>21899994.0</v>
+        <v>14279774.0</v>
       </c>
       <c r="L28">
-        <v>8804906.0</v>
+        <v>162007000.0</v>
       </c>
       <c r="M28">
-        <v>17555318.0</v>
+        <v>16224593.0</v>
       </c>
       <c r="N28">
-        <v>27662305.0</v>
+        <v>17258000.0</v>
       </c>
       <c r="O28">
-        <v>19920810.0</v>
+        <v>17555319.0</v>
       </c>
       <c r="P28">
-        <v>21697484.0</v>
+        <v>130499499.0</v>
       </c>
       <c r="Q28">
-        <v>19783880.0</v>
+        <v>142263136.0</v>
       </c>
       <c r="R28">
-        <v>20499901.0</v>
+        <v>145381460.0</v>
       </c>
       <c r="S28">
-        <v>22125133.0</v>
+        <v>125672811.0</v>
       </c>
       <c r="T28">
-        <v>26579373.0</v>
+        <v>131526263000.0</v>
       </c>
       <c r="U28">
-        <v>21845453.0</v>
+        <v>142803991.0</v>
       </c>
       <c r="V28">
+        <v>171848500.0</v>
+      </c>
+      <c r="W28">
+        <v>143388820.0</v>
+      </c>
+      <c r="X28">
         <v>5186812.18</v>
       </c>
-      <c r="W28">
-[...4 lines deleted...]
-      </c>
       <c r="Y28">
-        <v>3891060.0</v>
+        <v>40551620.0</v>
       </c>
       <c r="Z28">
+        <v>29574359.0</v>
+      </c>
+      <c r="AA28">
+        <v>27590211.0</v>
+      </c>
+      <c r="AB28">
         <v>8067402.24</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>28232000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>238132000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>24823000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>30590000.0</v>
       </c>
-      <c r="AE28">
-[...3 lines deleted...]
-    <row r="29" spans="1:31">
+      <c r="AG28">
+        <v>42454828.0</v>
+      </c>
+      <c r="AH28">
+        <v>43082499.0</v>
+      </c>
+      <c r="AI28">
+        <v>36903799.0</v>
+      </c>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>1263000.0</v>
+      </c>
       <c r="C29">
+        <v>190000.0</v>
+      </c>
+      <c r="D29">
+        <v>805000.0</v>
+      </c>
+      <c r="E29">
         <v>495000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>773000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>705000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>85301000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-6710000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1910000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>802000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-23100000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-20443000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-5456000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2341000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-149042000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3046000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>167677000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>140799000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>49758000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>337000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-96000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>24000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>72000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29">
         <v>-55689000.0</v>
       </c>
-      <c r="AE29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:31">
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B30">
-        <v>38203000.0</v>
+        <v>31906635.0</v>
       </c>
       <c r="C30">
+        <v>31605000.0</v>
+      </c>
+      <c r="D30">
+        <v>49290000.0</v>
+      </c>
+      <c r="E30">
         <v>39391004.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>36376000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>38275000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>140812000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35334000.0</v>
       </c>
-      <c r="H30">
-[...2 lines deleted...]
-      <c r="I30">
+      <c r="J30">
+        <v>27469000.0</v>
+      </c>
+      <c r="K30">
         <v>30719000.0</v>
       </c>
-      <c r="J30">
-[...4 lines deleted...]
-      </c>
       <c r="L30">
-        <v>6684798.0</v>
+        <v>-826101000.0</v>
       </c>
       <c r="M30">
-        <v>39552152.0</v>
+        <v>43756000.0</v>
       </c>
       <c r="N30">
-        <v>59326337.0</v>
+        <v>49026000.0</v>
       </c>
       <c r="O30">
-        <v>25669938.0</v>
+        <v>38120000.0</v>
       </c>
       <c r="P30">
-        <v>23158068.0</v>
+        <v>242829167.0</v>
       </c>
       <c r="Q30">
-        <v>37823387.0</v>
+        <v>274656000.0</v>
       </c>
       <c r="R30">
-        <v>38145540.0</v>
+        <v>270465000.0</v>
       </c>
       <c r="S30">
-        <v>29089681.0</v>
+        <v>240264870.0</v>
       </c>
       <c r="T30">
-        <v>28433831.0</v>
+        <v>82081919.0</v>
       </c>
       <c r="U30">
-        <v>29455248.0</v>
+        <v>43020736.0</v>
       </c>
       <c r="V30">
+        <v>261980699.0</v>
+      </c>
+      <c r="W30">
+        <v>208242970.0</v>
+      </c>
+      <c r="X30">
         <v>12258889.08</v>
       </c>
-      <c r="W30">
-[...4 lines deleted...]
-      </c>
       <c r="Y30">
-        <v>6210690.0</v>
+        <v>75859000.0</v>
       </c>
       <c r="Z30">
+        <v>62111499.0</v>
+      </c>
+      <c r="AA30">
+        <v>74667126.0</v>
+      </c>
+      <c r="AB30">
         <v>18127429.68</v>
       </c>
-      <c r="AA30">
-[...4 lines deleted...]
-      </c>
       <c r="AC30">
-        <v>55854000.0</v>
+        <v>72663000.0</v>
       </c>
       <c r="AD30">
-        <v>78189000.0</v>
+        <v>279660000.0</v>
       </c>
       <c r="AE30">
-        <v>78438614.63</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:31">
+        <v>58470000.0</v>
+      </c>
+      <c r="AF30">
+        <v>86149000.0</v>
+      </c>
+      <c r="AG30">
+        <v>268215322.0</v>
+      </c>
+      <c r="AH30">
+        <v>99301245.0</v>
+      </c>
+      <c r="AI30">
+        <v>86021880.0</v>
+      </c>
+      <c r="AJ30">
+        <v>94500563.0</v>
+      </c>
+      <c r="AK30">
+        <v>29642618.0</v>
+      </c>
+      <c r="AL30">
+        <v>39365563.0</v>
+      </c>
+      <c r="AM30">
+        <v>221160450.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B31">
-        <v>-60610000.0</v>
+        <v>-35215093.0</v>
       </c>
       <c r="C31">
+        <v>-34047000.0</v>
+      </c>
+      <c r="D31">
+        <v>48040000.0</v>
+      </c>
+      <c r="E31">
         <v>-4537991.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>16785000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-48097000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>44598000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-25443000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>2809000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>29338393.0</v>
       </c>
-      <c r="J31">
-[...2 lines deleted...]
-      <c r="K31">
+      <c r="L31">
+        <v>34406271.0</v>
+      </c>
+      <c r="M31">
         <v>12300000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2976000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1041000.0</v>
       </c>
-      <c r="N31">
-[...4 lines deleted...]
-      </c>
       <c r="P31">
-        <v>16674312.0</v>
+        <v>33117501.0</v>
       </c>
       <c r="Q31">
-        <v>560000.0</v>
+        <v>52170478.0</v>
       </c>
       <c r="R31">
-        <v>6515291.0</v>
+        <v>68131651.0</v>
       </c>
       <c r="S31">
-        <v>7599666.0</v>
+        <v>-50338729.0</v>
       </c>
       <c r="T31">
-        <v>12344898.0</v>
+        <v>70051227.0</v>
       </c>
       <c r="U31">
-        <v>2266397.0</v>
+        <v>49057082.0</v>
       </c>
       <c r="V31">
+        <v>79815732.0</v>
+      </c>
+      <c r="W31">
+        <v>13851290.0</v>
+      </c>
+      <c r="X31">
         <v>-172347.82</v>
       </c>
-      <c r="W31">
-[...4 lines deleted...]
-      </c>
       <c r="Y31">
-        <v>4397663.0</v>
+        <v>6467501.0</v>
       </c>
       <c r="Z31">
+        <v>2185591.0</v>
+      </c>
+      <c r="AA31">
+        <v>31669677.0</v>
+      </c>
+      <c r="AB31">
         <v>236393.78</v>
       </c>
-      <c r="AA31">
-[...4 lines deleted...]
-      </c>
       <c r="AC31">
-        <v>-1416443.0</v>
+        <v>21418656.0</v>
       </c>
       <c r="AD31">
-        <v>55384335.0</v>
+        <v>5840000.0</v>
       </c>
       <c r="AE31">
-        <v>-2142118.83</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:31">
+        <v>-9866997.0</v>
+      </c>
+      <c r="AF31">
+        <v>55220130.0</v>
+      </c>
+      <c r="AG31">
+        <v>-14876367.0</v>
+      </c>
+      <c r="AH31">
+        <v>51281023.0</v>
+      </c>
+      <c r="AI31">
+        <v>40308725.0</v>
+      </c>
+      <c r="AJ31">
+        <v>262949.0</v>
+      </c>
+      <c r="AK31">
+        <v>1635284.0</v>
+      </c>
+      <c r="AL31">
+        <v>1510781.0</v>
+      </c>
+      <c r="AM31">
+        <v>99949.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B32">
-        <v>196274000.0</v>
+        <v>31914648.0</v>
       </c>
       <c r="C32">
+        <v>62693000.0</v>
+      </c>
+      <c r="D32">
+        <v>88767000.0</v>
+      </c>
+      <c r="E32">
         <v>150674922.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>100209000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>82776000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>88767000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>73608000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>71858000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>35031567.0</v>
       </c>
-      <c r="J32">
-[...2 lines deleted...]
-      <c r="K32">
+      <c r="L32">
+        <v>507113792.0</v>
+      </c>
+      <c r="M32">
         <v>33297705.0</v>
       </c>
-      <c r="L32">
-[...2 lines deleted...]
-      <c r="M32">
+      <c r="N32">
+        <v>73853000.0</v>
+      </c>
+      <c r="O32">
         <v>55163872.0</v>
       </c>
-      <c r="N32">
-[...4 lines deleted...]
-      </c>
       <c r="P32">
-        <v>246588038.0</v>
+        <v>2183693261.0</v>
       </c>
       <c r="Q32">
-        <v>201353504.0</v>
+        <v>978207000.0</v>
       </c>
       <c r="R32">
-        <v>343031933.0</v>
+        <v>1652234380.0</v>
       </c>
       <c r="S32">
-        <v>204155815.0</v>
+        <v>1279054507.0</v>
       </c>
       <c r="T32">
-        <v>167270900.0</v>
+        <v>38231985.0</v>
       </c>
       <c r="U32">
-        <v>61347179.0</v>
+        <v>1317301785.0</v>
       </c>
       <c r="V32">
+        <v>1081487216.0</v>
+      </c>
+      <c r="W32">
+        <v>402669591.0</v>
+      </c>
+      <c r="X32">
         <v>5854009.46</v>
       </c>
-      <c r="W32">
-[...4 lines deleted...]
-      </c>
       <c r="Y32">
-        <v>9628996.0</v>
+        <v>163003296.0</v>
       </c>
       <c r="Z32">
+        <v>178049874.0</v>
+      </c>
+      <c r="AA32">
+        <v>68253051.0</v>
+      </c>
+      <c r="AB32">
         <v>66208409.56</v>
       </c>
-      <c r="AA32">
-[...2 lines deleted...]
-      <c r="AB32">
+      <c r="AC32">
+        <v>681450153.0</v>
+      </c>
+      <c r="AD32">
         <v>241546000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>47218000.0</v>
       </c>
-      <c r="AD32">
-[...3 lines deleted...]
-        <v>69955742.55</v>
+      <c r="AF32">
+        <v>2346728901.0</v>
+      </c>
+      <c r="AG32">
+        <v>2139712312.0</v>
+      </c>
+      <c r="AH32">
+        <v>878422125.0</v>
+      </c>
+      <c r="AI32">
+        <v>975245316.0</v>
+      </c>
+      <c r="AJ32">
+        <v>531638876.0</v>
+      </c>
+      <c r="AK32">
+        <v>389472361.0</v>
+      </c>
+      <c r="AL32">
+        <v>219037131.0</v>
+      </c>
+      <c r="AM32">
+        <v>1136588976.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>96488000.0</v>
       </c>
       <c r="C2">
         <v>96154000.0</v>
       </c>
       <c r="D2">
         <v>101551000.0</v>
       </c>
       <c r="E2">
-        <v>2936852716.0</v>
+        <v>20123265862.0</v>
       </c>
       <c r="F2">
-        <v>62151518.0</v>
+        <v>395647862.0</v>
       </c>
       <c r="G2">
-        <v>497158400.0</v>
+        <v>3244182281.0</v>
       </c>
       <c r="H2">
         <v>545210000.0</v>
       </c>
       <c r="I2">
         <v>176500000.0</v>
       </c>
       <c r="J2">
         <v>23372000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>37031000</v>
       </c>
       <c r="C3">
         <v>19304000</v>
       </c>
       <c r="D3">
         <v>3312000</v>
       </c>
       <c r="E3">
-        <v>96799825</v>
+        <v>663270787</v>
       </c>
       <c r="F3">
-        <v>5633146.8</v>
+        <v>35859823</v>
       </c>
       <c r="G3">
-        <v>2057206</v>
+        <v>13424194</v>
       </c>
       <c r="H3">
         <v>8380000</v>
       </c>
       <c r="I3">
         <v>24910000</v>
       </c>
       <c r="J3">
         <v>12656000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>-96488000.0</v>
       </c>
       <c r="C6">
         <v>334000.0</v>
       </c>
       <c r="D6">
         <v>-5397000.0</v>
       </c>
       <c r="E6">
-        <v>-2239736824.0</v>
+        <v>-15346639389.0</v>
       </c>
       <c r="F6">
-        <v>365403824.0</v>
+        <v>2326109587.0</v>
       </c>
       <c r="G6">
-        <v>-102222896.0</v>
+        <v>-667050396.0</v>
       </c>
       <c r="H6">
         <v>-20364000.0</v>
       </c>
       <c r="I6">
         <v>368710000.0</v>
       </c>
       <c r="J6">
         <v>176500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>136</v>
+      </c>
+      <c r="B7">
+        <v>-163289000.0</v>
+      </c>
       <c r="C7">
         <v>-103862000.0</v>
       </c>
       <c r="D7">
         <v>16110000.0</v>
       </c>
       <c r="E7">
-        <v>-3302567308.0</v>
+        <v>-22629136151.0</v>
       </c>
       <c r="F7">
-        <v>-292109346.0</v>
+        <v>-1859527201.0</v>
       </c>
       <c r="G7">
-        <v>221081580.0</v>
+        <v>1442656796.0</v>
       </c>
       <c r="H7">
         <v>-156047000.0</v>
       </c>
       <c r="I7">
         <v>82169000.0</v>
       </c>
       <c r="J7">
         <v>-639016000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>138</v>
+      </c>
+      <c r="B9">
+        <v>-17661000.0</v>
+      </c>
       <c r="C9">
         <v>97000.0</v>
       </c>
       <c r="D9">
         <v>-3017499.0</v>
       </c>
       <c r="E9">
-        <v>373439.0</v>
+        <v>2558797.0</v>
       </c>
       <c r="F9">
-        <v>1056776.0</v>
+        <v>6727288.0</v>
       </c>
       <c r="G9">
-        <v>-4253399.0</v>
+        <v>-27755342.0</v>
       </c>
       <c r="H9">
         <v>20815000.0</v>
       </c>
       <c r="I9">
         <v>-20228000.0</v>
       </c>
       <c r="J9">
         <v>11479000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>139</v>
+      </c>
+      <c r="B10">
+        <v>-138321000.0</v>
+      </c>
       <c r="C10">
         <v>-129272000.0</v>
       </c>
       <c r="D10">
         <v>-123945981.0</v>
       </c>
       <c r="E10">
-        <v>-1586532511.0</v>
+        <v>-10870894323.0</v>
       </c>
       <c r="F10">
-        <v>-115909105.0</v>
+        <v>-737861135.0</v>
       </c>
       <c r="G10">
-        <v>-46177666.0</v>
+        <v>-301330050.0</v>
       </c>
       <c r="H10">
         <v>-157326000.0</v>
       </c>
       <c r="I10">
         <v>-325825000.0</v>
       </c>
       <c r="J10">
         <v>-123927000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1481249000.0</v>
       </c>
       <c r="F11">
         <v>1016377000.0</v>
       </c>
       <c r="G11">
         <v>360457000.0</v>
       </c>
       <c r="H11">
         <v>53194000.0</v>
       </c>
       <c r="I11">
         <v>-198771000.0</v>
       </c>
       <c r="J11">
         <v>228615000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>820388000.0</v>
       </c>
       <c r="F12">
         <v>224977000.0</v>
       </c>
       <c r="G12">
         <v>-7630000.0</v>
       </c>
       <c r="H12">
         <v>259297000.0</v>
       </c>
       <c r="I12">
         <v>18591000.0</v>
       </c>
       <c r="J12">
         <v>92869000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-107051000.0</v>
       </c>
       <c r="F13">
         <v>-1202423000.0</v>
       </c>
       <c r="G13">
         <v>-86766000.0</v>
       </c>
       <c r="H13">
         <v>-19536000.0</v>
       </c>
       <c r="I13">
         <v>428222000.0</v>
       </c>
       <c r="J13">
         <v>-526568000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>143</v>
+      </c>
+      <c r="B14">
+        <v>47559000.0</v>
+      </c>
       <c r="C14">
         <v>28416000.0</v>
       </c>
       <c r="D14">
         <v>59641000.0</v>
       </c>
       <c r="E14">
-        <v>246372537.0</v>
+        <v>1688140517.0</v>
       </c>
       <c r="F14">
-        <v>4936612.0</v>
+        <v>31425780.0</v>
       </c>
       <c r="G14">
-        <v>23903773.0</v>
+        <v>155982875.0</v>
       </c>
       <c r="H14">
         <v>45090000.0</v>
       </c>
       <c r="I14">
         <v>13145000.0</v>
       </c>
       <c r="J14">
         <v>9083000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>692051000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>145</v>
+      </c>
+      <c r="B16">
+        <v>80778000.0</v>
+      </c>
       <c r="C16">
         <v>96488000.0</v>
       </c>
       <c r="D16">
         <v>96154000.0</v>
       </c>
       <c r="E16">
-        <v>697115892.0</v>
+        <v>4776626473.0</v>
       </c>
       <c r="F16">
-        <v>427555343.0</v>
+        <v>2721757455.0</v>
       </c>
       <c r="G16">
-        <v>394935503.0</v>
+        <v>2577131878.0</v>
       </c>
       <c r="H16">
         <v>524846000.0</v>
       </c>
       <c r="I16">
         <v>545210000.0</v>
       </c>
       <c r="J16">
         <v>176500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>147</v>
+      </c>
+      <c r="B18">
+        <v>-308249000.0</v>
+      </c>
       <c r="C18">
         <v>-218566000.0</v>
       </c>
       <c r="D18">
         <v>-126932000.0</v>
       </c>
       <c r="E18">
-        <v>-1823298231.0</v>
+        <v>-12493209090.0</v>
       </c>
       <c r="F18">
-        <v>196225105.0</v>
+        <v>1249141546.0</v>
       </c>
       <c r="G18">
-        <v>50692958.0</v>
+        <v>330794362.0</v>
       </c>
       <c r="H18">
         <v>-288438000.0</v>
       </c>
       <c r="I18">
         <v>-37653000.0</v>
       </c>
       <c r="J18">
         <v>78543000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>60973000.0</v>
       </c>
       <c r="D19">
         <v>39628000.0</v>
       </c>
       <c r="E19">
         <v>-4395083.56</v>
       </c>
       <c r="F19">
         <v>42663000.0</v>
       </c>
       <c r="G19">
         <v>-48037000.0</v>
       </c>
       <c r="H19">
         <v>-16330000.0</v>
       </c>
       <c r="I19">
         <v>83978000.0</v>
       </c>
       <c r="J19">
         <v>-86775000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>149</v>
+      </c>
+      <c r="B20">
+        <v>221460000.0</v>
+      </c>
       <c r="C20">
         <v>130578000.0</v>
       </c>
       <c r="D20">
         <v>92425000.0</v>
       </c>
       <c r="E20">
         <v>10200745.0</v>
       </c>
       <c r="F20">
         <v>1075183000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>1213681000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>150</v>
+      </c>
+      <c r="B21">
+        <v>-16972000.0</v>
+      </c>
       <c r="C21">
         <v>9937000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-35000000.0</v>
       </c>
       <c r="G21">
         <v>-65000000.0</v>
       </c>
       <c r="H21">
         <v>-935730000.0</v>
       </c>
       <c r="I21">
         <v>987251000.0</v>
       </c>
       <c r="J21">
         <v>987251000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-210267000.0</v>
       </c>
       <c r="C22">
         <v>-249752000.0</v>
       </c>
       <c r="D22">
         <v>-414153000.0</v>
       </c>
       <c r="E22">
-        <v>494899255.0</v>
+        <v>3391041446.0</v>
       </c>
       <c r="F22">
-        <v>308436990.0</v>
+        <v>1963466697.0</v>
       </c>
       <c r="G22">
-        <v>-203352285.0</v>
+        <v>-1326965168.0</v>
       </c>
       <c r="H22">
         <v>-1034510000.0</v>
       </c>
       <c r="I22">
         <v>122432000.0</v>
       </c>
       <c r="J22">
         <v>375816000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>129042000.0</v>
       </c>
       <c r="D23">
         <v>22155000.0</v>
       </c>
       <c r="E23">
-        <v>-160057691.0</v>
+        <v>-1096712631.0</v>
       </c>
       <c r="F23">
-        <v>-5015326.0</v>
+        <v>-31926863.0</v>
       </c>
       <c r="G23">
-        <v>-5166.0</v>
+        <v>-33710.0</v>
       </c>
       <c r="H23">
-        <v>104488703.0</v>
+        <v>1010304630.0</v>
       </c>
       <c r="I23">
-        <v>151683356.0</v>
+        <v>-38508988.0</v>
       </c>
       <c r="J23">
-        <v>150000000.0</v>
+        <v>3772712.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>80277000.0</v>
       </c>
       <c r="D24">
         <v>42940000.0</v>
       </c>
       <c r="E24">
         <v>13372314.0</v>
       </c>
       <c r="F24">
-        <v>6479365.0</v>
+        <v>41246730.0</v>
       </c>
       <c r="G24">
         <v>-853.0</v>
       </c>
       <c r="H24">
         <v>-7950000.0</v>
       </c>
       <c r="I24">
-        <v>108888000.0</v>
+        <v>-4247311.0</v>
       </c>
       <c r="J24">
-        <v>-74119000.0</v>
+        <v>-635334.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>210267000.0</v>
       </c>
       <c r="C25">
         <v>21937000.0</v>
       </c>
       <c r="D25">
         <v>218394000.0</v>
       </c>
       <c r="E25">
-        <v>888082846.0</v>
+        <v>6085128859.0</v>
       </c>
       <c r="F25">
-        <v>104257623.0</v>
+        <v>663689431.0</v>
       </c>
       <c r="G25">
-        <v>11117097.0</v>
+        <v>72544060.0</v>
       </c>
       <c r="H25">
         <v>595167000.0</v>
       </c>
       <c r="I25">
         <v>-249075000.0</v>
       </c>
       <c r="J25">
-        <v>249791000.0</v>
+        <v>172560958.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>154</v>
+      </c>
+      <c r="B26">
+        <v>-5000000.0</v>
+      </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-2425223.96</v>
       </c>
       <c r="E26">
-        <v>-283482070.0</v>
+        <v>-1942414418.0</v>
       </c>
       <c r="F26">
-        <v>-16195000.0</v>
+        <v>-103095102.0</v>
       </c>
       <c r="G26">
-        <v>-37874116.0</v>
+        <v>-247145650.0</v>
       </c>
       <c r="H26">
         <v>1213681000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>155</v>
+      </c>
+      <c r="B27">
+        <v>22799000.0</v>
+      </c>
       <c r="C27">
         <v>30916000.0</v>
       </c>
       <c r="D27">
         <v>42074000.0</v>
       </c>
       <c r="E27">
         <v>63478338.0</v>
       </c>
       <c r="F27">
-        <v>76336373.0</v>
+        <v>485946663.0</v>
       </c>
       <c r="G27">
         <v>451910.0</v>
       </c>
       <c r="H27">
         <v>270242000.0</v>
       </c>
       <c r="I27">
         <v>18586000.0</v>
       </c>
       <c r="J27">
         <v>95525000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>156</v>
+      </c>
+      <c r="B28">
+        <v>197879000.0</v>
+      </c>
       <c r="C28">
         <v>139747000.0</v>
       </c>
       <c r="D28">
         <v>90005000.0</v>
       </c>
       <c r="E28">
-        <v>-371925655.0</v>
+        <v>-2548428389.0</v>
       </c>
       <c r="F28">
-        <v>138925674.0</v>
+        <v>884381391.0</v>
       </c>
       <c r="G28">
-        <v>-118591440.0</v>
+        <v>-773862512.0</v>
       </c>
       <c r="H28">
         <v>277951000.0</v>
       </c>
       <c r="I28">
         <v>295200000.0</v>
       </c>
       <c r="J28">
         <v>150000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>-271218000.0</v>
+      </c>
       <c r="C29">
         <v>-199262000.0</v>
       </c>
       <c r="D29">
         <v>-123620000.0</v>
       </c>
       <c r="E29">
-        <v>-1726498406.0</v>
+        <v>-11829938302.0</v>
       </c>
       <c r="F29">
-        <v>201858252.0</v>
+        <v>1285001372.0</v>
       </c>
       <c r="G29">
-        <v>52750165.0</v>
+        <v>344218564.0</v>
       </c>
       <c r="H29">
         <v>-280058000.0</v>
       </c>
       <c r="I29">
         <v>-12743000.0</v>
       </c>
       <c r="J29">
-        <v>91199000.0</v>
+        <v>13968958.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>60973000.0</v>
       </c>
       <c r="D30">
         <v>39628000.0</v>
       </c>
       <c r="E30">
-        <v>-30855584.0</v>
+        <v>-211421947.0</v>
       </c>
       <c r="F30">
-        <v>846219.0</v>
+        <v>5386911.0</v>
       </c>
       <c r="G30">
-        <v>-46869703.0</v>
+        <v>-305845903.0</v>
       </c>
       <c r="H30">
         <v>-16330000.0</v>
       </c>
       <c r="I30">
         <v>83978000.0</v>
       </c>
       <c r="J30">
-        <v>-86775000.0</v>
+        <v>-13291334.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AG1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B2"/>
-      <c r="C2"/>
+      <c r="C2">
+        <v>704244672.0</v>
+      </c>
       <c r="D2">
-        <v>96488000.0</v>
+        <v>523924935.0</v>
       </c>
       <c r="E2">
+        <v>704244672.0</v>
+      </c>
+      <c r="F2">
         <v>523924935.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
+        <v>523924935.0</v>
+      </c>
+      <c r="H2">
         <v>71782000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>66788000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>96154000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>40574000.0</v>
       </c>
-      <c r="J2">
-[...2 lines deleted...]
-      <c r="K2">
+      <c r="L2">
+        <v>13259257839.0</v>
+      </c>
+      <c r="M2">
         <v>66138000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>66138000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>699369417.0</v>
       </c>
-      <c r="N2">
-[...4 lines deleted...]
-      </c>
       <c r="P2">
+        <v>10651866000.0</v>
+      </c>
+      <c r="Q2">
+        <v>10651866000.0</v>
+      </c>
+      <c r="R2">
         <v>2731704000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1673280000.0</v>
       </c>
       <c r="S2">
         <v>1698590000.0</v>
       </c>
       <c r="T2">
+        <v>1673280000.0</v>
+      </c>
+      <c r="U2">
+        <v>1698590000.0</v>
+      </c>
+      <c r="V2">
         <v>147000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>-1334806000.0</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2">
         <v>524846000.0</v>
       </c>
-      <c r="Y2">
-[...2 lines deleted...]
-      <c r="Z2">
+      <c r="AA2">
+        <v>3827951732.0</v>
+      </c>
+      <c r="AB2">
         <v>332652000.0</v>
       </c>
-      <c r="AA2">
-[...2 lines deleted...]
-      <c r="AB2">
+      <c r="AC2">
+        <v>280718484.0</v>
+      </c>
+      <c r="AD2">
         <v>545210000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>545210000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>352314000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>248866000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>36183000.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
+        <v>108555052</v>
+      </c>
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>108555052</v>
       </c>
-      <c r="F3">
+      <c r="G3">
+        <v>108555052</v>
+      </c>
+      <c r="H3">
         <v>14873000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1510000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1231000</v>
       </c>
-      <c r="J3">
-[...2 lines deleted...]
-      <c r="K3">
+      <c r="L3">
+        <v>56500259</v>
+      </c>
+      <c r="M3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8245825.56</v>
       </c>
       <c r="O3">
         <v>4535754.6</v>
       </c>
       <c r="P3">
+        <v>8245825.56</v>
+      </c>
+      <c r="Q3">
+        <v>4535754.6</v>
+      </c>
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>14101000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2214223.63</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2214223.63</v>
-      </c>
-[...4 lines deleted...]
-        <v>2040000</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
-        <v>0</v>
+        <v>2040000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
         <v>2040000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2040000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3565000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2775000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1387500</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>8369000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7058000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4741500</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4741500</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6"/>
-      <c r="E6">
+      <c r="D6">
         <v>180319737.0</v>
       </c>
+      <c r="E6"/>
       <c r="F6">
+        <v>180319737.0</v>
+      </c>
+      <c r="G6">
+        <v>180319737.0</v>
+      </c>
+      <c r="H6">
         <v>17549000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>4994000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="J6"/>
+      <c r="K6">
         <v>55580000.0</v>
       </c>
-      <c r="J6">
-[...2 lines deleted...]
-      <c r="K6">
+      <c r="L6">
+        <v>-8482631366.0</v>
+      </c>
+      <c r="M6">
         <v>-25564000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-25564000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-204628444.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
+        <v>6717345000.0</v>
+      </c>
+      <c r="Q6">
+        <v>6717345000.0</v>
+      </c>
+      <c r="R6">
         <v>104279000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1033114000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1055214000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>428948552.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="V6"/>
+      <c r="W6">
         <v>1481806000.0</v>
       </c>
-      <c r="V6"/>
-      <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6">
+        <v>-1904293841.0</v>
+      </c>
+      <c r="AB6">
         <v>192194000.0</v>
       </c>
-      <c r="AA6">
-[...2 lines deleted...]
-      <c r="AB6">
+      <c r="AC6">
+        <v>51512554.0</v>
+      </c>
+      <c r="AD6">
         <v>-274771000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-545210000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>192896000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>352314000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>36183000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>36183000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
-[...4 lines deleted...]
-      </c>
+      <c r="M7"/>
+      <c r="N7"/>
       <c r="O7">
         <v>372457000.0</v>
       </c>
-      <c r="P7"/>
+      <c r="P7">
+        <v>-248189575.0</v>
+      </c>
       <c r="Q7">
+        <v>372457000.0</v>
+      </c>
+      <c r="R7"/>
+      <c r="S7">
         <v>-465182000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-311416475.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-311416475.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="V7"/>
+      <c r="W7">
         <v>-465182000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
         <v>683697000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>465182000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-136857000.0</v>
       </c>
-      <c r="AB7"/>
-[...1 lines deleted...]
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
         <v>309933000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>214961000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-221362500.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-221362500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...4 lines deleted...]
-      </c>
+      <c r="M9"/>
+      <c r="N9"/>
       <c r="O9">
         <v>367000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>58426.0</v>
+      </c>
       <c r="Q9">
+        <v>367000.0</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9">
         <v>5277000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1061652.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1061652.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-1484000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>1484000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1484000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>15656000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1837500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1837500.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>86122000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>32525000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-69437500.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-69437500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-      <c r="M10">
-[...4 lines deleted...]
-      </c>
+      <c r="M10"/>
+      <c r="N10"/>
       <c r="O10">
         <v>467271000.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>-233872069.0</v>
+      </c>
       <c r="Q10">
+        <v>467271000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10">
         <v>-224349000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-123666454.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-123666454.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-275063000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>275063000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>275063000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-71791000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>82937500.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>82937500.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>232943000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-57553000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-250607500.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-250607500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11"/>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11">
         <v>-1481249000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>-243575000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>8109000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>144330000.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>144330000.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
         <v>-6542095.53</v>
       </c>
-      <c r="AF11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>2644148000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2644148000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
         <v>48244000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-4906000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-4906000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>107979500.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>0.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>735343.36</v>
       </c>
-      <c r="AF12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>-107051000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-107051000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13">
         <v>407150000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-80722000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-80722000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-172982000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>0.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>34938490.88</v>
       </c>
-      <c r="AF13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="D14">
         <v>58457680.0</v>
       </c>
-      <c r="F14"/>
+      <c r="E14"/>
+      <c r="F14">
+        <v>58457680.0</v>
+      </c>
       <c r="G14">
+        <v>58457680.0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14">
         <v>7514184.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
-[...4 lines deleted...]
-      </c>
+      <c r="M14"/>
+      <c r="N14"/>
       <c r="O14">
         <v>226419000.0</v>
       </c>
-      <c r="P14"/>
+      <c r="P14">
+        <v>15025498.0</v>
+      </c>
       <c r="Q14">
+        <v>226419000.0</v>
+      </c>
+      <c r="R14"/>
+      <c r="S14">
         <v>-1125000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3931145.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3931145.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="V14"/>
+      <c r="W14">
         <v>-15252000.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14">
         <v>15252000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>15252000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>17211000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>6835000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>6313500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4959000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3980000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2103000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2103000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>150001000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15"/>
+      <c r="T15">
+        <v>150001000.0</v>
+      </c>
+      <c r="U15">
+        <v>150001000.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AF15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16"/>
+      <c r="D16">
+        <v>704244672.0</v>
+      </c>
       <c r="E16">
+        <v>523924935.0</v>
+      </c>
+      <c r="F16">
         <v>704244672.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
+        <v>704244672.0</v>
+      </c>
+      <c r="H16">
         <v>96488000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>71782000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>66788000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>96154000.0</v>
       </c>
-      <c r="J16">
-[...2 lines deleted...]
-      <c r="K16">
+      <c r="L16">
+        <v>4776626473.0</v>
+      </c>
+      <c r="M16">
         <v>40574000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>40574000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>494740972.0</v>
       </c>
-      <c r="N16">
-[...4 lines deleted...]
-      </c>
       <c r="P16">
+        <v>17369211000.0</v>
+      </c>
+      <c r="Q16">
+        <v>17369211000.0</v>
+      </c>
+      <c r="R16">
         <v>104279000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2731704000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2728494000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>428948552.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1698590000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>147000000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
-[...2 lines deleted...]
-      <c r="Z16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
+        <v>1923657890.0</v>
+      </c>
+      <c r="AB16">
         <v>524846000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>332652000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>270439000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>545210000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>545210000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>352314000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>36183000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>36183000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="D18">
         <v>-325767340.0</v>
       </c>
+      <c r="E18"/>
       <c r="F18">
+        <v>-325767340.0</v>
+      </c>
+      <c r="G18">
+        <v>-325767340.0</v>
+      </c>
+      <c r="H18">
         <v>-44633000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-60753000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="J18"/>
+      <c r="K18">
         <v>-39805000.0</v>
       </c>
-      <c r="J18">
-[...2 lines deleted...]
-      <c r="K18"/>
       <c r="L18">
+        <v>-734295431.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18">
         <v>-11210056.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-11210056.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-107165385.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-168764324.85</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>104279000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1087886000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>170826387.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>170826387.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="V18"/>
+      <c r="W18">
         <v>13555573000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18">
         <v>-271573000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-271573000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-20488000.0</v>
       </c>
-      <c r="AB18"/>
-[...1 lines deleted...]
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
         <v>141980000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>557000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-90095000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-90095000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19">
         <v>17334000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>7997000.0</v>
       </c>
-      <c r="H19"/>
-[...1 lines deleted...]
-      <c r="J19">
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19">
         <v>13541000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19">
         <v>1254930.47</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
         <v>-13941000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19">
         <v>68050000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>31366000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-54703000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-54703000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>100452.77</v>
       </c>
-      <c r="AF19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>30010000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>50136000.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>85854000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>486739.95</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>45728000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2017000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-150001000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>50000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>50000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-417864500.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>14558371.79</v>
       </c>
-      <c r="AF21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B22">
-        <v>-85035000.0</v>
+        <v>-97607000.0</v>
       </c>
       <c r="C22">
+        <v>-88950292.0</v>
+      </c>
+      <c r="D22">
+        <v>-675645127.0</v>
+      </c>
+      <c r="E22">
         <v>-27743000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-11058000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-86431000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-92902000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-75578000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-41880000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-39326281.0</v>
       </c>
-      <c r="J22">
-[...2 lines deleted...]
-      <c r="K22">
+      <c r="L22">
+        <v>-2891878174.0</v>
+      </c>
+      <c r="M22">
         <v>-585074374.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-110831461.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-578809959.0</v>
       </c>
-      <c r="N22">
-[...4 lines deleted...]
-      </c>
       <c r="P22">
-        <v>616973736.0</v>
+        <v>7584101000.0</v>
       </c>
       <c r="Q22">
+        <v>454525115.0</v>
+      </c>
+      <c r="R22">
+        <v>4133961000.0</v>
+      </c>
+      <c r="S22">
         <v>1196529000.0</v>
       </c>
-      <c r="R22">
-[...4 lines deleted...]
-      </c>
       <c r="T22">
-        <v>37878220.0</v>
+        <v>-462349901.0</v>
       </c>
       <c r="U22">
-        <v>183383.0</v>
+        <v>557455029.0</v>
       </c>
       <c r="V22">
+        <v>244901000.0</v>
+      </c>
+      <c r="W22">
+        <v>1203686.0</v>
+      </c>
+      <c r="X22">
         <v>-71955000.0</v>
       </c>
-      <c r="W22">
-[...4 lines deleted...]
-      </c>
       <c r="Y22">
-        <v>-40572029.0</v>
+        <v>-86386014.0</v>
       </c>
       <c r="Z22">
+        <v>-117965612.0</v>
+      </c>
+      <c r="AA22">
+        <v>-287586036.0</v>
+      </c>
+      <c r="AB22">
         <v>-798211000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>94625000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-263067000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-67857000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-27516000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-66824000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-433273000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>108386000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="D23">
         <v>-255450.7</v>
       </c>
-      <c r="F23"/>
+      <c r="E23"/>
+      <c r="F23">
+        <v>-255450.7</v>
+      </c>
       <c r="G23">
-        <v>-315633175.0</v>
+        <v>-255450.7</v>
       </c>
       <c r="H23"/>
       <c r="I23">
+        <v>-315633175.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23">
         <v>24538000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...4 lines deleted...]
-      </c>
+      <c r="M23"/>
+      <c r="N23"/>
       <c r="O23">
         <v>-1091845.65</v>
       </c>
-      <c r="P23"/>
+      <c r="P23">
+        <v>-2900220.64</v>
+      </c>
       <c r="Q23">
+        <v>-1091845.65</v>
+      </c>
+      <c r="R23"/>
+      <c r="S23">
         <v>275494000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-6173050.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-6173050.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="V23"/>
+      <c r="W23">
         <v>-39764324000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
-[...2 lines deleted...]
-      <c r="Z23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
+        <v>1219138987.0</v>
+      </c>
+      <c r="AB23">
         <v>3326000.0</v>
       </c>
-      <c r="AA23">
-[...2 lines deleted...]
-      <c r="AB23">
+      <c r="AC23">
+        <v>-820288952.0</v>
+      </c>
+      <c r="AD23">
         <v>-1911000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-707500.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>42768947.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>100000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>72600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>72600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
-        <v>9507000.0</v>
+        <v>32207000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
+        <v>9507000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
         <v>14772000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>5963593.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>39135000.0</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
         <v>25124.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>25124.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>70090000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-7950000.0</v>
       </c>
-      <c r="AA24">
-[...2 lines deleted...]
-      <c r="AB24">
+      <c r="AC24">
+        <v>33582364.0</v>
+      </c>
+      <c r="AD24">
         <v>-109406000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>1108000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>690000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>53545000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>53545000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
+        <v>84324773.0</v>
+      </c>
+      <c r="D25">
+        <v>-82840460.0</v>
+      </c>
+      <c r="E25">
         <v>22611000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4886000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>79216000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="H25"/>
+      <c r="I25">
         <v>2136816.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>35355000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>31428680.0</v>
       </c>
-      <c r="J25">
-[...2 lines deleted...]
-      <c r="K25">
+      <c r="L25">
+        <v>2891878174.0</v>
+      </c>
+      <c r="M25">
         <v>585074374.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>99748215.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>578809959.0</v>
       </c>
-      <c r="N25">
-[...4 lines deleted...]
-      </c>
       <c r="P25">
-        <v>-616973736.0</v>
+        <v>-7584101000.0</v>
       </c>
       <c r="Q25">
+        <v>-454525115.0</v>
+      </c>
+      <c r="R25">
+        <v>-4133961000.0</v>
+      </c>
+      <c r="S25">
         <v>27043000.0</v>
       </c>
-      <c r="R25">
-[...4 lines deleted...]
-      </c>
       <c r="T25">
-        <v>-61506202.0</v>
+        <v>462349901.0</v>
       </c>
       <c r="U25">
-        <v>-21807984.0</v>
-[...1 lines deleted...]
-      <c r="V25"/>
+        <v>-677741336.0</v>
+      </c>
+      <c r="V25">
+        <v>-397667323.0</v>
+      </c>
       <c r="W25">
-        <v>12473199.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-143142881.0</v>
+      </c>
+      <c r="X25"/>
       <c r="Y25">
-        <v>40572029.0</v>
+        <v>84750398.0</v>
       </c>
       <c r="Z25">
+        <v>117965612.0</v>
+      </c>
+      <c r="AA25">
+        <v>287586036.0</v>
+      </c>
+      <c r="AB25">
         <v>549000.0</v>
       </c>
-      <c r="AA25">
-[...2 lines deleted...]
-      <c r="AB25">
+      <c r="AC25">
+        <v>5755989.0</v>
+      </c>
+      <c r="AD25">
         <v>45997000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>63921000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-141422000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-149193000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>562429000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>20770000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
         <v>-8085455.31</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>-8085455.31</v>
+      </c>
       <c r="Q26">
-        <v>-57483000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-8085455.31</v>
+      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>-57483000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
+      <c r="T26">
+        <v>-57483000.0</v>
+      </c>
+      <c r="U26">
+        <v>-57483000.0</v>
+      </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>1213681000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1525999.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>668033000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>4625519.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>5132000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6172000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>7215000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="H27"/>
+      <c r="I27">
         <v>6684000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6525000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>7897601.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>21311905.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>9733774.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>11083246.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12597441.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>18078202.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>14728063.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>15559121.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>443766000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>11991290.0</v>
       </c>
-      <c r="S27">
-[...4 lines deleted...]
-      </c>
       <c r="U27">
-        <v>21624601.0</v>
-[...1 lines deleted...]
-      <c r="V27"/>
+        <v>120286307.0</v>
+      </c>
+      <c r="V27">
+        <v>152766323.0</v>
+      </c>
       <c r="W27">
-        <v>240723.0</v>
-[...1 lines deleted...]
-      <c r="X27">
+        <v>141939195.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27">
+        <v>1635616.0</v>
+      </c>
+      <c r="Z27">
         <v>105229.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>47695000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>47695000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1541000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>217070000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3936000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4395000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4691000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>4750000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>4750000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="D28">
         <v>218781530.0</v>
       </c>
+      <c r="E28"/>
       <c r="F28">
+        <v>218781530.0</v>
+      </c>
+      <c r="G28">
+        <v>218781530.0</v>
+      </c>
+      <c r="H28">
         <v>29975000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>51992000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="J28"/>
+      <c r="K28">
         <v>85817000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>85817000.0</v>
       </c>
-      <c r="K28"/>
-[...6 lines deleted...]
-      </c>
+      <c r="M28"/>
+      <c r="N28"/>
       <c r="O28">
         <v>-8690561.96</v>
       </c>
-      <c r="P28"/>
+      <c r="P28">
+        <v>-10498936.0</v>
+      </c>
       <c r="Q28">
+        <v>-8690561.96</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28">
         <v>-36263000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-5694233.84</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5694233.84</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="V28"/>
+      <c r="W28">
         <v>-40458447000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>397447000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>397447000.0</v>
       </c>
-      <c r="AA28">
-[...2 lines deleted...]
-      <c r="AB28">
+      <c r="AC28">
+        <v>53295060.0</v>
+      </c>
+      <c r="AD28">
         <v>-169111000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-84555500.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>50000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>100000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>72600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>72600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="D29">
         <v>-217212280.0</v>
       </c>
+      <c r="E29"/>
       <c r="F29">
+        <v>-217212280.0</v>
+      </c>
+      <c r="G29">
+        <v>-217212280.0</v>
+      </c>
+      <c r="H29">
         <v>-29760000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-59243000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="J29"/>
+      <c r="K29">
         <v>-38574000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-38574000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="M29"/>
+      <c r="N29">
         <v>-11210056.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-11210056.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-98919559.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-164228570.25</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>104279000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1101987000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>173040610.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>173040610.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>13553533000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29">
         <v>-269533000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-269533000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
+        <v>-17724011.0</v>
+      </c>
+      <c r="AD29">
         <v>-16923000.0</v>
       </c>
-      <c r="AB29">
-[...2 lines deleted...]
-      <c r="AC29">
+      <c r="AE29">
         <v>3199000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>150349000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>7615000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-85353500.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-85353500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="D30">
         <v>126517391.0</v>
       </c>
-      <c r="F30"/>
+      <c r="E30"/>
+      <c r="F30">
+        <v>126517391.0</v>
+      </c>
       <c r="G30">
-        <v>7997000.0</v>
+        <v>126517391.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
+        <v>7997000.0</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30">
         <v>13541000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30">
         <v>-2282232.25</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9939000.0</v>
       </c>
-      <c r="P30"/>
-[...1 lines deleted...]
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30">
         <v>-2189099.47</v>
       </c>
-      <c r="S30"/>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>68050000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>68050000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
+        <v>30017364.0</v>
+      </c>
+      <c r="AD30">
         <v>27801000.0</v>
       </c>
-      <c r="AB30">
-[...2 lines deleted...]
-      <c r="AC30">
+      <c r="AE30">
         <v>-56090500.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-7261000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-6368000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>48803500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>48803500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>