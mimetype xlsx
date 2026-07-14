--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -289,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1067,62 +1073,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1163,4530 +1169,4679 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>60046427.0</v>
+      </c>
+      <c r="C2">
         <v>26317312.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26764807.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32516445.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>40352638.0</v>
+      </c>
+      <c r="G2">
         <v>28352292.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11157014.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>52495063.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29805350.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>35496235.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4910717.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13427130.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>124507846.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>143745000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>118423000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>93724448.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>92571516.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57486716.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>55766208.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>35227498.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17836561.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>0.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>592.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Z2">
         <v>2000.0</v>
       </c>
       <c r="AA2">
+        <v>2000.0</v>
+      </c>
+      <c r="AB2">
         <v>1100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
+      <c r="AC3"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>-10070167.0</v>
+      </c>
+      <c r="C5">
         <v>-13688834.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-10370892.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6923133.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3719528.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>990902.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-514219.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-268429.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-110022.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-167841.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-492858.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-25631.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>45697094.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>45115000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>35805000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>28010000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>24791000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>32064098.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>20170901.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11238060.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>362728.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-760.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-380.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-900000.0</v>
       </c>
-      <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-      <c r="V6">
+      <c r="V6"/>
+      <c r="W6">
         <v>0.0</v>
       </c>
-      <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
+      <c r="AC6"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>4748401.0</v>
+      </c>
+      <c r="C7">
         <v>3717461.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2811158.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2027015.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1678120.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
+        <v>88646.0</v>
+      </c>
+      <c r="C8">
         <v>90083.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>90063.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>89135.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>88849.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>79310.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>53222.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>26792.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>246240998.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>241946362.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>225278113.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>180208610.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>155931770.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>155711014.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>145008043.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>138036080.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>127438362.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>127349617.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>126990611.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>126135472.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>8301149.0</v>
+      </c>
+      <c r="C10">
         <v>6724360.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4643267.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6519212.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7357875.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11681750.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1612957.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>449670.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1644535.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1953295.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6762745.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>991519.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13998626.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9272000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24858000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>22589000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30678000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35706834.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>33524459.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25363580.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>33055784.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16060.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>108.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4119.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>20.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>315.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>8301149.0</v>
+      </c>
+      <c r="C12">
         <v>10961450.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4643267.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6519212.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8148391.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11916995.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1612957.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>449670.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1644535.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1953295.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6762745.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>991519.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13998626.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9272000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24858000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22589000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>30678000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>35706834.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>33524459.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>25363580.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>33055784.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16060.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>108.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4119.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>20.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>315.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
+        <v>88646.0</v>
+      </c>
+      <c r="C13">
         <v>90083.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>90063.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>89135.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>88849.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>79310.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>53222.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>26792.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>26368.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>19690.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12856.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12763.0</v>
       </c>
       <c r="M13">
         <v>12763.0</v>
       </c>
       <c r="N13">
-        <v>64000.0</v>
+        <v>12763.0</v>
       </c>
       <c r="O13">
         <v>64000.0</v>
       </c>
       <c r="P13">
         <v>64000.0</v>
       </c>
       <c r="Q13">
+        <v>64000.0</v>
+      </c>
+      <c r="R13">
         <v>58000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>57677.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>52954.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>48886.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>48878.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050.0</v>
       </c>
       <c r="X13">
         <v>1050.0</v>
       </c>
       <c r="Y13">
-        <v>900.0</v>
+        <v>1050.0</v>
       </c>
       <c r="Z13">
         <v>900.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>900.0</v>
+      </c>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>89247119.0</v>
+      </c>
+      <c r="C14">
         <v>90158312.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>89252085.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>88927671.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>87884357.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>61992386.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38965564.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26596263.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23237205.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17786374.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12881121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12619597.0</v>
       </c>
       <c r="M14">
         <v>12619597.0</v>
       </c>
       <c r="N14">
+        <v>12619597.0</v>
+      </c>
+      <c r="O14">
         <v>12619000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12589000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12370943.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11392800.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10462753.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9888457.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9782592.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7681725.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6245128.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3504917.0</v>
       </c>
       <c r="X14">
         <v>3504917.0</v>
       </c>
       <c r="Y14">
         <v>3504917.0</v>
       </c>
       <c r="Z14">
         <v>3504917.0</v>
       </c>
       <c r="AA14">
+        <v>3504917.0</v>
+      </c>
+      <c r="AB14">
         <v>764706.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>606061.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>89135.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>88849.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>79310.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>53222.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26792.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>26368.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>19690.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12856.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12763.0</v>
       </c>
       <c r="M15">
         <v>12763.0</v>
       </c>
       <c r="N15">
         <v>12763.0</v>
       </c>
       <c r="O15">
+        <v>12763.0</v>
+      </c>
+      <c r="P15">
         <v>63817.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>63613.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>57738.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>57677.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>49251.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48878.0</v>
       </c>
       <c r="U15">
         <v>48878.0</v>
       </c>
       <c r="V15">
+        <v>48878.0</v>
+      </c>
+      <c r="W15">
         <v>1150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050.0</v>
       </c>
       <c r="X15">
         <v>1050.0</v>
       </c>
       <c r="Y15">
-        <v>900.0</v>
+        <v>1050.0</v>
       </c>
       <c r="Z15">
         <v>900.0</v>
       </c>
-      <c r="AA15"/>
+      <c r="AA15">
+        <v>900.0</v>
+      </c>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16">
+        <v>29237168.0</v>
+      </c>
+      <c r="C16">
         <v>12244125.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4034506.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6929097.0</v>
       </c>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
+        <v>6038895.0</v>
+      </c>
+      <c r="G16">
         <v>151476.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>742784.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>335888.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>270923.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>122997.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>441525.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24580655.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2384896.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7699842000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>258.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-66.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-271.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
-[...1 lines deleted...]
-      </c>
+      <c r="T16"/>
       <c r="U16">
         <v>12056102.0</v>
       </c>
-      <c r="V16"/>
+      <c r="V16">
+        <v>12056102.0</v>
+      </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>1736981.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1749045.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>5577020.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6189196.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>142650.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>8340200.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>8459236.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>8203456.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>0.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>47</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>371503065.0</v>
       </c>
-      <c r="C20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>1645232.0</v>
       </c>
       <c r="F20">
+        <v>1645232.0</v>
+      </c>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>0.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>71654000.0</v>
+      </c>
+      <c r="C21">
         <v>11458935.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12554064.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13670221.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15758969.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11807.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15178.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7303634.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20049.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22885.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8482049.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8969352.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22663643.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>628000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>295000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>184000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>239000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>161418.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>138295.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>73995.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>53000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>0.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>1100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22">
+        <v>50602287.0</v>
+      </c>
+      <c r="C22">
         <v>22851027.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>33413422.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>49446291.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>30133340.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5252845.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8666714.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9622361.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9832405.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16540252.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3057575.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2648098.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>57275187.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>65384000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>67141000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>64048000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>65535000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>67583060.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>62574853.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>43634837.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21696226.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>0.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>426181636.0</v>
+      </c>
+      <c r="C23">
         <v>302218144.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>281155260.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>244032734.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>262617997.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>142767079.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>95583557.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>127583642.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>153131324.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>93311685.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>63367232.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>43968181.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>340605180.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>442950000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>475242000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>456617000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>472084000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>424046882.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>358997165.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>264609252.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>187685774.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16060.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3148.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7539.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>315.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>51</v>
+      </c>
+      <c r="B24">
+        <v>4118628.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>7304832.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13637836.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>24927483.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24201830.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>23737690.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7014114.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>22946463.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>41607606.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>29164189.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>29890000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>39553000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>55732000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>29291000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>0.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>7304832.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13637836.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24927483.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24201830.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>23737690.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7014114.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>22946463.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>41607606.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>29164189.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26">
+        <v>18988594.0</v>
+      </c>
+      <c r="C26">
         <v>18110812.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2565005.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>945237.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1551458.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>850407.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>29435974.0</v>
+      </c>
+      <c r="C28">
         <v>23416166.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>31095119.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11104774.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7811187.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3311665.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>34679147.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>37971649.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32481617.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22943150.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6007750.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9448024.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>164834033.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>173354000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>155775000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>156675000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>164148000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>134423550.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>107482578.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>58517220.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>36066754.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-16060.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-108.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4119.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-20.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-315.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>145666795.0</v>
+      </c>
+      <c r="C29">
         <v>148096108.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>145751533.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>133092345.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>146782501.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>67392508.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>49897383.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38736641.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>36321878.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
-        <v>44869001.0</v>
+        <v>51322000.0</v>
       </c>
       <c r="C30">
+        <v>44869000.0</v>
+      </c>
+      <c r="D30">
         <v>33978433.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37882040.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>60018418.0</v>
+      </c>
+      <c r="G30">
         <v>37010818.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12194177.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27315924.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>63512380.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8709922.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7170534.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8856816.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>63181396.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>85157000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>88261000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>89512690.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>83291698.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>82740288.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>72052574.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>67018481.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>44135655.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>0.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>116186316.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>129684588.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>52387286.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>13590101.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>294453.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2175677.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>15067111.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>21642069.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4335623.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-44003049.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>71167508.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>134978704.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-      <c r="V31">
+      <c r="V31"/>
+      <c r="W31">
         <v>0.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
+      <c r="AC31"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>-119209297.0</v>
+      </c>
+      <c r="C32">
         <v>-30304120.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-32072070.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13773151.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10074211.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-10538114.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-30509155.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-36579268.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-31672424.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>245542925.0</v>
+      </c>
+      <c r="C33">
         <v>160821284.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>152731775.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>118325726.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>139776310.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>79596673.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>67094562.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>71213950.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>67887084.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>60967595.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>43796242.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>31280922.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>192815801.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>273627000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>278013000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>261955000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>252133000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>227385302.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>172713916.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>116586277.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>67957710.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>3040.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3420.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>2800000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>2143360.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2776752.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>9346899.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9289515.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9379900.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>9817104.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6900704.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>715398.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
+      <c r="AC34"/>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>16854037.0</v>
+      </c>
+      <c r="C35">
         <v>10449999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7201364.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7720380.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8965948.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16651731.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>22927351.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>34307383.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>34018934.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>30638394.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>7156764.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>35020198.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>32002061.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>50067000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>37368000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>40674000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>49213000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>63508966.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>34519257.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>13119885.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>86959099.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>592.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Z35">
         <v>2000.0</v>
       </c>
       <c r="AA35">
+        <v>2000.0</v>
+      </c>
+      <c r="AB35">
         <v>300000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>-59273482.0</v>
+      </c>
+      <c r="C36">
         <v>72066832760.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>18814196.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62941.0</v>
       </c>
       <c r="E36">
         <v>62941.0</v>
       </c>
       <c r="F36">
+        <v>62941.0</v>
+      </c>
+      <c r="G36">
         <v>31043716000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-67094562.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7282765.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7872235.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7887587.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>21451429000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>8969352.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>21932759.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>32503861.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>32730707.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>31924396.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>32165629.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>31782129.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>18311762.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3185141.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>566703.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>200000.0</v>
       </c>
-      <c r="AB36"/>
+      <c r="AC36"/>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>6883123.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>7593014.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>7735.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>52777.0</v>
       </c>
-      <c r="H37">
+      <c r="I37">
         <v>11977.0</v>
       </c>
-      <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-      <c r="V37">
+      <c r="V37"/>
+      <c r="W37">
         <v>0.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
+      <c r="AC37"/>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>65</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-160660259000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>2486979.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2305282.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>38544496.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>21933000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>34241000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>34480000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>33604000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>32209000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>31789000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>18056000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3247000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3518000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>0.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
+      <c r="AC38"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>70413275.0</v>
+      </c>
+      <c r="C39">
         <v>62715382.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>56388363.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>31859465.0</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
+        <v>24541538.0</v>
+      </c>
+      <c r="G39">
         <v>8989748.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6015147.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>18981737.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>25922.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>49310.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>154892.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>190826.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13334170.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>17217787.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16968455.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21826782.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>40445884.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10631398.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18131363.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12006077.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>20840399.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>0.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
-      <c r="AB39">
+      <c r="AB39"/>
+      <c r="AC39">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>178260886.0</v>
+      </c>
+      <c r="C40">
         <v>104272734.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>93657404.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>55471551.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>52083204.0</v>
+      </c>
+      <c r="G40">
         <v>30211337.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20325277.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>22310884.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>72203941.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6074123.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>16418844.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>13283606.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>46149883.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-7673882000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>20975742.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>22411363.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>18424958.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>21581182.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>17520421.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>22544113.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>712506.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>20000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>42340.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3980.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3780.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1200000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>7113158.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>8089625.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>16651731.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>13408322.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>13693189.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>14529232.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>11618001.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>7013000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>31222000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>18065000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>19188000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>10784000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>9382000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7685000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>0.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
+      <c r="AC41"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>256455534.0</v>
+      </c>
+      <c r="C42">
         <v>257877524.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>257500896.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>256276077.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>251981441.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>235313192.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>190243689.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>165966849.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>165746093.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>155043122.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>148071159.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>137473441.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>137384696.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>136975000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>143815000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>134586825.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>111195958.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>107321365.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>89155087.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>72014309.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>68012808.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>65829.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="X42">
         <v>16000.0</v>
       </c>
       <c r="Y42">
+        <v>16000.0</v>
+      </c>
+      <c r="Z42">
         <v>1100.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>900.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>11100000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
+      <c r="AC43"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-      <c r="V44">
+      <c r="V44"/>
+      <c r="W44">
         <v>0.0</v>
       </c>
-      <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
+      <c r="AC44"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>281384256.0</v>
+      </c>
+      <c r="C45">
         <v>185720688.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>178276944.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>101223289.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>119353897.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>78734459.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>67079384.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>63910316.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>59994800.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>53057123.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>35314193.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>22311570.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>170152158.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>238757895.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>243238114.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>228884576.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>219684994.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>195435212.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>145123022.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64090837.0</v>
       </c>
       <c r="U45">
         <v>64090837.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="V45">
+        <v>64090837.0</v>
+      </c>
+      <c r="W45"/>
+      <c r="X45">
         <v>3040.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3420.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>1500000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>214173813.0</v>
+      </c>
+      <c r="C46">
         <v>131251537.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>130511214.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>101223289.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>119353897.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>78734459.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>67079384.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>63910316.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>59994800.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>53057123.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>35314193.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>22311570.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>170152158.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>271262000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>243238000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>228885000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>219685000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>195435212.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>154110778.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>113164746.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>64090837.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>3040.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3420.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>1500000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>90004527.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>90042773.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>41040370.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>59885189.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>63910316.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>59994800.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>53057123.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>35314193.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>22311570.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>170152158.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>238757895.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>243238114.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>228886000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>219685000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>195435000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>145123000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>109406000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>65751000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>0.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
+      <c r="AC47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-133795940.0</v>
+      </c>
+      <c r="C48">
         <v>-122605730.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-134395762.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-131946705.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-122498259.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-183984311.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-176177413.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-165409890.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-163466713.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-139804975.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-125922270.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-141796196.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-226366718.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-110358000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-44410000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-19542000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>13328000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>27628860.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>35030309.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>39341930.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>19533653.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-70919.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-56242.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-14083.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-7760.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-4485.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-9600000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-6900000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-131946705.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-122498259.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-183984311.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-176177413.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-165409890.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-163466713.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-139804975.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-125922270.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-141796196.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-226366718.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-110358489.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-44410240.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-      <c r="V49">
+      <c r="V49"/>
+      <c r="W49">
         <v>0.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
+      <c r="AC49"/>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50">
+        <v>28870094.0</v>
+      </c>
+      <c r="C50">
         <v>26423065.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>32927228.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>15596971.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>13490942.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>14993415.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>26773075.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>17807125.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>14636450.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5889940.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>0.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
+      <c r="AC50"/>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>37737123.0</v>
+      </c>
+      <c r="C51">
         <v>30140526.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>35738386.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>17623986.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15169062.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>22298247.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>40410911.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>42734608.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>38838280.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>29627630.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>19784609.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10439543.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>201779122.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>192989606.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>192365189.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>179264000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>194826000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>170130384.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>141007037.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>83880800.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>69122538.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>200000.0</v>
       </c>
-      <c r="AB51"/>
+      <c r="AC51"/>
     </row>
-    <row r="52" spans="1:28">
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>31525067.0</v>
+      </c>
+      <c r="C52">
         <v>27691470.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>35263084.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>17016764.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>14292739.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>14993415.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>26773075.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17807125.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>14636450.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5889940.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>12770495.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>10439543.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>178832659.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>151382000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>163201000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>149374189.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>155273526.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>114398018.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>106782028.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>71074571.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>69122538.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>0.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>200000.0</v>
       </c>
-      <c r="AB52"/>
+      <c r="AC52"/>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53">
         <v>4237090.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>108492.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>790516.0</v>
       </c>
       <c r="E53">
         <v>790516.0</v>
       </c>
       <c r="F53">
+        <v>790516.0</v>
+      </c>
+      <c r="G53">
         <v>235245.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>63184.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>56974.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>25922.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>28763.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>154892.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>8138000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>5510000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5726000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>9426000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>31115000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>4449000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4595000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>12972000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>19392000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>0.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
+      <c r="AC53"/>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-      <c r="V54">
+      <c r="V54"/>
+      <c r="W54">
         <v>0.0</v>
       </c>
-      <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
+      <c r="AC54"/>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>426181636.0</v>
+      </c>
+      <c r="C55">
         <v>302218144.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>281155260.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>244032734.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>262617997.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>142767079.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>95583557.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>127583642.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>153131324.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>93311685.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>63367232.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>43968181.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>340605180.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>442950000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>475242000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>456617000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>472084000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>424046882.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>358997165.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>264609252.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>187685774.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>16060.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3148.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7539.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>20.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>315.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4300000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>180638711.0</v>
+      </c>
+      <c r="C56">
         <v>141396860.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>128423485.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>125707008.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>122841687.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>63170406.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>28488995.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>56369692.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>85244240.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>32344090.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>19570990.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>12687259.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>147789379.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>169323000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>197229000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>194662000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>219951000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>196661580.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>186283249.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>148022975.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>119728064.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>16060.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>108.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4119.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>20.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>315.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1500000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>299848008.0</v>
+      </c>
+      <c r="C57">
         <v>171700980.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>160495555.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>111933857.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>112767476.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>73708520.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>58998150.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>92948960.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>116916664.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>47583295.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>34541581.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>48303804.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>351875284.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>321087000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>302600000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>265510000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>266270000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>193465916.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>180068657.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>128846182.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>99727707.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>20000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>42340.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4572.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5780.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>316702045.0</v>
+      </c>
+      <c r="C58">
         <v>182150979.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>167696919.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>119654237.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>121733424.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>90360251.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>81925501.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>127256343.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>150935598.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>78221689.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>41698345.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>48303804.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>383877345.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>371154000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>339968000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>306184000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>315483000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>256974882.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>214587914.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>141966067.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>99727707.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>20000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>42340.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4572.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5780.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2800000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-      <c r="V59">
+      <c r="V59"/>
+      <c r="W59">
         <v>0.0</v>
       </c>
-      <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
+      <c r="AC59"/>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>112678073.0</v>
+      </c>
+      <c r="C60">
         <v>121673043.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>112824305.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>117495374.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>133291559.0</v>
       </c>
-      <c r="F60">
-[...1 lines deleted...]
-      </c>
       <c r="G60">
-        <v>13605279.0</v>
+        <v>52406828.0</v>
       </c>
       <c r="H60">
-        <v>315322.0</v>
+        <v>13658056.0</v>
       </c>
       <c r="I60">
+        <v>327299.0</v>
+      </c>
+      <c r="J60">
         <v>2195726.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>15089996.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>21668887.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-4335623.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-43272165.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>71796000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>135274000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>150433000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>156601000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>167072000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>144409251.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>122643185.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>87958067.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-3940.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-39192.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2967.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-5760.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-2685.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1500000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
       <c r="E61">
         <v>-4066610.0</v>
       </c>
       <c r="F61">
         <v>-4066610.0</v>
       </c>
       <c r="G61">
         <v>-4066610.0</v>
       </c>
       <c r="H61">
         <v>-4066610.0</v>
       </c>
       <c r="I61">
         <v>-4066610.0</v>
       </c>
       <c r="J61">
         <v>-4066610.0</v>
       </c>
       <c r="K61">
         <v>-4066610.0</v>
       </c>
       <c r="L61">
         <v>-4066610.0</v>
       </c>
       <c r="M61">
         <v>-4066610.0</v>
       </c>
       <c r="N61">
         <v>-4066610.0</v>
       </c>
       <c r="O61">
         <v>-4066610.0</v>
       </c>
       <c r="P61">
+        <v>-4066610.0</v>
+      </c>
+      <c r="Q61">
         <v>-4067000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-4066000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-4067000.0</v>
       </c>
-      <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-      <c r="V61">
+      <c r="V61"/>
+      <c r="W61">
         <v>0.0</v>
       </c>
-      <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
+      <c r="AC61"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY62"/>
+  <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
         <v>163</v>
       </c>
       <c r="CV1" t="s">
-        <v>26</v>
+        <v>164</v>
       </c>
       <c r="CW1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CX1" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
+      <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>86325946.0</v>
+      </c>
+      <c r="C2">
+        <v>60046427.0</v>
+      </c>
+      <c r="D2">
         <v>48938192.0</v>
       </c>
-      <c r="C2">
-[...2 lines deleted...]
-      <c r="D2">
+      <c r="E2">
+        <v>37244182.0</v>
+      </c>
+      <c r="F2">
         <v>35298012.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>26317312.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>33866587.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>32209490.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>32035704.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>82840686.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>39593805.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>75957314.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>78121371.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>67849502.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>32202817.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>80857733.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>46550602.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>65702719.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>21412194.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24613117.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>28352292.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>40153639.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12613088.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16271927.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>11157014.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>30599697.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>24946847.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>19230832.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>52495063.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>70696414.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>26684247.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>57032311.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>29805350.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>79825490.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>19606214.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>32982989.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>14720051.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>15580655.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>37113476.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>34069897.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>22665182.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>4910717.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>21589576.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3043791.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1662229.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>11034512.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>13427130.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>81946.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>96047968.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>124507846.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>200470607.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>146040112.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>136487809.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>136677182.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>143745000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>131435208.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>124703039.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>119801000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>118423415.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>106833899.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>109598805.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>110590976.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>93724448.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>80257642.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>80557812.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>88562555.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>92571516.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>74043115.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>65416564.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>57486716.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>57486716.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>59533717.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>63235749.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>55766208.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>45588583.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>48517020.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>43019656.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>35227498.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>48316250.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>54994812.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>30195000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>22159947.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>45118786.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>20479444.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>17810106.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2"/>
       <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2">
         <v>1200.0</v>
       </c>
-      <c r="CK2"/>
-[...1 lines deleted...]
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2">
         <v>2091.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>2186.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>592.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="CR2">
         <v>2000.0</v>
       </c>
-      <c r="CS2"/>
+      <c r="CS2">
+        <v>2000.0</v>
+      </c>
       <c r="CT2">
-        <v>1100000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000.0</v>
+      </c>
+      <c r="CU2"/>
       <c r="CV2">
         <v>1100000.0</v>
       </c>
       <c r="CW2">
         <v>1000000.0</v>
       </c>
       <c r="CX2">
+        <v>1100000.0</v>
+      </c>
+      <c r="CY2">
+        <v>1000000.0</v>
+      </c>
+      <c r="CZ2">
         <v>600000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5746,54 +5901,56 @@
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
+      <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5853,345 +6010,353 @@
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>-8300352.0</v>
+      </c>
+      <c r="C5">
+        <v>-10070167.0</v>
+      </c>
+      <c r="D5">
         <v>-8702415.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5">
+      <c r="E5">
+        <v>-9499446.0</v>
+      </c>
+      <c r="F5">
         <v>-11205832.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-13688834.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-8595512.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-13095568.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-12266693.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-10370892.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-13100235.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-13798697.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-7498971.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-11151972.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3010208.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4110712.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="S5"/>
+      <c r="T5">
         <v>1240353.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>997013.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>990902.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-239609.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>62063.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2016075.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-514219.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1079073.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-329563.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-268429.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-451467.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>29888.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-110022.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-101877.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-392906.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-750596.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-730950.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1473241.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-183336.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>396118.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-492858.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-369665.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-7609.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-23396.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-25631.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-14565.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>5138.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>46981896.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>45697094.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>38000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>47351597.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>46479773.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>46055590.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>45115000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>44395084.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>37663240.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>37595000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>35804409.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>33412000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>31289000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>30060000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>28010135.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>25817000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>24520000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>24684000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>24791288.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>24904000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>25045000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>32064098.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>32064098.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>30424524.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>26535142.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>20170901.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>16311726.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>14478875.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>12616473.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>11238060.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>9240097.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>7081231.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>6775000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>4274047.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>362728.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>2852348.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>2322004.0</v>
       </c>
-      <c r="CG5"/>
-      <c r="CH5"/>
       <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5">
         <v>-760.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-760.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-380.0</v>
       </c>
       <c r="CN5">
         <v>-380.0</v>
       </c>
       <c r="CO5">
         <v>-380.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5"/>
+      <c r="CP5">
+        <v>-380.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-380.0</v>
+      </c>
       <c r="CR5"/>
       <c r="CS5"/>
-      <c r="CT5">
-[...4 lines deleted...]
-      </c>
+      <c r="CT5"/>
+      <c r="CU5"/>
       <c r="CV5">
         <v>-900000.0</v>
       </c>
-      <c r="CW5"/>
+      <c r="CW5">
+        <v>-900000.0</v>
+      </c>
       <c r="CX5">
+        <v>-900000.0</v>
+      </c>
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-600000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -6251,114 +6416,120 @@
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>5629832.0</v>
+      </c>
+      <c r="C7">
+        <v>4748401.0</v>
+      </c>
+      <c r="D7">
         <v>3328536.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3474542.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3557232.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3717461.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4974295.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4745161.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5492228.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2811158.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>828714.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1021017.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1511615.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2027015.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1598264.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>343568.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1548964.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1678120.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1554670.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1968193.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>237600.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
@@ -6396,111 +6567,117 @@
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
         <v>88646.0</v>
       </c>
       <c r="C8">
+        <v>88646.0</v>
+      </c>
+      <c r="D8">
+        <v>88646.0</v>
+      </c>
+      <c r="E8">
         <v>90099.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90083.0</v>
       </c>
       <c r="F8">
         <v>90083.0</v>
       </c>
       <c r="G8">
         <v>90083.0</v>
       </c>
       <c r="H8">
+        <v>90083.0</v>
+      </c>
+      <c r="I8">
+        <v>90083.0</v>
+      </c>
+      <c r="J8">
         <v>90063.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>90063.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>89611.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>89151.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>89151.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89135.0</v>
       </c>
       <c r="O8">
         <v>89135.0</v>
       </c>
       <c r="P8">
+        <v>89135.0</v>
+      </c>
+      <c r="Q8">
+        <v>89135.0</v>
+      </c>
+      <c r="R8">
         <v>88849.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>88849.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>88555.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>88538.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6539,560 +6716,570 @@
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>247070345.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>246240998.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>243053288.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>241991981.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>241946362.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="S9"/>
+      <c r="T9">
         <v>241232244.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>241141468.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>241048002.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>225278113.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>186512941.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>185487657.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>180708377.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>180208610.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>174720350.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>166884600.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>161144891.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>155931770.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>155899592.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>155865835.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>155794578.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>155711014.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>155587252.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>155443076.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>145605443.0</v>
       </c>
-      <c r="AK9"/>
-      <c r="AL9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>145008043.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>139103068.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>138726418.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>138405110.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>138036080.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>127630791.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>127438362.0</v>
       </c>
       <c r="AT9">
         <v>127438362.0</v>
       </c>
       <c r="AU9">
+        <v>127438362.0</v>
+      </c>
+      <c r="AV9">
+        <v>127438362.0</v>
+      </c>
+      <c r="AW9">
         <v>127437223.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>127422699.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>127393638.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>127349617.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>127288340.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>127208995.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>127111657.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>126990611.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>126791414.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>126610203.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>126390949.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>126135472.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>125818938.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>9338921.0</v>
+      </c>
+      <c r="C10">
+        <v>8301149.0</v>
+      </c>
+      <c r="D10">
         <v>10476254.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5679756.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4052010.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>6724360.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>10448362.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9709059.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3033376.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>58822816.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3176249.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3449446.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7535193.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6519212.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4045329.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4380742.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5608465.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7357875.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1993531.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>33299230.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>11681750.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11681750.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1299013.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>155809.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1612957.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1612957.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>198671.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>273540.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>449670.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>449670.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>750445.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>514742.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1644535.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1644535.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>126367.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1968964.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>440228.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>408713.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1953295.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3125448.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1594897.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>6762745.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6762745.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>11554163.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>495258.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>991519.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>991519.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>272115.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>8448947.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>13998626.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>13998626.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>10401888.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7203680.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>9289093.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>9272000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>13076141.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>16678681.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>5875000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>24858239.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>17099000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>25558000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>24527000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>22588635.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>24875000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>39644000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>18303000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>30678352.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>29639000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>25374498.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>35706834.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>35706834.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>30244244.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>36883488.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>33524459.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>14196513.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>8944922.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>14839584.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>25363580.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>21099555.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>6332156.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>7923000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>11368998.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>33055784.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1647781.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>10886298.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>16060.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>18328.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>108.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>108.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>1200.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>991.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>932.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>4119.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>4482.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>9580.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>13300.0</v>
       </c>
-      <c r="CS10"/>
-      <c r="CT10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>300000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>300000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>600000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>200000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>100000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -7152,1463 +7339,1491 @@
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>9338921.0</v>
+      </c>
+      <c r="C12">
+        <v>8301149.0</v>
+      </c>
+      <c r="D12">
         <v>10476254.0</v>
       </c>
-      <c r="C12">
-[...2 lines deleted...]
-      <c r="D12">
+      <c r="E12">
+        <v>45734598.0</v>
+      </c>
+      <c r="F12">
         <v>9582040.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>10961450.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>24236532.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>44051871.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>23789873.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>58822816.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3176249.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3543318.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>7804790.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="O12"/>
+      <c r="P12">
         <v>4860342.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5240090.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6400727.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="S12"/>
+      <c r="T12">
         <v>1996757.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>33422548.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>11916995.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>11681750.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1299013.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>179852.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1612957.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1612957.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>198671.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>273540.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>449670.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>449670.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>750445.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>514742.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1644535.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1644535.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>126367.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1968964.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>440228.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>408713.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1953295.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3125448.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1594897.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>6762745.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>6762745.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>11554163.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>495258.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>991519.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>991519.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>272115.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>8448947.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>13998626.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>13998626.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>10401888.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>7203680.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>9289093.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>9272000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>13076141.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>16678681.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>5875000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>24858239.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>17099000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>25558000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>24527000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>22588635.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>24875000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>39644000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>18303000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>30678352.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>29639000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>25374498.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>35706834.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>35706834.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>30244244.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>36883488.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>33524459.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>14196513.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>8944922.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>14839584.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>25363580.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>21099555.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>6332156.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>7923000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>11368998.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>33055784.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>1647781.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>10886298.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>16060.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>18328.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>108.0</v>
       </c>
       <c r="CK12"/>
       <c r="CL12">
+        <v>108.0</v>
+      </c>
+      <c r="CM12"/>
+      <c r="CN12">
         <v>1200.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>991.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>932.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>4119.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>4482.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>9580.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>13300.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>300000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>300000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>600000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>200000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>100000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
         <v>88646.0</v>
       </c>
       <c r="C13">
+        <v>88646.0</v>
+      </c>
+      <c r="D13">
+        <v>88646.0</v>
+      </c>
+      <c r="E13">
         <v>90099.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90083.0</v>
       </c>
       <c r="F13">
         <v>90083.0</v>
       </c>
       <c r="G13">
         <v>90083.0</v>
       </c>
       <c r="H13">
+        <v>90083.0</v>
+      </c>
+      <c r="I13">
+        <v>90083.0</v>
+      </c>
+      <c r="J13">
         <v>90063.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>90063.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>89611.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>89151.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>89151.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89135.0</v>
       </c>
       <c r="O13">
         <v>89135.0</v>
       </c>
       <c r="P13">
+        <v>89135.0</v>
+      </c>
+      <c r="Q13">
+        <v>89135.0</v>
+      </c>
+      <c r="R13">
         <v>88849.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>88849.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>88555.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>88538.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>79310.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>79310.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>65294.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>63803.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>53222.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>53222.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>44320.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>37096.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26792.0</v>
       </c>
       <c r="AD13">
         <v>26792.0</v>
       </c>
       <c r="AE13">
+        <v>26792.0</v>
+      </c>
+      <c r="AF13">
+        <v>26792.0</v>
+      </c>
+      <c r="AG13">
         <v>26402.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26368.0</v>
       </c>
       <c r="AH13">
         <v>26368.0</v>
       </c>
       <c r="AI13">
+        <v>26368.0</v>
+      </c>
+      <c r="AJ13">
+        <v>26368.0</v>
+      </c>
+      <c r="AK13">
         <v>26260.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>19857.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>19745.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>19690.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>17432.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>17337.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>12856.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>12856.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12763.0</v>
       </c>
       <c r="AS13">
         <v>12763.0</v>
       </c>
       <c r="AT13">
         <v>12763.0</v>
       </c>
       <c r="AU13">
         <v>12763.0</v>
       </c>
       <c r="AV13">
         <v>12763.0</v>
       </c>
       <c r="AW13">
         <v>12763.0</v>
       </c>
       <c r="AX13">
         <v>12763.0</v>
       </c>
       <c r="AY13">
         <v>12763.0</v>
       </c>
       <c r="AZ13">
         <v>12763.0</v>
       </c>
       <c r="BA13">
         <v>12763.0</v>
       </c>
       <c r="BB13">
+        <v>12763.0</v>
+      </c>
+      <c r="BC13">
+        <v>12763.0</v>
+      </c>
+      <c r="BD13">
         <v>64000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>63817.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="BF13">
         <v>63817.0</v>
       </c>
       <c r="BG13">
         <v>64000.0</v>
       </c>
       <c r="BH13">
-        <v>64000.0</v>
+        <v>63817.0</v>
       </c>
       <c r="BI13">
         <v>64000.0</v>
       </c>
       <c r="BJ13">
-        <v>63613.0</v>
+        <v>64000.0</v>
       </c>
       <c r="BK13">
         <v>64000.0</v>
       </c>
       <c r="BL13">
-        <v>64000.0</v>
+        <v>63613.0</v>
       </c>
       <c r="BM13">
         <v>64000.0</v>
       </c>
       <c r="BN13">
+        <v>64000.0</v>
+      </c>
+      <c r="BO13">
+        <v>64000.0</v>
+      </c>
+      <c r="BP13">
         <v>57738.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>58000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>57684.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>57677.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>57677.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>53227.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>53223.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>52954.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>49251.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>48893.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>48893.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>48886.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>48886.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="CC13">
         <v>48878.0</v>
       </c>
       <c r="CD13">
+        <v>49000.0</v>
+      </c>
+      <c r="CE13">
         <v>48878.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
+        <v>48878.0</v>
+      </c>
+      <c r="CG13">
         <v>40978.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>39826.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1150.0</v>
       </c>
       <c r="CI13">
         <v>1150.0</v>
       </c>
       <c r="CJ13">
-        <v>1050.0</v>
-[...1 lines deleted...]
-      <c r="CK13"/>
+        <v>1150.0</v>
+      </c>
+      <c r="CK13">
+        <v>1150.0</v>
+      </c>
       <c r="CL13">
         <v>1050.0</v>
       </c>
-      <c r="CM13">
-[...1 lines deleted...]
-      </c>
+      <c r="CM13"/>
       <c r="CN13">
         <v>1050.0</v>
       </c>
       <c r="CO13">
         <v>1050.0</v>
       </c>
       <c r="CP13">
         <v>1050.0</v>
       </c>
       <c r="CQ13">
         <v>1050.0</v>
       </c>
       <c r="CR13">
         <v>1050.0</v>
       </c>
-      <c r="CS13"/>
-      <c r="CT13"/>
+      <c r="CS13">
+        <v>1050.0</v>
+      </c>
+      <c r="CT13">
+        <v>1050.0</v>
+      </c>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>89247119.0</v>
+      </c>
+      <c r="C14">
+        <v>89247119.0</v>
+      </c>
+      <c r="D14">
         <v>89662000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>89767352.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>89938690.0</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="G14">
+        <v>89939190.0</v>
+      </c>
+      <c r="H14">
         <v>90229849.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>90111613.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>90123965.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>89213107.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>89904319.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>89029399.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>89013359.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>88990858.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>88996692.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>89019818.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>88734957.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>88705016.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>88709210.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>88993839.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>61992386.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>79166043.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>65400058.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>60430255.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>38965564.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>53293776.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>42262408.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>35379994.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>26596263.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>28610072.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>26708446.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>26557617.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>23237205.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>26502086.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>26334918.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>20402083.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>19856778.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>19745873.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>19745873.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>17284432.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>17229432.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>13358109.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>17171953.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>12720229.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12349816.0</v>
       </c>
       <c r="AT14">
         <v>12719597.0</v>
       </c>
       <c r="AU14">
-        <v>12619597.0</v>
+        <v>12349816.0</v>
       </c>
       <c r="AV14">
-        <v>12619597.0</v>
+        <v>12719597.0</v>
       </c>
       <c r="AW14">
         <v>12619597.0</v>
       </c>
       <c r="AX14">
         <v>12619597.0</v>
       </c>
       <c r="AY14">
         <v>12619597.0</v>
       </c>
       <c r="AZ14">
         <v>12619597.0</v>
       </c>
       <c r="BA14">
         <v>12619597.0</v>
       </c>
       <c r="BB14">
+        <v>12619597.0</v>
+      </c>
+      <c r="BC14">
+        <v>12619597.0</v>
+      </c>
+      <c r="BD14">
         <v>12619000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>12619049.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>12619049.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>12619000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>12618940.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12579000.0</v>
       </c>
       <c r="BI14">
         <v>12579000.0</v>
       </c>
       <c r="BJ14">
+        <v>12579000.0</v>
+      </c>
+      <c r="BK14">
+        <v>12579000.0</v>
+      </c>
+      <c r="BL14">
         <v>12579008.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>12577600.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>12576400.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>12720200.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>11394223.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>11393400.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>11392081.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>11391677.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>10884739.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>10476434.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>10426583.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>10475632.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>9984172.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>9778679.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>9883820.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>9782268.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>9776647.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>9855098.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>9895000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>9848480.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>8501538.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>8238563.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>7602085.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3504917.0</v>
       </c>
       <c r="CI14">
         <v>3504917.0</v>
       </c>
       <c r="CJ14">
         <v>3504917.0</v>
       </c>
       <c r="CK14">
-        <v>210520.0</v>
+        <v>3504917.0</v>
       </c>
       <c r="CL14">
         <v>3504917.0</v>
       </c>
       <c r="CM14">
-        <v>3504917.0</v>
+        <v>210520.0</v>
       </c>
       <c r="CN14">
         <v>3504917.0</v>
       </c>
       <c r="CO14">
         <v>3504917.0</v>
       </c>
       <c r="CP14">
         <v>3504917.0</v>
       </c>
       <c r="CQ14">
         <v>3504917.0</v>
       </c>
       <c r="CR14">
         <v>3504917.0</v>
       </c>
       <c r="CS14">
         <v>3504917.0</v>
       </c>
       <c r="CT14">
         <v>3504917.0</v>
       </c>
       <c r="CU14">
         <v>3504917.0</v>
       </c>
       <c r="CV14">
+        <v>3504917.0</v>
+      </c>
+      <c r="CW14">
+        <v>3504917.0</v>
+      </c>
+      <c r="CX14">
         <v>764706.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>1142857.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>1333333.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>1111111.0</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>89151.0</v>
       </c>
-      <c r="L15">
-[...2 lines deleted...]
-      <c r="M15"/>
       <c r="N15">
         <v>89135.0</v>
       </c>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>89135.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
+        <v>89135.0</v>
+      </c>
+      <c r="R15">
         <v>88849.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="S15"/>
+      <c r="T15">
         <v>88555.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>88538.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>79310.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>79310.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>65294.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>63803.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>53222.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>53222.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>44320.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>37096.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26792.0</v>
       </c>
       <c r="AD15">
         <v>26792.0</v>
       </c>
       <c r="AE15">
+        <v>26792.0</v>
+      </c>
+      <c r="AF15">
+        <v>26792.0</v>
+      </c>
+      <c r="AG15">
         <v>26402.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26368.0</v>
       </c>
       <c r="AH15">
         <v>26368.0</v>
       </c>
       <c r="AI15">
+        <v>26368.0</v>
+      </c>
+      <c r="AJ15">
+        <v>26368.0</v>
+      </c>
+      <c r="AK15">
         <v>26260.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>19857.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>19690.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>19690.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>17432.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>17337.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>12856.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>12856.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12763.0</v>
       </c>
       <c r="AS15">
         <v>12763.0</v>
       </c>
       <c r="AT15">
         <v>12763.0</v>
       </c>
       <c r="AU15">
         <v>12763.0</v>
       </c>
       <c r="AV15">
         <v>12763.0</v>
       </c>
       <c r="AW15">
         <v>12763.0</v>
       </c>
       <c r="AX15">
         <v>12763.0</v>
       </c>
       <c r="AY15">
         <v>12763.0</v>
       </c>
       <c r="AZ15">
         <v>12763.0</v>
       </c>
       <c r="BA15">
         <v>12763.0</v>
       </c>
       <c r="BB15">
         <v>12763.0</v>
       </c>
       <c r="BC15">
-        <v>63817.0</v>
+        <v>12763.0</v>
       </c>
       <c r="BD15">
-        <v>63817.0</v>
+        <v>12763.0</v>
       </c>
       <c r="BE15">
         <v>63817.0</v>
       </c>
       <c r="BF15">
         <v>63817.0</v>
       </c>
       <c r="BG15">
-        <v>63617.0</v>
+        <v>63817.0</v>
       </c>
       <c r="BH15">
-        <v>63617.0</v>
+        <v>63817.0</v>
       </c>
       <c r="BI15">
         <v>63617.0</v>
       </c>
       <c r="BJ15">
+        <v>63617.0</v>
+      </c>
+      <c r="BK15">
+        <v>63617.0</v>
+      </c>
+      <c r="BL15">
         <v>63613.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>63609.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>63605.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>63601.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>57738.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>57688.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>57684.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>57681.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>57677.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>53227.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>53223.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>52954.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>49251.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>48893.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>48893.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>48886.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>48886.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>39826.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>49000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>48878.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>48878.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>40978.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>39826.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1150.0</v>
       </c>
       <c r="CI15">
         <v>1150.0</v>
       </c>
       <c r="CJ15">
-        <v>1050.0</v>
+        <v>1150.0</v>
       </c>
       <c r="CK15">
-        <v>1050.0</v>
+        <v>1150.0</v>
       </c>
       <c r="CL15">
         <v>1050.0</v>
       </c>
       <c r="CM15">
         <v>1050.0</v>
       </c>
       <c r="CN15">
         <v>1050.0</v>
       </c>
       <c r="CO15">
         <v>1050.0</v>
       </c>
       <c r="CP15">
         <v>1050.0</v>
       </c>
       <c r="CQ15">
         <v>1050.0</v>
       </c>
       <c r="CR15">
         <v>1050.0</v>
       </c>
-      <c r="CS15"/>
-      <c r="CT15"/>
+      <c r="CS15">
+        <v>1050.0</v>
+      </c>
+      <c r="CT15">
+        <v>1050.0</v>
+      </c>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16">
+        <v>35126888.0</v>
+      </c>
+      <c r="C16">
+        <v>29237168.0</v>
+      </c>
+      <c r="D16">
         <v>19327602.0</v>
       </c>
-      <c r="C16">
-[...2 lines deleted...]
-      <c r="D16">
+      <c r="E16">
+        <v>19504880.0</v>
+      </c>
+      <c r="F16">
         <v>14566515.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>12244125.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4414061.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3551909.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5029818.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>784000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>366171.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>367271.0</v>
       </c>
-      <c r="L16">
-[...2 lines deleted...]
-      <c r="M16"/>
       <c r="N16">
-        <v>784000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>847584.0</v>
+      </c>
+      <c r="O16"/>
       <c r="P16">
         <v>784000.0</v>
       </c>
-      <c r="Q16"/>
+      <c r="Q16">
+        <v>784000.0</v>
+      </c>
       <c r="R16">
-        <v>153402.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>784000.0</v>
+      </c>
+      <c r="S16"/>
       <c r="T16">
+        <v>1404231.0</v>
+      </c>
+      <c r="U16">
+        <v>1295875.0</v>
+      </c>
+      <c r="V16">
         <v>151476.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>3772068.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>669260.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>742784.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>784205.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>533604.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>335888.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>18258.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>194740.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>270923.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>24412.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>816893.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>85552.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>62231.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
-[...1 lines deleted...]
-      </c>
+      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16">
+        <v>441525.0</v>
+      </c>
+      <c r="AR16"/>
+      <c r="AS16">
         <v>396521.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>307525.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>24580655.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>24281773.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3519240.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2384896.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>2021590.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>3812108.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>7681967000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>21838342.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>7301222000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>7433291000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>7485410000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>-314.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>7390893000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>7391363000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>7314124000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>7325041000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>7382452000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>7495571000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>7550925000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>7621840000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>7824156000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16">
+        <v>25880985.0</v>
+      </c>
+      <c r="CC16"/>
+      <c r="CD16">
         <v>3691000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>1329579000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>12056102.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>3871277.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>3388537.0</v>
       </c>
-      <c r="CG16"/>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8617,278 +8832,282 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17">
         <v>1752145.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>1736981.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>1718013.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>1734140.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>1731500.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>1749045.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>1742545.0</v>
       </c>
-      <c r="BH17"/>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>5129127.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>5577020.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="O18"/>
+      <c r="P18">
         <v>5809485.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>6284983.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>6189196.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="S18"/>
+      <c r="T18">
         <v>8833848.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>7307444.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18">
         <v>81827.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>84418.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>139602.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>142650.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>5499994.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>5528503.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>5527096.0</v>
       </c>
-      <c r="AT18"/>
-[...1 lines deleted...]
-      <c r="AV18">
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18">
         <v>8041872.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>8345052.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>8340200.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>8404721.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>8394824.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>8447990.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>8459236.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>8052323.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>8191443.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>8242407.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>8203456.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>8164948.0</v>
       </c>
-      <c r="BH18"/>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8948,85 +9167,87 @@
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
         <v>-11281490.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1470904.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1562349.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1650629.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>1645232.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -9067,1394 +9288,1426 @@
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>12474244.0</v>
+      </c>
+      <c r="C21">
+        <v>12380518.0</v>
+      </c>
+      <c r="D21">
         <v>12289876.0</v>
       </c>
-      <c r="C21">
-[...2 lines deleted...]
-      <c r="D21">
+      <c r="E21">
+        <v>12380480.0</v>
+      </c>
+      <c r="F21">
         <v>11325113.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11458935.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12108191.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11880840.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>12154305.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>12554064.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>936062.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1017171.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1195435.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>13670221.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1383789.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1594057.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>15572222.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1961739.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>21418.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10558.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>11807.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>11807.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>12007.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>12387.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>15178.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>15178.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6905319.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7232398.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>7303634.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>7303634.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>21999.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>7671792.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>20049.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>20049.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>20269.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>20549.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>20872.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>21344.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>22885.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>23632.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>25070.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>8482049.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>8482049.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>8723066.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>8767063.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>8969352.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>8969352.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>21956729.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>22663643.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>22663643.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>23284218.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>32979326.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>33357345.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>628000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>756318.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>812928.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>738000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>295136.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>154000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>167000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>235000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>184367.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>202000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>208000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>224000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>239487.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>242000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>205207.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>161418.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>161418.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>161617.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>142435.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>138295.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>63150872.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>94723.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>72176.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>73995.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>74682.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>65332.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>50000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>52325.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>43863782.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>4078634.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>50056.0</v>
       </c>
-      <c r="CG21"/>
-      <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
-      <c r="CT21">
-[...4 lines deleted...]
-      </c>
+      <c r="CT21"/>
+      <c r="CU21"/>
       <c r="CV21">
         <v>1100000.0</v>
       </c>
       <c r="CW21">
         <v>1200000.0</v>
       </c>
       <c r="CX21">
+        <v>1100000.0</v>
+      </c>
+      <c r="CY21">
+        <v>1200000.0</v>
+      </c>
+      <c r="CZ21">
         <v>1300000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22">
+        <v>75673735.0</v>
+      </c>
+      <c r="C22">
+        <v>50602287.0</v>
+      </c>
+      <c r="D22">
         <v>34487742.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>37443143.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>30803486.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>22851027.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>23938925.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>31226831.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>28260340.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>34755018.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>37451597.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>41818660.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>50777816.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>49446291.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>52709868.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>55305909.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>41871149.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>30133340.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9249455.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>9697450.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5252845.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5252845.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3619532.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5359576.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8666714.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8666714.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>10878801.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>8710308.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>9622361.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>9622361.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9124583.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>10690968.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>9832405.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>9832405.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>18247271.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>16752670.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>17311511.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>17094922.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>16540252.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>10965513.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4559740.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3057575.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3057575.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>4004479.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1140509.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2648098.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2648098.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>806699.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>42604328.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>57275187.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>57275187.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>60831993.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>54646193.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>60567344.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>65384000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>59994029.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>58785685.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>55493000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>67140968.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>78979000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>66797000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>67167000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>64048366.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>64799000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>75795000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>79391000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>65535384.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>61845000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>57687121.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>67583060.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>67583060.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>68191322.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>68161763.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>62574853.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>59827232.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>62491161.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>54469305.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>43634837.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>47388936.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>52609555.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>45916000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>36885868.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>21696226.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>13093761.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>12125092.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22">
         <v>300000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>300000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="CY22">
         <v>400000.0</v>
       </c>
+      <c r="CZ22">
+        <v>300000.0</v>
+      </c>
+      <c r="DA22">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>491005544.0</v>
+      </c>
+      <c r="C23">
+        <v>426181636.0</v>
+      </c>
+      <c r="D23">
         <v>363863064.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>333094266.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>311464641.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>302218144.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>293477354.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>279617029.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>286459081.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>281155260.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>286841069.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>252174412.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>252170268.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="O23"/>
+      <c r="P23">
         <v>251211825.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>269981738.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>278795221.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="S23"/>
+      <c r="T23">
         <v>190706052.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>192173802.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>142767079.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>142759344.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>102071155.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>92407808.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>95583557.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>95530780.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>110403810.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>118341216.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>127583642.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>127571665.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>132158980.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>135687361.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>153131324.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>153131324.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>123659255.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>103979391.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>97301650.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>92113330.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>93311685.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>82540102.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>67543050.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>63367232.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>63367232.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>66643762.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>47317793.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>43968181.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>43968181.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>13966927.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>329216485.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>340605180.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>340605180.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>438086210.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>418181249.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>441204799.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>442950000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>454432058.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>469615907.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>462047000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>475241931.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>468988000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>467599000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>475735000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>457335709.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>449023000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>481063000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>460595000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>472084339.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>451060000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>431605724.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>424046882.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>424046882.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>414374073.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>384133380.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>358997165.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>307229024.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>285338966.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>276922480.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>264609252.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>259655294.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>230780558.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>217959000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>198967293.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>187685774.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>136477867.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>121382836.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>16060.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>18328.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>3099.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>3148.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>4620.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>4411.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>4352.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>7539.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>8488.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>9580.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>13300.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>3600000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>3700000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>4300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="CY23">
         <v>4500000.0</v>
       </c>
+      <c r="CZ23">
+        <v>3800000.0</v>
+      </c>
+      <c r="DA23">
+        <v>4500000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24">
+        <v>7652360.0</v>
+      </c>
+      <c r="C24">
+        <v>4118628.0</v>
+      </c>
+      <c r="D24">
         <v>4760768.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>4871716.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>4131890.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>7304832.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>7304832.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>4114515.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>3989298.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>13377733.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>13637836.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>9388894.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>9776183.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>25510779.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>24927483.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>23037277.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>22582214.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>25052168.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>24201830.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>23697477.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>23294630.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>22964972.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>18258000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>23737690.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>19232624.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>6828501.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>6819818.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>7014114.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>7238974.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>7256874.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>7249625.0</v>
       </c>
-      <c r="AT24"/>
-[...1 lines deleted...]
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24">
         <v>23692220.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>24103456.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>22946463.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>41897149.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>53705384.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>45760569.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>41607606.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>38088369.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>37329366.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>33793675.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>29164189.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>26030622.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>15271000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>22719000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>29890000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>29493000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>29300000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>29295000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>39553000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>39527000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>39511000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>46904000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>55732000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>55401000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>31343000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>34225000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>29291000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>26262000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>18101000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>12806000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25">
         <v>7304832.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7304832.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4114515.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3989298.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>13377733.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>13637836.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>9388890.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>9776180.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>25510779.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>24927483.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>23037277.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>22582214.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>25052168.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>24201830.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>23697477.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>23294630.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>22964972.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>23737690.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>19232624.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>6828501.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>6819818.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>7014114.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>7238974.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>7256874.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>7249625.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25">
         <v>23692220.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>24103456.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>22946463.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>41897149.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>53705384.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>45760569.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>41607606.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>38088369.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>37329366.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>33793675.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>29164189.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>26030622.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26">
+        <v>19274264.0</v>
+      </c>
+      <c r="C26">
+        <v>18988594.0</v>
+      </c>
+      <c r="D26">
         <v>18599596.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>18487694.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>18262820.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>18110812.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>18836729.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>18190558.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2502537.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2565005.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>897635.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>900334.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>945237.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>945237.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>973980.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>735999.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>775871.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1551458.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>702807.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1832132.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1867519.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>850407.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
@@ -10491,54 +10744,56 @@
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -10598,431 +10853,443 @@
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>41667684.0</v>
+      </c>
+      <c r="C28">
+        <v>29435974.0</v>
+      </c>
+      <c r="D28">
         <v>27519419.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>36888177.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>33274645.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>23416166.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>20571178.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>30452194.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>38904261.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-23084430.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>31181617.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>24737954.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>13213476.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9077759.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>18609384.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13545651.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11361919.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6133067.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>241702.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-30500800.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3311665.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3311665.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>32182875.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>32981318.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>34679147.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>31832411.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>29345740.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>33351505.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>37971649.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>37971649.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>38568791.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>38548110.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>32481617.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>32481617.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>32230480.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>18206242.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>19418381.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>29814540.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>22943150.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>17761406.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>12027916.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>6007750.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>6007750.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>13307081.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5678234.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>9448024.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>9448024.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-272115.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>183608935.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>164834033.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>164834033.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>176147006.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>187412058.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>178034953.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>173354000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>159115084.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>161533785.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>166737000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>155775501.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>170237000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>158322000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>153112000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>156675558.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>155359000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>158646000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>153613000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>164148080.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>161776000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>147301690.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>134423550.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>134423550.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>145434781.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>119833993.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>107482578.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>104965227.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>84942544.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>75021035.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>58517220.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>46800353.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>46822079.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>67447000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>61268655.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>36066754.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>59756869.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>43213218.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-16060.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-18328.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>-108.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-108.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-1200.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-991.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-932.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-4119.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-4482.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-9580.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-13300.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>-100000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-100000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-400000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>500000.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CZ28"/>
+      <c r="DA28">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>150537732.0</v>
+      </c>
+      <c r="C29">
+        <v>145666795.0</v>
+      </c>
+      <c r="D29">
         <v>156076394.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>157304302.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>154561209.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>148096108.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>157211304.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>162006399.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>157326945.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>145751533.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>148126704.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>135830722.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>136011643.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>133092345.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>141833073.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>145440196.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>149583395.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>146782501.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>122852612.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>102648418.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>112675876.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>67392508.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>50466903.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>48203492.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>45081785.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11056,616 +11323,630 @@
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>61635854.0</v>
+      </c>
+      <c r="C30">
+        <v>51322194.0</v>
+      </c>
+      <c r="D30">
         <v>57086211.0</v>
       </c>
-      <c r="C30">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="E30">
+        <v>40146730.0</v>
+      </c>
+      <c r="F30">
         <v>51755190.0</v>
       </c>
-      <c r="E30">
-[...2 lines deleted...]
-      <c r="F30">
+      <c r="G30">
+        <v>44869000.0</v>
+      </c>
+      <c r="H30">
         <v>38554078.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>36567456.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>44889698.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>33799311.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>51844047.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>29646696.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>29927912.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>37882040.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>32751863.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>38189783.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>60560022.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>60683051.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>23070091.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>22935738.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>29571274.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29571274.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>22269032.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11547459.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>12194177.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>12194177.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>21592366.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>18854081.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>27315924.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>27315924.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>33989015.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>37957074.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>63512380.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>63512380.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>36960564.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>16003722.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>12387010.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>8699443.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>8709922.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>10509619.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>9700636.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>7170534.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>7170534.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>8350564.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>7933208.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>8856816.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>8856816.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>789542.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>63315346.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>63181396.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>63181396.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>58333278.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>62685877.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>61510686.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>85157000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>89593768.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>100338601.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>109241000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>88261267.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>71151312.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>91586477.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>92218679.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>86198239.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>79628616.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>83572378.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>74079860.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>83291698.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>69787829.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>74030535.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>82740288.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>82740288.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>85100469.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>78933868.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>72052574.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>63150872.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>52367191.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>56515407.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>67018481.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>64332171.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>56946471.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>50596000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>50037812.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>43863782.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>37642002.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>31524220.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30">
         <v>400000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="CX30">
         <v>500000.0</v>
       </c>
       <c r="CY30">
+        <v>600000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>500000.0</v>
+      </c>
+      <c r="DA30">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:103">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>113661490.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>107647168.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>116186316.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>116186316.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>117921931.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>124700965.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>129684588.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>129684588.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>122150631.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>101807623.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>97870161.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>52387286.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>16973008.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>15053978.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>11430574.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>13590101.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>4528071.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1119850.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2890031.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>294453.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>3939783.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-3537902.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-172904.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2175677.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>13502832.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>17269992.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>10821323.0</v>
       </c>
-      <c r="AK31"/>
-      <c r="AL31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>15067111.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>15091358.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>17961270.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>19397927.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>21642069.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>13376776.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>14122500.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>12915298.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-4335623.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-19521915.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-57103215.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-49327117.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-44003049.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>15422542.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>25297204.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>43926112.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>71167508.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>90934119.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>119346672.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>134762427.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>134978704.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>141961126.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
-    <row r="32" spans="1:103">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>-129777084.0</v>
+      </c>
+      <c r="C32">
+        <v>-119209297.0</v>
+      </c>
+      <c r="D32">
         <v>-70309285.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-55966423.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-32342694.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-30304120.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-23761126.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-21190407.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-25898467.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-32072070.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-25037796.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-11453786.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8402407.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>13773151.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>13339815.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>11554506.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>13182997.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>10074211.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>10186824.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>20627179.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>30680511.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-10538114.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-36782227.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-36710527.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-31870463.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11699,459 +11980,467 @@
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
     </row>
-    <row r="33" spans="1:103">
+    <row r="33" spans="1:105">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>252579768.0</v>
+      </c>
+      <c r="C33">
+        <v>245542925.0</v>
+      </c>
+      <c r="D33">
         <v>206169654.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>189646351.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>168305711.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>160821284.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>163017237.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>156178497.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>156295786.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>152731775.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>150546879.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>131748215.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>122148065.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>118325726.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>121969163.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>132704208.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>138818251.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>139776310.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>131124401.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>98766265.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>79596673.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>79596673.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>67364556.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>64904438.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>67094562.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>67094562.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>68293358.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>71565460.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>71213950.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>71213950.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>68197737.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>72004087.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>67887084.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>67887084.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>65014699.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>63439926.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>62075566.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>61026023.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>60967595.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>56049612.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>48539538.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>43796242.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>43796242.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>41792959.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>37164098.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>31280922.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>31280922.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>12078861.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>199424258.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>192815801.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>192815801.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>248489982.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>279683028.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>291195724.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>273627000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>269539379.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>275812486.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>275705000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>278013002.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>282354000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>266516000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>263193000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>262673687.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>255874000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>249926000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>250746000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>252133021.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>247733000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>247750811.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>227385302.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>227385302.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>214256457.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>187008206.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>172713916.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>163300270.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>156163355.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>140845101.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>116586277.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>112727873.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>94301598.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>79489000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>74034957.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>67957710.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>60493491.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>54773638.0</v>
       </c>
-      <c r="CG33"/>
-      <c r="CH33"/>
       <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33">
         <v>3040.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>3040.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3420.0</v>
       </c>
       <c r="CN33">
         <v>3420.0</v>
       </c>
       <c r="CO33">
         <v>3420.0</v>
       </c>
       <c r="CP33">
+        <v>3420.0</v>
+      </c>
+      <c r="CQ33">
+        <v>3420.0</v>
+      </c>
+      <c r="CR33">
         <v>4006.0</v>
       </c>
-      <c r="CQ33"/>
-      <c r="CR33"/>
       <c r="CS33"/>
-      <c r="CT33">
+      <c r="CT33"/>
+      <c r="CU33"/>
+      <c r="CV33">
         <v>2500000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>2600000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>2800000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>3100000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>2700000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:103">
+    <row r="34" spans="1:105">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>991481.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>2143360.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="O34"/>
+      <c r="P34">
         <v>1897013.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>2041212.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>2776752.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="S34"/>
+      <c r="T34">
         <v>10281569.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>10247464.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>16819172.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>9346899.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>9429392.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>9081376.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>9132421.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>9289515.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>9428808.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>9642861.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>9379900.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>9185342.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>9674211.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>10184194.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>9817104.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>6739542.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>6614604.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>6510805.0</v>
       </c>
-      <c r="AK34"/>
-      <c r="AL34">
+      <c r="AM34"/>
+      <c r="AN34">
         <v>6900704.0</v>
       </c>
-      <c r="AM34"/>
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34">
         <v>1200176.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>1109950.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>715398.0</v>
       </c>
-      <c r="AY34"/>
-      <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
@@ -12159,699 +12448,713 @@
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
     </row>
-    <row r="35" spans="1:103">
+    <row r="35" spans="1:105">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>20593912.0</v>
+      </c>
+      <c r="C35">
+        <v>16854037.0</v>
+      </c>
+      <c r="D35">
         <v>17404075.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>17835789.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>17219924.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>10449999.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>8872997.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>8461141.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>9155970.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>997875.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>5955923.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>6120608.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7622781.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>7720380.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>7706498.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>8326195.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>9969200.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>8965948.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>19115417.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>17554908.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>16651731.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>16651731.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>13543907.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>13070674.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>22927351.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>22927351.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>22495964.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>23454210.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>34307383.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>34307383.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>32222619.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>32256425.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>34018934.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>34018934.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>30437019.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>29909234.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>29475777.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>29876529.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>30638394.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>19314451.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>6912919.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>7156764.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>7156764.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>12738968.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>12785377.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>35020198.0</v>
       </c>
-      <c r="AT35"/>
-      <c r="AU35">
+      <c r="AV35"/>
+      <c r="AW35">
         <v>24363719.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>32934268.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>32002061.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>32002061.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>50301870.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>62100208.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>57418162.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>50067000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>46140692.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>45520809.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>42037000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>37367645.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>34196000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>34284000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>41193000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>41393230.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>41390000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>40063000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>39474000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>49213156.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>49629000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>48709755.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>63508966.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>63508966.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>63866359.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>31635693.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>34519257.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>29570751.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>26583076.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>18420329.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>13119885.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>304957.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>294429.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>105565000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>94797600.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>86959099.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>81884094.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>71909622.0</v>
       </c>
-      <c r="CG35"/>
-      <c r="CH35"/>
       <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35">
         <v>1200.0</v>
       </c>
-      <c r="CK35"/>
-[...1 lines deleted...]
-      <c r="CM35">
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35">
         <v>2091.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>10.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>592.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="CR35">
         <v>2000.0</v>
       </c>
-      <c r="CS35"/>
+      <c r="CS35">
+        <v>2000.0</v>
+      </c>
       <c r="CT35">
-        <v>300000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000.0</v>
+      </c>
+      <c r="CU35"/>
       <c r="CV35">
         <v>300000.0</v>
       </c>
       <c r="CW35">
         <v>300000.0</v>
       </c>
       <c r="CX35">
+        <v>300000.0</v>
+      </c>
+      <c r="CY35">
+        <v>300000.0</v>
+      </c>
+      <c r="CZ35">
         <v>100000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:103">
+    <row r="36" spans="1:105">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>58847015.0</v>
+      </c>
+      <c r="C36">
+        <v>60858299000.0</v>
+      </c>
+      <c r="D36">
         <v>120254267000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>16164605.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>203240.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>-240.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36">
+      <c r="H36"/>
+      <c r="I36">
         <v>11281490.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>11883163.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>11712704.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>50778964.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3101858.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>2902857.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36">
+      <c r="O36"/>
+      <c r="P36">
         <v>56212.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>59707.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>63081.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="S36"/>
+      <c r="T36">
         <v>29656624.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>4227035.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>31043716000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>38544496.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>22707611.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>28895083.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>7194195.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>133733.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>7214361.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>7422088.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>7282765.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>7334819.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>7653427.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>7872235.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>7872235.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>7738307.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>7636279.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>7557225.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>7536733.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>7887587.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>7956764.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>8252213.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>8231299.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>8455231.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>8723066.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>8767063.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>8803382.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>8969352.0</v>
       </c>
-      <c r="AU36"/>
-      <c r="AV36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>21314622.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>22040312.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>21932759.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>22502278.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>32752536.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>32601149.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>32503861.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>32161291.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>32647893.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>32883679.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>32730707.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>32573730.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>32332093.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>32178238.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>31924396.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>31605838.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>31570045.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>31885686.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>32165629.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>32291893.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>32448252.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>31782129.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>31782129.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>31502164.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>18959498.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>18311762.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>17884436.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>17725435.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>16842317.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>3185141.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>3161477.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>3143546.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>716000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>546585.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>566703.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>94293.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>149469.0</v>
       </c>
-      <c r="CG36"/>
-      <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
-      <c r="CP36">
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>4006.0</v>
       </c>
-      <c r="CQ36"/>
-      <c r="CR36"/>
       <c r="CS36"/>
-      <c r="CT36">
+      <c r="CT36"/>
+      <c r="CU36"/>
+      <c r="CV36">
         <v>100000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>100000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>200000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>300000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>100000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:103">
+    <row r="37" spans="1:105">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>5509482.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>6883123.0</v>
       </c>
-      <c r="M37"/>
-      <c r="N37">
+      <c r="O37"/>
+      <c r="P37">
         <v>6825856.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>8075148.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>7593014.0</v>
       </c>
-      <c r="Q37"/>
-      <c r="R37">
+      <c r="S37"/>
+      <c r="T37">
         <v>23759.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>20355.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>1718.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>7735.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>53407.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>56872.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>57817.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>52777.0</v>
       </c>
-      <c r="Z37"/>
-      <c r="AA37">
+      <c r="AB37"/>
+      <c r="AC37">
         <v>61432.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>46378.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>11977.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>14847.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>2419.0</v>
       </c>
-      <c r="AF37"/>
-      <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
@@ -12878,1411 +13181,1435 @@
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
     </row>
-    <row r="38" spans="1:103">
+    <row r="38" spans="1:105">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>7067417.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>3101858.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>2486979.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1549115.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1860363.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2278578.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2305282.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>29656624.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>4227035.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>38544496.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>850407.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>22719618.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38">
         <v>7357000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>7671000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>8137000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>7892000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>7758000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>7657000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>7578000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>7558000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>7911000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>7981000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>8277000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>8257000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>8482000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>8723000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>8767000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>8803000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>8970000.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38">
+      <c r="AW38"/>
+      <c r="AX38">
         <v>21957000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>22730000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>22664000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>23284000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>32979000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>35109000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>34869000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>34635000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>35195000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>35353000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>34775000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>34471000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>34219000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>34119000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>33788000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>31862000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>31837000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>32160000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>32448000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>32541000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>32660000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>32268000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>31950000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>31664000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>19102000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>18603000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>18177000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>17898000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>17020000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>3421000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>3322000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>3367000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>190000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>599000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>3571000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>144000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>199000.0</v>
       </c>
-      <c r="CG38"/>
-      <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
+      <c r="CZ38"/>
+      <c r="DA38"/>
     </row>
-    <row r="39" spans="1:103">
+    <row r="39" spans="1:105">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>91777266.0</v>
+      </c>
+      <c r="C39">
+        <v>70413081.0</v>
+      </c>
+      <c r="D39">
         <v>55643203.0</v>
       </c>
-      <c r="C39">
-[...2 lines deleted...]
-      <c r="D39">
+      <c r="E39">
+        <v>20123444.0</v>
+      </c>
+      <c r="F39">
         <v>51018214.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>62715382.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>43730582.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>11592374.0</v>
       </c>
-      <c r="H39">
-[...2 lines deleted...]
-      <c r="I39">
+      <c r="J39">
+        <v>34012421.0</v>
+      </c>
+      <c r="K39">
         <v>1046340.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>43665416.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>45417523.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>41511685.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>31109361.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>38642108.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>38544566.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>31224364.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>23908594.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>25265348.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>27351801.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>10028712.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>16664537.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>7519022.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>10416483.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>6015147.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>10256904.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>9252753.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>18832764.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>18981737.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>24546629.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>20097200.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>14520490.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>25922.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>16248688.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>77019.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>63978.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>108265.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>4884229.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>11468116.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>9638.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>138630.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>154892.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>4249023.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>941597.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>584720.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>190826.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>772912.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>19710.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>15423606.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>13334170.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>26639865.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>42193176.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>3135685.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>18641952.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>17217787.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>22228741.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>18000454.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>15732603.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>16968455.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>19405422.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>17141473.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>28629979.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>21826782.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>23753864.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>32125256.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>38075550.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>40445884.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>42054996.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>26762759.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>10631398.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>10631398.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>16581581.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>13146055.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>18131363.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>6754137.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>5372337.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>10253083.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>12006077.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>14106759.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>20590778.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>26883000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>26639658.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>21547850.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>23600832.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>12073588.0</v>
       </c>
-      <c r="CG39"/>
-      <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
-      <c r="CT39">
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39">
         <v>100000.0</v>
       </c>
-      <c r="CU39"/>
-[...1 lines deleted...]
-      <c r="CW39">
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39">
         <v>200000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>200000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:103">
+    <row r="40" spans="1:105">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>204931877.0</v>
+      </c>
+      <c r="C40">
+        <v>178260886.0</v>
+      </c>
+      <c r="D40">
         <v>127417327.0</v>
       </c>
-      <c r="C40">
-[...2 lines deleted...]
-      <c r="D40">
+      <c r="E40">
+        <v>107214278.0</v>
+      </c>
+      <c r="F40">
         <v>94008983.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>104272734.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>86175226.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>69197930.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>78197800.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>41607785.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>87058638.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>28275011.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>23296218.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>21629205.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4130418.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>26251934.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>16031917.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>9808318.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>26548666.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>46156373.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>30211337.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>626990.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>21621782.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>14804843.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>20325277.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>8834939.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>31299686.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>45633332.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>22310884.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>18449447.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>48619374.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>28683111.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>72203941.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>36939171.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>46765292.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>21504938.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>40726422.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>21809221.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>8773238.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>5863161.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>6355796.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>16418844.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>184755.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>12226462.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>12266670.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>13283606.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>5552117.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>24176781.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>61118235.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>46149883.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>75962000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>56747924.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>27471020.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-7639902082.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>4121658.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>-7262380783.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>38349359.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>-7459520000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>20975742.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>24538183.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>19094969.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>19681047.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>22411066.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>21236423.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>19503604.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>16074958.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>18425271.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>19199790.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>23255231.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>21581182.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>21581182.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>22816579.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>18483165.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>17520421.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>15467192.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>17766876.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>18884868.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>22544113.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>29506150.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>13342057.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>12115000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>12206397.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>14279591.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>12091781.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>10333397.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>20000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>20000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>43090.0</v>
       </c>
       <c r="CK40"/>
       <c r="CL40">
+        <v>43090.0</v>
+      </c>
+      <c r="CM40"/>
+      <c r="CN40">
         <v>21431.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>8145.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>4070.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3980.0</v>
       </c>
       <c r="CQ40">
         <v>3980.0</v>
       </c>
       <c r="CR40">
         <v>3980.0</v>
       </c>
-      <c r="CS40"/>
+      <c r="CS40">
+        <v>3980.0</v>
+      </c>
       <c r="CT40">
+        <v>3980.0</v>
+      </c>
+      <c r="CU40"/>
+      <c r="CV40">
         <v>1000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>1200000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>1200000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>1000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>1100000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:103">
+    <row r="41" spans="1:105">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>5493600.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>5580866.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>7113158.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>7586397.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>8198066.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>9131270.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>8089625.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>18314151.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>16767344.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>16581572.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>16651731.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>13543907.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>13070674.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>13148299.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>13408322.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>13107070.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>13678027.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>14026616.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>13693189.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>13541236.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>14231465.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>15030157.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>14529000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>11384000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>11209000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>11069000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>11618000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>11632000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>6523000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>6829000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>6819000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>7013000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>7239000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>7256000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>7250000.0</v>
       </c>
-      <c r="AT41"/>
-[...1 lines deleted...]
-      <c r="AV41">
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41">
         <v>32166000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>32771000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>31222000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>29745000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>29503000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>26740000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>18065000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>19523000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>18653000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>18635000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>19188000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>18665000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>18284000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>17751000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>10784000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>10696000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>10417000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>9871000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>9382000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>9856000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>8991000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>9064000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>7685000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>7824000.0</v>
       </c>
-      <c r="BT41"/>
-      <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
     </row>
-    <row r="42" spans="1:103">
+    <row r="42" spans="1:105">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>256455977.0</v>
+      </c>
+      <c r="C42">
+        <v>256455534.0</v>
+      </c>
+      <c r="D42">
         <v>256442542.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>256690277.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>257904590.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>257877524.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>257767691.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>257709642.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>257617478.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>257500896.0</v>
       </c>
-      <c r="J42">
-[...4 lines deleted...]
-      </c>
       <c r="L42">
+        <v>271337123.0</v>
+      </c>
+      <c r="M42">
+        <v>271207113.0</v>
+      </c>
+      <c r="N42">
         <v>256280957.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-8153644.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>253088367.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>252027060.0</v>
       </c>
-      <c r="P42">
-[...2 lines deleted...]
-      <c r="Q42">
+      <c r="R42">
+        <v>266117909.0</v>
+      </c>
+      <c r="S42">
         <v>2489017.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>251267324.0</v>
       </c>
-      <c r="S42">
-[...2 lines deleted...]
-      <c r="T42">
+      <c r="U42">
+        <v>265278236.0</v>
+      </c>
+      <c r="V42">
         <v>235313192.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>15092591.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>196548020.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>195522735.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>190243689.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>13587470.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>184755431.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>176919681.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>165966849.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>13833260.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>165934671.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>165900914.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>165746093.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>13991667.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>165622331.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>165478155.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>155640522.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>155388146.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>13933848.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>149138147.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>148761497.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>148071159.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>13608831.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>137665870.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>137473441.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>137473441.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>14076058.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>137472302.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>137457778.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>137384696.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>59798783.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>137323419.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>137244074.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>137146736.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>136975000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>136826493.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>144431439.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>144212000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>143815854.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>143499106.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>143165866.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>142756919.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>141901166.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>140481316.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>140066106.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>139266039.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>118423729.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>116650799.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>116097028.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>107321365.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>107321365.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>90846185.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>89969871.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>89155087.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>74310509.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>73376215.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>72620130.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>72014309.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>68126689.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>69427746.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>69429000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>68592662.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>67415501.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>27571722.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>27572874.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65829.0</v>
       </c>
       <c r="CI42">
         <v>65829.0</v>
       </c>
       <c r="CJ42">
-        <v>17050.0</v>
-[...1 lines deleted...]
-      <c r="CK42"/>
+        <v>65829.0</v>
+      </c>
+      <c r="CK42">
+        <v>65829.0</v>
+      </c>
       <c r="CL42">
         <v>17050.0</v>
       </c>
-      <c r="CM42">
-[...1 lines deleted...]
-      </c>
+      <c r="CM42"/>
       <c r="CN42">
-        <v>16000.0</v>
+        <v>17050.0</v>
       </c>
       <c r="CO42">
         <v>16000.0</v>
       </c>
       <c r="CP42">
         <v>16000.0</v>
       </c>
       <c r="CQ42">
         <v>16000.0</v>
       </c>
       <c r="CR42">
         <v>16000.0</v>
       </c>
-      <c r="CS42"/>
+      <c r="CS42">
+        <v>16000.0</v>
+      </c>
       <c r="CT42">
-        <v>11100000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>16000.0</v>
+      </c>
+      <c r="CU42"/>
       <c r="CV42">
         <v>11100000.0</v>
       </c>
       <c r="CW42">
+        <v>11000000.0</v>
+      </c>
+      <c r="CX42">
+        <v>11100000.0</v>
+      </c>
+      <c r="CY42">
         <v>10400000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>10200000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>10200000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:103">
+    <row r="43" spans="1:105">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -14342,54 +14669,56 @@
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
     </row>
-    <row r="44" spans="1:103">
+    <row r="44" spans="1:105">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -14449,1476 +14778,1504 @@
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
     </row>
-    <row r="45" spans="1:103">
+    <row r="45" spans="1:105">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>292747082.0</v>
+      </c>
+      <c r="C45">
+        <v>281384256.0</v>
+      </c>
+      <c r="D45">
         <v>238334881.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>215803232.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>192880284.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>185720688.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>188262364.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>178576126.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>180609048.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>178276944.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>130141978.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>115111971.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>104748417.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>101223289.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>144371203.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>93826929.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>78734459.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>78734459.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>67352549.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>64892051.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>67079384.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>67079384.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>61254306.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>64333062.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>63910316.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>63910316.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>60840919.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>64332295.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>59994800.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>59994800.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>57256123.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>55783098.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>54497469.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>53057123.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>53057123.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>48069216.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>40262255.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>35314193.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>35314193.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>33069893.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>28397035.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>22311570.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>22311570.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>12078861.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>177467529.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>170152158.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>170152158.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>225205764.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>246703702.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>256086234.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>238757895.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>234903757.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>240617525.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>240351919.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>243238114.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>247883207.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>232296998.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>229074236.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>228884576.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>224012279.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>218088800.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>218585765.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>219684994.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>215193368.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>215090824.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>208494138.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>195435212.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>182592676.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>167906273.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>154110778.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>145123022.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>138264887.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>123825432.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>113164746.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>109406116.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>54574113.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>78723000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>73436047.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>64090837.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>56320564.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>54574113.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45"/>
       <c r="CI45"/>
-      <c r="CJ45">
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45">
         <v>3040.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>3040.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3420.0</v>
       </c>
       <c r="CN45">
         <v>3420.0</v>
       </c>
       <c r="CO45">
         <v>3420.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45"/>
+      <c r="CP45">
+        <v>3420.0</v>
+      </c>
+      <c r="CQ45">
+        <v>3420.0</v>
+      </c>
       <c r="CR45"/>
       <c r="CS45"/>
-      <c r="CT45">
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45">
         <v>1300000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>1300000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>1500000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>1600000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>1300000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:103">
+    <row r="46" spans="1:105">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>220831260.0</v>
+      </c>
+      <c r="C46">
+        <v>214173813.0</v>
+      </c>
+      <c r="D46">
         <v>175280182.0</v>
       </c>
-      <c r="C46">
-[...2 lines deleted...]
-      <c r="D46">
+      <c r="E46">
+        <v>158778177.0</v>
+      </c>
+      <c r="F46">
         <v>138717778.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>131251537.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>132072317.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>126107099.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>129755781.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>130511214.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>94536652.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>126728852.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>117099003.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>101223289.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>116647587.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>127011147.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>118602318.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="S46"/>
+      <c r="T46">
         <v>100743552.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>93826929.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>78734459.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="W46"/>
+      <c r="X46">
         <v>67352549.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>64892050.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>67079384.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>61254306.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>64333062.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>63910316.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>60840919.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>64332295.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>59994800.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>57256123.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>55783098.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>54497469.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>53467946.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AN46"/>
+      <c r="AO46">
         <v>48069216.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>40262255.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>35314193.0</v>
       </c>
-      <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AR46"/>
+      <c r="AS46">
         <v>33069893.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>28397035.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>22311570.0</v>
       </c>
-      <c r="AT46"/>
-      <c r="AU46">
+      <c r="AV46"/>
+      <c r="AW46">
         <v>12078861.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>177467529.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>170152158.0</v>
       </c>
-      <c r="AX46"/>
-      <c r="AY46">
+      <c r="AZ46"/>
+      <c r="BA46">
         <v>225205764.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>246703702.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>256086234.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>271262000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>234903757.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>240617525.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>240352000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>243238114.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>247883000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>232297000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>229074000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>228884576.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>224012000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>218089000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>218586000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>219684994.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>215193000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>215090824.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>195435212.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>195435212.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>182592676.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>167906273.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>154110778.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>145123022.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>138264887.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>123825432.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>113164746.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>109406116.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>90933828.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>78723000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>73436047.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>64090837.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>56320564.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>54574113.0</v>
       </c>
-      <c r="CG46"/>
-      <c r="CH46"/>
       <c r="CI46"/>
-      <c r="CJ46">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46">
-        <v>3420.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3040.0</v>
+      </c>
+      <c r="CM46"/>
       <c r="CN46">
         <v>3420.0</v>
       </c>
       <c r="CO46">
         <v>3420.0</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46"/>
+      <c r="CP46">
+        <v>3420.0</v>
+      </c>
+      <c r="CQ46">
+        <v>3420.0</v>
+      </c>
       <c r="CR46"/>
       <c r="CS46"/>
-      <c r="CT46">
+      <c r="CT46"/>
+      <c r="CU46"/>
+      <c r="CV46">
         <v>1300000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>1300000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>1500000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>1600000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>1300000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:103">
+    <row r="47" spans="1:105">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>141645765.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>88084125.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>90004527.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>113584452.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>116647587.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>84705053.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>90042773.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>133151127.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>100743552.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>93826929.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>40248221.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>41040370.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>44644938.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>64892051.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>36973925.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>59885189.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>61388039.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>64333062.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>65436231.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>63910316.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>60840919.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>64332295.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>65680565.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>59994800.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>57256123.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>55783098.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>54497469.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>53468000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>53057123.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>48069216.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>40262255.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>36018581.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>35314193.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>33069893.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>28397035.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>27422000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>22311570.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>12079000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>177467529.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>174733702.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>170152158.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>225205764.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>246703702.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>256086234.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>238757895.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>234903757.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>240617525.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>240351919.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>243238114.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>247883207.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>232297000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>229074000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>228886000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>224012000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>218089000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>218586000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>219685000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>215192000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>215091000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>208494000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>195435000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>182593000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>167906000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>154111000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>145123000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>138265000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>123825000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>113165000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>109406000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>90935000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>80665000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>73436000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>65751000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>60350000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>54575000.0</v>
       </c>
-      <c r="CG47"/>
-      <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
+      <c r="CZ47"/>
+      <c r="DA47"/>
     </row>
-    <row r="48" spans="1:103">
+    <row r="48" spans="1:105">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-143083312.0</v>
+      </c>
+      <c r="C48">
+        <v>-133795940.0</v>
+      </c>
+      <c r="D48">
         <v>-126419516.0</v>
       </c>
-      <c r="C48">
-[...2 lines deleted...]
-      <c r="D48">
+      <c r="E48">
+        <v>-129070019.0</v>
+      </c>
+      <c r="F48">
         <v>-125997055.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-122605730.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-118096203.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-118113850.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-124559312.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-134395762.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-129627258.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-134731539.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-132096549.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-130716194.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-121248906.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-121248616.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-122053806.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-121267748.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-130424183.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-150443917.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-183984311.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-183984311.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-179690362.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-178504098.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-176177413.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-176177413.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-172287288.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-170514666.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-165409890.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-165409890.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-161548214.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-169476741.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-163466713.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-163466713.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-152023721.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-147820968.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-144067588.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-141999372.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-139804975.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-133857253.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-131188612.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-125922270.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-125922270.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-124294248.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-123340308.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-141796196.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-141796196.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-157012118.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-240913545.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-226366718.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-226366718.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-168483297.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-158212616.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-135583407.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-110358000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-89594957.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-61998896.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-46371000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-44410240.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-34860000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-27614000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-23531000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-19542138.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-10964000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>7298000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>9848000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>13328115.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>14688000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>19858927.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>27628860.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>27628860.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>26555312.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>28846552.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>35030309.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>36060426.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>36942773.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>39552932.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>39341930.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>36212357.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>32437170.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>24026000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>19047709.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>19533653.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>12036944.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>9205113.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-70919.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-68651.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-66979.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-58241.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-56242.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-33861.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-22875.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-18964.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-14083.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-14542.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-13450.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-9730.0</v>
       </c>
-      <c r="CS48"/>
-      <c r="CT48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>-10100000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-10000000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>-9600000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>-8700000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>-8300000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>-8100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:103">
+    <row r="49" spans="1:105">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-135962050.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-131946705.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-121248906.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-121248616.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-122498259.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-131654694.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-151674428.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-154375029.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-183984311.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-179690362.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-179734609.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-178537394.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-176177413.0</v>
       </c>
-      <c r="Z49"/>
-      <c r="AA49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>-170514666.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-168197282.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-165409890.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-161548214.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-169476741.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-166034546.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-163466713.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-152023721.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-147820968.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-144067588.0</v>
       </c>
-      <c r="AK49"/>
-      <c r="AL49">
+      <c r="AM49"/>
+      <c r="AN49">
         <v>-139804975.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-133857253.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-131188612.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-129285454.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-125922270.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-124294248.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-123340308.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-124407603.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-141796196.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-157012118.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-240913545.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-231648760.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-226366718.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-168483297.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-158212616.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-138524238.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-110358489.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-89594957.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-61998896.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-46370848.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-44410240.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-34859526.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
     </row>
-    <row r="50" spans="1:103">
+    <row r="50" spans="1:105">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50">
+        <v>37724413.0</v>
+      </c>
+      <c r="C50">
+        <v>28870094.0</v>
+      </c>
+      <c r="D50">
         <v>29906369.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>34221675.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>29637533.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>26423065.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>26045245.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>35416092.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>36445409.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>32927228.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>33529152.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>27166383.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>19237054.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>15596971.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>21056449.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>17582825.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>15421420.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>13490942.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>680563.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>830237.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>14794631.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>14993415.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>33481888.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>33137127.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>24275712.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>26773075.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>20155517.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>23848862.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>17920286.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>3659324.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>4368211.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>4532681.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -15945,863 +16302,881 @@
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
     </row>
-    <row r="51" spans="1:103">
+    <row r="51" spans="1:105">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>51006605.0</v>
+      </c>
+      <c r="C51">
+        <v>37737123.0</v>
+      </c>
+      <c r="D51">
         <v>37995673.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>42567933.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>37326655.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>30140526.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>31019540.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>40161253.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>41937637.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>35738386.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>34357866.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>28187400.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>20748669.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="O51"/>
+      <c r="P51">
         <v>22654713.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>17926393.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>16970384.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="S51"/>
+      <c r="T51">
         <v>2235233.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2798430.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>22298247.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>22298247.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>37596403.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>33137127.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>40150808.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>37564175.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>29544411.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>33625045.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>43317904.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>42734608.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>43675130.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>43620106.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>39688618.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>38838280.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>37000694.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>24769426.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>24416625.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>30223253.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>29627630.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>27410227.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>20451314.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>19590313.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>12770495.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>32100218.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>13430366.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>17689168.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>10439543.0</v>
       </c>
-      <c r="AU51"/>
-      <c r="AV51">
+      <c r="AW51"/>
+      <c r="AX51">
         <v>215750102.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>202936115.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>178832659.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>208667381.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>216491494.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>203173424.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>192989606.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>184412873.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>178212466.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>172612675.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>192365478.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>187336000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>183880000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>177639000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>179264193.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>180234000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>198290000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>171916000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>194826432.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>191415000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>172676188.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>170130384.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>170130384.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>175679025.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>156717481.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>141007037.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>119161740.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>93887466.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>89860619.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>83880800.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>67899908.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>53154235.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>75370000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>72637653.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>69122538.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>61404650.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>54099516.0</v>
       </c>
-      <c r="CG51"/>
-      <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
-      <c r="CT51">
-[...4 lines deleted...]
-      </c>
+      <c r="CT51"/>
+      <c r="CU51"/>
       <c r="CV51">
         <v>200000.0</v>
       </c>
       <c r="CW51">
+        <v>200000.0</v>
+      </c>
+      <c r="CX51">
+        <v>200000.0</v>
+      </c>
+      <c r="CY51">
         <v>700000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>100000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:103">
+    <row r="52" spans="1:105">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>41027978.0</v>
+      </c>
+      <c r="C52">
+        <v>31525067.0</v>
+      </c>
+      <c r="D52">
         <v>31254172.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>35450998.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>30796906.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>27691470.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>28335768.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>37835189.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>39176464.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>35263084.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>33895543.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>27647658.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>20202208.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="O52"/>
+      <c r="P52">
         <v>22534612.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>17798264.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>16132454.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="S52"/>
+      <c r="T52">
         <v>1433967.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2010868.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>14993415.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>14993415.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>33481888.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>33137127.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>26773075.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>23926339.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>20155517.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>23848862.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>17807125.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>17807125.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>20637853.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>21037892.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>14636450.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>14636450.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>13303217.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1474796.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1451653.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>11964725.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>5889940.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>8177603.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>13622813.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>12770495.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>184755.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>24861244.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>6173492.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>10439543.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>5552117.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>15051658.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>192057882.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>178832659.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>27427982.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>166770232.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>162786110.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>157412855.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>151382000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>146324504.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>140883100.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>138819000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>163201289.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>161304918.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>157717450.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>154920000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>149374189.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>150741000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>168990130.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>142621725.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>155273526.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>151888273.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>133165536.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>114398018.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>114398018.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>120278170.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>125373985.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>106782028.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>89870586.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>67625238.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>71759199.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>71074571.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>67899908.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>53154235.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>75370000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>72637653.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>39545230.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>61404650.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>54099516.0</v>
       </c>
-      <c r="CG52"/>
-      <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
-      <c r="CT52">
-[...4 lines deleted...]
-      </c>
+      <c r="CT52"/>
+      <c r="CU52"/>
       <c r="CV52">
         <v>200000.0</v>
       </c>
       <c r="CW52">
+        <v>200000.0</v>
+      </c>
+      <c r="CX52">
+        <v>200000.0</v>
+      </c>
+      <c r="CY52">
         <v>500000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>100000.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:103">
+    <row r="53" spans="1:105">
       <c r="A53" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>80</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
+        <v>40054842.0</v>
+      </c>
+      <c r="F53">
         <v>5530030.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>4237090.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>13788170.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>34342812.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>20756497.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>108492.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>120669.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>93872.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>269597.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>815013.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>859348.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>792262.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>790516.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>3226.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>123319.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>235245.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>235245.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>42907.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>24043.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>63184.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>86064.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>94927.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>56974.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>56974.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>110602.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>60049.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>25922.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>9104000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>77019.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>63977.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>108265.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>28763.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>4569000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>138630.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>130257.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>154892.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>1520000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>151003.0</v>
       </c>
-      <c r="AR53"/>
-      <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53">
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53">
         <v>11927000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>25502000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>8138000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>13326000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>8980000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>4939000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>5510000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>4669000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>2337000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>4983000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>5726000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>6577000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>5882000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>16365000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>9426000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>9295000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>18025000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>19040000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>31115000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>29609000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>11940000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>6114000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>4449000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>6331000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>4357000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>4356000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>4595000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>3529000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>9101000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>9393000.0</v>
       </c>
-      <c r="BZ53"/>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
     </row>
-    <row r="54" spans="1:103">
+    <row r="54" spans="1:105">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -16861,1282 +17236,1308 @@
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
     </row>
-    <row r="55" spans="1:103">
+    <row r="55" spans="1:105">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>491005544.0</v>
+      </c>
+      <c r="C55">
+        <v>426181636.0</v>
+      </c>
+      <c r="D55">
         <v>363863064.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>333094266.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>311464641.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>302218144.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>293477354.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>279617029.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>286459081.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>281155260.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>286841069.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>252174412.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>252170268.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>244032734.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>251211825.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>269981738.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>278795221.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>262617997.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>190706052.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>192173802.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>142767079.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>142767079.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>102071155.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>92407808.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>95583557.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>95583557.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>110403810.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>118341216.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>127583642.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>127583642.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>132158980.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>135687361.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>153131324.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>153131324.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>123659255.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>103979391.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>97301650.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>92113330.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>93311685.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>82540102.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>67543050.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>63367232.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>63367232.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>66643762.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>47317793.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>43968181.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>43968181.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>13966927.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>329216485.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>340605180.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>340605180.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>438086210.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>418181249.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>441204799.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>442950000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>454432058.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>469615907.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>462047000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>475241931.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>468988000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>467599000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>475735000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>457335709.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>449023000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>481063000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>460595000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>472084339.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>451060000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>431605724.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>424046882.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>424046882.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>414374073.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>384133380.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>358997165.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>307229024.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>285338966.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>276922480.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>264609252.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>259655294.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>230780558.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>217959000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>198967293.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>187685774.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>136477867.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>121382836.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>16060.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>18328.0</v>
       </c>
-      <c r="CI55"/>
-      <c r="CJ55">
+      <c r="CK55"/>
+      <c r="CL55">
         <v>3099.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>3148.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>4620.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>4411.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>4352.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>7539.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>8488.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>9580.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>13300.0</v>
       </c>
-      <c r="CS55"/>
-      <c r="CT55">
+      <c r="CU55"/>
+      <c r="CV55">
         <v>3600000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>3700000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>4300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="CY55">
         <v>4500000.0</v>
       </c>
+      <c r="CZ55">
+        <v>3800000.0</v>
+      </c>
+      <c r="DA55">
+        <v>4500000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:103">
+    <row r="56" spans="1:105">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>238425776.0</v>
+      </c>
+      <c r="C56">
+        <v>180638711.0</v>
+      </c>
+      <c r="D56">
         <v>157693410.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>143447915.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>143158930.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>141396860.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>130460117.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>123438532.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>130163295.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>128423485.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>136294190.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>120426197.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>130022203.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>125707008.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>129242662.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>137277530.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>139976970.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>122841687.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>59581651.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>93407537.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>63170406.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>63170406.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>34706599.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>27503370.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>28488995.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>28488995.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>42110452.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>46775756.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>56369692.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>56369692.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>63961243.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>63683274.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>85244240.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>85244240.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>58644556.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>40539465.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>35226084.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>31087307.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>32344090.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>26490490.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>19003512.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>19570990.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>19570990.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>24850803.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>10153695.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>12687259.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>12687259.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1888066.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>129792227.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>147789379.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>147789379.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>189596228.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>138498221.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>150009075.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>169323000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>184892679.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>193803421.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>186342000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>197228929.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>186634000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>201083000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>212542000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>194662022.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>193149000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>231137000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>209849000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>219951318.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>203327000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>183854913.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>196661580.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>196661580.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>200117616.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>197125174.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>186283249.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>143928754.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>129175611.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>136077379.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>148022975.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>146927421.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>136478960.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>138470000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>124932336.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>119728064.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>75984376.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>66609198.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>16060.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>18328.0</v>
       </c>
-      <c r="CI56"/>
-      <c r="CJ56">
+      <c r="CK56"/>
+      <c r="CL56">
         <v>108.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>108.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>1200.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>991.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>932.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>4119.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>4482.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>9580.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>13300.0</v>
       </c>
-      <c r="CS56"/>
-      <c r="CT56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>1100000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>1100000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>1500000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>1400000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>1100000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:103">
+    <row r="57" spans="1:105">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>368202860.0</v>
+      </c>
+      <c r="C57">
+        <v>299848008.0</v>
+      </c>
+      <c r="D57">
         <v>228002695.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>199414338.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>175501624.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>171700980.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>154221243.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>144628939.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>156061762.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>160495555.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>161331986.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>131879983.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>121619797.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>111933857.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>115902847.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>125723024.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>126793973.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>112767476.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>49394827.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>72780358.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>73708520.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>73708520.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>71488826.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>64213897.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>58998150.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>58998150.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>76402050.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>88713026.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>92948960.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>92948960.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>95959732.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>106948054.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>116916664.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>116916664.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>79699135.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>56779616.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>56983678.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>49559232.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>47583295.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>48110661.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>42643791.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>34541581.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>34541581.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>40528018.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>20409916.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>48303804.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>48303804.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>33488842.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>352743325.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>351875284.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>351875284.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>371579858.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>330557047.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>336154955.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>321087000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>316600929.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>303935498.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>284510000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>302600446.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>292677000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>286411000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>285192000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>265509703.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>252235000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>269052000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>247259000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>266270313.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>245131000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>221837331.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>193465916.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>193465916.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>202628466.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>207092899.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>180068657.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>150926361.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>133909134.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>133663723.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>128846182.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>145722308.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>121491104.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>117680000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>107003997.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>99727707.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>93975875.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>82243019.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>20000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>20000.0</v>
       </c>
-      <c r="CI57"/>
-      <c r="CJ57">
+      <c r="CK57"/>
+      <c r="CL57">
         <v>44290.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>42340.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>21431.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>10236.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>6256.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>4572.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5980.0</v>
       </c>
       <c r="CR57">
         <v>5980.0</v>
       </c>
-      <c r="CS57"/>
+      <c r="CS57">
+        <v>5980.0</v>
+      </c>
       <c r="CT57">
+        <v>5980.0</v>
+      </c>
+      <c r="CU57"/>
+      <c r="CV57">
         <v>2300000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>2400000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>2500000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>2500000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>1800000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:103">
+    <row r="58" spans="1:105">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>388796772.0</v>
+      </c>
+      <c r="C58">
+        <v>316702045.0</v>
+      </c>
+      <c r="D58">
         <v>245406770.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>217250127.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>192721548.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>182150979.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>163094240.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>153090080.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>165217732.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>161493431.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>167287909.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>138000591.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>129242578.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>119654237.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>123609345.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>134049219.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>136763173.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>121733424.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>68510244.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>90335266.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>90360251.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>90360251.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>85032733.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>77284571.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>81925501.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>81925501.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>98898014.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>112167236.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>127256343.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>127256343.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>128182351.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>139204479.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>150935598.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>150935598.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>110136154.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>86688850.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>86459455.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>79435761.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>78221689.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>67425112.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>49556710.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>41698345.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>41698345.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>53266986.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>33195293.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>48303804.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>48303804.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>33488842.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>385677593.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>383877345.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>383877345.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>421881728.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>392657255.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>393573117.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>371154000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>362741621.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>349456307.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>326547000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>339968091.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>326873000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>320695000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>326385000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>306902933.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>293625000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>309115000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>286733000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>315483469.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>294760000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>270547086.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>256974882.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>256974882.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>266494825.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>238728592.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>214587914.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>180497112.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>160492210.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>152084052.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>141966067.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>146027265.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>121785533.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>117680000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>107003997.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>99727707.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>93975875.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>82243019.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>20000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>20000.0</v>
       </c>
-      <c r="CI58"/>
-      <c r="CJ58">
+      <c r="CK58"/>
+      <c r="CL58">
         <v>44290.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>42340.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>21431.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>10236.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>6266.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>4572.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5980.0</v>
       </c>
       <c r="CR58">
         <v>5980.0</v>
       </c>
-      <c r="CS58"/>
+      <c r="CS58">
+        <v>5980.0</v>
+      </c>
       <c r="CT58">
+        <v>5980.0</v>
+      </c>
+      <c r="CU58"/>
+      <c r="CV58">
         <v>2600000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>2700000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>2800000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>2800000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>1900000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:103">
+    <row r="59" spans="1:105">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -18196,392 +18597,396 @@
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
     </row>
-    <row r="60" spans="1:103">
+    <row r="60" spans="1:105">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>105160959.0</v>
+      </c>
+      <c r="C60">
+        <v>112678073.0</v>
+      </c>
+      <c r="D60">
         <v>121409257.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>118210911.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>120791786.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>121673043.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>131166059.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>126590307.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>120881536.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>112824305.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>114597552.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>108664339.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>116774588.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>117495374.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>120776624.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>127857371.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>134161975.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>133291559.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>122172049.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>101818181.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>52399093.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>52399093.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>16985015.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>15066365.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>13605279.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>13605279.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>11433390.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>6112548.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>315322.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>315322.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>3961782.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-3519537.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>2195726.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>2195726.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>13523101.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>17290541.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>10842195.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>12677569.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>15089996.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>15114990.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>17986340.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>21668887.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>21668887.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>13376776.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>14122500.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-4335623.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-4335623.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-19521915.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-56461108.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-43272165.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>-43272165.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>16204482.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>25523994.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>47631682.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>71796000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>91690437.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>120159600.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>135500000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>135273840.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>142115000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>146904000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>149350000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>150432776.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>155398000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>171948000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>173862000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>156600870.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>156300000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>161058638.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>167072000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>167072000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>147879248.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>145404788.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>144409251.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>126731912.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>124846756.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>124838428.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>122643185.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>113628029.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>108995025.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>100279000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>91963296.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>87958067.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>42501992.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>39139817.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>-3940.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>-1672.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-41191.0</v>
       </c>
       <c r="CK60"/>
       <c r="CL60">
+        <v>-41191.0</v>
+      </c>
+      <c r="CM60"/>
+      <c r="CN60">
         <v>-16811.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>-5825.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>-1914.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>2967.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>2508.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>3600.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>7320.0</v>
       </c>
-      <c r="CS60"/>
-      <c r="CT60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>1000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>1000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>1500000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>1700000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>1900000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:103">
+    <row r="61" spans="1:105">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-      <c r="K61">
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61">
         <v>-4066610.0</v>
       </c>
-      <c r="L61">
-[...2 lines deleted...]
-      <c r="M61"/>
       <c r="N61">
         <v>-4066610.0</v>
       </c>
-      <c r="O61">
-[...1 lines deleted...]
-      </c>
+      <c r="O61"/>
       <c r="P61">
         <v>-4066610.0</v>
       </c>
-      <c r="Q61"/>
+      <c r="Q61">
+        <v>-4066610.0</v>
+      </c>
       <c r="R61">
         <v>-4066610.0</v>
       </c>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-4066610.0</v>
       </c>
       <c r="U61">
         <v>-4066610.0</v>
       </c>
       <c r="V61">
         <v>-4066610.0</v>
       </c>
       <c r="W61">
         <v>-4066610.0</v>
       </c>
       <c r="X61">
         <v>-4066610.0</v>
       </c>
       <c r="Y61">
         <v>-4066610.0</v>
       </c>
       <c r="Z61">
         <v>-4066610.0</v>
       </c>
       <c r="AA61">
         <v>-4066610.0</v>
       </c>
       <c r="AB61">
@@ -18590,57 +18995,57 @@
       <c r="AC61">
         <v>-4066610.0</v>
       </c>
       <c r="AD61">
         <v>-4066610.0</v>
       </c>
       <c r="AE61">
         <v>-4066610.0</v>
       </c>
       <c r="AF61">
         <v>-4066610.0</v>
       </c>
       <c r="AG61">
         <v>-4066610.0</v>
       </c>
       <c r="AH61">
         <v>-4066610.0</v>
       </c>
       <c r="AI61">
         <v>-4066610.0</v>
       </c>
       <c r="AJ61">
         <v>-4066610.0</v>
       </c>
       <c r="AK61">
-        <v>-4067000.0</v>
+        <v>-4066610.0</v>
       </c>
       <c r="AL61">
         <v>-4066610.0</v>
       </c>
       <c r="AM61">
-        <v>-4066610.0</v>
+        <v>-4067000.0</v>
       </c>
       <c r="AN61">
         <v>-4066610.0</v>
       </c>
       <c r="AO61">
         <v>-4066610.0</v>
       </c>
       <c r="AP61">
         <v>-4066610.0</v>
       </c>
       <c r="AQ61">
         <v>-4066610.0</v>
       </c>
       <c r="AR61">
         <v>-4066610.0</v>
       </c>
       <c r="AS61">
         <v>-4066610.0</v>
       </c>
       <c r="AT61">
         <v>-4066610.0</v>
       </c>
       <c r="AU61">
         <v>-4066610.0</v>
       </c>
@@ -18659,121 +19064,127 @@
       <c r="AZ61">
         <v>-4066610.0</v>
       </c>
       <c r="BA61">
         <v>-4066610.0</v>
       </c>
       <c r="BB61">
         <v>-4066610.0</v>
       </c>
       <c r="BC61">
         <v>-4066610.0</v>
       </c>
       <c r="BD61">
         <v>-4066610.0</v>
       </c>
       <c r="BE61">
         <v>-4066610.0</v>
       </c>
       <c r="BF61">
         <v>-4066610.0</v>
       </c>
       <c r="BG61">
         <v>-4066610.0</v>
       </c>
       <c r="BH61">
-        <v>-4067000.0</v>
+        <v>-4066610.0</v>
       </c>
       <c r="BI61">
-        <v>-4067000.0</v>
+        <v>-4066610.0</v>
       </c>
       <c r="BJ61">
         <v>-4067000.0</v>
       </c>
       <c r="BK61">
         <v>-4067000.0</v>
       </c>
       <c r="BL61">
         <v>-4067000.0</v>
       </c>
       <c r="BM61">
         <v>-4067000.0</v>
       </c>
       <c r="BN61">
-        <v>-4066000.0</v>
+        <v>-4067000.0</v>
       </c>
       <c r="BO61">
         <v>-4067000.0</v>
       </c>
       <c r="BP61">
-        <v>-4067000.0</v>
+        <v>-4066000.0</v>
       </c>
       <c r="BQ61">
         <v>-4067000.0</v>
       </c>
       <c r="BR61">
         <v>-4067000.0</v>
       </c>
       <c r="BS61">
         <v>-4067000.0</v>
       </c>
-      <c r="BT61"/>
-      <c r="BU61"/>
+      <c r="BT61">
+        <v>-4067000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-4067000.0</v>
+      </c>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
     </row>
-    <row r="62" spans="1:103">
+    <row r="62" spans="1:105">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -18833,84 +19244,86 @@
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18951,3074 +19364,3171 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>176766718.0</v>
+      </c>
+      <c r="C2">
         <v>134839364.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>172714042.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>230630161.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47559243.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34852132.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21571822.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27731901.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>68570871.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10415362.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12954553.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>113454395.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>202159615.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>204198000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>192649000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>192140000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>184388000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>214441714.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>120254925.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>104196278.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>76234834.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>21599.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3754.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>6100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>10575797.0</v>
+      </c>
+      <c r="C3">
         <v>9170788.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10335847.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8559023.0</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>4056656.0</v>
+      </c>
+      <c r="G3">
         <v>2700888.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2753200.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2615327.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1738632.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1319588.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>508945.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8257676.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19316828.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18519000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18628000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>18405000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12832000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13249392.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8911704.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5815706.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3511079.0</v>
       </c>
-      <c r="V3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W3"/>
       <c r="X3">
         <v>380.0</v>
       </c>
-      <c r="Y3"/>
+      <c r="Y3">
+        <v>380.0</v>
+      </c>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>-300000.0</v>
       </c>
+      <c r="AC3">
+        <v>-300000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4">
         <v>1831237.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>64497429.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B5">
+        <v>-11136621.0</v>
+      </c>
+      <c r="C5">
         <v>9619548.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1103219.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4285685.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>-12492895.0</v>
+      </c>
+      <c r="G5">
         <v>-6447673.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9468531.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1123090.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-21222329.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12510726.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>19454423.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9904637.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-98386531.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-51964144.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12406080.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-26754921.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6198023.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-496531.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5427596.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>23168910.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16094278.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14677.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-42159.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6323.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3275.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3485.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>-560824.0</v>
+      </c>
+      <c r="C6">
         <v>18790336.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11439066.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4273338.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-8436239.0</v>
+      </c>
+      <c r="G6">
         <v>-3746785.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6715331.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1492237.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-19483697.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11191138.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>19963368.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1646961.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-79069703.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-33445144.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6221920.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8349921.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6633977.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12752861.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14339300.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28984616.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>19605357.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-14677.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-41779.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5943.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3275.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3485.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2900000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>1831240.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>18422588.0</v>
+      </c>
+      <c r="C9">
         <v>41775245.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>31724323.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18095324.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5110490.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2714020.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>622526.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3298597.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10195472.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2045991.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>949861.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9559685.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-16607055.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1473000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>26304000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>22663000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>26756000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>30905855.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>25605974.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>39632738.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25686749.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>19315.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>966.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>2400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>-11136621.0</v>
+      </c>
+      <c r="C10">
         <v>11143763.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6053182.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-12556018.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53826098.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7846768.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10853435.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1957482.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-21467341.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12113405.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19363204.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-26705038.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-109909115.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-63413000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-23235000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-36137000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-15244000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8985813.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>287807.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20757458.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>12901217.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-14677.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-42159.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6323.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3275.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3485.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>-184686.0</v>
+      </c>
+      <c r="C11">
         <v>1558613.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2486145.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1228207.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-7733046.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1341963.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1919158.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-14305.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1017044.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>600513.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5320515.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16475.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6119964.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2394000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1302000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3354000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1253000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1045213.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-195521.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>592892.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>526840.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14677.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>42159.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6323.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3275.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3485.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="C12">
+        <v>179</v>
+      </c>
+      <c r="B12">
+        <v>673344.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>870670.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>784880000.0</v>
       </c>
       <c r="E12">
         <v>784880000.0</v>
       </c>
       <c r="F12">
+        <v>784880000.0</v>
+      </c>
+      <c r="G12">
         <v>1399095.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1384904.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>834391.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>245015.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>134674.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>0.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16800404.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11522580.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10904320.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9925884.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8969570.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9356000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11020808.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5224800.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2289616.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2395137.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
+      <c r="AC12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>491060.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>784880.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>1384900.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>834390.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>245020.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>9000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B14">
+        <v>1573816.0</v>
+      </c>
+      <c r="C14">
         <v>2204882.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3177060.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1879365.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-73092.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-39870.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-85912.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-14305.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11977.0</v>
       </c>
       <c r="J14">
         <v>11977.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>11977.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
+      <c r="AC14"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>-9378119.0</v>
+      </c>
+      <c r="C15">
         <v>11790032.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2449057.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9448446.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>61486052.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7806898.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-10767523.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1943177.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-21467341.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-12713918.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15873926.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>37775916.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-116029079.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-65807000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-24537000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-32783000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-13991000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-7940600.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>483328.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>20164566.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12374377.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-14677.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-42159.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6323.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3275.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3485.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2600000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-9448446.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>61486052.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-7806898.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-10767523.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1943177.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-21467341.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-12652194.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>15873926.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37775916.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-116029079.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-65807395.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-24537364.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>483000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20165000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13497000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B17">
+        <v>-10951935.0</v>
+      </c>
+      <c r="C17">
         <v>9585150.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-11555412.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8901932.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>61559144.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7801726.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-10766897.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1942636.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-21467341.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-12652194.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>14042689.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-26721513.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-116029079.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-65807395.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-24537364.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>-673344.0</v>
+      </c>
+      <c r="C18">
         <v>1283090.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>229943.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>491060.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>784880.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1399095.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1384904.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-834391.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-245015.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1542475.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>65446363.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2031830.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>620166.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>12315969.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-44657.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>143073.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-91219.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-38343396.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2140656.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-798528.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>312501.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>-2387210.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>780389.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>721737.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1046360.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1080949.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1697762.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2779497.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>131745.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>-639390.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>53568785.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3918959.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>6517344.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>-18651420.0</v>
+      </c>
+      <c r="C21">
         <v>8788149.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7251812.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11504603.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11712506.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8479503.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10088697.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-13439060.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-20205282.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-12256919.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3649004.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-10644219.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-100679556.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-56703000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7655145.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-20728711.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-7052651.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-496531.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4581352.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>22571365.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16094278.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-14677.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-42159.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6323.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3275.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3485.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>213840726.0</v>
+      </c>
+      <c r="C23">
         <v>167826460.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>211690177.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>260230088.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>64382239.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>46045655.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32283045.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>36953903.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>78580681.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>20626290.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5550009.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>133583767.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>223573388.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>253101000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>226608000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>235532000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>218197000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>245844100.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>141279547.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>121257651.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>85827305.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14677.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>83073.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11043.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3275.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3485.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>10575797.0</v>
+      </c>
+      <c r="C25">
         <v>9170788.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8961042.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8559023.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4056656.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2700888.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2753200.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2466127.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1592322.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26">
+        <v>15801613.0</v>
+      </c>
+      <c r="C26">
         <v>13010082.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11928070.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>10635486.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5274316.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1678895.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1905504.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2481038.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1738767.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1571337.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1001889.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3981163.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5367962.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5759000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7287000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7398000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5643000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6252106.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3957145.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2935134.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>541735.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B27">
+        <v>5076891.0</v>
+      </c>
+      <c r="C27">
         <v>5197888.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4903926.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2007812.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2301720.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>701404.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1020929.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2081138.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3217016.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>997804.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>135468.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4504410.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7645217.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8489000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8542000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8857000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6176000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5803000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4695604.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5054624.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4023582.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>16195504.0</v>
+      </c>
+      <c r="C28">
         <v>13947727.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13789108.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9737711.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10027349.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3745676.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4411878.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4497338.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4328652.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7596926.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3329763.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12357721.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17490537.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>40009000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18130000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27137000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21990000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19347000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12371873.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9071615.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5027154.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14677.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>61474.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7289.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>4300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>-184686.0</v>
+      </c>
+      <c r="C29">
         <v>1558613.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2328063.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1228207.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7733046.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>672580.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5320520.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>37074008.0</v>
+      </c>
+      <c r="C30">
         <v>32987096.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>38976135.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29599927.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16822996.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11193523.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10711223.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9222002.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10009810.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10210928.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-18504562.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20129372.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21413773.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>48903000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>33959000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>43392000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33809000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>31402386.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21024622.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17061373.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9592471.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14677.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>61474.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7289.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3275.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3485.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4100000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>7514799.0</v>
+      </c>
+      <c r="C31">
         <v>2355614.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1198630.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1051415.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>65538604.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>632735.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-764738.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10563117.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1262059.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>143514.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>23012208.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-16060819.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-72154288.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-13606956.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-15580099.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-15408021.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8191424.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8489282.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4293545.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1813907.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-797924.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
-      <c r="AA31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>195189306.0</v>
+      </c>
+      <c r="C32">
         <v>176614609.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>204438365.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>248725485.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>52669733.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>37566152.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22194348.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>24433304.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>58375399.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8369371.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13904414.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>123014080.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>185552560.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>205671000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>218953000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>214803000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>211144000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>245347569.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>145860899.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>143829016.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>101921583.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>40914.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4720.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
-      <c r="AA32">
+      <c r="AA32"/>
+      <c r="AB32">
         <v>8500000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY32"/>
+  <dimension ref="A1:DA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
         <v>163</v>
       </c>
       <c r="CV1" t="s">
-        <v>26</v>
+        <v>164</v>
       </c>
       <c r="CW1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CX1" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
+      <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>68578124.0</v>
+      </c>
+      <c r="C2">
+        <v>54519790.0</v>
+      </c>
+      <c r="D2">
         <v>56047837.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>36061924.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30137167.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22059276.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>37673684.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>35065019.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>40041385.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>43494326.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>51192531.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>38536228.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>39490957.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>50674621.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>54261244.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>50814352.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>74879944.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>26760312.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8430808.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4791503.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7576620.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>14374413.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9245811.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4536637.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4249588.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4249588.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7431039.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4490512.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5400683.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>9545737.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7426846.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7099375.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3659943.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>37495729.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>19111425.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7830396.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4133321.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3974617.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1226648.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1915890.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3298207.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5658887.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>5339524.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2226039.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2717082.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2671908.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>896227.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>43675974.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>30631138.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>38868591.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>39583027.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>46986217.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>47619000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>67971371.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>57916066.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>51906863.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>36651065.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>57723757.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>53316520.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>43536733.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>42261582.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>53533855.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>50286493.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>59764391.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>41420960.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>40667672.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>49457249.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>39640812.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>37792979.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>57496519.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>61257304.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>60082000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>47420664.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>45681745.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>37572204.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>24414599.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>23382523.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>34885599.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>34292329.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>24898674.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>26013000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>19024027.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>19947936.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>16547598.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>19717964.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>21783000.0</v>
       </c>
-      <c r="CH2"/>
-[...1 lines deleted...]
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2">
         <v>1627.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>-1627.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>4754.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>13503.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>4969.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2"/>
+      <c r="CV2">
         <v>900000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>900000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>1700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CY2">
         <v>1300000.0</v>
       </c>
+      <c r="CZ2">
+        <v>1000000.0</v>
+      </c>
+      <c r="DA2">
+        <v>1300000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B3">
-        <v>2562199.0</v>
+        <v>3739554.0</v>
       </c>
       <c r="C3">
+        <v>4332374.0</v>
+      </c>
+      <c r="D3">
+        <v>1534081.0</v>
+      </c>
+      <c r="E3">
         <v>2349717.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2416583.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2109967.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2212564.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2319039.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2529218.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4023910.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2129498.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2118806.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2317237.0</v>
       </c>
-      <c r="M3"/>
-      <c r="N3">
+      <c r="O3"/>
+      <c r="P3">
         <v>2184148.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1866093.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2113281.0</v>
       </c>
-      <c r="Q3"/>
-      <c r="R3">
+      <c r="S3"/>
+      <c r="T3">
         <v>788156.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>801076.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>714548.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>844.64</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>701683.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>566948.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>669711.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>669711.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>687176.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>714905.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>681408.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>698543.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>645243.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>584137.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>538204.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>586200.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>374341.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>334375.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>297406.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>233913.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>289262.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>270058.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>272548.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>285873.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>249932.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>132351.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>51624.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>75038.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>6166.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2603149.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2896152.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2752209.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>4257695.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>5036621.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>4886139.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>5136373.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2982826.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>5209672.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>5148694.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>5178125.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>4359112.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>5293829.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>4655882.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>4319358.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>5143258.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4469160.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>4600067.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>4192735.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>1328208.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>3982887.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>3893924.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>3626880.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>9905011.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>108757.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>453327.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>2782297.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>6574724.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>125581.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>165582.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>2045817.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>4194378.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>-1016672.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>1424884.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1213116.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>2705326.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>54678.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>751078.0</v>
       </c>
-      <c r="CG3"/>
-      <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
-      <c r="CO3">
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3">
         <v>966.0</v>
       </c>
-      <c r="CP3"/>
-      <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
-      <c r="CT3">
-[...4 lines deleted...]
-      </c>
+      <c r="CT3"/>
+      <c r="CU3"/>
       <c r="CV3">
         <v>-100000.0</v>
       </c>
       <c r="CW3">
         <v>-100000.0</v>
       </c>
       <c r="CX3">
+        <v>-100000.0</v>
+      </c>
+      <c r="CY3">
+        <v>-100000.0</v>
+      </c>
+      <c r="CZ3">
         <v>100000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-      <c r="AP4">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-5343.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>315061.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>1521519.0</v>
       </c>
-      <c r="AS4"/>
-      <c r="AT4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>17561178.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>46936251.0</v>
       </c>
-      <c r="AV4"/>
-      <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
@@ -22029,652 +22539,666 @@
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B5">
-        <v>2118463.0</v>
+        <v>-8538769.0</v>
       </c>
       <c r="C5">
+        <v>-7623936.0</v>
+      </c>
+      <c r="D5">
+        <v>1898695.0</v>
+      </c>
+      <c r="E5">
         <v>-3197096.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2922414.0</v>
       </c>
-      <c r="E5">
-[...2 lines deleted...]
-      <c r="F5">
+      <c r="G5">
+        <v>-5521710.0</v>
+      </c>
+      <c r="H5">
         <v>-281862.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>5274150.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>10148970.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1183270.0</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5">
-        <v>-2880890.0</v>
+        <v>5905748.0</v>
       </c>
       <c r="M5">
+        <v>-3246538.0</v>
+      </c>
+      <c r="N5">
+        <v>-2607366.0</v>
+      </c>
+      <c r="O5">
         <v>-2443312.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
-        <v>-1335261.0</v>
+        <v>-850740.0</v>
       </c>
       <c r="Q5">
+        <v>1979681.0</v>
+      </c>
+      <c r="R5">
+        <v>802854.0</v>
+      </c>
+      <c r="S5">
         <v>-5787067.0</v>
       </c>
-      <c r="R5">
-[...4 lines deleted...]
-      </c>
       <c r="T5">
+        <v>20023221.0</v>
+      </c>
+      <c r="U5">
+        <v>2720223.0</v>
+      </c>
+      <c r="V5">
         <v>-27882.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1641988.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>393581.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-909783.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3513460.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1657716.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1462546.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1972192.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2520333.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2701944.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>8220154.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-3270822.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2358861.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-10308684.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4165718.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3624311.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2029596.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2240236.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-5203455.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-2581066.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1974106.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-2106004.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-2126763.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1259830.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-306709.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>23233718.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-366772.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3126192.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-4694660.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2875314.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-10508984.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-4754097.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-5581349.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-18125147.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-21170391.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-21221506.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-15620202.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>3176985.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-4345811.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-7245298.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-1832499.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-1800414.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-11794190.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-13352703.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>853268.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-2873537.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>21052.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-3556284.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-3146294.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>924652.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>3039968.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-35993.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-3701161.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>200655.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-1327601.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-1409448.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>2001708.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>3556250.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>6359583.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>6035005.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>8422738.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>3246420.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>5550237.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>3932167.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>3363790.0</v>
       </c>
-      <c r="CG5"/>
-      <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
-      <c r="CO5">
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5">
         <v>-507.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
-      <c r="CT5">
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5">
         <v>-100000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="CX5">
         <v>-300000.0</v>
       </c>
       <c r="CY5">
+        <v>-200000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-300000.0</v>
+      </c>
+      <c r="DA5">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B6">
-        <v>4680662.0</v>
+        <v>-4799215.0</v>
       </c>
       <c r="C6">
+        <v>-3291562.0</v>
+      </c>
+      <c r="D6">
+        <v>3432776.0</v>
+      </c>
+      <c r="E6">
         <v>-847379.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-505831.0</v>
       </c>
-      <c r="E6">
-[...2 lines deleted...]
-      <c r="F6">
+      <c r="G6">
+        <v>-3411743.0</v>
+      </c>
+      <c r="H6">
         <v>1930702.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>7593189.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>12678188.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5207180.0</v>
       </c>
-      <c r="J6">
-[...4 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-563653.0</v>
+        <v>8035246.0</v>
       </c>
       <c r="M6">
+        <v>-1127732.0</v>
+      </c>
+      <c r="N6">
+        <v>-290129.0</v>
+      </c>
+      <c r="O6">
         <v>-2443312.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
-        <v>778020.0</v>
+        <v>1333408.0</v>
       </c>
       <c r="Q6">
+        <v>3845774.0</v>
+      </c>
+      <c r="R6">
+        <v>2916135.0</v>
+      </c>
+      <c r="S6">
         <v>-4034191.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
+        <v>20811377.0</v>
+      </c>
+      <c r="U6">
+        <v>3521299.0</v>
+      </c>
+      <c r="V6">
         <v>686666.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1641143.36</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1095264.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-342835.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2843749.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-988005.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-775370.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1257287.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1838925.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2003401.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>8865397.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2686685.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1820657.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-9722484.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-3791377.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-3289936.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1732190.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2006323.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-4914193.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2311008.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1701558.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1820131.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1876831.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1127479.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-255085.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>23308756.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-360606.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-523043.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1798508.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-123105.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-6251289.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>282524.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-695210.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-12988774.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-18187565.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-16011834.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-10471508.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>8355110.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>13301.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-1951469.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>2823383.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>2518944.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-6650932.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-8883543.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>5453335.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1319198.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>1349260.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>426603.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>747630.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>4551532.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>12944979.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>72764.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-3247834.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>2982952.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>5247123.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-1283867.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>2167290.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>5602067.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>10553961.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>5018333.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>9847622.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>4459536.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>8255563.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>3986845.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>4114868.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-2268.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-1672.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-8738.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-1999.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-31143.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-7135.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>1000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-8272.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>459.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-1092.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-3720.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-1970.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-290.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-200000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-500000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-400000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-300000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-200000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -22734,54 +23258,56 @@
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22841,1280 +23367,1306 @@
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>1039868.0</v>
+      </c>
+      <c r="C9">
+        <v>4282722.0</v>
+      </c>
+      <c r="D9">
         <v>4875723.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4462409.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4801734.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3311615.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>6954557.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>12728026.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>18781047.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>12685359.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>12248578.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3884642.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2905744.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3783214.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3460448.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5535308.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5316354.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1042028.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1131382.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1097651.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1839429.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1045562.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1374845.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>87610.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>412345.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>412345.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>658765.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-219576.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-229008.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-64903.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1837475.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1049073.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-347146.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-6926443.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1360715.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1491137.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-417177.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-474101.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-919001.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-553595.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-99294.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-158298.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-33216.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>226653.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>349225.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>407199.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>78603.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4318872.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>3652216.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>3501886.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-7428045.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-1387491.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-3552509.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-4239010.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-3624975.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-5062898.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-3870132.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>14031200.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>8265755.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>3592908.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>4449007.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>9996364.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>5307908.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-1207145.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>9002755.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>9559880.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>8093716.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>5047796.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>3021682.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>10593218.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>11480781.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>8404497.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>3914847.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>7105730.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>6200400.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>5062697.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>6146323.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>8196554.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>11815973.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>8498562.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>12206000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>7079723.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>6814432.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>7606945.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>6160443.0</v>
       </c>
-      <c r="CG9"/>
-      <c r="CH9"/>
       <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9">
         <v>5933.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>9187.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>3573.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>2068.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>4487.0</v>
       </c>
-      <c r="CO9"/>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
-[...4 lines deleted...]
-      </c>
+      <c r="CT9"/>
+      <c r="CU9"/>
       <c r="CV9">
         <v>400000.0</v>
       </c>
       <c r="CW9">
+        <v>500000.0</v>
+      </c>
+      <c r="CX9">
+        <v>400000.0</v>
+      </c>
+      <c r="CY9">
         <v>700000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>700000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>-8954864.0</v>
+      </c>
+      <c r="C10">
+        <v>-7623936.0</v>
+      </c>
+      <c r="D10">
         <v>1898695.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-3360398.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2050982.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-5955157.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-346252.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>6823912.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10621260.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-5657995.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5458717.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3246538.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2607366.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-13488288.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-850740.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1196053.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>586957.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1474486.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>20023221.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2720223.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>29608168.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4336205.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>41715.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1198167.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-3924860.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-3924860.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1787068.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2334174.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2807333.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3864524.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7920563.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-3445688.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-2567833.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-11442992.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-4202753.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-3753380.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-2068216.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-2194397.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-5289917.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-2668692.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1960399.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-2060606.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-2072847.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-1301852.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-495756.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>23233659.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-353363.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-9829430.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-9264785.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-5265568.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-57868584.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-10212676.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-16634943.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-25192912.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-20766258.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-27321425.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-15620202.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>294256.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-7933036.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-7245298.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-4265320.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-3791590.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-9802122.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-20266574.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-1403393.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-4664643.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-2234387.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-5584054.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-5510725.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-1914909.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>476864.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-2318665.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-6064418.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-1079594.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-1327601.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-2569829.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>597745.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>3587492.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>4822609.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>4720141.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>7312000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>3919107.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>4521842.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>3648846.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>2782967.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-2268.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-1672.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-8738.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-1999.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>-7135.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>1000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-4881.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>459.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-1092.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-3720.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-1970.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-290.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="CW10">
         <v>-400000.0</v>
       </c>
       <c r="CX10">
+        <v>-900000.0</v>
+      </c>
+      <c r="CY10">
         <v>-400000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
+        <v>-400000.0</v>
+      </c>
+      <c r="DA10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>7426.0</v>
+      </c>
+      <c r="C11">
+        <v>-833.0</v>
+      </c>
+      <c r="D11">
         <v>-183853.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-287434000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-630187.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-630187.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>339287.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>800727.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1048786.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3501771.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-305431.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-307311.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-402884.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1312437.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2012.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>179788.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-93546.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-7733046.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3487.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>19622.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1114.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-45672.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2532.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-952.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-34735.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>-14446.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-16790.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-19941.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-2829.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-7964.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-3493.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>185808.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>0.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-14295.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-28025.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1389.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>657805.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>657805.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-51.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-57241.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>72067.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-450168.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-32851.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-41532.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>5845066.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-46936251.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>6906882.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>16474.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>35687.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>58005.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>5994266.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>32006.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-2726.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>274636.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>7846.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2114010.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1617678.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>795641.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-181760.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-133798.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-1224342.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-2003609.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1146418.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-1272316.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-874602.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-413027.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>211208.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-176161.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-994989.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-30504.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>119339.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-139059.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-478173.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>119894.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>158018.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>4740.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>81280.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>42938.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>345000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>131004.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-123674.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>286672.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>219776.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>2268.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>1672.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>8738.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>1999.0</v>
       </c>
-      <c r="CK11"/>
-      <c r="CL11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>7135.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-1000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>4881.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-459.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>1092.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>3720.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>1970.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>290.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="CW11">
         <v>400000.0</v>
       </c>
       <c r="CX11">
+        <v>900000.0</v>
+      </c>
+      <c r="CY11">
         <v>400000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
+        <v>400000.0</v>
+      </c>
+      <c r="DA11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>416095.0</v>
+      </c>
+      <c r="C12">
+        <v>335393.0</v>
+      </c>
+      <c r="D12">
         <v>219768.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>163303.0</v>
       </c>
-      <c r="D12"/>
-[...3 lines deleted...]
-      </c>
+      <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
+        <v>40350.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12">
         <v>252013297.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>252013297.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>447031.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>252472000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3179138.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="O12"/>
+      <c r="P12">
         <v>687345.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>783628.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>215897.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="S12"/>
+      <c r="T12">
         <v>129340000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>52700000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7598.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>228065.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>357739.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>385208.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>411400.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>411400.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>324522.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>361982.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>287000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>228635.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>299591.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>136076.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>170089.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>158195.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>8943.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>93035.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2728.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>91124.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>314000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>15358.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>37192.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>48459.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>48459.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>64429.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>16029.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>59.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>15301.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>6193187.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>6698839.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>3893077.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3629043.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3454229.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1705189.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2734119.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>2949595.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2799237.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2634429.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2883000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1199689.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2710601.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>2512322.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2839640.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1923919.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>2022042.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>2190607.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>2153126.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>2255439.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1896552.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>2364431.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2839561.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>3643346.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2735183.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>2418802.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>2223477.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>2090238.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1069902.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>1164000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>900832.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>1296579.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>297226.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>651000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>384889.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>323000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>371404.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>572064.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>218000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13">
         <v>688721.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>252472.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>5311.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>419191.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>687345.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>428080.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>411400.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>324520.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>361980.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>287000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24144,153 +24696,159 @@
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B14">
+        <v>-325082.0</v>
+      </c>
+      <c r="C14">
+        <v>246679.0</v>
+      </c>
+      <c r="D14">
         <v>567955.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>287434.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>471748.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>815443.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>703186.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>422277.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>263976.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4391262.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>570644.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>304237.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-1478052.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1478052.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-848438.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>211075.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>51097.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-51097.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3487.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>20355.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-1114.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-42256.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-2532.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>56872.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5870.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>52777.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>72406.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>61432.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-19941.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-2848.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-7964.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>-3493.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2419.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2419.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
@@ -24315,893 +24873,913 @@
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
+      <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>-9287372.0</v>
+      </c>
+      <c r="C15">
+        <v>-7376424.0</v>
+      </c>
+      <c r="D15">
         <v>2650503.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-3072964.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-1579234.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-4509527.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>17647.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>6445462.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>9836450.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4768504.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>6334792.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-2634990.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1380355.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-10697799.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-290.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>805190.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>444453.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>9156435.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>20019734.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2700601.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>29609282.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4333819.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>44247.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1197215.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3890125.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-3890125.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1772622.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2317384.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-2787392.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3861676.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>7928527.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-3442195.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-2567833.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-11442992.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-4202753.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-3753380.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-2068216.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-2194397.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-5947722.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-2668641.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-1903158.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-2132673.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-1628022.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-953940.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1067295.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>17388593.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>15215922.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>37106821.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-9264785.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-5282042.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-57904271.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-10270681.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-22629209.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-25224918.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-20763532.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-27596061.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-15628048.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-1820000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-9550714.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-7245000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-4083000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-3658000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-8577780.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-18263000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-2550000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-3392000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-1359785.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-5171000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-5721933.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-1738748.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1471853.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-2288161.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-6183757.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-940535.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-849428.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-2689723.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>439727.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>3582752.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>4741329.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>4677203.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>6967000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>3788103.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>4645516.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>3362174.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>2563191.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-2268.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-1672.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-8738.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-1999.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-31143.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-7135.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>1000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-4881.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>459.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-1092.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-3720.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>-1970.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-290.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="CW15">
         <v>-400000.0</v>
       </c>
       <c r="CX15">
+        <v>-900000.0</v>
+      </c>
+      <c r="CY15">
         <v>-400000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
+        <v>-400000.0</v>
+      </c>
+      <c r="DA15">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>6334792.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-2634990.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-10060436.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-10697799.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-290.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1016265.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>9156435.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>9156435.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>20019734.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2700601.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>29609282.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-4293949.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>44247.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1197215.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2359981.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-3890125.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1772622.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-2317384.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-2787392.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-3861676.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>7928527.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-3442195.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-2567833.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-11442992.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-4202753.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-3753380.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-2068216.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>-5947722.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-2668641.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-1903158.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-2132673.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-1628022.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-953940.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1067295.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>17389000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>15215922.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>37106821.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-9264785.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-5282042.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-57904272.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-10270681.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-19688377.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-28165749.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-20763532.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-27596061.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-15628048.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-1819754.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>-7245298.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16">
         <v>1471000.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>439000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>3583000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>4742000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>4677000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>7554000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>3192000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>4816000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>3501000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>3036000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>2144000.0</v>
       </c>
-      <c r="CH16"/>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B17">
+        <v>-8962290.0</v>
+      </c>
+      <c r="C17">
+        <v>-7623103.0</v>
+      </c>
+      <c r="D17">
         <v>2082548.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-3360398.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2050982.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-5324970.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-685539.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>6023185.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>9572474.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-9159766.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>5764148.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-2939227.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-10900257.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-12175851.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>783691.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>811190.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>9153322.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>9207532.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>20019817.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>2720223.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>29614185.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4290533.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>45180.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1198167.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-2359151.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-3924860.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1787068.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-2334174.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-2785030.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-3861695.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>7928954.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-3442062.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-2567833.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-11442992.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-4202753.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-3753380.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-2068216.0</v>
       </c>
-      <c r="AK17"/>
-      <c r="AL17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-5947722.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-2668641.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-1903158.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-2132673.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-1622679.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-1269001.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-454224.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>17388593.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-2345256.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-9829430.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-9264785.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-5282042.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-57904272.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-10270681.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-19688377.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-28165749.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-20763532.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-27596061.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-15628048.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>-1819754.0</v>
       </c>
-      <c r="BF17"/>
-      <c r="BG17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-7245298.0</v>
       </c>
-      <c r="BH17"/>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>-416095.0</v>
+      </c>
+      <c r="C18">
+        <v>-335393.0</v>
+      </c>
+      <c r="D18">
         <v>-219768.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-163303.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>45120.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>625056.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-40350.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>688721.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>9663.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>622148.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-447031.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>252472.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>5311.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>419191.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>687345.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-620490.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>5014.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>610438.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>129340.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>52700.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-7598.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-228065.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-357739.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-385208.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-428083.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-411400.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-324522.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-361982.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-287000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25231,721 +25809,733 @@
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>274040.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-5076381.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-55352.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>1672054.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>6653169.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="S19"/>
+      <c r="T19">
         <v>23067970.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>6081576.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>29643648.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>1879659.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>5873.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>96824.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>49474.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19">
         <v>93793.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>18062.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-15484.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>12335569.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-19835.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>15719.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-3726.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-14295.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-28025.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>1389.0</v>
       </c>
-      <c r="AK19"/>
-      <c r="AL19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-137006.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>229403.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>7284.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>43392.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>5457.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-11635.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-85041.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>28710.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-39059767.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>208043.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>479618.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>2183882.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>27167.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>47555.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-117948.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-1162455.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-68052.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>412097.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>19882.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>391184.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>-130493.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>-2318559.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="O20"/>
+      <c r="P20">
         <v>142966.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>59826.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>342914.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="S20"/>
+      <c r="T20">
         <v>178897.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>104517.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>154061.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>658203.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>-364168.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>-245484.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>673186.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20">
         <v>71162.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>1167602.0</v>
       </c>
-      <c r="AD20"/>
-[...1 lines deleted...]
-      <c r="AF20">
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20">
         <v>-86653.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>1697762.0</v>
       </c>
-      <c r="AH20"/>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20">
         <v>2154275.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>625222.0</v>
       </c>
-      <c r="AN20"/>
-[...1 lines deleted...]
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>131745.0</v>
       </c>
-      <c r="AQ20"/>
-      <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20">
         <v>-1.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>729415.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>188118.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>-1556922.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>51694743.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>-1180156.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>3054198.0</v>
       </c>
-      <c r="BA20"/>
-      <c r="BB20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>-2405235.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>3616508.0</v>
       </c>
-      <c r="BD20"/>
-      <c r="BE20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>2707686.0</v>
       </c>
-      <c r="BF20"/>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>-9700583.0</v>
+      </c>
+      <c r="C21">
+        <v>-8225152.0</v>
+      </c>
+      <c r="D21">
         <v>-4033673.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-3528576.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2864019.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-6594441.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-827873.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5947480.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>10262983.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1183270.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>5289094.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-3773050.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2880890.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2443312.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1482733.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>144489.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1335261.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-5787067.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3174046.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2723511.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-27882.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1641988.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>393581.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-909783.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3984268.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1657716.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1500049.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2065985.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2538395.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-2701944.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-4115415.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-3289777.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-2413463.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-10308684.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-4197401.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-3632320.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-2066877.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-2240236.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-5203455.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-2882737.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1930491.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-2106004.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-2126763.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1214546.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-261835.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-146546.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-366772.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-3607338.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-2793436.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-1884781.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-10508984.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-7707360.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-19626348.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-15083230.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-22383509.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-20857135.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-14583164.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>5040102.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>1308404.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-5330636.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-1832499.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-1800414.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-5355739.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-13352703.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>853268.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-2873537.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-939982.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-3556284.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-3372735.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-816350.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>3039968.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-35993.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-3701161.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>200655.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>432842.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-1409448.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>2001708.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>3556250.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>5883874.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>5018333.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>7961000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>3995174.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>6348161.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>4028995.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>3363790.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-2268.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-1672.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-8738.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-1999.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>-31143.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-7135.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>1000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-4881.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>-507.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-1092.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>-3720.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>-1970.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>-290.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-200000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>-200000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>-500000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>-400000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-300000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -26005,361 +26595,369 @@
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>79318575.0</v>
+      </c>
+      <c r="C23">
+        <v>67027664.0</v>
+      </c>
+      <c r="D23">
         <v>64957233.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>44052909.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>37802920.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>31965332.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>45456114.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>41845565.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>48559449.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>54996415.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>58152015.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>46193920.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>45277591.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="O23"/>
+      <c r="P23">
         <v>59204425.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>56205171.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>81531559.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="S23"/>
+      <c r="T23">
         <v>12736236.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>8612665.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>9443931.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>17061963.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10227075.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5534030.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8646201.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6319649.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>9589853.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6336921.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7710070.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>12182778.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>9704786.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>9340079.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>5726260.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>40877970.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>21948111.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9971579.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5783021.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5740752.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5511102.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4245032.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5129404.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>7606593.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>7433071.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>3678480.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>3493051.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>20154611.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1341602.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>51579771.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>37057343.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>44222586.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>42663966.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>49985641.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>52211280.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>78712500.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>76674600.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>67701100.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>47364097.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>66714855.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>60273871.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>52460277.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>48543088.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>65330633.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>60950140.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>71909949.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>49570447.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>53101089.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>58490947.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>48244892.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>44187396.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>68906087.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>69698117.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>68522491.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>55036672.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>52586820.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>43339762.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>30886744.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>27527138.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>39525903.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>40224428.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>28378903.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>30258000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>22108576.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>20414207.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>20125548.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>22514617.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>2268.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1672.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>8738.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1999.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>38703.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>15462.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>14571.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>14337.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>4261.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>1092.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>3720.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1970.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>290.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>1500000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>1600000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>2600000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>2400000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>2000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26419,1248 +27017,1278 @@
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>3680954.0</v>
+      </c>
+      <c r="C25">
+        <v>4332374.0</v>
+      </c>
+      <c r="D25">
         <v>1534081.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2292759.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2416583.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2109967.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2212564.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2319039.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2529218.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3770306.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2129498.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2118806.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2317237.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2395501.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2184148.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1866093.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2113281.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1752876.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>788156.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>801076.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>714548.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>844642.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>701683.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>566948.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>587615.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>669711.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>687176.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>714905.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>698543.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>698543.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>645243.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>584137.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>586200.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>586200.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>374341.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>334375.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>297406.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>289262.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>289262.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>270058.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>272548.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>249932.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>249932.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>132351.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>51624.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>6166.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>6166.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2603149.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2896152.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>4257695.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4257695.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>5036621.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>4886139.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>5136373.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2982826.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>5209672.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>5148694.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>5178125.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>4359112.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>5293829.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>4655882.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>4319358.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>5143258.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>4469160.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>4600067.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>4192735.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1328208.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>3982887.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>3893924.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>3626880.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>9905011.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>108757.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>453327.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>2782297.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>6574724.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>125581.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>165582.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>2045817.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>4194378.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-1016672.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>1424884.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1213116.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>2705326.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>54678.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>751078.0</v>
       </c>
-      <c r="CG25"/>
-      <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
-      <c r="CT25">
-[...4 lines deleted...]
-      </c>
+      <c r="CT25"/>
+      <c r="CU25"/>
       <c r="CV25">
         <v>-100000.0</v>
       </c>
       <c r="CW25">
         <v>-100000.0</v>
       </c>
       <c r="CX25">
+        <v>-100000.0</v>
+      </c>
+      <c r="CY25">
+        <v>-100000.0</v>
+      </c>
+      <c r="CZ25">
         <v>100000.0</v>
       </c>
-      <c r="CY25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26">
+        <v>4219925.0</v>
+      </c>
+      <c r="C26">
+        <v>5302541.0</v>
+      </c>
+      <c r="D26">
         <v>3861633.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3613478000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3023961.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3804704.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3434351.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2955509.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2815518.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3914310.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2577714.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2980718.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2455328.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2637305.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2385591.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2299466.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3313124.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1929499.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1815756.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1045312.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>483749.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>548579.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>446162.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>385224.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>480475.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>480475.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>478096.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>513417.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>433516.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>512152.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>604353.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>547443.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>817090.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>403211.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>372041.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>533171.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>430344.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>439005.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>459768.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>312024.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>360540.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>747537.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>275779.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>620164.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>53912.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>52034.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>33.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>1469263.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1227421.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1284446.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1372951.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1135371.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>1336685.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>1567032.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>1053718.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>1613275.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>1847927.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1244152.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>1870869.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1838866.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1932735.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>1644744.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>1875079.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>2129607.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1625378.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>1768107.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1629148.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>1472015.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>1124666.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>1417540.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>1687684.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>1855079.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>1390180.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>1319163.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>1273330.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>1118458.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>928443.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>636914.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>1498820.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>477429.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>464000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>241333.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>227109.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>128835.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>165770.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>20000.0</v>
       </c>
-      <c r="CH26"/>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B27">
+        <v>1998104.0</v>
+      </c>
+      <c r="C27">
+        <v>1897340.0</v>
+      </c>
+      <c r="D27">
         <v>1332724.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>950777000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>896050.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1082934.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1022549.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1368373.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1724032.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2102957.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1116377.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>963588.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>721004.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="O27"/>
+      <c r="P27">
         <v>834501.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>697664.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>829674.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="S27"/>
+      <c r="T27">
         <v>510386.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>539471.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>213142.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>349441.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>157485.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>100707.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>115054.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>115054.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>279454.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>262407.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>364014.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1096631.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>370979.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>408942.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>204586.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1396387.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1135992.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>449757.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>234880.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>172972.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>320094.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>205654.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>299084.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>170458.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>55910.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>41175.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>19035.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>19348.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>126.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1807268.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1244052.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1452964.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1832622.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1710000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1914579.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2188015.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2521662.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>2256661.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1752896.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1957670.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>2027300.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>2042334.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>2198785.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>2273363.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>2536105.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>2586950.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>1705649.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>2027970.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1841799.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1580776.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>1154067.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>1599652000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>1483907000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>1403033000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>1347877000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>1164936000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>1064497000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>1042417000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>1040694000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>1296594000.0</v>
       </c>
-      <c r="CC27"/>
-[...1 lines deleted...]
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27">
         <v>1078181000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>955859000.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>4510224.0</v>
+      </c>
+      <c r="C28">
+        <v>5167959.0</v>
+      </c>
+      <c r="D28">
         <v>3872549.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3350859000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3804137.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3945687.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2779519.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3129994.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4092527.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4486310.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3240770.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3582893.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2479135.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2826740.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1866055.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2453515.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2237374.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5242510.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2158183.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2340896.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1324481.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1131327.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>741785.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>756946.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>428172.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>428172.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1401264.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1070585.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1440695.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>865770.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1302608.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1284319.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1131294.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>857268.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1328653.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1158255.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>984476.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1109297.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1357750.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1186242.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1171573.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1029711.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1529427.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>779860.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>538113.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>482363.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>445216.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3920264.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3786061.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>4206179.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3746586.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>4654653.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>4622250.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>7089173.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>15183154.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>11924301.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>7112209.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>5789276.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3059182.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>5042344.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>2149986.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>7878671.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>6252463.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>7429000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>4818460.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>8637340.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>5562751.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>5551289.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4115684.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>6759676000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>6753129.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>5101504000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>4822795000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>4238035000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>4494228.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>4188751000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>2151675000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>2960973000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>4433279.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1962106000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2026240000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2843216.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>3494815.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1443226000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1381054000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28"/>
       <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28">
         <v>1999.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>40330.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>10708.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1068.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>9368.0</v>
       </c>
-      <c r="CO28"/>
-      <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28">
         <v>500000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>600000.0</v>
       </c>
-      <c r="CV28"/>
-      <c r="CW28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>1000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>900000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>7426.0</v>
+      </c>
+      <c r="C29">
+        <v>-833.0</v>
+      </c>
+      <c r="D29">
         <v>-183853.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-630187.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>339287.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>800727.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1048786.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3501771.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-305431.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-307311.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-402884.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1312437.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2012.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>179788.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-93546.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-7733046.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27690,979 +28318,999 @@
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>10740451.0</v>
+      </c>
+      <c r="C30">
+        <v>12507874.0</v>
+      </c>
+      <c r="D30">
         <v>8909396.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7990985.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7665753.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9906056.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7782430.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6780546.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8518064.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11502088.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6959484.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7657692.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5786634.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>56901147.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4943181.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5390819.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6651615.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>33589407.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4305428.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3821162.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1867311.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2687550.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>981264.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>997393.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4396613.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2070061.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2158814.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1846409.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2309387.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2637041.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2277940.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2240704.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2152970.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3382241.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2836686.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2141183.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1649700.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1766135.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4284454.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2329142.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1831197.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1947706.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2093547.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1452441.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>775969.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>553745.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>445375.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7903797.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>6426205.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>6943589.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3080939.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>7500025.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>7873514.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10844220.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>18758534.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>15794237.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>10713032.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>8991098.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>6957351.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>8923544.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>6281506.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>11796778.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>10663647.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>12145558.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8149487.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>12433417.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>9033698.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>8604080.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>6394417.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>11409568.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>8440813.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>8440490.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>7616008.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>6905075.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>5767558.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>6472145.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>4144615.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>4640304.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5932099.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>3480229.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>4245000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>3084549.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>3721924.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>3577950.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>2796653.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>2268.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>1672.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>8738.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>1999.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>40330.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>10708.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1068.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>9368.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>507.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>1092.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>3720.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>1970.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>290.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>600000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>700000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>900000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>1100000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>1000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:103">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>745719.0</v>
+      </c>
+      <c r="C31">
+        <v>601216.0</v>
+      </c>
+      <c r="D31">
         <v>5932368.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>168178.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>813037.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>639284.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>481621.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>876432.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>358277.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-6841265.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>169623.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>526512.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>273524.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-11464167.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>631993.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1051564.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1922218.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>6651115.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>23197267.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5443734.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>29636050.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2466152.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-351866.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-288384.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>59408.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1855744.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-287019.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-268189.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-268938.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-933945.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>12035977.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-155911.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-154370.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-976113.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-5352.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-121060.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1340.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>45839.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-137006.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>214045.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-29908.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>45398.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>5457.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-87306.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-233922.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>23380205.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>28710.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-6222092.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-6471349.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-3380787.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-43730557.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-5712965.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-8504281.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-10194531.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1617251.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-6483776.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-2193725.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-4745846.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-9241440.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-1914662.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-2432821.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-1991176.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-4446383.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-6913871.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-2256661.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-1791106.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-1294405.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>389147946.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-2137990.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-2731259.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-2563104.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-2282672.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-2363257.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-1280249.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-1760443.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-1160381.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-1403963.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>31242.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-1061265.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-298192.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-53746.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-687720.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-1826319.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-86391.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-580823.0</v>
       </c>
-      <c r="CG31"/>
-      <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
-      <c r="CN31">
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31">
         <v>3391.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>966.0</v>
       </c>
-      <c r="CP31"/>
-      <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
-      <c r="CT31">
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31">
         <v>100000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-100000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-400000.0</v>
       </c>
-      <c r="CW31"/>
-      <c r="CX31">
+      <c r="CY31"/>
+      <c r="CZ31">
         <v>-100000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:103">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>69617992.0</v>
+      </c>
+      <c r="C32">
+        <v>58802512.0</v>
+      </c>
+      <c r="D32">
         <v>60923560.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>40524333.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>34938901.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>25370891.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>44628241.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>47793045.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>58822432.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>56179685.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>63441109.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>42420870.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>42396701.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>54457835.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>57721692.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>56349660.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>80196298.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>27802340.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>9562190.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>5889154.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>9416049.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>15419975.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>10620656.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>4624247.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>4661933.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>4661933.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>8089804.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>4270936.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>5171675.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>9480834.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>5589371.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>6050302.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>3312797.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>30569286.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>17750710.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>6339259.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>3716144.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>3500516.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>307647.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1362295.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>3198913.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>5500589.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>5306308.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>2452692.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>3066307.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>3079107.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>974830.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>47994846.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>34283354.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>42370477.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>32154982.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>45598726.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>44066491.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>63732361.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>54291091.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>46843965.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>32780933.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>71754957.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>61582275.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>47129641.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>46710589.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>63530219.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>55594401.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>58557246.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>50423715.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>50227552.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>57550965.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>44688608.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>40814661.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>68089737.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>72738085.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>68486498.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>51335511.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>52787475.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>43772604.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>29477296.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>29528846.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>43082153.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>46108302.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>33397236.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>38219000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>26103750.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>26762368.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>24154543.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>25878407.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>25127000.0</v>
       </c>
-      <c r="CH32"/>
-[...1 lines deleted...]
-      <c r="CJ32">
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32">
         <v>7560.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>7560.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>8327.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>15571.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>9456.0</v>
       </c>
-      <c r="CO32"/>
-      <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
-      <c r="CT32">
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32">
         <v>1300000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>1400000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>2100000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>2000000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>1700000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>1700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -28703,5253 +29351,5380 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>60786002000.0</v>
+      </c>
+      <c r="C2">
         <v>58822816.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>37356076.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26354624.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20671498.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7133948.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17689493.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10748713.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>408713.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>80711.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>991519.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13998626.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9271633.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24858000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22588000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30678000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35706000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14196513.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21099555.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33055784.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3212176.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>108.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4119.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>315.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2800.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>44652643000</v>
+      </c>
+      <c r="C3">
         <v>17186872</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>31140550</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12373112</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19211554</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5709975</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2452907</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7359041</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12047863</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2999707</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12880530</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18950935</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13305991</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20471000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>31701000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>23252000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>40571000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>45883211</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>48853502</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>41415901</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>32286611</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
         <v>3800</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
         <v>300000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>400000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>12797940.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>5920901.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>15019640.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-10555545.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>6940780.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>1235822.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-4809450.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>5771226.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-13007107.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>4726993.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-15586606.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>2269604.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>20865909.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3360393.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2895854.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5134927.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-739871.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>147362.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4389940.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>132777.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>393703.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>38700453.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2176951.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>472866.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>14891260000.0</v>
+      </c>
+      <c r="C6">
         <v>1963186.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>21466740.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11001452.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5683126.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13537550.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10555545.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6940780.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1235822.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>328002.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5771226.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-13007107.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4726993.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-15586000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2270000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8089000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5028000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>21510321.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6903042.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-11956229.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>29843608.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15952.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4011.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4099.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-295.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2485.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-300000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>42348546.0</v>
+      </c>
+      <c r="C7">
         <v>15032359.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>28785725.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10189189.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8535978.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5222445.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-18313267.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>18884171.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>17777441.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-12212096.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5510048.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-31255667.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-84859.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>30833000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>31082000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-14859000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>29471000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9024407.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-11823000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-35518607.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-23435323.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>27589.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>37768.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1208.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2980.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>400000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>17491643.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>16379225.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-15468877.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>8310871.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>28374170.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-34596462.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>4539670.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-5150960.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-14827964.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>37726843.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-9816650.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-157072.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-4083836.0</v>
+      </c>
+      <c r="C9">
         <v>-4826714.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2802713.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21021110.0</v>
       </c>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
       <c r="F9">
+        <v>18714611.0</v>
+      </c>
+      <c r="G9">
         <v>-20767355.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10313229.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33723869.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-53553988000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2450759.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5150960.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-14827964.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>37726843.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5939000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-157000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-11067000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-8375000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>2617075.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-19938136.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-22380193.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-33886698.0</v>
+      </c>
+      <c r="C10">
         <v>6295598.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11207281.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-23977795.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11805692.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2305697.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11044.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-475664.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2323308.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-14387629.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-107512.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8629658.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-49847234.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2391000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2089000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1934000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1043000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2223341.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-11306910.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-25692710.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7309304.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>100000.0</v>
       </c>
-      <c r="AB10"/>
+      <c r="AC10"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1660243.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-8808822.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10112429.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-29443557.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8274464.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>49903233.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7057490.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10635743.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-17103329.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-26659497.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>29951386.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>28433672.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>36330000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2340322.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-61812213.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>203430.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2864584.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-10666254.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8314492.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4797096.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-23930041.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-52424747.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>120416920.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>32535595.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10389272.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>10455662.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-6175504.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-4174120.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3895591.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>746352.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2328560.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-2519914.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>533152.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>10575797000.0</v>
+      </c>
+      <c r="C14">
         <v>9170788.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10335847.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8559023.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4056656.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2700888.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2753200.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2466127.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1592322.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1065781.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>508945.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8257676.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19316828.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18519000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18628000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>18405000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12832000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13249392.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8911704.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5815706.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3511079.0</v>
       </c>
-      <c r="V14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W14"/>
       <c r="X14">
         <v>380.0</v>
       </c>
-      <c r="Y14"/>
+      <c r="Y14">
+        <v>380.0</v>
+      </c>
       <c r="Z14"/>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>-300000.0</v>
       </c>
+      <c r="AC14">
+        <v>-300000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>11500000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>11500000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B16">
-        <v>60786002.0</v>
+        <v>75677262000.0</v>
       </c>
       <c r="C16">
+        <v>60786000.0</v>
+      </c>
+      <c r="D16">
         <v>58822816.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>37356076.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26354624.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20671498.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7133948.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17689493.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1644535.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>408713.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6762745.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>991519.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13998626.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9272000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24858000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>22589000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30678000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35706834.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14196513.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>21099555.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>33055784.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16060.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>108.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4119.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>20.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>315.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2800.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
+      <c r="G17"/>
+      <c r="H17">
         <v>-463117.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-853721.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>27541.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-319258.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-34039.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>51232.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>267604.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>150728.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>797210.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>3901836000.0</v>
+      </c>
+      <c r="C18">
         <v>22517588.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>15366359.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2741702.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23481610.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10807322.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23675273.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1367521.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5830949.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-21877831.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14917652.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-48250022.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10319243.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15385000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3617000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-29460000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2180000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-43178865.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-45867962.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-47100658.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-39066671.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>12912.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4011.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10951.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-295.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2485.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1600000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-23432205.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-26742220.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-297336.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-38080905.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5709975.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2420188.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7327447.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-16415509.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9114216.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-2110728.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>65495011.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>45348582.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>5265608.0</v>
+      </c>
+      <c r="C21">
         <v>-7385730.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18615220.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7841391.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-14032629.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9461870.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10335685.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6368563.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-269683.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12994760.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3496664.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>33784864.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-57488.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-758012.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6930080.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>-9378000.0</v>
+      </c>
+      <c r="C22">
         <v>9585150.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-8539327.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-11327811.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>61559144.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7846768.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-10853435.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1957482.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-21467341.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-12713918.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14042689.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-26721513.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-116029079.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-65807000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-24537364.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-32783000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-13991000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-7940600.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>483328.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20164566.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12374377.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-14677.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-42159.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-6323.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3275.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3485.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>8000730623.0</v>
+      </c>
+      <c r="C23">
         <v>-4300783.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-42310384.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1486679.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-131040.0</v>
+      </c>
+      <c r="G23">
         <v>-5709975.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-839241.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>26823.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2071282.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5516600.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9847644.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>234834939.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>204094250.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-302552.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4129734.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21876480.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-26640707.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>588058.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8827193.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6692164.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-12272211.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-9264242.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>-3800.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>2700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>-1062086000.0</v>
+      </c>
+      <c r="C24">
         <v>2570875.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1139.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>282164.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-18869351.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1026739000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>32719.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>31594.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4367646.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2459765.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7378609.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5570374.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-5312468.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>103000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>656000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-23252000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1067000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-4667938.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-17041954.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5852009.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>3040.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-800000.0</v>
       </c>
-      <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>37868907454.0</v>
+      </c>
+      <c r="C25">
         <v>5539515.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14698917.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7630220.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>-62397655.0</v>
+      </c>
+      <c r="G25">
         <v>4467047.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4421023.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-10887434.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7555200.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3717157.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-22950588.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8347735.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>114237053.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18620000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7330364.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>23290000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8378000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6333030.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3464173.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-555593.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>769807.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>4970.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      <c r="D26">
+        <v>223</v>
+      </c>
+      <c r="B26">
+        <v>-1500231.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>1486679.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>65495011.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>45348582.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>127338.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26823.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9605277.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5516600.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>120005439.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>76804000.0</v>
+      </c>
+      <c r="C27">
         <v>376648.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1225747.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>64193.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1047777.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>803931.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>770113.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>221180.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>759292.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1433812.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>750167.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>88745.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>359006.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>804000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1584000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3780000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3725000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1239310.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2559020.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4336361.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>8004496000.0</v>
+      </c>
+      <c r="C28">
         <v>-11686513.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18615220.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5611372.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>48271862.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25826962.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13550126.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6395386.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11406876.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24917218.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13344308.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>33784864.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-57488.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-455000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22466000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1623000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>67163831.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>55244142.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>35046842.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>62937753.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>15050.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>2700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>48554479000.0</v>
+      </c>
+      <c r="C29">
         <v>39704460.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>46506909.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15114814.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4270056.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5097347.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-21222366.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8726562.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6216914.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-18878124.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2037122.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-29299087.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23625234.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5086000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>35318000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6208000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>38391000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2704346.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2985540.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5684757.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6780060.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12912.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4011.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7151.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-295.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2485.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1300000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-45714729000.0</v>
+      </c>
+      <c r="C30">
         <v>-23432205.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-42310384.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7928246.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-38080905.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5709975.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2420188.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7327447.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-16415509.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5459472.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5501921.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-17544116.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19108357.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-20368000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-31045000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-23252000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-41638000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-50551149.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-65895456.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-41415901.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>3040.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>-3800.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-1100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY30"/>
+  <dimension ref="A1:DA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
         <v>163</v>
       </c>
       <c r="CV1" t="s">
-        <v>26</v>
+        <v>164</v>
       </c>
       <c r="CW1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CX1" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
+      <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>75677262.0</v>
+      </c>
+      <c r="C2">
+        <v>63348671.0</v>
+      </c>
+      <c r="D2">
         <v>21452222.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>47534703.0</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="F2">
+        <v>60786000.0</v>
+      </c>
+      <c r="G2">
         <v>47864308.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20127567.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>36256760.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>58822816.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>45688121.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>43638613.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>43137047.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>37356076.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>41636610.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>41498527.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>30750562.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>26354624.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17546527.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>52369906.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>81440200.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>20671498.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7902.44</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6170986.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5509681.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8581378.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8581378.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>17523262.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>17892014.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>17689493.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>19646825.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>13498474.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>11731148.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>10748713.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>126367.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1968964.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>440228.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>408713.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1953295.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3125448.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1594897.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>80711.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>6762745.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>11554163.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>495258.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>35020.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>991519.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>272115.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>8448947.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>9977394.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>13998626.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>10401888.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>7203680.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>9289093.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>9271633.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>13076000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>16678681.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>5874778.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>24858000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>17098754.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>25557962.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>24527000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>22589000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>24875023.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>39644408.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>18303000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>30678000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>29638925.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>25375000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>37209174.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>35706834.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>30244244.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>36883488.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>33524459.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>14196513.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>8944922.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>14839584.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>25363580.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>21099555.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>6332156.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>7923000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>11368998.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>33055784.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1647781.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>10886298.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>16060.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>18328.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>59.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>108.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1200.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>991.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>932.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>-13300.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>8488.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>9580.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>13300.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>20.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>315.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>400000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>600000.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2"/>
+      <c r="DA2">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>11784370</v>
+      </c>
+      <c r="C3">
+        <v>13742220</v>
+      </c>
+      <c r="D3">
         <v>8596364</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>9629645</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>12689383</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5705202</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3142102</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>438390</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7901180</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6202718</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5367561</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>12353381</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7216890</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2612023</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3423400</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3619867</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2717822</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1662653</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4348074</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7519696</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5681131</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3676.63</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1254285</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>518033</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>454431</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>454431</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>591992</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>184335</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1222149</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>784694</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>917846</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>3028595</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4463598</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3309314</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1929717</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>5595532</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1213300</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1669885</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>6288992</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4590840</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3027974</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4596853</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5810118</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2824136</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>869830</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3376446</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>10478181</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>617774</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>4451932</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>3403048</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>19101428</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>11270661</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>10574402</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>10562356</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4575000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>5380235</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>6274337</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>4242000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>5170500</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>14214471</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>6349000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>5968000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3000422</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>12541834</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>3804000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>3906000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>6820393</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>1815000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>12350254</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>19586325</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>31499148</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>6954261</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>1760322</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>9190124</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>33110185</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>5409382</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>2863609</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>13197544</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>23695312</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>6606411</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>4420112</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>19906888</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>28787244</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>1285037</v>
       </c>
-      <c r="CF3">
-[...4 lines deleted...]
-      </c>
       <c r="CH3">
-        <v>0</v>
+        <v>7950724</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
+      <c r="CZ3">
+        <v>0</v>
+      </c>
+      <c r="DA3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>2912135.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-6374426.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="O4"/>
+      <c r="P4">
         <v>3226145.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>11714184.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>9615866.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-34789382.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-29338001.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>60432418.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>14482556.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>1411998.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>637326.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-1512240.0</v>
       </c>
-      <c r="Y4"/>
-[...1 lines deleted...]
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-368752.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>202521.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-1957332.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>6148351.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>1767326.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>982435.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>1518168.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-1842597.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>1528736.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>31515.0</v>
       </c>
-      <c r="AK4"/>
-      <c r="AL4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>-1172153.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>1530551.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>1514186.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-6682034.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-4791418.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>11058905.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>460238.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-956499.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>719404.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-8176832.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-1528447.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-4021232.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>3596738.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>3198208.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-2085413.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>17460.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-3804508.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-3602540.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>10803903.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-18983461.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-8459208.0</v>
       </c>
-      <c r="BH4"/>
-      <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>3588310.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>102620.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-5214461.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>12962160.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4096052.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-2503373.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>23919269.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-28872341.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-550162.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>3136638.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>257473.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>51905.0</v>
       </c>
-      <c r="Y5"/>
-[...1 lines deleted...]
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5">
         <v>865243.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1275562.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1134049.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>758667.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-611273.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>246784.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>730879.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-549373.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>378626.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-412770.0</v>
       </c>
-      <c r="AK5"/>
-      <c r="AL5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-1440360.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1764502.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-361320.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-823758.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1224252.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-880188.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-879597.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>668310.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>9162220.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-10362390.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-591918.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>2185791.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>35440818.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>3063294.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-6587195.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>6783536.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>6786287.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>309915.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2594570.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-2324681.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-1397742.0</v>
       </c>
-      <c r="BH5"/>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>22919581.0</v>
+      </c>
+      <c r="C6">
+        <v>12328591.0</v>
+      </c>
+      <c r="D6">
         <v>41896449.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-26082481.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-13251299.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>12921694.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>27736741.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-16129193.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-22566056.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>13134695.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2049508.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>501566.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>5780971.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4280534.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>138083.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>10747965.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4395938.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>8808097.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-34823379.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-29070294.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>60768702.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>12769.06</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1731449.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>661305.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1447430.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1447430.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-8941884.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-368752.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>202521.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1957332.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>6148351.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1767326.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>982435.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1518168.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1842597.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1528736.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>31515.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1544582.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1172153.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1530551.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1514186.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-6682034.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-4791418.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>11058905.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>460238.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-956499.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>719404.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-8176832.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1528447.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-4021232.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>3596738.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>3198208.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-2085413.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>17460.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-3804000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-3602540.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>10803903.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-18983000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>7759485.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-8459208.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1031000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>1938000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-2286388.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-14769385.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>21341000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-12375000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>1039427.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>4264000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-11834676.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>1502340.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>5462590.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-6639244.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>3359029.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>19327946.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>5251591.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-5894662.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-10523996.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>4264025.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>14767399.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-1590844.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-3445998.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-21686786.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>31408003.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-9238517.0</v>
       </c>
-      <c r="CF6">
-[...2 lines deleted...]
-      <c r="CG6">
+      <c r="CH6">
+        <v>-5015216.0</v>
+      </c>
+      <c r="CI6">
         <v>-2268.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>18328.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-59.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-1092.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-1092.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>209.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>59.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>14232.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-4369.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-1092.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-3720.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>13280.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-290.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-100000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-200000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>300000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>500000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-600000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>23589248.0</v>
+      </c>
+      <c r="C7">
+        <v>30226688.0</v>
+      </c>
+      <c r="D7">
         <v>9914897.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>13041653.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-10834692.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>10011098.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>16187363.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-5953538.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-5212564.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>18397950.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-3598616.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5594170.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>8392221.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>163569.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3573767.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>10770345.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3176945.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2555946.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2148394.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1806603.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1307897.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>26244113.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2075470.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1983988.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-7582452.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3782443.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-8393884.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-13714.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-2323217.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-4580779.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>7113141.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>5120834.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>4433628.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-10617845.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>325286.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>2715618.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-2817311.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-5290638.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>6380966.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-843095.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>4807948.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-228521.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>706624.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-4327171.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-511710.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-424335.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-4015769.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-14903824.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>6693132.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-5294670.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-22102275.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>16593081.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-2868427.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>15772806.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>14298000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>5644498.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>14700508.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-3621000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>8148694.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>5061493.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>3372000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>14501000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>4078492.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>9010797.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-5989000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-21959000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>2796050.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>3946000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>6428659.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>16300964.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-2696026.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-5676826.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>7806163.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-8457718.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-11984157.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-4877823.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>13500408.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-8461429.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-28225112.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>19927505.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-8982534.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-18238466.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-20223312.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>991839.0</v>
       </c>
-      <c r="CF7">
-[...2 lines deleted...]
-      <c r="CG7">
+      <c r="CH7">
+        <v>-961289.0</v>
+      </c>
+      <c r="CI7">
         <v>49929.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>20000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-44290.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>1950.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-22001.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>6869.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>8306.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>6256.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-1408.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-5098.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-3720.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>200.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>100000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-100000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>200000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>400000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>100000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>-500000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-1543358.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-2228472.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="O8"/>
+      <c r="P8">
         <v>1556250.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>17550411.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>8392897.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="S8"/>
+      <c r="T8">
         <v>175139.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>3197600.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>4613589.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-9498694.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-6137342.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-473569.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>640728.0</v>
       </c>
-      <c r="Y8"/>
-[...1 lines deleted...]
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8">
         <v>702816.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>4248007.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>9975506.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-897641.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>5841142.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>13455163.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-18023222.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-13304118.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-2563935.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-705187.0</v>
       </c>
-      <c r="AK8"/>
-      <c r="AL8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>1531594.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>3778192.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>2641870.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-3411986.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-531828.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-57487.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-1474924.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-3086721.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-835480.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-18326945.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-3789043.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>8123504.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>6681470.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>7084708.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>11990765.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>11969900.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>2205057.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>1783180.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>6420825.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-20225712.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>20281681.0</v>
       </c>
-      <c r="BH8"/>
-      <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-8594377.0</v>
+      </c>
+      <c r="C9">
+        <v>9685274.0</v>
+      </c>
+      <c r="D9">
         <v>-14542697.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>15420128.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-7717786.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>659540.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1594933.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7460063.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-7139829.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>17277378.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-16885596.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2976522.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-601557.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2228472.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2555842.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>22328400.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-519629.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>8392897.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>175144.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1572791.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>6314111.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-10343.05</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-6269651.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-521402.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>6304300.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>6304300.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-2416761.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1052856.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5372834.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>6688002.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1279039.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>9808559.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>15205781000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-18023222.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-19837962.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-4388431.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-3510465.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-2005678.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AN9"/>
+      <c r="AO9">
         <v>773013.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-2120972.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-124184.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-531828.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-57487.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-1474924.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-3086721.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-835480.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-18326945.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-3789043.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>8123504.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>6681470.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>7084708.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>11990765.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>11969900.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>17961000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1783180.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>6420825.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-20226000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-14563636.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>20281681.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>1997000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-7872000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-6688616.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>1545615.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-10399000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>4475000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-15305642.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1735000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>6150583000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-955974000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-5069990000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-4872518000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-7159248000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>2617000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>3287479000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>12805112000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-3197709000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>643443000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>-8011225000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>-6407929000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9">
+      <c r="CF9"/>
+      <c r="CG9">
         <v>-6964108000.0</v>
       </c>
-      <c r="CF9">
-[...3 lines deleted...]
-      <c r="CH9"/>
+      <c r="CH9">
+        <v>-3802290.0</v>
+      </c>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9">
         <v>100000.0</v>
       </c>
-      <c r="CV9"/>
-[...1 lines deleted...]
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>-100000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-26753382.0</v>
+      </c>
+      <c r="C10">
+        <v>-18305319.0</v>
+      </c>
+      <c r="D10">
         <v>1835045.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-8667434.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8748990.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>424336.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6865979.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-5080343.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4085626.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3441140.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3810564.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5981404.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2025827.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>5023337.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-458001.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-16478939.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-12064192.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-7227320.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>138206.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3203855.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1512723.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2938.34</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1649581.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2036984.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2265805.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2265805.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2633503.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-198923.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>577665.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>54681.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>536786.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>326987.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1394118.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4081208.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1505144.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-24990.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-227766.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1640307.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-5759969.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-6819105.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-168248.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-1609877.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>648017.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-2866246.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>380468.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1730249.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1466115.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1249332.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4386932.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>4025943.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-17797207.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-16837808.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-21275188.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>6062969.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-5404000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-4194692.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-5480773.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>12688000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>14286387.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-11626146.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1657000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-2228000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2320681.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>5842860.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3475000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-13573000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-4705503.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-4545000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>9015891.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1278563.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-3656687.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>4346023.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-1792873.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-1119804.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-4281950.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2719401.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-13498460.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>3754099.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-18999502.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>17631792.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-8732977.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-15592023.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>8277973.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-8144336.0</v>
       </c>
-      <c r="CF10">
-[...3 lines deleted...]
-      <c r="CH10"/>
+      <c r="CH10">
+        <v>7175667.0</v>
+      </c>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10">
         <v>100000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>200000.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10"/>
       <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>12807151.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1187278.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2289917.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-6854492.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-663982.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-2571402.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-8416846.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6617634.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-262649.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1458770.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-3957613.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>6847404.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3426593.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>163100.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-324668.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-18402299.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-1661071.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1382850.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-8424451.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-6679570.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>6715329.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-436022.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-7874201.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>30764983.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>15683921.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>4925917.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1471588.0</v>
       </c>
-      <c r="AK11"/>
-      <c r="AL11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>-5217576.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>3962320.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2695646.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>5617100.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>9432823.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-523250.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1462343.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>263827.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-19195425.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>15034843.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>6687161.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-19629908.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-55904065.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>21678261.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>9164351.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-1598044.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-4565343.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>10078735.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>18580992.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>5857002.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>-2257261.0</v>
       </c>
-      <c r="BH11"/>
-      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11">
         <v>36330000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11">
         <v>12151000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>10423000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11">
         <v>4621000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>52363.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>423338.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3071968.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6906434.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2920233.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-1926333.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-4647826.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-5383910.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-22998000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-4883212.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>180283.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-1221166.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>99119.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-56906.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1382383.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3486568.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>465440.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>764677.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>425270.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>535250.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-11229056.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>22628.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4924.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>5996074.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>510974.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1538038.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>269406.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>439000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2592558.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1265030.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>197894.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>741614.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-4823027.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-222868.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-1278324.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-17605822.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-15688128.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-41011358.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1217606.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>3057133.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>65699528.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-9488692.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>38411538.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>25794546.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>11543626.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>12010403.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2688968.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>6292598.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>1658798.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-3404994.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-384778.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-384778.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3969385.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1365047.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>4133855.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>987375.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-2875090.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-1491121.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1298381.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-3107674.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-4443926.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-229902.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>534692.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-34984.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>803022.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>291662.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1680506.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1120401.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>720876.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>581191.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-742488.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>186773.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2044412.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
@@ -33974,337 +34749,345 @@
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>3739554.0</v>
+      </c>
+      <c r="C14">
+        <v>4332374.0</v>
+      </c>
+      <c r="D14">
         <v>2562199.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2349717.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2416583.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2109967.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2212564.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1978484.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2529218.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4023910.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2129498.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2118806.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2317237.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2279304.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2184148.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1866093.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2113281.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1715939.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>788156.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>801076.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>714548.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>844.64</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>701683.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>566948.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>669711.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>669711.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>687176.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>714905.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>681408.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>698543.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>645243.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>584137.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>538204.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>586200.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>374341.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>334375.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>297406.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>233913.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>289262.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>270058.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>272548.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>285873.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>249932.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>132351.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>51624.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>75038.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6166.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2603149.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2896152.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2752209.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>4257695.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>5036621.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>4886139.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>5136373.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2983000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>5209672.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>5148694.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>5178000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>4359112.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>5293829.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>4656000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>4319000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>5143258.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>4469160.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>4600000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>4193000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>1328208.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>3983000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>3893924.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>3626880.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>9905011.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>108757.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>453327.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>2782297.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>6574724.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>125581.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>165582.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>2045817.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>4194378.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>-1016672.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1424884.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>1213116.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>2705326.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>54678.0</v>
       </c>
-      <c r="CF14">
-[...3 lines deleted...]
-      <c r="CH14"/>
+      <c r="CH14">
+        <v>748678.0</v>
+      </c>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
-      <c r="CT14">
-[...4 lines deleted...]
-      </c>
+      <c r="CT14"/>
+      <c r="CU14"/>
       <c r="CV14">
         <v>-100000.0</v>
       </c>
       <c r="CW14">
         <v>-100000.0</v>
       </c>
       <c r="CX14">
+        <v>-100000.0</v>
+      </c>
+      <c r="CY14">
+        <v>-100000.0</v>
+      </c>
+      <c r="CZ14">
         <v>100000.0</v>
       </c>
-      <c r="CY14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -34343,976 +35126,994 @@
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15">
         <v>11500000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>11500000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>98596843.0</v>
+      </c>
+      <c r="C16">
+        <v>75677262.0</v>
+      </c>
+      <c r="D16">
         <v>63348671.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>21452222.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>47534703.0</v>
       </c>
-      <c r="E16">
-[...2 lines deleted...]
-      <c r="F16">
+      <c r="G16">
+        <v>60786000.0</v>
+      </c>
+      <c r="H16">
         <v>47864308.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>20127567.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>36256760.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>58822816.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>45688121.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>43638613.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>43137047.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>37356076.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>41636610.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>41498527.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>30750562.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>26354624.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>17546527.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>52369906.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>81440200.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>20671.5</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7902435.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6170986.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7133948.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>7133948.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>8581378.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>17523262.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>17892014.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>17689493.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>19646825.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>13498474.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>11731148.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1644535.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>126367.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1968964.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>440228.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>408713.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1953295.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>3125448.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1594897.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>80711.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>6762745.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>11554163.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>495258.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>35020.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>991519.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>272115.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>8448947.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>9977394.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>13998626.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>10401888.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7203680.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>9289093.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>9272000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>13076141.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>16678681.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>5875000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>24858239.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>17098754.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>25558000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>24527000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>22588635.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>24875023.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>39644000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>18303000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>30678352.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>29639000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>25374498.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>37209174.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>35706834.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>30244244.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>36883488.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>33524459.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>14196513.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>8944922.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>14839584.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>25363580.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>21099555.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>6332156.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>7923000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>11368998.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>33055784.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1647781.0</v>
       </c>
-      <c r="CF16">
-[...2 lines deleted...]
-      <c r="CG16">
+      <c r="CH16">
+        <v>-5015216.0</v>
+      </c>
+      <c r="CI16">
         <v>16060.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>18328.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>108.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>108.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>1200.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>991.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>932.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>4119.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>8488.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>9580.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>13300.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>25.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>-100000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>400000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>300000.0</v>
       </c>
-      <c r="CW16"/>
-      <c r="CX16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>-600000.0</v>
       </c>
-      <c r="CY16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-396855.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>438891.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>199225.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-870085.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-578014.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>395153.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>9755.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>7901.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>6565.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>3320.0</v>
       </c>
-      <c r="AK17"/>
-      <c r="AL17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-21997.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-204619.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>51853.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-144495.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-24344.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>268.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-11943.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>1980.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>1780.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>101667.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-193128.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>140913.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-199549.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>442058.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-52088.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>77183.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>230844.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-236973.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>95318.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>61539.0</v>
       </c>
-      <c r="BF17"/>
-      <c r="BG17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>197783.0</v>
       </c>
-      <c r="BH17"/>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>10500310.0</v>
+      </c>
+      <c r="C18">
+        <v>16065411.0</v>
+      </c>
+      <c r="D18">
         <v>6003120.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>4138840.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-22310504.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3921038.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>16547069.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2503490.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-454011.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>19559234.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-449524.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-6046981.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2303630.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4192221.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4067171.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>8667813.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2333281.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1306802.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-9163306.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10707834.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-4917272.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-13673.63</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1663702.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>777830.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7770729.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-7770729.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-9605882.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1052641.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5246021.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-1198857.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>5367737.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-746684.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2054675.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>9383816.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-4921869.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-4760881.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-5532015.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-7994380.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-7663221.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-6567488.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>347258.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-5930560.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1237971.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-8195764.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-1540945.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-3942972.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-20346791.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-16822986.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-2909827.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-8170418.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-424604.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>12006694.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>3386799.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-4649646.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-11872000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-7779083.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>2861751.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>1404000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>4429101.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-9506610.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-3724000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>12418000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>1476647.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-4335569.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-5322000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-21167000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-1040654.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>3345000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-6076304.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>1591647.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-25849554.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-8375725.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>4924304.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-13877890.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-32445399.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-10593537.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>12523919.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-15352945.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-29018909.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>18614251.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-4267628.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-32428372.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-37121828.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>3434893.0</v>
       </c>
-      <c r="CF18">
-[...2 lines deleted...]
-      <c r="CG18">
+      <c r="CH18">
+        <v>-5015216.0</v>
+      </c>
+      <c r="CI18">
         <v>47661.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>18328.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-53028.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-16141.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-16141.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>9390.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>3558.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-818.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-569.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-1092.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-3720.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-1770.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-290.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-100000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-200000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>-300000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-100000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>-600000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="B19"/>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
         <v>-9902768.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3320475.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3159704.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4116016.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-12836010.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-13573030.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-9167083.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-12353381.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>5786.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>5786.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-303122.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-3619867.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2717822.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1038.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-86.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1390584.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-5681131.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-3676626.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1254285.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-518033.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-261031.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-421712.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-591992.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-184335.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1222149.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-4141507.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>683082.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-2110728.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
@@ -35320,89 +36121,91 @@
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -35441,2684 +36244,2744 @@
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>11314018.0</v>
+      </c>
+      <c r="C21">
+        <v>-2037582.0</v>
+      </c>
+      <c r="D21">
         <v>-4723753.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4833163.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7193780.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>623196.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-11066937.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1441467.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>6373988.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>9008869.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-351072.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-6842854.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3247336.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>3046371.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-172283.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2777103.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>434371.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-14149396.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-145321.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-13033870.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5916837.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-138470.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2206367.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>6456803.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1161462.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2491538.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4952947.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-975934.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1610516.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3092024.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2641957.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>983566.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1696302.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-2951009.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>3394062.0</v>
       </c>
-      <c r="AK21"/>
-      <c r="AL21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>4177185.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7794957.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1022618.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-11785499.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>19097259.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>635591.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-4450687.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>20188175.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>564525.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-7462714.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>20494878.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>428513.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-8819476.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>4361288.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>3972187.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>8522396.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>6777942.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>5198479.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-21256829.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>833449.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>-9287372.0</v>
+      </c>
+      <c r="C22">
+        <v>-7623103.0</v>
+      </c>
+      <c r="D22">
         <v>2650503.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3072964.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2050982.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-5324970.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-685539.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6445462.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>9572474.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4768504.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5764148.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2939227.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2204482.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-10697799.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-848728.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1016265.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>680503.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9156435.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>20023221.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2720223.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>29608168.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4333819.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>41715.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1198167.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3924860.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-3890125.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1787068.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2334174.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-2807333.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-3861676.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>7920563.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-3445688.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2567833.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-11442992.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-4202753.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-3753380.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-2068216.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-2194397.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-5947722.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-2668641.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-1903158.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-2132673.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1628022.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-1269000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-454224.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>17388593.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>15215922.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-11821322.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-9264785.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-5282042.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-57904271.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-10270681.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-22629209.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-25224918.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-20764000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-27596061.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-15628048.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-1820000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-9550714.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-7245000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-4083000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-3658000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-8577780.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-18262965.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-2550000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-3392000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-1359785.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-5171000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-5721933.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-1738748.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-5652439.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3895596.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-5243222.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-940535.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>3173051.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-3129450.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-3143025.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>3582752.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>15487363.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-5366797.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>6255897.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>3788103.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>9012203.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>798983.0</v>
       </c>
-      <c r="CF22">
-[...2 lines deleted...]
-      <c r="CG22">
+      <c r="CH22">
+        <v>3036229.0</v>
+      </c>
+      <c r="CI22">
         <v>-2268.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-1672.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-8738.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-1999.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-31143.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-25099.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-3881.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-4881.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>459.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-1092.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-3720.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-1970.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-290.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="CW22">
         <v>-400000.0</v>
       </c>
       <c r="CX22">
+        <v>-900000.0</v>
+      </c>
+      <c r="CY22">
+        <v>-400000.0</v>
+      </c>
+      <c r="CZ22">
         <v>-300000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>11314018000.0</v>
+      </c>
+      <c r="C23">
+        <v>-160574.0</v>
+      </c>
+      <c r="D23">
         <v>39763623.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-34095921.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1268009.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>9152871.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>21175535.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-13737276.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-20891913.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-13573030.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-9167083.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13640109.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>48933.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>53492.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1433187.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4517713.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-131040.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1433187.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-29822821.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-12000467.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-28046.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-3676.63</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>28046.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3736497.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-197370.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-197370.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>38836.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>35899.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-716606.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-41.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>20819.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6045.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-2367179.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-2257957.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2077137.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9609179.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2032373.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5091241.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5516600.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>19423873.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1099951.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-7651388.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-7651388.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>19099970.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1503520.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>137689207.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-9601941.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>7053506.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>81177714.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>33001133.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>19167575.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>8546133.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>72353883.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>37675039.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-788985.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>30449599.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2648355.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>38625742.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>928587.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-608607.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>10566832.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-6757319.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-6163.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>8793960.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1017545.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>12070796.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-1338287.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-17656329.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-5832756.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-1663288.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-11027040.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-944085.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-14697387.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>361977.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>3230480.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>5025821.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-3007765.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>3578657.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>404118.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>12141046.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-604171.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-5248829.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>55221647.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-26779511.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-7950724000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-49929.0</v>
       </c>
-      <c r="CH23"/>
-      <c r="CI23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>49929.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>15050.0</v>
       </c>
-      <c r="CK23"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23">
         <v>-15050.0</v>
       </c>
       <c r="CP23"/>
-      <c r="CQ23"/>
+      <c r="CQ23">
+        <v>-15050.0</v>
+      </c>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23"/>
+      <c r="CX23">
         <v>500000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>500000.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="CZ23"/>
+      <c r="DA23">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>221</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>13404.0</v>
+      </c>
+      <c r="D24">
         <v>7462.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1081657.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2786615.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2386320.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>376.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>461675.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1139.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-4043036.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3799522.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1538984453.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
-        <v>140831.0</v>
+        <v>-1538984453.0</v>
       </c>
       <c r="O24"/>
       <c r="P24">
-        <v>20251161.0</v>
+        <v>140831.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
+        <v>20251161.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24">
         <v>-20248061.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-4480771.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1639959000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-3090187.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-3090187.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>32719.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>32720.0</v>
       </c>
-      <c r="Z24"/>
-[...1 lines deleted...]
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>18275.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>18275.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>13319.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-6816839.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-6816839.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>2690536.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-375118.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>133775.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>120797.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-3180720.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>507701.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>92457.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-606979.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-1619834.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>157142.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1377535.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>7435180.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>876240.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>7979962.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>9037222.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-16486605.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>5896728.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-431068.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-9781412.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>617736.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>103000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-2364426.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>-463779000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>31706.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>624777.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-12284000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-135000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-1503000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>10151.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-49291000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-610919.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-465858.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-1013280.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-3976011.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>342336.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-20983.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-16334472.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>12316544.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-13024026.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-4759000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>-10307000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-2298321.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>12605321.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>8933424.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-1655665.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>18000.0</v>
       </c>
-      <c r="CG24"/>
-[...1 lines deleted...]
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>3040.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>-3800.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24">
         <v>100000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>-400000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>4243250.0</v>
+      </c>
+      <c r="C25">
+        <v>2858680.0</v>
+      </c>
+      <c r="D25">
         <v>-528115.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1450079.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>820904.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2720312.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1916734.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>471472.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>441459.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3587369.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>492537.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>708185.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1010647.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="O25"/>
+      <c r="P25">
         <v>1583329.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1376149.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-954405.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25"/>
+      <c r="T25">
         <v>-23569008.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-4996588.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-28399778.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="W25"/>
+      <c r="X25">
         <v>-62656.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-210867.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3183975.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>83742.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>746255.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>407051.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>-11263203.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-48654.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-78649.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>144283.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>238759.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>252488.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>345079.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>390633.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>888645.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-66529.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>296083.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>100686.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-67385.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>114822.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-23330177.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>14524.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-471210.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>297234.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1996665.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>11876165.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>28682785.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>7360706.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-3968000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>17384578.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-15369820.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3543000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>4605864.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-14251041.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-1547000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>2935000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>3157216.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>14578593.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>1421000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>4247000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>2413195.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>2561000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-729254307.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-814268049.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>3881945.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-875823517.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-815219225.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-840210173.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-848336.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-753352580.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-606820922.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-261707138.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-1151577.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-581544196.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-706579763.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-716871237.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>171199.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>304356.0</v>
       </c>
-      <c r="CF25">
-[...3 lines deleted...]
-      <c r="CH25"/>
+      <c r="CH25">
+        <v>-870378.0</v>
+      </c>
       <c r="CI25"/>
-      <c r="CJ25">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25">
+        <v>-24180.0</v>
+      </c>
+      <c r="CM25"/>
+      <c r="CN25">
         <v>27620.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>-867.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>-2193.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>380.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>5098.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>3720.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25">
+      <c r="CT25"/>
+      <c r="CU25">
         <v>-100000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>300000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="CX25">
         <v>200000.0</v>
       </c>
       <c r="CY25">
+        <v>400000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>200000.0</v>
+      </c>
+      <c r="DA25">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>223</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>1235882880.0</v>
+      </c>
+      <c r="D26">
         <v>-263111.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-1237120.0</v>
       </c>
-      <c r="D26"/>
-[...1 lines deleted...]
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
+        <v>53492.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
         <v>1433187.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>65495011.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>45348582.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>4158576.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>56704.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-41.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>26864.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>7572904.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2032373.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>5516600.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26">
         <v>15530000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26">
         <v>15530000.0</v>
       </c>
-      <c r="CG26"/>
-      <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>443000.0</v>
+      </c>
+      <c r="C27">
+        <v>12992.0</v>
+      </c>
+      <c r="D27">
         <v>13923000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>49861934.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>27066.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>109833.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>58049.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>92184.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>116582.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>265914.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>130470.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>824466.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4897.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>7041.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>11247.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>11126.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>34779.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>714412.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>90793.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>93754.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>148818.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="W27"/>
+      <c r="X27">
         <v>161775.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>153961.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>337328.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>396144.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>18422.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>18219.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>34147.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>71282.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>83573.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>144283.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>238759.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>252488.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>345079.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>376745.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>321355.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>373464.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>192429.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>169905.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1139.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>14524.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>29061.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>44021.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>79345.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>97338.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>121046.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>148000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>181211.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>219254.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>255000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>316734.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>333085.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>409000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>525000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1420064.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>414912.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>800000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1145000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1622578.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>554000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>730947000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>817528000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>1239310.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>876317000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>815053000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>842334000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>4384169.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>756085000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>605828000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>262455000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>4282565.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>595984000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>704748000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>711513000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>-31760000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>961289000.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>11314018.0</v>
+      </c>
+      <c r="C28">
+        <v>-2198156.0</v>
+      </c>
+      <c r="D28">
         <v>34776759.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-30499878.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5925771.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9776067.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>10108598.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-15178743.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-16392435.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>90198.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6373988.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8959116.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3191918.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6789362.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7455607.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3046371.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1898756.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2777103.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-151329.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-14149396.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>65349690.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>28156.19</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-251704.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-140504.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6259433.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>6259433.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1200298.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1080744.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5009651.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-975975.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1637380.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3092024.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2641957.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1058564.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>380835.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>6658170.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5426435.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>6405858.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>9693785.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>7794957.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1022618.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-1937855.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1937855.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>19097259.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>635591.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-4450687.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>20188175.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>564525.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-7462714.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>20494878.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>428513.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-8819476.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>4361288.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3972187.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>7733000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>4413516.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>7846834.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-20449000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3250571.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>224842.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>4487000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-10763000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-3366240.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-10436337.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>27357000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>8799000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1948515.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>999000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-5101064.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>530023.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>53379854.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>4189504.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-22938633.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>32533106.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>47093829.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3202636.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-14611872.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>19559549.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>19079118.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>15572724.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2379000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-1984000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>67150012.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-18646979.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>10390000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-49929.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>49929.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>15050.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>15050.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>-30100.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>15050.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-15050.0</v>
       </c>
-      <c r="CP28"/>
-[...1 lines deleted...]
-      <c r="CR28">
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28">
         <v>15050.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28"/>
       <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28">
         <v>500000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>500000.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CZ28"/>
+      <c r="DA28">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>22284680.0</v>
+      </c>
+      <c r="C29">
+        <v>29807631.0</v>
+      </c>
+      <c r="D29">
         <v>14599484.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>13768485.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-9621121.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9626240.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>19689171.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2941880.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7447169.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>25761952.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4918037.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6306400.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>9520520.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1580198.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-643771.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>12287680.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5051103.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2969455.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-4815232.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3188138.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>763859.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-9997.01</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2917987.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1295863.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-7316298.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-7316298.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-9013890.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-868306.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-4023872.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-414163.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>4449891.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2281911.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2408923.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>12693130.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-2992152.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>834651.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-4318715.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-6324495.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-13952213.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-1976648.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>3375232.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1333707.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>4572147.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-5371628.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-671115.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-566526.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-9868610.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-16205212.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>1542105.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-4767370.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-19526032.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>23277355.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>13961201.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>5912710.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-7297000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-2398848.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>9136088.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>5646000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>9599601.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>4707861.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>2625000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>18386000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>4477069.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>8206265.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-1518000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-17261000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>5779739.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>5160000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>6273950.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>21177972.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>5649594.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-1421464.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>3163982.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-4687766.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>664786.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-5184155.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>9660310.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-2155401.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-5323597.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>12007840.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>152484.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-12521484.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-8334584.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>2149856.0</v>
       </c>
-      <c r="CF29">
-[...2 lines deleted...]
-      <c r="CG29">
+      <c r="CH29">
+        <v>2935508.0</v>
+      </c>
+      <c r="CI29">
         <v>47661.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>18328.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-53028.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-16141.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-16141.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>9390.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>3558.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-818.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-569.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-1092.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-3720.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-1770.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-290.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-100000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-200000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>-400000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-100000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>-600000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-11784371.0</v>
+      </c>
+      <c r="C30">
+        <v>-16660287.0</v>
+      </c>
+      <c r="D30">
         <v>-8440371.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-10711303.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-9902768.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30">
+        <v>-3320475.0</v>
+      </c>
+      <c r="H30">
         <v>-3159704.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4116016.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-12836010.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-9167083.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-12353381.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-7216890.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1995134.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-3585691.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-3619867.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2717822.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9423514.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-29822821.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-12000467.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-5681131.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3676626.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1254285.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-518033.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-421712.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-421712.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-591992.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-184335.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1222149.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-766419.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>931165.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-3028595.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-4463598.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-10126153.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>760819.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-5970650.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-1079525.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-1549088.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3108272.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-4083139.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-2935517.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-5203832.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-7401366.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2666994.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>507705.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4058734.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-9601941.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7362188.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4585290.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-19889653.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>22893806.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-11701729.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-20355814.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-9944620.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-4472000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-5380235.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-6274337.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-4242000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-5138794.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-13589694.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-6349000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-5968000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-3000422.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-12541834.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-3804000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-3906000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-6810242.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-1815000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-12961173.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-20052183.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-32512428.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-10930272.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2102658.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-9211107.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-49444657.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>6907162.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-10160417.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-13197544.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-23695312.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-3700589.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-6718433.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-7301567.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-19853820.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-370628.0</v>
       </c>
-      <c r="CF30">
-[...4 lines deleted...]
-      <c r="CI30">
+      <c r="CH30">
+        <v>-7950724.0</v>
+      </c>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>3040.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>-3800.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30"/>
+      <c r="CX30">
         <v>200000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-400000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>-900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>