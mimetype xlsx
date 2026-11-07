--- v0 (2026-07-12)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1828,51 +1831,51 @@
       <c r="M21">
         <v>115382000.0</v>
       </c>
       <c r="N21">
         <v>130770000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
         <v>4201000.0</v>
       </c>
       <c r="C22">
         <v>4844000.0</v>
       </c>
       <c r="D22">
-        <v>5553000.0</v>
+        <v>3004000.0</v>
       </c>
       <c r="E22">
         <v>6817000.0</v>
       </c>
       <c r="F22">
         <v>5009000.0</v>
       </c>
       <c r="G22">
         <v>3528000.0</v>
       </c>
       <c r="H22">
         <v>1471000.0</v>
       </c>
       <c r="I22">
         <v>1516000.0</v>
       </c>
       <c r="J22">
         <v>5315000.0</v>
       </c>
       <c r="K22">
         <v>4761000.0</v>
       </c>
       <c r="L22">
         <v>4407000.0</v>
       </c>
@@ -2070,51 +2073,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
         <v>2113370000.0</v>
       </c>
       <c r="C28">
         <v>2264524000.0</v>
       </c>
       <c r="D28">
-        <v>1582873000.0</v>
+        <v>1486231000.0</v>
       </c>
       <c r="E28">
         <v>1144443000.0</v>
       </c>
       <c r="F28">
         <v>1288601000.0</v>
       </c>
       <c r="G28">
         <v>326988000.0</v>
       </c>
       <c r="H28">
         <v>201022000.0</v>
       </c>
       <c r="I28">
         <v>270208000.0</v>
       </c>
       <c r="J28">
         <v>391037000.0</v>
       </c>
       <c r="K28">
         <v>495509000.0</v>
       </c>
       <c r="L28">
         <v>477620000.0</v>
       </c>
@@ -2464,51 +2467,51 @@
       </c>
       <c r="R35">
         <v>516451000.0</v>
       </c>
       <c r="S35">
         <v>554539000.0</v>
       </c>
       <c r="T35">
         <v>363010000.0</v>
       </c>
       <c r="U35">
         <v>147227000.0</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
         <v>3211000.0</v>
       </c>
       <c r="C36">
         <v>365000.0</v>
       </c>
       <c r="D36">
-        <v>6364000.0</v>
+        <v>435456000.0</v>
       </c>
       <c r="E36">
         <v>6011000.0</v>
       </c>
       <c r="F36">
         <v>6409000.0</v>
       </c>
       <c r="G36">
         <v>10643000.0</v>
       </c>
       <c r="H36">
         <v>8850000.0</v>
       </c>
       <c r="I36">
         <v>656934000.0</v>
       </c>
       <c r="J36">
         <v>2528000.0</v>
       </c>
       <c r="K36">
         <v>4752000.0</v>
       </c>
       <c r="L36">
         <v>4876000.0</v>
       </c>
@@ -2573,57 +2576,57 @@
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
         <v>119353000.0</v>
       </c>
       <c r="C39">
         <v>81727000.0</v>
       </c>
       <c r="D39">
-        <v>24412000.0</v>
+        <v>25710000.0</v>
       </c>
       <c r="E39">
         <v>12769000.0</v>
       </c>
       <c r="F39">
-        <v>6277000.0</v>
+        <v>4835000.0</v>
       </c>
       <c r="G39">
         <v>4060000.0</v>
       </c>
       <c r="H39">
         <v>3821000.0</v>
       </c>
       <c r="I39">
         <v>25715000.0</v>
       </c>
       <c r="J39">
         <v>32073000.0</v>
       </c>
       <c r="K39">
         <v>3943000.0</v>
       </c>
       <c r="L39">
         <v>2547000.0</v>
       </c>
       <c r="M39">
         <v>1839000.0</v>
       </c>
       <c r="N39">
         <v>1988000.0</v>
       </c>
@@ -2638,51 +2641,51 @@
       </c>
       <c r="R39">
         <v>-14202000.0</v>
       </c>
       <c r="S39">
         <v>696000.0</v>
       </c>
       <c r="T39">
         <v>140000.0</v>
       </c>
       <c r="U39">
         <v>198000.0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
         <v>144376000.0</v>
       </c>
       <c r="C40">
         <v>70185000.0</v>
       </c>
       <c r="D40">
-        <v>66398000.0</v>
+        <v>61564000.0</v>
       </c>
       <c r="E40">
         <v>18492000.0</v>
       </c>
       <c r="F40">
         <v>14180000.0</v>
       </c>
       <c r="G40">
         <v>13946000.0</v>
       </c>
       <c r="H40">
         <v>21412000.0</v>
       </c>
       <c r="I40">
         <v>38275000.0</v>
       </c>
       <c r="J40">
         <v>29892000.0</v>
       </c>
       <c r="K40">
         <v>23956000.0</v>
       </c>
       <c r="L40">
         <v>30026000.0</v>
       </c>
@@ -2860,51 +2863,51 @@
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
         <v>3580175000.0</v>
       </c>
       <c r="C46">
         <v>3581305000.0</v>
       </c>
       <c r="D46">
-        <v>2806685000.0</v>
+        <v>2387013000.0</v>
       </c>
       <c r="E46">
         <v>1781897000.0</v>
       </c>
       <c r="F46">
         <v>1781858000.0</v>
       </c>
       <c r="G46">
         <v>712197000.0</v>
       </c>
       <c r="H46">
         <v>576891000.0</v>
       </c>
       <c r="I46">
         <v>586100000.0</v>
       </c>
       <c r="J46">
         <v>1265196000.0</v>
       </c>
       <c r="K46">
         <v>1367731000.0</v>
       </c>
       <c r="L46">
         <v>1333657000.0</v>
       </c>
@@ -3051,51 +3054,51 @@
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
         <v>2424113000.0</v>
       </c>
       <c r="C51">
         <v>2578512000.0</v>
       </c>
       <c r="D51">
-        <v>1775295000.0</v>
+        <v>1678653000.0</v>
       </c>
       <c r="E51">
         <v>1289078000.0</v>
       </c>
       <c r="F51">
         <v>1308974000.0</v>
       </c>
       <c r="G51">
         <v>374324000.0</v>
       </c>
       <c r="H51">
         <v>258986000.0</v>
       </c>
       <c r="I51">
         <v>291411000.0</v>
       </c>
       <c r="J51">
         <v>454334000.0</v>
       </c>
       <c r="K51">
         <v>602187000.0</v>
       </c>
       <c r="L51">
         <v>567810000.0</v>
       </c>
@@ -3116,51 +3119,51 @@
       </c>
       <c r="R51">
         <v>474000000.0</v>
       </c>
       <c r="S51">
         <v>526300000.0</v>
       </c>
       <c r="T51">
         <v>351497000.0</v>
       </c>
       <c r="U51">
         <v>160823000.0</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
         <v>124294000.0</v>
       </c>
       <c r="C52">
         <v>128383000.0</v>
       </c>
       <c r="D52">
-        <v>103116000.0</v>
+        <v>93457000.0</v>
       </c>
       <c r="E52">
         <v>73213000.0</v>
       </c>
       <c r="F52">
         <v>97879000.0</v>
       </c>
       <c r="G52">
         <v>35810000.0</v>
       </c>
       <c r="H52">
         <v>26997000.0</v>
       </c>
       <c r="I52">
         <v>55221000.0</v>
       </c>
       <c r="J52">
         <v>64748000.0</v>
       </c>
       <c r="K52">
         <v>39568000.0</v>
       </c>
       <c r="L52">
         <v>11922000.0</v>
       </c>
@@ -3359,51 +3362,51 @@
       </c>
       <c r="R56">
         <v>34788000.0</v>
       </c>
       <c r="S56">
         <v>51346000.0</v>
       </c>
       <c r="T56">
         <v>27511000.0</v>
       </c>
       <c r="U56">
         <v>7464000.0</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
         <v>307601000.0</v>
       </c>
       <c r="C57">
         <v>243491000.0</v>
       </c>
       <c r="D57">
-        <v>183930000.0</v>
+        <v>188537000.0</v>
       </c>
       <c r="E57">
         <v>118580000.0</v>
       </c>
       <c r="F57">
         <v>130801000.0</v>
       </c>
       <c r="G57">
         <v>61606000.0</v>
       </c>
       <c r="H57">
         <v>64736000.0</v>
       </c>
       <c r="I57">
         <v>115159000.0</v>
       </c>
       <c r="J57">
         <v>123071000.0</v>
       </c>
       <c r="K57">
         <v>92196000.0</v>
       </c>
       <c r="L57">
         <v>61246000.0</v>
       </c>
@@ -3639,383 +3642,389 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>12367000.0</v>
+      </c>
+      <c r="C2">
         <v>20728000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11129000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10530000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10450000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10911000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15119000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14416000.0</v>
       </c>
       <c r="K2">
         <v>14416000.0</v>
       </c>
       <c r="L2">
+        <v>14416000.0</v>
+      </c>
+      <c r="M2">
         <v>14060000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11206000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10151000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8322000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8614000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9058000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9091000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9823000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10473000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7428000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7669000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9029000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9917000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21865000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15173000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12501000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10660000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7930000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20691000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14348000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15374000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17592000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11635000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9631000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13966000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11095000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9814000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>8686000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11087000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10549000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9607000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8431000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8566000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10030000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7276000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5351000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8602000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8861000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8104000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7519000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7759000.0</v>
       </c>
-      <c r="BA2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4027,52 +4036,53 @@
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4084,129 +4094,133 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>24</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>1135000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
+      <c r="F5"/>
       <c r="G5">
         <v>-289000.0</v>
       </c>
-      <c r="H5"/>
+      <c r="H5">
+        <v>-289000.0</v>
+      </c>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>-1586000.0</v>
       </c>
       <c r="L5">
+        <v>-1586000.0</v>
+      </c>
+      <c r="M5">
         <v>-2705000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>626012000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4766000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
+      <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
+      <c r="U5"/>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4218,52 +4232,53 @@
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4275,115 +4290,119 @@
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
-      <c r="C8">
+      <c r="B8">
+        <v>613000.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8">
         <v>607000.0</v>
       </c>
-      <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>599000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4395,211 +4414,215 @@
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>252708000.0</v>
+      </c>
+      <c r="C10">
         <v>525309000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>273843000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>310743000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>335615000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>398761000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>313988000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>164793000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>88303000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>146504000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>192422000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>96769000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>92936000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>88619000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>144635000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>134453000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23869000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>38954000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20373000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>56604000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>104188000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>52084000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>47336000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>40711000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>47056000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>16340000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>57964000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>58688000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>57560000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>73450000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>31203000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29367000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>33475000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>41246000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>63297000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>158190000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>138302000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>124378000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>106678000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>105560000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>55248000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>40271000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>90190000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>89771000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>116618000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>146028000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>164199000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>161891000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>67705000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>64288000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>63972000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>66608000.0</v>
       </c>
-      <c r="BA10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4611,515 +4634,527 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
         <v>31</v>
       </c>
-      <c r="B12"/>
-[...1 lines deleted...]
-      <c r="D12">
+      <c r="B12">
+        <v>252708000.0</v>
+      </c>
+      <c r="C12">
+        <v>525309000.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
         <v>310743000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>335615000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>398761000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>313988000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>164793000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>88303000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>146504000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>192422000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>96769000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>92936000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>88619000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>144635000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>134453000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23869000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>38954000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20373000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>56604000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>104188000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>52084000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>47336000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>40711000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>47056000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16340000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>57964000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>58688000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>57560000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>73450000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>31203000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29367000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>33475000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>41246000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>63297000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>158190000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>138302000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>124378000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>106678000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>105560000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>55248000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>40271000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>90190000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>89771000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>116618000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>146028000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>164199000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>161891000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>67705000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>64288000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>63972000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>66608000.0</v>
       </c>
-      <c r="BA12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
         <v>32</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>613000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
+      <c r="F13"/>
       <c r="G13">
         <v>599000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="H13">
+        <v>599000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13">
         <v>1229962000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1203932000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1171573000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>662266000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>649383000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>634605000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>613745000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>563197000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>541432000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>519497000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>486936000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>455993000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>430164000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>413262000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>416192000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>409805000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>407281000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>398165000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>406048000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>400060000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>406692000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>755372000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>881224000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>790244000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>925753000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>806472000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>809769000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>802660000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>804336000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>800566000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>795686000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>794014000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>918036000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>810239000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>954380000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>844020000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>856902000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>735547000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>886641000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>528857000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>767650000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>606413000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>804458000.0</v>
       </c>
-      <c r="BA13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
-        <v>60113445.0</v>
+        <v>60414283.0</v>
       </c>
       <c r="C14">
+        <v>60121845.0</v>
+      </c>
+      <c r="D14">
         <v>59487853.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>59309263.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58717000.0</v>
       </c>
       <c r="F14">
         <v>58717000.0</v>
       </c>
       <c r="G14">
+        <v>58717000.0</v>
+      </c>
+      <c r="H14">
         <v>56095000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>56257000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54887313.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25941874.0</v>
       </c>
       <c r="K14">
         <v>25941874.0</v>
       </c>
       <c r="L14">
+        <v>25941874.0</v>
+      </c>
+      <c r="M14">
         <v>19459264.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19550988.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19728416.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19505152.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19162451.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19258982.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19373881.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18986289.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>18201471.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>17995522.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18179048.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18194316.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18194142.0</v>
       </c>
       <c r="Y14">
         <v>18194142.0</v>
       </c>
       <c r="Z14">
         <v>18194142.0</v>
       </c>
       <c r="AA14">
+        <v>18194142.0</v>
+      </c>
+      <c r="AB14">
         <v>18178274.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18178100.0</v>
       </c>
       <c r="AC14">
         <v>18178100.0</v>
       </c>
       <c r="AD14">
         <v>18178100.0</v>
       </c>
       <c r="AE14">
-        <v>18100241.0</v>
+        <v>18178100.0</v>
       </c>
       <c r="AF14">
         <v>18100241.0</v>
       </c>
       <c r="AG14">
         <v>18100241.0</v>
       </c>
       <c r="AH14">
         <v>18100241.0</v>
       </c>
       <c r="AI14">
+        <v>18100241.0</v>
+      </c>
+      <c r="AJ14">
         <v>18075530.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17703382.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>17556785.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>17426521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17090261.0</v>
       </c>
       <c r="AN14">
         <v>17090261.0</v>
       </c>
       <c r="AO14">
-        <v>17079917.0</v>
+        <v>17090261.0</v>
       </c>
       <c r="AP14">
         <v>17079917.0</v>
       </c>
       <c r="AQ14">
         <v>17079917.0</v>
       </c>
       <c r="AR14">
         <v>17079917.0</v>
       </c>
       <c r="AS14">
-        <v>14901180.0</v>
+        <v>17079917.0</v>
       </c>
       <c r="AT14">
         <v>14901180.0</v>
       </c>
       <c r="AU14">
-        <v>13169455.0</v>
+        <v>14901180.0</v>
       </c>
       <c r="AV14">
         <v>13169455.0</v>
       </c>
       <c r="AW14">
-        <v>12634383.0</v>
+        <v>13169455.0</v>
       </c>
       <c r="AX14">
         <v>12634383.0</v>
       </c>
       <c r="AY14">
+        <v>12634383.0</v>
+      </c>
+      <c r="AZ14">
         <v>12383141.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14558837.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>13909876.0</v>
       </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5131,183 +5166,189 @@
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16">
+      <c r="B16">
+        <v>21368000.0</v>
+      </c>
+      <c r="C16">
+        <v>25792000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
         <v>28401000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18236000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23904000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>29804000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25481000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28419000.0</v>
       </c>
       <c r="K16">
         <v>28419000.0</v>
       </c>
       <c r="L16">
+        <v>28419000.0</v>
+      </c>
+      <c r="M16">
         <v>20751000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11569000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12041000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>18553000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16754000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7421000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8754000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8919000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4474000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2063000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2275000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2821000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1032000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3315000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4425000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3826000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1665000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2886000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4767000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8926000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>12587000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17272000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>18318000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>18800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18301000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>21795000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>21553000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>19986000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>22660000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5319,52 +5360,53 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5376,52 +5418,53 @@
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5433,52 +5476,53 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5490,606 +5534,621 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>49366000.0</v>
+      </c>
+      <c r="C21">
         <v>58029000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>66597000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>75369000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>84267000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>93069000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>101574000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>109840000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>123360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83389000.0</v>
       </c>
       <c r="K21">
         <v>83389000.0</v>
       </c>
       <c r="L21">
+        <v>83389000.0</v>
+      </c>
+      <c r="M21">
         <v>20139000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>24244000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>32320000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>36424000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>40529000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>44589000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>48605000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>35636000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>30383000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>32470000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>34579000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>36854000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>39128000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>42699000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>46275000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>53524000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>57109000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>60655000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>72492000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>76798000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>80489000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>75035000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>78659000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>82499000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>86392000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>90243000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>93039000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>96664000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>100249000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>100518000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>104019000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>107751000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>111588000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>115382000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>118543000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>123139000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>126975000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>130770000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>134648000.0</v>
       </c>
-      <c r="BA21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>6173000.0</v>
+      </c>
+      <c r="C22">
         <v>3984000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3982000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4201000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4639000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4524000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4844000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4997000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5553000.0</v>
       </c>
       <c r="K22">
         <v>5553000.0</v>
       </c>
       <c r="L22">
+        <v>5553000.0</v>
+      </c>
+      <c r="M22">
         <v>5691000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5289000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6423000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6817000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5189000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5486000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5740000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5009000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3455000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3368000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3271000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3528000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2854000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2368000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1993000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1471000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1345000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1487000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1601000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8699000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8461000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10331000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5774000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5315000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5683000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4378000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5913000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4761000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4406000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5304000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4655000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4407000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4408000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4234000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3843000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3434000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3620000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3605000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3447000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2740000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2706000.0</v>
       </c>
-      <c r="BA22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
         <v>42</v>
       </c>
-      <c r="B23"/>
-[...1 lines deleted...]
-      <c r="D23">
+      <c r="B23">
+        <v>4655098000.0</v>
+      </c>
+      <c r="C23">
+        <v>4293710000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>4136917000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4145538000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4148128000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4112882000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4095756000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3988526000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3316568000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3140299000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2450192000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2452613000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2338214000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1996764000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1882565000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1874509000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1880154000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1885170000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1174166000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>838392000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>869537000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>822198000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>825290000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>843600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>823370000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>703462000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>698669000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>704227000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>729991000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1385245000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1408281000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1456561000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1477743000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1466216000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1585654000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1585267000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1595339000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1598605000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1586705000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1557190000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1561574000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1555875000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1577262000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1550364000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1488435000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1489853000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1508833000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1366624000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1382355000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1401772000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1421890000.0</v>
       </c>
-      <c r="BA23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:53">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
+        <v>2797548000.0</v>
+      </c>
+      <c r="C24">
         <v>2313453000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2232193000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2299819000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2417579000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2428328000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2450129000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2543218000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2452250000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1776573000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1672179000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1507728000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1534194000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1461515000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -6101,52 +6160,53 @@
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6158,52 +6218,53 @@
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6215,453 +6276,463 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>2678124000.0</v>
+      </c>
+      <c r="C28">
         <v>2077633000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2080494000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2113370000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2211040000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2158265000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2264524000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2506577000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2490116000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1732492000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1486233000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1493896000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1526486000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1453807000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1144443000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1046778000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1197952000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1244567000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1288601000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>544098000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>192195000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>348691000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>326988000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>342553000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>345185000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>349611000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>201022000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>207746000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>216298000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>207831000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>409821000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>424557000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>439756000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>429003000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>391037000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>426835000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>455679000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>473713000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>495509000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>484967000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>539370000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>558571000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>477620000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>483195000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>415087000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>447287000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>410474000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>417374000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>512910000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>517677000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>519343000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>518057000.0</v>
       </c>
-      <c r="BA28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>4478073000.0</v>
+      </c>
+      <c r="C29">
         <v>2602942000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3853704000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3887040000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3985508000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3971917000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3818556000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3916726000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3808381000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3082928000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2950228000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2255155000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2268805000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2185277000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>12258000.0</v>
+      </c>
+      <c r="C30">
         <v>12852000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8437000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8054000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>10528000.0</v>
+      </c>
+      <c r="G30">
         <v>6328000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4984000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4369000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3505000.0</v>
       </c>
       <c r="K30">
         <v>3505000.0</v>
       </c>
       <c r="L30">
+        <v>3505000.0</v>
+      </c>
+      <c r="M30">
         <v>2903000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4449000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5037000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7337000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4588000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4808000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4004000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7467000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3923000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5696000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4216000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3601000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3572000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3810000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3201000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3775000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5097000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7617000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8440000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16126000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14376000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7263000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6337000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4772000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4138000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2139000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1965000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2497000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3006000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3107000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3401000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2680000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3003000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4435000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2264000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2643000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2097000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2258000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3463000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5032000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3660000.0</v>
       </c>
-      <c r="BA30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:53">
+      <c r="BB30"/>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -6673,695 +6744,711 @@
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>37730000.0</v>
+      </c>
+      <c r="C32">
         <v>158427000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>116481000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>134750000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>143348000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>190402000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>162052000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>146378000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-98733000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>99441000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>41574000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-918000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-22603000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-18559000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>4372291000.0</v>
+      </c>
+      <c r="C33">
         <v>3734014000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3669109000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3694566000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3784906000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3728228000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3707339000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3735332000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3878549000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2976909000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2914795000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2297583000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2322507000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2228322000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1830441000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1732234000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1752214000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1825126000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1847486000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1033172000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>649092000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>806300000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>764419000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>774983000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>787400000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>799135000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>637516000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>631391000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>635919000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>644056000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1320685000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1340138000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1401403000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1392023000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1360759000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1415034000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1437837000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1460035000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1480726000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1470274000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1490385000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1510481000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1456051000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1478214000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1423372000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1334301000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1317738000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1338796000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1291453000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1309720000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1328040000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1346282000.0</v>
       </c>
-      <c r="BA33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:53">
+      <c r="BB33"/>
+    </row>
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34">
+        <v>56652000.0</v>
+      </c>
+      <c r="C34">
         <v>50492000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>53531000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>65489000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>68895000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>72264000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>75659000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>79428000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>97604000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>95845000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>88543000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>94345000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>98701000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>91193000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>2862780000.0</v>
+      </c>
+      <c r="C35">
         <v>2375812000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2286223000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2366389000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2489401000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2503739000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2526422000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2636354000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2549854000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1872418000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1781436000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1632175000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1650521000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1566912000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1239758000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1157870000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1156381000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1203095000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1228905000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>546150000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>276177000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>374181000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>338514000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>347478000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>356467000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>329024000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>231989000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>236675000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>244121000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>251612000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>388772000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>401409000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>421045000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>420699000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>409740000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>439188000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>508029000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>536868000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>578652000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>592556000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>578887000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>583628000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>556809000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>563166000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>525447000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>566314000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>572545000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>577228000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>579624000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>581062000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>581418000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>580687000.0</v>
       </c>
-      <c r="BA35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+    </row>
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>16469000.0</v>
+        <v>38206000.0</v>
       </c>
       <c r="C36">
+        <v>32894000.0</v>
+      </c>
+      <c r="D36">
         <v>14569000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3211000.0</v>
       </c>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
       <c r="F36">
+        <v>858000.0</v>
+      </c>
+      <c r="G36">
         <v>1016000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>365000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>45000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>493000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>101369000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6364000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7709000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7969000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>32552000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6011000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4215000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3857000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5559000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6409000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7695000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>8523000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>9882000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>10643000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>10457000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>10806000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>9345000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>8850000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7339000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5105000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2419000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>13252000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3003000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2944000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2590000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2528000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3242000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>4352000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>4924000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>4752000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>7115000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>23867000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>23019000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>40048000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>42803000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>60068000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>80548000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>82286000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>85959000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>19783000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>20114000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>20451000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>19854000.0</v>
       </c>
-      <c r="BA36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:53">
+      <c r="BB36"/>
+    </row>
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7373,429 +7460,437 @@
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-      <c r="AL38">
+      <c r="AL38"/>
+      <c r="AM38">
         <v>1.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-    </row>
-    <row r="39" spans="1:53">
+      <c r="BB38"/>
+    </row>
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
-        <v>9327000.0</v>
+        <v>11668000.0</v>
       </c>
       <c r="C39">
+        <v>17551000.0</v>
+      </c>
+      <c r="D39">
         <v>8481000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>119353000.0</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
+        <v>9850000.0</v>
+      </c>
+      <c r="G39">
         <v>10287000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>81727000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>186265000.0</v>
       </c>
-      <c r="I39">
-[...1 lines deleted...]
-      </c>
       <c r="J39">
+        <v>8766000.0</v>
+      </c>
+      <c r="K39">
         <v>193155000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>24024000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>48160000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>28346000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9813000.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
+        <v>7534000.0</v>
+      </c>
+      <c r="Q39">
         <v>7436000.0</v>
       </c>
-      <c r="Q39">
-[...1 lines deleted...]
-      </c>
       <c r="R39">
+        <v>88132000.0</v>
+      </c>
+      <c r="S39">
         <v>7287000.0</v>
       </c>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
       <c r="T39">
+        <v>4835000.0</v>
+      </c>
+      <c r="U39">
         <v>77673000.0</v>
       </c>
-      <c r="U39">
-[...1 lines deleted...]
-      </c>
       <c r="V39">
+        <v>76048000.0</v>
+      </c>
+      <c r="W39">
         <v>4709000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4060000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>11629000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11574000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3633000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3821000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2148000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1874000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2674000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>25715000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>16495000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5100000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>32879000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>32073000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2609000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2611000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3048000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3943000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3459000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3146000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2766000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2547000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1866000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1705000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1999000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1839000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2429000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1603000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1437000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1988000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2634000.0</v>
       </c>
-      <c r="BA39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:53">
+      <c r="BB39"/>
+    </row>
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>12803000.0</v>
+        <v>78058000.0</v>
       </c>
       <c r="C40">
+        <v>65260000.0</v>
+      </c>
+      <c r="D40">
         <v>103514000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>144376000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>59522000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>65985000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>70185000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>48813000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>44329000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>137795000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>47638000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>35779000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>44706000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>25348000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>18492000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>17026000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>45070000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>14867000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14180000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>59284000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>58813000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16269000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>13946000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>14885000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>16374000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>30540000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21412000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>13862000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>10865000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>16513000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>48463000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>45026000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>30692000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>48359000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>29892000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>23069000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>17597000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>20824000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>23956000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>21176000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>21228000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>25762000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>30026000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>30774000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>23211000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>19148000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>23133000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>20159000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>12791000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>12297000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>19073000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>15276000.0</v>
       </c>
-      <c r="BA40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:53">
+      <c r="BB40"/>
+    </row>
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -7807,141 +7902,147 @@
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-    </row>
-    <row r="42" spans="1:53">
+      <c r="BB41"/>
+    </row>
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
         <v>61</v>
       </c>
-      <c r="B42"/>
-[...1 lines deleted...]
-      <c r="D42">
+      <c r="B42">
+        <v>1275561000.0</v>
+      </c>
+      <c r="C42">
+        <v>1516629000.0</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42">
         <v>1462927000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1438853000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1414891000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1240044000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1245356000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1229962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7939000.0</v>
       </c>
       <c r="K42">
         <v>-7939000.0</v>
       </c>
       <c r="L42">
+        <v>-7939000.0</v>
+      </c>
+      <c r="M42">
         <v>664490000.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>642851000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-3827000.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
-      <c r="R42">
+      <c r="R42"/>
+      <c r="S42">
         <v>546385000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-4499000.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42">
+      <c r="U42"/>
+      <c r="V42">
         <v>5734000.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
-      <c r="AC42">
+      <c r="AC42"/>
+      <c r="AD42">
         <v>408688000.0</v>
       </c>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>916858000.0</v>
       </c>
-      <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
-    </row>
-    <row r="43" spans="1:53">
+      <c r="BB42"/>
+    </row>
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7953,52 +8054,53 @@
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8010,294 +8112,301 @@
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-    </row>
-    <row r="45" spans="1:53">
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45">
+        <v>4284719000.0</v>
+      </c>
+      <c r="C45">
         <v>3643091000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3820088000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3580175000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3663388000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3607989000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3761581000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3599796000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3738549000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2864324000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3072570000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2257158000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2275594000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2184552000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>4284719000.0</v>
+      </c>
+      <c r="C46">
         <v>3643091000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3570778000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3580175000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3663388000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3607989000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3581305000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3599796000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3738549000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2864324000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2806685000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2257158000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2275594000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2184552000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1781897000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1681898000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1697224000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1764366000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1781858000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>980841000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>602186000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>755448000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>712197000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>720672000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>730466000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>740091000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>576891000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>568652000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>571790000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>579028000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1229782000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1246699000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1304172000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1290960000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1265196000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1315133000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1332986000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1350719000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1367731000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1352620000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1369854000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1387213000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1315485000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1331392000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1255553000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1142165000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1120070000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1134294000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1148531000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1162631000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1176819000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1191780000.0</v>
       </c>
-      <c r="BA46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -8309,117 +8418,121 @@
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-    </row>
-    <row r="48" spans="1:53">
+      <c r="BB47"/>
+    </row>
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
         <v>67</v>
       </c>
-      <c r="B48"/>
-      <c r="C48">
+      <c r="B48">
+        <v>269932000.0</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48">
         <v>237270000.0</v>
       </c>
-      <c r="D48"/>
       <c r="E48"/>
-      <c r="F48">
-[...1 lines deleted...]
-      </c>
+      <c r="F48"/>
       <c r="G48">
         <v>102615000.0</v>
       </c>
-      <c r="H48"/>
+      <c r="H48">
+        <v>102615000.0</v>
+      </c>
       <c r="I48"/>
       <c r="J48"/>
-      <c r="K48">
+      <c r="K48"/>
+      <c r="L48">
         <v>0.0</v>
       </c>
-      <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
-    </row>
-    <row r="49" spans="1:53">
+      <c r="BB48"/>
+    </row>
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8431,506 +8544,521 @@
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50">
+        <v>133284000.0</v>
+      </c>
+      <c r="C50">
         <v>289489000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>122144000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>124294000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>129076000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>128698000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>128383000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>128152000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>126169000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>102423000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>103116000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>82937000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>85228000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>80911000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
         <v>70</v>
       </c>
-      <c r="B51"/>
-[...1 lines deleted...]
-      <c r="D51">
+      <c r="B51">
+        <v>2930832000.0</v>
+      </c>
+      <c r="C51">
+        <v>2602942000.0</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51">
         <v>2424113000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2546655000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2557026000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2578512000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2671370000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2578419000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1878996000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1678653000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1590665000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1619422000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1542426000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1289078000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1181231000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1221821000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1283521000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1308974000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>600702000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>296383000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>400775000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>374324000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>383264000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>392241000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>365951000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>258986000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>266434000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>273858000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>281281000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>441024000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>453924000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>473231000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>470249000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>454334000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>585025000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>593981000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>598091000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>602187000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>590527000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>594618000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>598842000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>567810000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>572966000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>531705000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>593315000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>574673000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>579265000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>580615000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>581965000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>583315000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>584665000.0</v>
       </c>
-      <c r="BA51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
         <v>71</v>
       </c>
-      <c r="B52"/>
-[...1 lines deleted...]
-      <c r="D52">
+      <c r="B52">
+        <v>133284000.0</v>
+      </c>
+      <c r="C52">
+        <v>289489000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
         <v>124294000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>129076000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>128698000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>128383000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>128152000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>126169000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>102423000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>93457000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>82937000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>85228000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>80911000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>73213000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>68556000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>93382000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>97962000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>97879000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>66849000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>32184000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>38979000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>35810000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>35786000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>35774000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>36927000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>26997000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>29759000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>29737000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>29716000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>52348000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>52661000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>53102000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>52979000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>64748000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>154306000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>96970000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>74764000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>39568000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>16381000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>16370000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>15910000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>11922000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>11068000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>7847000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>19073000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>4579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="AW52">
         <v>5400000.0</v>
       </c>
       <c r="AX52">
         <v>5400000.0</v>
       </c>
       <c r="AY52">
         <v>5400000.0</v>
       </c>
       <c r="AZ52">
         <v>5400000.0</v>
       </c>
-      <c r="BA52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:53">
+      <c r="BA52">
+        <v>5400000.0</v>
+      </c>
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>-3226000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>289270000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-    </row>
-    <row r="54" spans="1:53">
+      <c r="BB53"/>
+    </row>
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -8942,688 +9070,701 @@
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>4655098000.0</v>
+      </c>
+      <c r="C55">
         <v>4293710000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4095114000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4136917000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4145538000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4148128000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4112882000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4095756000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3988526000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3316568000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3140299000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2450192000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2452613000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2338214000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1996764000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1882565000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1874509000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1880154000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1885170000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1174166000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>838392000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>869537000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>822198000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>825290000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>843600000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>823370000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>703462000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>698669000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>704227000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>729991000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1385245000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1408281000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1456561000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1477743000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1466216000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1585654000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1585267000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1595339000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1598605000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1586705000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1557190000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1561574000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1555875000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1577262000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1550364000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1488435000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1489853000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1508833000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1366624000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1382355000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1401772000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1421890000.0</v>
       </c>
-      <c r="BA55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:53">
+      <c r="BB55"/>
+    </row>
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>282807000.0</v>
+      </c>
+      <c r="C56">
         <v>559696000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>426005000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>442351000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>360632000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>419900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>405543000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>360424000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>109977000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>339659000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>225504000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>152609000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>130106000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>109892000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>166323000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>150331000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>122295000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>55028000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>37684000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>140994000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>189300000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>63237000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>57779000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>50307000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>56200000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>24235000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>65946000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>67278000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>68308000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>85935000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>64560000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>68143000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>55158000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>85720000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>105457000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>170620000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>147430000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>135304000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>117879000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>116431000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>66805000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>51093000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>99824000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>99048000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>126992000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>154134000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>172115000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>170037000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>75171000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>72635000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>73732000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>75608000.0</v>
       </c>
-      <c r="BA56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:53">
+      <c r="BB56"/>
+    </row>
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>245077000.0</v>
+      </c>
+      <c r="C57">
         <v>401269000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>309524000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>307601000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>217284000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>229498000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>243491000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>214046000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>208710000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>240218000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>183930000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>153527000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>152709000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>128451000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>118580000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>110950000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>154931000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>130674000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>130801000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>141080000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>100488000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>65192000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>61606000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>61620000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>77328000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>87065000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>64736000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>55946000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>51418000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>71687000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>115159000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>125648000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>118658000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>131291000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>123071000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>209642000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>147457000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>126955000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>92196000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>71304000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>57125000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>59910000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>61246000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>59716000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>52651000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>65219000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>44747000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>44964000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>36552000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>33643000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>38928000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>36745000.0</v>
       </c>
-      <c r="BA57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:53">
+      <c r="BB57"/>
+    </row>
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>3107857000.0</v>
+      </c>
+      <c r="C58">
         <v>2777081000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2595747000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2673990000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2706685000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2733237000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2769913000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2850400000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2758564000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2112636000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1965366000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1785702000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1803230000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1695363000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1358338000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1268820000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1311312000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1333769000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1359706000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>687230000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>376665000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>439373000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>400120000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>409098000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>433795000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>416089000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>296725000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>292621000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>295539000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>323299000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>503931000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>527057000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>539703000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>551990000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>532811000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>648830000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>655486000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>663823000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>670848000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>663860000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>636012000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>643538000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>618055000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>622882000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>578098000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>631533000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>617292000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>622192000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>616176000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>614705000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>620346000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>617432000.0</v>
       </c>
-      <c r="BA58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:53">
+      <c r="BB58"/>
+    </row>
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9635,211 +9776,215 @@
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>1547241000.0</v>
+      </c>
+      <c r="C60">
         <v>1516629000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1499367000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1462927000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1438853000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1414891000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1342969000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1245356000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1229962000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1203932000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1162048000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>664490000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>649383000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>642851000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>626012000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>613745000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>563197000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>546385000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>514998000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>486936000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>461727000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>430164000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>413262000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>416192000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>409805000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>407281000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>398165000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>406048000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>408688000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>406692000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>865878000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>881224000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>916858000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>925753000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>916978000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>920275000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>913166000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>914842000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>911072000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>906192000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>904519000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>918036000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>920822000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>954380000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>954577000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>856902000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>856959000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>886641000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>741803000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>767650000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>769116000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>804458000.0</v>
       </c>
-      <c r="BA60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:53">
+      <c r="BB60"/>
+    </row>
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -9851,52 +9996,53 @@
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9908,50 +10054,51 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10028,51 +10175,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>89601000.0</v>
       </c>
       <c r="C2">
         <v>161606000.0</v>
       </c>
       <c r="D2">
         <v>184808000.0</v>
       </c>
       <c r="E2">
         <v>152968000.0</v>
       </c>
       <c r="F2">
         <v>104755000.0</v>
       </c>
       <c r="G2">
         <v>86427000.0</v>
       </c>
       <c r="H2">
         <v>77120000.0</v>
       </c>
       <c r="I2">
         <v>86954000.0</v>
       </c>
@@ -10093,321 +10240,321 @@
       </c>
       <c r="O2">
         <v>99663000.0</v>
       </c>
       <c r="P2">
         <v>84409000.0</v>
       </c>
       <c r="Q2">
         <v>69768000.0</v>
       </c>
       <c r="R2">
         <v>59917000.0</v>
       </c>
       <c r="S2">
         <v>55764000.0</v>
       </c>
       <c r="T2">
         <v>37891000.0</v>
       </c>
       <c r="U2">
         <v>8676000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
-        <v>55882000.0</v>
+        <v>109799000.0</v>
       </c>
       <c r="C3">
         <v>102020000.0</v>
       </c>
       <c r="D3">
-        <v>85090000.0</v>
+        <v>50220000.0</v>
       </c>
       <c r="E3">
         <v>81282000.0</v>
       </c>
       <c r="F3">
         <v>54222000.0</v>
       </c>
       <c r="G3">
         <v>53101000.0</v>
       </c>
       <c r="H3">
         <v>43641000.0</v>
       </c>
       <c r="I3">
         <v>47193000.0</v>
       </c>
       <c r="J3">
         <v>89201000.0</v>
       </c>
       <c r="K3">
         <v>86439000.0</v>
       </c>
       <c r="L3">
         <v>78479000.0</v>
       </c>
       <c r="M3">
         <v>74285000.0</v>
       </c>
       <c r="N3">
-        <v>66207000.0</v>
+        <v>66206999.0</v>
       </c>
       <c r="O3">
         <v>56619000.0</v>
       </c>
       <c r="P3">
         <v>43512000.0</v>
       </c>
       <c r="Q3">
         <v>32402000.0</v>
       </c>
       <c r="R3">
         <v>28264000.0</v>
       </c>
       <c r="S3">
         <v>25185000.0</v>
       </c>
       <c r="T3">
         <v>15363000.0</v>
       </c>
       <c r="U3">
         <v>3370000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
         <v>108732000.0</v>
       </c>
       <c r="C5">
         <v>194440000.0</v>
       </c>
       <c r="D5">
         <v>152066000.0</v>
       </c>
       <c r="E5">
         <v>135422000.0</v>
       </c>
       <c r="F5">
         <v>71248000.0</v>
       </c>
       <c r="G5">
         <v>47243000.0</v>
       </c>
       <c r="H5">
         <v>40132000.0</v>
       </c>
       <c r="I5">
         <v>39308000.0</v>
       </c>
       <c r="J5">
         <v>65088000.0</v>
       </c>
       <c r="K5">
         <v>75951000.0</v>
       </c>
       <c r="L5">
         <v>75553000.0</v>
       </c>
       <c r="M5">
         <v>60711000.0</v>
       </c>
       <c r="N5">
-        <v>47991000.0</v>
+        <v>115472000.0</v>
       </c>
       <c r="O5">
         <v>5469000.0</v>
       </c>
       <c r="P5">
         <v>120940000.0</v>
       </c>
       <c r="Q5">
         <v>52178000.0</v>
       </c>
       <c r="R5">
         <v>62150000.0</v>
       </c>
       <c r="S5">
         <v>75321000.0</v>
       </c>
       <c r="T5">
         <v>47177000.0</v>
       </c>
       <c r="U5">
         <v>11237000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
-        <v>164614000.0</v>
+        <v>218531000.0</v>
       </c>
       <c r="C6">
         <v>296460000.0</v>
       </c>
       <c r="D6">
-        <v>237156000.0</v>
+        <v>202286000.0</v>
       </c>
       <c r="E6">
         <v>216704000.0</v>
       </c>
       <c r="F6">
         <v>125470000.0</v>
       </c>
       <c r="G6">
         <v>100344000.0</v>
       </c>
       <c r="H6">
         <v>83773000.0</v>
       </c>
       <c r="I6">
         <v>86501000.0</v>
       </c>
       <c r="J6">
         <v>154289000.0</v>
       </c>
       <c r="K6">
         <v>162390000.0</v>
       </c>
       <c r="L6">
         <v>154032000.0</v>
       </c>
       <c r="M6">
         <v>134996000.0</v>
       </c>
       <c r="N6">
-        <v>114198000.0</v>
+        <v>181678999.0</v>
       </c>
       <c r="O6">
         <v>62088000.0</v>
       </c>
       <c r="P6">
         <v>164452000.0</v>
       </c>
       <c r="Q6">
         <v>84580000.0</v>
       </c>
       <c r="R6">
         <v>90414000.0</v>
       </c>
       <c r="S6">
         <v>100506000.0</v>
       </c>
       <c r="T6">
         <v>62540000.0</v>
       </c>
       <c r="U6">
         <v>14607000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>114064000.0</v>
       </c>
       <c r="C9">
         <v>207807000.0</v>
       </c>
       <c r="D9">
         <v>175778000.0</v>
       </c>
       <c r="E9">
         <v>146103000.0</v>
       </c>
       <c r="F9">
         <v>79910000.0</v>
       </c>
       <c r="G9">
         <v>54438000.0</v>
       </c>
       <c r="H9">
         <v>45634000.0</v>
       </c>
       <c r="I9">
         <v>45021000.0</v>
       </c>
@@ -10428,51 +10575,51 @@
       </c>
       <c r="O9">
         <v>54287000.0</v>
       </c>
       <c r="P9">
         <v>45907000.0</v>
       </c>
       <c r="Q9">
         <v>54824000.0</v>
       </c>
       <c r="R9">
         <v>63560000.0</v>
       </c>
       <c r="S9">
         <v>76911000.0</v>
       </c>
       <c r="T9">
         <v>48654000.0</v>
       </c>
       <c r="U9">
         <v>11237000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>52980000.0</v>
       </c>
       <c r="C10">
         <v>54609000.0</v>
       </c>
       <c r="D10">
         <v>47208000.0</v>
       </c>
       <c r="E10">
         <v>125421000.0</v>
       </c>
       <c r="F10">
         <v>98178000.0</v>
       </c>
       <c r="G10">
         <v>30367000.0</v>
       </c>
       <c r="H10">
         <v>24421000.0</v>
       </c>
       <c r="I10">
         <v>-7611000.0</v>
       </c>
@@ -10493,51 +10640,51 @@
       </c>
       <c r="O10">
         <v>-21189000.0</v>
       </c>
       <c r="P10">
         <v>87120000.0</v>
       </c>
       <c r="Q10">
         <v>18919000.0</v>
       </c>
       <c r="R10">
         <v>30035000.0</v>
       </c>
       <c r="S10">
         <v>49719000.0</v>
       </c>
       <c r="T10">
         <v>30959000.0</v>
       </c>
       <c r="U10">
         <v>6610000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>1609001.0</v>
       </c>
       <c r="E11">
         <v>5819000.0</v>
       </c>
       <c r="F11">
         <v>3843000.0</v>
       </c>
       <c r="G11">
         <v>558000.0</v>
       </c>
       <c r="H11">
         <v>236000.0</v>
       </c>
       <c r="I11">
         <v>-352000.0</v>
       </c>
       <c r="J11">
         <v>657000.0</v>
       </c>
       <c r="K11">
@@ -10552,51 +10699,51 @@
       <c r="N11">
         <v>2276000.0</v>
       </c>
       <c r="O11">
         <v>-640000.0</v>
       </c>
       <c r="P11">
         <v>3313000.0</v>
       </c>
       <c r="Q11">
         <v>1342000.0</v>
       </c>
       <c r="R11">
         <v>1394000.0</v>
       </c>
       <c r="S11">
         <v>12437000.0</v>
       </c>
       <c r="T11">
         <v>9819000.0</v>
       </c>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
         <v>84631000.0</v>
       </c>
       <c r="C12">
         <v>139831000.0</v>
       </c>
       <c r="D12">
         <v>104858000.0</v>
       </c>
       <c r="E12">
         <v>55421000.0</v>
       </c>
       <c r="F12">
         <v>20129000.0</v>
       </c>
       <c r="G12">
         <v>16741000.0</v>
       </c>
       <c r="H12">
         <v>17036000.0</v>
       </c>
       <c r="I12">
         <v>18964000.0</v>
       </c>
@@ -10617,101 +10764,101 @@
       </c>
       <c r="O12">
         <v>26658000.0</v>
       </c>
       <c r="P12">
         <v>33820000.0</v>
       </c>
       <c r="Q12">
         <v>33259000.0</v>
       </c>
       <c r="R12">
         <v>32115000.0</v>
       </c>
       <c r="S12">
         <v>25602000.0</v>
       </c>
       <c r="T12">
         <v>13121000.0</v>
       </c>
       <c r="U12">
         <v>4584000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>53525000.0</v>
       </c>
       <c r="C15">
         <v>192083000.0</v>
       </c>
       <c r="D15">
         <v>46528000.0</v>
       </c>
       <c r="E15">
         <v>125421000.0</v>
       </c>
       <c r="F15">
         <v>98178000.0</v>
       </c>
       <c r="G15">
         <v>30367000.0</v>
       </c>
       <c r="H15">
         <v>24185000.0</v>
       </c>
       <c r="I15">
         <v>-7259000.0</v>
       </c>
@@ -10732,200 +10879,200 @@
       </c>
       <c r="O15">
         <v>-20549000.0</v>
       </c>
       <c r="P15">
         <v>83807000.0</v>
       </c>
       <c r="Q15">
         <v>17577000.0</v>
       </c>
       <c r="R15">
         <v>28641000.0</v>
       </c>
       <c r="S15">
         <v>37282000.0</v>
       </c>
       <c r="T15">
         <v>21140000.0</v>
       </c>
       <c r="U15">
         <v>6610000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
         <v>113394000.0</v>
       </c>
       <c r="C17">
         <v>54609000.0</v>
       </c>
       <c r="D17">
         <v>47208000.0</v>
       </c>
       <c r="E17">
         <v>125421000.0</v>
       </c>
       <c r="F17">
         <v>98178000.0</v>
       </c>
       <c r="G17">
         <v>30367000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>-103128000.0</v>
       </c>
       <c r="C18">
         <v>-139831000.0</v>
       </c>
       <c r="D18">
         <v>-104858000.0</v>
       </c>
       <c r="E18">
         <v>-55421000.0</v>
       </c>
       <c r="F18">
         <v>-20129000.0</v>
       </c>
       <c r="G18">
         <v>-16741000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>106553000.0</v>
       </c>
       <c r="C21">
         <v>191125000.0</v>
       </c>
       <c r="D21">
         <v>150836000.0</v>
       </c>
       <c r="E21">
         <v>135422000.0</v>
       </c>
       <c r="F21">
         <v>71248000.0</v>
       </c>
       <c r="G21">
         <v>47243000.0</v>
       </c>
       <c r="H21">
         <v>40132000.0</v>
       </c>
       <c r="I21">
         <v>39308000.0</v>
       </c>
@@ -10946,76 +11093,76 @@
       </c>
       <c r="O21">
         <v>45128000.0</v>
       </c>
       <c r="P21">
         <v>35298000.0</v>
       </c>
       <c r="Q21">
         <v>51318000.0</v>
       </c>
       <c r="R21">
         <v>60684000.0</v>
       </c>
       <c r="S21">
         <v>74094000.0</v>
       </c>
       <c r="T21">
         <v>47177000.0</v>
       </c>
       <c r="U21">
         <v>11237000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>97112000.0</v>
       </c>
       <c r="C23">
         <v>178288000.0</v>
       </c>
       <c r="D23">
         <v>209750000.0</v>
       </c>
       <c r="E23">
         <v>163649000.0</v>
       </c>
       <c r="F23">
         <v>113417000.0</v>
       </c>
       <c r="G23">
         <v>93622000.0</v>
       </c>
       <c r="H23">
         <v>82622000.0</v>
       </c>
       <c r="I23">
         <v>92667000.0</v>
       </c>
@@ -11036,243 +11183,243 @@
       </c>
       <c r="O23">
         <v>108822000.0</v>
       </c>
       <c r="P23">
         <v>95018000.0</v>
       </c>
       <c r="Q23">
         <v>73274000.0</v>
       </c>
       <c r="R23">
         <v>62793000.0</v>
       </c>
       <c r="S23">
         <v>58581000.0</v>
       </c>
       <c r="T23">
         <v>39368000.0</v>
       </c>
       <c r="U23">
         <v>8676000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>109799000.0</v>
       </c>
       <c r="C25">
         <v>102020000.0</v>
       </c>
       <c r="D25">
         <v>85090000.0</v>
       </c>
       <c r="E25">
         <v>81282000.0</v>
       </c>
       <c r="F25">
         <v>54222000.0</v>
       </c>
       <c r="G25">
         <v>53101000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>2000.0</v>
       </c>
       <c r="K27">
         <v>264000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>11426000.0</v>
       </c>
       <c r="C28">
         <v>16682000.0</v>
       </c>
       <c r="D28">
         <v>13445000.0</v>
       </c>
       <c r="E28">
         <v>10681000.0</v>
       </c>
       <c r="F28">
         <v>8662000.0</v>
       </c>
       <c r="G28">
         <v>7195000.0</v>
       </c>
       <c r="H28">
         <v>5502000.0</v>
       </c>
       <c r="I28">
         <v>5713000.0</v>
       </c>
       <c r="J28">
         <v>6236000.0</v>
       </c>
       <c r="K28">
         <v>5989000.0</v>
       </c>
       <c r="L28">
         <v>6608000.0</v>
       </c>
       <c r="M28">
         <v>6316000.0</v>
       </c>
       <c r="N28">
         <v>9477000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>7511000.0</v>
       </c>
       <c r="C30">
         <v>16682000.0</v>
       </c>
       <c r="D30">
         <v>13445000.0</v>
       </c>
       <c r="E30">
         <v>10681000.0</v>
       </c>
       <c r="F30">
         <v>8662000.0</v>
       </c>
       <c r="G30">
         <v>7195000.0</v>
       </c>
       <c r="H30">
         <v>5502000.0</v>
       </c>
       <c r="I30">
         <v>5713000.0</v>
       </c>
@@ -11291,51 +11438,51 @@
       <c r="N30">
         <v>9477000.0</v>
       </c>
       <c r="O30">
         <v>9159000.0</v>
       </c>
       <c r="P30">
         <v>10609000.0</v>
       </c>
       <c r="Q30">
         <v>3506000.0</v>
       </c>
       <c r="R30">
         <v>2876000.0</v>
       </c>
       <c r="S30">
         <v>2817000.0</v>
       </c>
       <c r="T30">
         <v>1477000.0</v>
       </c>
       <c r="U30"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
         <v>-53573000.0</v>
       </c>
       <c r="C31">
         <v>-136516000.0</v>
       </c>
       <c r="D31">
         <v>-103628000.0</v>
       </c>
       <c r="E31">
         <v>-57276000.0</v>
       </c>
       <c r="F31">
         <v>26930000.0</v>
       </c>
       <c r="G31">
         <v>-16876000.0</v>
       </c>
       <c r="H31">
         <v>-15711000.0</v>
       </c>
       <c r="I31">
         <v>-46919000.0</v>
       </c>
@@ -11356,51 +11503,51 @@
       </c>
       <c r="O31">
         <v>-24435000.0</v>
       </c>
       <c r="P31">
         <v>51822000.0</v>
       </c>
       <c r="Q31">
         <v>-32399000.0</v>
       </c>
       <c r="R31">
         <v>-30649000.0</v>
       </c>
       <c r="S31">
         <v>-19108000.0</v>
       </c>
       <c r="T31">
         <v>-16218000.0</v>
       </c>
       <c r="U31">
         <v>-4627000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>203665000.0</v>
       </c>
       <c r="C32">
         <v>369413000.0</v>
       </c>
       <c r="D32">
         <v>360586000.0</v>
       </c>
       <c r="E32">
         <v>299071000.0</v>
       </c>
       <c r="F32">
         <v>184665000.0</v>
       </c>
       <c r="G32">
         <v>140865000.0</v>
       </c>
       <c r="H32">
         <v>122754000.0</v>
       </c>
       <c r="I32">
         <v>131975000.0</v>
       </c>
@@ -11440,544 +11587,555 @@
       <c r="U32">
         <v>19913000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>47569000.0</v>
+      </c>
+      <c r="C2">
         <v>50867000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34458000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>45903000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43698000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43345000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>88655000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>44188000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>72951000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>36275000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>94167000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48393000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>90641000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>42362000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>75779000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37665000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>77189000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38637000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>58282000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25292000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>46473000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22536000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>44842000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22003000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>41585000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20750000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>41321000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21470000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35799000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63450000.0</v>
       </c>
       <c r="AF2">
         <v>63450000.0</v>
       </c>
       <c r="AG2">
-        <v>56226000.0</v>
+        <v>63450000.0</v>
       </c>
       <c r="AH2">
         <v>56226000.0</v>
       </c>
       <c r="AI2">
+        <v>56226000.0</v>
+      </c>
+      <c r="AJ2">
         <v>98203000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>48087000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>92308000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>44293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44256000.0</v>
       </c>
       <c r="AN2">
         <v>44256000.0</v>
       </c>
       <c r="AO2">
-        <v>21288000.0</v>
+        <v>44256000.0</v>
       </c>
       <c r="AP2">
         <v>21288000.0</v>
       </c>
       <c r="AQ2">
-        <v>20479000.0</v>
+        <v>21288000.0</v>
       </c>
       <c r="AR2">
         <v>20479000.0</v>
       </c>
       <c r="AS2">
-        <v>16900000.0</v>
+        <v>20479000.0</v>
       </c>
       <c r="AT2">
         <v>16900000.0</v>
       </c>
       <c r="AU2">
-        <v>16504000.0</v>
+        <v>16900000.0</v>
       </c>
       <c r="AV2">
         <v>16504000.0</v>
       </c>
       <c r="AW2">
-        <v>15923000.0</v>
+        <v>16504000.0</v>
       </c>
       <c r="AX2">
         <v>15923000.0</v>
       </c>
       <c r="AY2">
+        <v>15923000.0</v>
+      </c>
+      <c r="AZ2">
         <v>34010000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15348000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>79611000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="D3">
+        <v>123</v>
+      </c>
+      <c r="B3">
+        <v>47193000.0</v>
+      </c>
+      <c r="C3">
+        <v>28186000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
         <v>26258000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>29624000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>29305000.0</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
+        <v>28689000.0</v>
+      </c>
+      <c r="I3">
         <v>15981000.0</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
+        <v>23081000.0</v>
+      </c>
+      <c r="K3">
         <v>21563000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>12705000.0</v>
+      </c>
+      <c r="M3">
         <v>21939000.0</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>20886000.0</v>
+      </c>
+      <c r="O3">
         <v>20687000.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
+        <v>20021000.0</v>
+      </c>
+      <c r="Q3">
         <v>19273000.0</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
+        <v>20655000.0</v>
+      </c>
+      <c r="S3">
         <v>21333000.0</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>17260000.0</v>
+      </c>
+      <c r="U3">
         <v>12598000.0</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
+        <v>11447000.0</v>
+      </c>
+      <c r="W3">
         <v>12917000.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
+        <v>11619000.0</v>
+      </c>
+      <c r="Y3">
         <v>10625000.0</v>
       </c>
-      <c r="Y3">
-[...1 lines deleted...]
-      </c>
       <c r="Z3">
+        <v>10471000.0</v>
+      </c>
+      <c r="AA3">
         <v>13207000.0</v>
       </c>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
       <c r="AB3">
+        <v>11075000.0</v>
+      </c>
+      <c r="AC3">
         <v>10960000.0</v>
       </c>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
       <c r="AD3">
+        <v>10824000.0</v>
+      </c>
+      <c r="AE3">
         <v>10782000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
+        <v>10860000.0</v>
+      </c>
+      <c r="AG3">
         <v>22898000.0</v>
       </c>
-      <c r="AF3">
-[...2 lines deleted...]
-      <c r="AG3">
+      <c r="AH3">
+        <v>12146000.0</v>
+      </c>
+      <c r="AI3">
         <v>22423000.0</v>
       </c>
-      <c r="AH3">
-[...4 lines deleted...]
-      </c>
       <c r="AJ3">
+        <v>22003000.0</v>
+      </c>
+      <c r="AK3">
         <v>22384000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>44814000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21714000.0</v>
       </c>
       <c r="AN3">
         <v>21714000.0</v>
       </c>
       <c r="AO3">
-        <v>20928000.0</v>
+        <v>21714000.0</v>
       </c>
       <c r="AP3">
         <v>20928000.0</v>
       </c>
       <c r="AQ3">
-        <v>19982000.0</v>
+        <v>20928000.0</v>
       </c>
       <c r="AR3">
         <v>19982000.0</v>
       </c>
       <c r="AS3">
-        <v>18168000.0</v>
+        <v>19982000.0</v>
       </c>
       <c r="AT3">
         <v>18168000.0</v>
       </c>
       <c r="AU3">
-        <v>18253000.0</v>
+        <v>18168000.0</v>
       </c>
       <c r="AV3">
         <v>18253000.0</v>
       </c>
       <c r="AW3">
-        <v>18777000.0</v>
+        <v>18253000.0</v>
       </c>
       <c r="AX3">
         <v>18777000.0</v>
       </c>
       <c r="AY3">
+        <v>18777000.0</v>
+      </c>
+      <c r="AZ3">
         <v>37620000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>16733000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>28587000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11987,368 +12145,383 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>125</v>
+      </c>
+      <c r="B5">
+        <v>54381000.0</v>
+      </c>
+      <c r="C5">
+        <v>41303000.0</v>
+      </c>
       <c r="D5">
+        <v>47099000.0</v>
+      </c>
+      <c r="E5">
         <v>49940000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>58792000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>63545000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>114029000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>56532000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>80413000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>37353000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>88800000.0</v>
+      </c>
+      <c r="M5">
         <v>44800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>73795000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>35871000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>69189000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>31422000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>66233000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>33170000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>43115000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>15278000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>28133000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13956000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>22311000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>11685000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>25065000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11148000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16553000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7094000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>23579000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11425000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
+        <v>-16981000.0</v>
+      </c>
+      <c r="AG5">
         <v>12939000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11682000.0</v>
       </c>
       <c r="AH5">
         <v>11682000.0</v>
       </c>
       <c r="AI5">
+        <v>11682000.0</v>
+      </c>
+      <c r="AJ5">
         <v>32786000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>16845000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>34792000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>18393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17855000.0</v>
       </c>
       <c r="AN5">
         <v>17855000.0</v>
       </c>
       <c r="AO5">
-        <v>18041000.0</v>
+        <v>17855000.0</v>
       </c>
       <c r="AP5">
         <v>18041000.0</v>
       </c>
       <c r="AQ5">
-        <v>18693000.0</v>
+        <v>18041000.0</v>
       </c>
       <c r="AR5">
         <v>18693000.0</v>
       </c>
       <c r="AS5">
-        <v>15774000.0</v>
+        <v>18693000.0</v>
       </c>
       <c r="AT5">
         <v>15774000.0</v>
       </c>
       <c r="AU5">
-        <v>15417000.0</v>
+        <v>15774000.0</v>
       </c>
       <c r="AV5">
         <v>15417000.0</v>
       </c>
       <c r="AW5">
-        <v>15862000.0</v>
+        <v>15417000.0</v>
       </c>
       <c r="AX5">
         <v>15862000.0</v>
       </c>
       <c r="AY5">
+        <v>15862000.0</v>
+      </c>
+      <c r="AZ5">
         <v>28666000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>12053000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>19325000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="C6"/>
+        <v>126</v>
+      </c>
+      <c r="B6">
+        <v>101574000.0</v>
+      </c>
+      <c r="C6">
+        <v>69489000.0</v>
+      </c>
       <c r="D6">
+        <v>71711000.0</v>
+      </c>
+      <c r="E6">
         <v>76198000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>88416000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>92850000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
+        <v>142718000.0</v>
+      </c>
+      <c r="I6">
         <v>72513000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>103494000.0</v>
+      </c>
+      <c r="K6">
         <v>58916000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>101505000.0</v>
+      </c>
+      <c r="M6">
         <v>66739000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>94681000.0</v>
+      </c>
+      <c r="O6">
         <v>56558000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
+        <v>89210000.0</v>
+      </c>
+      <c r="Q6">
         <v>50695000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>86888000.0</v>
+      </c>
+      <c r="S6">
         <v>54503000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>60375000.0</v>
+      </c>
+      <c r="U6">
         <v>27876000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>39580000.0</v>
+      </c>
+      <c r="W6">
         <v>26873000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
+        <v>33930000.0</v>
+      </c>
+      <c r="Y6">
         <v>22310000.0</v>
       </c>
-      <c r="Y6">
-[...1 lines deleted...]
-      </c>
       <c r="Z6">
+        <v>35536000.0</v>
+      </c>
+      <c r="AA6">
         <v>24355000.0</v>
       </c>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
       <c r="AB6">
+        <v>27628000.0</v>
+      </c>
+      <c r="AC6">
         <v>18054000.0</v>
       </c>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
       <c r="AD6">
+        <v>34403000.0</v>
+      </c>
+      <c r="AE6">
         <v>22207000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
+        <v>-6121000.0</v>
+      </c>
+      <c r="AG6">
         <v>35837000.0</v>
       </c>
-      <c r="AF6">
-[...2 lines deleted...]
-      <c r="AG6">
+      <c r="AH6">
+        <v>23828000.0</v>
+      </c>
+      <c r="AI6">
         <v>34105000.0</v>
       </c>
-      <c r="AH6">
-[...4 lines deleted...]
-      </c>
       <c r="AJ6">
+        <v>54789000.0</v>
+      </c>
+      <c r="AK6">
         <v>39229000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>79606000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>40770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39569000.0</v>
       </c>
       <c r="AN6">
         <v>39569000.0</v>
       </c>
       <c r="AO6">
-        <v>38969000.0</v>
+        <v>39569000.0</v>
       </c>
       <c r="AP6">
         <v>38969000.0</v>
       </c>
       <c r="AQ6">
-        <v>38675000.0</v>
+        <v>38969000.0</v>
       </c>
       <c r="AR6">
         <v>38675000.0</v>
       </c>
       <c r="AS6">
-        <v>33942000.0</v>
+        <v>38675000.0</v>
       </c>
       <c r="AT6">
         <v>33942000.0</v>
       </c>
       <c r="AU6">
-        <v>33670000.0</v>
+        <v>33942000.0</v>
       </c>
       <c r="AV6">
         <v>33670000.0</v>
       </c>
       <c r="AW6">
-        <v>34639000.0</v>
+        <v>33670000.0</v>
       </c>
       <c r="AX6">
         <v>34639000.0</v>
       </c>
       <c r="AY6">
+        <v>34639000.0</v>
+      </c>
+      <c r="AZ6">
         <v>66286000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>28786000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>47912000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12358,54 +12531,55 @@
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12415,684 +12589,695 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>57327000.0</v>
+      </c>
+      <c r="C9">
         <v>47142000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>52303000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>53603000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>60461000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>66036000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>122506000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>61855000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>85301000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>39891000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>96868000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>47133000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>78910000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>38654000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>75976000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>34193000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>70127000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>34719000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>48417000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17833000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>31493000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15607000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>25766000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13520000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>28672000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12937000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20068000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8593000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>25566000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14278000.0</v>
       </c>
       <c r="AF9">
         <v>14278000.0</v>
       </c>
       <c r="AG9">
-        <v>13404000.0</v>
+        <v>14278000.0</v>
       </c>
       <c r="AH9">
         <v>13404000.0</v>
       </c>
       <c r="AI9">
+        <v>13404000.0</v>
+      </c>
+      <c r="AJ9">
         <v>36045000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>18432000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>37767000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>19828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19637000.0</v>
       </c>
       <c r="AN9">
         <v>19637000.0</v>
       </c>
       <c r="AO9">
-        <v>36759000.0</v>
+        <v>19637000.0</v>
       </c>
       <c r="AP9">
         <v>36759000.0</v>
       </c>
       <c r="AQ9">
-        <v>37110000.0</v>
+        <v>36759000.0</v>
       </c>
       <c r="AR9">
         <v>37110000.0</v>
       </c>
       <c r="AS9">
-        <v>31985000.0</v>
+        <v>37110000.0</v>
       </c>
       <c r="AT9">
         <v>31985000.0</v>
       </c>
       <c r="AU9">
-        <v>31667000.0</v>
+        <v>31985000.0</v>
       </c>
       <c r="AV9">
         <v>31667000.0</v>
       </c>
       <c r="AW9">
-        <v>31524000.0</v>
+        <v>31667000.0</v>
       </c>
       <c r="AX9">
         <v>31524000.0</v>
       </c>
       <c r="AY9">
+        <v>31524000.0</v>
+      </c>
+      <c r="AZ9">
         <v>60026000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>27394000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2153000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>29036000.0</v>
+      </c>
+      <c r="C10">
         <v>18269000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27343000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23067000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>29913000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>32822000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>36685000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15841000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17925000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5582000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>29768000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17038000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17440000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10028000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>79854000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>58728000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>45567000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25149000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>51896000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11875000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46282000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10879000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15037000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7769000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>15330000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6674000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9156000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3360000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15265000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22629000.0</v>
       </c>
       <c r="AF10">
         <v>-22629000.0</v>
       </c>
       <c r="AG10">
-        <v>5260000.0</v>
+        <v>-22629000.0</v>
       </c>
       <c r="AH10">
         <v>5260000.0</v>
       </c>
       <c r="AI10">
+        <v>5260000.0</v>
+      </c>
+      <c r="AJ10">
         <v>16411000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9651000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>22072000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11770000.0</v>
       </c>
       <c r="AN10">
         <v>11770000.0</v>
       </c>
       <c r="AO10">
-        <v>12102000.0</v>
+        <v>11770000.0</v>
       </c>
       <c r="AP10">
         <v>12102000.0</v>
       </c>
       <c r="AQ10">
-        <v>13794000.0</v>
+        <v>12102000.0</v>
       </c>
       <c r="AR10">
         <v>13794000.0</v>
       </c>
       <c r="AS10">
-        <v>12151000.0</v>
+        <v>13794000.0</v>
       </c>
       <c r="AT10">
         <v>12151000.0</v>
       </c>
       <c r="AU10">
-        <v>11269000.0</v>
+        <v>12151000.0</v>
       </c>
       <c r="AV10">
         <v>11269000.0</v>
       </c>
       <c r="AW10">
-        <v>11242000.0</v>
+        <v>11269000.0</v>
       </c>
       <c r="AX10">
         <v>11242000.0</v>
       </c>
       <c r="AY10">
+        <v>11242000.0</v>
+      </c>
+      <c r="AZ10">
         <v>3914000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>33192000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>95567000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>368001.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>365000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>229000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>707000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>308000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>412000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1081000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3171000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1095000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>441000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>718000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>216000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>655000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>201000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>134000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>142000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>159000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63001.0</v>
       </c>
       <c r="AB11">
         <v>63001.0</v>
       </c>
       <c r="AC11">
+        <v>63001.0</v>
+      </c>
+      <c r="AD11">
         <v>355000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>146501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-479000.0</v>
       </c>
       <c r="AF11">
         <v>-479000.0</v>
       </c>
       <c r="AG11">
-        <v>47001.0</v>
+        <v>-479000.0</v>
       </c>
       <c r="AH11">
         <v>47001.0</v>
       </c>
       <c r="AI11">
-        <v>163000.0</v>
+        <v>47001.0</v>
       </c>
       <c r="AJ11">
         <v>163000.0</v>
       </c>
       <c r="AK11">
+        <v>163000.0</v>
+      </c>
+      <c r="AL11">
         <v>174000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>237000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>290000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>239000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3164000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3071000.0</v>
       </c>
       <c r="AR11">
         <v>3071000.0</v>
       </c>
       <c r="AS11">
-        <v>2995000.0</v>
+        <v>3071000.0</v>
       </c>
       <c r="AT11">
         <v>2995000.0</v>
       </c>
       <c r="AU11">
-        <v>3163000.0</v>
+        <v>2995000.0</v>
       </c>
       <c r="AV11">
         <v>3163000.0</v>
       </c>
       <c r="AW11">
-        <v>4186000.0</v>
+        <v>3163000.0</v>
       </c>
       <c r="AX11">
         <v>4186000.0</v>
       </c>
       <c r="AY11">
+        <v>4186000.0</v>
+      </c>
+      <c r="AZ11">
         <v>8864000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5033000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-8864000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
+        <v>25345000.0</v>
+      </c>
+      <c r="C12">
         <v>23034000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19756000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>26873000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>57758000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30723000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>77344000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>40691000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>65465000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>34043000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>55668000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>27762000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>49190000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23682000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>33369000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14945000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>22052000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10338000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12552000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3631000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7577000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3380000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6894000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3536000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9847000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4672000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8002000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4137000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9034000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4738000.0</v>
       </c>
       <c r="AF12">
         <v>4738000.0</v>
       </c>
       <c r="AG12">
-        <v>4556000.0</v>
+        <v>4738000.0</v>
       </c>
       <c r="AH12">
         <v>4556000.0</v>
       </c>
       <c r="AI12">
+        <v>4556000.0</v>
+      </c>
+      <c r="AJ12">
         <v>13546000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7485000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13059000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6085000.0</v>
       </c>
       <c r="AN12">
         <v>6085000.0</v>
       </c>
       <c r="AO12">
-        <v>6097000.0</v>
+        <v>6085000.0</v>
       </c>
       <c r="AP12">
         <v>6097000.0</v>
       </c>
       <c r="AQ12">
-        <v>5162000.0</v>
+        <v>6097000.0</v>
       </c>
       <c r="AR12">
         <v>5162000.0</v>
       </c>
       <c r="AS12">
-        <v>4696000.0</v>
+        <v>5162000.0</v>
       </c>
       <c r="AT12">
         <v>4696000.0</v>
       </c>
       <c r="AU12">
-        <v>4903000.0</v>
+        <v>4696000.0</v>
       </c>
       <c r="AV12">
         <v>4903000.0</v>
       </c>
       <c r="AW12">
-        <v>4707000.0</v>
+        <v>4903000.0</v>
       </c>
       <c r="AX12">
         <v>4707000.0</v>
       </c>
       <c r="AY12">
+        <v>4707000.0</v>
+      </c>
+      <c r="AZ12">
         <v>9322000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3973000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6669000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -13102,54 +13287,55 @@
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -13159,215 +13345,219 @@
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>28831000.0</v>
+      </c>
+      <c r="C15">
         <v>22034000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>36518000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>23761000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>29764000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>80717000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>125400000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>23144000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>67500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>33531000.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
+        <v>29539000.0</v>
+      </c>
+      <c r="M15">
         <v>16331000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16720000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9616000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
+        <v>79500000.0</v>
+      </c>
+      <c r="Q15">
         <v>55557000.0</v>
       </c>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
       <c r="R15">
+        <v>45126000.0</v>
+      </c>
+      <c r="S15">
         <v>24708000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>50962000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11659000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>45426000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10678000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>14761000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7627000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>15048000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6551000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8986000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3297000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-131591000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-139271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22150000.0</v>
       </c>
       <c r="AF15">
         <v>-22150000.0</v>
       </c>
       <c r="AG15">
-        <v>5213000.0</v>
+        <v>-22150000.0</v>
       </c>
       <c r="AH15">
         <v>5213000.0</v>
       </c>
       <c r="AI15">
+        <v>5213000.0</v>
+      </c>
+      <c r="AJ15">
         <v>16165000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9488000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>21661000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11531000.0</v>
       </c>
       <c r="AN15">
         <v>11531000.0</v>
       </c>
       <c r="AO15">
-        <v>9142000.0</v>
+        <v>11531000.0</v>
       </c>
       <c r="AP15">
         <v>9142000.0</v>
       </c>
       <c r="AQ15">
-        <v>10723000.0</v>
+        <v>9142000.0</v>
       </c>
       <c r="AR15">
         <v>10723000.0</v>
       </c>
       <c r="AS15">
-        <v>9156000.0</v>
+        <v>10723000.0</v>
       </c>
       <c r="AT15">
         <v>9156000.0</v>
       </c>
       <c r="AU15">
-        <v>8106000.0</v>
+        <v>9156000.0</v>
       </c>
       <c r="AV15">
         <v>8106000.0</v>
       </c>
       <c r="AW15">
-        <v>7056000.0</v>
+        <v>8106000.0</v>
       </c>
       <c r="AX15">
         <v>7056000.0</v>
       </c>
       <c r="AY15">
+        <v>7056000.0</v>
+      </c>
+      <c r="AZ15">
         <v>-4950000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>28159000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>102155000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -13377,220 +13567,227 @@
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
+        <v>29036000.0</v>
+      </c>
+      <c r="C17">
         <v>18269000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>27343000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>23067000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>29913000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>32822000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>20844000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>15841000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>34184000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>33896000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12730000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>17038000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>7412000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>10028000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-25345000.0</v>
+      </c>
+      <c r="C18">
         <v>-23034000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19756000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-26873000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-28879000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30723000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-36653000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-40691000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-31422000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-34043000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-27906000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-27762000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-25508000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23682000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -13600,54 +13797,55 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -13657,215 +13855,219 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>53111000.0</v>
+      </c>
+      <c r="C21">
         <v>43677000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>48348000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>50007000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>56546000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>61907000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>113547000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>57168000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>77578000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>35470000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>84997000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>44538000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>73795000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>35871000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>69189000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>31422000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>66233000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>33170000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>43115000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>15278000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>28133000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13956000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22178000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11685000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>25065000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11148000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>16553000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7094000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>23579000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12939000.0</v>
       </c>
       <c r="AF21">
         <v>12939000.0</v>
       </c>
       <c r="AG21">
-        <v>11682000.0</v>
+        <v>12939000.0</v>
       </c>
       <c r="AH21">
         <v>11682000.0</v>
       </c>
       <c r="AI21">
+        <v>11682000.0</v>
+      </c>
+      <c r="AJ21">
         <v>32786000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>16845000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>34792000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>18393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17855000.0</v>
       </c>
       <c r="AN21">
         <v>17855000.0</v>
       </c>
       <c r="AO21">
-        <v>18041000.0</v>
+        <v>17855000.0</v>
       </c>
       <c r="AP21">
         <v>18041000.0</v>
       </c>
       <c r="AQ21">
-        <v>18693000.0</v>
+        <v>18041000.0</v>
       </c>
       <c r="AR21">
         <v>18693000.0</v>
       </c>
       <c r="AS21">
-        <v>15774000.0</v>
+        <v>18693000.0</v>
       </c>
       <c r="AT21">
         <v>15774000.0</v>
       </c>
       <c r="AU21">
-        <v>15417000.0</v>
+        <v>15774000.0</v>
       </c>
       <c r="AV21">
         <v>15417000.0</v>
       </c>
       <c r="AW21">
-        <v>15862000.0</v>
+        <v>15417000.0</v>
       </c>
       <c r="AX21">
         <v>15862000.0</v>
       </c>
       <c r="AY21">
+        <v>15862000.0</v>
+      </c>
+      <c r="AZ21">
         <v>28666000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>12053000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>19730000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13875,211 +14077,217 @@
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      <c r="D23">
+        <v>143</v>
+      </c>
+      <c r="B23">
+        <v>51785000.0</v>
+      </c>
+      <c r="C23">
+        <v>54332000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>49499000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>47613000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>47474000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>97614000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>48875000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80674000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>40696000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>106038000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>50988000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>95756000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>45145000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>82566000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>40436000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>81083000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>40186000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>63584000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>27847000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>49833000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>24187000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>48430000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23838000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>45192000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22539000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>44836000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22969000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>37786000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64789000.0</v>
       </c>
       <c r="AF23">
         <v>64789000.0</v>
       </c>
       <c r="AG23">
-        <v>57948000.0</v>
+        <v>64789000.0</v>
       </c>
       <c r="AH23">
         <v>57948000.0</v>
       </c>
       <c r="AI23">
+        <v>57948000.0</v>
+      </c>
+      <c r="AJ23">
         <v>101462000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>49674000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>95283000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>45728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46038000.0</v>
       </c>
       <c r="AN23">
         <v>46038000.0</v>
       </c>
       <c r="AO23">
-        <v>40681000.0</v>
+        <v>46038000.0</v>
       </c>
       <c r="AP23">
         <v>40681000.0</v>
       </c>
       <c r="AQ23">
-        <v>39447000.0</v>
+        <v>40681000.0</v>
       </c>
       <c r="AR23">
         <v>39447000.0</v>
       </c>
       <c r="AS23">
-        <v>32038000.0</v>
+        <v>39447000.0</v>
       </c>
       <c r="AT23">
         <v>32038000.0</v>
       </c>
       <c r="AU23">
-        <v>31999000.0</v>
+        <v>32038000.0</v>
       </c>
       <c r="AV23">
         <v>31999000.0</v>
       </c>
       <c r="AW23">
-        <v>31585000.0</v>
+        <v>31999000.0</v>
       </c>
       <c r="AX23">
         <v>31585000.0</v>
       </c>
       <c r="AY23">
+        <v>31585000.0</v>
+      </c>
+      <c r="AZ23">
         <v>82822000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>24788000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>40276000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14089,139 +14297,143 @@
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>30125000.0</v>
+      </c>
+      <c r="C25">
         <v>28186000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24612000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26258000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>29624000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>29305000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28689000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15981000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23081000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21563000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21829000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21688000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>20886000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>20687000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>20021000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14231,278 +14443,283 @@
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>1.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>264000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>4216000.0</v>
+      </c>
+      <c r="C28">
         <v>3465000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3955000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3596000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7830000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4129000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8959000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4687000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7723000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4421000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8330000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2595000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5115000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2783000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6787000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2771000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3894000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1549000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5302000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2555000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3360000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1651000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3588000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1835000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3607000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1789000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3515000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1499000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1987000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339000.0</v>
       </c>
       <c r="AF28">
         <v>1339000.0</v>
       </c>
       <c r="AG28">
-        <v>1722000.0</v>
+        <v>1339000.0</v>
       </c>
       <c r="AH28">
         <v>1722000.0</v>
       </c>
       <c r="AI28">
+        <v>1722000.0</v>
+      </c>
+      <c r="AJ28">
         <v>3259000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1587000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2975000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1782000.0</v>
       </c>
       <c r="AN28">
         <v>1782000.0</v>
       </c>
       <c r="AO28">
-        <v>1265000.0</v>
+        <v>1782000.0</v>
       </c>
       <c r="AP28">
         <v>1265000.0</v>
       </c>
       <c r="AQ28">
-        <v>2167000.0</v>
+        <v>1265000.0</v>
       </c>
       <c r="AR28">
         <v>2167000.0</v>
       </c>
       <c r="AS28">
-        <v>1837000.0</v>
+        <v>2167000.0</v>
       </c>
       <c r="AT28">
         <v>1837000.0</v>
       </c>
       <c r="AU28">
-        <v>1876000.0</v>
+        <v>1837000.0</v>
       </c>
       <c r="AV28">
         <v>1876000.0</v>
       </c>
       <c r="AW28">
-        <v>1292000.0</v>
+        <v>1876000.0</v>
       </c>
       <c r="AX28">
         <v>1292000.0</v>
       </c>
       <c r="AY28">
+        <v>1292000.0</v>
+      </c>
+      <c r="AZ28">
         <v>2746000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2120000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6731000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -14512,531 +14729,541 @@
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
-        <v>54332000.0</v>
+        <v>4216000.0</v>
       </c>
       <c r="C30">
+        <v>3465000.0</v>
+      </c>
+      <c r="D30">
         <v>38413000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3596000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3915000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4129000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8959000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4687000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7723000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4421000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11871000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2595000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5115000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2783000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6787000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2771000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3894000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1549000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5302000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2555000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3360000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1651000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3588000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1835000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3607000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1789000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3515000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1499000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1987000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339000.0</v>
       </c>
       <c r="AF30">
         <v>1339000.0</v>
       </c>
       <c r="AG30">
-        <v>1722000.0</v>
+        <v>1339000.0</v>
       </c>
       <c r="AH30">
         <v>1722000.0</v>
       </c>
       <c r="AI30">
+        <v>1722000.0</v>
+      </c>
+      <c r="AJ30">
         <v>3259000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1587000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2975000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1782000.0</v>
       </c>
       <c r="AN30">
         <v>1782000.0</v>
       </c>
       <c r="AO30">
-        <v>19393000.0</v>
+        <v>1782000.0</v>
       </c>
       <c r="AP30">
         <v>19393000.0</v>
       </c>
       <c r="AQ30">
-        <v>18968000.0</v>
+        <v>19393000.0</v>
       </c>
       <c r="AR30">
         <v>18968000.0</v>
       </c>
       <c r="AS30">
-        <v>15138000.0</v>
+        <v>18968000.0</v>
       </c>
       <c r="AT30">
         <v>15138000.0</v>
       </c>
       <c r="AU30">
-        <v>15495000.0</v>
+        <v>15138000.0</v>
       </c>
       <c r="AV30">
         <v>15495000.0</v>
       </c>
       <c r="AW30">
-        <v>15662000.0</v>
+        <v>15495000.0</v>
       </c>
       <c r="AX30">
         <v>15662000.0</v>
       </c>
       <c r="AY30">
+        <v>15662000.0</v>
+      </c>
+      <c r="AZ30">
         <v>48812000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9440000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-39335000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
-        <v>-2374000.0</v>
+        <v>-24075000.0</v>
       </c>
       <c r="C31">
+        <v>-25408000.0</v>
+      </c>
+      <c r="D31">
         <v>-1249000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-26940000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-26633000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-29085000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-76862000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-41327000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-59653000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-29888000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-55229000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-27500000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-48399000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-25843000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>10665000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>27306000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-20666000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8021000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8781000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3403000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>18149000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3077000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7141000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3916000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9735000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4474000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7397000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3734000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8314000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6763000.0</v>
       </c>
       <c r="AF31">
         <v>-6763000.0</v>
       </c>
       <c r="AG31">
-        <v>-6422000.0</v>
+        <v>-6763000.0</v>
       </c>
       <c r="AH31">
         <v>-6422000.0</v>
       </c>
       <c r="AI31">
+        <v>-6422000.0</v>
+      </c>
+      <c r="AJ31">
         <v>-16375000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7194000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-12720000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6085000.0</v>
       </c>
       <c r="AN31">
         <v>-6085000.0</v>
       </c>
       <c r="AO31">
-        <v>-5939000.0</v>
+        <v>-6085000.0</v>
       </c>
       <c r="AP31">
         <v>-5939000.0</v>
       </c>
       <c r="AQ31">
-        <v>-4899000.0</v>
+        <v>-5939000.0</v>
       </c>
       <c r="AR31">
         <v>-4899000.0</v>
       </c>
       <c r="AS31">
-        <v>-3623000.0</v>
+        <v>-4899000.0</v>
       </c>
       <c r="AT31">
         <v>-3623000.0</v>
       </c>
       <c r="AU31">
-        <v>-4148000.0</v>
+        <v>-3623000.0</v>
       </c>
       <c r="AV31">
         <v>-4148000.0</v>
       </c>
       <c r="AW31">
-        <v>-4620000.0</v>
+        <v>-4148000.0</v>
       </c>
       <c r="AX31">
         <v>-4620000.0</v>
       </c>
       <c r="AY31">
+        <v>-4620000.0</v>
+      </c>
+      <c r="AZ31">
         <v>-10606000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>21139000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>61691000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:53">
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
+        <v>104896000.0</v>
+      </c>
+      <c r="C32">
         <v>98009000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>86761000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>99506000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>104159000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>109381000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>211161000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>106043000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>158252000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>76166000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>191035000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>95526000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>169551000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>81016000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>151755000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>71858000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>147316000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>73356000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>106699000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>43125000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>77966000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>38143000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>70608000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>35523000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>70257000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>33687000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>61389000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>30063000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>61365000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>30363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77728000.0</v>
       </c>
       <c r="AF32">
         <v>77728000.0</v>
       </c>
       <c r="AG32">
-        <v>69630000.0</v>
+        <v>77728000.0</v>
       </c>
       <c r="AH32">
         <v>69630000.0</v>
       </c>
       <c r="AI32">
+        <v>69630000.0</v>
+      </c>
+      <c r="AJ32">
         <v>134248000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>66519000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>130075000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>64121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63893000.0</v>
       </c>
       <c r="AN32">
         <v>63893000.0</v>
       </c>
       <c r="AO32">
-        <v>58047000.0</v>
+        <v>63893000.0</v>
       </c>
       <c r="AP32">
         <v>58047000.0</v>
       </c>
       <c r="AQ32">
-        <v>57589000.0</v>
+        <v>58047000.0</v>
       </c>
       <c r="AR32">
         <v>57589000.0</v>
       </c>
       <c r="AS32">
-        <v>48885000.0</v>
+        <v>57589000.0</v>
       </c>
       <c r="AT32">
         <v>48885000.0</v>
       </c>
       <c r="AU32">
-        <v>48171000.0</v>
+        <v>48885000.0</v>
       </c>
       <c r="AV32">
         <v>48171000.0</v>
       </c>
       <c r="AW32">
-        <v>47447000.0</v>
+        <v>48171000.0</v>
       </c>
       <c r="AX32">
         <v>47447000.0</v>
       </c>
       <c r="AY32">
+        <v>47447000.0</v>
+      </c>
+      <c r="AZ32">
         <v>94036000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>42742000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>77458000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -15115,51 +15342,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>312654000.0</v>
       </c>
       <c r="C2">
         <v>192420000.0</v>
       </c>
       <c r="D2">
         <v>144635000.0</v>
       </c>
       <c r="E2">
         <v>20373000.0</v>
       </c>
       <c r="F2">
         <v>47336000.0</v>
       </c>
       <c r="G2">
         <v>57964000.0</v>
       </c>
       <c r="H2">
         <v>21203000.0</v>
       </c>
       <c r="I2">
         <v>63297000.0</v>
       </c>
@@ -15180,51 +15407,51 @@
       </c>
       <c r="O2">
         <v>53370000.0</v>
       </c>
       <c r="P2">
         <v>32470999.0</v>
       </c>
       <c r="Q2">
         <v>3552000.0</v>
       </c>
       <c r="R2">
         <v>43149000.0</v>
       </c>
       <c r="S2">
         <v>19919000.0</v>
       </c>
       <c r="T2">
         <v>1239000.0</v>
       </c>
       <c r="U2">
         <v>7000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>315341000</v>
       </c>
       <c r="C3">
         <v>1201200000</v>
       </c>
       <c r="D3">
         <v>451598000</v>
       </c>
       <c r="E3">
         <v>141233000</v>
       </c>
       <c r="F3">
         <v>368096000</v>
       </c>
       <c r="G3">
         <v>185247000</v>
       </c>
       <c r="H3">
         <v>6519000</v>
       </c>
       <c r="I3">
         <v>2428000</v>
       </c>
@@ -15245,101 +15472,101 @@
       </c>
       <c r="O3">
         <v>1614000</v>
       </c>
       <c r="P3">
         <v>27003000</v>
       </c>
       <c r="Q3">
         <v>99842000</v>
       </c>
       <c r="R3">
         <v>26460000</v>
       </c>
       <c r="S3">
         <v>267673000</v>
       </c>
       <c r="T3">
         <v>331797000</v>
       </c>
       <c r="U3">
         <v>142795000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>-31787000.0</v>
       </c>
       <c r="C6">
         <v>121568000.0</v>
       </c>
       <c r="D6">
         <v>47785000.0</v>
       </c>
       <c r="E6">
         <v>124262000.0</v>
       </c>
       <c r="F6">
         <v>-26963000.0</v>
       </c>
       <c r="G6">
         <v>-10628000.0</v>
       </c>
       <c r="H6">
         <v>36761000.0</v>
       </c>
       <c r="I6">
         <v>-42094000.0</v>
       </c>
@@ -15360,51 +15587,51 @@
       </c>
       <c r="O6">
         <v>-9819000.0</v>
       </c>
       <c r="P6">
         <v>20899000.0</v>
       </c>
       <c r="Q6">
         <v>28918999.0</v>
       </c>
       <c r="R6">
         <v>-39597000.0</v>
       </c>
       <c r="S6">
         <v>23230000.0</v>
       </c>
       <c r="T6">
         <v>18680000.0</v>
       </c>
       <c r="U6">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
         <v>-472000.0</v>
       </c>
       <c r="C7">
         <v>26736000.0</v>
       </c>
       <c r="D7">
         <v>16086000.0</v>
       </c>
       <c r="E7">
         <v>7014000.0</v>
       </c>
       <c r="F7">
         <v>618000.0</v>
       </c>
       <c r="G7">
         <v>-7882000.0</v>
       </c>
       <c r="H7">
         <v>-24788000.0</v>
       </c>
       <c r="I7">
         <v>-10181000.0</v>
       </c>
@@ -15425,76 +15652,76 @@
       </c>
       <c r="O7">
         <v>5108000.0</v>
       </c>
       <c r="P7">
         <v>8215000.0</v>
       </c>
       <c r="Q7">
         <v>-2604000.0</v>
       </c>
       <c r="R7">
         <v>11337000.0</v>
       </c>
       <c r="S7">
         <v>-155000.0</v>
       </c>
       <c r="T7">
         <v>2807000.0</v>
       </c>
       <c r="U7">
         <v>-524000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>-3617000.0</v>
       </c>
       <c r="C9">
         <v>-34000.0</v>
       </c>
       <c r="D9">
         <v>-2862000.0</v>
       </c>
       <c r="E9">
         <v>130000.0</v>
       </c>
       <c r="F9">
         <v>-3866000.0</v>
       </c>
       <c r="G9">
         <v>174000.0</v>
       </c>
       <c r="H9">
         <v>12351000.0</v>
       </c>
       <c r="I9">
         <v>-11354000.0</v>
       </c>
@@ -15515,51 +15742,51 @@
       </c>
       <c r="O9">
         <v>221000.0</v>
       </c>
       <c r="P9">
         <v>6624000.0</v>
       </c>
       <c r="Q9">
         <v>-2711000.0</v>
       </c>
       <c r="R9">
         <v>6095000.0</v>
       </c>
       <c r="S9">
         <v>-4858000.0</v>
       </c>
       <c r="T9">
         <v>-8683000.0</v>
       </c>
       <c r="U9">
         <v>-734000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
         <v>445000.0</v>
       </c>
       <c r="C10">
         <v>-1840000.0</v>
       </c>
       <c r="D10">
         <v>1476000.0</v>
       </c>
       <c r="E10">
         <v>-1808000.0</v>
       </c>
       <c r="F10">
         <v>-1481000.0</v>
       </c>
       <c r="G10">
         <v>-2057000.0</v>
       </c>
       <c r="H10">
         <v>45000.0</v>
       </c>
       <c r="I10">
         <v>1147000.0</v>
       </c>
@@ -15580,126 +15807,126 @@
       </c>
       <c r="O10">
         <v>1677000.0</v>
       </c>
       <c r="P10">
         <v>5576000.0</v>
       </c>
       <c r="Q10">
         <v>237000.0</v>
       </c>
       <c r="R10">
         <v>-289000.0</v>
       </c>
       <c r="S10">
         <v>83000.0</v>
       </c>
       <c r="T10">
         <v>-344000.0</v>
       </c>
       <c r="U10">
         <v>-229000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>109799000.0</v>
       </c>
       <c r="C14">
         <v>102020000.0</v>
       </c>
       <c r="D14">
         <v>50220000.0</v>
       </c>
       <c r="E14">
         <v>81282000.0</v>
       </c>
       <c r="F14">
         <v>54222000.0</v>
       </c>
       <c r="G14">
         <v>53101000.0</v>
       </c>
       <c r="H14">
         <v>43641000.0</v>
       </c>
       <c r="I14">
         <v>47193000.0</v>
       </c>
@@ -15720,51 +15947,51 @@
       </c>
       <c r="O14">
         <v>56619000.0</v>
       </c>
       <c r="P14">
         <v>43512000.0</v>
       </c>
       <c r="Q14">
         <v>32402000.0</v>
       </c>
       <c r="R14">
         <v>28264000.0</v>
       </c>
       <c r="S14">
         <v>25185000.0</v>
       </c>
       <c r="T14">
         <v>15363000.0</v>
       </c>
       <c r="U14">
         <v>3370000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>18997000.0</v>
       </c>
       <c r="C15">
         <v>33813000.0</v>
       </c>
       <c r="D15">
         <v>12242000.0</v>
       </c>
       <c r="E15">
         <v>11946000.0</v>
       </c>
       <c r="F15">
         <v>7473000.0</v>
       </c>
       <c r="G15">
         <v>16761000.0</v>
       </c>
       <c r="H15">
         <v>28331000.0</v>
       </c>
       <c r="I15">
         <v>51820000.0</v>
       </c>
@@ -15783,51 +16010,51 @@
       <c r="N15">
         <v>88241000.0</v>
       </c>
       <c r="O15">
         <v>73316000.0</v>
       </c>
       <c r="P15">
         <v>45116000.0</v>
       </c>
       <c r="Q15">
         <v>33665000.0</v>
       </c>
       <c r="R15">
         <v>70463000.0</v>
       </c>
       <c r="S15">
         <v>39890000.0</v>
       </c>
       <c r="T15">
         <v>42026000.0</v>
       </c>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>280867000.0</v>
       </c>
       <c r="C16">
         <v>313988000.0</v>
       </c>
       <c r="D16">
         <v>192420000.0</v>
       </c>
       <c r="E16">
         <v>144635000.0</v>
       </c>
       <c r="F16">
         <v>20373000.0</v>
       </c>
       <c r="G16">
         <v>47336000.0</v>
       </c>
       <c r="H16">
         <v>57964000.0</v>
       </c>
       <c r="I16">
         <v>21203000.0</v>
       </c>
@@ -15848,76 +16075,76 @@
       </c>
       <c r="O16">
         <v>43551000.0</v>
       </c>
       <c r="P16">
         <v>53370000.0</v>
       </c>
       <c r="Q16">
         <v>32470999.0</v>
       </c>
       <c r="R16">
         <v>3552000.0</v>
       </c>
       <c r="S16">
         <v>43149000.0</v>
       </c>
       <c r="T16">
         <v>19919000.0</v>
       </c>
       <c r="U16">
         <v>1239000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>-73279000.0</v>
       </c>
       <c r="C18">
         <v>-960682000.0</v>
       </c>
       <c r="D18">
         <v>-262223000.0</v>
       </c>
       <c r="E18">
         <v>26988000.0</v>
       </c>
       <c r="F18">
         <v>-263063000.0</v>
       </c>
       <c r="G18">
         <v>-109330000.0</v>
       </c>
       <c r="H18">
         <v>46875000.0</v>
       </c>
       <c r="I18">
         <v>95390000.0</v>
       </c>
@@ -15938,156 +16165,156 @@
       </c>
       <c r="O18">
         <v>83184000.0</v>
       </c>
       <c r="P18">
         <v>29536000.0</v>
       </c>
       <c r="Q18">
         <v>-49791000.0</v>
       </c>
       <c r="R18">
         <v>43618000.0</v>
       </c>
       <c r="S18">
         <v>-192529000.0</v>
       </c>
       <c r="T18">
         <v>-278783000.0</v>
       </c>
       <c r="U18">
         <v>-133298000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-753138000.0</v>
       </c>
       <c r="D19">
         <v>-447092000.0</v>
       </c>
       <c r="E19">
         <v>-14109000.0</v>
       </c>
       <c r="F19">
         <v>-175065000.0</v>
       </c>
       <c r="G19">
         <v>-185247000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20">
         <v>207000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>45817000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>-76414000.0</v>
       </c>
       <c r="C21">
         <v>789520000.0</v>
       </c>
       <c r="D21">
         <v>316526000.0</v>
       </c>
       <c r="E21">
         <v>104151000.0</v>
       </c>
       <c r="F21">
         <v>58795000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
         <v>113394000.0</v>
       </c>
       <c r="C22">
         <v>53058000.0</v>
       </c>
       <c r="D22">
         <v>5481000.0</v>
       </c>
       <c r="E22">
         <v>119602000.0</v>
       </c>
       <c r="F22">
         <v>94335000.0</v>
       </c>
       <c r="G22">
         <v>29809000.0</v>
       </c>
       <c r="H22">
         <v>24185000.0</v>
       </c>
       <c r="I22">
         <v>-7259000.0</v>
       </c>
@@ -16108,51 +16335,51 @@
       </c>
       <c r="O22">
         <v>-20549000.0</v>
       </c>
       <c r="P22">
         <v>83807000.0</v>
       </c>
       <c r="Q22">
         <v>17577000.0</v>
       </c>
       <c r="R22">
         <v>28641000.0</v>
       </c>
       <c r="S22">
         <v>37282000.0</v>
       </c>
       <c r="T22">
         <v>21140000.0</v>
       </c>
       <c r="U22">
         <v>6610000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>-102570000.0</v>
       </c>
       <c r="C23">
         <v>-97332000.0</v>
       </c>
       <c r="D23">
         <v>-34312000.0</v>
       </c>
       <c r="E23">
         <v>-209000.0</v>
       </c>
       <c r="F23">
         <v>-140000.0</v>
       </c>
       <c r="G23">
         <v>-314000.0</v>
       </c>
       <c r="H23">
         <v>157788000.0</v>
       </c>
       <c r="I23">
         <v>-19337000.0</v>
       </c>
@@ -16173,51 +16400,51 @@
       </c>
       <c r="O23">
         <v>-348000.0</v>
       </c>
       <c r="P23">
         <v>-338000.0</v>
       </c>
       <c r="Q23">
         <v>-10449000.0</v>
       </c>
       <c r="R23">
         <v>40570000.0</v>
       </c>
       <c r="S23">
         <v>8129000.0</v>
       </c>
       <c r="T23">
         <v>-51838000.0</v>
       </c>
       <c r="U23">
         <v>100288000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
         <v>230768000.0</v>
       </c>
       <c r="C24">
         <v>448062000.0</v>
       </c>
       <c r="D24">
         <v>-16034000.0</v>
       </c>
       <c r="E24">
         <v>127124000.0</v>
       </c>
       <c r="F24">
         <v>193031000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>-1484000.0</v>
       </c>
       <c r="I24">
         <v>-41837000.0</v>
       </c>
       <c r="J24">
         <v>-359000.0</v>
@@ -16226,51 +16453,51 @@
       <c r="L24">
         <v>-2000000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
         <v>27692000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24">
         <v>10347000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
         <v>-1250000.0</v>
       </c>
       <c r="T24">
         <v>-3250000.0</v>
       </c>
       <c r="U24">
         <v>-19252000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>12946000.0</v>
       </c>
       <c r="C25">
         <v>58704000.0</v>
       </c>
       <c r="D25">
         <v>117588000.0</v>
       </c>
       <c r="E25">
         <v>-39677000.0</v>
       </c>
       <c r="F25">
         <v>-44142000.0</v>
       </c>
       <c r="G25">
         <v>889000.0</v>
       </c>
       <c r="H25">
         <v>10356000.0</v>
       </c>
       <c r="I25">
         <v>68065000.0</v>
       </c>
@@ -16291,141 +16518,141 @@
       </c>
       <c r="O25">
         <v>43620000.0</v>
       </c>
       <c r="P25">
         <v>-78995000.0</v>
       </c>
       <c r="Q25">
         <v>2676000.0</v>
       </c>
       <c r="R25">
         <v>1836000.0</v>
       </c>
       <c r="S25">
         <v>12832000.0</v>
       </c>
       <c r="T25">
         <v>13704000.0</v>
       </c>
       <c r="U25">
         <v>41000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-4112000.0</v>
       </c>
       <c r="E26">
         <v>-5911000.0</v>
       </c>
       <c r="F26">
         <v>-4499000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-116850000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>-60000000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>6395000.0</v>
       </c>
       <c r="C27">
         <v>6918000.0</v>
       </c>
       <c r="D27">
         <v>3786000.0</v>
       </c>
       <c r="E27">
         <v>3790000.0</v>
       </c>
       <c r="F27">
         <v>2043000.0</v>
       </c>
       <c r="G27">
         <v>2049000.0</v>
       </c>
       <c r="H27">
         <v>907000.0</v>
       </c>
       <c r="I27">
         <v>613000.0</v>
       </c>
       <c r="J27">
         <v>1156000.0</v>
       </c>
       <c r="K27">
         <v>1074000.0</v>
       </c>
       <c r="L27">
         <v>34000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27">
         <v>3528000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>-197774000.0</v>
       </c>
       <c r="C28">
         <v>644988000.0</v>
       </c>
       <c r="D28">
         <v>307012000.0</v>
       </c>
       <c r="E28">
         <v>-30744000.0</v>
       </c>
       <c r="F28">
         <v>46683000.0</v>
       </c>
       <c r="G28">
         <v>100202000.0</v>
       </c>
       <c r="H28">
         <v>-20126000.0</v>
       </c>
       <c r="I28">
         <v>-126440000.0</v>
       </c>
@@ -16446,51 +16673,51 @@
       </c>
       <c r="O28">
         <v>-110552000.0</v>
       </c>
       <c r="P28">
         <v>-18984000.0</v>
       </c>
       <c r="Q28">
         <v>58070000.0</v>
       </c>
       <c r="R28">
         <v>-53905000.0</v>
       </c>
       <c r="S28">
         <v>218089000.0</v>
       </c>
       <c r="T28">
         <v>300713000.0</v>
       </c>
       <c r="U28">
         <v>153782000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>242062000.0</v>
       </c>
       <c r="C29">
         <v>240518000.0</v>
       </c>
       <c r="D29">
         <v>189375000.0</v>
       </c>
       <c r="E29">
         <v>168221000.0</v>
       </c>
       <c r="F29">
         <v>105033000.0</v>
       </c>
       <c r="G29">
         <v>75917000.0</v>
       </c>
       <c r="H29">
         <v>53394000.0</v>
       </c>
       <c r="I29">
         <v>97818000.0</v>
       </c>
@@ -16511,51 +16738,51 @@
       </c>
       <c r="O29">
         <v>84798000.0</v>
       </c>
       <c r="P29">
         <v>56539000.0</v>
       </c>
       <c r="Q29">
         <v>50051000.0</v>
       </c>
       <c r="R29">
         <v>70078000.0</v>
       </c>
       <c r="S29">
         <v>75144000.0</v>
       </c>
       <c r="T29">
         <v>53014000.0</v>
       </c>
       <c r="U29">
         <v>9497000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-84573000.0</v>
       </c>
       <c r="C30">
         <v>-753138000.0</v>
       </c>
       <c r="D30">
         <v>-447092000.0</v>
       </c>
       <c r="E30">
         <v>-14109000.0</v>
       </c>
       <c r="F30">
         <v>-175065000.0</v>
       </c>
       <c r="G30">
         <v>-185247000.0</v>
       </c>
       <c r="H30">
         <v>-8003000.0</v>
       </c>
       <c r="I30">
         <v>-4476000.0</v>
       </c>
@@ -16595,548 +16822,557 @@
       <c r="U30">
         <v>-162047000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>294890000.0</v>
       </c>
       <c r="C2">
+        <v>294890000.0</v>
+      </c>
+      <c r="D2">
         <v>332289000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>357162000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>398761000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>336509000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>164793000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>101224000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>146504000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>192422000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>96769000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>92936000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>88619000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>144635000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>134453000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23869000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>38954000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20373000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>56604000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>104188000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>52084000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>47336000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>40711000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>47056000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16340000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>57964000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>58688000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>57560000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>73450000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>31203000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29367000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33475000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>41246000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>63297000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>158190000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>138302000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>124378000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>106678000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>105560000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>55248000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>40271000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>90190000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>89771000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>116618000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>146028000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>164199000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>161891000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>67705000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>64288000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>63972000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43551000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>74648000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>43551000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>751521000</v>
+      </c>
+      <c r="C3">
         <v>94855000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>134874000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>49714000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>84542607</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>51027000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23847036</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>59911000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>885559121</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>245244000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3955783</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10915264</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>123837688</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>335224000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>106438687</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1603748</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>29398791</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2844000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>255601143</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>64077012</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>295049</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>35988000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>576196</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19372363</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3384992</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>171551000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2837351</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>652490</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2522656</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>436000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1985515</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>51471</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>272771</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>24410000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>165305</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>575959</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1386000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1218000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>20213000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>371000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>74038000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>73578000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>73844000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>73605000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>134093000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>30245000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>30215000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>30286000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>112000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>110000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>181519000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>325000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>181519000</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17146,54 +17382,55 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17203,376 +17440,383 @@
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
-        <v>255019000.0</v>
+        <v>-25989000.0</v>
       </c>
       <c r="C6">
+        <v>251462000.0</v>
+      </c>
+      <c r="D6">
         <v>-36065000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-24873000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-63146000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>83781000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>149195000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>81892000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-58201000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-46423000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>95651000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3833000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4317000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-56016000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>10182000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>110584000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15085000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18581000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-36231000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-47584000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>52104000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4748000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6625000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6345000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>30716000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-41624000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-724000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1128000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-15890000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>42247000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8164000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4108000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7771000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-22051000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>63297000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>19888000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13924000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>17700000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1118000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>50312000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>14977000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-49919000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>419000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-26847000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-29410000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-18171000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2308000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>94186000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3417000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>316000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>20421000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-8040000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20421000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>3599000.0</v>
+      </c>
+      <c r="C7">
         <v>-558000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2376000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12160000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3290726.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7361000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8495407.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13056000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6034326.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2606000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6854731.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1396979.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>17912912.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3830000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4911669.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8983366.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1218058.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3954000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1147816.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7555173.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6296730.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>487000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4782296.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3522723.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-10421011.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10483000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-613991.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>601965.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-17778880.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-6729000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-5817555.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-5175397.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-4456934.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>417000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1520153.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-2581927.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5629000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-3103000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>27053000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>31454000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-13336000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-6162000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>4271000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>8234000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-3707000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-5103000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>9625000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>7414000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-4994000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-5989000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-2548500.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-10095000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2548500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17582,376 +17826,383 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>-3821000.0</v>
+      </c>
+      <c r="C9">
         <v>-4415000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2037000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>679000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1867163.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-479000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-620801.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2878000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4623309.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2707000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2963437.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1555099.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2067723.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>841000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2586470.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>121880.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-872235.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3463000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-3421735.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1779168.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1480984.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-615000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-29444.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>246407.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-608993.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>574000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1314786.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2437538.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>779092.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7686000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1613391.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6915375.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-887961.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1565000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-632456.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2100194.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>358000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>532000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>610000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>101000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-427000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-721000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-472000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-740000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>380000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>811000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-333000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>158000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2110000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>906000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-919000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>87000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-919000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>-2191000.0</v>
+      </c>
+      <c r="C10">
         <v>-2000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>62000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>178000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-107090.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>320000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>200031.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2057000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1207653.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-623000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1108630.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-536843.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>184118.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>394000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1585206.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>632280.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-70880.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-731000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1309188.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-53955.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-326032.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>257000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-710895.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-543488.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-374835.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-522000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-124527.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>140190.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>113850.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-85000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>524115.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1434014.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-656876.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-434000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>228362.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1361856.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>383000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1152000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>543000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>898000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-897000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-248000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-173000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-174000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-409000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>171000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-15000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-865000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-707000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-203500.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-290000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-203500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -17961,54 +18212,55 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -18018,54 +18270,55 @@
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -18075,537 +18328,547 @@
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>47193000.0</v>
+      </c>
+      <c r="C14">
         <v>28186000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24612000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>26258000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29624000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>29305000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28689000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15981000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23081000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21563000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12705000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21939000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20886000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20687000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20021000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19273000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20655000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>21333000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17260000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12598000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11447000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12917000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11619000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10625000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10471000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13207000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11075000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10960000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10824000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10782000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>10860000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22898000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12146000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22423000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22003000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22384000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>44814000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>22377000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>43989000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21714000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>42450000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20928000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>40528000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19982000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>37043000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18168000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>36490000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18253000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>36986000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18777000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>33103500.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16733000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33103500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>6406000.0</v>
+      </c>
+      <c r="C15">
         <v>3352000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>542000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>652000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9493927.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8996000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8018642.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8308000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8371063.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8309000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2939579.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3046000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3105138.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3090000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3062748.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2626321.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2944462.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2961000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1678413.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1768452.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1882776.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1897000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1721616.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2528543.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6638570.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6640000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5352373.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5661447.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5747767.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>11263000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11638967.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>12967633.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12748385.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13150000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12845513.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>15002846.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>25229000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12563000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>23685000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>11806000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>43377000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>31571000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>62471000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>31103000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>58077000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>27733000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>51858000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>25850000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>49215000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>25018000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>43422000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>22403000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>43422000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>268901000.0</v>
+      </c>
+      <c r="C16">
         <v>546352000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>294890000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>332289000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>335615000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>420290000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>313988000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>183116000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>88303000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>146504000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>192420000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>96769000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>92936000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>88619000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>144635000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>134453000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23869000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>38954000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20373000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>56604000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>104188000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>52084000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>47336000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>40711000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>47056000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>16340000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>57964000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>58688000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>57560000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>73450000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21203000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>29367000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>33475000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>41246000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>63297000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>158190000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>138302000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>124378000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>106678000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>105560000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>55248000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>40271000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>90190000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>89771000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>116618000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>146028000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>164199000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>161891000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>67705000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>64288000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>63972000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>66608000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>63972000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18615,1741 +18878,1781 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>-641853000.0</v>
+      </c>
+      <c r="C18">
         <v>-44937000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-75130000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16808000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20604630.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5299000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>87546000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8368000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-829948060.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-197954000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>60960080.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>28178567.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-71376640.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-298973000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-70384310.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>40574312.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>10584980.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>45419000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-227095330.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-32379823.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>16267389.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11183000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18087640.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-440602.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>9295150.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-141280000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>13795560.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14384802.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2071340.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>20259000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>22294450.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>23226742.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>18181970.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4291000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>31696920.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>32579894.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>60920000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>30837000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>77338000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>65052000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-16534000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-47978000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1918000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-35637000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-71810000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-5338000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>38469000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6637000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>56481000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>26685000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-116731000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-307252000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-116731000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-57316000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-80606000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>69656000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>175355000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-64745000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-901245000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>37497000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>17545000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8846000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-120567000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-335224000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>11000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>23000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>330228000.0</v>
+      </c>
+      <c r="C21">
         <v>268530000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18828000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-29115000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33127000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-33000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-75119000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>94144000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
-        <v>22034000.0</v>
+        <v>47305000.0</v>
       </c>
       <c r="C22">
+        <v>18269000.0</v>
+      </c>
+      <c r="D22">
         <v>36518000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23316000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>29913000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>32822000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20453000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-34315000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11975000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>33531000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>876000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16331000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7104000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9616000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>20045000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>55557000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19323000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24708000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>38521000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11659000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>33968000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10678000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7134000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7627000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8497000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6551000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5689000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3297000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7883000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7264000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6866000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-22150000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4143000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5213000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6677000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9488000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>21661000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12016000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>24985000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>11531000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>26549000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>11917000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>28682000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>13576000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>25849000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11966000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>24577000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>11103000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>18842000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11101000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>48602500.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>32617000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>48602500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      <c r="D23">
+        <v>173</v>
+      </c>
+      <c r="B23">
+        <v>-10317000.0</v>
+      </c>
+      <c r="C23">
+        <v>-84916000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-4335000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-68148.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-205000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3664318.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-94818000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-51034952.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-39932000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2192741.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-397000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-10942181.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2351000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-202850.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-7328726.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-276538.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-112000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-135384.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-102548.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-723000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-353000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-328382.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6982478.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3251000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1136000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-333597.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1107827.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-816475.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>41378000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-5300136.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-900226.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-6448204.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-31000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-193091.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3045000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-524000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-204000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1061000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-232000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-854000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-651000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1450000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-868000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>130016000.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>-1349000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>817000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-833000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3843000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1231000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3843000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="C24">
+        <v>119694000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>-7382000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3514099.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>120683000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>171975628.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4834000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>177766461.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-152503000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-209798.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-455791000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-335224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129108000.0</v>
       </c>
       <c r="P24">
         <v>129108000.0</v>
       </c>
       <c r="Q24">
-        <v>-1984000.0</v>
+        <v>129108000.0</v>
       </c>
       <c r="R24">
         <v>-1984000.0</v>
       </c>
       <c r="S24">
+        <v>-1984000.0</v>
+      </c>
+      <c r="T24">
         <v>94528000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-36000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>98503000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-1098235.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2355.35</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-372070.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-999045.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-538000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-15197789.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-500000.0</v>
       </c>
-      <c r="AN24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO24"/>
       <c r="AP24">
         <v>-500000.0</v>
       </c>
       <c r="AQ24">
         <v>-500000.0</v>
       </c>
       <c r="AR24">
         <v>-500000.0</v>
       </c>
       <c r="AS24">
+        <v>-500000.0</v>
+      </c>
+      <c r="AT24">
         <v>-1500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-500000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>13846000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1500000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>13846000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
-        <v>-758000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="C25">
+        <v>2444000.0</v>
+      </c>
+      <c r="D25">
         <v>358000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3176000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7691703.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-17000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>6061556.0</v>
+      </c>
+      <c r="I25">
         <v>72610000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>14520735.0</v>
+      </c>
+      <c r="K25">
         <v>-10393000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>36568565.0</v>
+      </c>
+      <c r="M25">
         <v>42704696.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6558136.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>40452000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>900046.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-6110042.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1223829.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>36838000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>-26127371.0</v>
+      </c>
+      <c r="U25">
         <v>22090617.0</v>
       </c>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
       <c r="V25">
+        <v>-22555831.0</v>
+      </c>
+      <c r="W25">
         <v>27361000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3540739.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>23861743.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4133153.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>23671000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>482902.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>21124528.0</v>
       </c>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
       <c r="AD25">
+        <v>-476804.0</v>
+      </c>
+      <c r="AE25">
         <v>16387000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12371520.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>80875474.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6622675.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>46336000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1662072.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>48269655.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>86836000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>43840000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>91215000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>42674000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1316000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1350000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1589000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3824000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3098000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-124000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2008000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>153000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5759000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2906000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>51927000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-22307000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>51927000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>176</v>
+      </c>
+      <c r="B26">
+        <v>-2145000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26">
         <v>-22000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>17863.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-244000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2114598.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1759000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1560237.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1498000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1456682.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1403000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>42442.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-597000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2469818.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1400000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-75063.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>735888.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>602960.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-116850000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
+      <c r="AU26"/>
       <c r="AV26">
         <v>-60000000.0</v>
       </c>
-      <c r="AW26"/>
+      <c r="AW26">
+        <v>-60000000.0</v>
+      </c>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>3171000.0</v>
+      </c>
+      <c r="C27">
         <v>1577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612000.0</v>
       </c>
       <c r="D27">
         <v>1612000.0</v>
       </c>
       <c r="E27">
+        <v>1612000.0</v>
+      </c>
+      <c r="F27">
         <v>1594000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>947000.0</v>
       </c>
       <c r="H27">
         <v>947000.0</v>
       </c>
       <c r="I27">
+        <v>947000.0</v>
+      </c>
+      <c r="J27">
         <v>937000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>974000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1922000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>948000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1864000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>926000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2628000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1019000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1162000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>136000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1030000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>515000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1013000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>504000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1030000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>515000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1019000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>510000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>445000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
-[...1 lines deleted...]
-      </c>
+      <c r="AE27"/>
       <c r="AF27">
         <v>145000.0</v>
       </c>
       <c r="AG27">
-        <v>238000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="AH27">
         <v>238000.0</v>
       </c>
       <c r="AI27">
+        <v>238000.0</v>
+      </c>
+      <c r="AJ27">
         <v>578000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>298000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>578000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>295000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>549000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>277000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>525000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>267000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>34000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>1764000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>800000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1764000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:53">
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
-        <v>264637000.0</v>
+        <v>579890000.0</v>
       </c>
       <c r="C28">
+        <v>180262000.0</v>
+      </c>
+      <c r="D28">
         <v>17118000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-34079000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-45240578.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-42201000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-107736996.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>78360000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>596076109.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>58773000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16638330.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-26517037.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>75832444.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>243962000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>77116408.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-54348444.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-25767434.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-26840000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>103643944.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-12745413.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-63185501.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17431000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11227798.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6559065.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>21422575.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>101156000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-13396801.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-13428648.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-13574878.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20492000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-30486770.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-25711730.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-39738028.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-26358000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-131666670.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-9515336.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-29296000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-13137000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-28877000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-14740000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-17908000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1441000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-24010000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9290000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>25729000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-12333000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>58025000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>87549000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-52748000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-26369000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>113095500.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>170712000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>113095500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>109668000.0</v>
+      </c>
+      <c r="C29">
         <v>49918000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>59744000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>66522000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63937977.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>56326000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>63698963.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>68279000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>55611061.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>47307000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>57004296.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>39093831.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>52461048.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>36251000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>36054377.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>38970564.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>39983771.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>48263000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28505813.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>31697189.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16562439.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>24805000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>17511443.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18931761.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>12680142.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>30271000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>16632911.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15037292.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>451316.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>20695000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>24279965.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>23175271.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>18454741.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>28701000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>31862225.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>33155853.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>62306000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>32055000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>97551000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>65423000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>57504000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>25600000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>71926000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>37968000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>62283000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>24907000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>68684000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>36923000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>56593000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>26795000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>64788000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>17748000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>64788000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      <c r="D30">
+        <v>180</v>
+      </c>
+      <c r="B30">
+        <v>-751406000.0</v>
+      </c>
+      <c r="C30">
+        <v>24839000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>-57316000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-81028504.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>69656000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>195822668.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-64745000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-707792658.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-152503000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21967978.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8700467.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-123837683.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-335224000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-102833372.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>121382273.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-29398794.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2844000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-165815643.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-65744357.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>98254260.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-35988000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>576197.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-19372363.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3384996.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-171551000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3935584.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-650135.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2894723.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-436000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7346062.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-745791.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13480487.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-24410000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-165310.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-575959.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1386000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1218000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-17244000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-371000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-74538000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-74078000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-74344000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-74105000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-135593000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-30745000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-30215000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-30286000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-112000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-110000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-167673000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-196500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-167673000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>