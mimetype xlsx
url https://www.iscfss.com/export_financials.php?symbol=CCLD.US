--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -250,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -914,2555 +920,2704 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>6937000.0</v>
+      </c>
+      <c r="C2">
         <v>4565000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5798000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5681000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5948000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6461000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3491000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2438267.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>991859.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1905131.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>370441.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1082342.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>200469.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>245601.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>104443.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-3981000.0</v>
+      </c>
+      <c r="C5">
         <v>-4003000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3869000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3037000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1754000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1004000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-843000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1421068.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-721070.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-376090.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-398979.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-208962.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-187354.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-77770.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7179.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>3114000.0</v>
+      </c>
+      <c r="C7">
         <v>3134000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4404000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5480000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8508000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11026000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3729544.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>23000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C8">
         <v>23000.0</v>
       </c>
       <c r="D8">
+        <v>23000.0</v>
+      </c>
+      <c r="E8">
         <v>22000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>21000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>19000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>15518.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>130987000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>3117000.0</v>
+      </c>
+      <c r="C10">
         <v>5145000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3331000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12299000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9340000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20925000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19994000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14472483.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4362232.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3476880.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8039562.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1048660.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>497944.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>268323.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>408416.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>3117000.0</v>
+      </c>
+      <c r="C12">
         <v>5145000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3331000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12299000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9340000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20925000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19994000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14472483.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4362232.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3476880.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8039562.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1048660.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>497944.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>268323.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>408416.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
-        <v>17000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="C13">
         <v>17000.0</v>
       </c>
       <c r="D13">
-        <v>16000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="E13">
         <v>16000.0</v>
       </c>
       <c r="F13">
+        <v>16000.0</v>
+      </c>
+      <c r="G13">
         <v>14000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12571.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12272.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10793.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>10346.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9712.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5102.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590.0</v>
       </c>
       <c r="O13">
         <v>590.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13">
+        <v>590.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>379538280.0</v>
+      </c>
+      <c r="C14">
         <v>16146975.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15669472.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15109587.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14541061.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12678845.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12087947.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11721232.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11010432.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10036988.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9732806.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7084630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10983000.0</v>
       </c>
       <c r="N14">
         <v>10983000.0</v>
       </c>
       <c r="O14">
         <v>10983000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14">
+        <v>10983000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>16000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>4148000.0</v>
+      </c>
+      <c r="C16">
         <v>1212000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1380000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1386000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1085000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1173000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25355.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>62104.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>41666.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>73520.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37508.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>56686.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>55857.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>60711.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>525000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>93000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>970000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
-        <v>19186000.0</v>
+        <v>31442000.0</v>
       </c>
       <c r="C20">
         <v>19186000.0</v>
       </c>
       <c r="D20">
-        <v>61186000.0</v>
+        <v>19186000.0</v>
       </c>
       <c r="E20">
         <v>61186000.0</v>
       </c>
       <c r="F20">
+        <v>61186000.0</v>
+      </c>
+      <c r="G20">
         <v>49291000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>12634000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>12593795.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>12263943.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>12178868.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>8971994.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>8560336.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>344000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>18968000.0</v>
+      </c>
+      <c r="C21">
         <v>18698000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25074000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29520000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>30778000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>29978000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5977000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6634003.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2509544.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5833706.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5379404.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8377837.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1534780.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1084985.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>266722.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>507000.0</v>
+      </c>
+      <c r="C22">
         <v>574000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>465000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>381000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>503000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>399000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>491000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>444437.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>662822.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>621492.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>315901.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>41829.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>123627.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>76036.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>87598000.0</v>
+      </c>
+      <c r="C23">
         <v>71614000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>77826000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>136174000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>140848000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>137999000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>56402000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>47623361.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25525663.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>28323706.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>26676898.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23107260.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5772614.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3484305.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2837963.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>441000.0</v>
+      </c>
+      <c r="C24">
         <v>26000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10037000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8013000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8020000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>41000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>83275.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>8013000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>1166000.0</v>
+      </c>
+      <c r="C28">
         <v>-1675000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11402000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1513000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7532000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9457000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-15897000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-13972307.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4072615.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10571098.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-54616.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1281609.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3066856.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1327396.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>506507.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>60673000.0</v>
+      </c>
+      <c r="C29">
         <v>50104000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52040000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>110015000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>106290000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>101682000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>43202736.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>18742000.0</v>
+      </c>
+      <c r="C30">
         <v>17124000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16998000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19172000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21731000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16194000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9393000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9940105.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3879463.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4330901.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2211979.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3031598.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1033256.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1022567.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>938209.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>10977000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5962000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>21971000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>24224000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>1315000.0</v>
+      </c>
+      <c r="C32">
         <v>5220000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-57000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12255000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5997000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15795000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>19824299.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>61860000.0</v>
+      </c>
+      <c r="C33">
         <v>46814000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>54583000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>101521000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>105289000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>93180000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25401000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>21549688.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>16595943.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>19884224.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15790665.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>18522560.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3984907.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1816341.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1068075.0</v>
       </c>
     </row>
-    <row r="34" spans="1:15">
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>48</v>
+      </c>
+      <c r="B34">
+        <v>232000.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>3549000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>3669000.0</v>
+      </c>
+      <c r="C35">
         <v>2260000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12809000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12087000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13355000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7730000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2387000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>595061.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>953228.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5399313.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6026810.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>642538.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2245574.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>905792.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>987536.0</v>
       </c>
     </row>
-    <row r="36" spans="1:15">
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>569000.0</v>
+      </c>
+      <c r="C36">
         <v>507000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>641000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>838000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>981000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1247000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>356000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>489703.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>436713.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>282713.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>66984.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>140053.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1347302.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>50332.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>72277.0</v>
       </c>
     </row>
-    <row r="37" spans="1:15">
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>838000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>981000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1247000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>356000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>3372000.0</v>
+      </c>
+      <c r="C39">
         <v>1957000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2449000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2801000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3985000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7301000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1123000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1216648.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>688025.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>631701.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>634692.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>528726.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>280347.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>455417.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>423263.0</v>
       </c>
     </row>
-    <row r="40" spans="1:15">
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>11683000.0</v>
+      </c>
+      <c r="C40">
         <v>12206000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13942000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>12739000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>17288000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>15333000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5694000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5416548.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3099334.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4062639.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2232154.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4729887.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1208617.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>605072.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>774958.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>867000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>790000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1392000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>263000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>119274000.0</v>
+      </c>
+      <c r="C42">
         <v>120384000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>120044000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>130325000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>130717000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>136119000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>68741000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>64480460.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>44467517.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>25376063.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>24427858.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>18979976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251628.0</v>
       </c>
       <c r="N42">
         <v>251628.0</v>
       </c>
       <c r="O42">
+        <v>251628.0</v>
+      </c>
+      <c r="P42">
         <v>256140.0</v>
       </c>
     </row>
-    <row r="43" spans="1:15">
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
-      <c r="D44">
+      <c r="D44"/>
+      <c r="E44">
         <v>6000.0</v>
       </c>
-      <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>24081000.0</v>
+      </c>
+      <c r="C45">
         <v>19145000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>18339000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9977000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>12344000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>12664000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6433831.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>10881000.0</v>
+      </c>
+      <c r="C46">
         <v>8423000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9682000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9977000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12344000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12664000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6434000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1832187.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1385743.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1588937.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1372283.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1444334.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>505344.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>480993.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>605631.0</v>
       </c>
     </row>
-    <row r="47" spans="1:15">
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>5056000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>12344000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>12664000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>6434000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-55832000.0</v>
+      </c>
+      <c r="C48">
         <v>-66630000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-74481000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-25621000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-31053000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-33889000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-25076000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-24203745.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-23509386.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-17944230.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-9147507.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4460129.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>49121.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>227117.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>110119.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-25621000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>728000.0</v>
+      </c>
+      <c r="C50">
         <v>310000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>292000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>319000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>344000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>401000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>283675.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>4283000.0</v>
+      </c>
+      <c r="C51">
         <v>3470000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14733000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>13812000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16872000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>11468000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4097000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>500176.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>289617.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14047978.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>7984946.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2330269.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3564800.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1595719.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>914923.0</v>
       </c>
     </row>
-    <row r="52" spans="1:15">
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>1655000.0</v>
+      </c>
+      <c r="C52">
         <v>1597000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2180000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2592000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4307000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5130000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1973000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>277776.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>168718.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9848126.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3082023.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3498553.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1931104.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1265906.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>500890.0</v>
       </c>
     </row>
-    <row r="53" spans="1:15">
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>87598000.0</v>
+      </c>
+      <c r="C55">
         <v>71614000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>77826000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>136174000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>140848000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>137999000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>56402000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>47623361.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>25525663.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>28323706.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>26676898.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>23107260.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5772614.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3484305.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2837963.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>25738000.0</v>
+      </c>
+      <c r="C56">
         <v>24800000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23243000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>34653000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>35559000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>44819000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>31001000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>26073673.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8929720.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>8439482.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>10886233.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4584700.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1787707.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1667964.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1769888.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>24423000.0</v>
+      </c>
+      <c r="C57">
         <v>19580000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>23300000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>22398000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>29562000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29024000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11178000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8157946.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4322015.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15857562.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5758138.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8144125.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3408543.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2172436.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1490757.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>28092000.0</v>
+      </c>
+      <c r="C58">
         <v>21840000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>36109000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>34485000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>42917000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>36754000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>13565000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8753007.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5275243.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>21256875.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>11784948.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8786663.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5654117.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3078228.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2478293.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>59506000.0</v>
+      </c>
+      <c r="C60">
         <v>49774000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>41717000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>101689000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>97931000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>101245000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>42837000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>38870354.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>20250420.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7066831.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>14891950.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>14320597.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>118497.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>406077.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>359670.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
+      <c r="D61"/>
+      <c r="E61">
         <v>-662000.0</v>
       </c>
-      <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:54">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>5508000.0</v>
+      </c>
+      <c r="C2">
+        <v>6937000.0</v>
+      </c>
+      <c r="D2">
         <v>6693000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4215000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4951000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4565000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5567000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5448000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5921000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5798000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6243000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5179000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5191000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5681000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4568000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5047000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5833000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5948000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5803000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4758000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4734000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6461000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7302785.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9075637.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6762423.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3491000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2904181.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2442211.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2066091.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2438267.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2711580.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>590266.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>730239.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>991859.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1017774.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1482713.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1756410.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1905131.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>592381.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>548707.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>674876.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>370441.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>758879.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>664739.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>694376.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1082342.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1139428.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>363282.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>296299.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>200469.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>714596.0</v>
       </c>
-      <c r="AY2"/>
-[...1 lines deleted...]
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2">
         <v>245601.0</v>
       </c>
-      <c r="BB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:54">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3473,54 +3628,56 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3531,214 +3688,222 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-7906000.0</v>
+      </c>
+      <c r="C5">
+        <v>-3981000.0</v>
+      </c>
+      <c r="D5">
         <v>-4077000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-4162000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4061000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-4003000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3960000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-3909000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3841000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-3869000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-4292000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4654000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4748000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3037000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-3536000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2999000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2009000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1754000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1539000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1064000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-659000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1004000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1135449.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1417273.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1433300.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-843000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1272294.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1974286.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1211723.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1421068.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-976442.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1151474.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-924216.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-721070.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-440821.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-406941.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-418752.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-376090.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-386674.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-388163.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-379433.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-398979.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-364357.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-296457.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-249751.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-208962.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-276566.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-70325.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-56525.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-187354.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-199178.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>406077.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-77770.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3749,458 +3914,480 @@
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>4748000.0</v>
+      </c>
+      <c r="C7">
+        <v>3114000.0</v>
+      </c>
+      <c r="D7">
         <v>2787000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3079000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3131000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3134000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3324000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3724000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4095000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4404000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4599000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4717000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4917000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5480000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5461000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>6543000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>7732000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>8508000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>45000.0</v>
       </c>
       <c r="C8">
         <v>45000.0</v>
       </c>
       <c r="D8">
         <v>45000.0</v>
       </c>
       <c r="E8">
-        <v>23000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="F8">
-        <v>23000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="G8">
         <v>23000.0</v>
       </c>
       <c r="H8">
         <v>23000.0</v>
       </c>
       <c r="I8">
         <v>23000.0</v>
       </c>
       <c r="J8">
         <v>23000.0</v>
       </c>
       <c r="K8">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="L8">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="M8">
         <v>22000.0</v>
       </c>
       <c r="N8">
         <v>22000.0</v>
       </c>
       <c r="O8">
         <v>22000.0</v>
       </c>
       <c r="P8">
         <v>22000.0</v>
       </c>
       <c r="Q8">
+        <v>22000.0</v>
+      </c>
+      <c r="R8">
+        <v>22000.0</v>
+      </c>
+      <c r="S8">
         <v>21000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>126857000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>129678000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>130987000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>3854000.0</v>
+      </c>
+      <c r="C10">
+        <v>3117000.0</v>
+      </c>
+      <c r="D10">
         <v>5073000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10440000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6805000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>5145000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2782000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2617000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4138000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3331000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6406000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>7666000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8161000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12299000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>3867000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>9220000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>9136000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9340000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>8313000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9502000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>20995000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>20925000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>22839886.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>12532436.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>8395321.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>19994000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>13987197.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>10583026.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>12526647.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>14472483.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1259574.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>11722619.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3541070.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4362232.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2789382.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>5810486.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1249850.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3476880.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>7110495.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>6618921.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7367102.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>8039562.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1613242.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>632032.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1185943.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1048660.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2493652.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>32521.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>306504.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>497944.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>928063.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-268323.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>268323.0</v>
       </c>
-      <c r="BB10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:54">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4211,758 +4398,786 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>3854000.0</v>
+      </c>
+      <c r="C12">
+        <v>3117000.0</v>
+      </c>
+      <c r="D12">
         <v>5073000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>10440000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>6805000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>5145000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2782000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2617000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4138000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3331000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6406000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>7666000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8161000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12299000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3867000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9220000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9136000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9340000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8313000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>9502000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>20995000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>20925000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>22839886.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12532436.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>8395321.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>19994000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>13987197.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10583026.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12526647.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>14472483.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1259574.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>11722619.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3541070.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4362232.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2789382.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5810486.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1249850.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3476880.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>7110495.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>6618921.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>7367102.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>8039562.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1613242.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>632032.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1185943.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1048660.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2493652.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>32521.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>306504.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>497944.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>928063.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>268323.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>268323.0</v>
       </c>
-      <c r="BB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:54">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>43000.0</v>
       </c>
       <c r="C13">
         <v>43000.0</v>
       </c>
       <c r="D13">
         <v>43000.0</v>
       </c>
       <c r="E13">
-        <v>17000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="F13">
-        <v>17000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="G13">
         <v>17000.0</v>
       </c>
       <c r="H13">
         <v>17000.0</v>
       </c>
       <c r="I13">
         <v>17000.0</v>
       </c>
       <c r="J13">
         <v>17000.0</v>
       </c>
       <c r="K13">
-        <v>16000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="L13">
-        <v>16000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="M13">
         <v>16000.0</v>
       </c>
       <c r="N13">
         <v>16000.0</v>
       </c>
       <c r="O13">
         <v>16000.0</v>
       </c>
       <c r="P13">
         <v>16000.0</v>
       </c>
       <c r="Q13">
         <v>16000.0</v>
       </c>
       <c r="R13">
         <v>16000.0</v>
       </c>
       <c r="S13">
+        <v>16000.0</v>
+      </c>
+      <c r="T13">
+        <v>16000.0</v>
+      </c>
+      <c r="U13">
         <v>15000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>15000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>14000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>13877.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>13196.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>13108.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>13000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>12953.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>12769.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>12751.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>12571.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>12571.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>12406.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>12406.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>12272.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>12272.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>12192.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>10916.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>10793.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>10789.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>10735.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>10671.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>10346.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>9775.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>9722.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>9659.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>9712.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>11000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5102.0</v>
       </c>
       <c r="AW13">
         <v>5102.0</v>
       </c>
       <c r="AX13">
+        <v>5102.0</v>
+      </c>
+      <c r="AY13">
+        <v>5102.0</v>
+      </c>
+      <c r="AZ13">
         <v>590.0</v>
       </c>
-      <c r="AY13"/>
-[...1 lines deleted...]
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13">
         <v>590.0</v>
       </c>
-      <c r="BB13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:54">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>42471949.0</v>
+      </c>
+      <c r="C14">
+        <v>379538280.0</v>
+      </c>
+      <c r="D14">
         <v>42368914.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>33118912.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>16244211.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>16244211.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>16195363.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>16132420.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>16014309.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>15874550.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>15760499.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>15615760.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>15421096.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>15224347.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>15148721.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>15070147.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>14992147.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>14900391.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14737103.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>14430882.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>14084749.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>12678845.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>12771307.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>12395197.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12310818.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12087947.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>12146110.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>12022143.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11946003.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>11721232.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>11770178.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>11665174.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>11616938.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>11010432.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>11485811.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>10833075.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>10172108.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>10036988.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>10006121.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>10002864.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>10084928.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>9732806.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>9730728.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>9719858.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>9687097.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>7084630.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>8358718.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>10982944.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10983000.0</v>
       </c>
       <c r="AX14">
         <v>10983000.0</v>
       </c>
       <c r="AY14">
         <v>10983000.0</v>
       </c>
       <c r="AZ14">
         <v>10983000.0</v>
       </c>
       <c r="BA14">
         <v>10983000.0</v>
       </c>
       <c r="BB14">
         <v>10983000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14">
+        <v>10983000.0</v>
+      </c>
+      <c r="BD14">
+        <v>10983000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>16000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
+      <c r="N15">
+        <v>16000.0</v>
+      </c>
+      <c r="O15">
+        <v>16000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>4748000.0</v>
+      </c>
+      <c r="C16">
+        <v>4148000.0</v>
+      </c>
+      <c r="D16">
         <v>4266000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1232000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1297000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1212000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1312000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1224000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1386000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1380000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1527000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1242000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1394000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1386000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1417000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1450000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1140000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1085000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1089000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1181000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1225000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1173000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1215161.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1009561.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>23787.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>20000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>16439.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16225.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>21354.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>25355.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>30214.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>27675.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>41191.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>62104.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>52145.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>39840.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>26207.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>41666.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>54869.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>83546.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>62406.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>73520.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>85015.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>24201.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>25700.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>37508.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>41987.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>42629.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>50047.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>56686.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>125987.0</v>
       </c>
-      <c r="AY16"/>
-[...1 lines deleted...]
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16">
         <v>55857.0</v>
       </c>
-      <c r="BB16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:54">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4973,120 +5188,124 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>589000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>551000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>525000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>692000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5097,840 +5316,874 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
+        <v>31435000.0</v>
+      </c>
+      <c r="C20">
+        <v>31442000.0</v>
+      </c>
+      <c r="D20">
         <v>30411000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>19192000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19186000.0</v>
       </c>
       <c r="F20">
         <v>19186000.0</v>
       </c>
       <c r="G20">
         <v>19186000.0</v>
       </c>
       <c r="H20">
         <v>19186000.0</v>
       </c>
       <c r="I20">
         <v>19186000.0</v>
       </c>
       <c r="J20">
-        <v>61186000.0</v>
+        <v>19186000.0</v>
       </c>
       <c r="K20">
-        <v>61186000.0</v>
+        <v>19186000.0</v>
       </c>
       <c r="L20">
         <v>61186000.0</v>
       </c>
       <c r="M20">
         <v>61186000.0</v>
       </c>
       <c r="N20">
         <v>61186000.0</v>
       </c>
       <c r="O20">
         <v>61186000.0</v>
       </c>
       <c r="P20">
         <v>61186000.0</v>
       </c>
       <c r="Q20">
         <v>61186000.0</v>
       </c>
       <c r="R20">
+        <v>61186000.0</v>
+      </c>
+      <c r="S20">
+        <v>61186000.0</v>
+      </c>
+      <c r="T20">
         <v>60661000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>60661000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>49291000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>49291000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>48950323.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>49708210.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>38351775.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>12634000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>12633696.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>12633696.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>12593795.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>12593795.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>12681055.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12263943.0</v>
       </c>
       <c r="AG20">
         <v>12263943.0</v>
       </c>
       <c r="AH20">
         <v>12263943.0</v>
       </c>
       <c r="AI20">
-        <v>12178868.0</v>
+        <v>12263943.0</v>
       </c>
       <c r="AJ20">
-        <v>12178868.0</v>
+        <v>12263943.0</v>
       </c>
       <c r="AK20">
         <v>12178868.0</v>
       </c>
       <c r="AL20">
+        <v>12178868.0</v>
+      </c>
+      <c r="AM20">
+        <v>12178868.0</v>
+      </c>
+      <c r="AN20">
         <v>9473765.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>9430994.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>9515994.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>8971994.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>8980252.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8560336.0</v>
       </c>
       <c r="AS20">
         <v>8560336.0</v>
       </c>
       <c r="AT20">
+        <v>8560336.0</v>
+      </c>
+      <c r="AU20">
+        <v>8560336.0</v>
+      </c>
+      <c r="AV20">
         <v>7977158.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>344000.0</v>
       </c>
       <c r="AW20">
         <v>344000.0</v>
       </c>
       <c r="AX20">
+        <v>344000.0</v>
+      </c>
+      <c r="AY20">
+        <v>344000.0</v>
+      </c>
+      <c r="AZ20">
         <v>340000.0</v>
       </c>
-      <c r="AY20"/>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>16500000.0</v>
+      </c>
+      <c r="C21">
+        <v>18968000.0</v>
+      </c>
+      <c r="D21">
         <v>21257000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>15512000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>16877000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>18698000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>20106000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>21497000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>23237000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>25074000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>26689000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>27923000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>28535000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>29520000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>29759000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>30177000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>30487000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>30778000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>32143000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>33267000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>29166000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>29978000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>31119576.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>31793037.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>17337093.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>5977000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6165273.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>6507149.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6083516.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>6634003.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>7180153.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1702240.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2091878.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2509544.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2997211.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>3330399.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>4569773.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>5833706.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>3929856.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>4660520.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5440035.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>5379404.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>5978684.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>6289676.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7315899.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>8377837.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>9990222.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1107037.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1322741.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1534780.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1755515.0</v>
       </c>
-      <c r="AY21"/>
-[...1 lines deleted...]
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21">
         <v>1084985.0</v>
       </c>
-      <c r="BB21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:54">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>432000.0</v>
+      </c>
+      <c r="C22">
+        <v>507000.0</v>
+      </c>
+      <c r="D22">
         <v>605000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>523000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>609000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>574000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>514000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>497000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>480000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>465000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>478000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>402000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>265000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>381000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>418000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>376000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>417000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>503000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>500000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>441000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>379000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>399000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>305238.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>309530.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>486114.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>491000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>375300.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>402570.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>364219.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>444437.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>456136.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1730621.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>721390.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>662822.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>758785.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>529412.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>531186.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>618501.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>658117.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>452798.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>547376.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>621492.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>742686.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>178669.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>320211.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>315901.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>351730.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>362335.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>229691.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>41829.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>123626.0</v>
       </c>
-      <c r="AY22"/>
-[...1 lines deleted...]
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22">
         <v>123627.0</v>
       </c>
-      <c r="BB22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:54">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>86719000.0</v>
+      </c>
+      <c r="C23">
+        <v>87598000.0</v>
+      </c>
+      <c r="D23">
         <v>90576000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>75244000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>73556000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>71614000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>70694000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>74010000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>76885000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>79514000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>125921000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>126836000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>131021000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>136174000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>131196000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>140098000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>141215000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>140848000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>142509000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>143358000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>137426000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>137999000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>137354448.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>125914722.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>89832645.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>56402000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>51557681.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>48279807.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>49301608.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>47623361.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>36061442.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>34364697.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>25619797.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>25525663.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>23947641.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>26925624.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>24372259.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>28323706.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>24832214.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>24973652.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>26901697.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>26676898.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>21581575.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>20153284.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>22197258.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>23107260.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>25440648.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>5545515.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5753974.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>5772614.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6105253.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>406077.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3484305.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>250000.0</v>
+      </c>
+      <c r="C24">
+        <v>441000.0</v>
+      </c>
+      <c r="D24">
         <v>6730000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>86000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>23000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>26000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>29000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>5033000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>9035000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>10037000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>12010000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>10011000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>10012000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>8013000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>14000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>7016000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>6018000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>8020000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>10011000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10012000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8013000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -5941,54 +6194,56 @@
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5999,1166 +6254,1218 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>1886000.0</v>
+      </c>
+      <c r="C28">
+        <v>1166000.0</v>
+      </c>
+      <c r="D28">
         <v>4593000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-7053000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-3518000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1675000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1077000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6206000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9159000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11402000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10693000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7067000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6852000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1513000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2160000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4351000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4709000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7532000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7256000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5376000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-11337000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-9457000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-10880231.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>9683075.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8615574.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-15897000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-9018819.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-5318060.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-7975212.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-13972307.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-619217.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-11500711.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-3344527.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-4072615.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-405229.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4075549.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>12088860.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>10571098.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2743074.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3116210.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2421464.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-54616.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4139509.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3032357.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2674144.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1281609.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>44777.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3192970.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3165609.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3066856.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3341876.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>268323.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1327396.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>59317000.0</v>
+      </c>
+      <c r="C29">
+        <v>60673000.0</v>
+      </c>
+      <c r="D29">
         <v>64681000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>56382000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>54331000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>50104000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>47037000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>48337000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>50616000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>52040000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>100646000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>103533000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>108172000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>110015000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>103384000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>109751000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>108400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>106290000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>18738000.0</v>
+      </c>
+      <c r="C30">
+        <v>18742000.0</v>
+      </c>
+      <c r="D30">
         <v>19276000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>17534000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>18360000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>17124000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>16625000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>17879000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>17417000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>16982000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>17258000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>16852000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>19664000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>19172000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>20688000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>23684000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>23138000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>21731000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22768000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>21694000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>16794000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>16194000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>17843617.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>14633686.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>12200148.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9393000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>10596271.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9992611.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10164181.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>9940105.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>10924336.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5107173.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5166722.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3879463.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>3535673.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3479372.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3917773.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>4330901.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2136747.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2156152.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2427608.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2211979.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2384888.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2636879.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2933072.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3031598.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3050043.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>789164.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>955440.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1009416.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1060391.0</v>
       </c>
-      <c r="AY30"/>
-[...1 lines deleted...]
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>1048293.0</v>
       </c>
-      <c r="BB30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:54">
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>4408000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>8355000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>10977000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>11873000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>2627000.0</v>
+      </c>
+      <c r="C32">
+        <v>1315000.0</v>
+      </c>
+      <c r="D32">
         <v>6059000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>14850000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11668000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>5220000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>732000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>674000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>474000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-57000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5549000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>8204000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>12273000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>12255000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>5133000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>11437000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>8657000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>5997000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>60630999.0</v>
+      </c>
+      <c r="C33">
+        <v>61860000.0</v>
+      </c>
+      <c r="D33">
         <v>61312000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>44154000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>44939000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>46814000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>48032000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>50094000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>52609000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>56271000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>98430000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>99020000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>99544000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>101521000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>101513000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>102467000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>104458000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>105289000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>106111000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>108429000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>92178000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>93180000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>92763157.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>94915251.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>66426960.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>25401000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>25493097.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>26444972.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>25326241.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>21549688.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>22284059.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>15779081.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>16165412.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>16595943.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>16838598.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>17081151.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>18660250.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>19884224.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>14901867.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>15721043.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>16534873.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>15790665.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>16816225.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>16479310.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>17466256.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>18522560.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>19015088.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>4078065.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>3972260.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>3984907.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>3523272.0</v>
       </c>
-      <c r="AY33"/>
-      <c r="AZ33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-268323.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1816341.0</v>
       </c>
-      <c r="BB33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:54">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>400000.0</v>
+      </c>
+      <c r="C34">
+        <v>232000.0</v>
+      </c>
+      <c r="D34">
         <v>426000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>426000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>60000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>3101000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>3172000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3549000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>4931000.0</v>
+      </c>
+      <c r="C35">
+        <v>3669000.0</v>
+      </c>
+      <c r="D35">
         <v>9567000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2928000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2430000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2260000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2256000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>7524000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>11663000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>14497000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>15827000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>13701000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>13735000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>12087000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3822000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>11175000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>10822000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>13355000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>18993000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>18655000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>6591000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>7730000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>8315561.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>18258936.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>14458315.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2387000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2837862.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>3202632.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>2812456.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>595061.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>700522.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>874365.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>925509.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>953228.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1181311.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>1720245.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>4802804.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>5399313.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>6108423.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>6717972.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>7318673.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>6026810.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>4452614.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1097207.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>621310.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>642538.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>615922.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1994634.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>2145549.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2245574.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2491288.0</v>
       </c>
-      <c r="AY35"/>
-[...1 lines deleted...]
-      <c r="BA35">
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35">
         <v>905792.0</v>
       </c>
-      <c r="BB35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:54">
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>572999.0</v>
+      </c>
+      <c r="C36">
+        <v>569000.0</v>
+      </c>
+      <c r="D36">
         <v>549000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>564000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>456000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>507000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>536000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>624000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>641000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>641000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>745000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>737000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>838000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>838000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>787000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>807000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>882000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>981000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1091000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1245000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1323000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1247000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1217458.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1225181.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>860277.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>356000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>392642.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>412101.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>469072.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>489703.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>553338.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>424725.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>469916.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>436713.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>152712.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>93104.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>384657.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>282713.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>97147.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>182576.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>146020.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>66984.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>409602.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>179208.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>162597.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>140053.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>46331.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2107744.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>1777332.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1347302.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>984913.0</v>
       </c>
-      <c r="AY36"/>
-      <c r="AZ36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-268323.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>50332.0</v>
       </c>
-      <c r="BB36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:54">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7169,656 +7476,680 @@
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>737000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>838000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>787000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-    </row>
-    <row r="39" spans="1:54">
+      <c r="BC38"/>
+      <c r="BD38"/>
+    </row>
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>3064000.0</v>
+      </c>
+      <c r="C39">
+        <v>3372000.0</v>
+      </c>
+      <c r="D39">
         <v>4310000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2593000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2843000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1957000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2741000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2923000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2241000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2465000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>3349000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2896000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3387000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2801000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4710000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4351000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4066000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3985000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4817000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3292000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>7080000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>7301000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3602550.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>3523819.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2324102.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1123000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1105816.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>856628.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>920320.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1216648.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1137337.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>25203.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>688025.0</v>
       </c>
       <c r="AH39">
         <v>25203.0</v>
       </c>
       <c r="AI39">
+        <v>688025.0</v>
+      </c>
+      <c r="AJ39">
         <v>25203.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
+        <v>25203.0</v>
+      </c>
+      <c r="AL39">
         <v>544386.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>631701.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>683105.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>452798.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>547376.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>621492.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>742686.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>405063.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>611987.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>504442.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>881865.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>645765.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>519770.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>280347.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>593527.0</v>
       </c>
-      <c r="AY39"/>
-[...1 lines deleted...]
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39">
         <v>445213.0</v>
       </c>
-      <c r="BB39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:54">
+      <c r="BD39"/>
+    </row>
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>11105000.0</v>
+      </c>
+      <c r="C40">
+        <v>11683000.0</v>
+      </c>
+      <c r="D40">
         <v>10992000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>8995000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>8867000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>12206000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>12824000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>14584000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>14105000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>13942000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>11872000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>11200000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>10440000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>12739000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>14525000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>15527000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>16295000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>17288000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>15054000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>15952000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>16033000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>15333000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>12916896.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>13385288.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>8383280.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5694000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>6036714.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5979676.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>5520106.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>5416548.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4977050.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3675232.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>3156284.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>3099334.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>2879333.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>3117453.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>3787767.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>4062639.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1963780.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>2136028.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2368336.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>2305674.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>3497077.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>3601452.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>3955397.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>4780078.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1812593.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1674599.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1412433.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1276971.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>533437.0</v>
       </c>
-      <c r="AY40"/>
-[...1 lines deleted...]
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40">
         <v>605072.0</v>
       </c>
-      <c r="BB40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:54">
+      <c r="BD40"/>
+    </row>
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>959000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>867000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>901000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-    </row>
-    <row r="42" spans="1:54">
+      <c r="BC41"/>
+      <c r="BD41"/>
+    </row>
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>121098000.0</v>
+      </c>
+      <c r="C42">
+        <v>119274000.0</v>
+      </c>
+      <c r="D42">
         <v>120556000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>121973000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>122875000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>120384000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>120371000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>120178000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>119960000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>120044000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>123210000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>126195000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>129016000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>130325000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>132458000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>132882000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>134193000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>130717000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>133144000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>134889000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>140004000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>136119000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>137494729.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>113136155.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>86191138.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>68741000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>64081714.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>61638966.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>62710839.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>64480460.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>51856310.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>52048345.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>43577862.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>44467517.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>40323992.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>34022733.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>25292149.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>25376063.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>25361711.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>24152421.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>24318091.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>24427858.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>19283324.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>19059830.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>18966352.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>18979976.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>23475868.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>313782.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>252103.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>251628.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>256140.0</v>
       </c>
-      <c r="AY42"/>
-[...1 lines deleted...]
-      <c r="BA42">
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42">
         <v>251628.0</v>
       </c>
-      <c r="BB42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:54">
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7829,1054 +8160,1098 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-      <c r="K44">
-[...4 lines deleted...]
-      </c>
+      <c r="K44"/>
+      <c r="L44"/>
       <c r="M44">
         <v>6000.0</v>
       </c>
-      <c r="N44"/>
-      <c r="O44"/>
+      <c r="N44">
+        <v>6000.0</v>
+      </c>
+      <c r="O44">
+        <v>6000.0</v>
+      </c>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>12123000.0</v>
+      </c>
+      <c r="C45">
+        <v>24081000.0</v>
+      </c>
+      <c r="D45">
         <v>9095000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>8886000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>8420000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>19145000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>8204000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>8787000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>9545000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>18339000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>9810000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>9174000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>8985000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>9977000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>9781000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>12123000.0</v>
+      </c>
+      <c r="C46">
+        <v>10881000.0</v>
+      </c>
+      <c r="D46">
         <v>9095000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>8886000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>8420000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>8423000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>8204000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>8787000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>9545000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>9682000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>9810000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>9174000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>8985000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>9977000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>9781000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>10297000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>11903000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>12344000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>12216000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>13256000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>12398000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>12664000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>11475800.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>12188823.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>9877815.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>6434000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>6301486.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>6892026.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>6179858.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1832187.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1869513.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1388173.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1339675.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1385743.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1424732.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1478780.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1526952.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1588937.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1401099.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1446953.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1432824.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1372283.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1447687.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1450090.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1427424.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1444334.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1001377.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>519284.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>528187.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>505344.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>442844.0</v>
       </c>
-      <c r="AY46"/>
-[...1 lines deleted...]
-      <c r="BA46">
+      <c r="BA46"/>
+      <c r="BB46"/>
+      <c r="BC46">
         <v>480993.0</v>
       </c>
-      <c r="BB46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:54">
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>4747000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>4520000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>5056000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>9781000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
-    </row>
-    <row r="48" spans="1:54">
+      <c r="BC47"/>
+      <c r="BD47"/>
+    </row>
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-54910000.0</v>
+      </c>
+      <c r="C48">
+        <v>-55832000.0</v>
+      </c>
+      <c r="D48">
         <v>-58720000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-61780000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-64682000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-66630000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-69926000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-73048000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-74722000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-74481000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-30789000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-28040000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-26208000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-25621000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-26120000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-27176000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-29913000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-31053000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-34575000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-36080000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-35853000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-33889000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-34043410.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-32369820.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-27577315.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-25076000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-25407952.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-25270408.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-24499436.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-24203745.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-23627402.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-21794949.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-21990229.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-23509386.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-23325897.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-22345778.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-20652175.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-17944230.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-13920103.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-12425398.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-11131093.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-9147507.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-8346742.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-7113417.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-5626039.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-4460129.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-3889591.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-623952.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-334550.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>49121.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-40922.0</v>
       </c>
-      <c r="AY48"/>
-[...1 lines deleted...]
-      <c r="BA48">
+      <c r="BA48"/>
+      <c r="BB48"/>
+      <c r="BC48">
         <v>227117.0</v>
       </c>
-      <c r="BB48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:54">
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-28040000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-26208000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-25621000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>742000.0</v>
+      </c>
+      <c r="C50">
+        <v>728000.0</v>
+      </c>
+      <c r="D50">
         <v>149000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>222000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>133000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>310000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>506000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>66000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>167000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>292000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>490000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>5000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>84000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>319000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>552000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>12000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>95000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>344000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>5740000.0</v>
+      </c>
+      <c r="C51">
+        <v>4283000.0</v>
+      </c>
+      <c r="D51">
         <v>9666000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3387000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3287000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3470000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3859000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>8823000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>13297000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17099000.0</v>
       </c>
       <c r="K51">
         <v>14733000.0</v>
       </c>
       <c r="L51">
+        <v>17099000.0</v>
+      </c>
+      <c r="M51">
+        <v>14733000.0</v>
+      </c>
+      <c r="N51">
         <v>15013000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>13812000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>6027000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>13571000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>13845000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>16872000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>15569000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>14878000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>9658000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>11468000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>11959655.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>22215511.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>17010895.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>4097000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>4968378.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>5264966.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>4551435.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>500176.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>640357.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>221908.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>196543.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>289617.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>2384153.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>9886035.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>13338710.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>14047978.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>9853569.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>9735131.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>9788566.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>7984946.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>5752751.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>3664389.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>3860087.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2330269.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>2538429.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>3225491.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>3472113.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>3564800.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>4269939.0</v>
       </c>
-      <c r="AY51"/>
-[...1 lines deleted...]
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51">
         <v>1595719.0</v>
       </c>
-      <c r="BB51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:54">
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>2100000.0</v>
+      </c>
+      <c r="C52">
+        <v>1655000.0</v>
+      </c>
+      <c r="D52">
         <v>1254000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1516000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1488000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1597000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1930000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1689000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1942000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2180000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2300000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1991000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2179000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2592000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3106000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3236000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3898000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4307000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4519000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>4120000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4403000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>5130000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>5268828.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>4818681.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>3007881.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1973000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>2345755.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>2229860.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1867008.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>277776.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>375503.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>81295.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>89635.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>168718.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>2246603.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>9282553.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>9766638.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>9848126.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>5046743.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>4221118.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>3721344.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>3082023.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>2291005.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>3130208.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>3825954.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>2281705.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>2510007.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>1888393.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1983991.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>1931103.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>2349302.0</v>
       </c>
-      <c r="AY52"/>
-[...1 lines deleted...]
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52">
         <v>1265906.0</v>
       </c>
-      <c r="BB52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:54">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
@@ -8884,59 +9259,61 @@
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53">
         <v>536646.0</v>
       </c>
-      <c r="BA53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:54">
+      <c r="BC53"/>
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -8947,688 +9324,714 @@
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>86719000.0</v>
+      </c>
+      <c r="C55">
+        <v>87598000.0</v>
+      </c>
+      <c r="D55">
         <v>90576000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>75244000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>73556000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>71614000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>70694000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>74010000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>76885000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>79514000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>125921000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>126836000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>131021000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>136174000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>131196000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>140098000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>141215000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>140848000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>142509000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>143358000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>137426000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>137999000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>137354448.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>125914722.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>89832645.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>56402000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>51557681.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>48279807.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>49301608.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>47623361.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>36061442.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>34364697.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>25619797.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>25525663.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>23947641.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>26925624.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>24372259.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>28323706.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>24832214.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>24973652.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>26901697.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>26676898.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>21581575.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>20153284.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>22197258.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>23107260.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>25440648.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>5545515.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>5753974.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>5772614.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>6105253.0</v>
       </c>
-      <c r="AY55"/>
-[...1 lines deleted...]
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55"/>
+      <c r="BC55">
         <v>3484305.0</v>
       </c>
-      <c r="BB55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:54">
+      <c r="BD55"/>
+    </row>
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>26088000.0</v>
+      </c>
+      <c r="C56">
+        <v>25738000.0</v>
+      </c>
+      <c r="D56">
         <v>29264000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>31090000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>28617000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>24800000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>22662000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>23916000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>24276000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>23243000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>27491000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>27816000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>31477000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>34653000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>29683000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>37631000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>36757000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>35559000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>36398000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>34929000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>45248000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>44819000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>44591291.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>30999471.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>23405685.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>31001000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>26064584.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>21834835.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>23975367.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>26073673.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>13777383.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>18585616.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>9454385.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>8929720.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>7109043.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>9844473.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>5712009.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>8439482.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>9930347.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>9252609.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>10366824.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>10886233.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>4765350.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>3673974.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>4731002.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>4584700.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>6425560.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1467450.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1781714.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1787707.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>2581981.0</v>
       </c>
-      <c r="AY56"/>
-      <c r="AZ56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>268323.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1667964.0</v>
       </c>
-      <c r="BB56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:54">
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>23461000.0</v>
+      </c>
+      <c r="C57">
+        <v>24423000.0</v>
+      </c>
+      <c r="D57">
         <v>23205000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>16240000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>16949000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>19580000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>21930000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>23242000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>23802000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>23300000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>21942000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>19612000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>19204000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>22398000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>24550000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>26194000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>28100000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>29562000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>26465000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>26938000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>27322000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>29024000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>26703670.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>28289167.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>18177371.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>11178000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>11303090.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>10667972.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>9474559.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>8157946.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>8094347.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>4374468.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>4017349.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>4322015.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>6195855.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>13922559.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>15337022.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>15857562.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>7657773.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>6905853.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>6764556.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>5758138.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>6546961.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>7396399.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>8475727.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>8144125.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>5504015.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>3926274.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>3742770.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>3408543.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>3597335.0</v>
       </c>
-      <c r="AY57"/>
-[...1 lines deleted...]
-      <c r="BA57">
+      <c r="BA57"/>
+      <c r="BB57"/>
+      <c r="BC57">
         <v>2172436.0</v>
       </c>
-      <c r="BB57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:54">
+      <c r="BD57"/>
+    </row>
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>28392000.0</v>
+      </c>
+      <c r="C58">
+        <v>28092000.0</v>
+      </c>
+      <c r="D58">
         <v>32772000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>19168000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>19379000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>21840000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>24186000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>30766000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>35465000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>37797000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>37769000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>33313000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>32939000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>34485000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>28372000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>37369000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>38922000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>42917000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>45458000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>45593000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>33913000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>36754000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>35019231.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>46548103.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>32635686.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>13565000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>14140952.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>13870604.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>12287015.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>8753007.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>8794869.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>5248833.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>4942858.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>5275243.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>7377166.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>15642804.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>20139826.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>21256875.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>13766196.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>13623825.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>14083229.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>11784948.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>10999575.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>8493606.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>9097037.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>8786663.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>6119937.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>5920908.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>5888319.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>5654117.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>6088623.0</v>
       </c>
-      <c r="AY58"/>
-[...1 lines deleted...]
-      <c r="BA58">
+      <c r="BA58"/>
+      <c r="BB58"/>
+      <c r="BC58">
         <v>3078228.0</v>
       </c>
-      <c r="BB58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:54">
+      <c r="BD58"/>
+    </row>
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -9639,278 +10042,288 @@
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>58327000.0</v>
+      </c>
+      <c r="C60">
+        <v>59506000.0</v>
+      </c>
+      <c r="D60">
         <v>57804000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>56076000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>54177000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>49774000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>46508000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>43244000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>41420000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>41717000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>88152000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>93523000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>98082000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>101689000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>102824000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>102729000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>102293000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>97931000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>97051000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>97765000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>103513000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>101245000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>102335217.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>79366619.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>57196959.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>42837000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>37416729.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>34409203.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>37014593.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>38870354.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>27266573.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>29115864.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>20676939.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>20250420.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>16570475.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>11282820.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>4232433.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>7066831.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>11066018.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>11349827.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>12818468.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>14891950.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>10582000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>11659678.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>13100221.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>14320597.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>19320711.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-375393.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-134345.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>118497.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>16630.0</v>
       </c>
-      <c r="AY60"/>
-      <c r="AZ60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>406077.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>406077.0</v>
       </c>
-      <c r="BB60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:54">
+      <c r="BD60"/>
+    </row>
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-      <c r="K61">
-[...4 lines deleted...]
-      </c>
+      <c r="K61"/>
+      <c r="L61"/>
       <c r="M61">
         <v>-662000.0</v>
       </c>
-      <c r="N61"/>
-      <c r="O61"/>
+      <c r="N61">
+        <v>-662000.0</v>
+      </c>
+      <c r="O61">
+        <v>-662000.0</v>
+      </c>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -9921,1811 +10334,1910 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>64456000.0</v>
+      </c>
+      <c r="C2">
         <v>60842000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>70817000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>84434000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>86918000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64821000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>41186024.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31252535.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17679070.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13416627.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11630070.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10636851.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4272979.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4257264.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4506338.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>16975000.0</v>
+      </c>
+      <c r="C3">
         <v>16136000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16554000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15011000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16250000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13023000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4894049.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2853827.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4299943.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5108035.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4598610.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2791368.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>948531.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>678732.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>545573.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5">
+        <v>11284000.0</v>
+      </c>
+      <c r="C5">
         <v>8911000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-47844000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6014000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3448000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-8222000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1762049.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1944699.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4173136.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7917842.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4261187.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4149264.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>153532.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>214021.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>777343.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>28259000.0</v>
+      </c>
+      <c r="C6">
         <v>25047000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-31290000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21025000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>19698000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4801000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3132000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>909128.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>126807.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2809807.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>337423.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1357896.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1102063.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>892753.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1322916.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>56043000.0</v>
+      </c>
+      <c r="C9">
         <v>49995000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>46242000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>54392000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>52681000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>40301000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>23252570.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>19293246.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14131565.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11076816.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11449780.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7666413.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6199772.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5760224.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5582766.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>10997000.0</v>
+      </c>
+      <c r="C10">
         <v>8011000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-49038000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5609000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2993000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8710000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-679020.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2295865.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5497351.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8599921.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4549592.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4332725.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-33506.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>116994.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>713732.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>199000.0</v>
+      </c>
+      <c r="C11">
         <v>160000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-364000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>177000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>157000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>103000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>192780.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-157385.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>67805.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>196802.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>137786.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>176525.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>144490.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>243837.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>287000.0</v>
+      </c>
+      <c r="C12">
         <v>900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1194000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>405000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>455000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>488000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>383000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>351168.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1324219.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>682083.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>288406.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>183466.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>160065.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>97028.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>63611.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>206000.0</v>
+      </c>
+      <c r="C13">
         <v>88000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>154000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>41000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>15000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>42000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>262001.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>10798000.0</v>
+      </c>
+      <c r="C15">
         <v>7851000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-48674000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5432000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2836000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-8813000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-871800.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2138480.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5565156.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8796723.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4687378.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4509250.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-177996.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>116998.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>469895.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-10085000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-11216000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-22690000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-7258000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>10798000.0</v>
+      </c>
+      <c r="C17">
         <v>7851000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-48674000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5432000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2836000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-8813000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-871800.0</v>
       </c>
-      <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-81000.0</v>
+      </c>
+      <c r="C18">
         <v>-812000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1040000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-364000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-440000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-446000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-120672.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-596000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>1138000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>11497000.0</v>
+      </c>
+      <c r="C21">
         <v>9121000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-47115000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6610000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3529000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8271000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-421102.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2539817.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4522160.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-7900973.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4458262.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4041149.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-127516.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22019.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>597063.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>109002000.0</v>
+      </c>
+      <c r="C23">
         <v>101716000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>164174000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>132216000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>136070000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>113393000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>64496022.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>53012327.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35905744.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>33109911.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29324479.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24155775.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10600267.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9995469.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9492041.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>15517000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>16975000.0</v>
+      </c>
+      <c r="C25">
         <v>16463000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17041000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15604000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16250000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10134000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3070497.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>6382000.0</v>
+      </c>
+      <c r="C26">
         <v>3781000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4736000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4401000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4408000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9311000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>870780.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1029510.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1081832.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>902186.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>659176.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>531676.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>386109.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>396425.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>410129.0</v>
       </c>
     </row>
-    <row r="27" spans="1:15">
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>4818000.0</v>
+      </c>
+      <c r="C27">
         <v>6232000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9650000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9788000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8786000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6582000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1521815.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1611982.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1106698.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1224243.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>467446.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>253280.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>248975.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>266413.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>197594.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>18386000.0</v>
+      </c>
+      <c r="C28">
         <v>16123000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21464000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23820000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24273000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22811000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17911797.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16264473.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11738201.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12458820.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11969177.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9942600.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4743673.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4396635.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3832407.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>199000.0</v>
+      </c>
+      <c r="C29">
         <v>160000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-364000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>177000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>157000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>103000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>192780.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>44546000.0</v>
+      </c>
+      <c r="C30">
         <v>40874000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>93357000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>47782000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49152000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>48572000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23309998.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21759792.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18226674.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19693284.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17694409.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13518924.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6327288.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5738205.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4985703.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>-500000.0</v>
+      </c>
+      <c r="C31">
         <v>-1110000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1923000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1001000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-536000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-439000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-746020.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>243952.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-975191.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-698948.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-91330.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-291576.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>94010.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-31297.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>116669.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>120499000.0</v>
+      </c>
+      <c r="C32">
         <v>110837000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>117059000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>138826000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>139599000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>105122000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>64438594.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50545781.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>31810635.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>24493443.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>23079850.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>18303264.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>10472751.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10017488.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10089104.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:54">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>20887000.0</v>
+      </c>
+      <c r="C2">
+        <v>33248000.0</v>
+      </c>
+      <c r="D2">
         <v>16224000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14480000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15464000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15003000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15420000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15242000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15177000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16974000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18260000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17476000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>18107000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19568000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20406000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>21787000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>22673000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>24199000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>24124000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>20534000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>18060000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>18979212.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>22924386.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12557000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13567000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9406460.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10535629.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11396395.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>9847540.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>10311000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12123907.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4333573.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4484055.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4086578.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4171932.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4197824.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5222736.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6124212.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2670385.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2320651.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2301379.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2358154.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2812242.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2913470.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3546456.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4702532.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3671029.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1111691.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1152635.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1086413.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1337302.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>916674.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>927315.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>983788.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1116471.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>4500000.0</v>
+      </c>
+      <c r="C3">
+        <v>5791000.0</v>
+      </c>
+      <c r="D3">
         <v>4081000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3448000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3407000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3257000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3241000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3798000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4020000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6369000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4009000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3458000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3205000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6484000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2961000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3079000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3080000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6397000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3668000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3240000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2945000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3317765.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4002471.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2139000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1504000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>613314.0</v>
       </c>
-      <c r="Z3">
-[...2 lines deleted...]
-      <c r="AA3">
+      <c r="AB3">
+        <v>829887.0</v>
+      </c>
+      <c r="AC3">
         <v>1796391.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>773933.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>941301.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>822098.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>559696.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>590771.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>662812.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>664441.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1453145.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1519545.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1571095.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1118283.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1205147.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1213510.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1099425.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1137261.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1202409.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1159515.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>998079.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1252168.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>271078.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>270043.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>273116.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>311208.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>181724.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>182483.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>178778.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>189655.0</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11736,382 +12248,396 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5">
+        <v>1032000.0</v>
+      </c>
+      <c r="C5">
+        <v>3188000.0</v>
+      </c>
+      <c r="D5">
         <v>3250000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>3012000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>2047000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>3405000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>2984000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2001000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>163000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-43895000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-2340000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1423000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-186000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>634000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1207000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2869000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1304000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3880000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1364000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>101000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1886000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>332167.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1479255.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-4547000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2354000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>521187.0</v>
       </c>
-      <c r="Z5">
-[...2 lines deleted...]
-      <c r="AA5">
+      <c r="AB5">
+        <v>38351.0</v>
+      </c>
+      <c r="AC5">
         <v>-1025471.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-240827.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-543847.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1977652.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>83485.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>70871.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-226469.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-237020.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1341428.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2368219.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-3757960.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1272867.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1087560.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1817266.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-500059.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1209764.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1437269.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1114100.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-518829.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-2319957.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-366753.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-518822.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>305616.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-76015.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-93756.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>46435.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>86292.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>119938.0</v>
       </c>
     </row>
-    <row r="6" spans="1:54">
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>5532000.0</v>
+      </c>
+      <c r="C6">
+        <v>8979000.0</v>
+      </c>
+      <c r="D6">
         <v>7331000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>6460000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>5454000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>6662000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>6225000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>5799000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4183000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-37526000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1669000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2035000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3019000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7118000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>4168000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5948000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4384000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>10277000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>5032000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3341000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1059000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3649932.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2523216.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2408000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-850000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1134501.0</v>
       </c>
-      <c r="Z6">
-[...2 lines deleted...]
-      <c r="AA6">
+      <c r="AB6">
+        <v>868238.0</v>
+      </c>
+      <c r="AC6">
         <v>770920.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>533106.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>397454.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1155554.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>643181.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>661642.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>436343.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>427421.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>111717.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-848674.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2186865.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-154584.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>117587.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-603756.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>599366.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-72503.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-234860.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>45415.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>479250.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1067789.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-95675.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-248779.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>578732.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>235193.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>87968.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>228918.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>265070.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>309593.0</v>
       </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12122,54 +12648,56 @@
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12180,800 +12708,832 @@
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>10383000.0</v>
+      </c>
+      <c r="C9">
+        <v>1175000.0</v>
+      </c>
+      <c r="D9">
         <v>14843000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>12897000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>12168000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>13236000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>13126000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>12848000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>10785000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>11442000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11020000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>11886000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>11894000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>12966000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>13317000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>15441000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>12668000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>13263000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>14180000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>13531000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>11708000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>13058213.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>8714230.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>7022000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>6351096.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>6315699.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5353104.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5232671.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>6199993.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4920619.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4349364.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3823270.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>4205641.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>3341660.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>3586926.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2997338.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2705544.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2670617.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>2892185.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2808470.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>3004918.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2800473.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3052734.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>2591403.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2402186.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>2341838.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1500511.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1420842.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1897160.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1609643.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1388239.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>1310005.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>1433764.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1491571.0</v>
       </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>974000.0</v>
+      </c>
+      <c r="C10">
+        <v>2961000.0</v>
+      </c>
+      <c r="D10">
         <v>3103000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2944000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1989000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3337000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3163000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1713000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-202000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-44260000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2692000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1750000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-336000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>532000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1111000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2762000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1204000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3699000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1273000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-14000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1965000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>240321.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1611625.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-4866000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2472000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>423397.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-50574.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-715620.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-336223.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-581856.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2082525.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>246816.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>121700.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-308016.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-915119.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1626573.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-2647643.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-3953561.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-1449396.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-1256156.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1940806.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-626981.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1285378.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-1480956.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-1156286.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-551448.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-2791548.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-418201.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-571535.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>200349.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-119585.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-124774.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>16587.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>60801.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>88974.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>52000.0</v>
+      </c>
+      <c r="C11">
+        <v>73000.0</v>
+      </c>
+      <c r="D11">
         <v>43000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>42000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="F11">
         <v>41000.0</v>
       </c>
       <c r="G11">
+        <v>41000.0</v>
+      </c>
+      <c r="H11">
+        <v>41000.0</v>
+      </c>
+      <c r="I11">
         <v>39000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>39000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-568000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>57000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>82000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>65000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>33000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>55000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>25000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>64000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>177000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-232000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>213000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>85451.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>61965.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-74000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>30000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>90990.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>86970.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>55352.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-40532.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-5513.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-250072.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>51536.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>46664.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-124527.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>65000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>67030.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>60302.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>70566.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>45309.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>38149.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>42780.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>173784.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-52051.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>6422.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>9624.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>19090.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>474091.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-128800.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-187863.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>110310.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>18437.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-37312.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-2557.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-3.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-2.0</v>
       </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>58000.0</v>
+      </c>
+      <c r="C12">
+        <v>14000.0</v>
+      </c>
+      <c r="D12">
         <v>147000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="E12">
         <v>68000.0</v>
       </c>
       <c r="F12">
+        <v>58000.0</v>
+      </c>
+      <c r="G12">
+        <v>68000.0</v>
+      </c>
+      <c r="H12">
         <v>179000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>288000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>365000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>365000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>352000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>327000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>150000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>102000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>96000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>107000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>181000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>91000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>115000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>79000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>94000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>132000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>146000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>118000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>97790.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>88925.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>100562.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>95396.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>98048.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>104872.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>74167.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>74081.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>81547.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>678103.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>285144.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>279425.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>195602.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>176527.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>168596.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>141358.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>126922.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>75612.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>43687.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>42186.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>32619.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>46686.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>51448.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>52713.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>55757.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>43457.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>31016.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>29848.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>25491.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>30964.0</v>
       </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>10000.0</v>
+      </c>
+      <c r="C13">
+        <v>18000.0</v>
+      </c>
+      <c r="D13">
         <v>95000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>51000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>42000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>20000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>17000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>24000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>27000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>30000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>52000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>52000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>20000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>19000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>14000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>5000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -12984,756 +13544,788 @@
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>922000.0</v>
+      </c>
+      <c r="C15">
+        <v>2888000.0</v>
+      </c>
+      <c r="D15">
         <v>3060000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2902000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1948000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3296000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>3122000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1674000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-241000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-43692000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2749000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1832000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-401000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>499000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1056000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2737000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1140000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3522000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1505000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-227000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1964000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>154870.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1673590.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-4792000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2502000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>332407.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-137544.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-770972.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-295691.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-576343.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-1832453.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>195280.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>75036.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-183489.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-980119.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1693603.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-2707945.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-4024127.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-1494705.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-1294305.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-1983586.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-800765.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-1233327.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-1487378.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-1165910.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-570538.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-3265639.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-289401.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-383672.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>90039.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-138022.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-87462.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>19144.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>60804.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>88976.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-5742000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-4332000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3356000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-2793000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>922000.0</v>
+      </c>
+      <c r="C17">
+        <v>2888000.0</v>
+      </c>
+      <c r="D17">
         <v>3060000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>2902000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1948000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>3296000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>3122000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1674000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-241000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-43692000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2749000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1832000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-401000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>499000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1056000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>2737000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1140000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>3522000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-48000.0</v>
+      </c>
+      <c r="C18">
+        <v>4000.0</v>
+      </c>
+      <c r="D18">
         <v>-52000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-17000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-16000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-48000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-162000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-264000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-338000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-335000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-300000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-275000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-130000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-83000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-82000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-104000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-95000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-176000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-134000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>37000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-318000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>153000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>269000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>210000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>1057000.0</v>
+      </c>
+      <c r="C21">
+        <v>3272000.0</v>
+      </c>
+      <c r="D21">
         <v>3210000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2996000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2019000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3456000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3265000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2271000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>129000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-43633000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1970000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1289000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-223000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>952000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1688000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2754000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1216000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3891000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1425000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-106000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1681000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>411743.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1414761.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-4610000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2837000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>863679.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>669421.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1227776.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-237997.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-867918.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1783476.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>72455.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>39122.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-454535.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-274956.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1383000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-2409670.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-3756231.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-1269854.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-1070433.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1804452.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-512038.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-1277519.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1501555.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-1167135.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-504342.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-2829076.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-388600.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-321926.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>257243.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-216690.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-157989.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1383.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>37003.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>91115.0</v>
       </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13744,4627 +14336,4828 @@
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>30213000.0</v>
+      </c>
+      <c r="C23">
+        <v>31151000.0</v>
+      </c>
+      <c r="D23">
         <v>27857000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>24381000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>25613000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>24783000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>25281000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>25819000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>25833000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>72049000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>31250000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>30651000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>30224000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>31582000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>32035000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>34474000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>34125000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>33571000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>36879000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>34171000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>31449000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>31625682.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>33053376.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>24189000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>24704000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>14893877.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>16325140.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>17977275.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>15382411.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>17373893.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>18802529.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8599452.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>8236454.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>8746754.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>7788548.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9005138.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>10365304.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>12693504.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6807738.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6649613.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>6959054.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>6378183.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>7257713.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>7554813.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>8133756.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>9420422.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>8841943.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3000802.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2895403.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2726330.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3163635.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2462902.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2235937.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2380549.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2516927.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>3910000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3931000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3855000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>4085000.0</v>
+      </c>
+      <c r="C25">
+        <v>6039000.0</v>
+      </c>
+      <c r="D25">
         <v>4081000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3448000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3407000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5325000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3320000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3798000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4020000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6369000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3903000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3458000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3205000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6484000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2961000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3079000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3080000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6397000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>2416000.0</v>
+      </c>
+      <c r="C26">
+        <v>2543000.0</v>
+      </c>
+      <c r="D26">
         <v>1584000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1020000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1235000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1013000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>800000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1055000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>913000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1213000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1260000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1185000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1078000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1150000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1168000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1098000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>985000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>80000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>488000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1813000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2026000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2464986.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2366560.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2146000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2333000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>221958.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>175758.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>218408.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>254656.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>260993.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>263717.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>248921.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>255880.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>238538.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>249045.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>313400.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>280849.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>327127.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>174876.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>209396.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>190786.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>169859.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>159141.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>165248.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>164934.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>135194.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>154063.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>126113.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>116428.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>95231.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>94537.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>98972.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>97370.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>99966.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>104911.0</v>
       </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>1414000.0</v>
+      </c>
+      <c r="C27">
+        <v>1446000.0</v>
+      </c>
+      <c r="D27">
         <v>1123000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1118000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1131000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1423000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1375000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1664000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1770000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2121000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2337000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2580000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2612000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2474000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2504000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2426000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2384000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2317000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2375000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2204000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1890000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1804182.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1571423.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1625000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1581000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>430291.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>347568.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>382557.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>361399.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>442399.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>461512.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>403057.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>305014.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>253238.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>228991.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>268958.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>355511.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>385522.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>274796.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>220383.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>343541.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>190663.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>59350.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>97000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>120440.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>83620.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>54825.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>44837.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>70021.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>64900.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>64758.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>49015.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>70579.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>39495.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>77282.0</v>
       </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>5496000.0</v>
+      </c>
+      <c r="C28">
+        <v>4809000.0</v>
+      </c>
+      <c r="D28">
         <v>4887000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4358000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4332000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3996000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4378000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4028000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3721000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4946000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5482000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5916000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5120000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5341000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6500000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6394000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5585000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6459000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5921000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6269000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5624000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5634407.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6191008.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5393000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5593000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4153992.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4451975.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5143754.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4162076.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5478239.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5131295.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3054205.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2600734.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3505588.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2474139.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2771811.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2986663.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4285548.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2569399.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2694036.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2909838.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2560082.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>3089717.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3176712.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3142411.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3500997.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3709838.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1447083.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1286276.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1206670.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1355717.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1216515.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>958190.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1078522.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1028608.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>52000.0</v>
+      </c>
+      <c r="C29">
+        <v>73000.0</v>
+      </c>
+      <c r="D29">
         <v>43000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>42000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="F29">
         <v>41000.0</v>
       </c>
       <c r="G29">
+        <v>41000.0</v>
+      </c>
+      <c r="H29">
+        <v>41000.0</v>
+      </c>
+      <c r="I29">
         <v>39000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>39000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-568000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>57000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>82000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>65000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>33000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>55000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>25000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>64000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>177000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>9326000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2097000.0</v>
+      </c>
+      <c r="D30">
         <v>11633000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9901000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10149000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9780000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9861000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10577000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10656000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>55075000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12990000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13175000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>12117000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12014000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11629000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12687000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>11452000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9372000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12755000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13637000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13389000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12646470.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10128991.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11632000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>11137000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5487417.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5789511.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6580880.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5534871.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7062893.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6678622.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>4265879.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3752399.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4660176.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>3616616.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>4807314.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5142568.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6569292.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4137353.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4328962.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4657675.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>4020029.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4445471.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4641343.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4587300.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4717890.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>5170914.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1889111.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1742768.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1639917.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1826333.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1546228.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1308622.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1396761.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1400456.0</v>
       </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>-83000.0</v>
+      </c>
+      <c r="C31">
+        <v>-311000.0</v>
+      </c>
+      <c r="D31">
         <v>-107000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-52000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-30000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-119000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-102000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-558000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-331000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-627000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-722000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-461000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-113000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-420000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-577000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>8000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-12000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-192000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-152000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>92000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-284000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-171422.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-196864.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-256000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>365000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-440282.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-719995.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>512156.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-98226.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>286062.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-299049.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>174361.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>82578.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>146519.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-640163.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-243574.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-237973.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-197330.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-179542.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-185723.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-136354.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-114943.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-7859.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>20599.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>10849.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-47106.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>37528.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-29601.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-249609.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-56894.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>97105.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>33215.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>15204.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>23798.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-2141.0</v>
       </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>31270000.0</v>
+      </c>
+      <c r="C32">
+        <v>34423000.0</v>
+      </c>
+      <c r="D32">
         <v>31067000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>27377000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>27632000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>28239000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>28546000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>28090000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>25962000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>28416000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>29280000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>29362000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>30001000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>32534000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>33723000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>37228000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>35341000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>37462000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>38304000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>34065000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>29768000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>32037425.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>31638616.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>19579000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>21867000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>15757556.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>16851328.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>16749499.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>15080211.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>16510993.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>17044526.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>8682937.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>8307325.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>8292219.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>7513592.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>7784750.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>8220074.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>8829756.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>5341002.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>5212836.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>5109849.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>5363072.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>5612715.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>5966204.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>6137859.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>7104718.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>6012867.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>2612202.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>2573477.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>2983573.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>2946945.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>2304913.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>2237320.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>2417552.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>2608042.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>5145000.0</v>
+      </c>
+      <c r="C2">
         <v>3331000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12299000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10340000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20925000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19994000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14472483.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4362232.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3476880.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8039562.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1048660.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>497944.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>268323.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>408416.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>302305.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>8027000</v>
+      </c>
+      <c r="C3">
         <v>1697000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11613000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11767000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10564000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7752000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2558159</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1028249</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>697211</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>463399</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>421858</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1116191</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>286505</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>153073</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>187362</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>1734000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>4609000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>-1528000.0</v>
+      </c>
+      <c r="C6">
         <v>1814000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8968000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1959000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10585000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>931000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5521651.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10110251.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>885352.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4562682.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6990902.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>550716.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>229621.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-140093.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>106111.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>454000.0</v>
+      </c>
+      <c r="C7">
         <v>-4546000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1107000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4033000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10789000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11810000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-820690.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3335547.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-987768.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>945697.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-936397.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>188279.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>194512.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-121747.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-741803.0</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>1493000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>346000.0</v>
+      </c>
+      <c r="C9">
         <v>-460000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1551000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1493000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-620000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>394000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>765079.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1479297.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>41745.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-456468.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>520121.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2167193.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-22164.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-118598.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>382214.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>67000.0</v>
+      </c>
+      <c r="C10">
         <v>-109000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-84000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>122000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-104000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>92000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-46651.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-137159.0</v>
       </c>
-      <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-6593000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-10366000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-11878000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1372000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>3174000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5037000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6708000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4352000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>619000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>921000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-118000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-529000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>16975000.0</v>
+      </c>
+      <c r="C14">
         <v>16463000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>17041000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15604000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12676000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10134000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3070497.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2913866.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4299943.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5108035.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4598610.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2791368.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>948531.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>678732.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>545573.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>6295000.0</v>
+      </c>
+      <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14300000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15314000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>14437000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11382000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6109087.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4102410.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1485727.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>709182.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>47771.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>3617000.0</v>
+      </c>
+      <c r="C16">
         <v>5145000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3331000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12299000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10340000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20925000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19994134.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>14472483.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4362232.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3476880.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8039562.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1048660.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>497944.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>268323.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>408416.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>20534000.0</v>
+      </c>
+      <c r="C18">
         <v>18945000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3848000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9384000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2770000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8644000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5059828.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5784225.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-415569.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1361241.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2304639.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3816380.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>642463.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>559355.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>200903.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>166</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-7406000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-11613000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-11767000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-23146000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-31469000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4158159.0</v>
       </c>
-      <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>167</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1427000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>30901000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2731000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>44543000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9586142.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>832000.0</v>
+      </c>
+      <c r="C21">
         <v>-10677000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1112000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1003000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6955000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-666000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-430000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>10798000.0</v>
+      </c>
+      <c r="C22">
         <v>7851000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-48674000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5432000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2836000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-8813000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-871800.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2138480.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5565156.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8796723.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4687378.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4509250.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-177996.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>116998.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>469895.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-148000.0</v>
+      </c>
+      <c r="C23">
         <v>-579000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-97000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23271000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2203000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>64970000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7961732.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22223114.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16077161.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>893574.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4679196.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5890446.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-882725.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6311738.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4426000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>-3249000.0</v>
+      </c>
+      <c r="C24">
         <v>-5709000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-8550000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-9179000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-7636000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5163000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-538000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-144786.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>115791.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>-120000.0</v>
+      </c>
+      <c r="C25">
         <v>759000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>43840000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-842000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2926000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3179000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2944153.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>445668.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1020786.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-206927.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1657677.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1582828.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>99340.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>26824.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>78123.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>172</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-579000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1524000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-20005000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>32435000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2198000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1392000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-333007.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25733519.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-546145.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-122031.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>454000.0</v>
+      </c>
+      <c r="C27">
         <v>115000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4886000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4914000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5396000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6502000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3215661.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2463599.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1487295.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1877815.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>628792.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>258878.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-242407.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>75152.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9200.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-5611000.0</v>
+      </c>
+      <c r="C28">
         <v>-11256000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13285000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7650000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-519000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33422000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1422201.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17656537.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1843979.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>157306.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9503006.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15878819.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33002.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-327779.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>119376.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>28561000.0</v>
+      </c>
+      <c r="C29">
         <v>20642000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15461000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21151000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13334000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-892000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7617987.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6812474.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>281642.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-897842.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1882781.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2700189.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>928968.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>712428.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>388265.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-24535000.0</v>
+      </c>
+      <c r="C30">
         <v>-7406000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11613000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11767000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-23146000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-31469000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4158000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13628249.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-902211.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3833482.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-602423.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12652830.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-706291.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-356480.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-377658.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:54">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>3617000.0</v>
+      </c>
+      <c r="C2">
+        <v>5073000.0</v>
+      </c>
+      <c r="D2">
         <v>10440000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6805000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5145000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2782000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2617000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4138000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3331000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6406000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7666000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8161000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12299000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4867000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>10220000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10136000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10340000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9313000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9502000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>20995000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>20925000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>22839886.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12532000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>8395000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>19994000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13987197.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10583026.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12526647.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>14472483.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1259574.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>11722619.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3541070.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4362232.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2789382.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5810486.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1249850.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3476880.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>7110495.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>6618921.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>7367102.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>8039562.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1613242.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>632032.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1185943.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1048660.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2493652.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>32521.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>306504.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>497944.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>928063.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>483599.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>504902.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>268323.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>481721.0</v>
       </c>
-      <c r="BB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:54">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>1232000</v>
+      </c>
+      <c r="C3">
+        <v>2655000</v>
+      </c>
+      <c r="D3">
         <v>869000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1162000</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
+        <v>1470000</v>
+      </c>
+      <c r="G3">
         <v>938000</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="H3">
+        <v>1673000</v>
+      </c>
+      <c r="I3">
         <v>1603000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1868000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2291000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1066000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3038000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3039000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2644000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1183000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2830000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>544000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3295000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2531000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2519000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2219000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1300500</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1617000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1259000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2180000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1231509</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>422430</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>393282</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>510938</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>285134</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>366685</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>202188</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>174242</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>197223</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>154773</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>133098</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>212117</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>143529</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>127461</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>89763</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>102646</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>94406</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>66149</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>177715</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>83588</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>544975</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>468892</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>48756</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>53569</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>120592</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>49771</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>68389</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>47753</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>60888</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-691000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-3803000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>6898000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>857000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-509000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1312000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>237000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1456000.0</v>
+      </c>
+      <c r="D6">
         <v>-5367000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>3635000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1660000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>2363000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>165000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1521000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>807000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3075000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1260000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-495000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4138000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7432000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5353000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>84000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-204000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1027000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-189000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-11493000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>70000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1914886.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>10308000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4137000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-11599000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>6006937.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3404171.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1943621.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1945836.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>13212909.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-10463045.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>8181549.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-821162.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1572850.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-3021104.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>4560636.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2227030.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3633615.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>491574.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-748181.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-672460.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>6426320.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>981210.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-553911.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>137283.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1444992.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>2461131.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-273983.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-191440.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-430119.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>444464.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-21303.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>236579.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-213398.0</v>
       </c>
-      <c r="BB6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:54">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-2866000.0</v>
+      </c>
+      <c r="C7">
+        <v>823000.0</v>
+      </c>
+      <c r="D7">
         <v>134000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>318000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1275000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2317000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-393000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-2069999.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>234000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>43000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-568000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2330000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3830000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-244000.0</v>
       </c>
-      <c r="N7">
-[...2 lines deleted...]
-      <c r="O7">
+      <c r="P7">
+        <v>1773000.0</v>
+      </c>
+      <c r="Q7">
         <v>-2929000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2633000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1675000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2229000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4397000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2488000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2234909.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-5588000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>843000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-4830000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-8404.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1131372.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1228654.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-909568.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>653951.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>2624484.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>200747.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-143635.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>221398.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1031383.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-201317.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>23534.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>697333.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>135334.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>258446.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-145416.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-367039.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-149804.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>43091.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-462645.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>418610.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-564489.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>168972.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>165186.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-252336.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>280889.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>239330.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-73371.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>54517.0</v>
       </c>
-      <c r="BB7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:54">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>2423000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-156000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>1483000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-118000.0</v>
+      </c>
+      <c r="C9">
+        <v>335000.0</v>
+      </c>
+      <c r="D9">
         <v>212000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>741000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-1288000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-549000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1109000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-548000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-472000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>211000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-492000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2423000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-156000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1483000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2861000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-995000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1538000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>679000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1269000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>142000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-792000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1577110.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-3430000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2211000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-264000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1202480.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-394392.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>748842.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-480992.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>577614.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>572476.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>305259.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>23948.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-395812.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-93356.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>282530.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>248383.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-295945.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-134258.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>211305.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-237570.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-12193.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>230747.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>255561.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>46006.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-64119.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-2288516.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>146616.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>38826.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>49145.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-203728.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>132087.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>332.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-82704.0</v>
       </c>
-      <c r="BB9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:54">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>75000.0</v>
+      </c>
+      <c r="C10">
+        <v>31000.0</v>
+      </c>
+      <c r="D10">
         <v>-82000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>86000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-35000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-60000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-17000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-17000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-15000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>13000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-76000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-137000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>116000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>37000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-42000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>41000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>86000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-59000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-62000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>20000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-93850.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>177000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-115788.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>27270.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-38351.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>80218.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11699.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-613328.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-437000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2556000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2329000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1372000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1894000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1158000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1712000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>371000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>297000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>297000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>557000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>326000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>4085000.0</v>
+      </c>
+      <c r="C14">
+        <v>-8386000.0</v>
+      </c>
+      <c r="D14">
         <v>4499000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3448000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3887000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3823000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3320000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4297000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4529000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4654000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4474000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3458000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3205000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6484000.0</v>
       </c>
-      <c r="N14">
-[...2 lines deleted...]
-      <c r="O14">
+      <c r="P14">
+        <v>3626000.0</v>
+      </c>
+      <c r="Q14">
         <v>3079000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3772000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>6397000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3668000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3240000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2945000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3715857.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3173000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2139000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1504000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>613314.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>829887.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>853363.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>773933.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>941301.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>822098.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>559696.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>590771.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>662812.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>664441.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1453145.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1519545.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1571095.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1118283.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1205147.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1213510.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1099425.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1137261.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1202409.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1159515.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>998079.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1252168.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>271078.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>270043.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>273116.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>311208.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>181724.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>182483.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>178778.0</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>1916000.0</v>
+      </c>
+      <c r="C15">
+        <v>4821000.0</v>
+      </c>
+      <c r="D15">
         <v>1504000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1587000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1730000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>2609000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3911000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3905000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3875000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>3836000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3795000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>3740000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>3943000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3631000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3608000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3606000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3592000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3583701.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>3326000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2491000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1981000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1644652.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1503013.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1486707.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1474715.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1331218.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1056213.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>959963.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>755016.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>638902.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>435998.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>208248.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>202579.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>202579.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>188131.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>159236.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>159236.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>47771.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>3854000.0</v>
+      </c>
+      <c r="C16">
+        <v>3617000.0</v>
+      </c>
+      <c r="D16">
         <v>5073000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>10440000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>6805000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>5145000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2782000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2617000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4138000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3331000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6406000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7666000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>8161000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>12299000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4867000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>10220000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>10136000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>10340000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>9313000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>9502000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>20995000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>20925000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>22840000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>12532000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>8395000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>19994134.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>13987197.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>10583026.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>12526647.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>14472483.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1259574.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>11722619.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>3541070.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4362232.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2789382.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5810486.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1249850.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>3476880.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>7110495.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>6618921.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>7367102.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>8039562.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1613242.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>632032.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1185943.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1048660.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2493652.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>32521.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>306504.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>497944.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>928063.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>483599.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>504902.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>268323.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>481721.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18375,1852 +19168,1922 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>2379000.0</v>
+      </c>
+      <c r="C18">
+        <v>11330000.0</v>
+      </c>
+      <c r="D18">
         <v>6496000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>6246000.0</v>
       </c>
-      <c r="D18">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="F18">
+        <v>3643000.0</v>
+      </c>
+      <c r="G18">
         <v>4291000.0</v>
       </c>
-      <c r="F18">
-[...2 lines deleted...]
-      <c r="G18">
+      <c r="H18">
+        <v>5395000.0</v>
+      </c>
+      <c r="I18">
         <v>2676000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2198000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1449000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3247000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3347000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2016000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3404000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>5794000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2209000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2543000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2829000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2598000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1396000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1261000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2140270.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3022000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-303000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6064000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1632677.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1018442.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1982138.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>426571.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>1778838.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2414212.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>1092036.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>499139.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>1392056.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-773525.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>45466.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1079566.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-547143.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-296484.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-11341.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-506273.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-78510.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-512101.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-333126.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-1380902.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1220660.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-2595259.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>52403.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-52865.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>191075.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>278912.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>123218.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>49258.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>150887.0</v>
       </c>
-      <c r="BB18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:54">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>166</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-17697000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1993000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1510000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2262000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1673000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1603000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1868000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2291000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-3245000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3038000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3039000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2644000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-3496000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2830000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2797000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-3295000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...4 lines deleted...]
-      </c>
+      <c r="E20"/>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
-        <v>-10000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>-10000.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>1437000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>621000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>2420000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1222000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>26638000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>203000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>-177000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5290000.0</v>
+      </c>
+      <c r="D21">
         <v>6477000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-174000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-181000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-199000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5150000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-80000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1764000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7766000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7431000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>922000.0</v>
+      </c>
+      <c r="C22">
+        <v>2888000.0</v>
+      </c>
+      <c r="D22">
         <v>3060000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2902000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1948000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3296000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>3122000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1674000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-241000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-43692000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2749000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1832000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-401000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>499000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1056000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2737000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1140000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3522000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1505000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-227000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1964000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>155000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1674000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-4792000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2502000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>332407.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-137544.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-770972.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-295691.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-576343.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1832453.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>195280.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>75036.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-183489.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-980119.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1693603.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-2707945.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-4024127.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1494705.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-1294305.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-1983586.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-800765.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1233325.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-1487378.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-1165910.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-570538.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-3265639.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-289401.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-383672.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>90039.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-192431.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-94748.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>19144.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>60804.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>88976.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-57000.0</v>
+      </c>
+      <c r="C23">
+        <v>-5558000.0</v>
+      </c>
+      <c r="D23">
         <v>-53000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1932000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-379000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-16000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-33000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-151000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-99000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1330000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-53000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>13024000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7564000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2409000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-135000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-775000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-63000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-525000.0</v>
       </c>
-      <c r="S23">
-[...4 lines deleted...]
-      </c>
       <c r="U23">
+        <v>-170000.0</v>
+      </c>
+      <c r="V23">
+        <v>-1402000.0</v>
+      </c>
+      <c r="W23">
         <v>-350682.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>26401000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>18786000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-820000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5745940.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3330921.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-88202.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1026927.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>13345856.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-61920.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>9324970.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-266460.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3203363.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6784055.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6239610.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-149867.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-103749.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1087468.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-78645.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-20000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>4873607.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2753153.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2421810.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1785000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>3040446.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>17248837.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>82966.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>185492.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-243451.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>140722.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-180000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-60000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1286313.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>-820000.0</v>
+      </c>
+      <c r="C24">
+        <v>-6234000.0</v>
+      </c>
+      <c r="D24">
         <v>-16000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-791000.0</v>
       </c>
-      <c r="D24">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="F24">
+        <v>-846000.0</v>
+      </c>
+      <c r="G24">
         <v>-1324000.0</v>
       </c>
-      <c r="F24">
-[...2 lines deleted...]
-      <c r="G24">
+      <c r="H24">
+        <v>-1339000.0</v>
+      </c>
+      <c r="I24">
         <v>-1476000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1570000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1915000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-2179000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-2252000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-2204000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-2212000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-2313000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-2401000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-2253000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-2359000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-2023000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1730000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-1524000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1396000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-1145000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-981000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1641000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-538000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-1600000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-1000000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-59358.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-59358.0</v>
       </c>
-      <c r="AR24"/>
-[...1 lines deleted...]
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24">
         <v>1522.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-1522.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-59995.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-79791.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-283961.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>3961.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>10791.0</v>
       </c>
-      <c r="BB24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:54">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>1406000.0</v>
+      </c>
+      <c r="C25">
+        <v>13458000.0</v>
+      </c>
+      <c r="D25">
         <v>-328000.0</v>
       </c>
-      <c r="C25">
-[...2 lines deleted...]
-      <c r="D25">
+      <c r="E25">
+        <v>629000.0</v>
+      </c>
+      <c r="F25">
         <v>445000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>121000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>767000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>112999.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>252000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>42238000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2588000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>889000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>951000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-2220000.0</v>
       </c>
-      <c r="N25">
-[...2 lines deleted...]
-      <c r="O25">
+      <c r="P25">
+        <v>488000.0</v>
+      </c>
+      <c r="Q25">
         <v>976000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>772000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-3659000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1167000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>610000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1234000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1795787.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>914000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>622000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>990426.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1055525.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>231360.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>666842.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>125800.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>445560.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-111210.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-14482.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-126425.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>547490.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>247969.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>33971.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-40372.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-211733.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-312014.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-26433.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-218825.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-360054.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-93818.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-954673.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1814772.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-97674.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2990.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-101344.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>22887.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>72348.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-27868.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-31245.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-18066.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-88976.0</v>
       </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>22000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>-1000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-21000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-379000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-16000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-33000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-151000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-99000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-259000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-53000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1437000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>621000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-230000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-5000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-20000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>15044000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>5999000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-170000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-1402000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-351000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-799000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-228000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-820000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-71350.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-388185.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-60382.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-872083.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-119332.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26">
+        <v>-119332.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-213675.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-27935.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-195912.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26">
         <v>-119022.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-427123.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-122031.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-1.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>64000.0</v>
+      </c>
+      <c r="C27">
+        <v>-108000.0</v>
+      </c>
+      <c r="D27">
         <v>88000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>111000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>108000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>306000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>252000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>265000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>-708000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1103000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1209000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1502000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1072000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1515000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1328000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1184000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>887000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1390000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1004000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1735000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1267000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1551000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1763000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1881000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1307000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>890862.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>774611.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>792663.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>757525.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>939917.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>986280.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>409711.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>127691.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1153441.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>125819.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>78688.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>129347.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1112220.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>143794.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>132379.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>489422.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>131831.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>172703.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>197409.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>126849.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>121328.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>75396.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>62154.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>238354.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>70973.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>-199137.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>-51025.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>-12802.0</v>
       </c>
-      <c r="BB27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:54">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-2150000.0</v>
+      </c>
+      <c r="C28">
+        <v>-6837000.0</v>
+      </c>
+      <c r="D28">
         <v>4920000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1762000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1932000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-578000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-5166000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4138000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1374000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-4879000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2581000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-4038000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1787000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3494000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-9047000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1755000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-342000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1791000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2319000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2434000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1157000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2716798.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>13081000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>16248000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6810000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3961008.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1719201.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1671737.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-2586271.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11879897.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-1427406.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>8318083.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1114037.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>443094.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1990525.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4508647.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1117237.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1141408.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>783673.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-548964.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1064005.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>6560065.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1644121.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-231353.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1530173.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-249485.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>16575092.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-291400.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-155388.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-771955.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>417647.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>198003.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>189307.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-314195.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>3611000.0</v>
+      </c>
+      <c r="C29">
+        <v>8675000.0</v>
+      </c>
+      <c r="D29">
         <v>7365000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7408000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5113000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5229000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7068000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4279000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4066000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3740000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4313000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6385000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1023000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6048000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6977000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5039000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3087000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6124000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5129000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1123000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>958000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3440770.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1405000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>956000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3884000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2864186.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1440872.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2375420.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>937509.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2063972.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2780897.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1294224.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>673381.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1589279.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-618752.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>178564.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-867449.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-403614.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-169023.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>78422.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-403627.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>15896.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-445952.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-155411.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-1297314.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-675685.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-2126367.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>101159.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>704.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>311667.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>328683.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>191607.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>97011.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>211775.0</v>
       </c>
-      <c r="BB29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:54">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-1232000.0</v>
+      </c>
+      <c r="C30">
+        <v>-3335000.0</v>
+      </c>
+      <c r="D30">
         <v>-17697000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1993000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1510000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2262000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1673000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1603000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1868000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2291000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-3245000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3038000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3039000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2644000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-3496000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2830000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2797000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3295000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2852000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-14780000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2219000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2697031.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1617000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-13122000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-14033000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1231509.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-422430.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1993282.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-510938.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-285134.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-11966685.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-1202188.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-174242.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-197223.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-359773.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-133098.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-212117.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-2088612.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-127461.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-264763.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1352646.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-154409.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-186711.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-177715.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-83588.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-544973.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-12004010.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-50278.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-53569.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-180587.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-129562.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-352350.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-43792.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-50097.0</v>
       </c>
-      <c r="BB30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>