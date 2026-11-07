--- v0 (2026-07-13)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5716,729 +5722,737 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2">
         <v>37106000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>37974000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>39921000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>51274000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>43533000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>42690000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>35891000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>45033000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>39910000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>40470000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>35535000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>41449000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>37451000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>37253000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>38381000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>38476000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>32125000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>33331000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>27272000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>32168000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>29516000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>29739000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>26999000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>29069000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>27233000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>28268000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>26398000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>30435000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>24852000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>28586000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>25864000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>27035000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>25529000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>26040000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>20605000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>21271000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>19996000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>22204000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>21353000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>22494000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>10776000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>10822000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>22525000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>24286000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1480270000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1455421000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1436988000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>21391000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1297562000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1249072000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1226406000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1162868000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1114654000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1094961000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1032492000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>956858000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>888614000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>844987000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>824691000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>10638000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>8411000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>3397000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>7879000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>9640000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>7280000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>6082000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>8569000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>7054000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>5384000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>5646000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>6499000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>4987000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>6756000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>7211000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>7306000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>7292000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>7177000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>5658000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>7381000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>8244000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>8329000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>9476000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>7540000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>9348000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>7895000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>8477000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>8371000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>7992000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>9163000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>8211000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>7335000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>5604000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>6584000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>6283000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>483302000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>6800000.0</v>
       </c>
-      <c r="DD2"/>
-[...1 lines deleted...]
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2"/>
+      <c r="DH2">
         <v>5300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>5100000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>4800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>4100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6511,52 +6525,54 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
+      <c r="DL3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6629,429 +6645,433 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-55845000.0</v>
+      </c>
+      <c r="C5">
+        <v>-36560000.0</v>
+      </c>
+      <c r="D5">
         <v>-34270000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-30665000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-30561000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-33463000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-36512000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-43573000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-37296000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-47390000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-47203000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-46078000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-58501000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-50585000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-46681000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-52520000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-55811000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-41361000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-27347000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-394000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>4337000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>7944000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>5944000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>15074000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>15639000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>16598000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>17002000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6939000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>8530000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>6098000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>860000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-3996000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-7771000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-5348000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4245000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-343000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1163000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1934000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-28000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-121000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>6466000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>6192000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>5307000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1899000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>3150000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-606000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>5948000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1059000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-785000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1984000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-5092000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-9445000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-6838000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-3828000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>12317000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>13924000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>14241000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>13218000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>9255000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>10761000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>11787000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>5982000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-1081000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-2673000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>6710000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>224000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-3552000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-4875000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-5225000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-7971000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-8143000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-7004000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-7834000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-4711000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-1358000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-524000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>512000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>717000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>1527000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>1343000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>900000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>117000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>735000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>1166000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>1662000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>1824000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>1352000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>2682000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>2295000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>869000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>3900000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>3152000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>2870000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>4584000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>2839000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>3501000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>3283000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>2204000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>229000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>952000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>2034000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>1321000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>1103000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-172000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-945000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-1776000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-1918000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-1300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>-400000.0</v>
       </c>
-      <c r="DE5"/>
-[...3 lines deleted...]
-      </c>
+      <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5">
+        <v>1500000.0</v>
+      </c>
+      <c r="DJ5"/>
+      <c r="DK5">
         <v>2600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...4 lines deleted...]
-      </c>
+      <c r="AF6"/>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -7092,52 +7112,56 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
@@ -7145,144 +7169,150 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
+      <c r="DL6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7">
+        <v>43368000.0</v>
+      </c>
+      <c r="C7">
+        <v>42687000.0</v>
+      </c>
+      <c r="D7">
         <v>43101000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>43747000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>44127000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>39804000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>40030000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>40315000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>39683000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>37194000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>37832000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>37650000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>37998000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>38182000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>36114000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>33726000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>29366000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>26785000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>26955000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>21159000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>20847000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>19014000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>19234000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>19449000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>18469000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>19071000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>19397000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>19363000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>17696000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>17862000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>17109000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -7321,52 +7351,54 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
         <v>57785000.0</v>
       </c>
       <c r="C8">
         <v>57785000.0</v>
       </c>
       <c r="D8">
         <v>57785000.0</v>
       </c>
       <c r="E8">
         <v>57785000.0</v>
       </c>
       <c r="F8">
         <v>57785000.0</v>
       </c>
       <c r="G8">
         <v>57785000.0</v>
       </c>
       <c r="H8">
         <v>57785000.0</v>
       </c>
       <c r="I8">
@@ -7386,52 +7418,56 @@
       </c>
       <c r="N8">
         <v>57785000.0</v>
       </c>
       <c r="O8">
         <v>57785000.0</v>
       </c>
       <c r="P8">
         <v>57785000.0</v>
       </c>
       <c r="Q8">
         <v>57785000.0</v>
       </c>
       <c r="R8">
         <v>57785000.0</v>
       </c>
       <c r="S8">
         <v>57785000.0</v>
       </c>
       <c r="T8">
         <v>57785000.0</v>
       </c>
       <c r="U8">
         <v>57785000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
+      <c r="V8">
+        <v>57785000.0</v>
+      </c>
+      <c r="W8">
+        <v>57785000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7479,215 +7515,217 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>219723000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>219561000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>221553000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>221326000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>126986000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>126703000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>127351000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>127124000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>126875000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>126572000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>127518000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>127231000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>102374000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>102128000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>99335000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>97690000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>97414000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>97139000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>97602000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>97328000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>97059000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>96786000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>97042000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>96697000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>96490000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>96283000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>77737000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>77543000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>77337000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>77188000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>77827000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>77677000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>77488000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>77339000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>78022000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>77892000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>77766000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>77641000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>77923000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>44065000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>43950000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>43840000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>44223000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>44150000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>44099000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>44016000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>44350000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>44458000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>44437000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
@@ -7695,392 +7733,400 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>325345000.0</v>
+      </c>
+      <c r="C10">
+        <v>86618000.0</v>
+      </c>
+      <c r="D10">
         <v>78740000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>527896000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>438088000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>425411000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>520157000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>443035000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>360909000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>331145000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>301453000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>222046000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>182585000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>125163000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>188593000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>106285000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>209796000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>284154000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>404974000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>732198000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>737050000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>737673000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>653243000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>532694000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>555941000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>663348000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>136341000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>192974000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>52161000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>37930000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>55282000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>45563000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>36500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>42327000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>28604000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>35345000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>35675000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>33049000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>28369000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>29183000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>36904000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>23926000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>25577000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>27261000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>27643000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>30625000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>51860000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>28153000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>29622000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>34576000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>34091000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>29908000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>33131000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>25071000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>38766000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>32106000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>33171000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>24503000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>30478000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>39927000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>41400000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>45239000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>45297000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>40249000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>34309000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>47953000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>60507000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>28746000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>28039000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>46383000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>44953000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>37712000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>72935000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>35910000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>31602000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>29312000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>21735000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>25220000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>25656000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>25551000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>22932000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>34292000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>28185000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>43017000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>37200000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>32208000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>22464000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>29912000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>22135000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>17766000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>22758000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>20981000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>28046000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>46477000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>29152000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>22527000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>29976000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>33552000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>29779000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>19391000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>30642000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>26103000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>27885000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>17973000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>17587000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>16901000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>15572000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>21200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>54300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>9500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>20400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>11400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>12600000.0</v>
       </c>
-      <c r="DI10"/>
-      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8153,431 +8199,435 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>1200388000.0</v>
+      </c>
+      <c r="C12">
+        <v>86618000.0</v>
+      </c>
+      <c r="D12">
         <v>78740000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>942913000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>815570000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>948609000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>966749000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>846542000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>739874000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>691045000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>650018000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>564001000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>517707000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>478299000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>557200000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>477694000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>429414000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>475531000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>954628000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1429389000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1469843000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1412773000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1266704000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1117602000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1140798000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1212442000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>706923000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>735287000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>582028000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>571900000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>555890000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>562426000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>558834000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>493222000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>446903000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>445054000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>460436000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>486114000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>503480000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>525018000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>543648000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>544927000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>564298000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>573304000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>614976000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>670634000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>707260000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>713873000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>728988000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>729995000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>721953000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>715899000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>733662000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>749369000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>799711000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>769417000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>33171000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>24503000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>30478000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>678034000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>41400000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>45239000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>45297000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>40249000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>34309000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>47953000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>60507000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>28746000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>28039000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>46383000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>44953000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>37712000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>72935000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>35910000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>31602000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>29312000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>21735000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>25220000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>25656000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>25551000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>22932000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>34292000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>28185000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>43017000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>37200000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>32208000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>22464000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>29912000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>22135000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>17766000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>22758000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>20981000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>28046000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>46477000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>29152000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>22527000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>29976000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>33552000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>29779000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>19391000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>30642000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>26103000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>27885000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>17973000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>17587000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>16901000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>15572000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>21200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>54300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>9500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>20400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>11400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>12600000.0</v>
       </c>
-      <c r="DI12"/>
-      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
-[...4 lines deleted...]
-      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
@@ -8618,548 +8668,556 @@
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13"/>
+      <c r="BJ13">
+        <v>0.0</v>
+      </c>
+      <c r="BK13">
+        <v>0.0</v>
+      </c>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
-[...4 lines deleted...]
-      </c>
+      <c r="CD13"/>
+      <c r="CE13"/>
       <c r="CF13">
         <v>9234000.0</v>
       </c>
       <c r="CG13">
         <v>9234000.0</v>
       </c>
       <c r="CH13">
         <v>9234000.0</v>
       </c>
       <c r="CI13">
         <v>9234000.0</v>
       </c>
       <c r="CJ13">
         <v>9234000.0</v>
       </c>
       <c r="CK13">
         <v>9234000.0</v>
       </c>
       <c r="CL13">
         <v>9234000.0</v>
       </c>
       <c r="CM13">
-        <v>3694000.0</v>
+        <v>9234000.0</v>
       </c>
       <c r="CN13">
-        <v>3694000.0</v>
+        <v>9234000.0</v>
       </c>
       <c r="CO13">
         <v>3694000.0</v>
       </c>
       <c r="CP13">
         <v>3694000.0</v>
       </c>
       <c r="CQ13">
         <v>3694000.0</v>
       </c>
       <c r="CR13">
         <v>3694000.0</v>
       </c>
       <c r="CS13">
         <v>3694000.0</v>
       </c>
       <c r="CT13">
         <v>3694000.0</v>
       </c>
       <c r="CU13">
         <v>3694000.0</v>
       </c>
       <c r="CV13">
         <v>3694000.0</v>
       </c>
       <c r="CW13">
         <v>3694000.0</v>
       </c>
       <c r="CX13">
         <v>3694000.0</v>
       </c>
       <c r="CY13">
         <v>3694000.0</v>
       </c>
       <c r="CZ13">
         <v>3694000.0</v>
       </c>
       <c r="DA13">
         <v>3694000.0</v>
       </c>
       <c r="DB13">
         <v>3694000.0</v>
       </c>
       <c r="DC13">
+        <v>3694000.0</v>
+      </c>
+      <c r="DD13">
+        <v>3694000.0</v>
+      </c>
+      <c r="DE13">
         <v>3700000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DF13">
         <v>3700000.0</v>
       </c>
-      <c r="DE13"/>
-[...3 lines deleted...]
-      </c>
+      <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13">
         <v>3500000.0</v>
       </c>
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13">
         <v>3500000.0</v>
       </c>
+      <c r="DL13">
+        <v>3500000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>29533350.0</v>
+      </c>
+      <c r="C14">
+        <v>29492359.0</v>
+      </c>
+      <c r="D14">
         <v>29439453.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>29400418.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>23075450.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>20925000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>20925000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>20912000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>20912000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>20893000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>20887000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>20896000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>20900000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>20956575.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>21078000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>21093000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>17287000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>16815000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>16844000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>16855062.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>16833000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>16825000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>16799000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>16833008.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>16833090.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>15341000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>15281000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>15248000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>15146000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>15168000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>15167000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>15254078.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>15225000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>15217000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>15201000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>15264740.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>15207000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>15206000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>15297225.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>14467815.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>14368000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>14362000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>14357000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>14408430.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>14335000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>14324000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>14357000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>14404416.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>14316000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>14391000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>14394000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>14427780.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>12464000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>12450000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>12445000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>12475904.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>12392000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>12397000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>12366000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>12366111.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>12290000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>12261000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>12233000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>12278217.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>12180000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>9231000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>8762000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>8799743.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>8695000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>8641000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>8598000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>8591000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>8562000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>8565000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>8704348.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>8704348.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>8607143.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>8804000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>8731818.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>8731818.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>9011538.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>8980769.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>9003704.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>9003704.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>9140000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>9015385.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>9304545.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>9304545.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>9236364.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>9159091.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>9151465.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>9151465.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>9153846.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>9209677.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>9131818.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>9131818.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>9079365.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>9084906.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>9193182.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>8988889.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>9228723.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>9164634.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>9172192.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>9092105.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>9164474.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>9164474.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>9169118.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>9169118.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>9160000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>8862500.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>8565000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>8565000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>8615000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>8560000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>8560000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...4 lines deleted...]
-      </c>
+      <c r="AF15"/>
+      <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
@@ -9200,240 +9258,246 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
-[...4 lines deleted...]
-      </c>
+      <c r="CD15"/>
+      <c r="CE15"/>
       <c r="CF15">
         <v>9234000.0</v>
       </c>
       <c r="CG15">
         <v>9234000.0</v>
       </c>
       <c r="CH15">
         <v>9234000.0</v>
       </c>
       <c r="CI15">
         <v>9234000.0</v>
       </c>
       <c r="CJ15">
         <v>9234000.0</v>
       </c>
       <c r="CK15">
         <v>9234000.0</v>
       </c>
       <c r="CL15">
         <v>9234000.0</v>
       </c>
       <c r="CM15">
-        <v>3694000.0</v>
+        <v>9234000.0</v>
       </c>
       <c r="CN15">
-        <v>3694000.0</v>
+        <v>9234000.0</v>
       </c>
       <c r="CO15">
         <v>3694000.0</v>
       </c>
       <c r="CP15">
         <v>3694000.0</v>
       </c>
       <c r="CQ15">
         <v>3694000.0</v>
       </c>
       <c r="CR15">
         <v>3694000.0</v>
       </c>
       <c r="CS15">
         <v>3694000.0</v>
       </c>
       <c r="CT15">
         <v>3694000.0</v>
       </c>
       <c r="CU15">
         <v>3694000.0</v>
       </c>
       <c r="CV15">
         <v>3694000.0</v>
       </c>
       <c r="CW15">
         <v>3694000.0</v>
       </c>
       <c r="CX15">
         <v>3694000.0</v>
       </c>
       <c r="CY15">
         <v>3694000.0</v>
       </c>
       <c r="CZ15">
         <v>3694000.0</v>
       </c>
       <c r="DA15">
         <v>3694000.0</v>
       </c>
       <c r="DB15">
         <v>3694000.0</v>
       </c>
       <c r="DC15">
+        <v>3694000.0</v>
+      </c>
+      <c r="DD15">
+        <v>3694000.0</v>
+      </c>
+      <c r="DE15">
         <v>3700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>3700000.0</v>
       </c>
-      <c r="DE15"/>
-      <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
-      <c r="DI15">
+      <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15">
         <v>3500000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>3500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>36237000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>36646000.0</v>
       </c>
-      <c r="N16"/>
-[...1 lines deleted...]
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16">
         <v>42961000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>41614000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>34325000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>43323000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>39456000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>39622000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16">
         <v>776000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
@@ -9447,52 +9511,54 @@
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9565,91 +9631,89 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...4 lines deleted...]
-      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
@@ -9690,52 +9754,56 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
@@ -9743,96 +9811,98 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19">
         <v>683298000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>586146000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>570207000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>573411000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>537780000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -9871,225 +9941,227 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
+        <v>87465000.0</v>
+      </c>
+      <c r="C20">
+        <v>87465000.0</v>
+      </c>
+      <c r="D20">
         <v>88512000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>88512000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>93773000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43874000.0</v>
       </c>
       <c r="G20">
         <v>43874000.0</v>
       </c>
       <c r="H20">
         <v>43874000.0</v>
       </c>
       <c r="I20">
         <v>43874000.0</v>
       </c>
       <c r="J20">
         <v>43874000.0</v>
       </c>
       <c r="K20">
         <v>43874000.0</v>
       </c>
       <c r="L20">
         <v>43874000.0</v>
       </c>
       <c r="M20">
         <v>43874000.0</v>
       </c>
       <c r="N20">
         <v>43874000.0</v>
       </c>
       <c r="O20">
-        <v>43749000.0</v>
+        <v>43874000.0</v>
       </c>
       <c r="P20">
-        <v>43749000.0</v>
+        <v>43874000.0</v>
       </c>
       <c r="Q20">
         <v>43749000.0</v>
       </c>
       <c r="R20">
         <v>43749000.0</v>
       </c>
       <c r="S20">
         <v>43749000.0</v>
       </c>
       <c r="T20">
         <v>43749000.0</v>
       </c>
       <c r="U20">
         <v>43749000.0</v>
       </c>
       <c r="V20">
         <v>43749000.0</v>
       </c>
       <c r="W20">
         <v>43749000.0</v>
       </c>
       <c r="X20">
+        <v>43749000.0</v>
+      </c>
+      <c r="Y20">
+        <v>43749000.0</v>
+      </c>
+      <c r="Z20">
         <v>44775000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38730000.0</v>
       </c>
       <c r="AA20">
         <v>38730000.0</v>
       </c>
       <c r="AB20">
         <v>38730000.0</v>
       </c>
       <c r="AC20">
         <v>38730000.0</v>
       </c>
       <c r="AD20">
         <v>38730000.0</v>
       </c>
       <c r="AE20">
         <v>38730000.0</v>
       </c>
       <c r="AF20">
         <v>38730000.0</v>
       </c>
       <c r="AG20">
         <v>38730000.0</v>
       </c>
       <c r="AH20">
         <v>38730000.0</v>
       </c>
       <c r="AI20">
         <v>38730000.0</v>
       </c>
       <c r="AJ20">
         <v>38730000.0</v>
       </c>
       <c r="AK20">
         <v>38730000.0</v>
       </c>
       <c r="AL20">
         <v>38730000.0</v>
       </c>
       <c r="AM20">
         <v>38730000.0</v>
       </c>
       <c r="AN20">
+        <v>38730000.0</v>
+      </c>
+      <c r="AO20">
+        <v>38730000.0</v>
+      </c>
+      <c r="AP20">
         <v>39185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27194000.0</v>
       </c>
       <c r="AQ20">
         <v>27194000.0</v>
       </c>
       <c r="AR20">
         <v>27194000.0</v>
       </c>
       <c r="AS20">
         <v>27194000.0</v>
       </c>
       <c r="AT20">
         <v>27194000.0</v>
       </c>
       <c r="AU20">
         <v>27194000.0</v>
       </c>
       <c r="AV20">
         <v>27194000.0</v>
       </c>
       <c r="AW20">
         <v>27194000.0</v>
       </c>
       <c r="AX20">
         <v>27194000.0</v>
       </c>
       <c r="AY20">
         <v>27194000.0</v>
       </c>
       <c r="AZ20">
-        <v>10946000.0</v>
+        <v>27194000.0</v>
       </c>
       <c r="BA20">
-        <v>10946000.0</v>
+        <v>27194000.0</v>
       </c>
       <c r="BB20">
         <v>10946000.0</v>
       </c>
       <c r="BC20">
         <v>10946000.0</v>
       </c>
       <c r="BD20">
         <v>10946000.0</v>
       </c>
       <c r="BE20">
-        <v>10821000.0</v>
+        <v>10946000.0</v>
       </c>
       <c r="BF20">
-        <v>10821000.0</v>
+        <v>10946000.0</v>
       </c>
       <c r="BG20">
         <v>10821000.0</v>
       </c>
       <c r="BH20">
         <v>10821000.0</v>
       </c>
       <c r="BI20">
         <v>10821000.0</v>
       </c>
       <c r="BJ20">
         <v>10821000.0</v>
       </c>
       <c r="BK20">
         <v>10821000.0</v>
       </c>
       <c r="BL20">
         <v>10821000.0</v>
       </c>
       <c r="BM20">
         <v>10821000.0</v>
       </c>
       <c r="BN20">
         <v>10821000.0</v>
       </c>
@@ -10161,1193 +10233,1213 @@
       </c>
       <c r="CK20">
         <v>10821000.0</v>
       </c>
       <c r="CL20">
         <v>10821000.0</v>
       </c>
       <c r="CM20">
         <v>10821000.0</v>
       </c>
       <c r="CN20">
         <v>10821000.0</v>
       </c>
       <c r="CO20">
         <v>10821000.0</v>
       </c>
       <c r="CP20">
         <v>10821000.0</v>
       </c>
       <c r="CQ20">
         <v>10821000.0</v>
       </c>
       <c r="CR20">
         <v>10821000.0</v>
       </c>
-      <c r="CS20"/>
-      <c r="CT20"/>
+      <c r="CS20">
+        <v>10821000.0</v>
+      </c>
+      <c r="CT20">
+        <v>10821000.0</v>
+      </c>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>30646000.0</v>
+      </c>
+      <c r="C21">
+        <v>31672000.0</v>
+      </c>
+      <c r="D21">
         <v>32688000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>36301000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>37361000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1280000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1337000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1457000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1636000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1690000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1759000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1834000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1930000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>320000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2080000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2168000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>386000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>410000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>435000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>460000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>485000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2169000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>539000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>567000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1926000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1335000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1655000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1733000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1761000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1897000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2060000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2222000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2399000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1129000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2767000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>3012000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>3272000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>3573000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>3908000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>4245000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>4252000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2914000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>3136000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>3358000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>3493000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>3760000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>3959000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>4259000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4574000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>4918000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>5186000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5487000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>696000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>696000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>674000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>714000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>782000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>837000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>913000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>906000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>927000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>912000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>898000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>908000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>857000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>933000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>961000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>967000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>867000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>728000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>737000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>210000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>235000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>260000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>19036000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>311000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>335000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>360000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>7555000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>489000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>593000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>697000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>6869000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>394000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>473000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>8010000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>7655000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>709000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>788000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>867000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>6388000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>1024000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>1103000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>1181000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>13603000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>1340000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>7074000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>6404000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>6420000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>6427000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>7201000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>6898000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>6412000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>3806000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>3528000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>3438000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>3500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>3300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>2500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>2600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>2600000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>2400000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>2700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>-4999443000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4378129000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4687019000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4367855000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-4662243000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-4574214000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4476616000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-137533000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3746494000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3869210000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>689000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-758787000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1492389000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>294000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>770000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>862000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>877000.0</v>
       </c>
-      <c r="Y22"/>
-[...1 lines deleted...]
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22">
         <v>1633000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1473000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>440000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>474000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>418000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1224000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2079000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2015000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1562000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2432000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2541000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>10095000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>11251000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>3961000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1379000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1326000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2035000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1114000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3302000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2638000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1693000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2391000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1937000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1376000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1473000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>575000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>227000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1332000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2723000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>4338000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1625000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1668000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1947000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1408000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>3067000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>6509000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>4847000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>3951000.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>3321000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1470000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>4517000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>8148000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>3331000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>4003000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>2852000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>4244000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>2747000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>2261000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1923000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>2767000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>2972000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2601000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>3452000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>2603000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>4547000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>2818000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3154000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>2508000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3329000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>4329000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>2596000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>4038000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>4142000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>3666000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>4164000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>3256000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>6148000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>4136000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>4463000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>1601000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>3289000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>5695000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>3070000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>3189000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>3868000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>3277000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>2435000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>1297000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>2818000.0</v>
       </c>
-      <c r="DC22"/>
-      <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>8385117000.0</v>
+      </c>
+      <c r="C23">
+        <v>8432169000.0</v>
+      </c>
+      <c r="D23">
         <v>8514896000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>8396435000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>8254319000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6318477000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6295508000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6192010000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6014844000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5886571000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5801412000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5752957000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5731908000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5663600000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5583334000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5475179000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5317346000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5299315000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5284000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5328939000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5246286000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5148334000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4901092000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4729399000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4734475000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4469551000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3779138000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3763659000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3541170000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3400974000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3287324000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3221521000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3129313000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3009629000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2908883000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2768773000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2745069000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2678909000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2592307000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2573821000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2539944000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2336392000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2301001000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2285136000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2259722000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2253789000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2180140000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2189213000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2172974000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2156665000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2134061000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2131289000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1837419000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1809445000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1809847000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1773079000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1741197000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1721020000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1686620000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1602207000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1543672000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1491194000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1484135000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1413511000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1363170000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1324980000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1239814000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1161591000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1090300000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>1050726000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1027241000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1016518000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1006750000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>945359000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>887035000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>856308000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>831795000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>817236000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>790375000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>780850000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>773808000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>776957000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>769010000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>764018000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>748716000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>752485000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>730204000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>725217000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>709213000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>702504000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>712271000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>701752000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>693988000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>705579000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>680951000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>668518000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>660599000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>649725000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>633482000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>592794000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>594458000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>583543000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>575041000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>555365000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>552197000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>564634000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>563612000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>561200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>578000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>440200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>458100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>468900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>398800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>390300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>383700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>55620000.0</v>
+      </c>
+      <c r="C24">
+        <v>55620000.0</v>
+      </c>
+      <c r="D24">
         <v>105570000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>105494000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>105418000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>105342000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>105266000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>105190000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>105115000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>105039000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>104963000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>104887000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>104811000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>104735000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>104660000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>104584000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>104508000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>104432000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>104356000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>104281000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>154212000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>155620000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70620000.0</v>
       </c>
       <c r="X24">
         <v>70620000.0</v>
       </c>
       <c r="Y24">
         <v>70620000.0</v>
       </c>
       <c r="Z24">
         <v>70620000.0</v>
       </c>
       <c r="AA24">
         <v>70620000.0</v>
       </c>
       <c r="AB24">
-        <v>300705000.0</v>
+        <v>70620000.0</v>
       </c>
       <c r="AC24">
         <v>70620000.0</v>
       </c>
       <c r="AD24">
-        <v>70620000.0</v>
+        <v>300705000.0</v>
       </c>
       <c r="AE24">
         <v>70620000.0</v>
       </c>
       <c r="AF24">
         <v>70620000.0</v>
       </c>
       <c r="AG24">
         <v>70620000.0</v>
       </c>
       <c r="AH24">
         <v>70620000.0</v>
       </c>
       <c r="AI24">
         <v>70620000.0</v>
       </c>
       <c r="AJ24">
+        <v>70620000.0</v>
+      </c>
+      <c r="AK24">
+        <v>70620000.0</v>
+      </c>
+      <c r="AL24">
         <v>271041000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>288601000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>156085000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>70620000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>70620000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20620000.0</v>
       </c>
       <c r="AQ24">
         <v>20620000.0</v>
       </c>
       <c r="AR24">
         <v>20620000.0</v>
       </c>
       <c r="AS24">
         <v>20620000.0</v>
       </c>
       <c r="AT24">
         <v>20620000.0</v>
       </c>
       <c r="AU24">
         <v>20620000.0</v>
       </c>
       <c r="AV24">
         <v>20620000.0</v>
       </c>
       <c r="AW24">
         <v>20620000.0</v>
       </c>
       <c r="AX24">
         <v>20620000.0</v>
       </c>
@@ -11366,288 +11458,290 @@
       <c r="BC24">
         <v>20620000.0</v>
       </c>
       <c r="BD24">
         <v>20620000.0</v>
       </c>
       <c r="BE24">
         <v>20620000.0</v>
       </c>
       <c r="BF24">
         <v>20620000.0</v>
       </c>
       <c r="BG24">
         <v>20620000.0</v>
       </c>
       <c r="BH24">
         <v>20620000.0</v>
       </c>
       <c r="BI24">
         <v>20620000.0</v>
       </c>
       <c r="BJ24">
         <v>20620000.0</v>
       </c>
       <c r="BK24">
-        <v>99259000.0</v>
+        <v>20620000.0</v>
       </c>
       <c r="BL24">
         <v>20620000.0</v>
       </c>
       <c r="BM24">
-        <v>20620000.0</v>
+        <v>99259000.0</v>
       </c>
       <c r="BN24">
         <v>20620000.0</v>
       </c>
       <c r="BO24">
+        <v>20620000.0</v>
+      </c>
+      <c r="BP24">
+        <v>20620000.0</v>
+      </c>
+      <c r="BQ24">
         <v>109009000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>120850000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>128178000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>128075000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>123098000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>128120000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>119620000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>118620000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>113620000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>103620000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>83620000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>65560000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>65560000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>67310000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>77310000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>68560000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>68560000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>69810000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>69810000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50310000.0</v>
       </c>
       <c r="CJ24">
         <v>50310000.0</v>
       </c>
       <c r="CK24">
         <v>50310000.0</v>
       </c>
       <c r="CL24">
-        <v>50000000.0</v>
+        <v>50310000.0</v>
       </c>
       <c r="CM24">
         <v>50310000.0</v>
       </c>
       <c r="CN24">
         <v>50000000.0</v>
       </c>
       <c r="CO24">
-        <v>50000000.0</v>
+        <v>50310000.0</v>
       </c>
       <c r="CP24">
         <v>50000000.0</v>
       </c>
       <c r="CQ24">
         <v>50000000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24"/>
+      <c r="CR24">
+        <v>50000000.0</v>
+      </c>
+      <c r="CS24">
+        <v>50000000.0</v>
+      </c>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24">
         <v>21018000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>22000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>22000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>21309000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>13341000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>12625000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>23190000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>27565000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>104735000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>104660000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>104584000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>104508000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>104432000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>104356000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>104281000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>154212000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>154136000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70620000.0</v>
       </c>
       <c r="X25">
         <v>70620000.0</v>
       </c>
       <c r="Y25">
         <v>70620000.0</v>
       </c>
       <c r="Z25">
         <v>70620000.0</v>
       </c>
       <c r="AA25">
         <v>70620000.0</v>
       </c>
       <c r="AB25">
-        <v>71268000.0</v>
+        <v>70620000.0</v>
       </c>
       <c r="AC25">
         <v>70620000.0</v>
       </c>
       <c r="AD25">
-        <v>70620000.0</v>
+        <v>71268000.0</v>
       </c>
       <c r="AE25">
         <v>70620000.0</v>
       </c>
       <c r="AF25">
         <v>70620000.0</v>
       </c>
       <c r="AG25">
         <v>70620000.0</v>
       </c>
       <c r="AH25">
         <v>70620000.0</v>
       </c>
       <c r="AI25">
         <v>70620000.0</v>
       </c>
       <c r="AJ25">
+        <v>70620000.0</v>
+      </c>
+      <c r="AK25">
+        <v>70620000.0</v>
+      </c>
+      <c r="AL25">
         <v>271041000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>288601000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>156085000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>70620000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>70620000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20620000.0</v>
       </c>
       <c r="AQ25">
         <v>20620000.0</v>
       </c>
       <c r="AR25">
         <v>20620000.0</v>
       </c>
       <c r="AS25">
         <v>20620000.0</v>
       </c>
       <c r="AT25">
         <v>20620000.0</v>
       </c>
       <c r="AU25">
         <v>20620000.0</v>
       </c>
       <c r="AV25">
         <v>20620000.0</v>
       </c>
       <c r="AW25">
         <v>20620000.0</v>
       </c>
       <c r="AX25">
         <v>20620000.0</v>
       </c>
@@ -11662,52 +11756,56 @@
       </c>
       <c r="BB25">
         <v>20620000.0</v>
       </c>
       <c r="BC25">
         <v>20620000.0</v>
       </c>
       <c r="BD25">
         <v>20620000.0</v>
       </c>
       <c r="BE25">
         <v>20620000.0</v>
       </c>
       <c r="BF25">
         <v>20620000.0</v>
       </c>
       <c r="BG25">
         <v>20620000.0</v>
       </c>
       <c r="BH25">
         <v>20620000.0</v>
       </c>
       <c r="BI25">
         <v>20620000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25"/>
+      <c r="BJ25">
+        <v>20620000.0</v>
+      </c>
+      <c r="BK25">
+        <v>20620000.0</v>
+      </c>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
@@ -11715,237 +11813,243 @@
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26">
+        <v>875043000.0</v>
+      </c>
+      <c r="C26">
+        <v>907244000.0</v>
+      </c>
+      <c r="D26">
         <v>931629000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>837333000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>793305000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>804167000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>808894000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>785083000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>717506000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>724123000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>739852000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>740224000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>735371000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>756640000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>780323000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>785789000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>795680000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>827256000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>857251000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>707557000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>742734000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>685060000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>620338000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>621089000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3913612000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>3566690000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3406649000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>3365482000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>538955000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>2611857000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2517338000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>3004377000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2374107000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>2322376000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>2264084000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>2155785000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2114523000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>2034261000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1927294000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1888778000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>1810947000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1661180000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1608481000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1582939000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1517363000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1454042000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>1349530000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>1350003000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1322753000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1305327000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1289343000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1291276000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>1024087000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>979794000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>931418000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>927305000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>910790000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>904984000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>857990000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>848480000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>833813000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>821800000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
@@ -11953,52 +12057,54 @@
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12071,476 +12177,488 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>-105725000.0</v>
+      </c>
+      <c r="C28">
+        <v>193693000.0</v>
+      </c>
+      <c r="D28">
         <v>251957000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-214655000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-106939000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-280265000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-374861000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-297530000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-216111000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-188912000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-158658000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-79509000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-39776000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-20428000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>54264000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>296817000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-105288000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-179722000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-300618000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-627917000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-582838000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-564523000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-582623000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-462074000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-297525000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-157344000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>179398000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>124916000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>284256000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>308336000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>272452000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>270174000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>286542000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>286105000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>398414000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>292634000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>377103000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>300511000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>271330000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>278441000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>238918000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>182347000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>151193000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>213874000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>159007000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>141639000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>44412000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>104162000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>74875000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>71652000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>77678000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>78662000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>110465000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>96026000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>57006000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>86320000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>61785000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>78299000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>64559000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>55149000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>54644000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>58469000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>85862000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>86878000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>82536000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>57896000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>61237000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>93257000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>93723000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>83505000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>84083000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>91105000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>55892000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>84151000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>88217000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>91308000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>83885000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>69545000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>41904000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>44644000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>49243000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>43872000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>40573000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>27543000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>34610000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>39136000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>29846000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>22398000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>30175000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>35885000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>29235000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>30642000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>23523000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>5523000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>12752000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>29473000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>22024000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>19473000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>13246000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>3877000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-8642000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-4103000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-6576000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-4632000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-4962000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>6289000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>11993000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>-13400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-36800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>13300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>1300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>5000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>4400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>18000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>16800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>1074385000.0</v>
+      </c>
+      <c r="C29">
+        <v>1071282000.0</v>
+      </c>
+      <c r="D29">
         <v>1100886000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1083836000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1073422000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>684838000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>671989000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>658100000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>653693000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>633954000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>625818000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>618349000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>596238000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>596584000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>695385000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>709957000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>562851000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>470235000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>472506000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>489343000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>534116000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>527784000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>430438000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>428972000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>598090000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>817205000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>621144000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -12583,551 +12701,559 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>6552053000.0</v>
+      </c>
+      <c r="C30">
+        <v>33116999.0</v>
+      </c>
+      <c r="D30">
         <v>34148000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6426685000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6400512000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4685091000.0</v>
       </c>
-      <c r="F30"/>
-[...1 lines deleted...]
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30">
         <v>4545264000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4434160000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4385566000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4422644000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>69944000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4419293000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>62029000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>62135000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>61993000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>55144000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>43685000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>40676000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>41019000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>38666000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>39382000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>37382000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>38461000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>30014000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>27302000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>24913000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>26159000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>26092000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>25819000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>24266000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>25998000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>24476000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>24226000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>20442000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>23255000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>21078000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>23837000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>23255000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>51797000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>17336000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>16546000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>17933000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>17505000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>19578000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>15956000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>18661000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>21454000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>22190000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>23477000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>26040000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>12247000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>14424000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>14775000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>12980000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>14458000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>14097000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>14858000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>14290000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>14543000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>14394000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>18829000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>20020000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>17959000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>20000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>21854000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>20048000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>16006000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>17416000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>17407000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>17726000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>16751000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>9147000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>9486000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>19036000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>9164000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>8875000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>7585000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>7555000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>7293000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>7173000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>7553000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>6869000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>7287000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>7640000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>8010000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>7655000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>7195000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>7183000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>7398000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>6388000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>5920000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>18886000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>12817000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>13603000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>6897000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>7074000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>6404000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>6420000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>6427000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>7201000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>6898000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>6412000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>3806000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>3528000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>3438000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>3500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>3300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>2500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>2600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>2600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>2400000.0</v>
       </c>
-      <c r="DI30"/>
-      <c r="DJ30"/>
+      <c r="DK30"/>
+      <c r="DL30"/>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:116">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>447975000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>444768000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>429228000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>414208000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>321644000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>323966000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>340853000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>335670000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>327904000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>315530000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>314603000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>313368000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>291542000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>286072000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>266236000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>258046000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>247885000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>236229000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>223373000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>215646000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>211163000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>206081000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>205180000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>205718000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>201562000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>195488000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>173054000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>176522000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>183744000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>180962000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>174719000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>172657000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>165543000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>168688000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>157951000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>154423000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>149992000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>145087000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>137717000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>119820000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>120034000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>135159000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>134418000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>132745000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>128826000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>122362000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>121068000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>119610000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>111409000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
@@ -13135,52 +13261,54 @@
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:116">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13253,559 +13381,567 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:116">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>7183631000.0</v>
+      </c>
+      <c r="C33">
+        <v>8312434000.0</v>
+      </c>
+      <c r="D33">
         <v>8402008000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>7453522000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>7438749000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>5369868000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5328759000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>5345468000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>5274970000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>5195526000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>5151394000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>5188956000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>5144257000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>800834000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>4964105000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4935350000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>138100000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>132620000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>106407000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>835017000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>869565000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3696895000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>744656000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>715871000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>3555216000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>3227095000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3044913000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3003459000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2932983000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2802982000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2705615000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>2634829000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2544481000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>549533000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>2437754000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>2303277000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>2261378000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>2171717000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>2064990000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>2025548000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1944499000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1774129000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1720157000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1693900000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1627241000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1563577000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1456924000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1456679000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1422532000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1404480000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1388631000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1389350000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1091510000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1045652000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>995361000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>990682000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1693568000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1682420000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1641284000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>909883000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1487729000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1431561000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1420009000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1353242000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1310902000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>1257027000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1157453000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1112797000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1046255000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>986927000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>964881000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>961080000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>917064000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>900302000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>845947000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>810501000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>800896000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>783141000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>757134000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>747751000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>743583000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>735492000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>733272000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>714132000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>704229000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>712637000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>699730000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>687650000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>679883000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>677555000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>682115000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>674383000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>660022000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>640216000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>638982000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>632388000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>623726000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>609099000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>597299000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>566983000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>557389000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>550239000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>540258000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>530980000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>530804000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>544205000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>544602000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>536462000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>520400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>428200000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>435100000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>454900000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>383800000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>12400000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DL33">
         <v>12300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:116">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>76156000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>76035000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>85000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>72899000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>69475000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>62846000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>66192000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>60757000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>59484000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>54769000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>60898000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>225247000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>472637000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>283500000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>285746000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>279906000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>256070000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>284386000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>277285000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>279727000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>287551000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>292388000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>252012000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>27233000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>28268000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>32911000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>139817000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>154054000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>82818000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>125109000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>131278000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>101055000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>101629000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>96257000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>96986000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>95773000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>98042000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>97252000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>97494000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>133752000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>111299000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>97677000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>122092000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>96616000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>105332000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>95829000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>95847000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>95059000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>99272000.0</v>
       </c>
-      <c r="BJ34"/>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
@@ -13813,771 +13949,781 @@
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:116">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>182734000.0</v>
+      </c>
+      <c r="C35">
+        <v>7358722000.0</v>
+      </c>
+      <c r="D35">
         <v>7458242000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>333199000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>328263000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>214114000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>210922000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>209951000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>191532000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>189026000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>185219000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>182960000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>142809000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>104735000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>140774000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>5914000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>43533000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>104432000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>104356000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>125440000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>175059000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>173150000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>89854000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>90069000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>258416000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>506004000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>90017000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>89983000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>88316000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>293359000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>327734000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>70620000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>320831000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>328432000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>336009000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>293563000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>271041000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>288601000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>162598000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>210111000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>199822000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>74852000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>119865000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>124863000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>96146000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>96209000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>96272000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>96335000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>96397000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>96458000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>96519000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>95620000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20620000.0</v>
       </c>
       <c r="BB35">
         <v>20620000.0</v>
       </c>
       <c r="BC35">
+        <v>20620000.0</v>
+      </c>
+      <c r="BD35">
+        <v>20620000.0</v>
+      </c>
+      <c r="BE35">
         <v>94916000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>117236000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>125952000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>116449000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>20620000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>114399000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>118812000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>143929000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>139750000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>129707000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>118637000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>134289000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>133944000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>132197000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>139979000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>139127000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>128098000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>128120000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>119620000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>118620000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>118620000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>103620000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>92765000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>65560000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>68195000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>67310000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>77310000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>68560000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>68560000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>69810000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>69810000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50310000.0</v>
       </c>
       <c r="CJ35">
         <v>50310000.0</v>
       </c>
       <c r="CK35">
         <v>50310000.0</v>
       </c>
       <c r="CL35">
-        <v>50000000.0</v>
+        <v>50310000.0</v>
       </c>
       <c r="CM35">
         <v>50310000.0</v>
       </c>
       <c r="CN35">
         <v>50000000.0</v>
       </c>
       <c r="CO35">
+        <v>50310000.0</v>
+      </c>
+      <c r="CP35">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="CQ35">
         <v>50000000.0</v>
       </c>
       <c r="CR35">
+        <v>40000000.0</v>
+      </c>
+      <c r="CS35">
+        <v>50000000.0</v>
+      </c>
+      <c r="CT35">
         <v>52000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>53025000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>43025000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>23268000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>22000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>22000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>21309000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>13341000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>10000000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>20000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>32767000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>4162000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>21800000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>29800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DH35">
         <v>21700000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>16400000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DJ35">
         <v>17000000.0</v>
       </c>
-      <c r="DI35"/>
-      <c r="DJ35"/>
+      <c r="DK35"/>
+      <c r="DL35"/>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:116">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>513467000.0</v>
+      </c>
+      <c r="C36">
+        <v>292399000.0</v>
+      </c>
+      <c r="D36">
         <v>228291000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>328678000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>341318000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>228641000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>229198000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>227474000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>225378000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>236454000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>217411000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>212261000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>142063000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-800834000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>143481000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>142238000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-795680000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-827256000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-882949000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1664000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1661000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>129963000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1723000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1527000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>108994000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>101953000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>100499000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>104215000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>91434000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>90535000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>88576000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>88737000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>88831000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1489000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>89255000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>83702000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>86814000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>73835000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>70358000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>68317000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>66976000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>62026000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>59669000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>61536000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>58625000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>58221000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>49545000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>51045000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>47436000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>47752000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>45636000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>45464000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>41677000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>41677000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>39570000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>38788000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>37799000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>36603000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>35581000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>35442000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>34766000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>34225000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>36929000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>28508000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>27146000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>27023000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>27003000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>25680000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>24334000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>23977000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>23492000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>22486000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>22202000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>29836000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>25070000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>21706000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>27170000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>20471000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>33291000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>19812000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>19761000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>19341000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>18764000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>18586000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>19056000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>19041000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>18130000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>17974000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>18600000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>18550000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>17945000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>18195000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>17980000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>5179000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>5375000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>3388000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>4081000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>3825000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>3560000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>1932000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>1911000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>1920000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>3020000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>3025000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>1863000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>1636000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>1816000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>2862000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>2700000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>2100000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>5600000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DI36">
         <v>15900000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DJ36">
         <v>5800000.0</v>
       </c>
-      <c r="DI36"/>
-      <c r="DJ36"/>
+      <c r="DK36"/>
+      <c r="DL36"/>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:116">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...4 lines deleted...]
-      </c>
+      <c r="AF37"/>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
@@ -14618,52 +14764,56 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
-      <c r="BK37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
@@ -14671,1696 +14821,1720 @@
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:116">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38">
+        <v>971202000.0</v>
+      </c>
+      <c r="C38">
+        <v>1119167000.0</v>
+      </c>
+      <c r="D38">
         <v>1285147000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1218711000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1146709000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>848413000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>6295508000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>6192010000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>-642308000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>4434657000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>4384467000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>5583334000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>5475179000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>704443000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>776349000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>4189372000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3023857000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>3594031000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1484000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5645748000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>5445270000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>5449127000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>5137969000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>4469081000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>4429533000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>4191100000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>4053342000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>3904917000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>3837042000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>3750964000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>3559162000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>3426109000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>3278089000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>3267978000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>3230395000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>3166037000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>3167011000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>3140886000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>2933215000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>2914788000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2905676000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>2920724000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>2967692000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2907316000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2946269000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>2942054000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>2921383000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>2891240000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>2885677000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>2579992000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>2574947000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>2611894000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>2550581000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>2500171000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>2475821000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>2447168000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>2279278000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>2174928000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>2078193000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>2085605000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>1952403000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>1901738000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>1825087000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>1666512000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>1543098000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>1425666000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>1341411000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>1297899000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>1289835000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>1235341000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>1158164000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>1097155000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>1050294000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>1023646000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>1011746000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>975426000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>965435000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>962192000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>964675000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>958138000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>951821000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>938498000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>948804000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>932988000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>915042000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>887766000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>886148000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>907384000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>902356000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>890804000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>907283000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>885489000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>878266000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>648419536.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>205580000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>199863000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>173145000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>177415000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>180747000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>173321000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>159033000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>161293000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>159804000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DD38">
         <v>162897000.0</v>
       </c>
-      <c r="DC38"/>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
-      <c r="DG38">
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38">
         <v>293200000.0</v>
       </c>
-      <c r="DH38"/>
-      <c r="DI38"/>
       <c r="DJ38"/>
+      <c r="DK38"/>
+      <c r="DL38"/>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:116">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>1098000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-729680000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39">
         <v>362423000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>367637000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>337876000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>224157000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>215901000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>154921000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-62029000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-62135000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>236902000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>-9539000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>-10092000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>758787000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>764217000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2888368000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2850350000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2858544000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2840564000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2558677000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2354970000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2337585000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2283053000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2150614000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2088022000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2019308000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1922830000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1942398000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1920528000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1793961000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1738469000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1620231000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1491260000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1432358000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1343557000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1177306000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1106370000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>1073359000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>966239000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>849674000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>729748000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>699623000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>653452000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>639762000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>631452000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>634962000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>348937000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>280150000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>193314000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>213180000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>934594000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>927619000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>880736000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>870919000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>856473000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>844562000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>818539000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>814350000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>772334000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>756920000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>730755000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>729912000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>710889000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>696242000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>694223000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>687763000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>688473000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>687497000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>635827000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>616366000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>609045000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>588631000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>572083000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>563159000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>555199000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>547774000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>544144000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>526329000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>514447000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>516318000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>496946000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>497825000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>501330000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>493911000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>487002000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>473779000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>463206000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>438512000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>434444000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>422640000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>-36854536.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>584969000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>572619000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>542101000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>531624000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>523870000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>513327000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>504046000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>503159000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>516000000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>515992000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>507700000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DF39">
         <v>492100000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DG39">
         <v>411200000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DH39">
         <v>417700000.0</v>
       </c>
-      <c r="DG39"/>
-      <c r="DH39">
+      <c r="DI39"/>
+      <c r="DJ39">
         <v>368000000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DK39">
         <v>377900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DL39">
         <v>371400000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:116">
       <c r="A40" t="s">
         <v>70</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>7125833000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40">
         <v>7027109000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>6900267000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>5467082000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>5460078000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>5371364000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>5216949000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5110845000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5037553000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>4998750000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5002781000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-37974000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4754129000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>4622437000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-43533000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-42690000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-1566000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-1710000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-454000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>4504765000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-35535000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-41449000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>4022705000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>3596022000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3100216000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3102327000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2875595000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>2734762000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>2657359000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>2610786000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>2522379000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-29739000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>2210055000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>2167815000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>2060610000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>2076789000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>2025479000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>2017522000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2023781000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1890595000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1890211000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>1815053000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1847692000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1862748000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1867381000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1847079000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1866864000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1851047000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1828658000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1835314000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1552281000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>1546546000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>1545445000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>1485003000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>1480270000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>1455421000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>1436988000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>1353851000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1297562000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>1249072000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1226406000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1162868000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1114654000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>1094961000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>1032492000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>956858000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>888614000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>844987000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>824691000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>814596000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>807433000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>755843000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>690484000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>659157000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>649404000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>647957000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>641207000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>631322000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>624460000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>623059000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>623759000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>618503000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>600561000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>604293000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>602320000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>596905000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>582193000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>577176000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>584684000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>575438000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>569279000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>578993000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>559168000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>545137000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>539891000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>530409000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>527384000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>506640000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>507728000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>499406000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>493349000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>485217000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>483204000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>486841000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>483302000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>500800000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>507900000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>366900000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>386800000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>398100000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>333000000.0</v>
       </c>
-      <c r="DI40"/>
-      <c r="DJ40"/>
+      <c r="DK40"/>
+      <c r="DL40"/>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:116">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>33804000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>35476000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>47352000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>72899000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>69475000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>62846000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>66192000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>60757000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>35306000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>54769000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>60898000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>30040000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>29371000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>30650000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>33888000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>26610000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>29347000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>24444000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>30619000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>28887000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>29148000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>26999000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>29069000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>27233000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>28268000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>26398000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>36891000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>24852000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>28586000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>25864000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>27035000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>25529000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>26040000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>20605000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>21271000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>19996000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>22204000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>21353000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>22494000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>10776000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>10822000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>22525000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>24286000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>22280000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>23150000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>21412000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>21391000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>19635000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>16184000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>13700000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>13871000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>13894000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>14071000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>13694000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>13321000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>11347000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>11801000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>11052000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>10638000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>8411000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>3397000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>7879000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>7248000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>7280000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>6082000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>8569000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>7054000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>5384000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>5646000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>6499000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>4987000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>6756000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>7211000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>7306000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>7292000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>7177000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>5658000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>7381000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>8244000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>8329000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>9476000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>7540000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>9348000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>7895000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>8477000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>8371000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>7992000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>9163000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>8211000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>7335000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>5604000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>6584000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>6283000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DD41">
         <v>5202000.0</v>
       </c>
-      <c r="DC41"/>
-      <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:116">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>422388000.0</v>
+      </c>
+      <c r="C42">
+        <v>421357000.0</v>
+      </c>
+      <c r="D42">
         <v>420321000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>420072000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>419294000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>215955000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>215310000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>215187000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>214788000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>214318000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>214278000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>213605000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>213238000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>214727000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>216694000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>218586000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>218351000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>123960000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>123705000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>124874000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>125589000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>125203000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>124901000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>124551000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>124265000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>100347000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>100102000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>96524000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>94891000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>94679000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>95437000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>95046000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>96720000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>96451000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>96184000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>95955000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>96153000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>95949000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>95996000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>77610000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>77380000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>77132000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>76914000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>76713000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>76531000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>76318000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>76134000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>76870000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>76150000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>76095000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>77528000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>77290000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>42886000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>42728000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>42595000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>42480000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>42322000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>41810000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>41592000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>41090000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>40435000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>40073000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>39640000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>39259000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>38917000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>38817000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>6049000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>5608000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>5232000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>4265000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>3911000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>3581000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>3292000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>3149000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>3398000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>3111000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>3337000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>3114000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>7965000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>7979000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>9109000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>9282000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>413000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>1129000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>1451000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>2333000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>2489000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>2447000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>2268000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>3020000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>2997000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>2814000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>2667000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>2530000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>2760000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>2773000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>2589000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>2464000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>2343000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>2517000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>3125000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>3088000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>3087000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>3050000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>3034000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>3025000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>3013000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>2900000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>2800000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>6200000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>7400000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>3800000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>8200000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>2000000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:116">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16433,115 +16607,113 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:116">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...4 lines deleted...]
-      </c>
+      <c r="M44"/>
+      <c r="N44"/>
       <c r="O44">
         <v>57785000.0</v>
       </c>
       <c r="P44">
         <v>57785000.0</v>
       </c>
       <c r="Q44">
         <v>57785000.0</v>
       </c>
       <c r="R44">
         <v>57785000.0</v>
       </c>
       <c r="S44">
         <v>57785000.0</v>
       </c>
       <c r="T44">
         <v>57785000.0</v>
       </c>
       <c r="U44">
         <v>57785000.0</v>
       </c>
       <c r="V44">
         <v>57785000.0</v>
       </c>
       <c r="W44">
         <v>57785000.0</v>
       </c>
       <c r="X44">
+        <v>57785000.0</v>
+      </c>
+      <c r="Y44">
+        <v>57785000.0</v>
+      </c>
+      <c r="Z44">
         <v>57760000.0</v>
       </c>
-      <c r="Y44"/>
-      <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...4 lines deleted...]
-      </c>
+      <c r="AF44"/>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -16582,52 +16754,56 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
-      <c r="BK44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
@@ -16635,1543 +16811,1565 @@
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:116">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45">
+        <v>144808000.0</v>
+      </c>
+      <c r="C45">
+        <v>144648000.0</v>
+      </c>
+      <c r="D45">
         <v>146302000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>260051000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>149962000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>129180000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>128536000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>204825000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>119509000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>114483000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>110487000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>180083000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>109335000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>109388000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>105190000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>165809000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>93965000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45">
         <v>78307000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>78471000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>76930000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>73370000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>73469000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>73289000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>70484000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>68867000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>67553000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>49920000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>49301000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>49745000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>50174000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>50715000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>50165000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>50367000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>50433000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>49522000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>46335000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>41276000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>40044000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>39370000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>38493000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>38171000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>36121000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>35378000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>33506000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>32758000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>32864000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>31589000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>26042000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>24833000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>24416000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>24072000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>24342000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>24131000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>24041000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>24004000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>24247000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>24661000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>24485000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>24135000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>24122000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>24322000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>24321000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>23355000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>22551000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>22821000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>23487000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>23578000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>23233000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>22323000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>21396000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>19780000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>18054000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>16870000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>16352000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>16237000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>14542000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>14565000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>13794000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>13912000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>13962000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>14075000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>14161000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>13761000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>13500000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>12850000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>12814000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>12934000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>12902000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>12824000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>12535000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>12129000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>11947000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>12165000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>12328000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>12485000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>12635000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>12832000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>12963000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>12805000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>12817000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>12950000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>12907000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>12900000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>11700000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>10000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>10200000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>10300000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>10000000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>9700000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:116">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>144808000.0</v>
+      </c>
+      <c r="C46">
+        <v>87891000.0</v>
+      </c>
+      <c r="D46">
         <v>146302000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>148513000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>149962000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>129180000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>128536000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>128726000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>119509000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>114483000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>110487000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>109399000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>109335000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>109388000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>105190000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>100842000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>93965000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>88461000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>87921000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>81587000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>80936000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>77549000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>78307000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>78471000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>76930000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>73370000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>73469000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>73289000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>70484000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>68867000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>67553000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>49920000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>49301000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>49745000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>50174000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>50715000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>50165000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>50367000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>50433000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>49522000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>46335000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>41276000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>40044000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>39370000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>38493000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>38171000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>36121000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>35378000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>33506000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>32758000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>32864000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>31589000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>26042000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>24833000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>24416000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>24072000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>24342000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>24131000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>24041000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>24004000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>24247000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>24661000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>24485000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>24135000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>24122000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>24322000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>24321000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>23355000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>22551000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>22821000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>23487000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>23578000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>23233000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>22323000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>21396000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>19780000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>18054000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>16870000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>16352000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>16237000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>14542000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>14565000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>13794000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>13912000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>13962000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>14075000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>14161000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>13761000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>13500000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>12850000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>12814000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>12934000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>12902000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>12824000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>12535000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>12129000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>11947000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>12165000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>12328000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>12485000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>12635000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>12832000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>12963000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>12805000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>12817000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>12950000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>12907000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>12900000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>11700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>10000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>10200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>10700000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>10000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>9700000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:116">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>109388000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>105190000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>100842000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>93965000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>88461000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>87921000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>81587000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>80936000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>77549000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>78307000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>60064000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>59455000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>55377000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>55109000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>54867000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>70484000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>51785000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>51331000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>49920000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>49301000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>49745000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>50174000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>50715000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>50165000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>50367000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>50433000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>49522000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>46335000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>41276000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>40044000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>39370000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>38493000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>38171000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>36121000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>35378000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>33506000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>32758000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>32864000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>31589000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>26042000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>24833000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>24416000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>24072000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>24342000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>24131000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>24041000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>24004000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>24247000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>24661000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>24485000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>24135000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>24122000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>24322000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>24321000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>23355000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>22551000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>22821000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>23487000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>23578000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>23233000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>22323000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>21396000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>19780000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>18054000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>16870000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>16352000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>16237000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>14542000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>14565000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>13794000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>13912000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>13962000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>14075000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>14161000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>13761000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>13500000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>12850000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>12814000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>12934000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>12902000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>12824000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>12535000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>12129000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>11947000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>12165000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>12328000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>12485000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>12635000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>12832000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>12963000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>12805000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>12817000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>12950000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DD47">
         <v>12907000.0</v>
       </c>
-      <c r="DC47"/>
-      <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:116">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>488222000.0</v>
+      </c>
+      <c r="C48">
+        <v>466865000.0</v>
+      </c>
+      <c r="D48">
         <v>445265000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>424935000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>397667000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>397004000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>387925000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>381296000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>371086000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>361987000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>353780000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>345935000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>336690000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>327707000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>318629000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>306911000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>295803000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>283204000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>271792000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>260582000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>249978000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>239017000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>228973000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>218727000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>218239000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>213327000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>207698000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>201503000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>193612000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>185838000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>178662000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>171780000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>165427000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>158790000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>152872000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>148298000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>147132000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>142409000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>138250000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>134295000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>131643000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>127614000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>125935000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>123301000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>120170000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>117025000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>113800000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>110619000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>106252000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>103075000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>99845000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>97066000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>94718000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>92080000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>91193000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>88960000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>87128000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>84619000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>82336000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>80038000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>78209000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>76175000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>74311000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>73059000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>72150000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>71058000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>69387000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>68676000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>68570000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>67756000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>66694000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>65890000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>66621000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>67620000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>66813000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>66696000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>65642000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>64601000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>63547000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>62957000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>61780000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>60689000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>59612000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>58439000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>57242000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>56246000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>55193000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>54347000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>53736000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>52896000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>52082000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>56787000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>55580000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>54302000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>53046000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>52065000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>51247000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>49452000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>48436000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>47731000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>46714000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>45823000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>45164000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>44631000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>44001000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>43377000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>42754000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>42300000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>42200000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>37300000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>36800000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>40600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>35900000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>35400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DL48">
         <v>34700000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:116">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>327707000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>318629000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>306911000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>295803000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>283204000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>271792000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>260582000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>249978000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>239017000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>228973000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>218727000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>218239000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>213327000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>207698000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>201503000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>193612000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>185838000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>178662000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>171780000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>165427000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>158790000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>152872000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>148298000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>147132000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>142409000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>138250000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>134295000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>131643000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>127614000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>125935000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>123301000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>120170000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>117025000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>113800000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>110619000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>106252000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>103075000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>99845000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>97066000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>94718000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>92080000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>91193000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>88960000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>87128000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>84619000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>82336000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>80038000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>78209000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>76175000.0</v>
       </c>
-      <c r="BJ49"/>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
@@ -18179,155 +18377,161 @@
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:116">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50">
         <v>164000000.0</v>
       </c>
       <c r="C50">
         <v>164000000.0</v>
       </c>
       <c r="D50">
+        <v>164000000.0</v>
+      </c>
+      <c r="E50">
+        <v>164000000.0</v>
+      </c>
+      <c r="F50">
         <v>181604000.0</v>
       </c>
-      <c r="E50"/>
-[...3 lines deleted...]
-      </c>
+      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50"/>
       <c r="K50"/>
       <c r="L50">
         <v>0.0</v>
       </c>
-      <c r="M50">
-[...1 lines deleted...]
-      </c>
+      <c r="M50"/>
       <c r="N50">
+        <v>0.0</v>
+      </c>
+      <c r="O50">
+        <v>0.0</v>
+      </c>
+      <c r="P50">
         <v>102083000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>132396000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
         <v>37505000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>18016000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>52907000.0</v>
       </c>
-      <c r="AD50">
-[...2 lines deleted...]
-      <c r="AE50">
+      <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>47562000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>323042000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>328621000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>427247000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>7550000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>413253000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>334108000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>229079000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>40109000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>205202000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>185653000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>242002000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>20000000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -18349,1053 +18553,1069 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:116">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>219620000.0</v>
+      </c>
+      <c r="C51">
+        <v>280311000.0</v>
+      </c>
+      <c r="D51">
         <v>330697000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>313241000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>331149000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>145146000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>145296000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>145505000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>144798000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>142233000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>142795000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>142537000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>142809000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>106063000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>242857000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>403102000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>105080000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>105508000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>105922000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>105991000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>154666000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>173150000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>71204908.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>71204908.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>258416000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>506004000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>315739000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>317890000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>336417000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>346266000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>327734000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>315737000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>323042000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>399241000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>427018000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>327979000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>412778000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>333560000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>299699000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>307624000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>275822000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>206273000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>176770000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>241135000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>186650000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>172264000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>96272000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>132315000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>104497000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>106228000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>111769000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>108570000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>143596000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>121097000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>95772000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>118426000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>94956000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>102802000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>95037000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>95076000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>96044000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>103708000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>131159000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>127127000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>116845000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>105849000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>121744000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>122003000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>121762000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>129888000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>129036000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>128817000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>128827000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>120061000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>119819000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>120620000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>105620000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>94765000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>67560000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>70195000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>72175000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>78164000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>68758000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>70560000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>71810000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>71344000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52310000.0</v>
       </c>
       <c r="CJ51">
         <v>52310000.0</v>
       </c>
       <c r="CK51">
+        <v>52310000.0</v>
+      </c>
+      <c r="CL51">
+        <v>52310000.0</v>
+      </c>
+      <c r="CM51">
         <v>53651000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>51993000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>51623000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>51569000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41904000.0</v>
       </c>
       <c r="CQ51">
         <v>52000000.0</v>
       </c>
       <c r="CR51">
+        <v>41904000.0</v>
+      </c>
+      <c r="CS51">
         <v>52000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
+        <v>52000000.0</v>
+      </c>
+      <c r="CU51">
         <v>53025000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>43025000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>23268000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>22000000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>22000000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>21309000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>13341000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>12625000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>23190000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>27565000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>7800000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>17500000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>22800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>21700000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>16400000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DJ51">
         <v>17000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DK51">
         <v>18000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DL51">
         <v>16800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:116">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>164000000.0</v>
+      </c>
+      <c r="C52">
+        <v>166371000.0</v>
+      </c>
+      <c r="D52">
         <v>167553000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>164000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>181604000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2097000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2702000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3598000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>686000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1290000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2659000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>869000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1328000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>102083000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>264792000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>572000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1076000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1566000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1710000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>454000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>848000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>584908.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>584908.0</v>
       </c>
-      <c r="X52"/>
-[...1 lines deleted...]
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>225722000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>227907000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>248101000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>52907000.0</v>
       </c>
-      <c r="AD52">
-[...2 lines deleted...]
-      <c r="AE52">
+      <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
         <v>245117000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>2211000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>328621000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>91009000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>34416000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>141737000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>44959000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>143614000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>103969000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>76000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>131421000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>56905000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>116272000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>90504000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>76055000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>35980000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>35980000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>8100000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>9770000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>15250000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>12950000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>122976000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>100477000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>75152000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>23510000.0</v>
       </c>
-      <c r="BD52"/>
-      <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52">
         <v>74456000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>1280000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>1080000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>930000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>1248000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>1032000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>1283000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>1149000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>1380000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>912000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>1710000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>961000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>719000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>707000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>441000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>1199000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BY52">
         <v>2000000.0</v>
       </c>
       <c r="BZ52">
         <v>2000000.0</v>
       </c>
       <c r="CA52">
         <v>2000000.0</v>
       </c>
       <c r="CB52">
+        <v>2000000.0</v>
+      </c>
+      <c r="CC52">
+        <v>2000000.0</v>
+      </c>
+      <c r="CD52">
         <v>4865000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>854000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>198000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1534000.0</v>
       </c>
       <c r="CH52">
         <v>2000000.0</v>
       </c>
       <c r="CI52">
-        <v>2000000.0</v>
+        <v>1534000.0</v>
       </c>
       <c r="CJ52">
         <v>2000000.0</v>
       </c>
       <c r="CK52">
+        <v>2000000.0</v>
+      </c>
+      <c r="CL52">
+        <v>2000000.0</v>
+      </c>
+      <c r="CM52">
         <v>3341000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>1993000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>1313000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>1569000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1904000.0</v>
       </c>
       <c r="CQ52">
         <v>2000000.0</v>
       </c>
-      <c r="CR52"/>
-      <c r="CS52"/>
+      <c r="CR52">
+        <v>1904000.0</v>
+      </c>
+      <c r="CS52">
+        <v>2000000.0</v>
+      </c>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
-      <c r="CZ52">
+      <c r="CZ52"/>
+      <c r="DA52"/>
+      <c r="DB52">
         <v>2625000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DC52">
         <v>3190000.0</v>
       </c>
-      <c r="DB52"/>
-      <c r="DC52">
+      <c r="DD52"/>
+      <c r="DE52">
         <v>1800000.0</v>
       </c>
-      <c r="DD52"/>
-      <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52"/>
+      <c r="DK52">
         <v>18000000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DL52">
         <v>16800000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:116">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>875043000.0</v>
+      </c>
+      <c r="C53">
+        <v>692513000.0</v>
+      </c>
+      <c r="D53">
         <v>695532000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>415017000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>377482000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>523198000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>446592000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>403507000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>378965000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>359900000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>348565000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>341955000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>335122000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>353136000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>368607000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>371409000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>387471000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>413946000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>549654000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>697191000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>732793000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>675100000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>613461000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>584908000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>584857000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>549094000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>570582000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>542313000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>529867000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>533970000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>500608000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>516863000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>522334000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>450895000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>418299000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>409709000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>424761000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>453065000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>475111000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>495835000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>506744000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>521001000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>538721000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>546043000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>587333000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>640009000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>655400000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>685720000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>699366000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>695419000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>687862000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>685991000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>700531000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>724298000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>760945000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>737311000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>719284000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>715452000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>721586000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>638107000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>592505000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>548164000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>562871000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>15665000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>501890000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>463133000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>389519000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>8787000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>300002000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>255341000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>234881000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>9357000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>191997000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>174434000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>171692000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>6545000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>162215000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>166484000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>157088000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>7021000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>162532000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>161304000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>163403000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>23871000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>164605000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>170548000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>14977000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>15616000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CL53">
         <v>153523000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CM53">
         <v>159185000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CN53">
         <v>170611000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CO53">
         <v>5742000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CP53">
         <v>172069000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CQ53">
         <v>176956000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CR53">
         <v>180001000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CS53">
         <v>5779000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CT53">
         <v>188721000.0</v>
       </c>
-      <c r="CS53"/>
-[...1 lines deleted...]
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53">
         <v>2041000.0</v>
       </c>
-      <c r="CV53"/>
-      <c r="CW53"/>
       <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53">
         <v>2262000.0</v>
       </c>
-      <c r="CZ53"/>
-      <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:116">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...4 lines deleted...]
-      </c>
+      <c r="AF54"/>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -19436,52 +19656,56 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
-      <c r="BK54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
@@ -19489,1467 +19713,1489 @@
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:116">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>8385117000.0</v>
+      </c>
+      <c r="C55">
+        <v>8432169000.0</v>
+      </c>
+      <c r="D55">
         <v>8514896000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>8396435000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>8254319000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>6318477000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>6295508000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>6192010000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>6014844000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>5886571000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>5801412000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>5752957000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>5731908000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>5663600000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>5583334000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5475179000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>5317346000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5299315000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5284000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>5328939000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>5246286000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>5148334000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4901092000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>4729399000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>4734475000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>4469551000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3779138000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>3763659000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>3541170000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>3400974000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3287324000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3221521000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3129313000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3009629000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>2908883000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>2768773000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2745069000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2678909000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2592307000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2573821000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2539944000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2336392000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2301001000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2285136000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2259722000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2253789000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2180140000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2189213000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2172974000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2156665000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2134061000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2131289000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1837419000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1809445000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1809847000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1773079000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1741197000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1721020000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1686620000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1602207000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1543672000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1491194000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1484135000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1413511000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1363170000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1324980000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1239814000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>1161591000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>1090300000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>1050726000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>1027241000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1016518000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1006750000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>945359000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>887035000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>856308000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>831795000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>817236000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>790375000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>780850000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>773808000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>776957000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>769010000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>764018000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>748716000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>752485000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>730204000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>725217000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>709213000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>702504000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>712271000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>701752000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>693988000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>705579000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>680951000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>668518000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>660599000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>649725000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>633482000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>592794000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>594458000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>583543000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>575041000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>555365000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>552197000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>564634000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>563612000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>561200000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>578000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>440200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>458100000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>468900000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>398800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>390300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>383700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:116">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>1201486000.0</v>
+      </c>
+      <c r="C56">
+        <v>119734999.0</v>
+      </c>
+      <c r="D56">
         <v>112888000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>942913000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>815570000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>948609000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>966749000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>846542000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>739874000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>691045000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>650018000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>564001000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>587651000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>478299000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>619229000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>539829000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>4474803000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>4390346000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>988221000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1470065000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>782690000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1451439000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>4156436000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>4013528000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1179259000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1242456000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>734225000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>760200000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>608187000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>597992000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>581709000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>586692000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>584832000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>2460096000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>471129000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>465496000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>483691000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>507192000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>527317000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>548273000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>595445000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>562263000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>580844000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>591236000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>632481000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>690212000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>723216000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>732534000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>750442000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>752185000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>745430000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>741939000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>745909000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>763793000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>814486000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>782397000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>47629000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>38600000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>45336000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>692324000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>55943000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>59633000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>64126000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>60269000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>52268000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>67953000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>82361000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>48794000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>44045000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>63799000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>62360000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>55438000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>89686000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>45057000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>41088000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>48199000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>30899000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>34095000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>33241000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>33099000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>30225000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>41465000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>35738000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>49886000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>44487000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>39848000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>30474000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>37567000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>29330000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>24949000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>30156000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>27369000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>33966000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>65363000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>41969000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>36130000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>36873000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>40626000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>36183000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>25811000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>37069000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>33304000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>34783000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>24385000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>21393000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>20429000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>19010000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>24700000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>57600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>12000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DH56">
         <v>23000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>14000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>15000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>377900000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>371400000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:116">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>7289833000.0</v>
+      </c>
+      <c r="C57">
+        <v>166371000.0</v>
+      </c>
+      <c r="D57">
         <v>167553000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>7191109000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>7081871000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>5467082000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>5460078000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>5371364000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>5216949000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>5110845000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>5037553000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>4998750000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>5039887000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>37974000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>4896133000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>4938503000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>43533000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>42690000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>35891000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>45033000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>39910000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>4545235000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>35535000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>41449000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>4060156000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>3633275000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>3364319000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3368710000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>3155821000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>2821000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>2684631000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>2888071000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>2554106000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>29739000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>2328063000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2231300000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>2229580000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>2150016000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>2195491000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>2151926000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2124633000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>2050602000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1972980000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1958360000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1963725000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1964843000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1887986000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1904330000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1894960000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1883021000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1865261000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1870758000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1686033000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1657845000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1643122000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1532799000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1480270000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1455421000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>1436988000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1449698000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1298842000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1250152000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>1227336000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1164116000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1115686000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1096244000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>1033641000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>958238000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>889526000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>846697000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>825652000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>825953000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>816551000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>759681000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>699562000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>670797000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>658684000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>656039000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>651776000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>640376000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>634709000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>629559000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>630456000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>625490000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>609317000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>613038000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>611626000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>606197000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>591370000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>586175000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>594058000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>584995000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>579177000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>590469000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>568612000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>556485000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>547786000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>538886000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>535755000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>514632000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>516891000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>507617000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>500684000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>490821000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>492413000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>496314000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>483302000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>509400000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>507900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>366900000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>392100000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>403200000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>337800000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>22100000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:116">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>7472567000.0</v>
+      </c>
+      <c r="C58">
+        <v>7522722000.0</v>
+      </c>
+      <c r="D58">
         <v>7625795000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>7524308000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>7410134000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>5681196000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5671000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>5581315000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>5408481000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>5299871000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>5222772000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>5181710000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>5182696000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>104735000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>5036907000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>4944417000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>4801218000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>4875727000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>4858065000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>4886092000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>4808597000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>4718385000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>4483489000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>4313262000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>4318572000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>4139279000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3454336000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>3458693000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>3244137000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>3114359000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>3012365000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2958691000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2874937000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>2759736000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>2664072000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>2524863000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>2500621000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2438617000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2358089000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2362037000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2324455000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2125454000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2092845000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2083223000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2059871000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>2061052000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1984258000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>2000665000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1991357000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1979479000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1961780000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1966378000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1706653000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1678465000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1663742000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1627715000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1597506000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1581373000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1553437000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1470318000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1413241000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1368964000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1371265000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1303866000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1245393000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1214881000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1167930000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1092182000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1021723000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>986676000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>964779000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>954051000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>944671000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>879301000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>818182000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>787025000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>762304000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>748804000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>717336000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>708571000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>702019000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>706869000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>699016000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>694050000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>679127000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>682848000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>661936000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>656507000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>641680000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>636485000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>644058000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>635305000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>629177000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>640469000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>608612000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>606485000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>599786000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>591911000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>578780000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>537900000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>538891000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>529617000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>521993000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>504162000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>502413000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>516314000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>516069000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>513600000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>529700000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>396700000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>413900000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>419500000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>354700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>346700000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>340900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:116">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...4 lines deleted...]
-      </c>
+      <c r="AF59"/>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
@@ -20990,52 +21236,56 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
-      <c r="BK59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
@@ -21043,696 +21293,706 @@
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:116">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>912550000.0</v>
+      </c>
+      <c r="C60">
+        <v>909447000.0</v>
+      </c>
+      <c r="D60">
         <v>889101000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>872127000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>844185000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>637281000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>624508000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>610695000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>606363000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>586700000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>578640000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>571247000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>549212000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>549634000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>546427000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>530762000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>516128000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>423588000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>425935000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>442847000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>437689000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>429949000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>417603000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>416137000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>415903000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>330272000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>324802000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>304966000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>297033000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>286615000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>274959000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>262830000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>254376000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>249893000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>244811000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>243910000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>244448000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>240292000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>234218000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>211784000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>215489000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>210938000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>208156000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>201913000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>199851000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>192737000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>195882000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>188548000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>181617000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>177186000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>172281000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>164911000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>130766000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>130980000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>146105000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>145364000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>143691000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>139647000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>133183000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>131889000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>130431000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>122230000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>112870000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>109645000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>117777000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>110099000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>71884000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>69409000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>68577000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>64050000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>62462000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>62467000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>62079000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>66058000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>68853000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>69283000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>69491000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>68432000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>73039000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>72279000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>71789000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>70088000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>69994000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>69968000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>69589000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>69637000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>68268000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>68710000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>67533000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>66019000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>68213000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>66447000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>64811000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>65110000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>62339000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>62033000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>60813000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>57814000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>54702000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>54894000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>55567000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>53926000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>53048000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>51203000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>49784000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>48320000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>47543000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>47600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>48300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>43500000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>44200000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>49400000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>44100000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>43500000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>42800000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:116">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61">
         <v>-2975000.0</v>
       </c>
-      <c r="Q61">
+      <c r="S61">
         <v>-3026000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-2998000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-2477000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-1535000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-1672000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-1671000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-2967000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-2966000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-2027000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-2026000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-2811000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-2799000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-2735000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-1702000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-2556000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-608000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-608000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-602000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-1087000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-544000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-541000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-287000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-127000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-163000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-205000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-274000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-1114000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-1146000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-1170000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-1205000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-1152000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-1742000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-1671000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-113000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-633000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-1179000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-1222000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-1245000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-1743000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-1828000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-2289000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BH61">
         <v>-2424000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BI61">
         <v>-3260000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BJ61">
         <v>-4023000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BK61">
         <v>-4364000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BL61">
         <v>-4787000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BM61">
         <v>-5417000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BN61">
         <v>-5723000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BO61">
         <v>-6153000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BP61">
         <v>-6476000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BQ61">
         <v>-7023000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BR61">
         <v>-7500000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BS61">
         <v>-8546000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BT61">
         <v>-8926000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-9332000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BV61">
         <v>-9672000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BW61">
         <v>-9790000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BX61">
         <v>-9499000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BY61">
         <v>-9947000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BZ61">
         <v>-9720000.0</v>
       </c>
-      <c r="BY61">
+      <c r="CA61">
         <v>-9944000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CB61">
         <v>-5106000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CC61">
         <v>-5271000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CD61">
         <v>-4141000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CE61">
         <v>-3987000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CF61">
         <v>-3602000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CG61">
         <v>-3031000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CH61">
         <v>-2699000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CI61">
         <v>-1801000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CJ61">
         <v>-1653000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CK61">
         <v>-1796000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CL61">
         <v>-2021000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CM61">
         <v>-1274000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CN61">
         <v>-1224000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CO61">
         <v>-1309000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CP61">
         <v>-1387000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CQ61">
         <v>-1437000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CR61">
         <v>-1056000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CS61">
         <v>-974000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CT61">
         <v>-1094000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CU61">
         <v>-1212000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CV61">
         <v>-1362000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CW61">
         <v>-1236000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CX61">
         <v>-657000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CY61">
         <v>-670000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CZ61">
         <v>-670000.0</v>
       </c>
-      <c r="CY61">
+      <c r="DA61">
         <v>-692000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DB61">
         <v>-698000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DC61">
         <v>-703000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DD61">
         <v>-710000.0</v>
       </c>
-      <c r="DC61"/>
-      <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:116">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21805,50 +22065,52 @@
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21938,51 +22200,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>159164000.0</v>
       </c>
       <c r="C2">
         <v>147223000.0</v>
       </c>
       <c r="D2">
         <v>109860000.0</v>
       </c>
       <c r="E2">
         <v>32668000.0</v>
       </c>
       <c r="F2">
         <v>25823000.0</v>
       </c>
       <c r="G2">
         <v>47810000.0</v>
       </c>
       <c r="H2">
         <v>45554000.0</v>
       </c>
       <c r="I2">
         <v>33022000.0</v>
       </c>
@@ -22036,51 +22298,51 @@
       </c>
       <c r="Z2">
         <v>20227000.0</v>
       </c>
       <c r="AA2">
         <v>20641000.0</v>
       </c>
       <c r="AB2">
         <v>17200000.0</v>
       </c>
       <c r="AC2">
         <v>15300000.0</v>
       </c>
       <c r="AD2">
         <v>12722000.0</v>
       </c>
       <c r="AE2">
         <v>10397000.0</v>
       </c>
       <c r="AF2">
         <v>9603000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>10906000.0</v>
       </c>
       <c r="C3">
         <v>8269000.0</v>
       </c>
       <c r="D3">
         <v>7739000.0</v>
       </c>
       <c r="E3">
         <v>6573000.0</v>
       </c>
       <c r="F3">
         <v>6241000.0</v>
       </c>
       <c r="G3">
         <v>6082000.0</v>
       </c>
       <c r="H3">
         <v>5963000.0</v>
       </c>
       <c r="I3">
         <v>4811000.0</v>
       </c>
@@ -22134,87 +22396,87 @@
       </c>
       <c r="Z3">
         <v>2486000.0</v>
       </c>
       <c r="AA3">
         <v>2474000.0</v>
       </c>
       <c r="AB3">
         <v>2100000.0</v>
       </c>
       <c r="AC3">
         <v>1100000.0</v>
       </c>
       <c r="AD3">
         <v>1066000.0</v>
       </c>
       <c r="AE3">
         <v>664000.0</v>
       </c>
       <c r="AF3">
         <v>505000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B5">
         <v>82465000.0</v>
       </c>
       <c r="C5">
         <v>67359000.0</v>
       </c>
       <c r="D5">
         <v>71829000.0</v>
       </c>
       <c r="E5">
         <v>78214000.0</v>
       </c>
       <c r="F5">
         <v>70778000.0</v>
       </c>
       <c r="G5">
         <v>40090000.0</v>
       </c>
       <c r="H5">
         <v>48641000.0</v>
       </c>
       <c r="I5">
         <v>40203000.0</v>
       </c>
@@ -22268,51 +22530,51 @@
       </c>
       <c r="Z5">
         <v>8806000.0</v>
       </c>
       <c r="AA5">
         <v>7237000.0</v>
       </c>
       <c r="AB5">
         <v>6100000.0</v>
       </c>
       <c r="AC5">
         <v>6800000.0</v>
       </c>
       <c r="AD5">
         <v>5747000.0</v>
       </c>
       <c r="AE5">
         <v>5576000.0</v>
       </c>
       <c r="AF5">
         <v>4990000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>93371000.0</v>
       </c>
       <c r="C6">
         <v>75628000.0</v>
       </c>
       <c r="D6">
         <v>79568000.0</v>
       </c>
       <c r="E6">
         <v>84787000.0</v>
       </c>
       <c r="F6">
         <v>77019000.0</v>
       </c>
       <c r="G6">
         <v>46172000.0</v>
       </c>
       <c r="H6">
         <v>54604000.0</v>
       </c>
       <c r="I6">
         <v>45014000.0</v>
       </c>
@@ -22366,125 +22628,125 @@
       </c>
       <c r="Z6">
         <v>11292000.0</v>
       </c>
       <c r="AA6">
         <v>9711000.0</v>
       </c>
       <c r="AB6">
         <v>8200000.0</v>
       </c>
       <c r="AC6">
         <v>7900000.0</v>
       </c>
       <c r="AD6">
         <v>6813000.0</v>
       </c>
       <c r="AE6">
         <v>6240000.0</v>
       </c>
       <c r="AF6">
         <v>5495000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-3009000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>245698000.0</v>
       </c>
       <c r="C9">
         <v>212786000.0</v>
       </c>
       <c r="D9">
         <v>212146000.0</v>
       </c>
       <c r="E9">
         <v>211035000.0</v>
       </c>
       <c r="F9">
         <v>183375000.0</v>
       </c>
       <c r="G9">
         <v>144281000.0</v>
       </c>
       <c r="H9">
         <v>133258000.0</v>
       </c>
       <c r="I9">
         <v>116737000.0</v>
       </c>
@@ -22538,51 +22800,51 @@
       </c>
       <c r="Z9">
         <v>26180000.0</v>
       </c>
       <c r="AA9">
         <v>24486000.0</v>
       </c>
       <c r="AB9">
         <v>22000000.0</v>
       </c>
       <c r="AC9">
         <v>19200000.0</v>
       </c>
       <c r="AD9">
         <v>2686000.0</v>
       </c>
       <c r="AE9">
         <v>1875000.0</v>
       </c>
       <c r="AF9">
         <v>1943000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B10">
         <v>82465000.0</v>
       </c>
       <c r="C10">
         <v>67359000.0</v>
       </c>
       <c r="D10">
         <v>71829000.0</v>
       </c>
       <c r="E10">
         <v>78214000.0</v>
       </c>
       <c r="F10">
         <v>70778000.0</v>
       </c>
       <c r="G10">
         <v>40090000.0</v>
       </c>
       <c r="H10">
         <v>48641000.0</v>
       </c>
       <c r="I10">
         <v>40229000.0</v>
       </c>
@@ -22636,51 +22898,51 @@
       </c>
       <c r="Z10">
         <v>8806000.0</v>
       </c>
       <c r="AA10">
         <v>7237000.0</v>
       </c>
       <c r="AB10">
         <v>6100000.0</v>
       </c>
       <c r="AC10">
         <v>6800000.0</v>
       </c>
       <c r="AD10">
         <v>5747000.0</v>
       </c>
       <c r="AE10">
         <v>5576000.0</v>
       </c>
       <c r="AF10">
         <v>4990000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B11">
         <v>16334000.0</v>
       </c>
       <c r="C11">
         <v>12784000.0</v>
       </c>
       <c r="D11">
         <v>13809000.0</v>
       </c>
       <c r="E11">
         <v>15026000.0</v>
       </c>
       <c r="F11">
         <v>13071000.0</v>
       </c>
       <c r="G11">
         <v>7347000.0</v>
       </c>
       <c r="H11">
         <v>8560000.0</v>
       </c>
       <c r="I11">
         <v>6510000.0</v>
       </c>
@@ -22734,51 +22996,51 @@
       </c>
       <c r="Z11">
         <v>2296000.0</v>
       </c>
       <c r="AA11">
         <v>1804000.0</v>
       </c>
       <c r="AB11">
         <v>1500000.0</v>
       </c>
       <c r="AC11">
         <v>1800000.0</v>
       </c>
       <c r="AD11">
         <v>1445000.0</v>
       </c>
       <c r="AE11">
         <v>1450000.0</v>
       </c>
       <c r="AF11">
         <v>1173000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B12">
         <v>150309000.0</v>
       </c>
       <c r="C12">
         <v>138001000.0</v>
       </c>
       <c r="D12">
         <v>103867000.0</v>
       </c>
       <c r="E12">
         <v>24079000.0</v>
       </c>
       <c r="F12">
         <v>19820000.0</v>
       </c>
       <c r="G12">
         <v>32456000.0</v>
       </c>
       <c r="H12">
         <v>39530000.0</v>
       </c>
       <c r="I12">
         <v>26950000.0</v>
       </c>
@@ -22832,51 +23094,51 @@
       </c>
       <c r="Z12">
         <v>19147000.0</v>
       </c>
       <c r="AA12">
         <v>19834000.0</v>
       </c>
       <c r="AB12">
         <v>16600000.0</v>
       </c>
       <c r="AC12">
         <v>14600000.0</v>
       </c>
       <c r="AD12">
         <v>11822000.0</v>
       </c>
       <c r="AE12">
         <v>9797000.0</v>
       </c>
       <c r="AF12">
         <v>9223000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B13">
         <v>391525000.0</v>
       </c>
       <c r="C13">
         <v>325095000.0</v>
       </c>
       <c r="D13">
         <v>276497000.0</v>
       </c>
       <c r="E13">
         <v>211849000.0</v>
       </c>
       <c r="F13">
         <v>179600000.0</v>
       </c>
       <c r="G13">
         <v>167167000.0</v>
       </c>
       <c r="H13">
         <v>154711000.0</v>
       </c>
       <c r="I13">
         <v>130853000.0</v>
       </c>
@@ -22890,87 +23152,87 @@
         <v>87178000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B15">
         <v>66131000.0</v>
       </c>
       <c r="C15">
         <v>54575000.0</v>
       </c>
       <c r="D15">
         <v>58020000.0</v>
       </c>
       <c r="E15">
         <v>63188000.0</v>
       </c>
       <c r="F15">
         <v>57707000.0</v>
       </c>
       <c r="G15">
         <v>32743000.0</v>
       </c>
       <c r="H15">
         <v>40081000.0</v>
       </c>
       <c r="I15">
         <v>33719000.0</v>
       </c>
@@ -23024,51 +23286,51 @@
       </c>
       <c r="Z15">
         <v>6510000.0</v>
       </c>
       <c r="AA15">
         <v>5433000.0</v>
       </c>
       <c r="AB15">
         <v>4600000.0</v>
       </c>
       <c r="AC15">
         <v>5000000.0</v>
       </c>
       <c r="AD15">
         <v>4302000.0</v>
       </c>
       <c r="AE15">
         <v>4282000.0</v>
       </c>
       <c r="AF15">
         <v>3817000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>58886000.0</v>
       </c>
       <c r="F16">
         <v>53405000.0</v>
       </c>
       <c r="G16">
         <v>31596000.0</v>
       </c>
       <c r="H16">
         <v>40081000.0</v>
       </c>
       <c r="I16">
         <v>33569000.0</v>
       </c>
       <c r="J16">
         <v>23860000.0</v>
       </c>
       <c r="K16">
         <v>20540000.0</v>
       </c>
@@ -23106,51 +23368,51 @@
         <v>9138000.0</v>
       </c>
       <c r="W16">
         <v>7871000.0</v>
       </c>
       <c r="X16">
         <v>9057000.0</v>
       </c>
       <c r="Y16">
         <v>8666000.0</v>
       </c>
       <c r="Z16">
         <v>6510000.0</v>
       </c>
       <c r="AA16">
         <v>5433000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B17">
         <v>66131000.0</v>
       </c>
       <c r="C17">
         <v>54575000.0</v>
       </c>
       <c r="D17">
         <v>59923000.0</v>
       </c>
       <c r="E17">
         <v>63188000.0</v>
       </c>
       <c r="F17">
         <v>57707000.0</v>
       </c>
       <c r="G17">
         <v>32743000.0</v>
       </c>
       <c r="H17">
         <v>40081000.0</v>
       </c>
       <c r="I17">
         <v>33719000.0</v>
       </c>
@@ -23172,51 +23434,51 @@
       <c r="O17">
         <v>17136000.0</v>
       </c>
       <c r="P17">
         <v>15104000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>241216000.0</v>
       </c>
       <c r="C18">
         <v>187094000.0</v>
       </c>
       <c r="D18">
         <v>192532000.0</v>
       </c>
       <c r="E18">
         <v>187770000.0</v>
       </c>
       <c r="F18">
         <v>159780000.0</v>
       </c>
       <c r="G18">
         <v>134711000.0</v>
       </c>
       <c r="H18">
         <v>115181000.0</v>
       </c>
       <c r="I18">
         <v>103903000.0</v>
       </c>
@@ -23230,129 +23492,129 @@
         <v>74707000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>486000.0</v>
       </c>
       <c r="L20">
         <v>308000.0</v>
       </c>
       <c r="M20">
         <v>308000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>82465000.0</v>
       </c>
       <c r="C21">
         <v>67359000.0</v>
       </c>
       <c r="D21">
         <v>71829000.0</v>
       </c>
       <c r="E21">
         <v>78214000.0</v>
       </c>
       <c r="F21">
         <v>70778000.0</v>
       </c>
       <c r="G21">
         <v>40090000.0</v>
       </c>
       <c r="H21">
         <v>48641000.0</v>
       </c>
       <c r="I21">
         <v>40229000.0</v>
       </c>
@@ -23406,87 +23668,87 @@
       </c>
       <c r="Z21">
         <v>8806000.0</v>
       </c>
       <c r="AA21">
         <v>7237000.0</v>
       </c>
       <c r="AB21">
         <v>6100000.0</v>
       </c>
       <c r="AC21">
         <v>6800000.0</v>
       </c>
       <c r="AD21">
         <v>5747000.0</v>
       </c>
       <c r="AE21">
         <v>5576000.0</v>
       </c>
       <c r="AF21">
         <v>4990000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>322397000.0</v>
       </c>
       <c r="C23">
         <v>292650000.0</v>
       </c>
       <c r="D23">
         <v>250177000.0</v>
       </c>
       <c r="E23">
         <v>165489000.0</v>
       </c>
       <c r="F23">
         <v>138420000.0</v>
       </c>
       <c r="G23">
         <v>152001000.0</v>
       </c>
       <c r="H23">
         <v>130171000.0</v>
       </c>
       <c r="I23">
         <v>109530000.0</v>
       </c>
@@ -23540,93 +23802,93 @@
       </c>
       <c r="Z23">
         <v>37601000.0</v>
       </c>
       <c r="AA23">
         <v>37890000.0</v>
       </c>
       <c r="AB23">
         <v>33100000.0</v>
       </c>
       <c r="AC23">
         <v>27700000.0</v>
       </c>
       <c r="AD23">
         <v>9661000.0</v>
       </c>
       <c r="AE23">
         <v>6696000.0</v>
       </c>
       <c r="AF23">
         <v>6556000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-4302000.0</v>
       </c>
       <c r="F24">
         <v>-4302000.0</v>
       </c>
       <c r="G24">
         <v>-1147000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B25">
         <v>10906000.0</v>
       </c>
       <c r="C25">
         <v>8269000.0</v>
       </c>
       <c r="D25">
         <v>7120000.0</v>
       </c>
       <c r="E25">
         <v>6573000.0</v>
       </c>
       <c r="F25">
         <v>107000.0</v>
       </c>
       <c r="G25">
         <v>6082000.0</v>
       </c>
       <c r="H25">
         <v>5963000.0</v>
       </c>
       <c r="I25">
         <v>4811000.0</v>
       </c>
@@ -23636,51 +23898,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -23688,51 +23950,51 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B27">
         <v>2820000.0</v>
       </c>
       <c r="C27">
         <v>2545000.0</v>
       </c>
       <c r="D27">
         <v>3133000.0</v>
       </c>
       <c r="E27">
         <v>2887000.0</v>
       </c>
       <c r="F27">
         <v>2081000.0</v>
       </c>
       <c r="G27">
         <v>1993000.0</v>
       </c>
       <c r="H27">
         <v>2113000.0</v>
       </c>
       <c r="I27">
         <v>2345000.0</v>
       </c>
@@ -23766,51 +24028,51 @@
       <c r="S27">
         <v>792000.0</v>
       </c>
       <c r="T27">
         <v>680000.0</v>
       </c>
       <c r="U27">
         <v>529000.0</v>
       </c>
       <c r="V27">
         <v>405000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>4487000.0</v>
       </c>
       <c r="C28">
         <v>78254000.0</v>
       </c>
       <c r="D28">
         <v>74941000.0</v>
       </c>
       <c r="E28">
         <v>74256000.0</v>
       </c>
       <c r="F28">
         <v>63684000.0</v>
       </c>
       <c r="G28">
         <v>51137000.0</v>
       </c>
       <c r="H28">
         <v>47657000.0</v>
       </c>
       <c r="I28">
         <v>48723000.0</v>
       </c>
@@ -23864,51 +24126,51 @@
       </c>
       <c r="Z28">
         <v>6151000.0</v>
       </c>
       <c r="AA28">
         <v>6485000.0</v>
       </c>
       <c r="AB28">
         <v>5700000.0</v>
       </c>
       <c r="AC28">
         <v>5100000.0</v>
       </c>
       <c r="AD28">
         <v>5494000.0</v>
       </c>
       <c r="AE28">
         <v>5002000.0</v>
       </c>
       <c r="AF28">
         <v>4825000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>16334000.0</v>
       </c>
       <c r="C29">
         <v>12784000.0</v>
       </c>
       <c r="D29">
         <v>14636000.0</v>
       </c>
       <c r="E29">
         <v>15026000.0</v>
       </c>
       <c r="F29">
         <v>13071000.0</v>
       </c>
       <c r="G29">
         <v>7347000.0</v>
       </c>
       <c r="H29">
         <v>8560000.0</v>
       </c>
       <c r="I29">
         <v>6510000.0</v>
       </c>
@@ -23922,51 +24184,51 @@
         <v>8292000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>163233000.0</v>
       </c>
       <c r="C30">
         <v>145427000.0</v>
       </c>
       <c r="D30">
         <v>140317000.0</v>
       </c>
       <c r="E30">
         <v>132821000.0</v>
       </c>
       <c r="F30">
         <v>112597000.0</v>
       </c>
       <c r="G30">
         <v>104191000.0</v>
       </c>
       <c r="H30">
         <v>84617000.0</v>
       </c>
       <c r="I30">
         <v>76508000.0</v>
       </c>
@@ -24020,51 +24282,51 @@
       </c>
       <c r="Z30">
         <v>17374000.0</v>
       </c>
       <c r="AA30">
         <v>17249000.0</v>
       </c>
       <c r="AB30">
         <v>15900000.0</v>
       </c>
       <c r="AC30">
         <v>12400000.0</v>
       </c>
       <c r="AD30">
         <v>-3061000.0</v>
       </c>
       <c r="AE30">
         <v>-3701000.0</v>
       </c>
       <c r="AF30">
         <v>-3047000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-251349000.0</v>
       </c>
       <c r="D31">
         <v>71829000.0</v>
       </c>
       <c r="E31">
         <v>-24079000.0</v>
       </c>
       <c r="F31">
         <v>2427000.0</v>
       </c>
       <c r="G31">
         <v>-12642000.0</v>
       </c>
       <c r="H31">
         <v>-170000.0</v>
       </c>
       <c r="I31">
         <v>26000.0</v>
       </c>
       <c r="J31">
         <v>561000.0</v>
@@ -24116,51 +24378,51 @@
       </c>
       <c r="Z31">
         <v>-19147000.0</v>
       </c>
       <c r="AA31">
         <v>-19834000.0</v>
       </c>
       <c r="AB31">
         <v>-16600000.0</v>
       </c>
       <c r="AC31">
         <v>-13500000.0</v>
       </c>
       <c r="AD31">
         <v>-11822000.0</v>
       </c>
       <c r="AE31">
         <v>-9953000.0</v>
       </c>
       <c r="AF31">
         <v>-9223000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B32">
         <v>404862000.0</v>
       </c>
       <c r="C32">
         <v>360009000.0</v>
       </c>
       <c r="D32">
         <v>322006000.0</v>
       </c>
       <c r="E32">
         <v>243703000.0</v>
       </c>
       <c r="F32">
         <v>209198000.0</v>
       </c>
       <c r="G32">
         <v>192091000.0</v>
       </c>
       <c r="H32">
         <v>178812000.0</v>
       </c>
       <c r="I32">
         <v>149759000.0</v>
       </c>
@@ -24233,1135 +24495,1147 @@
       <c r="AF32">
         <v>11546000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ32"/>
+  <dimension ref="A1:DL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>42163000.0</v>
+      </c>
+      <c r="C2">
+        <v>41089000.0</v>
+      </c>
+      <c r="D2">
         <v>38715000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25776000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>59972000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>37912000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>35504000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37564000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>38130000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>37526000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>34003000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>32756000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>29336000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>27477000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20291000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14562000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6481000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6345000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5280000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5084000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6253000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7190000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7296000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9822000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10998000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13815000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13175000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11675000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12302000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>11276000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>10301000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9669000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8257000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8178000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6918000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>8002000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5952000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>5148000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4918000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>5920000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3647000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3290000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4320000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3734000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3662000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3641000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3994000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3345000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4130000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4476000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4176000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4457000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3663000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6047000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4183000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>5720000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4651000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>5679000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>5251000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>6528000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>5319000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>5497000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>5172000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>7711000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>5387000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>5804000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5312000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>6209000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>5636000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>5474000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>5614000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>7145000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>6048000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>5680000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>5497000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>6259000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>6252000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>6234000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>5688000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>5922000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>5742000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>5509000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>5051000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>4709000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>4358000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>3974000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>3697000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>3399000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>3451000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>3522000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>3556000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>3498000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>3570000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>3935000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>3933000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>4119000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>4239000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>4287000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>4356000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>4517000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>5045000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>5251000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>5414000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>5321000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>5328000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>5130000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>4862000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>4800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4058000.0</v>
       </c>
       <c r="DF2">
         <v>4200000.0</v>
       </c>
       <c r="DG2">
+        <v>4058000.0</v>
+      </c>
+      <c r="DH2">
+        <v>4200000.0</v>
+      </c>
+      <c r="DI2">
         <v>3700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>3900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>3310000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>3260000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B3"/>
       <c r="C3">
+        <v>3862000.0</v>
+      </c>
+      <c r="D3">
+        <v>3644000.0</v>
+      </c>
+      <c r="E3">
         <v>3817000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3189000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1841000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2059000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2408000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1940000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2023000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1898000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1936000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1961000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1919000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1923000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1317000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1773000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1725000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1758000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1166000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1685000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1669000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1721000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1649000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1519000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1615000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1299000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1807000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1308000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1339000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1509000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1150000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1197000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1228000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1236000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1268000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1291000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1350000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1333000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1238000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1265000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>980000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1001000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>988000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1014000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1019000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1018000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1012000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1052000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1052000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1011000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1009000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>512000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>566000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>554000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>643000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>527000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>533000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>522000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>536000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>523000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>514000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>502000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>501000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>516000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>508000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>509000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>500000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>504000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>492000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>501000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1292000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>541000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>227000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>364000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>226000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>326000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>227000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>304000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>377000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>332000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>335000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>381000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>408000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>428000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>458000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>523000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>411000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>456000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>404000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>493000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>553000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>606000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>501000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>533000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>420000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>-364000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>604000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>769000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>650000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>603000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>594000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>639000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>613000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>628000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>600000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>633000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>700000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DG3">
         <v>400000.0</v>
       </c>
       <c r="DH3">
+        <v>600000.0</v>
+      </c>
+      <c r="DI3">
+        <v>400000.0</v>
+      </c>
+      <c r="DJ3">
         <v>290000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>290000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>270000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...4 lines deleted...]
-      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -25540,786 +25814,798 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
-      <c r="DD4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>183</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>35161000.0</v>
+      </c>
+      <c r="D5">
         <v>23138000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>41789000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>9082000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>17250000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>14344000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>18630000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>17294000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>16002000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>15433000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>17139000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>17129000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>17160000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>20401000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>19869000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>20676000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>18933000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>18736000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>17704000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>18410000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>17230000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>17434000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>9795000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>9768000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>10008000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>10537000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>12782000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>12615000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>11814000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>11430000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>11102000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>10922000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>9984000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>8221000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>8649000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>9531000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>9147000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>8925000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>7067000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>8686000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>5249000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>6709000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>7590000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>7563000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>7685000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>7651000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>9587000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>7748000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>7848000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>7205000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>6713000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>6707000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>3689000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>5910000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>5261000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>6353000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>5959000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>5974000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>5194000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>5626000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>5395000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>4418000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>3645000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>4138000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>4201000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>2801000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>1610000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>2972000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>3351000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>2933000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>512000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>277000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>2987000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>2726000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>3262000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>3333000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>3240000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>2580000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>3403000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>3187000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>3204000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>3178000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>3336000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>3066000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>3160000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>2565000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>1971000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>2622000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>2675000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>2566000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>3036000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>3108000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>3015000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>2702000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>3057000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>2972000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>2580000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>2138000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>2662000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>2362000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>1970000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>1812000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>1847000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>1843000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>1860000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>1687000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>1400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>1700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>1606000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>1400000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>1600000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>1600000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>5110000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>4730000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B6">
-        <v>24143000.0</v>
+        <v>33219000.0</v>
       </c>
       <c r="C6">
+        <v>39023000.0</v>
+      </c>
+      <c r="D6">
+        <v>26782000.0</v>
+      </c>
+      <c r="E6">
         <v>45606000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>12271000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>19091000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>16403000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>21038000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>19234000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>18025000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>17331000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>19075000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>19090000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>19079000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>22324000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>21186000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>22449000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>20658000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>20494000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>18870000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>20095000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>18899000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>19155000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>11444000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>11287000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>11623000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>11836000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>14589000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>13923000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>13153000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>12939000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>12252000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>12119000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>11212000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>9457000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>9917000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>10822000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>10497000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>10258000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>8305000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>9951000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>6229000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>7710000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>8578000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>8577000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>8704000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>8669000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>10599000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>8800000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>8900000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>8216000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>7722000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>7219000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>4255000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>6464000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>5904000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>6880000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>6492000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>6496000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>5730000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>6149000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>5909000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>4920000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>4146000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>4654000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>4709000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>3310000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>2110000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>3476000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>3843000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>3434000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>1804000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>818000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>3214000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>3090000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>3488000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>3659000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>3467000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>2884000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>3780000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>3519000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>3539000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>3559000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>3744000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>3494000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>3618000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>3088000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>2382000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>3078000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>3079000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>3059000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>3589000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>3714000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>3516000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>3235000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>3477000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>2608000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>3184000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>2907000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>3312000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>2965000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>2564000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>2451000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2471000.0</v>
       </c>
       <c r="DA6">
         <v>2460000.0</v>
       </c>
       <c r="DB6">
+        <v>2471000.0</v>
+      </c>
+      <c r="DC6">
+        <v>2460000.0</v>
+      </c>
+      <c r="DD6">
         <v>2320000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>2100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>2100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>2006000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>2000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>2000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>1890000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>5400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -26498,98 +26784,100 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
-      <c r="DD7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26768,1528 +27056,1562 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
-      <c r="DD8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>84323000.0</v>
+      </c>
+      <c r="C9">
+        <v>85869000.0</v>
+      </c>
+      <c r="D9">
         <v>73323000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>86693000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>57939000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>55614000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>54222000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>55110000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>54885000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>51113000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>51678000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>54833000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>52836000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>51576000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>52901000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>55575000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>55575000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>50286000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>49599000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>49149000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>46881000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>42787000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>44558000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>43851000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>37332000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>31615000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>31483000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>34976000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>33310000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>33114000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>31858000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>30413000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>30949000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>28889000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>26486000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>25698000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>26608000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>25794000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>25537000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>23303000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>25195000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>23553000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>20889000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>22406000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>21990000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>21806000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>20744000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>23256000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>20898000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>20456000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>20466000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>19708000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>17050000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>14482000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>15592000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>15551000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>15561000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>14792000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>14988000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>13278000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>13852000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>13536000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>12709000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>11188000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>12954000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>11709000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>11280000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>9980000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>11094000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>11110000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>10308000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>11534000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>7560000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>10093000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>10079000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>10705000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>9776000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>9260000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>8839000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>9042000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>8702000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>8719000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>8620000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>8512000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>8179000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>8025000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>7675000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>6893000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>7583000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>7297000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>7390000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>7517000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>7622000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>7388000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>7257000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>7423000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>7336000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>7239000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>6775000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>6975000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>6851000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>6272000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>6082000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>6205000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>6067000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>6195000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>6019000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>6200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>5654000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>5207000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="DH9">
         <v>4800000.0</v>
       </c>
       <c r="DI9">
+        <v>4600000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>4800000.0</v>
+      </c>
+      <c r="DK9">
         <v>4650000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B10">
+        <v>33219000.0</v>
+      </c>
+      <c r="C10">
+        <v>35161000.0</v>
+      </c>
+      <c r="D10">
         <v>33136000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>41789000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9082000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>17250000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>14344000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>18630000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>17294000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>16002000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>15433000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>17139000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>17129000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>17160000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>20401000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>19869000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>20676000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>18933000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>18736000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>17704000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>18410000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>17230000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>17434000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>9777000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>9768000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>10008000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>10537000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>12782000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>12615000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11814000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>11430000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>11102000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>10922000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>9984000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>8221000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>8649000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>9531000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>9147000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>8925000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>7067000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>8686000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>5249000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6709000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7590000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>7563000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>7685000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>7651000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>9587000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>7748000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>7848000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>7205000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>6713000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>6707000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3689000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>5910000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>5261000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>6353000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>5959000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>5974000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>5194000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>5626000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>5395000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>4418000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>3645000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>4138000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>4201000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>2801000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1610000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>2972000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>3351000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2933000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>512000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>277000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2987000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>2726000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>3262000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3333000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>3240000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2580000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3403000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>3187000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>3204000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>3178000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>3336000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>3066000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>3160000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>2565000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>1971000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>2622000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>2675000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>2566000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>3036000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>3108000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>3015000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>2702000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>3057000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>2972000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>2580000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>2138000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>2662000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>2362000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>1970000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>1812000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>1847000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>1843000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>1860000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>1687000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>1400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>1700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>1606000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>1400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>1600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>1600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>1790000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>1460000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B11">
+        <v>5158000.0</v>
+      </c>
+      <c r="C11">
+        <v>6857000.0</v>
+      </c>
+      <c r="D11">
         <v>6100000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>8140000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2037000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3294000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2863000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3566000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3340000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3045000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2833000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3162000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3402000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3333000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3912000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3989000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4051000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3495000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3491000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3075000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3503000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3240000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3253000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1878000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1983000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1762000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1724000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2298000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2258000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2047000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1957000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2157000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1686000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1543000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1124000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>5198000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2285000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2464000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2445000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2027000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2270000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1184000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1690000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2082000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2041000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2083000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2086000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2844000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2200000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>2231000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>2039000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1985000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>2004000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>738000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1613000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1371000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1790000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1623000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1627000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1325000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1559000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1504000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1141000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>719000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1032000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>1077000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>641000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>61000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>723000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>863000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>707000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-173000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-95000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>811000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>724000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>842000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>923000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>858000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>659000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>890000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>844000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>869000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>747000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>874000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>781000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>816000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>518000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>163000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>590000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>660000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>551000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>651000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>728000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>731000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>693000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>702000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>684000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>654000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>520000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>772000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>627000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>467000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>430000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>447000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>450000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>467000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>440000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>400000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>388000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>400000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>400000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>390000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B12">
+        <v>38692000.0</v>
+      </c>
+      <c r="C12">
+        <v>39312000.0</v>
+      </c>
+      <c r="D12">
         <v>38715000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>41271000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>41516000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>33574000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>33948000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>34634000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>35749000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>34935000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>32683000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>31514000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>28280000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>25072000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>19001000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>11612000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5390000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3440000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3637000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4270000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5153000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5223000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5174000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6533000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7692000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8135000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10096000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10863000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10184000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>9488000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>8995000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8228000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7162000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>6273000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5287000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4897000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4552000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4014000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3902000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3809000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3025000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3070000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3124000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3066000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>3199000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3155000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3051000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3063000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>3092000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2975000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3157000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3210000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2817000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2932000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3253000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>3377000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>3463000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3933000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>4147000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>4264000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>4415000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>4505000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>4395000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>5152000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>4534000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>4643000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>4727000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>4708000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>4542000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>4466000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>4752000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>5339000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>5332000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>4924000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>4988000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>5650000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>5917000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>5792000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>5562000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>5630000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>5418000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>5119000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>4686000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>4472000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>4151000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>3802000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>3530000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>3399000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>3251000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>3222000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>3256000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>3243000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>3370000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>3395000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>3393000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>3579000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>3699000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>3927000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>3996000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>4247000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>4775000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>4981000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>5144000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>5111000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>5118000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>4923000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>4682000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>4700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3905000.0</v>
       </c>
       <c r="DF12">
         <v>4000000.0</v>
       </c>
       <c r="DG12">
+        <v>3905000.0</v>
+      </c>
+      <c r="DH12">
+        <v>4000000.0</v>
+      </c>
+      <c r="DI12">
         <v>3500000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>3700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>3310000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>3260000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B13">
+        <v>114337000.0</v>
+      </c>
+      <c r="C13">
+        <v>114888000.0</v>
+      </c>
+      <c r="D13">
         <v>111622000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>115012000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>108558000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>85675000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>82280000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>83579000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>83140000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>80560000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>77816000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>79107000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>75516000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>72332000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>66639000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>62426000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>55298000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>49741000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>46254000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>46329000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>45448000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>43528000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>44295000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>46648000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>42194000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>37911000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>39871000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>40358000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>39820000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>38034000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>36499000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -28328,90 +28650,88 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -28590,899 +28910,913 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
-      <c r="DD14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14">
+        <v>0.0</v>
+      </c>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B15">
+        <v>28061000.0</v>
+      </c>
+      <c r="C15">
+        <v>28304000.0</v>
+      </c>
+      <c r="D15">
         <v>27036000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>33649000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7045000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>13956000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>11481000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>15064000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>13954000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>12957000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>12600000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>13977000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>13727000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>13827000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>16489000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>15880000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>16625000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>15438000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>15245000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>14629000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>14907000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>13990000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>14181000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>7881000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>7761000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8217000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>8783000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>10451000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>10320000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>9727000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>9434000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>8908000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>9196000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>8402000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>7063000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>3436000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>7246000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>6683000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>6480000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>5040000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>6416000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>4065000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>5019000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>5483000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>5522000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>5602000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5565000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>6718000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>5525000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>5592000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>5144000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4711000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>4682000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>2951000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>4277000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>3890000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>4546000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>4319000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>4331000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>3869000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>4067000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>3891000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>3277000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>2926000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>3106000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>3124000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>2160000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>1549000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>2249000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>2488000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>2226000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>685000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>372000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>2176000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>2002000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>2420000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>2410000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>2382000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1921000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>2513000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>2343000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>2335000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>2431000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>2462000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>2285000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>2344000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>2047000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1808000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>2032000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>2015000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>2015000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>2385000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>2380000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>2284000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>2009000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>2355000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>2288000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>1926000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>1618000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>1890000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>1735000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>1503000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>1382000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>1400000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>1393000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>1393000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>1247000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>1000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>1300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>1218000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>1100000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>1200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>1200000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>1300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>1080000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>12752000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15414000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>14804000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>15549000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14363000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>14170000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>13553000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13831000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12868000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13106000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6752000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7785000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8246000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>8813000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>10484000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>10320000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>9767000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>9473000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>8908000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>9236000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>8441000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>7097000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>3451000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>7246000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>6683000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6480000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>5040000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>6416000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>4065000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>5019000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5508000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>5522000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5602000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5565000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>6743000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>5548000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>5617000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>5166000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>4728000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>4703000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2951000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>4297000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>3890000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>4563000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>4336000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>4347000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>3869000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>4067000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>3891000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>3277000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>2926000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>3106000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>3124000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>2160000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1549000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>2249000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>2488000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>2226000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>685000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>372000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2176000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>2002000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>2420000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>2411000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>2382000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>1921000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>2513000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>2343000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>2335000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>2431000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>2462000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>2285000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>2344000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>2047000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>1808000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>2033000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>2015000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>2015000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>2385000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>2380000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>2283000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>2009000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>2355000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>2288000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>2165000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>1858000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>1890000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>1735000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>1503000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>1382000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>1400000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>1393000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>1393000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>1247000.0</v>
       </c>
-      <c r="DC16"/>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B17">
+        <v>28061000.0</v>
+      </c>
+      <c r="C17">
+        <v>28304000.0</v>
+      </c>
+      <c r="D17">
         <v>27036000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>33649000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>7045000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>13956000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>11481000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>15064000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>13954000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>12957000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>12600000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>13977000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>13727000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>13827000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>16489000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>15880000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>16625000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>15438000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>15245000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>14629000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>14907000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>13990000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>14181000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>7899000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>7785000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>8246000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>8813000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>10484000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>10357000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>9767000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>9473000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>8945000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>9236000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>8441000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>7097000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>3451000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>7246000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>6683000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>6480000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>5040000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>6416000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>4065000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>5019000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>5508000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>5522000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>5602000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>5565000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>6743000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>5548000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>5617000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>5166000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>4728000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>4703000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>2951000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>4297000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>3890000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>4563000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>4336000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>4347000.0</v>
       </c>
-      <c r="BG17">
-[...2 lines deleted...]
-      <c r="BH17">
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>4067000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>3891000.0</v>
       </c>
-      <c r="BJ17">
-[...4 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -29568,152 +29902,162 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
-      <c r="DD17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B18">
+        <v>75645000.0</v>
+      </c>
+      <c r="C18">
+        <v>75576000.0</v>
+      </c>
+      <c r="D18">
         <v>72907000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>73741000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>67042000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>52101000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>48332000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>48945000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>47391000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>45625000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>45133000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>47593000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>47236000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>47260000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>47638000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>50814000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>49908000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>46301000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>42617000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>42059000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>40295000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>38305000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>39121000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>40115000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>34502000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>29776000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>29775000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>29495000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>29636000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>28546000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>27504000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -29752,54 +30096,56 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -29870,141 +30216,139 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
         <v>739000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>-426000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>173000.0</v>
       </c>
-      <c r="AP20">
-[...2 lines deleted...]
-      <c r="AQ20">
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>308000.0</v>
       </c>
-      <c r="AR20">
-[...4 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>308000.0</v>
       </c>
-      <c r="AV20">
-[...4 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
@@ -30132,442 +30476,450 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
-      <c r="DD20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B21">
+        <v>33219000.0</v>
+      </c>
+      <c r="C21">
+        <v>35161000.0</v>
+      </c>
+      <c r="D21">
         <v>23138000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>41789000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>9082000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>17250000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>14344000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>18630000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>17294000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>16002000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>15433000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>17139000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>17129000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>17160000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>20401000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>19869000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>20676000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>18933000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>18736000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>17704000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>18410000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>17230000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>17434000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>9777000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>9768000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>10008000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>10537000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>12782000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>12615000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>11814000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>11430000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>11102000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>10922000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>9984000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>8221000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>8649000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>9531000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>9147000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8925000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7067000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>8686000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>5249000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>6709000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>7590000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7563000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>7685000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>7651000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>9587000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>7748000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>7848000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>7205000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>6713000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>6707000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>3689000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>5910000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>5261000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>6353000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>5959000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>5974000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>5194000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>5626000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>5395000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>4418000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>3645000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>4138000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>4201000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>2801000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1610000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>2972000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>3351000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>2933000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>512000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>277000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>2987000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>2726000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>3262000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>3333000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>3240000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>2580000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>3403000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>3187000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>3204000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>3178000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>3336000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>3066000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>3160000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>2565000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>1971000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>2622000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>2675000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>2566000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>3036000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>3108000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>3015000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>2702000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>3057000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>2972000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>2580000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>2138000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>2662000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>2362000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>1970000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>1812000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>1847000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>1843000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>1860000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>1687000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>1400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>1700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>1606000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>1400000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>1600000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>1600000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>1790000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>1460000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -30746,453 +31098,465 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
-      <c r="DD22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>93267000.0</v>
+      </c>
+      <c r="C23">
+        <v>91797000.0</v>
+      </c>
+      <c r="D23">
         <v>88900000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>70680000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>108829000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>76276000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>75382000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>74044000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>75721000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>72637000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>70248000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>70450000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>65043000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>61893000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>52791000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>50268000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>41380000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>37698000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>36143000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>36529000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>34724000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>32747000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>34420000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>43896000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>38562000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>35422000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>34121000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>33869000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>32997000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>32576000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>30729000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>28980000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>28284000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>27083000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>25183000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>25051000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>23029000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>21795000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>21530000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>22156000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>20156000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>21594000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>18500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>18550000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>18089000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>17762000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>17087000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>17014000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>17280000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>17084000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>17437000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>17452000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>14006000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>16840000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>13865000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>16010000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>13859000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>14512000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>14265000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>14612000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>13545000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>13638000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>13463000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>15254000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>14203000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>13312000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>13791000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>14579000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>13758000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>13233000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>12989000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>18167000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>13331000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>12786000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>12850000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>13702000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>12695000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>12254000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>11947000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>11561000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>11257000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>11024000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>10493000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>9885000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>9471000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>8839000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>8807000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>8321000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>8412000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>8144000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>8380000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>7979000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>8084000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>8308000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>8488000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>8485000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>8603000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>8946000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>8993000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>8830000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>9534000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>9553000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>9684000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>9679000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>9552000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>9465000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>9194000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>9600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>8154000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>7659000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>7600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>6700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>7100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>9470000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>9460000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>1075000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1075000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-7528000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1076000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1075000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1075000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-7528000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1076000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1075000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1075000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-1147000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
@@ -31238,434 +31602,438 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>3703000.0</v>
+      </c>
+      <c r="C25">
+        <v>3862000.0</v>
+      </c>
+      <c r="D25">
         <v>3644000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3817000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3189000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1841000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2059000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2408000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1940000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2023000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1898000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1936000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1961000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1919000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1923000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1317000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>23000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="S25">
         <v>25000.0</v>
       </c>
       <c r="T25">
+        <v>25000.0</v>
+      </c>
+      <c r="U25">
+        <v>25000.0</v>
+      </c>
+      <c r="V25">
         <v>26000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>28000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>28000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1649000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1519000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1615000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1299000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1807000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1308000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1339000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1509000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1150000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1197000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1228000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1236000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1268000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1291000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1350000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1333000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1238000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1265000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>980000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1001000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>988000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1014000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1019000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1018000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1012000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1052000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1052000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1011000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1009000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>512000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>566000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>554000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>643000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>527000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>533000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>522000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>536000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>523000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>514000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>502000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>501000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>516000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>508000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>509000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>500000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>504000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>492000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>501000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1292000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>541000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>227000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>364000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>226000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>326000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>227000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>304000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>377000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>332000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>335000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>381000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>408000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>428000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>458000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>523000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>411000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>456000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>404000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>493000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>553000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>606000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>501000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>533000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>420000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-364000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>604000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>769000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>650000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>603000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>594000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>639000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>613000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>628000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>600000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>633000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DG25">
         <v>400000.0</v>
       </c>
       <c r="DH25">
+        <v>600000.0</v>
+      </c>
+      <c r="DI25">
+        <v>400000.0</v>
+      </c>
+      <c r="DJ25">
         <v>290000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>290000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>270000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -31844,742 +32212,762 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
-      <c r="DD26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26">
+        <v>0.0</v>
+      </c>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B27">
+        <v>662000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>788000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>996000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>754000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>556000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>514000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>684000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>623000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>553000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>685000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1048000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>840000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>701000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>544000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1021000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>709000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>537000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>620000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>763000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>488000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>549000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>281000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>583000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>600000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>411000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>399000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>603000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>626000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>473000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>411000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>613000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>554000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>581000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>597000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>716000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>495000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>619000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>413000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>493000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>427000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>395000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>484000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>413000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>414000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>419000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>334000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>345000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>368000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>431000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>311000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>242000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>205000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>246000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>246000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>859000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="BF27">
         <v>250000.0</v>
       </c>
       <c r="BG27">
+        <v>250000.0</v>
+      </c>
+      <c r="BH27">
+        <v>250000.0</v>
+      </c>
+      <c r="BI27">
         <v>822000.0</v>
       </c>
-      <c r="BH27"/>
-      <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27">
         <v>795000.0</v>
       </c>
-      <c r="BL27"/>
-      <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>620000.0</v>
       </c>
-      <c r="BP27"/>
-      <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27">
         <v>792000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27">
         <v>680000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
-      <c r="DI27">
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27">
         <v>3310000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DL27">
         <v>3260000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>37109000.0</v>
+      </c>
+      <c r="C28">
+        <v>1718000.0</v>
+      </c>
+      <c r="D28">
         <v>47394000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>61626000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24279000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>20285000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>21549000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>19365000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>20418000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>18694000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>19777000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>20178000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>18785000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>18060000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>17918000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19454000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>19610000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>17481000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17711000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>18422000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>15998000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>14075000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>15189000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>16866000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13234000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11294000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>12016000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>15110000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>13069000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>13317000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>12507000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>13099000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>12939000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>11656000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>10907000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>11179000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>10427000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>10291000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>10170000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>11199000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>9957000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>10857000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>9065000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>10168000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>9005000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>8920000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>7965000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>9125000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>7903000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>7628000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>8278000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>8026000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>6510000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6449000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>6243000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>8474000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>5814000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>5585000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>5709000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>9353000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>4642000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>4477000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>4692000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>6029000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>4425000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>4100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>4366000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>5472000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4032000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>4308000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>3838000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3442000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>3686000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>3763000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>3889000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3588000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>3462000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>2965000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>3178000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2885000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2825000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2675000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2668000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>2715000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2489000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2369000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2642000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>2590000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2534000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>2340000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>2527000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>2281000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>2365000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>2329000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>2330000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>2083000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>2236000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>2261000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>2150000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>87000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>2029000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>2036000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>1999000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>131000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2216000.0</v>
       </c>
       <c r="DB28">
         <v>2069000.0</v>
       </c>
       <c r="DC28">
+        <v>2216000.0</v>
+      </c>
+      <c r="DD28">
+        <v>2069000.0</v>
+      </c>
+      <c r="DE28">
         <v>2000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>2000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>1868000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>1800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>1700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>1700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>2850000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>2940000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>5158000.0</v>
+      </c>
+      <c r="C29">
+        <v>6857000.0</v>
+      </c>
+      <c r="D29">
         <v>6100000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>8140000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2037000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3294000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2863000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3566000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3340000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3045000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2833000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3162000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3402000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3333000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3912000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3989000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4051000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3495000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3491000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3075000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3503000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3240000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3253000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1878000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1983000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1762000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1724000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2298000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2258000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2047000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1957000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -32618,1072 +33006,1088 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>51104000.0</v>
+      </c>
+      <c r="C30">
+        <v>50708000.0</v>
+      </c>
+      <c r="D30">
         <v>50185000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>44904000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>48857000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>38364000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>39878000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>36480000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>37591000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>35111000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>36245000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>37694000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>35707000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34416000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>32500000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>35706000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>34899000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>31353000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>30863000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>31445000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>28471000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>25557000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>27124000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>34074000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>27564000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>21607000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>20946000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>22194000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>20695000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>21300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>20428000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>19311000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>20027000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>18905000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>18265000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>17049000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>17077000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>16647000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>16612000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>16236000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>16509000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>18304000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>14180000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>14816000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>14427000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>14121000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>13093000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>13669000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>13150000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>12608000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>13261000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>12995000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>10343000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10793000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>9682000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>10290000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>9208000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>8833000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>9014000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>8084000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>8226000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>8141000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>8291000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>7543000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8816000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>7508000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>8479000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>8370000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>8122000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>7759000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>7375000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>11022000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>7283000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>7106000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>7353000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>7443000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>6443000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>6020000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>6259000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>5639000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>5515000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>5515000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>5442000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>5176000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>5113000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>4865000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>5110000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>4922000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>4961000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>4622000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>4824000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>4481000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>4514000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>4373000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>4555000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>4366000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>4364000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>4659000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>4637000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>4313000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>4489000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>4302000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>4270000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>4358000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>4224000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>4335000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>4332000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>4800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>3954000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>3601000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>3400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>3000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>3200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>6160000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>6200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:116">
       <c r="A31" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="B31"/>
       <c r="C31"/>
       <c r="D31">
+        <v>9998000.0</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31">
         <v>-4155000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-357000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1529000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-2408000.0</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="J31"/>
+      <c r="K31">
         <v>-7488000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>15433000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-9162000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>17129000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-25072000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>20401000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>19869000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-6064000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-5065000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-5445000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-8240000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-6812000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6864000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-6867000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-10863000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4673000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-9681000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-11312000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-2000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-11353000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-10661000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-10339000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1150000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-4409000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-4500000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-4789000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1268000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-4211000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>536000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-4904000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-2337000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-266000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-7083000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-3441000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-3126000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-3723000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-4119000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-2979000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-2590000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-3117000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-2831000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-2809000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-2313000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-2413000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-282000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-382000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-299000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>6353000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-3933000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-4147000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-4264000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-4415000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-4505000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-4395000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-5152000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-5025000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-4643000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-4727000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-4708000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-4542000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-4466000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-4752000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-5339000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-5332000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-4924000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-4988000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-5650000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-5917000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-5792000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-5562000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-5630000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-5418000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-5119000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-4686000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-4472000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-4151000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-3802000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-3530000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-3399000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-3251000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-3222000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-3256000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-3243000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-3370000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-3395000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-3393000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-3579000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-3699000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-3927000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-3996000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-4247000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-4775000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-4981000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-5144000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-5111000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-5118000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-4923000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>-4682000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DE31">
         <v>-4700000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>-4000000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>-3600000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>-3700000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>-3500000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>2100000.0</v>
       </c>
-      <c r="DI31"/>
-      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:116">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B32">
+        <v>126486000.0</v>
+      </c>
+      <c r="C32">
+        <v>126958000.0</v>
+      </c>
+      <c r="D32">
         <v>112038000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>112469000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>117911000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>93526000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>89726000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>92674000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>93015000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>88639000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>85681000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>87589000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>82172000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>79053000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>73192000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>70137000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>62056000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>56631000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>54879000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>54233000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>53134000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>49977000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>51854000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>53673000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>48330000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>45430000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>44658000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>46651000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>45612000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>44390000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>42159000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>40082000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>39206000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>37067000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>33404000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>33700000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>32560000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>30942000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>30455000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>29223000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>28842000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>26843000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>25209000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>26140000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>25652000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>25447000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>24738000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>26601000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>25028000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>24932000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>24642000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>24165000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>20713000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>20529000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>19775000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>21271000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>20212000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>20471000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>20239000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>19806000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>19171000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>19033000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>17881000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>18899000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>18341000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>17513000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>16592000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>16189000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>16730000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>16584000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>15922000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>18679000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>13608000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>15773000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>15576000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>16964000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>16028000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>15494000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>14527000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>14964000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>14444000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>14228000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>13671000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>13221000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>12537000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>11999000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>11372000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>10292000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>11034000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>10819000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>10946000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>11015000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>11192000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>11323000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>11190000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>11542000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>11575000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>11526000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>11131000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>11492000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>11896000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>11523000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>11496000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>11526000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>11395000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>11325000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>10881000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>11000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>9854000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>9265000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>9000000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>8300000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>8700000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>4650000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>4400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -33775,51 +34179,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B2">
         <v>443035000.0</v>
       </c>
       <c r="C2">
         <v>222046000.0</v>
       </c>
       <c r="D2">
         <v>106285000.0</v>
       </c>
       <c r="E2">
         <v>732198000.0</v>
       </c>
       <c r="F2">
         <v>532694000.0</v>
       </c>
       <c r="G2">
         <v>192974000.0</v>
       </c>
       <c r="H2">
         <v>45563000.0</v>
       </c>
       <c r="I2">
         <v>35345000.0</v>
       </c>
@@ -33873,51 +34277,51 @@
       </c>
       <c r="Z2">
         <v>17973000.0</v>
       </c>
       <c r="AA2">
         <v>21214000.0</v>
       </c>
       <c r="AB2">
         <v>26100000.0</v>
       </c>
       <c r="AC2">
         <v>20100000.0</v>
       </c>
       <c r="AD2">
         <v>10820000.0</v>
       </c>
       <c r="AE2">
         <v>12310000.0</v>
       </c>
       <c r="AF2">
         <v>9715000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B3">
         <v>6332000</v>
       </c>
       <c r="C3">
         <v>16284000</v>
       </c>
       <c r="D3">
         <v>10972000</v>
       </c>
       <c r="E3">
         <v>12290000</v>
       </c>
       <c r="F3">
         <v>6484000</v>
       </c>
       <c r="G3">
         <v>5644000</v>
       </c>
       <c r="H3">
         <v>9045000</v>
       </c>
       <c r="I3">
         <v>3068000</v>
       </c>
@@ -33971,51 +34375,51 @@
       </c>
       <c r="Z3">
         <v>863000</v>
       </c>
       <c r="AA3">
         <v>1050000</v>
       </c>
       <c r="AB3">
         <v>17500000</v>
       </c>
       <c r="AC3">
         <v>2300000</v>
       </c>
       <c r="AD3">
         <v>234000</v>
       </c>
       <c r="AE3">
         <v>2094000</v>
       </c>
       <c r="AF3">
         <v>3144000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-625913000.0</v>
       </c>
       <c r="F4">
         <v>199504000.0</v>
       </c>
       <c r="G4">
         <v>339720000.0</v>
       </c>
       <c r="H4">
         <v>147411000.0</v>
       </c>
       <c r="I4">
         <v>10218000.0</v>
       </c>
       <c r="J4">
         <v>6162000.0</v>
       </c>
       <c r="K4">
         <v>1922000.0</v>
       </c>
@@ -34031,51 +34435,51 @@
       <c r="O4">
         <v>-7822000.0</v>
       </c>
       <c r="P4">
         <v>2271000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-12750000.0</v>
       </c>
       <c r="F5">
         <v>-11820000.0</v>
       </c>
       <c r="G5">
         <v>-13900000.0</v>
       </c>
       <c r="H5">
         <v>-663000.0</v>
       </c>
       <c r="I5">
         <v>-2173000.0</v>
       </c>
       <c r="J5">
         <v>-965000.0</v>
       </c>
       <c r="K5">
         <v>-3719000.0</v>
       </c>
@@ -34091,51 +34495,51 @@
       <c r="O5">
         <v>135000.0</v>
       </c>
       <c r="P5">
         <v>-3355000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B6">
         <v>84861000.0</v>
       </c>
       <c r="C6">
         <v>220989000.0</v>
       </c>
       <c r="D6">
         <v>115761000.0</v>
       </c>
       <c r="E6">
         <v>-625913000.0</v>
       </c>
       <c r="F6">
         <v>199504000.0</v>
       </c>
       <c r="G6">
         <v>339720000.0</v>
       </c>
       <c r="H6">
         <v>147411000.0</v>
       </c>
       <c r="I6">
         <v>10218000.0</v>
       </c>
@@ -34189,51 +34593,51 @@
       </c>
       <c r="Z6">
         <v>1418000.0</v>
       </c>
       <c r="AA6">
         <v>-3241000.0</v>
       </c>
       <c r="AB6">
         <v>-4900000.0</v>
       </c>
       <c r="AC6">
         <v>6000000.0</v>
       </c>
       <c r="AD6">
         <v>7616000.0</v>
       </c>
       <c r="AE6">
         <v>-1490000.0</v>
       </c>
       <c r="AF6">
         <v>2595000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B7">
         <v>-9988000.0</v>
       </c>
       <c r="C7">
         <v>7858000.0</v>
       </c>
       <c r="D7">
         <v>-20087000.0</v>
       </c>
       <c r="E7">
         <v>507000.0</v>
       </c>
       <c r="F7">
         <v>6732000.0</v>
       </c>
       <c r="G7">
         <v>-10088000.0</v>
       </c>
       <c r="H7">
         <v>4682000.0</v>
       </c>
       <c r="I7">
         <v>1534000.0</v>
       </c>
@@ -34287,87 +34691,87 @@
       </c>
       <c r="Z7">
         <v>2687000.0</v>
       </c>
       <c r="AA7">
         <v>-1666000.0</v>
       </c>
       <c r="AB7">
         <v>-1200000.0</v>
       </c>
       <c r="AC7">
         <v>-300000.0</v>
       </c>
       <c r="AD7">
         <v>-912000.0</v>
       </c>
       <c r="AE7">
         <v>-2356000.0</v>
       </c>
       <c r="AF7">
         <v>-113000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B9">
         <v>1806000.0</v>
       </c>
       <c r="C9">
         <v>389000.0</v>
       </c>
       <c r="D9">
         <v>-5894000.0</v>
       </c>
       <c r="E9">
         <v>-19065000.0</v>
       </c>
       <c r="F9">
         <v>-1056000.0</v>
       </c>
       <c r="G9">
         <v>-6242000.0</v>
       </c>
       <c r="H9">
         <v>1072000.0</v>
       </c>
       <c r="I9">
         <v>-3079000.0</v>
       </c>
@@ -34401,51 +34805,51 @@
       <c r="S9">
         <v>-1178000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9">
         <v>-18000.0</v>
       </c>
       <c r="AE9">
         <v>-84000.0</v>
       </c>
       <c r="AF9">
         <v>-169000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>14193000.0</v>
       </c>
       <c r="E10">
         <v>-19572000.0</v>
       </c>
       <c r="F10">
         <v>-7788000.0</v>
       </c>
       <c r="G10">
         <v>3846000.0</v>
       </c>
       <c r="H10">
         <v>-3610000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>1790000.0</v>
       </c>
@@ -34469,51 +34873,51 @@
         <v>790000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10">
         <v>726000.0</v>
       </c>
       <c r="U10">
         <v>123000.0</v>
       </c>
       <c r="V10">
         <v>724000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>17022000.0</v>
       </c>
       <c r="F11">
         <v>5604000.0</v>
       </c>
       <c r="G11">
         <v>-3846000.0</v>
       </c>
       <c r="H11">
         <v>3610000.0</v>
       </c>
       <c r="I11">
         <v>4613000.0</v>
       </c>
       <c r="J11">
         <v>698000.0</v>
       </c>
       <c r="K11">
         <v>2095000.0</v>
       </c>
@@ -34529,51 +34933,51 @@
       <c r="O11">
         <v>2523000.0</v>
       </c>
       <c r="P11">
         <v>5529000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-6967000.0</v>
       </c>
       <c r="F12">
         <v>3138000.0</v>
       </c>
       <c r="G12">
         <v>9634000.0</v>
       </c>
       <c r="H12">
         <v>3786000.0</v>
       </c>
       <c r="I12">
         <v>3335000.0</v>
       </c>
       <c r="J12">
         <v>3130000.0</v>
       </c>
       <c r="K12">
         <v>4692000.0</v>
       </c>
@@ -34589,51 +34993,51 @@
       <c r="O12">
         <v>1032000.0</v>
       </c>
       <c r="P12">
         <v>8246000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>19572000.0</v>
       </c>
       <c r="F13">
         <v>7788000.0</v>
       </c>
       <c r="G13">
         <v>-3846000.0</v>
       </c>
       <c r="H13">
         <v>3610000.0</v>
       </c>
       <c r="I13">
         <v>4613000.0</v>
       </c>
       <c r="J13">
         <v>698000.0</v>
       </c>
       <c r="K13">
         <v>2095000.0</v>
       </c>
@@ -34643,51 +35047,51 @@
       <c r="M13">
         <v>-6605000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B14">
         <v>10906000.0</v>
       </c>
       <c r="C14">
         <v>8269000.0</v>
       </c>
       <c r="D14">
         <v>7739000.0</v>
       </c>
       <c r="E14">
         <v>6573000.0</v>
       </c>
       <c r="F14">
         <v>6241000.0</v>
       </c>
       <c r="G14">
         <v>6082000.0</v>
       </c>
       <c r="H14">
         <v>5963000.0</v>
       </c>
       <c r="I14">
         <v>4811000.0</v>
       </c>
@@ -34741,51 +35145,51 @@
       </c>
       <c r="Z14">
         <v>2486000.0</v>
       </c>
       <c r="AA14">
         <v>2474000.0</v>
       </c>
       <c r="AB14">
         <v>2100000.0</v>
       </c>
       <c r="AC14">
         <v>1100000.0</v>
       </c>
       <c r="AD14">
         <v>1066000.0</v>
       </c>
       <c r="AE14">
         <v>664000.0</v>
       </c>
       <c r="AF14">
         <v>505000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B15">
         <v>22492000.0</v>
       </c>
       <c r="C15">
         <v>19214000.0</v>
       </c>
       <c r="D15">
         <v>18996000.0</v>
       </c>
       <c r="E15">
         <v>16859000.0</v>
       </c>
       <c r="F15">
         <v>15852000.0</v>
       </c>
       <c r="G15">
         <v>12128000.0</v>
       </c>
       <c r="H15">
         <v>10358000.0</v>
       </c>
       <c r="I15">
         <v>10237000.0</v>
       </c>
@@ -34839,51 +35243,51 @@
       </c>
       <c r="Z15">
         <v>3410000.0</v>
       </c>
       <c r="AA15">
         <v>3080000.0</v>
       </c>
       <c r="AB15">
         <v>2900000.0</v>
       </c>
       <c r="AC15">
         <v>2600000.0</v>
       </c>
       <c r="AD15">
         <v>2345000.0</v>
       </c>
       <c r="AE15">
         <v>2136000.0</v>
       </c>
       <c r="AF15">
         <v>1998000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B16">
         <v>527896000.0</v>
       </c>
       <c r="C16">
         <v>443035000.0</v>
       </c>
       <c r="D16">
         <v>222046000.0</v>
       </c>
       <c r="E16">
         <v>106285000.0</v>
       </c>
       <c r="F16">
         <v>732198000.0</v>
       </c>
       <c r="G16">
         <v>532694000.0</v>
       </c>
       <c r="H16">
         <v>192974000.0</v>
       </c>
       <c r="I16">
         <v>45563000.0</v>
       </c>
@@ -34937,87 +35341,87 @@
       </c>
       <c r="Z16">
         <v>19391000.0</v>
       </c>
       <c r="AA16">
         <v>17973000.0</v>
       </c>
       <c r="AB16">
         <v>21200000.0</v>
       </c>
       <c r="AC16">
         <v>26100000.0</v>
       </c>
       <c r="AD16">
         <v>18436000.0</v>
       </c>
       <c r="AE16">
         <v>10806000.0</v>
       </c>
       <c r="AF16">
         <v>12310000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B18">
         <v>58651000.0</v>
       </c>
       <c r="C18">
         <v>55228000.0</v>
       </c>
       <c r="D18">
         <v>36051000.0</v>
       </c>
       <c r="E18">
         <v>51763000.0</v>
       </c>
       <c r="F18">
         <v>52436000.0</v>
       </c>
       <c r="G18">
         <v>23114000.0</v>
       </c>
       <c r="H18">
         <v>42862000.0</v>
       </c>
       <c r="I18">
         <v>41787000.0</v>
       </c>
@@ -35071,51 +35475,51 @@
       </c>
       <c r="Z18">
         <v>8333000.0</v>
       </c>
       <c r="AA18">
         <v>6079000.0</v>
       </c>
       <c r="AB18">
         <v>-8800000.0</v>
       </c>
       <c r="AC18">
         <v>2400000.0</v>
       </c>
       <c r="AD18">
         <v>4677000.0</v>
       </c>
       <c r="AE18">
         <v>581000.0</v>
       </c>
       <c r="AF18">
         <v>1559000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B19">
         <v>197112000.0</v>
       </c>
       <c r="C19">
         <v>-203280000.0</v>
       </c>
       <c r="D19">
         <v>-435562000.0</v>
       </c>
       <c r="E19">
         <v>-776699000.0</v>
       </c>
       <c r="F19">
         <v>-382668000.0</v>
       </c>
       <c r="G19">
         <v>-247310000.0</v>
       </c>
       <c r="H19">
         <v>-348646000.0</v>
       </c>
       <c r="I19">
         <v>-446577000.0</v>
       </c>
@@ -35137,101 +35541,101 @@
       <c r="O19">
         <v>-96903000.0</v>
       </c>
       <c r="P19">
         <v>-117839000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>94051000.0</v>
       </c>
       <c r="F20">
         <v>25000.0</v>
       </c>
       <c r="G20">
         <v>61042000.0</v>
       </c>
       <c r="H20">
         <v>1423000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B21">
         <v>-273000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-132396000.0</v>
       </c>
       <c r="E21">
         <v>132396000.0</v>
       </c>
       <c r="F21">
         <v>-50000000.0</v>
       </c>
       <c r="G21">
         <v>-227907000.0</v>
       </c>
       <c r="H21">
         <v>-17210000.0</v>
       </c>
       <c r="I21">
         <v>-12242000.0</v>
       </c>
@@ -35253,51 +35657,51 @@
       <c r="O21">
         <v>23350000.0</v>
       </c>
       <c r="P21">
         <v>-32051000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B22">
         <v>66131000.0</v>
       </c>
       <c r="C22">
         <v>54575000.0</v>
       </c>
       <c r="D22">
         <v>58020000.0</v>
       </c>
       <c r="E22">
         <v>63188000.0</v>
       </c>
       <c r="F22">
         <v>57707000.0</v>
       </c>
       <c r="G22">
         <v>32743000.0</v>
       </c>
       <c r="H22">
         <v>40081000.0</v>
       </c>
       <c r="I22">
         <v>33719000.0</v>
       </c>
@@ -35351,51 +35755,51 @@
       </c>
       <c r="Z22">
         <v>6510000.0</v>
       </c>
       <c r="AA22">
         <v>5433000.0</v>
       </c>
       <c r="AB22">
         <v>4600000.0</v>
       </c>
       <c r="AC22">
         <v>5000000.0</v>
       </c>
       <c r="AD22">
         <v>4302000.0</v>
       </c>
       <c r="AE22">
         <v>4282000.0</v>
       </c>
       <c r="AF22">
         <v>3817000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B23">
         <v>288059000.0</v>
       </c>
       <c r="C23">
         <v>372614000.0</v>
       </c>
       <c r="D23">
         <v>376313000.0</v>
       </c>
       <c r="E23">
         <v>-93181999.0</v>
       </c>
       <c r="F23">
         <v>533875000.0</v>
       </c>
       <c r="G23">
         <v>717727000.0</v>
       </c>
       <c r="H23">
         <v>491541000.0</v>
       </c>
       <c r="I23">
         <v>442971000.0</v>
       </c>
@@ -35449,51 +35853,51 @@
       </c>
       <c r="Z23">
         <v>20890000.0</v>
       </c>
       <c r="AA23">
         <v>-15486000.0</v>
       </c>
       <c r="AB23">
         <v>102700000.0</v>
       </c>
       <c r="AC23">
         <v>52300000.0</v>
       </c>
       <c r="AD23">
         <v>-4240000.0</v>
       </c>
       <c r="AE23">
         <v>-942000.0</v>
       </c>
       <c r="AF23">
         <v>24307000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B24">
         <v>-190539000.0</v>
       </c>
       <c r="C24">
         <v>-145892000.0</v>
       </c>
       <c r="D24">
         <v>-191969000.0</v>
       </c>
       <c r="E24">
         <v>-645919000.0</v>
       </c>
       <c r="F24">
         <v>-266244000.0</v>
       </c>
       <c r="G24">
         <v>-236969000.0</v>
       </c>
       <c r="H24">
         <v>-346574000.0</v>
       </c>
       <c r="I24">
         <v>-335495000.0</v>
       </c>
@@ -35547,51 +35951,51 @@
       </c>
       <c r="Z24">
         <v>-19588000.0</v>
       </c>
       <c r="AA24">
         <v>-3329000.0</v>
       </c>
       <c r="AB24">
         <v>-50800000.0</v>
       </c>
       <c r="AC24">
         <v>-25700000.0</v>
       </c>
       <c r="AD24">
         <v>18000.0</v>
       </c>
       <c r="AE24">
         <v>122000.0</v>
       </c>
       <c r="AF24">
         <v>-23066000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B25">
         <v>-9803000.0</v>
       </c>
       <c r="C25">
         <v>-232000.0</v>
       </c>
       <c r="D25">
         <v>-1503000.0</v>
       </c>
       <c r="E25">
         <v>-5733000.0</v>
       </c>
       <c r="F25">
         <v>-11555000.0</v>
       </c>
       <c r="G25">
         <v>-2779000.0</v>
       </c>
       <c r="H25">
         <v>39000.0</v>
       </c>
       <c r="I25">
         <v>4322000.0</v>
       </c>
@@ -35645,51 +36049,51 @@
       </c>
       <c r="Z25">
         <v>-2053000.0</v>
       </c>
       <c r="AA25">
         <v>619000.0</v>
       </c>
       <c r="AB25">
         <v>2600000.0</v>
       </c>
       <c r="AC25">
         <v>-2500000.0</v>
       </c>
       <c r="AD25">
         <v>-307000.0</v>
       </c>
       <c r="AE25">
         <v>-84000.0</v>
       </c>
       <c r="AF25">
         <v>531000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B26">
         <v>-333000.0</v>
       </c>
       <c r="C26">
         <v>-643000.0</v>
       </c>
       <c r="D26">
         <v>-6724000.0</v>
       </c>
       <c r="E26">
         <v>-1671000.0</v>
       </c>
       <c r="F26">
         <v>-1163000.0</v>
       </c>
       <c r="G26">
         <v>-1307000.0</v>
       </c>
       <c r="H26">
         <v>-1291000.0</v>
       </c>
       <c r="I26">
         <v>-2454000.0</v>
       </c>
@@ -35725,51 +36129,51 @@
       </c>
       <c r="T26">
         <v>-6115000.0</v>
       </c>
       <c r="U26">
         <v>-3367000.0</v>
       </c>
       <c r="V26">
         <v>-2222000.0</v>
       </c>
       <c r="W26">
         <v>-1261000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B27">
         <v>2669000.0</v>
       </c>
       <c r="C27">
         <v>2225000.0</v>
       </c>
       <c r="D27">
         <v>1743000.0</v>
       </c>
       <c r="E27">
         <v>1332000.0</v>
       </c>
       <c r="F27">
         <v>1486000.0</v>
       </c>
       <c r="G27">
         <v>1410000.0</v>
       </c>
       <c r="H27">
         <v>1346000.0</v>
       </c>
       <c r="I27">
         <v>1545000.0</v>
       </c>
@@ -35813,51 +36217,51 @@
         <v>-435000.0</v>
       </c>
       <c r="W27">
         <v>857000.0</v>
       </c>
       <c r="X27">
         <v>-855000.0</v>
       </c>
       <c r="Y27">
         <v>-252000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>-100000.0</v>
       </c>
       <c r="AC27">
         <v>-400000.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B28">
         <v>-7766000.0</v>
       </c>
       <c r="C28">
         <v>352757000.0</v>
       </c>
       <c r="D28">
         <v>218197000.0</v>
       </c>
       <c r="E28">
         <v>114735000.0</v>
       </c>
       <c r="F28">
         <v>550344000.0</v>
       </c>
       <c r="G28">
         <v>479642000.0</v>
       </c>
       <c r="H28">
         <v>464105000.0</v>
       </c>
       <c r="I28">
         <v>418038000.0</v>
       </c>
@@ -35911,51 +36315,51 @@
       </c>
       <c r="Z28">
         <v>27407000.0</v>
       </c>
       <c r="AA28">
         <v>-11975000.0</v>
       </c>
       <c r="AB28">
         <v>89600000.0</v>
       </c>
       <c r="AC28">
         <v>58000000.0</v>
       </c>
       <c r="AD28">
         <v>40487000.0</v>
       </c>
       <c r="AE28">
         <v>23943000.0</v>
       </c>
       <c r="AF28">
         <v>22309000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B29">
         <v>64983000.0</v>
       </c>
       <c r="C29">
         <v>71512000.0</v>
       </c>
       <c r="D29">
         <v>47023000.0</v>
       </c>
       <c r="E29">
         <v>64053000.0</v>
       </c>
       <c r="F29">
         <v>58920000.0</v>
       </c>
       <c r="G29">
         <v>28758000.0</v>
       </c>
       <c r="H29">
         <v>51907000.0</v>
       </c>
       <c r="I29">
         <v>44855000.0</v>
       </c>
@@ -36009,51 +36413,51 @@
       </c>
       <c r="Z29">
         <v>9196000.0</v>
       </c>
       <c r="AA29">
         <v>7129000.0</v>
       </c>
       <c r="AB29">
         <v>8700000.0</v>
       </c>
       <c r="AC29">
         <v>4700000.0</v>
       </c>
       <c r="AD29">
         <v>4911000.0</v>
       </c>
       <c r="AE29">
         <v>2675000.0</v>
       </c>
       <c r="AF29">
         <v>4703000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B30">
         <v>27644000.0</v>
       </c>
       <c r="C30">
         <v>-203280000.0</v>
       </c>
       <c r="D30">
         <v>-149459000.0</v>
       </c>
       <c r="E30">
         <v>-804701000.0</v>
       </c>
       <c r="F30">
         <v>-409760000.0</v>
       </c>
       <c r="G30">
         <v>-168680000.0</v>
       </c>
       <c r="H30">
         <v>-368736000.0</v>
       </c>
       <c r="I30">
         <v>-452675000.0</v>
       </c>
@@ -36126,1247 +36530,1265 @@
       <c r="AF30">
         <v>-24417000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ30"/>
+  <dimension ref="A1:DL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B2">
+        <v>458439000.0</v>
+      </c>
+      <c r="C2">
+        <v>602460000.0</v>
+      </c>
+      <c r="D2">
         <v>527896000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>438088000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>425411000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>520157000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>443035000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>360909000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>331145000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>301453000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>222046000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>182585000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>125163000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>188593000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>106285000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>209796000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>284154000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>404974000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>732198000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>737050000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>737673000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>653243000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>532694000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>555941000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>663348000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>136341000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>192974000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>52161000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>37930000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>55282000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>45563000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>36500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>42327000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>28604000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>35345000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>35675000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>33049000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>28369000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>29183000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>36904000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>23926000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>25577000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>27261000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>27418000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>30400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>51635000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>27928000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>29397000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>34351000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>33866000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>29633000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>32856000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>24794000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>38491000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>31881000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>32946000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>24228000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>30203000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>39703000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>41176000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>43617000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>42579000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>37432000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>30792000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>44286000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>55343000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>22358000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>21651000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>40646000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>39012000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>31256000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>68554000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>40693000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>31224000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>24788000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>28477000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>25229000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>40101000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>25551000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>22932000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>34292000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>28185000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>43017000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>37200000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>32208000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>22464000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>29912000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>22135000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>17766000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>22758000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>20981000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>28046000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>46477000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>29152000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>22527000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>29976000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>33552000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>29779000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>19391000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>30642000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>26103000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>27885000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>17973000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>17587000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>16901000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>15572000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>21214000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>54300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>9500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>20400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>23100000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>1.0</v>
       </c>
-      <c r="DI2">
-[...2 lines deleted...]
-      <c r="DJ2"/>
+      <c r="DK2">
+        <v>0.0</v>
+      </c>
+      <c r="DL2"/>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B3">
+        <v>1512000</v>
+      </c>
+      <c r="C3">
+        <v>922000</v>
+      </c>
+      <c r="D3">
         <v>362000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>129000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2116000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2366000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1721000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3393000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4149000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6305000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2437000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1892000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1797000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3776000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3507000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4012000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4287000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2117000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1874000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1126000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2895000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1024000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1439000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1860000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1087000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1370000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1327000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2325000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2820000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1501000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2399000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1695000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>477000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>499000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>397000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1497000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>723000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1118000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1877000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4043000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2698000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1960000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1424000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1569000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1009000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2738000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1435000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2535000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1409000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>572000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1910000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1902000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1696000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>910000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>828000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>305000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>673000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>547000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>491000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>222000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>49000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>629000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>805000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>450000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>235000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>428000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>879000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>525000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>157000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>455000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>342000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>695000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>1155000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1249000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>2019000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>2006000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1545000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>800000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>305000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1825000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>290000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1078000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>199000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>550000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>217000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>259000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>735000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>582000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>972000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>342000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>186000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>340000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>372000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>582000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>662000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>437000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>60000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>83000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>189000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>149000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>106000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>165000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>443000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>265000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>145000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>317000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>323000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>15400000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>1900000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>100000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>100000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>500000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>510000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>360000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>910000</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-63430000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>82308000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-103511000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-74358000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-120820000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-327224000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-4852000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-623000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>84430000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>120549000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-23247000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-107407000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>527007000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-56633000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>140813000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>14231000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-17352000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>9719000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>9063000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-5827000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>13723000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-6741000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-330000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>2626000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>4680000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-814000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-7721000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>12978000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-1651000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-1684000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-167000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-2982000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-21235000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>23707000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-1469000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-4954000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>485000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>4233000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-3223000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>8062000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-13697000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>6610000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-1065000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>8718000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-5975000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-9500000.0</v>
       </c>
-      <c r="BG4"/>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
@@ -37377,206 +37799,208 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>-144000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1830000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>4535000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-5821000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-6868000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4596000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>346000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4315000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2810000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-5041000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3336000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-5597000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-9354000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4387000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1267000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>719000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1230000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1419000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3821000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1365000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-481000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4148000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3721000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>4393000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-417000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1220000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>27164000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-31538000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-669000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1324000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>624000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1991000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-3243000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>3173000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1537000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>1419000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>882000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>2675000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1313000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2995000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>2988000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>418000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>2025000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-237000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-833000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-820000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
@@ -37587,742 +38011,756 @@
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B6">
+        <v>-133094000.0</v>
+      </c>
+      <c r="C6">
+        <v>-144021000.0</v>
+      </c>
+      <c r="D6">
         <v>74564000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>89808000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>12677000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-94746000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>77122000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>82126000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>29764000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>29692000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>79407000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>39461000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>57422000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-63430000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>82308000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-103511000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-74358000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-120820000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-327224000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4852000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-623000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>84430000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>120549000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-23247000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-107407000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>527007000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-56633000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>140813000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>14231000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-17352000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>9719000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>9063000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-5827000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>13723000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-6741000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-330000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2626000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>4680000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-814000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-7721000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>12978000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1651000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1684000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-167000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-2982000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-21235000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>23707000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1469000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-4954000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>485000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>4233000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3223000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>8062000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-13697000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>6610000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1065000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>8718000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-5975000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-9500000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-1473000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-2441000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>1038000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>5147000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>6640000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-13494000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-11057000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>32985000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>707000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-18995000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>1634000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>7756000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-37298000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>27861000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>9469000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>6436000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>1608000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>3248000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-14872000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>14550000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>2619000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-11360000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>6107000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-14832000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>5817000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>4992000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>9744000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-7448000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>7777000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>4369000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-4992000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>1777000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-7065000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-18431000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>17325000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>6625000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-7449000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-3576000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>3773000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>10388000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-11251000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>4539000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-1782000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>9912000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>386000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>686000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>1329000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-5642000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-33100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>44800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>-10900000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>-2700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>36700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-3430000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>2730000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>-5130000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B7">
+        <v>-25935000.0</v>
+      </c>
+      <c r="C7">
+        <v>17562000.0</v>
+      </c>
+      <c r="D7">
         <v>-8781000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5421000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-16590000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2948000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1767000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4718000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>10228000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-5699000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1389000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>784000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3809000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3934000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-13128000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>9101000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2715000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-256000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5623000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>8532000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1041000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>5028000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-5762000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>5865000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-6949000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3658000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-5346000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>8855000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-816000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>3870000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-7227000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>4663000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-903000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>2673000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-4903000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>298000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>4022000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>282000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-5079000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>36466000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-37683000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>1189000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-1783000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>1523000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-872000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>5436000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-569000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>2321000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-1959000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>115000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-816000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>10810000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-1880000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-1145000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-2522000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>3356000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-1373000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-37000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>122000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>1568000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-505000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>2804000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>320000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-1164000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-1701000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-38000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-1132000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-1981000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-1064000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>894000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>1395000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>1116000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>258000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-3832000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-163000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>2104000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>1366000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-2495000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>671000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>692000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-350000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-445000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>1168000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-704000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-43000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-227000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-297000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-190000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>662000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>399000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-2760000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>6405000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-248000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-4916000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-2221000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-3422000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-440000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-1545000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-1153000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-469000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>1040000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>1542000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>574000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-1717000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-730000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>382000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>399000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>15000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-13700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>2600000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>-5100000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>11300000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>5100000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>6500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>-430000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -38393,676 +38831,686 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B9">
         <v>3779000.0</v>
       </c>
       <c r="C9">
+        <v>-7558000.0</v>
+      </c>
+      <c r="D9">
+        <v>3779000.0</v>
+      </c>
+      <c r="E9">
         <v>9637000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-7837000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>673000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-667000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>330000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>13246000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-9734000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3453000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1337000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-4747000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2761000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>277000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1888000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-7183000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-10668000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3102000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1814000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1278000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>598000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-2190000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1529000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1074000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2636000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-4061000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1967000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>851000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1039000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-707000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2677000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1377000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-241000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-4137000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-4004000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>4553000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-616000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-1108000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>27286000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-31348000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-1119000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1275000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-815000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1702000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-3659000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>2855000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>2006000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>689000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>951000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>2620000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>482000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-3465000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>735000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-876000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1543000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-435000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-1568000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>5000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>1005000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-3278000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>543000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>388000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-1059000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-1430000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-272000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-900000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-3905000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-410000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-245000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>945000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
         <v>553000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-938000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1173000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>13405000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-6701000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4468000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-10412000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10">
         <v>407000.0</v>
       </c>
-      <c r="AG10">
-[...4 lines deleted...]
-      </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>2392000.0</v>
       </c>
-      <c r="AL10">
-[...2 lines deleted...]
-      <c r="AM10">
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
         <v>1790000.0</v>
       </c>
-      <c r="AN10">
-[...2 lines deleted...]
-      <c r="AO10">
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>671000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>918000.0</v>
       </c>
-      <c r="AQ10">
-[...2 lines deleted...]
-      <c r="AR10">
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>518000.0</v>
       </c>
-      <c r="AS10">
-[...4 lines deleted...]
-      </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>202000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2369000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2405000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2724000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1655000.0</v>
       </c>
-      <c r="BC10">
-[...4 lines deleted...]
-      </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>300000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>266000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>3397000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>3626000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1900000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>790000.0</v>
       </c>
-      <c r="BP10"/>
-[...1 lines deleted...]
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10">
         <v>64000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10">
         <v>726000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>545000.0</v>
       </c>
-      <c r="BY10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10">
-        <v>7000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="CD10"/>
       <c r="CE10">
+        <v>7000.0</v>
+      </c>
+      <c r="CF10"/>
+      <c r="CG10">
         <v>724000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>435000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>1049000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>204000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>606000.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>-1866000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-14169000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>6558000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3827000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>9852000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3215000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4534000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>237000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4405000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-3572000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4336000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-5875000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1022000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-1285000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>6888000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1667000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>4909000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-6520000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1986000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>476000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2917000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-766000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>4302000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-531000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>898000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-3971000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>9180000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-6335000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2308000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-3058000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2338000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-2574000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>9095000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-3424000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>315000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-2648000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-836000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-3436000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>10328000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1585000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-1880000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-1646000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1813000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-938000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1531000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>117000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
@@ -39073,206 +39521,208 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>-1399000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-1000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-1525000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>492000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-1440000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-4494000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>392000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5286000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-10852000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4784000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-634000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7556000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>697000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2015000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>309000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2349000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2368000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-1240000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>446000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>515000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1224000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1150000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5757000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-3659000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3481000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-2449000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>5514000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-1347000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-1314000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1839000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-1741000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1924000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-1482000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-284000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>651000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-173000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>549000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>899000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-669000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>140000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1061000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>105000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2098000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-1672000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>-571000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1177000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
@@ -39283,159 +39733,161 @@
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-1173000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-13405000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7213000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4468000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>10412000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-2521000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6718000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>237000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4405000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-3572000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4336000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-5875000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1022000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-1285000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>6888000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-1667000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>4909000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-6520000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1986000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>476000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2917000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-766000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>698000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-531000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>898000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>2095000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13">
         <v>5435000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-6605000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -39457,1086 +39909,1106 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B14">
+        <v>3703000.0</v>
+      </c>
+      <c r="C14">
+        <v>3862000.0</v>
+      </c>
+      <c r="D14">
         <v>3644000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3817000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3189000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1841000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2059000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2408000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1940000.0</v>
       </c>
-      <c r="I14">
-[...2 lines deleted...]
-      <c r="J14">
+      <c r="K14">
+        <v>2023000.0</v>
+      </c>
+      <c r="L14">
         <v>1898000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1936000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1961000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1919000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1923000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1317000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1773000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1725000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1758000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1166000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1685000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1669000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1721000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1649000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1519000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1615000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1299000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1807000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1308000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1339000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1509000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1150000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1197000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1228000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1236000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1268000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1291000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1350000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1333000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1238000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1265000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>980000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1001000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>988000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1014000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1019000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1018000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1012000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1052000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1052000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1011000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1009000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>512000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>566000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>554000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>643000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>527000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>533000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>522000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>536000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>523000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>514000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>502000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>501000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>516000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>508000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>509000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>500000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>504000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>492000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>501000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>1292000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>541000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>227000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>364000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>226000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>326000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>227000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>304000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>377000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>332000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>335000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>381000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>408000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>428000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>458000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>523000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>411000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>456000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>404000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>493000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>553000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>606000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>501000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>533000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>420000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>-364000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>604000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>769000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>650000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>603000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>594000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>639000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>613000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>628000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>600000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>633000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>700000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DG14">
         <v>400000.0</v>
       </c>
       <c r="DH14">
+        <v>600000.0</v>
+      </c>
+      <c r="DI14">
+        <v>400000.0</v>
+      </c>
+      <c r="DJ14">
         <v>290000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>290000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>270000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B15">
+        <v>6704000.0</v>
+      </c>
+      <c r="C15">
+        <v>6704000.0</v>
+      </c>
+      <c r="D15">
         <v>6706000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>6381000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>6382000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>4877000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4852000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>4854000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>4855000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4750000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4755000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4732000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4744000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4749000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>4771000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>4772000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>4026000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4026000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>4035000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>4025000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3946000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3946000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>3935000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>4020000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2873000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2617000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2618000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2593000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2583000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>2591000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2591000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2592000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2599000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2523000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2522000.0</v>
       </c>
       <c r="AJ15">
         <v>2523000.0</v>
       </c>
       <c r="AK15">
+        <v>2522000.0</v>
+      </c>
+      <c r="AL15">
+        <v>2523000.0</v>
+      </c>
+      <c r="AM15">
         <v>2524000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2525000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2388000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2387000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2386000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2385000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2377000.0</v>
       </c>
       <c r="AS15">
         <v>2377000.0</v>
       </c>
       <c r="AT15">
+        <v>2377000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2377000.0</v>
+      </c>
+      <c r="AV15">
         <v>2384000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2376000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2371000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>2387000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2387000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>2380000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>2065000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>2064000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>2064000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>2058000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>2054000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>2053000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>2049000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>2040000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>2033000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>2027000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>2025000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>2017000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>2014000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>1453000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>1449000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>1443000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1435000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1426000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1422000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1415000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1371000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>1370000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>1369000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1366000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1370000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1328000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1331000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1336000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1252000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>1258000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>1258000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1310000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>1243000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>1291000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>1202000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1197000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>1193000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>1201000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>1180000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>1179000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>1101000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>1027000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>1028000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>1566000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>946000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>909000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>911000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>878000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>845000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>844000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>843000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>771000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>769000.0</v>
       </c>
       <c r="DB15">
         <v>770000.0</v>
       </c>
       <c r="DC15">
+        <v>769000.0</v>
+      </c>
+      <c r="DD15">
+        <v>770000.0</v>
+      </c>
+      <c r="DE15">
         <v>800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DF15">
         <v>700000.0</v>
       </c>
       <c r="DG15">
+        <v>700000.0</v>
+      </c>
+      <c r="DH15">
+        <v>700000.0</v>
+      </c>
+      <c r="DI15">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>620000.0</v>
       </c>
       <c r="DJ15">
         <v>620000.0</v>
       </c>
+      <c r="DK15">
+        <v>620000.0</v>
+      </c>
+      <c r="DL15">
+        <v>620000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B16">
+        <v>325345000.0</v>
+      </c>
+      <c r="C16">
+        <v>458439000.0</v>
+      </c>
+      <c r="D16">
         <v>602460000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>527896000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>438088000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>425411000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>520157000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>443035000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>360909000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>331145000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>301453000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>222046000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>182585000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>125163000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>188593000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>106285000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>209796000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>284154000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>404974000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>732198000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>737050000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>737673000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>653243000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>532694000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>555941000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>663348000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>136341000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>192974000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>52161000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>37930000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>55282000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>45563000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>36500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>42327000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>28604000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>35345000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>35675000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>33049000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>28369000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>29183000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>36904000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>23926000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>25577000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>27251000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>27418000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>30400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>51635000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>27928000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>29397000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>34351000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>33866000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>29633000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>32856000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>24794000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>38491000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>31881000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>32946000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>24228000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>30203000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>39703000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>41176000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>43617000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>42579000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>37432000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>30792000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>44286000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>55343000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>22358000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>21651000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>40646000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>39012000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>31256000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>68554000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>40693000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>31224000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>30085000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>28477000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>25229000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>40101000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>25551000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>22932000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>34292000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>28185000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>43017000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>37200000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>32208000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>22464000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>29912000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>22135000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>17766000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>22758000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>20981000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>28046000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>46477000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>29152000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>22527000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>29976000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>33552000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>29779000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>19391000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>30642000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>26103000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>27885000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>17973000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>17587000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>16901000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>15572000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>21200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>54300000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>9500000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>20400000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>36700000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>-3430000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>2730000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>-5130000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40607,572 +41079,584 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B18">
+        <v>3643000.0</v>
+      </c>
+      <c r="C18">
+        <v>35981000.0</v>
+      </c>
+      <c r="D18">
         <v>18828000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>25975000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>4934000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>17864000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>9878000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>18848000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>22222000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4135000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>10023000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>15826000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>11112000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>7806000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1307000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>21759000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>12180000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>15910000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1914000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>19141000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>14813000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>8811000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>9671000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7489000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>7405000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2990000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5230000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>18100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>9698000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>15720000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-1005000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>14588000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>9072000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>13295000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>3745000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>9338000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>7522000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>10339000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1651000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>43816000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-34617000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>3169000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>4271000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>6939000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>7039000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>9084000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3813000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>6911000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>4333000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>6688000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>4562000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>15592000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>2888000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>5767000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>4026000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>11320000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>2798000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>5582000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>5844000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>7792000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>6466000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>11202000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>3220000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>4914000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-397000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>5043000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-406000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>3624000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>4879000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>151000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>4801000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>5122000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>3774000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-1649000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>1189000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>2883000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>3195000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-721000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>2634000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>3356000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>1253000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>3207000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>1717000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>742000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>1837000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>3267000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>2121000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>1227000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>3486000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>2728000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-1544000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>10157000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>1570000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>674000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-2206000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-368000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-883000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>2555000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>3028000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-134000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>3472000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>4205000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>790000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-95000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>176000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>4477000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>1521000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>2700000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>-14400000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>6100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-3200000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-1200000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>-11380000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>2730000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>230000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B19">
+        <v>8129000.0</v>
+      </c>
+      <c r="C19">
+        <v>22595000.0</v>
+      </c>
+      <c r="D19">
         <v>-98350000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-41579000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>197196000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-117103000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-18007000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-89686000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-97855000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-48848000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>33109000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>30571000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-18610000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-144307000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-17527000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-236187000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-102294000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-140239000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-297979000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-90267000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-101155000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-62491000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-63350000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-22159000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-4035000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-155240000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-65876000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-71441000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-124238000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-123635000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-29332000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-81814000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-126636000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-94214000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-143913000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-34042000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-53579000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-87243000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-14155000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-80367000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-8519000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-30265000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-16671000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-24239000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-7238000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-91226000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>37111000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-11849000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-21661000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-17698000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>5337000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-84753000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>22362000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>10482000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-27212000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-19337000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-3437000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>12154000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>-86283000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
@@ -41183,87 +41667,89 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
-[...4 lines deleted...]
-      </c>
+      <c r="S20"/>
+      <c r="T20"/>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
+      <c r="W20">
+        <v>0.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
@@ -41311,208 +41797,214 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>230</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
         <v>-17604000.0</v>
       </c>
-      <c r="D21"/>
-[...9 lines deleted...]
-      <c r="J21"/>
+      <c r="F21">
+        <v>-255396000.0</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-102083000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-30313000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>132396000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>132396000.0</v>
       </c>
-      <c r="Q21"/>
-[...1 lines deleted...]
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21">
         <v>-50000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-25000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>83516000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>83516000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-169327000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-246986000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>190591000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2185000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-20194000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-9683000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>17779000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-5112000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-7305000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-5390000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-98586000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>99039000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-84799000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>79218000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>33861000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-7925000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>31802000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>69549000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>29503000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-64365000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>54485000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>14386000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>75992000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-36043000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>27818000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-1731000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-5541000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3199000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-35026000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>22499000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>25325000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-22654000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>23470000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-7846000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>7765000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-39000.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
@@ -41523,3032 +42015,3088 @@
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
+      <c r="DL21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B22">
+        <v>28061000.0</v>
+      </c>
+      <c r="C22">
+        <v>28304000.0</v>
+      </c>
+      <c r="D22">
         <v>27036000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>33649000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7045000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13956000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>11481000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>15064000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>13954000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>12957000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12600000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>13977000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>13727000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>13827000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>16489000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>15880000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>16625000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>15438000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>15245000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14629000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>14907000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>13990000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>14181000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>7899000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>7785000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8246000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8813000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>10484000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>10357000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>9767000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9473000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>8945000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>9236000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>8441000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>7097000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>3451000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>7246000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>6683000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>6480000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5040000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>6416000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>4065000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>5019000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>5508000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5522000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5602000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>5565000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>6743000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>5548000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>5617000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>5166000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>4728000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>4703000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2951000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>4297000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>3890000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>4563000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>4336000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>4347000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>3869000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>4067000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>3891000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>3277000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>2926000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>3106000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>3124000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>2160000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1549000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2249000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>2488000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>2226000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>685000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>372000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>2176000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>2002000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>2420000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>2411000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>2382000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1921000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2513000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>2343000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>2335000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>2431000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>2462000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>2285000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>2344000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>2047000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>1808000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>2033000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>2015000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>2015000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>2385000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>2380000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>2283000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>2009000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>2355000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>2767000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>1926000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>1618000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>1890000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>1735000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>1503000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>1382000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>1400000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>1393000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>1393000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>1247000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>1000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>1320000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>1180000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DH22">
         <v>1100000.0</v>
       </c>
       <c r="DI22">
+        <v>1200000.0</v>
+      </c>
+      <c r="DJ22">
+        <v>1100000.0</v>
+      </c>
+      <c r="DK22">
         <v>1300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>1080000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B23">
+        <v>-35934000.0</v>
+      </c>
+      <c r="C23">
+        <v>-68432000.0</v>
+      </c>
+      <c r="D23">
         <v>114971000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>122131000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>70210000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7004000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>88714000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>154415000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>106104000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>73292000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>38803000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-4031000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>69706000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>178946000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>131692000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1373999.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-78009000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10957000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-24756000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>121991000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>88863000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>146665000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>176356000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>159065000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>64967000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>495806000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2111000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>226732000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>140833000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>77403000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>46573000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>88407000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>120814000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>191510000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>42240000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>107205000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-16179000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>52332000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>8014000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>197000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-6597000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>384000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>75158000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-32639000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-15056000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-4633000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>20302000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-19235000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>15816000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>22389000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-6656000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-48319000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5735000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1101000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>60442000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>4783000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>25223000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>18433000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>83137000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>56548000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>48490000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>22666000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>63538000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>48214000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>19720000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>62469000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>75676000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>68418000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>44192000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>20301000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>10112000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>7163000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>51590000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>65359000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>31327000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>9753000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1437000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>6759000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>9886000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>6862000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1401000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-700000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>5256000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>17942000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-3732000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>21007000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>5415000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>14712000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>5017000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-7508000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>9246000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>5852000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-9838000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>19921000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>14031000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>6514000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>8291000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>2996000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>20696000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-1691000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>8322000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>6057000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>8132000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>2029000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-3637000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>3539000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-17449000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>-34300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>140800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>-19800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>16000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>37900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>6660000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>5340000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>8530000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B24">
+        <v>-103175000.0</v>
+      </c>
+      <c r="C24">
+        <v>-75512000.0</v>
+      </c>
+      <c r="D24">
         <v>63287000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>7266000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-45365000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-123867000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1170000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-10555000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-113771000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-57995000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>36310000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>20912000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-27673000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-159497000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-25711000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-265494000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-111104000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-154939000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-114382000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-120200000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-37523000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-88124000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-20397000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-14672000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>79375000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-182475000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-46345000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-67306000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-131291000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-98030000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-50248000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-91878000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-52989000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-55688000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-134940000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-42887000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-89802000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-114321000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-36379000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-81312000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-24833000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-52112000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-26379000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-65281000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-64834000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-104181000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1680000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-31068000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-17910000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-15591000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1429000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-19563000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-43381000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-54308000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-5930000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-20241000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-5966000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-47971000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-10523000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-16222000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-12793000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-28561000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>1695000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-42948000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-11867000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-25618000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>4392000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-23804000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-17585000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>2329000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-5661000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-3172000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-11872000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-47782000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-14703000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-494000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-14778000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-30328000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>5029000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-9233000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-6354000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-5316000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-16167000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-12218000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>2475000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-19216000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>986000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>4084000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-8744000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-6445000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-12439000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-17813000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-11142000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-12296000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-3093000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-13311000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-5795000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-8746000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-6061000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-11320000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-9876000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>-3508000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>5116000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-4283000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>15650000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>-14861000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>165000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DE24">
         <v>14100000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>-50700000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>-3600000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DH24">
         <v>-10600000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>-17600000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>1290000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>-5329999.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>-13890000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B25">
+        <v>-1706000.0</v>
+      </c>
+      <c r="C25">
+        <v>-13861000.0</v>
+      </c>
+      <c r="D25">
         <v>-3500000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-17561000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>12615000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>840000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-629000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-338000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-222000.0</v>
       </c>
-      <c r="I25">
-[...2 lines deleted...]
-      <c r="J25">
+      <c r="K25">
+        <v>677000.0</v>
+      </c>
+      <c r="L25">
         <v>-1532000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>589000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>680000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-575000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1086000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-762000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>444000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>864000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-8093000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-4347000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1770000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-11130000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>461000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-6351000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5849000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-2129000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1242000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-958000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1427000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1970000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-2953000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1199000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-250000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1175000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>35000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>5490000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-4518000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2935000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-2697000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4923000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-2133000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-1277000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1218000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>342000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2215000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-383000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-923000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-733000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>983000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>357000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>903000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>847000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1145000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>4202000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2442000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3664000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-319000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>1224000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1285000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>1992000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>2368000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>4573000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-127000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>3062000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-2127000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>1832000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-1141000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>4046000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>3316000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-3299000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>996000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>2724000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>3758000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>1029000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1005000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>349000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>658000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-15000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>64000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>1643000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-761000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>2125000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-2027000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>149000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-578000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>1007000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>140000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>388000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>1351000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>285000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-1056000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>1214000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>-749000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>3432000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-1835000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>1079000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-2305000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>2034000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>2398000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-2091000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>183000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>959000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>-1104000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>39000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>-926000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>1722000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>-216000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>-320000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>2220000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>-13900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>-17840000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>-5399999.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B26">
+        <v>-1000.0</v>
+      </c>
+      <c r="C26">
         <v>-542000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
+        <v>-542000.0</v>
+      </c>
+      <c r="E26">
         <v>-332000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-1000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-10000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-332000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>10000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-442000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-210000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-65000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1839000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-2312000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-2508000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1671000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>94051000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-1000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-1670000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-1002000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-159000.0</v>
       </c>
       <c r="W26">
         <v>-1000.0</v>
       </c>
       <c r="X26">
-        <v>-981000.0</v>
+        <v>-159000.0</v>
       </c>
       <c r="Y26">
         <v>-1000.0</v>
       </c>
       <c r="Z26">
+        <v>-981000.0</v>
+      </c>
+      <c r="AA26">
+        <v>-1000.0</v>
+      </c>
+      <c r="AB26">
         <v>-324000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>28000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>40155000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-41273000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-201000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-2000000.0</v>
       </c>
-      <c r="AF26">
-[...2 lines deleted...]
-      <c r="AG26">
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>-6000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-448000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-517000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-3000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-254000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-1103000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-21000.0</v>
       </c>
-      <c r="AN26">
-[...4 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-23000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>868000.0</v>
       </c>
-      <c r="AR26">
-[...4 lines deleted...]
-      </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>-868000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>93000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-93000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-1582000.0</v>
       </c>
-      <c r="AX26">
-[...2 lines deleted...]
-      <c r="AY26">
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>713000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>24000.0</v>
       </c>
-      <c r="BA26">
-[...2 lines deleted...]
-      <c r="BB26">
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>2000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>48000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>374000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>115000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>413000.0</v>
       </c>
-      <c r="BG26">
-[...4 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26"/>
+      <c r="BM26">
         <v>68456000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>50647000.0</v>
       </c>
-      <c r="BM26"/>
-[...1 lines deleted...]
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>482000.0</v>
       </c>
-      <c r="BP26"/>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-347000.0</v>
       </c>
-      <c r="BW26"/>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B27">
-        <v>791000.0</v>
+        <v>1032000.0</v>
       </c>
       <c r="C27">
-        <v>778000.0</v>
+        <v>1036000.0</v>
       </c>
       <c r="D27">
         <v>791000.0</v>
       </c>
       <c r="E27">
+        <v>778000.0</v>
+      </c>
+      <c r="F27">
+        <v>791000.0</v>
+      </c>
+      <c r="G27">
         <v>645000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>455000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>389000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>471000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>482000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>883000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>432000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>350000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>345000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>616000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>235000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>340000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>256000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>501000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>287000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>387000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>303000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>509000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>287000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>288000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>286000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>549000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>237000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>242000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>275000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>592000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>326000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>269000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>272000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>677000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>328000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>204000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>207000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>189000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>192000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>216000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>172000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>240000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>147000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>169000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>148000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>157000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>103000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>118000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>119000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>208000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>100000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>104000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>103000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>83000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>72000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>73000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>73000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>59000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="BI27">
         <v>49000.0</v>
       </c>
       <c r="BJ27">
+        <v>62000.0</v>
+      </c>
+      <c r="BK27">
+        <v>49000.0</v>
+      </c>
+      <c r="BL27">
         <v>53000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>39000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>44000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>45000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>77000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>35000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>31000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>31000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>25000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27">
         <v>31000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>-560000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>-51000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>-143000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>-81000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>-79000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>-13000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>-17000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CF27">
         <v>-359000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CG27">
         <v>-262000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>-292000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CI27">
         <v>169000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CJ27">
         <v>-50000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CK27">
         <v>1307000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-28000.0</v>
       </c>
       <c r="CL27">
         <v>-211000.0</v>
       </c>
       <c r="CM27">
+        <v>-28000.0</v>
+      </c>
+      <c r="CN27">
+        <v>-211000.0</v>
+      </c>
+      <c r="CO27">
         <v>-162000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CP27">
         <v>-214000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CQ27">
         <v>-217000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>-262000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>-145000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CT27">
         <v>-8000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CU27">
         <v>-48000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CV27">
         <v>-51000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CW27">
         <v>267000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CX27">
         <v>-277000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CY27">
         <v>18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="CZ27">
         <v>-8000.0</v>
       </c>
       <c r="DA27">
+        <v>7000.0</v>
+      </c>
+      <c r="DB27">
+        <v>-8000.0</v>
+      </c>
+      <c r="DC27">
         <v>-40000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DD27">
         <v>41000.0</v>
       </c>
-      <c r="DC27"/>
-      <c r="DD27">
+      <c r="DE27"/>
+      <c r="DF27">
         <v>-2600000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DG27">
         <v>2500000.0</v>
       </c>
-      <c r="DF27"/>
-      <c r="DG27">
+      <c r="DH27"/>
+      <c r="DI27">
         <v>-200000.0</v>
       </c>
-      <c r="DH27">
-[...3 lines deleted...]
-      <c r="DJ27"/>
+      <c r="DJ27">
+        <v>0.0</v>
+      </c>
+      <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B28">
+        <v>-42639000.0</v>
+      </c>
+      <c r="C28">
+        <v>-125136000.0</v>
+      </c>
+      <c r="D28">
         <v>107723000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>98146000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-191569000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2127000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>83530000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>149571000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>101248000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>68100000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>33838000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-8828000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>63123000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>69802000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>94100000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>126250000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12016000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6930000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-30461000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>66957000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>84891000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>226234000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>172262000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-14283000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-185929000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>683739000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-3885000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>205396000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>128482000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>91558000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>38669000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>76510000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>112825000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>90395000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>138308000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>19367000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>60513000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>83415000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>15755000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>29590000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>60565000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>27501000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>8385000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>19469000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-3047000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>68982000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-18993000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>6245000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>11621000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>12879000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-5844000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-85686000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>26193000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>24362000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>35726000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>26193000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>15323000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>24260000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>81462000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>53806000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>39063000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-6458000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>65843000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>56756000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>28731000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>77844000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>74267000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>67383000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>35002000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>20045000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>9197000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>5992000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>59093000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>63936000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>29413000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>22826000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>11130000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>27751000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>5886000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2402000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-6044000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>7073000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1475000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>15105000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-5437000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>19560000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>4256000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>13694000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>1731000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-7338000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>8929000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>4871000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-11109000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>18664000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>12894000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>3893000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>7609000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>12235000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>39416000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-1301000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>7515000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>5905000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>15288000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>1974000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-14963000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-1592000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>2606000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>-50400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>139400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>-19500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>20100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>36700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>6660000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>5340000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>8530000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B29">
+        <v>5155000.0</v>
+      </c>
+      <c r="C29">
+        <v>36903000.0</v>
+      </c>
+      <c r="D29">
         <v>19190000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>26104000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7050000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>20230000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>11599000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>22241000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>26371000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>10440000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>12460000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>17718000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>12909000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>11582000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4814000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>25771000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>16467000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>18027000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3788000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>20267000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>17708000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9835000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>11110000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>9349000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>8492000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4360000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>6557000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>20425000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>12518000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>17221000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1394000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>16283000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>9549000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>13794000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>4142000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>10835000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>8245000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>11457000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>226000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>47859000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-31919000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>5129000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>5695000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>8508000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>8048000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>11822000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>5248000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>9446000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>5742000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>7260000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>6472000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>17494000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>4584000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>6677000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>4854000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>11625000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>3471000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>6129000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>6335000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>8014000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>6515000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>11831000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>4025000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>5364000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-162000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>5471000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>473000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>4149000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>5036000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>606000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>5143000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>5817000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>4929000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-400000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>3208000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>4889000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>4740000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>79000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>2939000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>5181000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>1543000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>4285000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>1916000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>1292000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>2054000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>3526000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>2856000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>1809000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>4458000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>3070000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-1358000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>10497000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>1942000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>1256000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-1544000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>69000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-823000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>2638000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>3217000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>15000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>3578000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>4370000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>1233000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>170000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>321000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>4794000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>1844000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>18100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>-12500000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>6200000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>-3100000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>-700000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>-10870000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>3090000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>1140000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B30">
+        <v>-95610000.0</v>
+      </c>
+      <c r="C30">
+        <v>-55788000.0</v>
+      </c>
+      <c r="D30">
         <v>-52349000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-34442000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>197196000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-117103000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-18007000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-89686000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-97855000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-48848000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>33109000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>30571000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-18610000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-144814000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-16606000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-255532000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-102841000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-145777000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-300551000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-92076000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-103222000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-151639000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-62823000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-18313000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>70030000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-161092000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-59305000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-85008000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-126769000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-126131000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-30344000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-83730000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-128201000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-90466000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-149191000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-30532000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-66132000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-90192000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-16795000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-85170000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-15668000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-34281000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-15764000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-28144000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-7983000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-102039000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>37452000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-17160000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-22317000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-19654000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3605000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>64969000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-22715000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-44736000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-33970000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-38883000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-10076000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-36364000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-97297000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-63293000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-48019000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-4335000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-64721000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-55480000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-42063000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-94372000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-41755000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-70825000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-59033000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-19017000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-6584000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-48958000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-36161000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-55866000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-26185000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-26107000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-12622000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-42702000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5725000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-4964000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-6859000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-5251000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-18223000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-10580000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>8375000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-13342000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-14560000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-7726000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-1820000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-724000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-5794000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-22433000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-9264000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-2595000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-4725000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-11411000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-10362000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-11100000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-32245000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-9965000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-6554000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-12057000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-6609000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-1758000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>15328000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-1873000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-10092000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-3600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-82200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>2300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-19600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-25400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>780000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-5689999.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-14800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>