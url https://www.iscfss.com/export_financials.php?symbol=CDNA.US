--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1508,51 +1511,53 @@
         <v>41000.0</v>
       </c>
       <c r="J15">
         <v>29000.0</v>
       </c>
       <c r="K15">
         <v>21000.0</v>
       </c>
       <c r="L15">
         <v>12000.0</v>
       </c>
       <c r="M15">
         <v>12000.0</v>
       </c>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15">
         <v>1000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>4653000.0</v>
+      </c>
       <c r="C16">
         <v>4848000.0</v>
       </c>
       <c r="D16">
         <v>4748000.0</v>
       </c>
       <c r="E16">
         <v>5342000.0</v>
       </c>
       <c r="F16">
         <v>4208000.0</v>
       </c>
       <c r="G16">
         <v>24026000.0</v>
       </c>
       <c r="H16">
         <v>3686000.0</v>
       </c>
       <c r="I16">
         <v>39000.0</v>
       </c>
       <c r="J16">
         <v>39000.0</v>
       </c>
       <c r="K16">
@@ -1905,51 +1910,51 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-45750000.0</v>
+        <v>-39235000.0</v>
       </c>
       <c r="C28">
         <v>-86323000.0</v>
       </c>
       <c r="D28">
         <v>-47976000.0</v>
       </c>
       <c r="E28">
         <v>-50924000.0</v>
       </c>
       <c r="F28">
         <v>-327133000.0</v>
       </c>
       <c r="G28">
         <v>-116567000.0</v>
       </c>
       <c r="H28">
         <v>-32836000.0</v>
       </c>
       <c r="I28">
         <v>-64444000.0</v>
       </c>
       <c r="J28">
         <v>17164000.0</v>
       </c>
@@ -2409,51 +2414,51 @@
       </c>
       <c r="J39">
         <v>2704000.0</v>
       </c>
       <c r="K39">
         <v>2372000.0</v>
       </c>
       <c r="L39">
         <v>1341000.0</v>
       </c>
       <c r="M39">
         <v>1084000.0</v>
       </c>
       <c r="N39">
         <v>255000.0</v>
       </c>
       <c r="O39">
         <v>248000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>79861000.0</v>
+        <v>68693000.0</v>
       </c>
       <c r="C40">
         <v>70734000.0</v>
       </c>
       <c r="D40">
         <v>54509000.0</v>
       </c>
       <c r="E40">
         <v>55100000.0</v>
       </c>
       <c r="F40">
         <v>55798000.0</v>
       </c>
       <c r="G40">
         <v>33505000.0</v>
       </c>
       <c r="H40">
         <v>22619000.0</v>
       </c>
       <c r="I40">
         <v>14754000.0</v>
       </c>
       <c r="J40">
         <v>23781000.0</v>
       </c>
@@ -2838,97 +2843,99 @@
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>15721000.0</v>
       </c>
       <c r="K50">
         <v>22846000.0</v>
       </c>
       <c r="L50">
         <v>2866000.0</v>
       </c>
       <c r="M50">
         <v>5961000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>19679000.0</v>
+        <v>26194000.0</v>
       </c>
       <c r="C51">
         <v>28366000.0</v>
       </c>
       <c r="D51">
         <v>34221000.0</v>
       </c>
       <c r="E51">
         <v>38997000.0</v>
       </c>
       <c r="F51">
         <v>21352000.0</v>
       </c>
       <c r="G51">
         <v>18102000.0</v>
       </c>
       <c r="H51">
         <v>5387000.0</v>
       </c>
       <c r="I51">
         <v>172000.0</v>
       </c>
       <c r="J51">
         <v>34059000.0</v>
       </c>
       <c r="K51">
         <v>23944000.0</v>
       </c>
       <c r="L51">
         <v>15753000.0</v>
       </c>
       <c r="M51">
         <v>11412000.0</v>
       </c>
       <c r="N51">
         <v>15418000.0</v>
       </c>
       <c r="O51">
         <v>14923000.0</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>6515000.0</v>
+      </c>
       <c r="C52">
         <v>6103000.0</v>
       </c>
       <c r="D52">
         <v>5943000.0</v>
       </c>
       <c r="E52">
         <v>5591000.0</v>
       </c>
       <c r="F52">
         <v>3958000.0</v>
       </c>
       <c r="G52">
         <v>2033000.0</v>
       </c>
       <c r="H52">
         <v>3017000.0</v>
       </c>
       <c r="I52">
         <v>172000.0</v>
       </c>
       <c r="J52">
         <v>15734000.0</v>
       </c>
       <c r="K52">
@@ -3322,403 +3329,409 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BD1" t="s">
         <v>116</v>
       </c>
       <c r="BE1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>9066000.0</v>
+      </c>
+      <c r="C2">
         <v>9988000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11597000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9863000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8072000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7686000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6239000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5874000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9976000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12872000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8972000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9880000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12861000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9942000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10625000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16892000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10605000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13337000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14894000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12563000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11597000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9653000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9519000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8675000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6621000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5506000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5691000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7380000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3859000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4711000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2676000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3480000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4269000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3391000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3396000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3599000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3475000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12499000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3464000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3339000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2536000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1644000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1949000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1203000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1371000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1128000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1036000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1741000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>781000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>618000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>637000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2435000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1990000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>675000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3734,52 +3747,53 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3795,822 +3809,837 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-6272000.0</v>
+      </c>
+      <c r="C5">
         <v>-5515000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5954999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6113000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7089000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-8569000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7179000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7964000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8108000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6963000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8670000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8450000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7439000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7503000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8809000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7182000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5090000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4670000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4093000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3156000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3599000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2096000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4352000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5314000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6910000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5205000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5934000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5071000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5002000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4278000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3988000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4108000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2482000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2345000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2198000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2724000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3395000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1831000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1408000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>-11873000.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
-        <v>-11092000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT5">
         <v>-11092000.0</v>
       </c>
       <c r="AU5">
+        <v>-11092000.0</v>
+      </c>
+      <c r="AV5">
         <v>-62862000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-808000.0</v>
       </c>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>-10902000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-147203000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>264204000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>235673000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
-      <c r="AW6"/>
+      <c r="AW6">
+        <v>0.0</v>
+      </c>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>24498000.0</v>
+      </c>
+      <c r="C7">
         <v>26194000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27644000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>29122000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>30277000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28366000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>29965000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>31448000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>32947000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>34221000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>35210000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>36398000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>32006000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>38997000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>39921000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>19054000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>20426000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21352000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>21698000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>21146000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>21588000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>16069000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>18411000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>18758000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>19073000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3017000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2033000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2034000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2040000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>51000.0</v>
+      </c>
+      <c r="C8">
         <v>50000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>51000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="F8">
         <v>51000.0</v>
       </c>
       <c r="G8">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="H8">
         <v>50000.0</v>
       </c>
       <c r="I8">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="J8">
         <v>49000.0</v>
       </c>
       <c r="K8">
-        <v>52000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="L8">
         <v>52000.0</v>
       </c>
       <c r="M8">
         <v>52000.0</v>
       </c>
       <c r="N8">
         <v>52000.0</v>
       </c>
       <c r="O8">
         <v>52000.0</v>
       </c>
       <c r="P8">
         <v>52000.0</v>
       </c>
       <c r="Q8">
         <v>52000.0</v>
       </c>
       <c r="R8">
         <v>52000.0</v>
       </c>
       <c r="S8">
         <v>52000.0</v>
       </c>
       <c r="T8">
+        <v>52000.0</v>
+      </c>
+      <c r="U8">
         <v>51000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>923514000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>912291000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>886909000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>875213000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>865419000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>853683000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>843226000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>838089000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>828308000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>632253000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>621961000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>612228000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>447888000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>437976000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>432471000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>425418000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>419959000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>412010000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>356427000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>321144000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>309898000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>264204000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>238215000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>236617000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>236122000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>235673000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>235087000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>226593000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>203284000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>202564000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>202213000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>201595000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>201104000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>200661000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>200397000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9672000.0</v>
       </c>
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>77923000.0</v>
+      </c>
+      <c r="C10">
         <v>65429000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>91435000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>68212000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>88745000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>114689000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>95400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>95782000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>93299000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>82197000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>75980000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>87786000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>74660000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>89921000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>82959000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>166832000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>171892000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>348485000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>353082000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>335625000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>309324000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>134669000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>213798000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>211409000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>32191000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>38223000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>40927000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>43469000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>57432000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>64616000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>26202000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>16246000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>18695000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>16895000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5976000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9104000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12187000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17258000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>22265000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>17144000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>23752000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>29888000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>33954000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>36894000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>38985000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>36431000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>39048000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7872000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4837000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5128000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-5860000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5830000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4626,835 +4655,853 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>187176000.0</v>
+      </c>
+      <c r="C12">
         <v>177208000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>194217000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>186255000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>230917000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>260653000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>240853000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>228871000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>215921000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>235418000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>268184000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>282673000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>285939000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>293089000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>291276000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>306220000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>319222000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>348485000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>363281000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>369942000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>374287000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>224703000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>213798000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>211409000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>32191000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>38223000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>40927000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>43469000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>57432000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>64616000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26202000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>16246000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>18695000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16895000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5976000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9104000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12187000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17258000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>22265000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>17144000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>23752000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>29888000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>33954000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>36894000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>38985000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>36431000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>39048000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7872000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4837000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5128000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>5860000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>51000.0</v>
+      </c>
+      <c r="C13">
         <v>50000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>51000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="F13">
         <v>51000.0</v>
       </c>
       <c r="G13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="H13">
         <v>50000.0</v>
       </c>
       <c r="I13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="J13">
         <v>49000.0</v>
       </c>
       <c r="K13">
-        <v>52000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="L13">
         <v>52000.0</v>
       </c>
       <c r="M13">
         <v>52000.0</v>
       </c>
       <c r="N13">
         <v>52000.0</v>
       </c>
       <c r="O13">
         <v>52000.0</v>
       </c>
       <c r="P13">
         <v>52000.0</v>
       </c>
       <c r="Q13">
         <v>52000.0</v>
       </c>
       <c r="R13">
         <v>52000.0</v>
       </c>
       <c r="S13">
         <v>52000.0</v>
       </c>
       <c r="T13">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="U13">
         <v>51000.0</v>
       </c>
       <c r="V13">
+        <v>51000.0</v>
+      </c>
+      <c r="W13">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="X13">
         <v>47000.0</v>
       </c>
       <c r="Y13">
-        <v>42000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="Z13">
         <v>42000.0</v>
       </c>
       <c r="AA13">
         <v>42000.0</v>
       </c>
       <c r="AB13">
         <v>42000.0</v>
       </c>
       <c r="AC13">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="AD13">
         <v>41000.0</v>
       </c>
       <c r="AE13">
+        <v>41000.0</v>
+      </c>
+      <c r="AF13">
         <v>39000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>36000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>35000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>29000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="AK13">
         <v>21000.0</v>
       </c>
       <c r="AL13">
         <v>21000.0</v>
       </c>
       <c r="AM13">
         <v>21000.0</v>
       </c>
       <c r="AN13">
+        <v>21000.0</v>
+      </c>
+      <c r="AO13">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AP13">
         <v>12000.0</v>
       </c>
       <c r="AQ13">
         <v>12000.0</v>
       </c>
       <c r="AR13">
         <v>12000.0</v>
       </c>
       <c r="AS13">
         <v>12000.0</v>
       </c>
       <c r="AT13">
         <v>12000.0</v>
       </c>
       <c r="AU13">
         <v>12000.0</v>
       </c>
       <c r="AV13">
-        <v>1000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AW13">
         <v>1000.0</v>
       </c>
       <c r="AX13">
         <v>1000.0</v>
       </c>
-      <c r="AY13"/>
+      <c r="AY13">
+        <v>1000.0</v>
+      </c>
       <c r="AZ13"/>
       <c r="BA13"/>
-      <c r="BB13">
+      <c r="BB13"/>
+      <c r="BC13">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BD13">
         <v>3000.0</v>
       </c>
       <c r="BE13">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>53129928.0</v>
+      </c>
+      <c r="C14">
         <v>51124846.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>53736790.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>54304754.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>55262459.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>58221755.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>52903000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>52195620.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>51692358.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52728532.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>54178759.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>53846260.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53643216.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53524637.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>53489418.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>53249545.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53015459.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>52854216.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>52681451.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>52224300.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>51181160.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>49325898.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>49010680.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>44708037.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>42823427.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>42457171.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>42393550.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>42132396.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>41611399.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>40104341.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>37154293.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35549837.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>29615441.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27983033.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22526615.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>21412480.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>21343782.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21270151.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21226343.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>13568120.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11969714.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11902325.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11890057.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11835405.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11814467.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12129058.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11219377.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10504302.0</v>
       </c>
       <c r="AW14">
         <v>10504302.0</v>
       </c>
       <c r="AX14">
-        <v>7372700.0</v>
+        <v>10504302.0</v>
       </c>
       <c r="AY14">
         <v>7372700.0</v>
       </c>
       <c r="AZ14">
         <v>7372700.0</v>
       </c>
       <c r="BA14">
         <v>7372700.0</v>
       </c>
-      <c r="BB14"/>
+      <c r="BB14">
+        <v>7372700.0</v>
+      </c>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>52000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>52000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
         <v>52000.0</v>
       </c>
       <c r="Q15">
         <v>52000.0</v>
       </c>
       <c r="R15">
         <v>52000.0</v>
       </c>
       <c r="S15">
         <v>52000.0</v>
       </c>
       <c r="T15">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="U15">
         <v>51000.0</v>
       </c>
       <c r="V15">
+        <v>51000.0</v>
+      </c>
+      <c r="W15">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="X15">
         <v>47000.0</v>
       </c>
       <c r="Y15">
-        <v>42000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="Z15">
         <v>42000.0</v>
       </c>
       <c r="AA15">
         <v>42000.0</v>
       </c>
       <c r="AB15">
         <v>42000.0</v>
       </c>
       <c r="AC15">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="AD15">
         <v>41000.0</v>
       </c>
       <c r="AE15">
+        <v>41000.0</v>
+      </c>
+      <c r="AF15">
         <v>39000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>36000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>35000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>29000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="AK15">
         <v>21000.0</v>
       </c>
       <c r="AL15">
         <v>21000.0</v>
       </c>
       <c r="AM15">
         <v>21000.0</v>
       </c>
       <c r="AN15">
+        <v>21000.0</v>
+      </c>
+      <c r="AO15">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AP15">
         <v>12000.0</v>
       </c>
       <c r="AQ15">
         <v>12000.0</v>
       </c>
       <c r="AR15">
         <v>12000.0</v>
       </c>
       <c r="AS15">
         <v>12000.0</v>
       </c>
       <c r="AT15">
         <v>12000.0</v>
       </c>
       <c r="AU15">
         <v>12000.0</v>
       </c>
       <c r="AV15">
-        <v>1000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AW15">
         <v>1000.0</v>
       </c>
       <c r="AX15">
         <v>1000.0</v>
       </c>
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>1000.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>5555000.0</v>
+      </c>
+      <c r="C16">
+        <v>4653000.0</v>
+      </c>
       <c r="D16">
+        <v>5763000.0</v>
+      </c>
+      <c r="E16">
         <v>5952000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5422000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4848000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5552000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5852000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4356000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4748000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5766000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6058000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5841000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5342000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4915000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4295000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3941000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4208000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3409000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3916000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3522000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>24026000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>23709000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>24227000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3482000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3686000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3190000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3624000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AE16">
         <v>39000.0</v>
       </c>
       <c r="AF16">
         <v>39000.0</v>
       </c>
       <c r="AG16">
+        <v>39000.0</v>
+      </c>
+      <c r="AH16">
         <v>96000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AI16">
         <v>39000.0</v>
       </c>
       <c r="AJ16">
         <v>39000.0</v>
       </c>
       <c r="AK16">
         <v>39000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AL16">
+        <v>39000.0</v>
+      </c>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>58000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>65000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>137000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>142000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>136000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>488000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>505000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>673000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>674000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>65000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>80000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5470,183 +5517,185 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>51000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>13000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>25000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>194000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>415000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>678000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>810000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>945000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1299000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1187000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1313000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1502000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1973000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2013000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2310000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2571000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4129000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4727000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5090000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>5938000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6576000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7708000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7757000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>7899000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8117000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8830000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10004000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2040000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2129000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2214000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1971000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2077000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2155000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2738000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2790000.0</v>
       </c>
-      <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5662,959 +5711,977 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>40336000.0</v>
       </c>
       <c r="C20">
         <v>40336000.0</v>
       </c>
       <c r="D20">
         <v>40336000.0</v>
       </c>
       <c r="E20">
         <v>40336000.0</v>
       </c>
       <c r="F20">
         <v>40336000.0</v>
       </c>
       <c r="G20">
         <v>40336000.0</v>
       </c>
       <c r="H20">
         <v>40336000.0</v>
       </c>
       <c r="I20">
         <v>40336000.0</v>
       </c>
       <c r="J20">
         <v>40336000.0</v>
       </c>
       <c r="K20">
+        <v>40336000.0</v>
+      </c>
+      <c r="L20">
         <v>40208000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>39655000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>39615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37523000.0</v>
       </c>
       <c r="O20">
         <v>37523000.0</v>
       </c>
       <c r="P20">
+        <v>37523000.0</v>
+      </c>
+      <c r="Q20">
         <v>37084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36983000.0</v>
       </c>
       <c r="R20">
         <v>36983000.0</v>
       </c>
       <c r="S20">
-        <v>26051000.0</v>
+        <v>36983000.0</v>
       </c>
       <c r="T20">
         <v>26051000.0</v>
       </c>
       <c r="U20">
+        <v>26051000.0</v>
+      </c>
+      <c r="V20">
         <v>26109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23857000.0</v>
       </c>
       <c r="W20">
         <v>23857000.0</v>
       </c>
       <c r="X20">
         <v>23857000.0</v>
       </c>
       <c r="Y20">
         <v>23857000.0</v>
       </c>
       <c r="Z20">
         <v>23857000.0</v>
       </c>
       <c r="AA20">
+        <v>23857000.0</v>
+      </c>
+      <c r="AB20">
         <v>23777000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>22559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12005000.0</v>
       </c>
       <c r="AD20">
         <v>12005000.0</v>
       </c>
       <c r="AE20">
         <v>12005000.0</v>
       </c>
       <c r="AF20">
         <v>12005000.0</v>
       </c>
       <c r="AG20">
         <v>12005000.0</v>
       </c>
       <c r="AH20">
         <v>12005000.0</v>
       </c>
       <c r="AI20">
         <v>12005000.0</v>
       </c>
       <c r="AJ20">
         <v>12005000.0</v>
       </c>
       <c r="AK20">
         <v>12005000.0</v>
       </c>
       <c r="AL20">
+        <v>12005000.0</v>
+      </c>
+      <c r="AM20">
         <v>13839000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>28047000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>27918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12005000.0</v>
       </c>
       <c r="AP20">
         <v>12005000.0</v>
       </c>
       <c r="AQ20">
         <v>12005000.0</v>
       </c>
       <c r="AR20">
         <v>12005000.0</v>
       </c>
       <c r="AS20">
         <v>12005000.0</v>
       </c>
       <c r="AT20">
         <v>12005000.0</v>
       </c>
       <c r="AU20">
         <v>12005000.0</v>
       </c>
       <c r="AV20">
         <v>12005000.0</v>
       </c>
-      <c r="AW20"/>
+      <c r="AW20">
+        <v>12005000.0</v>
+      </c>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>32102000.0</v>
+      </c>
+      <c r="C21">
         <v>31960000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>33445999.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36037000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>37247000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>38184000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>40361000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>41896000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>43330000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>45701000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>46455000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>43529000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>45637000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>43051000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>43855000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>46318000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48149000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>50195000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>48367000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>48432000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>45457000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>44355000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>43830000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>44356000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>43112000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>45541000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>45781000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>45604000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>31759000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>33252000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>34284000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>34760000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>31989000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>33139000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>34307000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>33743000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>32920000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>33124000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>35444000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>36344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6650000.0</v>
       </c>
       <c r="AP21">
         <v>6650000.0</v>
       </c>
       <c r="AQ21">
         <v>6650000.0</v>
       </c>
       <c r="AR21">
         <v>6650000.0</v>
       </c>
       <c r="AS21">
         <v>6650000.0</v>
       </c>
       <c r="AT21">
         <v>6650000.0</v>
       </c>
       <c r="AU21">
         <v>6650000.0</v>
       </c>
       <c r="AV21">
         <v>6650000.0</v>
       </c>
-      <c r="AW21"/>
+      <c r="AW21">
+        <v>6650000.0</v>
+      </c>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>26404000.0</v>
+      </c>
+      <c r="C22">
         <v>26705000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>28328000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27915000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>22929000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19503000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19263000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19234000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20130000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>19471000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17978000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18840000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18018000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>19232000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18086000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18861000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>18212000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17186000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18800000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15060000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>13721000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10012000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9906000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8741000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6947000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6014000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5902000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5341000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5177000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4943000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4621000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4666000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5011000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5529000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6170000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6343000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6048000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5461000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7444000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>8851000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>595000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>766000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>814000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>731000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>775000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>686000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>496000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>614000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>725000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>518000.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>576000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>432000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>303000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>443000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>411062000.0</v>
+      </c>
+      <c r="C23">
         <v>413228000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>432307000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>444257000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>489638000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>491050000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>476985000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>466777000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>452406000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>466826000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>501180000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>514820000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>528217000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>542991000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>544511000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>541288000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>546711000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>566621000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>563172000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>557415000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>541223000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>368511000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>353552000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>344742000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>156784000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>151736000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>144833000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>142907000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>127859000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>130697000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>91446000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>79879000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>78952000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>83565000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>75093000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>77738000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>80322000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>76451000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>102092000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>100164000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>48834000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>55638000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>59342000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>61366000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>63277000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>61141000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>62862000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>33997000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11095000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9873000.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>-12001000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>2339000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>13384000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>13337000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9729000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>18338000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>21174000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>1098000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>8496000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>10072000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>11368000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>12887000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>12125000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>13389000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>14609000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5451000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>6930000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>8338000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>9591000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>10914000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>13410000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5576000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>8883000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2145000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>13384000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13337000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9729000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>18338000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>21174000.0</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>1098000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8496000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10072000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>11368000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>12887000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12125000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>13389000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>14609000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5451000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6930000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8338000.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>10901000.0</v>
+      </c>
+      <c r="C26">
         <v>24165000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...2 lines deleted...]
-      <c r="G26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6630,2243 +6697,2281 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-45750000.0</v>
+        <v>-53425000.0</v>
       </c>
       <c r="C28">
+        <v>-39235000.0</v>
+      </c>
+      <c r="D28">
         <v>-63791000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-39090000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-58468000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-86323000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-65435000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-64334000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-60352000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-47976000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-40770000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-51388000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-36916000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-50924000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-43038000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-147778000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-151466000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-327133000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-331384000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-314479000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-287736000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-116567000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-195387000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-192651000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-13118000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-32836000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-38894000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-41435000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-55392000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-64444000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-12649000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2770000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-8430000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17164000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>30228000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>24823000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20242000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6686000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4133000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11752000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-7902000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-14135000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18159000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-21125000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-23256000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-25019000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-26320000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10277000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10290000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>5860000.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>313535000.0</v>
+      </c>
+      <c r="C29">
         <v>303101000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>311140000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>327370000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>379349000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>378433000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>273246000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>264669000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>256225000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>261328000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>394134000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>405213000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>420021000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>430911000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>436679000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>443549000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>457544000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>465876000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>472147000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>479843000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>471546000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>277679000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>268644000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>260767000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>101384000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>44585000.0</v>
+      </c>
+      <c r="C30">
         <v>42628000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>47844000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>67362000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>71485000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>64605000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>66627000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>66161000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>60149000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>51061000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51694000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51625000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>59310000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>66312000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>70425000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>70142000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>65320000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>59761000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>56181000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>48066000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>43361000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34624000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>30610000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>27111000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22841000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24057000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19169000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>17052000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12525000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9760000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9641000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8072000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6536000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2991000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3270000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3005000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3378000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2768000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4568000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4887000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2512000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2367000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2241000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1706000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1794000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2687000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1749000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1725000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2093000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2270000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
-    </row>
-    <row r="31" spans="1:57">
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>322029000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>334769000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>350337000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>355301000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>360147000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>372412000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>378698000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>397729000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>405360000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>399980000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>209467000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>200957000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>192554000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>34415000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>29602000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>27985000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>25003000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>51858000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>50671000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1901000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-17813000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-10601000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-51278000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-46623000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-33917000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-30292000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-27481000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-27285000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-32517000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1805000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>10839000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>15248000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>18118000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>20812000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>22643000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>22384000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-20121000.0</v>
       </c>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>190242000.0</v>
+      </c>
+      <c r="C32">
         <v>167283000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>201236000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>214116000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>264955000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>262461000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>252647000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>242278000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>232884000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>235641000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>272492000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>286318000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>299600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>311874000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>317869000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>325424000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>344567000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>356059000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>374939000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>384741000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>392971000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>203880000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>196236000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>194605000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>37744000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>141667000.0</v>
+      </c>
+      <c r="C33">
         <v>156096000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>132027000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>136961000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>139399000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>139218000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>142898000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>146168000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>149311000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>153113000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>156014000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>154006000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>156789000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>155142000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>156354000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>137408000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>135224000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>133261000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>118497000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>116419000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>102522000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>95414000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>94893000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>93195000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>90716000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>79814000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>76709000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>74583000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>50281000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>49583000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>49503000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>49302000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>46255000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>56798000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>58147000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>57829000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>57246000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>50057000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>66969000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>67503000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>21168000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>21276000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>21373000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>21361000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>20976000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>20795000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>20851000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>20467000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1615000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1702000.0</v>
       </c>
-      <c r="AY33"/>
       <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-5860000.0</v>
       </c>
-      <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
-    </row>
-    <row r="34" spans="1:57">
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>407000.0</v>
+      </c>
+      <c r="C34">
         <v>418000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>794000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>796000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>804000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>819000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>96946000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>96721000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>97686000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>96551000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>245000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>35060000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>36368000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>249000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>37531000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>19258000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>22053000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>23029000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>456000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>473000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>23002000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>20316000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>21298000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>25720000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>25574000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>15935000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>14306000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>18811000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>13296000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>11136000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>13130000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>18324000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>16447000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>21699000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>15425000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3759000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>4560000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>6922000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>8381000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>9621000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>735000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>976000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>646000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>991000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>849000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>1102000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>1037000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>3121000.0</v>
       </c>
-      <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>18374000.0</v>
+      </c>
+      <c r="C35">
         <v>20278000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>22123000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>23707000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>25005000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>23246000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>122299000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>123777000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>125970000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>127426000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>34372000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>35111000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>36368000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>36105000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>37544000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>19283000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>22247000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>23444000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>21289000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>21317000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>23947000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>21615000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>22485000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>27033000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>27076000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>17908000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>16319000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>21121000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>15867000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>15265000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>31241000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>36751000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>32114000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>46613000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>44307000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>11516000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>12459000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>16137000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>25707000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>29491000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>14143000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>15992000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>14985000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>16351000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>17535000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>8708000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>10705000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>163693000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>152441000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>152953000.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
-    </row>
-    <row r="36" spans="1:57">
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>14867000.0</v>
+      </c>
+      <c r="C36">
         <v>28069000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3353000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3282000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2697000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2806000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2363000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1958000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2643000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1939000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3023000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2620000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2600000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4350000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5084000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5261000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5406000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6046000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7044000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>9858000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1269000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1270000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1260000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1253000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1242000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1256000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1251000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>255000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192000.0</v>
       </c>
       <c r="AE36">
         <v>192000.0</v>
       </c>
       <c r="AF36">
+        <v>192000.0</v>
+      </c>
+      <c r="AG36">
         <v>177000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>206000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>9579000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>9554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9553000.0</v>
       </c>
       <c r="AK36">
         <v>9553000.0</v>
       </c>
       <c r="AL36">
+        <v>9553000.0</v>
+      </c>
+      <c r="AM36">
         <v>163000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>173000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>163000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>167000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147000.0</v>
       </c>
       <c r="AR36">
         <v>147000.0</v>
       </c>
       <c r="AS36">
         <v>147000.0</v>
       </c>
       <c r="AT36">
+        <v>147000.0</v>
+      </c>
+      <c r="AU36">
         <v>172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147000.0</v>
       </c>
       <c r="AV36">
         <v>147000.0</v>
       </c>
       <c r="AW36">
-        <v>149000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="AX36">
         <v>149000.0</v>
       </c>
-      <c r="AY36"/>
+      <c r="AY36">
+        <v>149000.0</v>
+      </c>
       <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-5860000.0</v>
       </c>
-      <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
-    </row>
-    <row r="37" spans="1:57">
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
         <v>180000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>136000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>155000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>227000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>279000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>574000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>611000.0</v>
       </c>
-      <c r="AO37">
-[...1 lines deleted...]
-      </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
-      <c r="AW37"/>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>2620000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>4350000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5084000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5261000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5406000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6046000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7044000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1268000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1269000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1270000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1260000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1253000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1242000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1256000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1251000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>255000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192000.0</v>
       </c>
       <c r="AE38">
         <v>192000.0</v>
       </c>
       <c r="AF38">
+        <v>192000.0</v>
+      </c>
+      <c r="AG38">
         <v>177000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>206000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>54723000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>55866000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>55301000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>54478000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>47126000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>63664000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>64579000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>18822000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>18851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18802000.0</v>
       </c>
       <c r="AR38">
         <v>18802000.0</v>
       </c>
       <c r="AS38">
         <v>18802000.0</v>
       </c>
       <c r="AT38">
+        <v>18802000.0</v>
+      </c>
+      <c r="AU38">
         <v>18827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18802000.0</v>
       </c>
       <c r="AV38">
         <v>18802000.0</v>
       </c>
       <c r="AW38">
-        <v>149000.0</v>
+        <v>18802000.0</v>
       </c>
       <c r="AX38">
         <v>149000.0</v>
       </c>
-      <c r="AY38"/>
+      <c r="AY38">
+        <v>149000.0</v>
+      </c>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>152000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1077000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>540000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>348000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:57">
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>11230000.0</v>
+      </c>
+      <c r="C39">
         <v>10591000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>29891000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>25764000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24908000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7071000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7344000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6343000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6895000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7763000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7310000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7676000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8161000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9216000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8370000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8657000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8733000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7928000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6413000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7928000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7332000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3758000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4345000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4286000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4089000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3628000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4252000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4924000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4888000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3590000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2958000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3186000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4910000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2704000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3060000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2914000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2926000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1186000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1692000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1779000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>807000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1341000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>960000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>674000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>747000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>542000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>718000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3319000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1825000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>255000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>248000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>477000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>383000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>79861000.0</v>
+        <v>57871000.0</v>
       </c>
       <c r="C40">
-        <v>81015000.0</v>
+        <v>68693000.0</v>
       </c>
       <c r="D40">
+        <v>75252000.0</v>
+      </c>
+      <c r="E40">
         <v>71023000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>65585000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>70734000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>63525000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>60543000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>49825000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>54509000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>51978000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>52749000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>47388000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>55100000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>49535000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>54280000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>48677000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>55798000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>47611000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>36413000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>27485000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>33505000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>27323000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>22307000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>16651000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>22619000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>20057000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>15582000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>10359000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>14754000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>12933000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>9904000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8601000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>23781000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>12242000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>16421000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>15737000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5487000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>17344000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>16284000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6790000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>5429000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4699000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>4097000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>3296000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>3471000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3532000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>8284000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4274000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2471000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>4287000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>3154000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1918000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1527000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>4522000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2699000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2836000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3218000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5518000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6050000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3413000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3534000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5485000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>5546000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>5875000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>9937000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>9502000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>14830000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>14861000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>19000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>13268000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>15016000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>17525000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>23104000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>22216000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>23328000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>17183000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>5622000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>6525000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>8982000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>10315000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>11896000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2775000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>3105000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2860000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2962000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2926000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3257000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>3775000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>5911000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7648000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>6837000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>2030000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>3453000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>3400000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:57">
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>1052306000.0</v>
+      </c>
+      <c r="C42">
         <v>1043925000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1036090999.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1028591000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1022982000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1013193000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>984627000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>969427000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>959734000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>946511000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>936954000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>923514000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>912291000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>898806000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>886909000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>875213000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>865419000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>853683000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>843226000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>838089000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>828308000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>632253000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>621961000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>612228000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>447888000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>437976000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>432471000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>425418000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>419959000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>412010000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>356427000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>321144000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>309898000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>264204000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>238215000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>236617000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>236122000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-3659000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>235087000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>226727000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>203284000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>202566000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>202213000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>201595000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>201104000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>200661000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>200397000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>9672000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>145790000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-115343000.0</v>
       </c>
-      <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
-    </row>
-    <row r="43" spans="1:57">
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8882,1374 +8987,1396 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
         <v>149444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135202000.0</v>
       </c>
       <c r="AX44">
         <v>135202000.0</v>
       </c>
-      <c r="AY44"/>
+      <c r="AY44">
+        <v>135202000.0</v>
+      </c>
       <c r="AZ44"/>
       <c r="BA44"/>
-      <c r="BB44">
+      <c r="BB44"/>
+      <c r="BC44">
         <v>135202000.0</v>
       </c>
-      <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>54362000.0</v>
+      </c>
+      <c r="C45">
         <v>94582000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>54892000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>57306000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>59119000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>94834000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>59838000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>61390000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>63002000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>97400000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>66328000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>68202000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>68937000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>70218000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>69892000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>32078000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>29687000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>25932000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>25946000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>23729000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>22505000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9160000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>5900000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>6165000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>6326000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>4134000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3022000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2360000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2055000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2075000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2281000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2931000.0</v>
       </c>
       <c r="AL45">
         <v>2931000.0</v>
       </c>
       <c r="AM45">
+        <v>2931000.0</v>
+      </c>
+      <c r="AN45">
         <v>3305000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3413000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2346000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2425000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2571000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2559000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2174000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1968000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2049000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1665000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1466000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1553000.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>54362000.0</v>
+      </c>
+      <c r="C46">
         <v>55731000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>54892000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>57306000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>59119000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>57892000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>59838000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>61390000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>63002000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>65137000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>66328000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>68202000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>68937000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>70218000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>69892000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>48745000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>44686000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>40037000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>37035000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>32078000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>29687000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>25932000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>25946000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>23729000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>22505000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9160000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5900000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>6165000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>6326000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4134000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3022000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2360000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2055000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2075000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2281000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2528000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2768000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>3305000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3078000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2346000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2425000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2571000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2559000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2174000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1968000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2049000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1665000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1466000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1553000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
-    </row>
-    <row r="47" spans="1:57">
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>68202000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>70218000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>69892000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>48745000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>44686000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>40037000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>37035000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>32078000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11398000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>25932000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>10144000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>7313000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5501000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9160000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3656000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3508000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3820000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>4134000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3022000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2360000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2055000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2075000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2281000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2528000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2768000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2931000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3305000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3413000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2346000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2425000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2571000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2559000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2174000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1968000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2049000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1665000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1466000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1553000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>2118000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5611000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5616000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1082000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:57">
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-732550000.0</v>
+      </c>
+      <c r="C48">
         <v>-735359000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-719047000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-695161000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-636595000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-626242000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-704252000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-696844000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-695450000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-678269000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-534202000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-509903000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-484883000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-460444000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-441473000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-424534000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-402837000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-383189000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-367038000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-355141000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-353214000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-352527000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-349012000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-346194000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-339636000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-333813000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-329036000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-327223000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-319376000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-311845000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-308090000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-288120000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-274058000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-268022000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-236351000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-222083000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-218115000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-212553000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-197071000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-193171000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-182836000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-173082000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-168322000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-164834000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-161649000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-159375000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-159370000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-160583000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-161460000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-160156000.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-    </row>
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-509903000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-484883000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-441473000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-424534000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-402837000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-383189000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-367038000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-355141000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-353214000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-352527000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-349012000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-346194000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-339636000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-333813000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-329036000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-327223000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-319376000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-311845000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-308090000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-288120000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-274058000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-268022000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-236351000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-222083000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-218115000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-212553000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-197071000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-193305000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-182836000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-173082000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-168322000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-164834000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-161649000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-159375000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-159370000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-160583000.0</v>
       </c>
-      <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>1866000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>13786000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>461000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>15721000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>15000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>33941000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>33896000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>22846000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2866000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>5961000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>19679000.0</v>
+        <v>24498000.0</v>
       </c>
       <c r="C51">
+        <v>26194000.0</v>
+      </c>
+      <c r="D51">
         <v>27644000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>29122000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>30277000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>28366000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>29965000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>31448000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>32947000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>34221000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>35210000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>36398000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>37744000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>38997000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>39921000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>19054000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>20426000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>21352000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>21698000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>21146000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>21588000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>18102000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>18411000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>18758000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>19073000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5387000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2033000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2034000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2040000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>172000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>13553000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>13476000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>10265000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>34059000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>36204000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>33927000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>32429000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>23944000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>26398000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>28896000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>15850000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>15753000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>15795000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>15769000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>15729000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>11412000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>12728000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>18772000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>15114000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>15418000.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
-    </row>
-    <row r="52" spans="1:57">
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>6661000.0</v>
+      </c>
       <c r="C52">
+        <v>6515000.0</v>
+      </c>
+      <c r="D52">
         <v>6432000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6342000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6205000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6103000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6124000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6062000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6054000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5943000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5958000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5809000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5738000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5591000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5213000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2989000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3697000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3958000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3822000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3363000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3126000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2033000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1872000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1733000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1570000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3017000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2033000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2034000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2040000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>172000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>169000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>139000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>536000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>15734000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>15030000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>33927000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>32429000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>22846000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>18077000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>18188000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4482000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2937000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3670000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2442000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1120000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>6031000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>5877000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>10515000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>5523000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4504000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-    </row>
-    <row r="53" spans="1:57">
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>109253000.0</v>
+      </c>
+      <c r="C53">
         <v>111779000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>102782000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>118043000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>142172000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>145964000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>145453000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>133089000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>122622000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>153221000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>192204000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>194887000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>211279000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>203168000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>208317000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>139388000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>147330000.0</v>
       </c>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
       <c r="S53">
+        <v>0.0</v>
+      </c>
+      <c r="T53">
         <v>10199000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>34317000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>64963000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>90034000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -10257,98 +10384,99 @@
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
-      <c r="AW53"/>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>11720000.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -10356,1010 +10484,1027 @@
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
-      <c r="AW54"/>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>411062000.0</v>
+      </c>
+      <c r="C55">
         <v>413228000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>432307000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>444257000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>489638000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>491050000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>476985000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>466777000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>452406000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>466826000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>501180000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>514820000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>528217000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>542991000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>544511000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>541288000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>546711000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>566621000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>563172000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>557415000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>541223000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>368511000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>353552000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>344742000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>156784000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>151736000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>144833000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>142907000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>127859000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>130697000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>91446000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>79879000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>78952000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>83565000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>75093000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>77738000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>80322000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>76730000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>102092000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>100164000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>48834000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>55638000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>59342000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>61366000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>63277000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>61141000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>62862000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>33997000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>11095000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>9873000.0</v>
       </c>
-      <c r="AY55"/>
       <c r="AZ55"/>
       <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>9876000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>29237000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>23138000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>26912000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>269395000.0</v>
+      </c>
+      <c r="C56">
         <v>257132000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>300280000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>307296000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>350239000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>351832000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>334087000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>320609000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>303095000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>313713000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>345166000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>360814000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>371428000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>387849000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>388157000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>403880000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>411487000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>433360000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>444675000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>440996000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>438701000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>273097000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>258659000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>251547000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>66068000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>71922000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>68124000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>68324000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>77578000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>81114000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>41943000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>30577000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>32697000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>26767000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>16946000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>19909000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>23076000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>26673000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>35123000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>32661000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>27666000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>34362000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>37969000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>40005000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>42301000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>40346000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>42011000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>13530000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>9480000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>8171000.0</v>
       </c>
-      <c r="AY56"/>
       <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>5860000.0</v>
       </c>
-      <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
-    </row>
-    <row r="57" spans="1:57">
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>79153000.0</v>
+      </c>
+      <c r="C57">
         <v>89849000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>99044000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>93180000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>85284000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>89371000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>81440000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>78331000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>70211000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>78072000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>72674000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>74496000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>71828000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>75975000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>70288000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>78456000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>66920000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>77301000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>69736000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>56255000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>45730000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>69217000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>62423000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>56942000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>28324000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>34828000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>30971000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>28620000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>16370000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>19504000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>15817000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>14176000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>13445000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>42906000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>30961000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>54236000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>53003000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>40832000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>39605000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>38029000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>14231000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>10152000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>10454000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>8242000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>6275000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>11135000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>11118000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>21214000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>10578000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>7593000.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>6437000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>9832000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>7880000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2363000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>97527000.0</v>
+      </c>
+      <c r="C58">
         <v>110127000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>121167000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>116887000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>110289000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>112617000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>203739000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>202108000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>196181000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>205498000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>107046000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>109607000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>108196000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>112080000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>107832000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>97739000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>89167000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>100745000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>91025000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>77572000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>69677000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>90832000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>84908000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>83975000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>55400000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>52736000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>47290000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>49741000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>32237000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>34769000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>47058000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>50927000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>45559000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>89519000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>75268000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>65752000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>65462000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>56969000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>65312000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>67520000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>28374000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>26144000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>25439000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>24593000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>23810000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>19843000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>21823000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>184907000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>163019000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>160546000.0</v>
       </c>
-      <c r="AY58"/>
       <c r="AZ58"/>
       <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>21877000.0</v>
       </c>
-      <c r="BC58"/>
       <c r="BD58"/>
       <c r="BE58"/>
-    </row>
-    <row r="59" spans="1:57">
+      <c r="BF58"/>
+    </row>
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>44388000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>28952000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>33393000.0</v>
       </c>
-      <c r="AH59">
-[...1 lines deleted...]
-      </c>
       <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
         <v>-175000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>11986000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>14860000.0</v>
       </c>
-      <c r="AL59">
-[...1 lines deleted...]
-      </c>
       <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
         <v>36780000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>32510000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
-      <c r="AW59"/>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>313535000.0</v>
+      </c>
+      <c r="C60">
         <v>303101000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>311140000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>327370000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>379349000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>378433000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>273246000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>264669000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>256225000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>261328000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>394134000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>405213000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>420021000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>430911000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>436679000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>443549000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>457544000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>465876000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>472147000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>479843000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>471546000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>277679000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>268644000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>260767000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>101384000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>99000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>97543000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>93166000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>95622000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>95928000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>44388000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>28952000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>33393000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-6134000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-311000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>11831000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>14633000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>19482000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>36206000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>32033000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>20460000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>29494000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>33903000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>36773000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>39467000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>41298000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>41039000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-150910000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-151924000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-150673000.0</v>
       </c>
-      <c r="AY60"/>
       <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>-12001000.0</v>
       </c>
-      <c r="BB60"/>
       <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
-    </row>
-    <row r="61" spans="1:57">
+      <c r="BF60"/>
+    </row>
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -11367,122 +11512,126 @@
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
-      <c r="AW61"/>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
-      <c r="AV62">
+      <c r="AV62"/>
+      <c r="AW62">
         <v>149444000.0</v>
       </c>
-      <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11535,1225 +11684,1225 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>125380000.0</v>
       </c>
       <c r="C2">
         <v>109630000.0</v>
       </c>
       <c r="D2">
         <v>101999000.0</v>
       </c>
       <c r="E2">
         <v>112212000.0</v>
       </c>
       <c r="F2">
         <v>97389000.0</v>
       </c>
       <c r="G2">
         <v>63117000.0</v>
       </c>
       <c r="H2">
         <v>45455000.0</v>
       </c>
       <c r="I2">
         <v>32987000.0</v>
       </c>
       <c r="J2">
         <v>21371000.0</v>
       </c>
       <c r="K2">
         <v>21122000.0</v>
       </c>
       <c r="L2">
         <v>10273000.0</v>
       </c>
       <c r="M2">
         <v>8541000.0</v>
       </c>
       <c r="N2">
         <v>9078000.0</v>
       </c>
       <c r="O2">
         <v>7930000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>20416000.0</v>
       </c>
       <c r="C3">
         <v>19757000.0</v>
       </c>
       <c r="D3">
         <v>19824000.0</v>
       </c>
       <c r="E3">
         <v>16007000.0</v>
       </c>
       <c r="F3">
         <v>11885000.0</v>
       </c>
       <c r="G3">
         <v>9544000.0</v>
       </c>
       <c r="H3">
         <v>7144000.0</v>
       </c>
       <c r="I3">
         <v>4215000.0</v>
       </c>
       <c r="J3">
         <v>3759000.0</v>
       </c>
       <c r="K3">
         <v>2920000.0</v>
       </c>
       <c r="L3">
         <v>796000.0</v>
       </c>
       <c r="M3">
         <v>512000.0</v>
       </c>
       <c r="N3">
         <v>663000.0</v>
       </c>
       <c r="O3">
         <v>1072000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5">
         <v>-21083000.0</v>
       </c>
       <c r="C5">
         <v>-53752000.0</v>
       </c>
       <c r="D5">
         <v>-104743000.0</v>
       </c>
       <c r="E5">
-        <v>-77231000.0</v>
+        <v>-76234000.0</v>
       </c>
       <c r="F5">
-        <v>-29726000.0</v>
+        <v>-32088000.0</v>
       </c>
       <c r="G5">
         <v>-17715000.0</v>
       </c>
       <c r="H5">
         <v>-24532000.0</v>
       </c>
       <c r="I5">
         <v>-15578000.0</v>
       </c>
       <c r="J5">
         <v>-18368000.0</v>
       </c>
       <c r="K5">
         <v>-20767000.0</v>
       </c>
       <c r="L5">
         <v>-12980000.0</v>
       </c>
       <c r="M5">
         <v>11000.0</v>
       </c>
       <c r="N5">
         <v>-857000.0</v>
       </c>
       <c r="O5">
         <v>-2342000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-667000.0</v>
       </c>
       <c r="C6">
         <v>-33995000.0</v>
       </c>
       <c r="D6">
         <v>-84919000.0</v>
       </c>
       <c r="E6">
-        <v>-61224000.0</v>
+        <v>-60227000.0</v>
       </c>
       <c r="F6">
-        <v>-17841000.0</v>
+        <v>-20203000.0</v>
       </c>
       <c r="G6">
         <v>-8171000.0</v>
       </c>
       <c r="H6">
         <v>-17388000.0</v>
       </c>
       <c r="I6">
         <v>-11363000.0</v>
       </c>
       <c r="J6">
         <v>-14609000.0</v>
       </c>
       <c r="K6">
         <v>-17847000.0</v>
       </c>
       <c r="L6">
         <v>-12184000.0</v>
       </c>
       <c r="M6">
         <v>523000.0</v>
       </c>
       <c r="N6">
         <v>-194000.0</v>
       </c>
       <c r="O6">
         <v>-1270000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-72500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>254425000.0</v>
       </c>
       <c r="C9">
         <v>224155000.0</v>
       </c>
       <c r="D9">
         <v>178325000.0</v>
       </c>
       <c r="E9">
         <v>209581000.0</v>
       </c>
       <c r="F9">
         <v>199008000.0</v>
       </c>
       <c r="G9">
         <v>129077000.0</v>
       </c>
       <c r="H9">
         <v>81613000.0</v>
       </c>
       <c r="I9">
         <v>43582000.0</v>
       </c>
       <c r="J9">
         <v>26953000.0</v>
       </c>
       <c r="K9">
         <v>19509000.0</v>
       </c>
       <c r="L9">
         <v>17871000.0</v>
       </c>
       <c r="M9">
         <v>18765000.0</v>
       </c>
       <c r="N9">
         <v>13020000.0</v>
       </c>
       <c r="O9">
         <v>12521000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>-21083000.0</v>
       </c>
       <c r="C10">
         <v>52859000.0</v>
       </c>
       <c r="D10">
         <v>-190143000.0</v>
       </c>
       <c r="E10">
         <v>-76234000.0</v>
       </c>
       <c r="F10">
         <v>-32088000.0</v>
       </c>
       <c r="G10">
         <v>-19750000.0</v>
       </c>
       <c r="H10">
         <v>-23947000.0</v>
       </c>
       <c r="I10">
         <v>-48215000.0</v>
       </c>
       <c r="J10">
         <v>-57269000.0</v>
       </c>
       <c r="K10">
         <v>-41362000.0</v>
       </c>
       <c r="L10">
         <v>-13707000.0</v>
       </c>
       <c r="M10">
         <v>-719000.0</v>
       </c>
       <c r="N10">
         <v>-3542000.0</v>
       </c>
       <c r="O10">
         <v>-5059000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11">
         <v>271000.0</v>
       </c>
       <c r="C11">
         <v>310000.0</v>
       </c>
       <c r="D11">
         <v>141000.0</v>
       </c>
       <c r="E11">
         <v>379000.0</v>
       </c>
       <c r="F11">
         <v>-1426000.0</v>
       </c>
       <c r="G11">
         <v>-1036000.0</v>
       </c>
       <c r="H11">
         <v>-1979000.0</v>
       </c>
       <c r="I11">
         <v>-1434000.0</v>
       </c>
       <c r="J11">
         <v>-1709000.0</v>
       </c>
       <c r="K11">
         <v>-1606000.0</v>
       </c>
       <c r="L11">
         <v>665000.0</v>
       </c>
       <c r="M11">
         <v>-1500000.0</v>
       </c>
       <c r="N11">
         <v>2149000.0</v>
       </c>
       <c r="O11">
         <v>2703000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3762000.0</v>
       </c>
       <c r="F12">
         <v>9629000.0</v>
       </c>
       <c r="G12">
         <v>271000.0</v>
       </c>
       <c r="H12">
         <v>3701000.0</v>
       </c>
       <c r="I12">
         <v>3701000.0</v>
       </c>
       <c r="J12">
         <v>5863000.0</v>
       </c>
       <c r="K12">
         <v>1860000.0</v>
       </c>
       <c r="L12">
         <v>1587000.0</v>
       </c>
       <c r="M12">
         <v>2116000.0</v>
       </c>
       <c r="N12">
         <v>2149000.0</v>
       </c>
       <c r="O12">
         <v>2703000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13">
         <v>9174000.0</v>
       </c>
       <c r="C13">
         <v>11765000.0</v>
       </c>
       <c r="D13">
         <v>11867000.0</v>
       </c>
       <c r="E13">
         <v>3762000.0</v>
       </c>
       <c r="F13">
         <v>160000.0</v>
       </c>
       <c r="G13">
         <v>271000.0</v>
       </c>
       <c r="H13">
         <v>1304000.0</v>
       </c>
       <c r="I13">
         <v>26679000.0</v>
       </c>
       <c r="J13">
         <v>35485000.0</v>
       </c>
       <c r="K13">
         <v>2110000.0</v>
       </c>
       <c r="L13">
         <v>1587000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>-25000.0</v>
       </c>
       <c r="J14">
         <v>-91000.0</v>
       </c>
       <c r="K14">
         <v>-287000.0</v>
       </c>
       <c r="L14">
         <v>279000.0</v>
       </c>
       <c r="M14">
         <v>279000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>-21354000.0</v>
       </c>
       <c r="C15">
         <v>52549000.0</v>
       </c>
       <c r="D15">
         <v>-190284000.0</v>
       </c>
       <c r="E15">
         <v>-76613000.0</v>
       </c>
       <c r="F15">
         <v>-30662000.0</v>
       </c>
       <c r="G15">
         <v>-18714000.0</v>
       </c>
       <c r="H15">
         <v>-21968000.0</v>
       </c>
       <c r="I15">
         <v>-46756000.0</v>
       </c>
       <c r="J15">
         <v>-55469000.0</v>
       </c>
       <c r="K15">
         <v>-39469000.0</v>
       </c>
       <c r="L15">
         <v>-13707000.0</v>
       </c>
       <c r="M15">
         <v>781000.0</v>
       </c>
       <c r="N15">
         <v>-3542000.0</v>
       </c>
       <c r="O15">
         <v>-5059000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-76613000.0</v>
       </c>
       <c r="F16">
         <v>-30662000.0</v>
       </c>
       <c r="G16">
         <v>-18714000.0</v>
       </c>
       <c r="H16">
         <v>-21968000.0</v>
       </c>
       <c r="I16">
         <v>-46756000.0</v>
       </c>
       <c r="J16">
         <v>-55469000.0</v>
       </c>
       <c r="K16">
         <v>-39469000.0</v>
       </c>
       <c r="L16">
         <v>-13707000.0</v>
       </c>
       <c r="M16">
         <v>781000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17">
         <v>-21354000.0</v>
       </c>
       <c r="C17">
         <v>52549000.0</v>
       </c>
       <c r="D17">
         <v>-190284000.0</v>
       </c>
       <c r="E17">
         <v>-76613000.0</v>
       </c>
       <c r="F17">
         <v>-30662000.0</v>
       </c>
       <c r="G17">
         <v>-18714000.0</v>
       </c>
       <c r="H17">
         <v>-21968000.0</v>
       </c>
       <c r="I17">
         <v>-46781000.0</v>
       </c>
       <c r="J17">
         <v>-55560000.0</v>
       </c>
       <c r="K17">
         <v>-39756000.0</v>
       </c>
       <c r="L17">
         <v>-13707000.0</v>
       </c>
       <c r="M17">
         <v>781000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>9174000.0</v>
       </c>
       <c r="C18">
         <v>11765000.0</v>
       </c>
       <c r="D18">
         <v>11867000.0</v>
       </c>
       <c r="E18">
         <v>3762000.0</v>
       </c>
       <c r="F18">
         <v>160000.0</v>
       </c>
       <c r="G18">
         <v>271000.0</v>
       </c>
       <c r="H18">
         <v>985000.0</v>
       </c>
       <c r="I18">
         <v>-3701000.0</v>
       </c>
       <c r="J18">
         <v>-5863000.0</v>
       </c>
       <c r="K18">
         <v>-1860000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-2522000.0</v>
       </c>
       <c r="G19">
         <v>2507000.0</v>
       </c>
       <c r="H19">
         <v>-400000.0</v>
       </c>
       <c r="I19">
         <v>-23156000.0</v>
       </c>
       <c r="J19">
         <v>-31112000.0</v>
       </c>
       <c r="K19">
         <v>-1920000.0</v>
       </c>
       <c r="L19">
         <v>-188000.0</v>
       </c>
       <c r="M19">
         <v>147000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>1958000.0</v>
       </c>
       <c r="K20">
         <v>13021000.0</v>
       </c>
       <c r="L20">
         <v>13021000.0</v>
       </c>
       <c r="M20">
         <v>13021000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>-21016000.0</v>
       </c>
       <c r="C21">
         <v>40765000.0</v>
       </c>
       <c r="D21">
         <v>-203363000.0</v>
       </c>
       <c r="E21">
         <v>-77231000.0</v>
       </c>
       <c r="F21">
         <v>-29726000.0</v>
       </c>
       <c r="G21">
         <v>-22528000.0</v>
       </c>
       <c r="H21">
         <v>-24532000.0</v>
       </c>
       <c r="I21">
         <v>-15578000.0</v>
       </c>
       <c r="J21">
         <v>-20294000.0</v>
       </c>
       <c r="K21">
         <v>-37332000.0</v>
       </c>
       <c r="L21">
         <v>-11932000.0</v>
       </c>
       <c r="M21">
         <v>1250000.0</v>
       </c>
       <c r="N21">
         <v>-857000.0</v>
       </c>
       <c r="O21">
         <v>-2342000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>400821000.0</v>
       </c>
       <c r="C23">
         <v>293020000.0</v>
       </c>
       <c r="D23">
         <v>483687000.0</v>
       </c>
       <c r="E23">
         <v>399024000.0</v>
       </c>
       <c r="F23">
         <v>326123000.0</v>
       </c>
       <c r="G23">
         <v>214722000.0</v>
       </c>
       <c r="H23">
         <v>151600000.0</v>
       </c>
       <c r="I23">
         <v>91130000.0</v>
       </c>
       <c r="J23">
         <v>65480000.0</v>
       </c>
       <c r="K23">
         <v>65398000.0</v>
       </c>
       <c r="L23">
         <v>40202000.0</v>
       </c>
       <c r="M23">
         <v>27295000.0</v>
       </c>
       <c r="N23">
         <v>22955000.0</v>
       </c>
       <c r="O23">
         <v>22793000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>20416000.0</v>
       </c>
       <c r="C25">
         <v>19757000.0</v>
       </c>
       <c r="D25">
         <v>19824000.0</v>
       </c>
       <c r="E25">
         <v>16007000.0</v>
       </c>
       <c r="F25">
         <v>11885000.0</v>
       </c>
       <c r="G25">
         <v>9544000.0</v>
       </c>
       <c r="H25">
         <v>5523000.0</v>
       </c>
       <c r="I25">
         <v>4215000.0</v>
       </c>
       <c r="J25">
         <v>3759000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>71429000.0</v>
       </c>
       <c r="C26">
         <v>72405000.0</v>
       </c>
       <c r="D26">
         <v>81866000.0</v>
       </c>
       <c r="E26">
         <v>90388000.0</v>
       </c>
       <c r="F26">
         <v>76525000.0</v>
       </c>
       <c r="G26">
         <v>48941000.0</v>
       </c>
       <c r="H26">
         <v>30711000.0</v>
       </c>
       <c r="I26">
         <v>14514000.0</v>
       </c>
       <c r="J26">
         <v>12388000.0</v>
       </c>
       <c r="K26">
         <v>12385000.0</v>
       </c>
       <c r="L26">
         <v>9333000.0</v>
       </c>
       <c r="M26">
         <v>3846000.0</v>
       </c>
       <c r="N26">
         <v>3176000.0</v>
       </c>
       <c r="O26">
         <v>4752000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>102643000.0</v>
       </c>
       <c r="C27">
         <v>81718000.0</v>
       </c>
       <c r="D27">
         <v>83334000.0</v>
       </c>
       <c r="E27">
         <v>96027000.0</v>
       </c>
       <c r="F27">
         <v>77245000.0</v>
       </c>
       <c r="G27">
         <v>53858000.0</v>
       </c>
       <c r="H27">
         <v>38894000.0</v>
       </c>
       <c r="I27">
         <v>21670000.0</v>
       </c>
       <c r="J27">
         <v>12808000.0</v>
       </c>
       <c r="K27">
         <v>11166000.0</v>
       </c>
       <c r="L27">
         <v>8349000.0</v>
       </c>
       <c r="M27">
         <v>6472000.0</v>
       </c>
       <c r="N27">
         <v>5892000.0</v>
       </c>
       <c r="O27">
         <v>5417000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>107565000.0</v>
       </c>
       <c r="C28">
         <v>123784000.0</v>
       </c>
       <c r="D28">
         <v>117868000.0</v>
       </c>
       <c r="E28">
         <v>100397000.0</v>
       </c>
       <c r="F28">
         <v>74964000.0</v>
       </c>
       <c r="G28">
         <v>48806000.0</v>
       </c>
       <c r="H28">
         <v>36540000.0</v>
       </c>
       <c r="I28">
         <v>21959000.0</v>
       </c>
       <c r="J28">
         <v>18913000.0</v>
       </c>
       <c r="K28">
         <v>20725000.0</v>
       </c>
       <c r="L28">
         <v>12247000.0</v>
       </c>
       <c r="M28">
         <v>8436000.0</v>
       </c>
       <c r="N28">
         <v>4809000.0</v>
       </c>
       <c r="O28">
         <v>4694000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>271000.0</v>
       </c>
       <c r="C29">
         <v>310000.0</v>
       </c>
       <c r="D29">
         <v>141000.0</v>
       </c>
       <c r="E29">
         <v>379000.0</v>
       </c>
       <c r="F29">
         <v>-1426000.0</v>
       </c>
       <c r="G29">
         <v>-1036000.0</v>
       </c>
       <c r="H29">
         <v>-1979000.0</v>
       </c>
       <c r="I29">
         <v>-1434000.0</v>
       </c>
       <c r="J29">
         <v>-1709000.0</v>
       </c>
       <c r="K29">
         <v>-1606000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>275441000.0</v>
       </c>
       <c r="C30">
         <v>183390000.0</v>
       </c>
       <c r="D30">
         <v>381688000.0</v>
       </c>
       <c r="E30">
         <v>286812000.0</v>
       </c>
       <c r="F30">
         <v>228734000.0</v>
       </c>
       <c r="G30">
         <v>151605000.0</v>
       </c>
       <c r="H30">
         <v>106145000.0</v>
       </c>
       <c r="I30">
         <v>58143000.0</v>
       </c>
       <c r="J30">
         <v>44109000.0</v>
       </c>
       <c r="K30">
         <v>44276000.0</v>
       </c>
       <c r="L30">
         <v>29929000.0</v>
       </c>
       <c r="M30">
         <v>18754000.0</v>
       </c>
       <c r="N30">
         <v>13877000.0</v>
       </c>
       <c r="O30">
         <v>14863000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31">
         <v>-67000.0</v>
       </c>
       <c r="C31">
         <v>12094000.0</v>
       </c>
       <c r="D31">
         <v>13220000.0</v>
       </c>
       <c r="E31">
         <v>997000.0</v>
       </c>
       <c r="F31">
         <v>-2362000.0</v>
       </c>
       <c r="G31">
         <v>2778000.0</v>
       </c>
       <c r="H31">
         <v>585000.0</v>
       </c>
       <c r="I31">
         <v>-32637000.0</v>
       </c>
       <c r="J31">
         <v>-36975000.0</v>
       </c>
       <c r="K31">
         <v>-4030000.0</v>
       </c>
       <c r="L31">
         <v>-62000.0</v>
       </c>
       <c r="M31">
         <v>-1969000.0</v>
       </c>
       <c r="N31">
         <v>-2685000.0</v>
       </c>
       <c r="O31">
         <v>-2717000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
         <v>379805000.0</v>
       </c>
       <c r="C32">
         <v>333785000.0</v>
       </c>
       <c r="D32">
         <v>280324000.0</v>
       </c>
       <c r="E32">
         <v>321793000.0</v>
       </c>
       <c r="F32">
         <v>296397000.0</v>
       </c>
       <c r="G32">
         <v>192194000.0</v>
       </c>
       <c r="H32">
         <v>127068000.0</v>
       </c>
       <c r="I32">
         <v>76569000.0</v>
       </c>
@@ -12775,601 +12924,608 @@
       <c r="O32">
         <v>20451000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>33629000.0</v>
+      </c>
+      <c r="C2">
         <v>36183000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31309000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28658000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28415000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28178000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27572000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27999000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25934000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25613000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24533000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25887000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25966000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29490000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28301000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27539000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26882000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27001000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24836000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23973000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21579000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18885000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16815000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15025000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12392000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12716000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11494000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11512000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9733000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10509000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8887000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7207000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6384000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5589000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5209000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5189000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5384000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6483000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5959000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5849000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2772000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2486000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2568000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2508000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2711000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2204000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1772000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2403000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2162000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2333000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2502000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2119000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2124000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21721000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1861000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>830000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>5318000.0</v>
+      </c>
+      <c r="C3">
         <v>5260000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5163000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5053000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4940000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4688000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4889000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4957000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5223000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5049000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5030000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4981000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4764000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4498000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4324000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3651000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3534000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3397000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3020000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2841000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2627000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2596000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2443000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2274000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2231000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1683000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2388000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1048000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1533000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1176000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1014000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>986000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1039000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1019000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>919000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>887000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>934000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>725000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1098000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>836000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>261000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>221000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>217000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>193000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>165000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>158000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>132000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>116000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>106000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>123000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>125000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>164000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>251000.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -13398,418 +13554,425 @@
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-      <c r="BC4"/>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5">
+        <v>2777000.0</v>
+      </c>
+      <c r="C5">
         <v>-3763000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>1660000.0</v>
+      </c>
+      <c r="E5">
         <v>-10771000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8014000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11921000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>-7327000.0</v>
+        <v>-7208000.0</v>
       </c>
       <c r="I5">
-        <v>-19337000.0</v>
+        <v>-4601000.0</v>
       </c>
       <c r="J5">
+        <v>-16742000.0</v>
+      </c>
+      <c r="K5">
         <v>-40675000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>-23565000.0</v>
+      </c>
+      <c r="M5">
         <v>-26776000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
-        <v>-19120000.0</v>
+        <v>-23625000.0</v>
       </c>
       <c r="O5">
-        <v>-17339000.0</v>
+        <v>-18156000.0</v>
       </c>
       <c r="P5">
-        <v>-21719000.0</v>
+        <v>-16672000.0</v>
       </c>
       <c r="Q5">
-        <v>-19053000.0</v>
+        <v>-21746000.0</v>
       </c>
       <c r="R5">
-        <v>-15399000.0</v>
+        <v>-19660000.0</v>
       </c>
       <c r="S5">
-        <v>-8727000.0</v>
+        <v>-17052000.0</v>
       </c>
       <c r="T5">
-        <v>-4742000.0</v>
+        <v>-12059000.0</v>
       </c>
       <c r="U5">
+        <v>-2027000.0</v>
+      </c>
+      <c r="V5">
         <v>-858000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3067000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2907000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5990000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5751000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5545000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7675000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6844000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5768000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3432000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2719000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4336000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5091000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3327000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-12780000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2720000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5102000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5874000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3687000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7804000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9486000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4133000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3238000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2795000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1445000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>466000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>117000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-345000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-227000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>509000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-332000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-256000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-778000.0</v>
       </c>
-      <c r="BB5">
-[...2 lines deleted...]
-      <c r="BC5"/>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>8095000.0</v>
+      </c>
+      <c r="C6">
         <v>1497000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>6823000.0</v>
+      </c>
+      <c r="E6">
         <v>-5718000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3074000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7233000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>-2370000.0</v>
+        <v>-2319000.0</v>
       </c>
       <c r="I6">
-        <v>-14114000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="J6">
+        <v>-11519000.0</v>
+      </c>
+      <c r="K6">
         <v>-35626000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>-18535000.0</v>
+      </c>
+      <c r="M6">
         <v>-21795000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
-        <v>-14622000.0</v>
+        <v>-18861000.0</v>
       </c>
       <c r="O6">
-        <v>-13015000.0</v>
+        <v>-13658000.0</v>
       </c>
       <c r="P6">
-        <v>-18068000.0</v>
+        <v>-12348000.0</v>
       </c>
       <c r="Q6">
-        <v>-15519000.0</v>
+        <v>-18095000.0</v>
       </c>
       <c r="R6">
-        <v>-12002000.0</v>
+        <v>-16126000.0</v>
       </c>
       <c r="S6">
-        <v>-5707000.0</v>
+        <v>-13655000.0</v>
       </c>
       <c r="T6">
-        <v>-1901000.0</v>
+        <v>-9039000.0</v>
       </c>
       <c r="U6">
+        <v>814000.0</v>
+      </c>
+      <c r="V6">
         <v>1769000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-471000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-464000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3716000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3520000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3862000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5287000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5796000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4235000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2256000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1705000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3350000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4052000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2308000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-11861000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1833000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4168000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-5149000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2589000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-6968000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9225000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3912000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3021000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2602000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1280000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>624000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>249000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-229000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-121000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>632000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-207000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-92000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-527000.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13838,88 +14001,89 @@
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-      <c r="BC7"/>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13948,1976 +14112,2006 @@
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-      <c r="BC8"/>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>84071000.0</v>
+      </c>
+      <c r="C9">
         <v>72203000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>68746000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>58021000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>56270000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>58401000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>55311000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>64275000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>46115000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>39956000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>42659000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>44414000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>51296000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>52894000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>51058000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>53095000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>52534000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>52219000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>50753000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>50215000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>45821000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>39759000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>36554000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>26776000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>25988000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23105000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>22317000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>19942000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16249000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12297000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10616000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7669000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6914000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6982000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6857000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4377000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6516000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4859000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3790000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4162000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4583000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4621000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4505000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5748000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4882000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4373000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3762000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3522000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3303000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3338000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2857000.0</v>
       </c>
-      <c r="BB9">
-[...2 lines deleted...]
-      <c r="BC9"/>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>2777000.0</v>
+      </c>
+      <c r="C10">
         <v>-3763000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1660000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8685000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10295000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>87868000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7208000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4601000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-16742000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-117932000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-23565000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-25021000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-23625000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-18156000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-16672000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-21746000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-19660000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-17052000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-12059000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2027000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-950000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3686000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3053000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6888000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6123000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4981000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2762000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-8067000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8137000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4094000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-20260000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-14443000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9418000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-32501000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-14465000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4411000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5892000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-16427000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4248000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-10728000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-9752000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-4762000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3489000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3185000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2272000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1213000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-623000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1304000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-562000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-830000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-802000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1348000.0</v>
       </c>
-      <c r="BB10">
-[...2 lines deleted...]
-      <c r="BC10"/>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11">
+        <v>-32000.0</v>
+      </c>
+      <c r="C11">
         <v>345000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-15000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-117000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>58000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-171000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>200000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>22000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-83000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>165000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-80000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-68000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>124000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>173000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>267000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-49000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-12000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-901000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-162000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-100000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-263000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-171000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-235000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-330000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-300000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-204000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-949000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-220000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-606000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-339000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-290000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-381000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-424000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-872000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-178000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-376000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-283000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-718000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-449000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-370000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2651000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>362000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6978000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>205000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>574000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>268000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-873000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1500000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>548000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>546000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>497000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>541000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>565000.0</v>
       </c>
-      <c r="BB11">
-[...2 lines deleted...]
-      <c r="BC11"/>
+      <c r="BC11">
+        <v>0.0</v>
+      </c>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2871000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>451000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1870000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1225000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>478000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>189000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>126000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>271000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>29000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>96000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>985000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>37000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>342000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>174000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>408000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>424000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2695000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1697000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1685000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1691000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>790000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>509000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>568000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>485000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>266000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>253000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>251000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>256000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>827000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>389000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>535000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>644000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>548000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>546000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>497000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>541000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>565000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2703000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>412000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>104000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13">
-        <v>2013000.0</v>
+        <v>1909000.0</v>
       </c>
       <c r="C13">
         <v>2013000.0</v>
       </c>
       <c r="D13">
+        <v>2013000.0</v>
+      </c>
+      <c r="E13">
         <v>2364000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2784000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3053000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3001000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2826000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2885000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3159000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3171000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2871000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2666000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1870000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1225000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>478000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>189000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>13000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>20000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>126000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>125000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>29000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>21000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>96000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>639000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4383000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1051000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2667000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
         <v>-25000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>42000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-19000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-67000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-47000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-229000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-35000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-23000.0</v>
       </c>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>279000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>279000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
-      <c r="BC14"/>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>2809000.0</v>
+      </c>
+      <c r="C15">
         <v>-4109000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1675000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8568000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10353000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>78010000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7408000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4623000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-16659000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-118097000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-23485000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-24953000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-23749000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-18329000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-16939000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-21697000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-19648000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-16151000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-11897000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1927000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-687000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3515000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2818000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6558000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5823000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4777000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1813000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-7847000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-7531000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-3755000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-19970000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-14062000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-8969000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-31671000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-14268000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-3968000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5562000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-15480000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3764000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-10335000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-9752000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-4762000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-3489000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-3185000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-2272000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-5000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1213000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>877000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1304000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-562000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-830000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-802000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-1348000.0</v>
       </c>
-      <c r="BB15">
-[...2 lines deleted...]
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>78010000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-7408000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1394000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-16658999.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-118097000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-23485000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-24953000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-23749000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-18329000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-16939000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-21697000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-19648000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-16151000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-11897000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1927000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-687000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-3515000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-2818000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-6558000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5823000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4777000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1813000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-7847000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-7531000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-3755000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-19970000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-14062000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-8969000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-31671000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-14268000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3968000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5562000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-15483000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-3764000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-10470000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-9752000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-4761000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-3489000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-3185000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-2272000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-432000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1213000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>877000.0</v>
       </c>
-      <c r="AW16">
-[...1 lines deleted...]
-      </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
-      <c r="BC16"/>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17">
+        <v>2809000.0</v>
+      </c>
+      <c r="C17">
         <v>-4108000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1675000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8568000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10353000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>78010000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7408000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1394000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-16659000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-118097000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-23485000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-24953000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-23749000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-18329000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-16939000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-21697000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-19648000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-16151000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-11897000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1927000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-687000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3515000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-2818000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-6558000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-5823000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4777000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1813000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-7847000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-7531000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3755000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-19970000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-14062000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-8994000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-31629000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-14287000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-4035000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5609000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-15712000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-3799000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-10493000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-9752000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-4761000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-3489000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-3185000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-2272000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>781000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>1213000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>877000.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
-      <c r="BC17"/>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
-        <v>2013000.0</v>
+        <v>1909000.0</v>
       </c>
       <c r="C18">
         <v>2013000.0</v>
       </c>
       <c r="D18">
+        <v>2013000.0</v>
+      </c>
+      <c r="E18">
         <v>2364000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2784000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3053000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3001000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2826000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2885000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3159000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3171000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2871000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2666000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1870000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1225000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>478000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>189000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>126000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>125000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>29000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>21000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>96000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>306000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>37000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>342000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-268000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1967000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-558000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-505000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-796000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1666000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3352000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2714000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-218000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-744000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-175000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3894000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-468000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>258000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>3948000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1523000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3083000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4275000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-17133000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-8810000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1488000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-26517000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-8916000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>879000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>3442000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>3183000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1253000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-3439000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-2917000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-46000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-45000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-43000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-54000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>355000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>366000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>848000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>5874000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-5874000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1958000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>13021000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>13021000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>13021000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>1798000.0</v>
+      </c>
+      <c r="C21">
         <v>-5884000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2012000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11121000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-13374000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11921000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10492000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7327000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-19337000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-40675000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-28783000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-27624000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-24324000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-19120000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-17339000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-21719000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-19053000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-15399000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8727000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4742000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-858000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3067000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2907000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-10803000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5751000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5545000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-6747000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-6844000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-5396000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2415000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2719000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5209000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-5235000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4287000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3864000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3599000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-8544000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5874000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4933000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-6849000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-6569000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-4462000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3193000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2886000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1391000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>429000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1393000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-345000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-227000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>509000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-332000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-256000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-778000.0</v>
       </c>
-      <c r="BB21">
-[...2 lines deleted...]
-      <c r="BC21"/>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15946,222 +16140,228 @@
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-      <c r="BC22"/>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>115902000.0</v>
+      </c>
+      <c r="C23">
         <v>114270000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>98043000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>97800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>98059000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>98500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>93375000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>99601000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>91386000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>106244000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>95975000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>97925000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>101586000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>101504000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>96698000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>102353000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>98469000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>94619000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>84316000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>78930000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>68258000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>61711000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>56276000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>52604000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>44131000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>41366000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>40558000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>38298000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>31378000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>25924000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23903000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>22159000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>19144000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15919000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15461000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>15709000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>18391000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>16734000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>17520000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>17654000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>13344000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10780000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10689000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9873000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8860000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7486000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6537000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7121000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6151000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5346000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6137000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5713000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5759000.0</v>
       </c>
-      <c r="BB23">
-[...2 lines deleted...]
-      <c r="BC23"/>
+      <c r="BC23">
+        <v>0.0</v>
+      </c>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16174,1334 +16374,1359 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>5318000.0</v>
+      </c>
+      <c r="C25">
         <v>5260000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5163000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5053000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4940000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4688000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4889000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4957000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5223000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5049000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5030000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4981000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4764000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4498000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4324000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3651000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3534000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3397000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3020000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2841000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2627000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2596000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2443000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2274000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2231000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1683000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1460000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1219000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1161000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1176000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1014000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>986000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1039000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1019000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>919000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>725000.0</v>
       </c>
       <c r="AL25">
         <v>725000.0</v>
       </c>
       <c r="AM25">
+        <v>725000.0</v>
+      </c>
+      <c r="AN25">
         <v>1098000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>836000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>261000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>221000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>217000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>193000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>165000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>158000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>132000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>116000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>106000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>123000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>125000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>164000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>251000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>21416000.0</v>
+      </c>
+      <c r="C26">
         <v>19306000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>16768999.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>16830000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>18524000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>16530000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17486000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19693000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18711000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>18276000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>20233000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>24357000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>23570000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22306000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>22632000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>21880000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>22046000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>19439000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>19036000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16004000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13325000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12474000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>13129000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>10013000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8946000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8521000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7630000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5614000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3782000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3868000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3496000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3368000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3028000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2959000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3118000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3283000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3154000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2930000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3135000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3159000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2704000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2698000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2510000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1421000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1298000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1036000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>792000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>720000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>660000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>668000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>846000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1002000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>4752000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>12261000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>8848000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>30373000.0</v>
+      </c>
+      <c r="C27">
         <v>30924000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24449000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>24279000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22991000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>21084000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>19802000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21002000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>19830000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>19999000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>18474000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>21630000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>23231000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>23668000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>22261000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>26950000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>23148000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>20824000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>21370000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>19599000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>15452000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>16131000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>13870000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12134000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11723000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>10267000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>11058000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>10644000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6925000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5754000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5971000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5860000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4085000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3061000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3255000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3270000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3222000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2622000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3451000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3324000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1737000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1896000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2062000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2526000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2023000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1635000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1753000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1610000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1474000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1323000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1452000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1548000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1569000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>30484000.0</v>
+      </c>
+      <c r="C28">
         <v>28684000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28429000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>27683000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22769000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>40680000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28515000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>30907000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>26911000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26541000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>33968000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>29327000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>28032000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24776000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23830000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>25232000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26559000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24748000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>18671000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16322000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15223000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13370000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13117000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12316000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10003000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9437000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9485000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8512000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9106000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5879000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5177000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5596000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5307000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4241000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4038000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4132000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6502000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4475000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5180000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5346000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5676000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3694000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3361000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2329000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2705000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2349000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1976000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2316000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1795000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1030000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1515000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1200000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1064000.0</v>
       </c>
-      <c r="BB28">
-[...1 lines deleted...]
-      </c>
       <c r="BC28">
+        <v>0.0</v>
+      </c>
+      <c r="BD28">
         <v>20377000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>14934000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-32000.0</v>
+      </c>
+      <c r="C29">
         <v>345000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-15000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-117000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>58000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>171000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-83000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>165000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-80000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-68000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>124000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>173000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>267000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-49000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-12000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-901000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-162000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-263000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-171000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-235000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-330000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-204000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-949000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-220000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-606000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>82273000.0</v>
+      </c>
+      <c r="C30">
         <v>78087000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>66733999.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>69142000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>69644000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>70322000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65803000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>71602000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>65452000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>66288000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>71442000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>72038000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>75620000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>72014000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>68397000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>74814000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>71587000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>67618000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59480000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54957000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46679000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>42826000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39461000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37579000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>31739000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>28650000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29064000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>26786000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>21645000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15415000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15016000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14952000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12760000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10330000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10252000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10520000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13007000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10251000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11561000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>11805000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10572000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8294000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8121000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7365000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6149000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5282000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4765000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4718000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3989000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3013000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3635000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3594000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3635000.0</v>
       </c>
-      <c r="BB30">
-[...2 lines deleted...]
-      <c r="BC30"/>
+      <c r="BC30">
+        <v>0.0</v>
+      </c>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31">
+        <v>979000.0</v>
+      </c>
+      <c r="C31">
         <v>2121000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-352000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2436000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3079000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>13176000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3284000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2726000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2595000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-94069000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5218000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2603000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>699000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>964000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>667000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-27000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-607000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1653000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3332000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2715000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-92000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-619000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-146000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3915000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-372000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>564000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3985000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1223000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2741000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1679000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-17541000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-9234000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4183000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-28214000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-10601000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-812000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2652000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-10044000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>685000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3965000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3183000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-299000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-296000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-299000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-881000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-434000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-180000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-278000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1077000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1071000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-498000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-546000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-570000.0</v>
       </c>
-      <c r="BB31">
-[...2 lines deleted...]
-      <c r="BC31"/>
+      <c r="BC31">
+        <v>0.0</v>
+      </c>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
+        <v>117700000.0</v>
+      </c>
+      <c r="C32">
         <v>108386000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>100055000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>86679000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>84685000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>86579000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>82883000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>92274000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>72049000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>65569000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>67192000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>70301000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>77262000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>82384000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>79359000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>80634000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>79416000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>79220000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>75589000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>74188000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>67400000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>58644000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>53369000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>41801000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>38380000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>35821000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>33811000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>31454000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>25982000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>23509000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>21184000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>17823000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>14053000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>12503000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12191000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>12046000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>11584000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>10860000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>12475000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10708000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>6562000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>6648000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>7151000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>7129000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>7216000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>7952000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>6654000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>6776000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>5924000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>5855000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>5805000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>5457000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>4981000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>20451000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2942000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>327000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -17556,1227 +17781,1227 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>115274000.0</v>
       </c>
       <c r="C2">
         <v>82783000.0</v>
       </c>
       <c r="D2">
         <v>90443000.0</v>
       </c>
       <c r="E2">
         <v>348696000.0</v>
       </c>
       <c r="F2">
         <v>134939000.0</v>
       </c>
       <c r="G2">
         <v>38479000.0</v>
       </c>
       <c r="H2">
         <v>64808000.0</v>
       </c>
       <c r="I2">
         <v>26474000.0</v>
       </c>
       <c r="J2">
         <v>17258000.0</v>
       </c>
       <c r="K2">
         <v>29888000.0</v>
       </c>
       <c r="L2">
         <v>36431000.0</v>
       </c>
       <c r="M2">
         <v>5128000.0</v>
       </c>
       <c r="N2">
         <v>5830000.0</v>
       </c>
       <c r="O2">
         <v>2357000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>5913000</v>
       </c>
       <c r="C3">
         <v>6484000</v>
       </c>
       <c r="D3">
         <v>9240000</v>
       </c>
       <c r="E3">
         <v>24334000</v>
       </c>
       <c r="F3">
         <v>20259000</v>
       </c>
       <c r="G3">
         <v>10360000</v>
       </c>
       <c r="H3">
         <v>3349000</v>
       </c>
       <c r="I3">
         <v>7237000</v>
       </c>
       <c r="J3">
         <v>186000</v>
       </c>
       <c r="K3">
         <v>549000</v>
       </c>
       <c r="L3">
         <v>1199000</v>
       </c>
       <c r="M3">
         <v>733000</v>
       </c>
       <c r="N3">
         <v>98000</v>
       </c>
       <c r="O3">
         <v>141000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>214060000.0</v>
       </c>
       <c r="G4">
         <v>96186000.0</v>
       </c>
       <c r="H4">
         <v>-25480000.0</v>
       </c>
       <c r="I4">
         <v>38332000.0</v>
       </c>
       <c r="J4">
         <v>-363000.0</v>
       </c>
       <c r="K4">
         <v>-12630000.0</v>
       </c>
       <c r="L4">
         <v>-6543000.0</v>
       </c>
       <c r="M4">
         <v>31303000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-25155000.0</v>
       </c>
       <c r="G5">
         <v>21518000.0</v>
       </c>
       <c r="H5">
         <v>-1062000.0</v>
       </c>
       <c r="I5">
         <v>5524000.0</v>
       </c>
       <c r="J5">
         <v>190000.0</v>
       </c>
       <c r="K5">
         <v>999000.0</v>
       </c>
       <c r="L5">
         <v>-823000.0</v>
       </c>
       <c r="M5">
         <v>-310000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
         <v>-49294000.0</v>
       </c>
       <c r="C6">
         <v>32491000.0</v>
       </c>
       <c r="D6">
         <v>-7660000.0</v>
       </c>
       <c r="E6">
         <v>-258253000.0</v>
       </c>
       <c r="F6">
         <v>213757000.0</v>
       </c>
       <c r="G6">
         <v>96460000.0</v>
       </c>
       <c r="H6">
         <v>-26329000.0</v>
       </c>
       <c r="I6">
         <v>38334000.0</v>
       </c>
       <c r="J6">
         <v>-363000.0</v>
       </c>
       <c r="K6">
         <v>-12630000.0</v>
       </c>
       <c r="L6">
         <v>-6543000.0</v>
       </c>
       <c r="M6">
         <v>31303000.0</v>
       </c>
       <c r="N6">
         <v>-702000.0</v>
       </c>
       <c r="O6">
         <v>3473000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
         <v>3807000.0</v>
       </c>
       <c r="C7">
         <v>-102307000.0</v>
       </c>
       <c r="D7">
         <v>106029000.0</v>
       </c>
       <c r="E7">
         <v>-14217000.0</v>
       </c>
       <c r="F7">
         <v>-40970000.0</v>
       </c>
       <c r="G7">
         <v>17396000.0</v>
       </c>
       <c r="H7">
         <v>-10413000.0</v>
       </c>
       <c r="I7">
         <v>-871000.0</v>
       </c>
       <c r="J7">
         <v>-1132000.0</v>
       </c>
       <c r="K7">
         <v>1471000.0</v>
       </c>
       <c r="L7">
         <v>1829000.0</v>
       </c>
       <c r="M7">
         <v>-2286000.0</v>
       </c>
       <c r="N7">
         <v>1376000.0</v>
       </c>
       <c r="O7">
         <v>1697000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-24416000.0</v>
       </c>
       <c r="G8">
         <v>-10402000.0</v>
       </c>
       <c r="H8">
         <v>-12675000.0</v>
       </c>
       <c r="I8">
         <v>-3967000.0</v>
       </c>
       <c r="J8">
         <v>-109000.0</v>
       </c>
       <c r="K8">
         <v>1047000.0</v>
       </c>
       <c r="L8">
         <v>320000.0</v>
       </c>
       <c r="M8">
         <v>-417000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
         <v>22521000.0</v>
       </c>
       <c r="C9">
         <v>-13741000.0</v>
       </c>
       <c r="D9">
         <v>16016000.0</v>
       </c>
       <c r="E9">
         <v>-6660000.0</v>
       </c>
       <c r="F9">
         <v>-24416000.0</v>
       </c>
       <c r="G9">
         <v>-10402000.0</v>
       </c>
       <c r="H9">
         <v>-12675000.0</v>
       </c>
       <c r="I9">
         <v>-3967000.0</v>
       </c>
       <c r="J9">
         <v>-109000.0</v>
       </c>
       <c r="K9">
         <v>1047000.0</v>
       </c>
       <c r="L9">
         <v>320000.0</v>
       </c>
       <c r="M9">
         <v>-417000.0</v>
       </c>
       <c r="N9">
         <v>-1318000.0</v>
       </c>
       <c r="O9">
         <v>-150000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
         <v>-4959000.0</v>
       </c>
       <c r="C10">
         <v>-1018000.0</v>
       </c>
       <c r="D10">
         <v>54000.0</v>
       </c>
       <c r="E10">
         <v>-2859000.0</v>
       </c>
       <c r="F10">
         <v>-6927000.0</v>
       </c>
       <c r="G10">
         <v>-3196000.0</v>
       </c>
       <c r="H10">
         <v>-1270000.0</v>
       </c>
       <c r="I10">
         <v>363000.0</v>
       </c>
       <c r="J10">
         <v>1025000.0</v>
       </c>
       <c r="K10">
         <v>492000.0</v>
       </c>
       <c r="L10">
         <v>-80000.0</v>
       </c>
       <c r="M10">
         <v>-168000.0</v>
       </c>
       <c r="N10">
         <v>58000.0</v>
       </c>
       <c r="O10">
         <v>-152000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2269000.0</v>
       </c>
       <c r="F11">
         <v>19995000.0</v>
       </c>
       <c r="G11">
         <v>13037000.0</v>
       </c>
       <c r="H11">
         <v>7495000.0</v>
       </c>
       <c r="I11">
         <v>4881000.0</v>
       </c>
       <c r="J11">
         <v>124000.0</v>
       </c>
       <c r="K11">
         <v>273000.0</v>
       </c>
       <c r="L11">
         <v>2412000.0</v>
       </c>
       <c r="M11">
         <v>-1391000.0</v>
       </c>
       <c r="N11">
         <v>1648000.0</v>
       </c>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>49584000.0</v>
       </c>
       <c r="F12">
         <v>37945000.0</v>
       </c>
       <c r="G12">
         <v>24182000.0</v>
       </c>
       <c r="H12">
         <v>21188000.0</v>
       </c>
       <c r="I12">
         <v>29526000.0</v>
       </c>
       <c r="J12">
         <v>32426000.0</v>
       </c>
       <c r="K12">
         <v>13473000.0</v>
       </c>
       <c r="L12">
         <v>1213000.0</v>
       </c>
       <c r="M12">
         <v>-2357000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2429000.0</v>
       </c>
       <c r="F13">
         <v>10459000.0</v>
       </c>
       <c r="G13">
         <v>27628000.0</v>
       </c>
       <c r="H13">
         <v>3461000.0</v>
       </c>
       <c r="I13">
         <v>4508000.0</v>
       </c>
       <c r="J13">
         <v>-252000.0</v>
       </c>
       <c r="K13">
         <v>1892000.0</v>
       </c>
       <c r="L13">
         <v>1100000.0</v>
       </c>
       <c r="M13">
         <v>-2211000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
         <v>20416000.0</v>
       </c>
       <c r="C14">
         <v>19757000.0</v>
       </c>
       <c r="D14">
         <v>19824000.0</v>
       </c>
       <c r="E14">
         <v>16007000.0</v>
       </c>
       <c r="F14">
         <v>11885000.0</v>
       </c>
       <c r="G14">
         <v>9544000.0</v>
       </c>
       <c r="H14">
         <v>7144000.0</v>
       </c>
       <c r="I14">
         <v>4215000.0</v>
       </c>
       <c r="J14">
         <v>3759000.0</v>
       </c>
       <c r="K14">
         <v>2920000.0</v>
       </c>
       <c r="L14">
         <v>796000.0</v>
       </c>
       <c r="M14">
         <v>512000.0</v>
       </c>
       <c r="N14">
         <v>663000.0</v>
       </c>
       <c r="O14">
         <v>1072000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>2139000.0</v>
       </c>
       <c r="G15">
         <v>1368000.0</v>
       </c>
       <c r="H15">
         <v>4418000.0</v>
       </c>
       <c r="I15">
         <v>26760000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>203000.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
         <v>65980000.0</v>
       </c>
       <c r="C16">
         <v>115274000.0</v>
       </c>
       <c r="D16">
         <v>82783000.0</v>
       </c>
       <c r="E16">
         <v>90443000.0</v>
       </c>
       <c r="F16">
         <v>348696000.0</v>
       </c>
       <c r="G16">
         <v>134939000.0</v>
       </c>
       <c r="H16">
         <v>38479000.0</v>
       </c>
       <c r="I16">
         <v>64808000.0</v>
       </c>
       <c r="J16">
         <v>16895000.0</v>
       </c>
       <c r="K16">
         <v>17258000.0</v>
       </c>
       <c r="L16">
         <v>29888000.0</v>
       </c>
       <c r="M16">
         <v>36431000.0</v>
       </c>
       <c r="N16">
         <v>5128000.0</v>
       </c>
       <c r="O16">
         <v>5830000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>104000.0</v>
       </c>
       <c r="K17">
         <v>83000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>36119000.0</v>
       </c>
       <c r="C18">
         <v>31564000.0</v>
       </c>
       <c r="D18">
         <v>-27628000.0</v>
       </c>
       <c r="E18">
         <v>-49573000.0</v>
       </c>
       <c r="F18">
         <v>-39553000.0</v>
       </c>
       <c r="G18">
         <v>23071000.0</v>
       </c>
       <c r="H18">
         <v>-6118000.0</v>
       </c>
       <c r="I18">
         <v>-11244000.0</v>
       </c>
       <c r="J18">
         <v>-14493000.0</v>
       </c>
       <c r="K18">
         <v>-17072000.0</v>
       </c>
       <c r="L18">
         <v>-10951000.0</v>
       </c>
       <c r="M18">
         <v>-4083000.0</v>
       </c>
       <c r="N18">
         <v>-644000.0</v>
       </c>
       <c r="O18">
         <v>-1917000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19">
         <v>8746000.0</v>
       </c>
       <c r="C19">
         <v>-483000.0</v>
       </c>
       <c r="D19">
         <v>40446000.0</v>
       </c>
       <c r="E19">
         <v>-228502000.0</v>
       </c>
       <c r="F19">
         <v>83405000.0</v>
       </c>
       <c r="G19">
         <v>-90034000.0</v>
       </c>
       <c r="H19">
         <v>-1000000.0</v>
       </c>
       <c r="I19">
         <v>-7929000.0</v>
       </c>
       <c r="J19">
         <v>-6164000.0</v>
       </c>
       <c r="K19">
         <v>-21117000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>188855000.0</v>
       </c>
       <c r="G20">
         <v>158135000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>52910000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-66000.0</v>
       </c>
       <c r="G21">
         <v>-183000.0</v>
       </c>
       <c r="H21">
         <v>-172000.0</v>
       </c>
       <c r="I21">
         <v>-14484000.0</v>
       </c>
       <c r="J21">
         <v>331000.0</v>
       </c>
       <c r="K21">
         <v>-3944000.0</v>
       </c>
       <c r="L21">
         <v>4159000.0</v>
       </c>
       <c r="M21">
         <v>-4528000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
         <v>-21354000.0</v>
       </c>
       <c r="C22">
         <v>52549000.0</v>
       </c>
       <c r="D22">
         <v>-190284000.0</v>
       </c>
       <c r="E22">
         <v>-76613000.0</v>
       </c>
       <c r="F22">
         <v>-30662000.0</v>
       </c>
       <c r="G22">
         <v>-18714000.0</v>
       </c>
       <c r="H22">
         <v>-21968000.0</v>
       </c>
       <c r="I22">
         <v>-46781000.0</v>
       </c>
       <c r="J22">
         <v>-55560000.0</v>
       </c>
       <c r="K22">
         <v>-39756000.0</v>
       </c>
       <c r="L22">
         <v>-13707000.0</v>
       </c>
       <c r="M22">
         <v>781000.0</v>
       </c>
       <c r="N22">
         <v>-3542000.0</v>
       </c>
       <c r="O22">
         <v>-5059000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>-13621000.0</v>
       </c>
       <c r="C23">
         <v>-5084000.0</v>
       </c>
       <c r="D23">
         <v>-2065000.0</v>
       </c>
       <c r="E23">
         <v>-3893000.0</v>
       </c>
       <c r="F23">
         <v>-3147000.0</v>
       </c>
       <c r="G23">
         <v>5197000.0</v>
       </c>
       <c r="H23">
         <v>40000.0</v>
       </c>
       <c r="I23">
         <v>11842000.0</v>
       </c>
       <c r="J23">
         <v>19673000.0</v>
       </c>
       <c r="K23">
         <v>323000.0</v>
       </c>
       <c r="L23">
         <v>249000.0</v>
       </c>
       <c r="M23">
         <v>35532000.0</v>
       </c>
       <c r="N23">
         <v>-98000.0</v>
       </c>
       <c r="O23">
         <v>2951000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24">
         <v>-6588000.0</v>
       </c>
       <c r="C24">
-        <v>-7118000.0</v>
+        <v>-634000.0</v>
       </c>
       <c r="D24">
         <v>1495000.0</v>
       </c>
       <c r="E24">
         <v>-206658000.0</v>
       </c>
       <c r="F24">
         <v>-35693000.0</v>
       </c>
       <c r="G24">
         <v>-10360000.0</v>
       </c>
       <c r="H24">
         <v>-3349000.0</v>
       </c>
       <c r="I24">
         <v>-5202000.0</v>
       </c>
       <c r="J24">
         <v>-59000.0</v>
       </c>
       <c r="K24">
         <v>-20568000.0</v>
       </c>
       <c r="L24">
         <v>-59000.0</v>
       </c>
       <c r="M24">
         <v>-600000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>783000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>4282000.0</v>
       </c>
       <c r="C25">
         <v>1830000.0</v>
       </c>
       <c r="D25">
         <v>-3609000.0</v>
       </c>
       <c r="E25">
         <v>3031000.0</v>
       </c>
       <c r="F25">
         <v>298000.0</v>
       </c>
       <c r="G25">
         <v>309000.0</v>
       </c>
       <c r="H25">
         <v>51000.0</v>
       </c>
       <c r="I25">
         <v>33899000.0</v>
       </c>
       <c r="J25">
         <v>38970000.0</v>
       </c>
       <c r="K25">
         <v>18184000.0</v>
       </c>
       <c r="L25">
         <v>-9000.0</v>
       </c>
       <c r="M25">
         <v>-1392000.0</v>
       </c>
       <c r="N25">
         <v>360000.0</v>
       </c>
       <c r="O25">
         <v>447000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26">
         <v>-87768000.0</v>
       </c>
       <c r="C26">
         <v>-522000.0</v>
       </c>
       <c r="D26">
         <v>-27541000.0</v>
       </c>
       <c r="E26">
         <v>-642000.0</v>
       </c>
       <c r="F26">
         <v>2139000.0</v>
       </c>
       <c r="G26">
         <v>1368000.0</v>
       </c>
       <c r="H26">
         <v>760000.0</v>
       </c>
       <c r="I26">
         <v>287000.0</v>
       </c>
       <c r="J26">
         <v>19673000.0</v>
       </c>
       <c r="K26">
         <v>203000.0</v>
       </c>
       <c r="L26">
         <v>203000.0</v>
       </c>
       <c r="M26">
         <v>35532000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
         <v>34864000.0</v>
       </c>
       <c r="C27">
         <v>66406000.0</v>
       </c>
       <c r="D27">
         <v>49086000.0</v>
       </c>
       <c r="E27">
         <v>46553000.0</v>
       </c>
       <c r="F27">
         <v>36081000.0</v>
       </c>
       <c r="G27">
         <v>23401000.0</v>
       </c>
       <c r="H27">
         <v>22417000.0</v>
       </c>
       <c r="I27">
         <v>7138000.0</v>
       </c>
       <c r="J27">
         <v>1744000.0</v>
       </c>
       <c r="K27">
         <v>1998000.0</v>
       </c>
       <c r="L27">
         <v>1341000.0</v>
       </c>
       <c r="M27">
         <v>535000.0</v>
       </c>
       <c r="N27">
         <v>72000.0</v>
       </c>
       <c r="O27">
         <v>69000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>-93394000.0</v>
       </c>
       <c r="C28">
         <v>-5606000.0</v>
       </c>
       <c r="D28">
         <v>-29606000.0</v>
       </c>
       <c r="E28">
         <v>-4535000.0</v>
       </c>
       <c r="F28">
         <v>185642000.0</v>
       </c>
       <c r="G28">
         <v>163149000.0</v>
       </c>
       <c r="H28">
         <v>-132000.0</v>
       </c>
       <c r="I28">
         <v>50268000.0</v>
       </c>
       <c r="J28">
         <v>29379000.0</v>
       </c>
       <c r="K28">
         <v>24927000.0</v>
       </c>
       <c r="L28">
         <v>4408000.0</v>
       </c>
       <c r="M28">
         <v>35986000.0</v>
       </c>
       <c r="N28">
         <v>-58000.0</v>
       </c>
       <c r="O28">
         <v>4607000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>42032000.0</v>
       </c>
       <c r="C29">
         <v>38048000.0</v>
       </c>
       <c r="D29">
         <v>-18388000.0</v>
       </c>
       <c r="E29">
         <v>-25239000.0</v>
       </c>
       <c r="F29">
         <v>-19294000.0</v>
       </c>
       <c r="G29">
         <v>33431000.0</v>
       </c>
       <c r="H29">
         <v>-2769000.0</v>
       </c>
       <c r="I29">
         <v>-4007000.0</v>
       </c>
       <c r="J29">
         <v>-14307000.0</v>
       </c>
       <c r="K29">
         <v>-16523000.0</v>
       </c>
       <c r="L29">
         <v>-9752000.0</v>
       </c>
       <c r="M29">
         <v>-3350000.0</v>
       </c>
       <c r="N29">
         <v>-546000.0</v>
       </c>
       <c r="O29">
         <v>-1776000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>2158000.0</v>
       </c>
       <c r="C30">
         <v>-483000.0</v>
       </c>
       <c r="D30">
         <v>40446000.0</v>
       </c>
       <c r="E30">
         <v>-228502000.0</v>
       </c>
       <c r="F30">
         <v>47712000.0</v>
       </c>
       <c r="G30">
         <v>-100394000.0</v>
       </c>
       <c r="H30">
         <v>-22579000.0</v>
       </c>
       <c r="I30">
         <v>-7929000.0</v>
       </c>
@@ -18798,4461 +19023,4529 @@
       <c r="O30">
         <v>642000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BD1" t="s">
         <v>116</v>
       </c>
       <c r="BE1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>65980000.0</v>
+      </c>
+      <c r="C2">
         <v>91986000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>68212000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>89295000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>115274000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>95992000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>96370000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>93882000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>82783000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>76562000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>88370000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>75180000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>90443000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>83157000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>167036000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>172106000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>348696000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>353292000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>335893000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>309593000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>134939000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>214058000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>211662000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32433000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>38479000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>41178000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>43724000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>57623000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>64808000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>26394000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16423000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>18901000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>26474000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5976000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9104000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12187000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17258000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>22265000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17144000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>23752000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>29888000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>33954000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36894000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>38985000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36431000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>39048000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7872000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4837000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5128000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6091000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4485000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4878000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5830000.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>3819000</v>
+      </c>
+      <c r="C3">
         <v>1630000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1305000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1007000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1630000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1522000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1685000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1790000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1487000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1594000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2513000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2362000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2771000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3277000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5846000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6648000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8563000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5848000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3623000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8338000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2450000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>440000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4236000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3980000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1704000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1231000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>433000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1142000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>543000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>960000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>614000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5601000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>62000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>86000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>26000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>68000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>78000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>351000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>167000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>109000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>76000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>390000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>369000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>364000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>400000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>169000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>145000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>19000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>38000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>24000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>36000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>141000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>758000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1949000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>432000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>13283000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-15238000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-83845000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5084000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-176635000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-4450000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>17451000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>26382000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>174677000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-79329000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>2195000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>178814000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-5494000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-2343000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-2164000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-13875000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-7098000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>38350000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>9983000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-2428000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-7573000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>10919000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-3128000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-3083000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-5071000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-5007000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>5121000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-6608000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-6136000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-4066000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-2940000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-2091000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>2554000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>557000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1519000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>987000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-33000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-621000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3097000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2226000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-517000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-23767000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>903000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>249000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>20643000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-277000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1481000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>705000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>358000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-644000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2668000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>157000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>403000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2296000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>421000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-42000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>56000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-245000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-291000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>445000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>282000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>563000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-430000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-285000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>72000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-180000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>12494000.0</v>
+      </c>
+      <c r="C6">
         <v>-26006000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23223000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-20532000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-25979000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19282000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-378000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2488000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11099000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6221000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11808000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13190000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-15263000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7286000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-83879000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5070000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-176590000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4596000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>17399000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>26300000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>174654000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-79119000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2396000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>179229000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6046000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2699000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2546000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-13899000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7185000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>38414000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9971000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2478000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7573000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>10919000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3128000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-3083000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5071000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-5007000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5121000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-6608000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-6136000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-4066000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2940000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2091000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2554000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2617000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>31176000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3035000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-291000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-963000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1606000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-393000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-952000.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
+        <v>-14643000.0</v>
+      </c>
+      <c r="C7">
         <v>12167000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>18858000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3760000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-30978000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-86712000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>759000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2636000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-18990000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>96739000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2580000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8023000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4413000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8648000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6938000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>744000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-16671000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4062000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4997000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2011000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-42046000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1610000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1122000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>21225000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4317000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3765000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1599000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3882000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-8931000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>310000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1035000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1146000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-98000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>372000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-683000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-723000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-9677000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>500000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1068000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>3041000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-104000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>553000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>692000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>688000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-403000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-3945000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1397000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>665000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1144000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>2275000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>188000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>57000.0</v>
       </c>
-      <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>7561000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>7664000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-276000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-4971000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-5591000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2836000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-8161000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-4664000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-8755000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-5043000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-3459000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-4246000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>2346000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-4859000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1860000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-3174000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-2782000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-137000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-1550000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1674000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-606000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>207000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-164000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>424000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-576000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1737000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>292000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-837000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-145000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-126000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-535000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>88000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>893000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>-2078000.0</v>
+      </c>
+      <c r="C9">
         <v>5306000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19551000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4304000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6640000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1809000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-343000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6008000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-9199000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>665000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>126000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7561000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7664000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4178000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-276000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4971000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-5591000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2836000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8161000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4664000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-8755000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5043000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3459000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4246000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2346000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4859000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1860000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3174000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2782000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-137000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1550000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1674000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-606000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>207000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-164000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>424000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-576000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1737000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>292000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-837000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-145000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-126000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-535000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>88000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>893000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-938000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-24000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>368000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>177000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-977000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1296000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1415000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-222000.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>-346000.0</v>
+      </c>
+      <c r="C10">
         <v>2034000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-252000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4067000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2674000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1312000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>519000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1049000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1274000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-704000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>746000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1205000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1217000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-601000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>248000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1446000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1060000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2490000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4086000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1275000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4056000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>412000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-926000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1339000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1343000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>57000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-776000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-179000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-372000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>25000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>137000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>196000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>563000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>210000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-218000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>470000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>167000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>89000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>65000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>171000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>49000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-84000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>43000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-88000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-190000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>118000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>111000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-207000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>26000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>74000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-127000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>85000.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
-      <c r="BD10">
+      <c r="BD10"/>
+      <c r="BE10">
         <v>140000.0</v>
       </c>
-      <c r="BE10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2425000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4650000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-415000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6094000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-8267000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9196000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1303000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-96000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4505000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6124000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3903000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7119000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4109000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2976000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1907000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7108000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-4496000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1938000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1989000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>833000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>121000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>391000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>508000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-674000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-101000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2222000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>621000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-578000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2452000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>403000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1457000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>489000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>63000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>510000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>1648000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>1057000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1812000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1094000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>12768000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16016000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12368000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12022000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13425000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10961000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11869000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14256000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6863000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6190000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6346000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6455000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6849000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4532000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5318000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>982000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6091000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8797000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>59000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>18678000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11607000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-818000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>26121000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9483000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-907000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-2271000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11552000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-1746000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3434000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>233000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>641000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-9000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>554000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>27000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-2357000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>4243000.0</v>
       </c>
       <c r="N13">
+        <v>4243000.0</v>
+      </c>
+      <c r="O13">
         <v>5486000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-728000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1067000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8254000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3809000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>8553000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8046000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-30445000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26323000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2250000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5810000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-6755000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>815000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3956000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3753000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5063000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>886000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3179000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1696000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1214000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-252000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>688000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-658000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-516000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1892000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1100000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-2211000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
+        <v>5318000.0</v>
+      </c>
+      <c r="C14">
         <v>5260000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5163000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5053000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4940000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4688000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4889000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4957000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5223000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5049000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5030000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4981000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4764000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4498000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4324000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3651000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3534000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3397000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3020000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2841000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2627000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2596000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2443000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2274000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2231000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1683000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1460000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1219000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1161000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1176000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1014000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>986000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1039000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1019000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>919000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>887000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>934000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>725000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1098000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>836000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>261000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>221000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>217000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>193000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>165000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>158000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>132000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>116000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>106000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>123000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>125000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>164000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>251000.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>2193000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5267000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>4005000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>1591000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
         <v>73000.0</v>
       </c>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>23958000.0</v>
       </c>
-      <c r="AL15">
-[...1 lines deleted...]
-      </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>175000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>249000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
+        <v>78474000.0</v>
+      </c>
+      <c r="C16">
         <v>65980000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>91435000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>68763000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>89295000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>115274000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>95992000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>96370000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>93882000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>82783000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>76562000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>88370000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>75180000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>90443000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>83157000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>167036000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>172106000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>348696000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>353292000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>335893000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>309593000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>134939000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>214058000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>211662000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>32433000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>38479000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>41178000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>43724000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>57623000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>64808000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>26394000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16423000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>18901000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>16895000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5976000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9104000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12187000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>17258000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>22265000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>17144000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>23752000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>29888000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>33954000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>36894000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>38985000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>36431000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>39048000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7872000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4837000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5128000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6091000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4485000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4878000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5830000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>17000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>208000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-40000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-82000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>18000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>111000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-11000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-17000.0</v>
       </c>
-      <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>514000.0</v>
+      </c>
+      <c r="C18">
         <v>19733000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>36053000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8888000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-28214000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>20367000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10837000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>17159000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16799000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9975000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12692000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2861000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3908000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12925000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10525000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-30031000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1682000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3241000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1450000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-36080000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6741000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>971000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>20118000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4759000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2314000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>172000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2434000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6410000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1038000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-215000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-7487000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-4580000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2234000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-2227000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3223000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-6809000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2983000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1554000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6234000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-6301000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4052000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-3419000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-2102000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1378000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1122000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-3830000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>708000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>161000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-956000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1625000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-379000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-934000.0</v>
       </c>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19">
+        <v>14878000.0</v>
+      </c>
+      <c r="C19">
         <v>-32942000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>12349000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>23397000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1325000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2111000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-14406000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-11626000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>27660000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>41367000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1498000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>17710000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7338000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2475000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-69381000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7540000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-147469000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>10000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>23825000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>24508000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>25072000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-90034000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4236000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3980000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1704000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1342000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-17179000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-543000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>100000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>40000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-3000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-29000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-34000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-47000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45000.0</v>
       </c>
       <c r="Y21">
         <v>-45000.0</v>
       </c>
       <c r="Z21">
-        <v>-44000.0</v>
+        <v>-45000.0</v>
       </c>
       <c r="AA21">
         <v>-44000.0</v>
       </c>
       <c r="AB21">
-        <v>-42000.0</v>
+        <v>-44000.0</v>
       </c>
       <c r="AC21">
         <v>-42000.0</v>
       </c>
       <c r="AD21">
+        <v>-42000.0</v>
+      </c>
+      <c r="AE21">
         <v>-16692000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-48000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4698000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2442000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1625000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>24000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>220000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1712000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1774000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1742000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-412000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-16000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-15000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>273000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-20000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3921000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>454000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
+        <v>2809000.0</v>
+      </c>
+      <c r="C22">
         <v>-4108000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1675000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8568000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10353000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>78010000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-950000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4623000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-16659000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-118097000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-23485000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-24953000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-23749000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-18329000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-16939000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-21697000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-19648000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-16151000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-11897000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1927000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-687000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3515000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2818000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-6558000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5823000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4777000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1813000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-7847000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-7531000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3755000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-19970000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-14062000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-8994000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-31629000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-14287000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-4035000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5609000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-15480000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3801000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-10494000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-9752000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-4762000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-3488000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-3185000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-2272000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-5000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1213000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>877000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1304000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-562000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-830000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-802000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1348000.0</v>
       </c>
-      <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>-4011000.0</v>
+      </c>
+      <c r="C23">
         <v>-1670000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1147000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3811000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>-903000.0</v>
+        <v>-4565000.0</v>
       </c>
       <c r="G23">
-        <v>1422000.0</v>
+        <v>-6517000.0</v>
       </c>
       <c r="H23">
-        <v>-4850000.0</v>
+        <v>-2634000.0</v>
       </c>
       <c r="I23">
+        <v>-4973000.0</v>
+      </c>
+      <c r="J23">
         <v>-753000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-907000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>789000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1499000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-448000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1730000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1031000.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
-        <v>865000.0</v>
+        <v>-2410000.0</v>
       </c>
       <c r="R23">
-        <v>-834000.0</v>
+        <v>-1732000.0</v>
       </c>
       <c r="S23">
+        <v>-2689000.0</v>
+      </c>
+      <c r="T23">
         <v>-3230000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>370000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>547000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4011000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>176000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-690000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>126000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>790000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-230000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-646000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>54004000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10246000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>962000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-492000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19027000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>84000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>176000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>20632000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8624000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20426000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>206000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>31000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>36439000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-908000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-6000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-36000.0</v>
       </c>
-      <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>51000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>171</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-1971000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1980000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1007000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1630000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2156000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4962000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-9836000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>29147000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2460000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-865000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2362000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-24334000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-70381000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5540000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-8563000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>23825000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-13838000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2450000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-90034000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2250000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-2201000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1124000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-692000.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
         <v>-5202000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-692000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-25000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-969000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-36000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>-20567000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>-59000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>376000.0</v>
       </c>
-      <c r="AU24">
-[...1 lines deleted...]
-      </c>
       <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
         <v>-376000.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>1046000.0</v>
+      </c>
+      <c r="C25">
         <v>-64000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3244000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>226000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>876000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-295000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>588000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-420000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1770000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2033000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1815000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>124000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1489000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>299000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1274000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>832000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>683000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3360000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3618000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>490000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>215000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>513000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-44000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>740000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>595000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>369000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>928000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-171000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3646000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3124000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>91000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>946000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4224000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>30220000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1746000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1206000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1463000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>948000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1687000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1128000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-188000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>358000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-647000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>155000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>125000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>843000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-836000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1310000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>136000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>125000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>60000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>88000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>87000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26">
+        <v>991000.0</v>
+      </c>
+      <c r="C26">
         <v>-12205000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-25563000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-50000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>873000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3567000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5517000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3598000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-522000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-25970000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-814000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-67000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-690000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-642000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1651000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2410000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>999000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2139000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-6425000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-6638000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2313000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1368000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-466000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2029999.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>358000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>760000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-29000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1597000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>341000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>287000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-556000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-142000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>32000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>19545000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>84000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>-360000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-12689000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>135000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>20622000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>175000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>203000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>206000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>31000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>11000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
-      <c r="AW26"/>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
+        <v>9803000.0</v>
+      </c>
+      <c r="C27">
         <v>8091000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8418000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9424000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8931000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>26198000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7236000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16399000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13344000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9961000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12671000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12700000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13754000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12126000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11200000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12593000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10634000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9498000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10638000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9398000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6547000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5977000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6748000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6417000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4259000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5407000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5965000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4992000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6053000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2060000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1861000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2511000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>706000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>428000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>430000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>495000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>391000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>699000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>366000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>446000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>313000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>336000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>412000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>280000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>185000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>165000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>136000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>49000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AZ27">
         <v>19000.0</v>
       </c>
       <c r="BA27">
         <v>19000.0</v>
       </c>
-      <c r="BB27"/>
+      <c r="BB27">
+        <v>19000.0</v>
+      </c>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>-2911000.0</v>
+      </c>
+      <c r="C28">
         <v>-12462000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-26478000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-53811000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-643000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-903000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1422000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4850000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1275000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-26877000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-25000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1566000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1138000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2372000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1031000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1997000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>865000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-834000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3133000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>381000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>189228000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3964000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1224000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>158696000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-735000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>82000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>746000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-272000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-688000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>37312000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>10198000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5076000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2318000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17920000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>108000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>220000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>11131000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2134000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6686000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>20210000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>165000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-14000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>479000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3932000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1301000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>35036000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2703000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-452000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-7000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-19000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-14000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-18000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4607000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>22360000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10380000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>26562000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>4333000.0</v>
+      </c>
+      <c r="C29">
         <v>21363000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37358000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9895000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-26584000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21889000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12522000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18949000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-15312000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8381000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-10179000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-499000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>671000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7185000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-7079000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3877000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-21468000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4166000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>382000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9788000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-33630000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7181000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5207000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24098000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3055000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1083000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>605000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3576000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-5867000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1998000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>399000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1886000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-4518000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2148000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-2221000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-3197000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-6741000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3061000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1203000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6067000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-6192000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-3976000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-3029000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1733000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1014000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-722000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-3661000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>853000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>180000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-918000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1649000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-343000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-934000.0</v>
       </c>
-      <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>11059000.0</v>
+      </c>
+      <c r="C30">
         <v>-34913000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12349000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23397000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1325000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2111000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14406000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11626000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27660000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41367000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1498000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15348000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-14771000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2475000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-75735000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>790000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-156032000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7782000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20202000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16213000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19079000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-90474000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4236000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3980000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1704000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1342000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3515000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-17179000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-543000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-960000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-614000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-5601000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-754000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5061000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-975000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-24000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-104000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>77000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-351000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-20734000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-109000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-76000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-390000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-369000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-364000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-594000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-199000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-521000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-19000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-38000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-24000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-36000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>642000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
+      <c r="BF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>