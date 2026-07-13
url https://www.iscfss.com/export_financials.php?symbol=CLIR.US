--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,78 +944,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1017,2904 +1024,3040 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>1644000.0</v>
+      </c>
+      <c r="C2">
         <v>78000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>256000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>296000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>224000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>435000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>845000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>823000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>587000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>542000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>495000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>253000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>297000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>276000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>443000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>147022.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>142321.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
+      <c r="R3"/>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
+      <c r="R4"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>-20000.0</v>
+      </c>
+      <c r="C5">
         <v>-21000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-1566000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1369000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1135000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-876000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-761000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-605000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-366000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-157000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4490238.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-30369.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11335.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
-      <c r="O6"/>
+      <c r="O6">
+        <v>0.0</v>
+      </c>
       <c r="P6"/>
       <c r="Q6"/>
+      <c r="R6"/>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>163000.0</v>
+      </c>
+      <c r="C7">
         <v>188000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>243000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>359000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>555000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>418000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>595000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>91000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>195000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
+      <c r="R7"/>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>1000.0</v>
+      </c>
+      <c r="C8">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F8">
         <v>3000.0</v>
       </c>
       <c r="G8">
         <v>3000.0</v>
       </c>
       <c r="H8">
         <v>3000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>3000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
+      <c r="R8"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>84411000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>77210000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>76417000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>52441000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>42574000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>41735000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24218000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17751000.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
+      <c r="R9"/>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>9178000.0</v>
+      </c>
+      <c r="C10">
         <v>14035000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5684000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6451000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7607000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8824000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8552000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8949000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1247000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1259000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10985000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1845000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2688000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8027000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>929962.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>49.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
+      <c r="R11"/>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>9178000.0</v>
+      </c>
+      <c r="C12">
         <v>14035000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5684000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9057000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7607000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8824000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8552000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15872000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1247000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1259000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10985000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1845000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2688000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8027000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>929962.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>25.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>49.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>1000.0</v>
+      </c>
+      <c r="C13">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13">
         <v>3000.0</v>
       </c>
       <c r="H13">
         <v>3000.0</v>
       </c>
       <c r="I13">
+        <v>3000.0</v>
+      </c>
+      <c r="J13">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13">
+        <v>1000.0</v>
+      </c>
+      <c r="P13">
         <v>516.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>222.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>213.0</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
-        <v>48935988.0</v>
+        <v>5551194.0</v>
       </c>
       <c r="C14">
+        <v>4893599.0</v>
+      </c>
+      <c r="D14">
         <v>38500933.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
-        <v>31230806.0</v>
+        <v>3533871.0</v>
       </c>
       <c r="F14">
-        <v>27837095.0</v>
+        <v>3123081.0</v>
       </c>
       <c r="G14">
-        <v>26701042.0</v>
+        <v>2783710.0</v>
       </c>
       <c r="H14">
-        <v>22778571.0</v>
+        <v>2670104.0</v>
       </c>
       <c r="I14">
-        <v>15365079.0</v>
+        <v>2277857.0</v>
       </c>
       <c r="J14">
-        <v>12928715.0</v>
+        <v>1536508.0</v>
       </c>
       <c r="K14">
-        <v>12461515.0</v>
+        <v>1292872.0</v>
       </c>
       <c r="L14">
-        <v>9507185.0</v>
+        <v>1246152.0</v>
       </c>
       <c r="M14">
-        <v>8795810.0</v>
+        <v>950719.0</v>
       </c>
       <c r="N14">
-        <v>7596962.0</v>
+        <v>879581.0</v>
       </c>
       <c r="O14">
-        <v>4435763.0</v>
+        <v>759696.0</v>
       </c>
       <c r="P14">
-        <v>2580885.0</v>
+        <v>443576.0</v>
       </c>
       <c r="Q14">
-        <v>3083814.0</v>
+        <v>258089.0</v>
+      </c>
+      <c r="R14">
+        <v>308381.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>3000.0</v>
       </c>
       <c r="H15">
         <v>3000.0</v>
       </c>
       <c r="I15">
+        <v>3000.0</v>
+      </c>
+      <c r="J15">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="K15">
         <v>1000.0</v>
       </c>
       <c r="L15">
         <v>1000.0</v>
       </c>
       <c r="M15">
         <v>1000.0</v>
       </c>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15">
+        <v>1000.0</v>
+      </c>
+      <c r="P15">
         <v>516.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>222.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>213.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16">
+        <v>100000.0</v>
+      </c>
+      <c r="C16">
         <v>73000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1116000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>247000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>84000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>94000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>50000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-823000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-587000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>115000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
+      <c r="R16"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
+      <c r="R17"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18">
         <v>33000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>31000.0</v>
       </c>
-      <c r="N18">
-[...2 lines deleted...]
-      <c r="O18"/>
+      <c r="O18">
+        <v>0.0</v>
+      </c>
       <c r="P18"/>
       <c r="Q18"/>
+      <c r="R18"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
+      <c r="R19"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
+      <c r="R20"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>760000.0</v>
+      </c>
+      <c r="C21">
         <v>830000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>836000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>798000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>799000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1302000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1285000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1692000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1856000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1735000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2881000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2372000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1459000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>618000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>86546.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
+      <c r="R21"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>-39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="H22">
         <v>1.0</v>
       </c>
+      <c r="I22"/>
       <c r="J22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
-      <c r="O22"/>
+      <c r="O22">
+        <v>0.0</v>
+      </c>
       <c r="P22"/>
       <c r="Q22"/>
+      <c r="R22"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>12181000.0</v>
+      </c>
+      <c r="C23">
         <v>15916000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7620000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10925000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9363000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11121000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10942000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18570000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4161000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3786000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14202000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4599000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4702000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9115000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1636155.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>100522.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>56724.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>251000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>91000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>195000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>353000.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="O24"/>
+      <c r="O24">
+        <v>0.0</v>
+      </c>
       <c r="P24"/>
       <c r="Q24"/>
+      <c r="R24"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>251000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>418000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>91000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>195000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>353000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
+      <c r="R25"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
+      <c r="R26"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
+      <c r="R27"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>-9015000.0</v>
+      </c>
+      <c r="C28">
         <v>-13847000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5512000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6092000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7052000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8155000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7957000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8642000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-893000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-756000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-10985000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1845000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2688000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-8027000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-882295.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-25.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-49.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>9530000.0</v>
+      </c>
+      <c r="C29">
         <v>13764000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5192000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9552000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8282000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9791000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9223000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16909000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2432000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
+      <c r="R29"/>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>1360000.0</v>
+      </c>
+      <c r="C30">
         <v>359000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>475000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>99000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>72000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="H30">
         <v>39000.0</v>
       </c>
       <c r="I30">
+        <v>39000.0</v>
+      </c>
+      <c r="J30">
         <v>184000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>103000.0</v>
       </c>
-      <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
+      <c r="R30"/>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>7483000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>8238000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7938000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>15150000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>576000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>509000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9697000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>587000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2329000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
+      <c r="R31"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>8642000.0</v>
+      </c>
+      <c r="C32">
         <v>12809000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4253000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8586000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7293000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8302000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7684000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>14774000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>263000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
+      <c r="R32"/>
     </row>
-    <row r="33" spans="1:17">
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>955000.0</v>
+      </c>
+      <c r="C33">
         <v>1068000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1111000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1192000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1339001.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1739000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1960000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2159000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2364000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1889000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3014000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2645000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1896000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1028000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>269231.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>57142.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>56675.0</v>
       </c>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>249000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>418000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>195000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>372000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
+      <c r="R34"/>
     </row>
-    <row r="35" spans="1:17">
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>67000.0</v>
+      </c>
+      <c r="C35">
         <v>113000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>172000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>226000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>350000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>500000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>417999.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>91000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>195000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>353000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>405000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>31000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>35000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>17475.0</v>
       </c>
-      <c r="P35"/>
       <c r="Q35"/>
+      <c r="R35"/>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>-1.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="G36">
         <v>10000.0</v>
       </c>
       <c r="H36">
         <v>10000.0</v>
       </c>
       <c r="I36">
         <v>10000.0</v>
       </c>
       <c r="J36">
         <v>10000.0</v>
       </c>
       <c r="K36">
         <v>10000.0</v>
       </c>
       <c r="L36">
         <v>10000.0</v>
       </c>
       <c r="M36">
         <v>10000.0</v>
       </c>
       <c r="N36">
         <v>10000.0</v>
       </c>
       <c r="O36">
+        <v>10000.0</v>
+      </c>
+      <c r="P36">
         <v>20512.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
+      <c r="R36"/>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-      <c r="F37">
+      <c r="F37"/>
+      <c r="G37">
         <v>1000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>3000.0</v>
       </c>
-      <c r="H37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
-      <c r="O37"/>
+      <c r="O37">
+        <v>0.0</v>
+      </c>
       <c r="P37"/>
       <c r="Q37"/>
+      <c r="R37"/>
     </row>
-    <row r="38" spans="1:17">
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>10000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="H38">
         <v>10000.0</v>
       </c>
       <c r="I38">
         <v>10000.0</v>
       </c>
       <c r="J38">
         <v>10000.0</v>
       </c>
       <c r="K38">
         <v>10000.0</v>
       </c>
       <c r="L38">
         <v>10000.0</v>
       </c>
       <c r="M38">
         <v>10000.0</v>
       </c>
       <c r="N38">
         <v>10000.0</v>
       </c>
       <c r="O38">
+        <v>10000.0</v>
+      </c>
+      <c r="P38">
         <v>21000.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
+      <c r="R38"/>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>688000.0</v>
+      </c>
+      <c r="C39">
         <v>454000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>350000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>577000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>345000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>466000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>391000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>366000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>535000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>203000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>109000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>118000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>60000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>437000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>43355.0</v>
       </c>
-      <c r="Q39"/>
+      <c r="R39"/>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>744000.0</v>
+      </c>
+      <c r="C40">
         <v>1142000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>813000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>809000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>302000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>382000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>226000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>382000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>629000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>882000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1129000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>982000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>586000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>168000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>254000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>270306.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>103734.0</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>405000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>31000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>35000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>17000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
+      <c r="R41"/>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>114061000.0</v>
+      </c>
+      <c r="C42">
         <v>112796000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>98922000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>98079000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>91035000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>84411000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>77210000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>76417000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>52441000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>42574000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>41735000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>24218000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>17751000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>17314000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>9854655.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2710858.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>928812.0</v>
       </c>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
+      <c r="R43"/>
     </row>
-    <row r="44" spans="1:17">
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
-      <c r="O44"/>
+      <c r="O44">
+        <v>0.0</v>
+      </c>
       <c r="P44"/>
       <c r="Q44"/>
+      <c r="R44"/>
     </row>
-    <row r="45" spans="1:17">
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>303000.0</v>
+      </c>
+      <c r="C45">
         <v>323000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>338000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1081000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1585000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>427000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>665000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>457000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>498000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>144000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>123000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>263000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>427000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>400000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>162173.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>57142.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>56675.0</v>
       </c>
     </row>
-    <row r="46" spans="1:17">
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>195000.0</v>
+      </c>
+      <c r="C46">
         <v>238000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>275000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>384000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>530000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>427000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>665000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>467000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>508000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>144000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>123000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>263000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>427000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>400000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>162173.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>57142.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>56675.0</v>
       </c>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>530000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>416000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>665000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>457000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>498000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>144000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>123000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>263000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>427000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>400000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>161000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>58000.0</v>
       </c>
-      <c r="Q47"/>
+      <c r="R47"/>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-104512000.0</v>
+      </c>
+      <c r="C48">
         <v>-99016000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-93717000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-88523000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-82765000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-74874000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-67990000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-59578000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-50011000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-40331000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-29158000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-21260000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-13964000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-8679000.0</v>
       </c>
-      <c r="O48"/>
-      <c r="P48">
+      <c r="P48"/>
+      <c r="Q48">
         <v>-1513943.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1118356.0</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-74874000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-67990000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-59511000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-50011000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-40331000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-29158000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-21260000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-13964000.0</v>
       </c>
-      <c r="N49">
-[...2 lines deleted...]
-      <c r="O49"/>
+      <c r="O49">
+        <v>0.0</v>
+      </c>
       <c r="P49"/>
       <c r="Q49"/>
+      <c r="R49"/>
     </row>
-    <row r="50" spans="1:17">
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>216000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>159000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>150000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
+      <c r="R50"/>
     </row>
-    <row r="51" spans="1:17">
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>163000.0</v>
+      </c>
+      <c r="C51">
         <v>188000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>172000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>359000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>555000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>669000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>595000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>307000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>354000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>503000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>47667.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
+      <c r="R51"/>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>96000.0</v>
+      </c>
+      <c r="C52">
         <v>75000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>71000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>133000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>205000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>169000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>177000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>432000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>318000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>150000.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>47000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
+      <c r="R52"/>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>2606000.0</v>
       </c>
-      <c r="E53">
-[...5 lines deleted...]
-      </c>
+      <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53"/>
       <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53">
         <v>6923000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
-      <c r="O53"/>
+      <c r="O53">
+        <v>0.0</v>
+      </c>
       <c r="P53"/>
       <c r="Q53"/>
+      <c r="R53"/>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
-      <c r="O54"/>
+      <c r="O54">
+        <v>0.0</v>
+      </c>
       <c r="P54"/>
       <c r="Q54"/>
+      <c r="R54"/>
     </row>
-    <row r="55" spans="1:17">
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>12181000.0</v>
+      </c>
+      <c r="C55">
         <v>15916000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7620000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10925000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9363000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11121000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10942000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>18570000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4161000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3786000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>14202000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4599000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4702000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9115000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1636155.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>100522.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>56724.0</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>11226000.0</v>
+      </c>
+      <c r="C56">
         <v>14848000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6509000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>9733000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8024000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>9382000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8982000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>16411000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1797000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1897000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>11188000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1954000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2806000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>8087000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1366924.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>43380.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>49.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>2584000.0</v>
+      </c>
+      <c r="C57">
         <v>2039000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2256000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1147000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>731000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1080000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1298000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1637000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1534000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1542000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1624000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1235000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>883000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>444000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>744263.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>417328.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>246055.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>2651000.0</v>
+      </c>
+      <c r="C58">
         <v>2152000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2428000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1373000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1081000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1580000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1716000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1728000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1729000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1542000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1624000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1640000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>914000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>479000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>761738.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>417328.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>246055.0</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
-      <c r="O59"/>
+      <c r="O59">
+        <v>0.0</v>
+      </c>
       <c r="P59"/>
       <c r="Q59"/>
+      <c r="R59"/>
     </row>
-    <row r="60" spans="1:17">
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>9530000.0</v>
+      </c>
+      <c r="C60">
         <v>13764000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5192000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9552000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8282000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9540000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9223000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>16842000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2432000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2244000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>12578000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2959000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3788000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>8636000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>874417.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-316806.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-189331.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
-      <c r="O61"/>
+      <c r="O61">
+        <v>0.0</v>
+      </c>
       <c r="P61"/>
       <c r="Q61"/>
+      <c r="R61"/>
     </row>
-    <row r="62" spans="1:17">
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ62"/>
+  <dimension ref="A1:BL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="BJ1" t="s">
-        <v>123</v>
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="2" spans="1:62">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>644000.0</v>
+      </c>
+      <c r="C2">
+        <v>1644000.0</v>
+      </c>
+      <c r="D2">
         <v>1619000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1556000.0</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="F2">
+        <v>849000.0</v>
+      </c>
+      <c r="G2">
         <v>78000.0</v>
       </c>
-      <c r="F2">
-[...4 lines deleted...]
-      </c>
       <c r="H2">
+        <v>1225000.0</v>
+      </c>
+      <c r="I2">
+        <v>346000.0</v>
+      </c>
+      <c r="J2">
         <v>437000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>366000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>406000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>428000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>398000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>291000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>287000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>356000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>294000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>224000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>274000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>448000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>438000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>435000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>882000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>673000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1056000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>845000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>816000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>946000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1119000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>823000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>778000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>809000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1147000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>587000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>863000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>644000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>580000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>755000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>584000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>598000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>530000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>495000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>370000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>427000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>200000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>253000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>322000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>216000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>284000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>297000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>205000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>170000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>325000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>276000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>158227.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>130423.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>881639.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>443000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>420410.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>328889.0</v>
       </c>
-      <c r="BH2"/>
-      <c r="BI2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>147022.0</v>
       </c>
-      <c r="BJ2"/>
+      <c r="BL2"/>
     </row>
-    <row r="3" spans="1:62">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3933,54 +4076,56 @@
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
     </row>
-    <row r="4" spans="1:62">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3999,263 +4144,267 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:62">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>-18000.0</v>
+      </c>
+      <c r="C5">
         <v>-20000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>-21000.0</v>
+        <v>-20000.0</v>
       </c>
       <c r="E5">
         <v>-21000.0</v>
       </c>
       <c r="F5">
-        <v>-16000.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="G5">
         <v>-21000.0</v>
       </c>
       <c r="H5">
+        <v>-16000.0</v>
+      </c>
+      <c r="I5">
+        <v>-21000.0</v>
+      </c>
+      <c r="J5">
         <v>-20000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-21000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-20000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-8000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-8000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-11000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>9000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>9000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
-[...2 lines deleted...]
-      <c r="W5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-1700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1635000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1566000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1595000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1532000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1452000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1369000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1315000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1254000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1194000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1135000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1073000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1013000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-954000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-876000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-853000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-827000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-795000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-761000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-744000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-712000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-659000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-605000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-547000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-485000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-425000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-366000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-311000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-259000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-209000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-157000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-118157.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-88355.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-71648.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-4490238.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-3903524.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-41687.0</v>
       </c>
-      <c r="BH5"/>
-      <c r="BI5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-30369.0</v>
       </c>
-      <c r="BJ5"/>
+      <c r="BL5"/>
     </row>
-    <row r="6" spans="1:62">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4287,608 +4436,634 @@
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6"/>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
     </row>
-    <row r="7" spans="1:62">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>140000.0</v>
+      </c>
+      <c r="C7">
+        <v>163000.0</v>
+      </c>
+      <c r="D7">
         <v>185000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>208000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>166000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>188000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>210000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>231000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>223000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>243000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>264000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>294000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>290000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>359000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>419000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>479000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>506000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>555000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>605000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>652000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>699000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>418000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>467000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>520000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>546000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>595000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>467000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>79000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>41000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>91000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>73000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>113000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>154000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>195000.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
     </row>
-    <row r="8" spans="1:62">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>5000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C8">
-        <v>5000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="H8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8">
         <v>4000.0</v>
       </c>
       <c r="K8">
         <v>4000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Q8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>3000.0</v>
+      </c>
+      <c r="U8">
+        <v>3000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:62">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>98604000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>98543000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
         <v>90923000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>88759000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>84411000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>83986000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>77680000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>77560000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>77210000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>77088000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>76967000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>76753000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>76417000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>76297000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>64592000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>64423000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>52441000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>52272000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>52123000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>51960000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>42574000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>42371000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>42160000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>41950000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>41735000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>41467000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>41199000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>40891000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>24218000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>24003000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>23820000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>23683000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>17751000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:62">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>7736000.0</v>
+      </c>
+      <c r="C10">
+        <v>9178000.0</v>
+      </c>
+      <c r="D10">
         <v>10488000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>12339000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>12866000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>14035000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>14486000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>15974000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4624000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5684000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7235000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>7600000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5328000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6451000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>5880000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>9007000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6667000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7607000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>8841000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>10642000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>10725000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>8824000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>10647000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>5672000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7084000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8552000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8077000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>9657000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6771000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>8949000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>18078000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>8359000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>11202000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1247000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3511000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>5460000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>7526000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1259000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>3558000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>5373000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7881000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>10985000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>12683000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>14606000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>16190000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1845000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3277000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>4731000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>6503000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2688000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3989000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5164000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>6655000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>8027000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>9640327.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>10758247.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>241471.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>929962.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1747526.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2395913.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>25.0</v>
       </c>
-      <c r="BJ10"/>
+      <c r="BL10"/>
     </row>
-    <row r="11" spans="1:62">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4907,892 +5082,920 @@
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:62">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>7736000.0</v>
+      </c>
+      <c r="C12">
+        <v>9178000.0</v>
+      </c>
+      <c r="D12">
         <v>10488000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>12339000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>12866000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>14035000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>14486000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>15974000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4624000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="K12"/>
+      <c r="L12">
         <v>7235000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>8531000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8489000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>9057000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9780000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9007000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6667000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7607000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8841000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10642000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10725000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8824000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10647000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5672000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7084000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8552000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10076000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11645000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13738000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>15872000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>18078000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8359000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>11202000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1247000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3511000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5460000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>7526000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1259000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3558000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>5373000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>7881000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>10985000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>12683000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>14606000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>16190000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1845000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3277000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>4731000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>6503000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2688000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3989000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5164000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>6655000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>8027000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>9640327.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>10758247.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>241471.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>929962.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1747526.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2395913.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>25.0</v>
       </c>
-      <c r="BJ12"/>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:62">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
-        <v>5000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C13">
-        <v>5000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
+        <v>5000.0</v>
+      </c>
+      <c r="H13">
+        <v>5000.0</v>
+      </c>
+      <c r="I13">
         <v>4000.0</v>
       </c>
-      <c r="H13">
-[...2 lines deleted...]
-      <c r="I13"/>
       <c r="J13">
         <v>4000.0</v>
       </c>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
       <c r="O13">
         <v>4000.0</v>
       </c>
       <c r="P13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Q13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
       <c r="U13">
         <v>3000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
         <v>3000.0</v>
       </c>
       <c r="Y13">
         <v>3000.0</v>
       </c>
       <c r="Z13">
         <v>3000.0</v>
       </c>
       <c r="AA13">
         <v>3000.0</v>
       </c>
       <c r="AB13">
         <v>3000.0</v>
       </c>
       <c r="AC13">
         <v>3000.0</v>
       </c>
       <c r="AD13">
         <v>3000.0</v>
       </c>
       <c r="AE13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AF13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AG13">
         <v>2000.0</v>
       </c>
       <c r="AH13">
         <v>2000.0</v>
       </c>
       <c r="AI13">
         <v>2000.0</v>
       </c>
       <c r="AJ13">
         <v>2000.0</v>
       </c>
       <c r="AK13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AL13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AM13">
         <v>1000.0</v>
       </c>
       <c r="AN13">
         <v>1000.0</v>
       </c>
       <c r="AO13">
         <v>1000.0</v>
       </c>
       <c r="AP13">
         <v>1000.0</v>
       </c>
       <c r="AQ13">
         <v>1000.0</v>
       </c>
       <c r="AR13">
         <v>1000.0</v>
       </c>
       <c r="AS13">
         <v>1000.0</v>
       </c>
       <c r="AT13">
         <v>1000.0</v>
       </c>
       <c r="AU13">
         <v>1000.0</v>
       </c>
       <c r="AV13">
         <v>1000.0</v>
       </c>
       <c r="AW13">
         <v>1000.0</v>
       </c>
       <c r="AX13">
         <v>1000.0</v>
       </c>
       <c r="AY13">
         <v>1000.0</v>
       </c>
       <c r="AZ13">
         <v>1000.0</v>
       </c>
       <c r="BA13">
         <v>1000.0</v>
       </c>
       <c r="BB13">
+        <v>1000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1000.0</v>
+      </c>
+      <c r="BD13">
         <v>876.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>876.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>516.0</v>
       </c>
       <c r="BF13">
         <v>516.0</v>
       </c>
       <c r="BG13">
+        <v>516.0</v>
+      </c>
+      <c r="BH13">
+        <v>516.0</v>
+      </c>
+      <c r="BI13">
         <v>399.0</v>
       </c>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>222.0</v>
       </c>
-      <c r="BJ13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:62">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
-        <v>55744062.0</v>
+        <v>5627127.0</v>
       </c>
       <c r="C14">
-        <v>55217968.0</v>
+        <v>5551194.0</v>
       </c>
       <c r="D14">
-        <v>54995981.0</v>
+        <v>5574406.0</v>
       </c>
       <c r="E14">
-        <v>48935988.0</v>
+        <v>5521797.0</v>
       </c>
       <c r="F14">
-        <v>54714910.0</v>
+        <v>5499598.0</v>
       </c>
       <c r="G14">
-        <v>47312810.0</v>
+        <v>4893599.0</v>
       </c>
       <c r="H14">
-        <v>38848098.0</v>
+        <v>5471491.0</v>
       </c>
       <c r="I14">
+        <v>4731281.0</v>
+      </c>
+      <c r="J14">
+        <v>3884810.0</v>
+      </c>
+      <c r="K14">
         <v>38687061.0</v>
       </c>
-      <c r="J14">
-[...4 lines deleted...]
-      </c>
       <c r="L14">
-        <v>38262710.0</v>
+        <v>3856213.0</v>
       </c>
       <c r="M14">
-        <v>38023701.0</v>
+        <v>3854981.0</v>
       </c>
       <c r="N14">
-        <v>37871291.0</v>
+        <v>3826271.0</v>
       </c>
       <c r="O14">
-        <v>33541408.0</v>
+        <v>3802370.0</v>
       </c>
       <c r="P14">
-        <v>31826221.0</v>
+        <v>3787129.0</v>
       </c>
       <c r="Q14">
-        <v>31491174.0</v>
+        <v>3354141.0</v>
       </c>
       <c r="R14">
-        <v>31491174.0</v>
+        <v>3182622.0</v>
       </c>
       <c r="S14">
-        <v>31314816.0</v>
+        <v>3149117.0</v>
       </c>
       <c r="T14">
-        <v>30526571.0</v>
+        <v>3149117.0</v>
       </c>
       <c r="U14">
-        <v>27839597.0</v>
+        <v>3131482.0</v>
       </c>
       <c r="V14">
-        <v>27839597.0</v>
+        <v>3052657.0</v>
       </c>
       <c r="W14">
-        <v>26712294.0</v>
+        <v>2783960.0</v>
       </c>
       <c r="X14">
-        <v>26707288.0</v>
+        <v>2783960.0</v>
       </c>
       <c r="Y14">
-        <v>26707261.0</v>
+        <v>2671229.0</v>
       </c>
       <c r="Z14">
-        <v>26702288.0</v>
+        <v>2670729.0</v>
       </c>
       <c r="AA14">
-        <v>26699788.0</v>
+        <v>2670726.0</v>
       </c>
       <c r="AB14">
-        <v>25422222.0</v>
+        <v>2670229.0</v>
       </c>
       <c r="AC14">
-        <v>25422222.0</v>
+        <v>2669979.0</v>
       </c>
       <c r="AD14">
-        <v>25555705.0</v>
+        <v>2542222.0</v>
       </c>
       <c r="AE14">
-        <v>21362596.0</v>
+        <v>2542222.0</v>
       </c>
       <c r="AF14">
-        <v>17717214.0</v>
+        <v>2555571.0</v>
       </c>
       <c r="AG14">
-        <v>17717214.0</v>
+        <v>2136260.0</v>
       </c>
       <c r="AH14">
-        <v>15603880.0</v>
+        <v>1771721.0</v>
       </c>
       <c r="AI14">
-        <v>15601380.0</v>
+        <v>1771721.0</v>
       </c>
       <c r="AJ14">
-        <v>14862558.0</v>
+        <v>1560388.0</v>
       </c>
       <c r="AK14">
-        <v>14862558.0</v>
+        <v>1560138.0</v>
       </c>
       <c r="AL14">
-        <v>12957029.0</v>
+        <v>1486256.0</v>
       </c>
       <c r="AM14">
-        <v>12917410.0</v>
+        <v>1486256.0</v>
       </c>
       <c r="AN14">
-        <v>12869092.0</v>
+        <v>1295703.0</v>
       </c>
       <c r="AO14">
-        <v>12869092.0</v>
+        <v>1291741.0</v>
       </c>
       <c r="AP14">
-        <v>12811313.0</v>
+        <v>1286909.0</v>
       </c>
       <c r="AQ14">
-        <v>12799666.0</v>
+        <v>1286909.0</v>
       </c>
       <c r="AR14">
-        <v>11363356.0</v>
+        <v>1281131.0</v>
       </c>
       <c r="AS14">
-        <v>11363356.0</v>
+        <v>1279967.0</v>
       </c>
       <c r="AT14">
-        <v>9657092.0</v>
+        <v>1136336.0</v>
       </c>
       <c r="AU14">
-        <v>9631972.0</v>
+        <v>1136336.0</v>
       </c>
       <c r="AV14">
-        <v>9060163.0</v>
+        <v>965709.0</v>
       </c>
       <c r="AW14">
-        <v>9060163.0</v>
+        <v>963197.0</v>
       </c>
       <c r="AX14">
-        <v>8801402.0</v>
+        <v>906016.0</v>
       </c>
       <c r="AY14">
-        <v>8789433.0</v>
+        <v>906016.0</v>
       </c>
       <c r="AZ14">
-        <v>8781348.0</v>
+        <v>880140.0</v>
       </c>
       <c r="BA14">
-        <v>8781348.0</v>
+        <v>878943.0</v>
       </c>
       <c r="BB14">
-        <v>8752015.0</v>
+        <v>878135.0</v>
       </c>
       <c r="BC14">
-        <v>7705116.0</v>
+        <v>878135.0</v>
       </c>
       <c r="BD14">
-        <v>5153315.0</v>
+        <v>875202.0</v>
       </c>
       <c r="BE14">
-        <v>4976199.0</v>
+        <v>770512.0</v>
       </c>
       <c r="BF14">
-        <v>4976199.0</v>
+        <v>515332.0</v>
       </c>
       <c r="BG14">
-        <v>4504688.0</v>
+        <v>497620.0</v>
       </c>
       <c r="BH14">
-        <v>5153315.0</v>
+        <v>497620.0</v>
       </c>
       <c r="BI14">
-        <v>3083814.0</v>
+        <v>450469.0</v>
       </c>
       <c r="BJ14">
-        <v>3083814.0</v>
+        <v>515332.0</v>
+      </c>
+      <c r="BK14">
+        <v>308381.0</v>
+      </c>
+      <c r="BL14">
+        <v>308381.0</v>
       </c>
     </row>
-    <row r="15" spans="1:62">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>4000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...4 lines deleted...]
-      </c>
+      <c r="S15"/>
+      <c r="T15"/>
       <c r="U15">
         <v>3000.0</v>
       </c>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
         <v>3000.0</v>
       </c>
       <c r="X15">
         <v>3000.0</v>
       </c>
       <c r="Y15">
         <v>3000.0</v>
       </c>
       <c r="Z15">
         <v>3000.0</v>
       </c>
       <c r="AA15">
         <v>3000.0</v>
       </c>
       <c r="AB15">
         <v>3000.0</v>
       </c>
       <c r="AC15">
         <v>3000.0</v>
       </c>
       <c r="AD15">
         <v>3000.0</v>
       </c>
       <c r="AE15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AF15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AG15">
         <v>2000.0</v>
       </c>
       <c r="AH15">
         <v>2000.0</v>
       </c>
       <c r="AI15">
         <v>2000.0</v>
       </c>
       <c r="AJ15">
         <v>2000.0</v>
       </c>
       <c r="AK15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AL15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AM15">
         <v>1000.0</v>
       </c>
       <c r="AN15">
         <v>1000.0</v>
       </c>
       <c r="AO15">
         <v>1000.0</v>
       </c>
       <c r="AP15">
         <v>1000.0</v>
       </c>
       <c r="AQ15">
         <v>1000.0</v>
       </c>
       <c r="AR15">
         <v>1000.0</v>
       </c>
       <c r="AS15">
         <v>1000.0</v>
       </c>
       <c r="AT15">
         <v>1000.0</v>
       </c>
       <c r="AU15">
         <v>1000.0</v>
       </c>
       <c r="AV15">
         <v>1000.0</v>
       </c>
       <c r="AW15">
         <v>1000.0</v>
       </c>
       <c r="AX15">
         <v>1000.0</v>
       </c>
       <c r="AY15">
         <v>1000.0</v>
       </c>
       <c r="AZ15">
         <v>1000.0</v>
       </c>
       <c r="BA15">
         <v>1000.0</v>
       </c>
       <c r="BB15">
+        <v>1000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1000.0</v>
+      </c>
+      <c r="BD15">
         <v>876.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>876.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>516.0</v>
       </c>
       <c r="BF15">
         <v>516.0</v>
       </c>
       <c r="BG15">
+        <v>516.0</v>
+      </c>
+      <c r="BH15">
+        <v>516.0</v>
+      </c>
+      <c r="BI15">
         <v>399.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>222.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BL15"/>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16">
+        <v>63000.0</v>
+      </c>
+      <c r="C16">
+        <v>100000.0</v>
+      </c>
+      <c r="D16">
         <v>1148000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1675000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>887000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>73000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>174000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>825000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1038000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1801000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2105000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>639000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>247000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>61000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="Q16">
         <v>84000.0</v>
       </c>
       <c r="R16">
+        <v>84000.0</v>
+      </c>
+      <c r="S16">
+        <v>84000.0</v>
+      </c>
+      <c r="T16">
         <v>-274000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>48000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="V16">
         <v>48000.0</v>
       </c>
       <c r="W16">
+        <v>94000.0</v>
+      </c>
+      <c r="X16">
         <v>48000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
+        <v>48000.0</v>
+      </c>
+      <c r="Z16">
         <v>50000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>50000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-816000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-946000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-1119000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-783000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>276000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1147000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-587000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-863000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-644000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-580000.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5811,174 +6014,178 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:62">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...4 lines deleted...]
-      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>24000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>27000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>30000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>33000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>36000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>38000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>40000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>31000.0</v>
       </c>
-      <c r="AX18">
-[...4 lines deleted...]
-      </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
-      <c r="BE18"/>
-      <c r="BF18"/>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5997,89 +6204,87 @@
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:62">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -6111,629 +6316,645 @@
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20"/>
-      <c r="BF20"/>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
     </row>
-    <row r="21" spans="1:62">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>764000.0</v>
+      </c>
+      <c r="C21">
+        <v>760000.0</v>
+      </c>
+      <c r="D21">
         <v>778000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>798000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>824000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>830000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>855000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>855000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>831000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>836000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>769000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>762000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>782000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>798000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>818000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>812000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>802000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>799000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>942000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1296000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1298000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1302000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1321000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1327000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1326000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1285000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1244000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1530000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1862000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1759000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1929000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1941000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1903000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1856000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1836000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1818000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1792000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1735000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1697000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>3276000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>3178000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2881000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>3248000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2973000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2705000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2372000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>2272000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2030000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1779000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1459000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1216000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>964000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>780000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>618000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>327896.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>155117.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>114325.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>86546.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
     </row>
-    <row r="22" spans="1:62">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>1.0</v>
       </c>
       <c r="M22"/>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22">
         <v>-486000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
-[...4 lines deleted...]
-      </c>
+      <c r="T22"/>
+      <c r="U22"/>
       <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
-[...1 lines deleted...]
-      <c r="Y22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="Z22">
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>1.0</v>
+      </c>
       <c r="AB22">
         <v>1.0</v>
       </c>
       <c r="AC22"/>
       <c r="AD22">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AE22">
         <v>1.0</v>
       </c>
+      <c r="AE22"/>
       <c r="AF22">
-        <v>487000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG22">
         <v>1.0</v>
       </c>
       <c r="AH22">
+        <v>487000.0</v>
+      </c>
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
+        <v>1.0</v>
+      </c>
+      <c r="AK22">
         <v>563000.0</v>
       </c>
-      <c r="AJ22">
-[...4 lines deleted...]
-      </c>
       <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>144000.0</v>
       </c>
-      <c r="AM22">
-[...4 lines deleted...]
-      </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-      <c r="BE22"/>
-      <c r="BF22"/>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
     </row>
-    <row r="23" spans="1:62">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>9836000.0</v>
+      </c>
+      <c r="C23">
+        <v>12181000.0</v>
+      </c>
+      <c r="D23">
         <v>12747000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>14231000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>14534000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>15916000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>17094000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>17828000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6620000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>8998000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>10398000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>10167000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>10925000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>11863000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>11397000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>8644000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>9363000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10905000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>13279000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13494000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>11121000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>13123000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8132000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>9386000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10942000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12653000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>14240000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>16489000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>18637000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>20994000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11440000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>14426000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4161000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6612000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>8621000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>10571000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3786000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6106000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>9311000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>11343000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>14202000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>16323000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>18029000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>19242000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4599000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>6031000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>7354000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>8720000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4702000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>5856000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>6887000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>8092000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>9115000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>10536852.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>11449484.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1486152.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1636155.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2109617.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2553047.0</v>
       </c>
-      <c r="BH23"/>
-      <c r="BI23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>100522.0</v>
       </c>
-      <c r="BJ23"/>
+      <c r="BL23"/>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
-[...4 lines deleted...]
-      </c>
+      <c r="T24"/>
+      <c r="U24"/>
       <c r="V24">
         <v>251000.0</v>
       </c>
       <c r="W24">
         <v>251000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
+      <c r="X24">
+        <v>251000.0</v>
+      </c>
+      <c r="Y24">
+        <v>251000.0</v>
+      </c>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>41000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>91000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>73000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>113000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>154000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>195000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>235000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>275000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>315000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>353000.0</v>
       </c>
-      <c r="AL24">
-[...4 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
@@ -6741,154 +6962,162 @@
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24"/>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
-[...4 lines deleted...]
-      </c>
+      <c r="T25"/>
+      <c r="U25"/>
       <c r="V25">
         <v>251000.0</v>
       </c>
       <c r="W25">
         <v>251000.0</v>
       </c>
       <c r="X25">
+        <v>251000.0</v>
+      </c>
+      <c r="Y25">
+        <v>251000.0</v>
+      </c>
+      <c r="Z25">
         <v>378000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>418000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>467000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>79000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>41000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>91000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>73000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>113000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>154000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>195000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:62">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6907,54 +7136,56 @@
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
     </row>
-    <row r="27" spans="1:62">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6973,1232 +7204,1272 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>-7596000.0</v>
+      </c>
+      <c r="C28">
+        <v>-9015000.0</v>
+      </c>
+      <c r="D28">
         <v>-10303000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-12131000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-12700000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-13847000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-14276000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-15743000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-4401000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-6971000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-7306000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-5038000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6092000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-5461000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-8528000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-6161000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-7052000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-8236000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-9990000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-9775000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-8155000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-9929000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-4901000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-6538000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-7957000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-7434000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-9388000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-6516000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-8642000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-17842000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-8079000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-10882000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-893000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-3121000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-5030000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-7056000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-759000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3558000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-5373000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-7881000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-10985000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-12683000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-14606000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-16190000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1845000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-3277000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-4731000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-6503000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-2688000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-3989000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-5164000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-6655000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-8027000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-9640327.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-10758247.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-206454.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-882295.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1747526.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-2395913.0</v>
       </c>
-      <c r="BH28"/>
-      <c r="BI28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>-25.0</v>
       </c>
-      <c r="BJ28"/>
+      <c r="BL28"/>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>7624000.0</v>
+      </c>
+      <c r="C29">
+        <v>9530000.0</v>
+      </c>
+      <c r="D29">
         <v>9078000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>10414000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12040000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>13764000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>14823000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>15888000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4461000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5192000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5946000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7158000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8587000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9552000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10796000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10193000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7564000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>8282000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9420000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>11741000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12118000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9791000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>11220000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6591000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7610000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>179000.0</v>
+      </c>
+      <c r="C30">
+        <v>1360000.0</v>
+      </c>
+      <c r="D30">
         <v>838000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>293000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>285000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>359000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>898000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>140000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>569000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>287000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>94000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>42000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>54000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>99000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>322000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>486000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>271000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>72000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="T30"/>
+      <c r="U30">
         <v>108000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>463000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>92000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>237000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>67000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>39000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>39000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>53000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>42000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AD30">
         <v>39000.0</v>
       </c>
       <c r="AE30">
         <v>39000.0</v>
       </c>
       <c r="AF30">
+        <v>39000.0</v>
+      </c>
+      <c r="AG30">
+        <v>39000.0</v>
+      </c>
+      <c r="AH30">
         <v>383000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>184000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>126000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="AK30">
         <v>103000.0</v>
       </c>
       <c r="AL30">
+        <v>319000.0</v>
+      </c>
+      <c r="AM30">
+        <v>103000.0</v>
+      </c>
+      <c r="AN30">
         <v>144000.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:64">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>5177000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>6396000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>7805000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>9978000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>9381000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>6762000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>7483000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>8478000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>10445000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>10569000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>8238000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>9648000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>5013000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>6284000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>7938000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>9473000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>11174000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>13054000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>15150000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>17401000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>7975000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>10233000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>576000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>3020000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>5361000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>7460000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>509000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>2651000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>4707000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>7026000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>9697000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>11620000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>13588000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>15344000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>587000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>2774000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>4554000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>6295000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>2329000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:64">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>6609000.0</v>
+      </c>
+      <c r="C32">
+        <v>8642000.0</v>
+      </c>
+      <c r="D32">
         <v>8168000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>9480000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11099000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>12809000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>13851000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>14906000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>3540000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4253000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>4947000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>6107000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>7493000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8586000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>9780000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>9146000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>6553000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>7293000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>8214000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>10213000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>10562000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>8302000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>9714000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>5064000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>6062000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
     </row>
-    <row r="33" spans="1:62">
+    <row r="33" spans="1:64">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>1490000.0</v>
+      </c>
+      <c r="C33">
+        <v>955000.0</v>
+      </c>
+      <c r="D33">
         <v>1001000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1049000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1039000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1068000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1100000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1126000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1078000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1111000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1185000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1250000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1307000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1192000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1255000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1299000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1305000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1339001.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1609000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1981999.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2063000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1739000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1801000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1864999.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1928999.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1960000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1988000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1924000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2257000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2226000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2301000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>2349000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2354000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2364000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>2400000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>2411000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>2414000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1889000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1914000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3403000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3288000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3014000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3406000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>3169000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2941000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>2645000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2605000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2411000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2175000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1896000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1642000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1403000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1279000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1028000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>726985.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>428414.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>300262.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>269231.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>182716.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>74229.0</v>
       </c>
-      <c r="BH33"/>
-      <c r="BI33">
+      <c r="BJ33"/>
+      <c r="BK33">
         <v>57142.0</v>
       </c>
-      <c r="BJ33"/>
+      <c r="BL33"/>
     </row>
-    <row r="34" spans="1:62">
+    <row r="34" spans="1:64">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34">
         <v>1000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>199000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>213000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34">
         <v>454000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>506000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>249000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>293000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>336000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>378000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>418000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-      <c r="AP34">
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>91000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>182000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>275000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>372000.0</v>
       </c>
-      <c r="AT34"/>
-      <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
     </row>
-    <row r="35" spans="1:62">
+    <row r="35" spans="1:64">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>42000.0</v>
+      </c>
+      <c r="C35">
+        <v>67000.0</v>
+      </c>
+      <c r="D35">
         <v>91000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>115000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>98000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>113000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>128000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>144000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>157000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>172000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>186000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>199000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>213000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>226000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>239000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>252000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>294000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>350000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>403000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>453999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>756999.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>500000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>544000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>587000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>377999.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>417999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>467000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>79000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>41000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>91000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>73000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>113000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>154000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>195000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>235000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>275000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>315000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>353000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>115000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>209000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>305000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>405000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>36000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>38000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>40000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>31000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>33000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>33000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>34000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>35000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>35147.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>35062.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>34978.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>17475.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
     </row>
-    <row r="36" spans="1:62">
+    <row r="36" spans="1:64">
       <c r="A36" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>52</v>
+      </c>
+      <c r="B36">
+        <v>433000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36">
         <v>-1.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-1.0</v>
       </c>
-      <c r="I36"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K36"/>
       <c r="L36">
         <v>10000.0</v>
       </c>
       <c r="M36">
         <v>10000.0</v>
       </c>
       <c r="N36">
         <v>10000.0</v>
       </c>
       <c r="O36">
         <v>10000.0</v>
       </c>
       <c r="P36">
         <v>10000.0</v>
       </c>
       <c r="Q36">
-        <v>10001.0</v>
+        <v>10000.0</v>
       </c>
       <c r="R36">
         <v>10000.0</v>
       </c>
       <c r="S36">
-        <v>10000.0</v>
+        <v>10001.0</v>
       </c>
       <c r="T36">
         <v>10000.0</v>
       </c>
       <c r="U36">
         <v>10000.0</v>
       </c>
       <c r="V36">
         <v>10000.0</v>
       </c>
       <c r="W36">
         <v>10000.0</v>
       </c>
       <c r="X36">
         <v>10000.0</v>
       </c>
       <c r="Y36">
         <v>10000.0</v>
       </c>
       <c r="Z36">
         <v>10000.0</v>
       </c>
       <c r="AA36">
         <v>10000.0</v>
       </c>
@@ -8259,119 +8530,121 @@
       <c r="AT36">
         <v>10000.0</v>
       </c>
       <c r="AU36">
         <v>10000.0</v>
       </c>
       <c r="AV36">
         <v>10000.0</v>
       </c>
       <c r="AW36">
         <v>10000.0</v>
       </c>
       <c r="AX36">
         <v>10000.0</v>
       </c>
       <c r="AY36">
         <v>10000.0</v>
       </c>
       <c r="AZ36">
         <v>10000.0</v>
       </c>
       <c r="BA36">
         <v>10000.0</v>
       </c>
       <c r="BB36">
-        <v>10512.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BC36">
-        <v>10512.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BD36">
         <v>10512.0</v>
       </c>
       <c r="BE36">
+        <v>10512.0</v>
+      </c>
+      <c r="BF36">
+        <v>10512.0</v>
+      </c>
+      <c r="BG36">
         <v>20512.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>63294.0</v>
       </c>
-      <c r="BG36"/>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
     </row>
-    <row r="37" spans="1:62">
+    <row r="37" spans="1:64">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-      <c r="T37">
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37">
         <v>1000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>1000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>2000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>2000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>3000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>3000.0</v>
       </c>
-      <c r="Z37"/>
-      <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -8403,866 +8676,894 @@
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
-      <c r="BE37"/>
-      <c r="BF37"/>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
     </row>
-    <row r="38" spans="1:62">
+    <row r="38" spans="1:64">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="K38"/>
       <c r="L38">
         <v>10000.0</v>
       </c>
       <c r="M38"/>
       <c r="N38">
         <v>10000.0</v>
       </c>
-      <c r="O38">
-[...1 lines deleted...]
-      </c>
+      <c r="O38"/>
       <c r="P38">
         <v>10000.0</v>
       </c>
       <c r="Q38">
         <v>10000.0</v>
       </c>
       <c r="R38">
         <v>10000.0</v>
       </c>
       <c r="S38">
         <v>10000.0</v>
       </c>
       <c r="T38">
         <v>10000.0</v>
       </c>
       <c r="U38">
+        <v>10000.0</v>
+      </c>
+      <c r="V38">
+        <v>10000.0</v>
+      </c>
+      <c r="W38">
         <v>1870000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>685000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="Y38">
         <v>10000.0</v>
       </c>
       <c r="Z38">
         <v>10000.0</v>
       </c>
       <c r="AA38">
         <v>10000.0</v>
       </c>
       <c r="AB38">
         <v>10000.0</v>
       </c>
       <c r="AC38">
         <v>10000.0</v>
       </c>
       <c r="AD38">
         <v>10000.0</v>
       </c>
       <c r="AE38">
         <v>10000.0</v>
       </c>
       <c r="AF38">
         <v>10000.0</v>
       </c>
       <c r="AG38">
+        <v>10000.0</v>
+      </c>
+      <c r="AH38">
+        <v>10000.0</v>
+      </c>
+      <c r="AI38">
         <v>1866000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1846000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1828000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1802000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>1745000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1707000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>3286000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>3188000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>2891000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>3258000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2983000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>2715000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>2382000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2282000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2040000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>1789000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1469000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1226000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>974000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>790000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>628000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>339000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>166000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>125000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>108000.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
     </row>
-    <row r="39" spans="1:62">
+    <row r="39" spans="1:64">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>431000.0</v>
+      </c>
+      <c r="C39">
+        <v>688000.0</v>
+      </c>
+      <c r="D39">
         <v>420000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>550000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>344000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>454000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>610000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>588000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>349000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>350000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>484000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>575000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>317000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>577000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>506000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>605000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>401000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>345000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>455000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>547000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>243000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>466000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>438000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>528000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>334000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>391000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>536000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>629000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>455000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>500000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>576000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>693000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>487000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>366000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>575000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>647000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>624000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>490000.0</v>
       </c>
       <c r="AM39">
         <v>535000.0</v>
       </c>
       <c r="AN39">
+        <v>490000.0</v>
+      </c>
+      <c r="AO39">
+        <v>535000.0</v>
+      </c>
+      <c r="AP39">
         <v>174000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>203000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>234000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>254000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>111000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>109000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>149000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>212000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>42000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>118000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>225000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>640000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>158000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>60000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>339080.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>262823.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>944419.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>437000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>179375.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>82905.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>43355.0</v>
       </c>
-      <c r="BJ39"/>
+      <c r="BL39"/>
     </row>
-    <row r="40" spans="1:62">
+    <row r="40" spans="1:64">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>1365000.0</v>
+      </c>
+      <c r="C40">
+        <v>744000.0</v>
+      </c>
+      <c r="D40">
         <v>717000.0</v>
       </c>
-      <c r="C40"/>
-[...3 lines deleted...]
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
+        <v>318000.0</v>
+      </c>
+      <c r="G40">
         <v>1142000.0</v>
       </c>
-      <c r="F40">
-[...4 lines deleted...]
-      </c>
       <c r="H40">
+        <v>261000.0</v>
+      </c>
+      <c r="I40">
+        <v>107000.0</v>
+      </c>
+      <c r="J40">
         <v>180000.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="K40"/>
+      <c r="L40">
         <v>2382000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>413000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>892000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>723000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>361000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>369000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>280000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>302000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>606000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>390000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>190000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>382000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>552000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>298000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>121000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>226000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>301000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>131000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-15000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>422000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>487000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>276000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>667000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>629000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>344000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>213000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>118000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>850000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1174000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>730000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>609000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1129000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>970000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>832000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>688000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>982000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>627000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>516000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>322000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>586000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>706000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>483000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>265000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>168000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>555439.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>383888.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>459159.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>254000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>287944.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>286410.0</v>
       </c>
-      <c r="BH40"/>
-      <c r="BI40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>270306.0</v>
       </c>
-      <c r="BJ40"/>
+      <c r="BL40"/>
     </row>
-    <row r="41" spans="1:62">
+    <row r="41" spans="1:64">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>115000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>209000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>305000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>405000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>36000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>38000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>40000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>31000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>33000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>33000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="BC41">
         <v>35000.0</v>
       </c>
       <c r="BD41">
         <v>35000.0</v>
       </c>
       <c r="BE41">
+        <v>35000.0</v>
+      </c>
+      <c r="BF41">
+        <v>35000.0</v>
+      </c>
+      <c r="BG41">
         <v>17000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
     </row>
-    <row r="42" spans="1:62">
+    <row r="42" spans="1:64">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>114343000.0</v>
+      </c>
+      <c r="C42">
+        <v>114061000.0</v>
+      </c>
+      <c r="D42">
         <v>113294000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>113202000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>113148000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>112796000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>112686000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>112602000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>99302000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="K42"/>
+      <c r="L42">
         <v>98725000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>98604000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>98543000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>98079000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>98008000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>96083000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>91807000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>91035000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>90955000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>90923000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>88759000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>84411000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>83986000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>77680000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>77560000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>77210000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>77088000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>76967000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>76753000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>76417000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>76297000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>64592000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>64423000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>52441000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>52272000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>52123000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>51960000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>42574000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>42371000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>42160000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>41950000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>41735000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>41467000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>41199000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>40891000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>24218000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>24003000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>23820000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>23683000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>17751000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>17715000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>17641000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>17503000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>17314000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>17294051.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>17273903.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>5429787.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>9854655.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>5304271.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>5049714.0</v>
       </c>
-      <c r="BH42"/>
-      <c r="BI42">
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>2710858.0</v>
       </c>
-      <c r="BJ42"/>
+      <c r="BL42"/>
     </row>
-    <row r="43" spans="1:62">
+    <row r="43" spans="1:64">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9281,89 +9582,87 @@
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
     </row>
-    <row r="44" spans="1:62">
+    <row r="44" spans="1:64">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -9395,1331 +9694,1369 @@
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
-      <c r="BE44"/>
-      <c r="BF44"/>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
     </row>
-    <row r="45" spans="1:62">
+    <row r="45" spans="1:64">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>281000.0</v>
+      </c>
+      <c r="C45">
+        <v>303000.0</v>
+      </c>
+      <c r="D45">
         <v>326000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>348000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>305000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>323000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>325000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>345000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>317000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>338000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>568000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>599000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>596000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1081000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1122000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>676000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>755000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>427000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>470000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>528000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>593000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>665000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>734000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>384000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>385000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>457000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>362000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>398000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>441000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>498000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>554000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>583000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>612000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>144000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>207000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>117000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>100000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>123000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>148000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>186000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>226000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>263000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>323000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>371000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>386000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>427000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>416000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>429000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>489000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>400000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>388577.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>262785.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>175425.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>162173.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>119422.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>74229.0</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45">
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>57142.0</v>
       </c>
-      <c r="BJ45"/>
+      <c r="BL45"/>
     </row>
-    <row r="46" spans="1:62">
+    <row r="46" spans="1:64">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>166000.0</v>
+      </c>
+      <c r="C46">
+        <v>195000.0</v>
+      </c>
+      <c r="D46">
         <v>223000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>251000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>215000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>238000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>245000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>271000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>247000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>275000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>406000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>478000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>515000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>384000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>427000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>477000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>493000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>530000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>657000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>676000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>755000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>427000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>470000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>528000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>593000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>665000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>734000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>384000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>385000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>457000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>362000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>398000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>441000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>498000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>554000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>583000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>612000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>144000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>207000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>117000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>100000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>123000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>148000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>186000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>226000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>263000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>323000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>371000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>386000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>427000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>416000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>429000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>489000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>400000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>388577.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>262785.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>175425.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>162173.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>119422.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>74229.0</v>
       </c>
-      <c r="BH46"/>
-      <c r="BI46">
+      <c r="BJ46"/>
+      <c r="BK46">
         <v>57142.0</v>
       </c>
-      <c r="BJ46"/>
+      <c r="BL46"/>
     </row>
-    <row r="47" spans="1:62">
+    <row r="47" spans="1:64">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>406000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>478000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>515000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>427000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>477000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>493000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>530000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>657000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>676000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>755000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>416000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>470000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>528000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>593000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>665000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>734000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>384000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>385000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>457000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>362000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>398000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>441000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>498000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>554000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>583000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>612000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>144000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>207000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>117000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>100000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>123000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>148000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>186000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>226000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>263000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>323000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>371000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>386000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>427000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>416000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>429000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>489000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>400000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>388000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>262000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>175000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>161000.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47"/>
       <c r="BH47"/>
-      <c r="BI47">
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>58000.0</v>
       </c>
-      <c r="BJ47"/>
+      <c r="BL47"/>
     </row>
-    <row r="48" spans="1:62">
+    <row r="48" spans="1:64">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-106702000.0</v>
+      </c>
+      <c r="C48">
+        <v>-104512000.0</v>
+      </c>
+      <c r="D48">
         <v>-104201000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-102772000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-101092000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-99016000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-97852000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-96697000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-94825000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-93717000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-92762000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-91430000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-89952000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-88523000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-87205000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-85893000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-84255000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-82765000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-81538000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-79185000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-76895000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-74874000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-73020000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-71343000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-69953000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-67990000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-66374000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-64266000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-61799000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-59511000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-56970000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-54678000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-52289000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-50011000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-47418000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-44946000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-42710000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-40331000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-38024000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-34178000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-31747000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-29158000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-26600000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-24639000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-22843000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-21260000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-18958000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-17237000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-15610000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-13964000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-12804000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-11441000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-10036000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-8679000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-7506888.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-6374668.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-5354944.0</v>
       </c>
-      <c r="BE48"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48">
+        <v>-3112365.0</v>
+      </c>
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>-1513943.0</v>
       </c>
-      <c r="BJ48"/>
+      <c r="BL48"/>
     </row>
-    <row r="49" spans="1:62">
+    <row r="49" spans="1:64">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-91430000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-89952000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49">
         <v>-79185000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-76895000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-74874000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-73020000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-71343000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-69953000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-67990000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-66374000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-64266000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-61840000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-59511000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-56970000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-54678000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-52289000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-50011000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-47418000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-44946000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-42710000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-40331000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-38024000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-34178000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-31747000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-29158000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-26600000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-24639000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-22843000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-21260000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-18958000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-17237000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-15610000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-13964000.0</v>
       </c>
-      <c r="AX49">
-[...4 lines deleted...]
-      </c>
       <c r="AZ49">
         <v>0.0</v>
       </c>
       <c r="BA49">
         <v>0.0</v>
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
-      <c r="BE49"/>
-      <c r="BF49"/>
+      <c r="BE49">
+        <v>0.0</v>
+      </c>
+      <c r="BF49">
+        <v>0.0</v>
+      </c>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
     </row>
-    <row r="50" spans="1:62">
+    <row r="50" spans="1:64">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>214000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>216000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>163000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>163000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>161000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>159000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>157000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>430000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>153000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>150000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
     </row>
-    <row r="51" spans="1:62">
+    <row r="51" spans="1:64">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>140000.0</v>
+      </c>
+      <c r="C51">
+        <v>163000.0</v>
+      </c>
+      <c r="D51">
         <v>185000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>208000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>166000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>188000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>210000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>231000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>223000.0</v>
       </c>
-      <c r="I51"/>
-      <c r="J51">
+      <c r="K51"/>
+      <c r="L51">
         <v>264000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>294000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>290000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>359000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>419000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>479000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>506000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>555000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>605000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>652000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>950000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>669000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>718000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>771000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>546000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>595000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>643000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>269000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>255000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>307000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>236000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>280000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>320000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>354000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>390000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>430000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>470000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>500000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-      <c r="BD51">
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51">
         <v>35017.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>47667.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
     </row>
-    <row r="52" spans="1:62">
+    <row r="52" spans="1:64">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>98000.0</v>
+      </c>
+      <c r="C52">
+        <v>96000.0</v>
+      </c>
+      <c r="D52">
         <v>94000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>93000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>68000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>75000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>82000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>88000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>66000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="K52"/>
+      <c r="L52">
         <v>78000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>95000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>77000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>133000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>180000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>227000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>212000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>205000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>202000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>198000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>193000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>169000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>174000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>184000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>168000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>177000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>352000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>380000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>428000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>432000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>326000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>326000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>322000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>318000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>314000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>310000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>306000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>150000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52">
         <v>35017.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>47000.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
     </row>
-    <row r="53" spans="1:62">
+    <row r="53" spans="1:64">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...4 lines deleted...]
-      </c>
+      <c r="I53"/>
+      <c r="J53"/>
       <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53">
         <v>931000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>3161000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>2606000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>3900000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
-[...2 lines deleted...]
-      <c r="Z53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>0.0</v>
+      </c>
+      <c r="AB53">
         <v>1999000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1988000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>6967000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>6923000.0</v>
       </c>
-      <c r="AD53">
-[...4 lines deleted...]
-      </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -10751,95 +11088,97 @@
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
-      <c r="BE53"/>
-      <c r="BF53"/>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
     </row>
-    <row r="54" spans="1:62">
+    <row r="54" spans="1:64">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -10871,831 +11210,857 @@
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54"/>
-      <c r="BF54"/>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
     </row>
-    <row r="55" spans="1:62">
+    <row r="55" spans="1:64">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>9836000.0</v>
+      </c>
+      <c r="C55">
+        <v>12181000.0</v>
+      </c>
+      <c r="D55">
         <v>12747000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>14231000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>14534000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>15916000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>17094000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>17828000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>6620000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7620000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>8998000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>10398000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>10167000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>10925000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>11863000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>11397000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>8644000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>9363000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>10905000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>13279000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>13494000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>11121000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>13123000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>8132000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>9386000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>10942000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>12653000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>14240000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>16489000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>18637000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>20994000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>11440000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>14426000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>4161000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>6612000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>8621000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>10571000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3786000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>6106000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>9311000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>11343000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>14202000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>16323000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>18029000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>19242000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>4599000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>6031000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>7354000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>8720000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>4702000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>5856000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>6887000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>8092000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>9115000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>10536852.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>11449484.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1486152.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1636155.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>2109617.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>2553047.0</v>
       </c>
-      <c r="BH55"/>
-      <c r="BI55">
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>100522.0</v>
       </c>
-      <c r="BJ55"/>
+      <c r="BL55"/>
     </row>
-    <row r="56" spans="1:62">
+    <row r="56" spans="1:64">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>8346000.0</v>
+      </c>
+      <c r="C56">
+        <v>11226000.0</v>
+      </c>
+      <c r="D56">
         <v>11746000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>13182000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>13495000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>14848000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>15994000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>16702000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>5542000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>6509000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>7813000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>9148000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>8860000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>9733000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>10608000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>10098000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>7339000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>8024000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>9296000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>11297000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>11431000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>9382000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>11322000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>6267000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>7457000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>8982000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>10665000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>12316000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>14232000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>16411000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>18693000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>9091000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>12072000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1797000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>4212000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>6210000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>8157000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1897000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>4192000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>5908000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>8055000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>11188000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>12917000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>14860000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>16301000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1954000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>3426000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>4943000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>6545000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>2806000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>4214000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>5484000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>6813000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>8087000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>9809867.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>11021070.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1185890.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>1366924.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>1926901.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>2478818.0</v>
       </c>
-      <c r="BH56"/>
-      <c r="BI56">
+      <c r="BJ56"/>
+      <c r="BK56">
         <v>43380.0</v>
       </c>
-      <c r="BJ56"/>
+      <c r="BL56"/>
     </row>
-    <row r="57" spans="1:62">
+    <row r="57" spans="1:64">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>2170000.0</v>
+      </c>
+      <c r="C57">
+        <v>2584000.0</v>
+      </c>
+      <c r="D57">
         <v>3578000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>3702000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2396000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2039000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2143000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1796000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2002000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2256000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2866000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3041000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1367000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1147000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>828000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>952000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>786000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>731000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1082000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1084000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>869000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1080000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1608000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1203000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1395000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1298000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1469000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1457000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1496000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1637000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1591000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1411000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>2136000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1534000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1521000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1167000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1004000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1542000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1758000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1328000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1139000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1624000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1340000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1259000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>888000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1235000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>949000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>732000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>606000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>883000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>911000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>653000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>590000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>444000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>713666.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>514311.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1375815.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>744263.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>708354.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>615299.0</v>
       </c>
-      <c r="BH57"/>
-      <c r="BI57">
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>417328.0</v>
       </c>
-      <c r="BJ57"/>
+      <c r="BL57"/>
     </row>
-    <row r="58" spans="1:62">
+    <row r="58" spans="1:64">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>2212000.0</v>
+      </c>
+      <c r="C58">
+        <v>2651000.0</v>
+      </c>
+      <c r="D58">
         <v>3669000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>3817000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2494000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2152000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2271000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1940000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2159000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2428000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3052000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3240000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1580000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1373000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1067000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1204000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1080000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1081000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1485000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1538000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1626000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1580000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2152000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1790000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1773000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1716000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1936000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1536000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1537000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1728000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1664000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1524000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2290000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1729000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1756000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1442000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1319000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1542000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1758000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1328000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1139000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1624000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1455000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1468000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1193000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1640000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>985000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>770000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>646000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>914000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>944000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>686000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>624000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>479000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>748813.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>549373.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1410793.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>761738.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>708354.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>615299.0</v>
       </c>
-      <c r="BH58"/>
-      <c r="BI58">
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>417328.0</v>
       </c>
-      <c r="BJ58"/>
+      <c r="BL58"/>
     </row>
-    <row r="59" spans="1:62">
+    <row r="59" spans="1:64">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -11727,279 +12092,287 @@
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59"/>
-      <c r="BF59"/>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
     </row>
-    <row r="60" spans="1:62">
+    <row r="60" spans="1:64">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>7624000.0</v>
+      </c>
+      <c r="C60">
+        <v>9530000.0</v>
+      </c>
+      <c r="D60">
         <v>9078000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>10414000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>12040000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>13764000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>14823000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>15888000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>4461000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>5192000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>5946000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>7158000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>8587000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>9552000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>10796000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>10193000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>7564000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>8282000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>9420000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>11741000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>11867000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>9540000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>10969000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>6340000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>7610000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>9223000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>10717000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>12704000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>14952000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>16909000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>19330000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>9916000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>12136000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>2432000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>4856000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>7179000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>9252000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>2244000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>4348000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>7983000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>10204000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>12578000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>14868000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>16561000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>18049000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>2959000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>5046000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>6584000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>8074000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>3788000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>4912000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>6201000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>7468000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>8636000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>9788039.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>10900111.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>75359.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>874417.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>1401263.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>1937748.0</v>
       </c>
-      <c r="BH60"/>
-      <c r="BI60">
+      <c r="BJ60"/>
+      <c r="BK60">
         <v>-316806.0</v>
       </c>
-      <c r="BJ60"/>
+      <c r="BL60"/>
     </row>
-    <row r="61" spans="1:62">
+    <row r="61" spans="1:64">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -12031,60 +12404,66 @@
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
-      <c r="BE61"/>
-      <c r="BF61"/>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
     </row>
-    <row r="62" spans="1:62">
+    <row r="62" spans="1:64">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -12103,100 +12482,103 @@
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -12204,1932 +12586,2016 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>3810000.0</v>
+      </c>
+      <c r="C2">
         <v>2478000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1586000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>258000.0</v>
+      </c>
+      <c r="F2">
         <v>1059000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>279000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>427000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>380000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>485000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50000.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
+        <v>0.0</v>
+      </c>
+      <c r="N2">
         <v>88000.0</v>
       </c>
-      <c r="N2">
-[...2 lines deleted...]
-      <c r="O2"/>
+      <c r="O2">
+        <v>0.0</v>
+      </c>
       <c r="P2"/>
       <c r="Q2"/>
+      <c r="R2"/>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>277000.0</v>
+      </c>
+      <c r="C3">
         <v>272000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>299000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>292000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>260000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>210000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>240000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>271000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>297000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>208000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>243000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>209000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>99000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27880.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19034.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11335.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
+      <c r="R4"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>-5496000.0</v>
+      </c>
+      <c r="C5">
         <v>-5824000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5981000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5758000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7892000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6886000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8482000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9622000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9712000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11413000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7898000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7544000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5296000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4188000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2975880.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-395089.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-528772.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-5219000.0</v>
+      </c>
+      <c r="C6">
         <v>-5552000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-5682000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5466000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7632000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6676000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8242000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9351000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9415000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11205000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7698000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7301000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5087000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4089000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2948000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-376055.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-517437.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
+      <c r="R7"/>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
+      <c r="R8"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>1424000.0</v>
+      </c>
+      <c r="C9">
         <v>1118000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>817000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
+        <v>116000.0</v>
+      </c>
+      <c r="F9">
         <v>-452000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-279000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>103000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>160000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>136000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11000.0</v>
       </c>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
       <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
         <v>5000.0</v>
       </c>
-      <c r="N9">
-[...2 lines deleted...]
-      <c r="O9"/>
+      <c r="O9">
+        <v>0.0</v>
+      </c>
       <c r="P9"/>
       <c r="Q9"/>
+      <c r="R9"/>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-5496000.0</v>
+      </c>
+      <c r="C10">
         <v>-5299000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5194000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5758000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7892000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6886000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8482000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9567000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9680000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-11173000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7898000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7296000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5285000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4189000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>-395587.0</v>
       </c>
-      <c r="Q10"/>
+      <c r="R10"/>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-359000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-48000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-104000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>71000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-297000.0</v>
       </c>
-      <c r="J11">
-[...1 lines deleted...]
-      </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-209000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>22000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3165.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>249.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="R11"/>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>194000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1000.0</v>
       </c>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
         <v>1000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>158.0</v>
       </c>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>439000.0</v>
+      </c>
+      <c r="C13">
         <v>516000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>324000.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>1000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>101000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="J13">
         <v>32000.0</v>
       </c>
       <c r="K13">
+        <v>32000.0</v>
+      </c>
+      <c r="L13">
         <v>44000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
+      <c r="R13"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
+      <c r="D14"/>
       <c r="E14">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F14">
         <v>1000.0</v>
       </c>
       <c r="G14">
+        <v>1000.0</v>
+      </c>
+      <c r="H14">
         <v>-3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="I14">
         <v>3000.0</v>
       </c>
       <c r="J14">
         <v>3000.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>3000.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
+      <c r="R14"/>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-5496000.0</v>
+      </c>
+      <c r="C15">
         <v>-5299000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-5194000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5758000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7890000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6838000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-8378000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9567000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-9680000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-11173000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7898000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-7296000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-5285000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4189000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-2976295.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-395587.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-528772.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-7891000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-6884000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-8479000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-9500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-9680000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-11173000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-7898000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-7296000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-5285000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
+      <c r="R16"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-5496000.0</v>
+      </c>
+      <c r="C17">
         <v>-5299000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-5557000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5758000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7892000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6886000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-8482000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9500000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-9680000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-11173000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-7898000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-7296000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-5285000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
+      <c r="R17"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>439000.0</v>
+      </c>
+      <c r="C18">
         <v>516000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>285000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>83000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>101000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="J18">
         <v>32000.0</v>
       </c>
-      <c r="K18"/>
+      <c r="K18">
+        <v>32000.0</v>
+      </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
+      <c r="R18"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>2000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>101000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="J19">
         <v>32000.0</v>
       </c>
       <c r="K19">
+        <v>32000.0</v>
+      </c>
+      <c r="L19">
         <v>44000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>5000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>11000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
+      <c r="R19"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
+      <c r="R20"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-5935000.0</v>
+      </c>
+      <c r="C21">
         <v>-6488000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5981000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>-5885000.0</v>
+      </c>
+      <c r="F21">
         <v>-8145000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6932000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8583000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-9622000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-9712000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11205000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-7942000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-7301000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5296000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4210000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2979460.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-395338.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-528772.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
+      <c r="R22"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>11169000.0</v>
+      </c>
+      <c r="C23">
         <v>10084000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8384000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>6259000.0</v>
+      </c>
+      <c r="F23">
         <v>8752000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6932000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8583000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10152000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10252000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11826000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8003000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7301000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5389000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4210000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2979460.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>395338.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>528772.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
+      <c r="R24"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>277000.0</v>
+      </c>
+      <c r="C25">
         <v>272000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>399000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>292000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>260000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>210000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>240000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>271000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>297000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
+      <c r="R25"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>1422000.0</v>
+      </c>
+      <c r="C26">
         <v>1471000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>739000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>505000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2680000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2029000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3056000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4036000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4712000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4831000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2932000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2217000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1851000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1184000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>463076.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>2436.0</v>
       </c>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>81000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
+      <c r="R27"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>6673000.0</v>
+      </c>
+      <c r="C28">
         <v>6135000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6059000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5728000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5013000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4624000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5526000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5689000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5160000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6510000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5021000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5084000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3450000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3026000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2951000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>377000.0</v>
       </c>
-      <c r="Q28"/>
+      <c r="R28"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
+      <c r="R29"/>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>7359000.0</v>
+      </c>
+      <c r="C30">
         <v>7606000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6798000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>6001000.0</v>
+      </c>
+      <c r="F30">
         <v>7693000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6653000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8582000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9725000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9872000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11341000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7953000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7301000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5301000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4210000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2979460.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>395338.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>528772.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>439000.0</v>
+      </c>
+      <c r="C31">
         <v>1189000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>787000.0</v>
       </c>
-      <c r="D31">
-[...1 lines deleted...]
-      </c>
       <c r="E31">
+        <v>127000.0</v>
+      </c>
+      <c r="F31">
         <v>253000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>46000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>101000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="J31">
         <v>32000.0</v>
       </c>
       <c r="K31">
+        <v>32000.0</v>
+      </c>
+      <c r="L31">
         <v>44000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>11000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>21000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3460.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-249.0</v>
       </c>
-      <c r="Q31"/>
+      <c r="R31"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>5234000.0</v>
+      </c>
+      <c r="C32">
         <v>3596000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2403000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>374000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>607000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>44000.0</v>
       </c>
-      <c r="G32">
-[...1 lines deleted...]
-      </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>530000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>540000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>621000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>61000.0</v>
       </c>
-      <c r="L32">
-[...1 lines deleted...]
-      </c>
       <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
         <v>93000.0</v>
       </c>
-      <c r="N32">
-[...2 lines deleted...]
-      <c r="O32"/>
+      <c r="O32">
+        <v>0.0</v>
+      </c>
       <c r="P32"/>
       <c r="Q32"/>
+      <c r="R32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ32"/>
+  <dimension ref="A1:BL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="BJ1" t="s">
-        <v>123</v>
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="2" spans="1:62">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>584000.0</v>
+      </c>
+      <c r="C2">
+        <v>2866000.0</v>
+      </c>
+      <c r="D2">
         <v>661000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>78000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>205000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>502000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1308000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>665000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>716000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>61000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>21000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>788000.0</v>
       </c>
-      <c r="M2">
-[...2 lines deleted...]
-      <c r="N2">
+      <c r="O2">
+        <v>57000.0</v>
+      </c>
+      <c r="P2">
         <v>201000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>36000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>36000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>51000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>278000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>505000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>225000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>252000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>180000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>-153000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>58000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>55000.0</v>
       </c>
-      <c r="Z2">
-[...4 lines deleted...]
-      </c>
       <c r="AB2">
+        <v>0.0</v>
+      </c>
+      <c r="AC2">
+        <v>0.0</v>
+      </c>
+      <c r="AD2">
         <v>1000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>9000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>395000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>114000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>15000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2251000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>251000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>438000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>47000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2324000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>50000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>50000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1922000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1754000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1536000.0</v>
       </c>
-      <c r="AS2">
-[...4 lines deleted...]
-      </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
+        <v>0.0</v>
+      </c>
+      <c r="AW2">
+        <v>0.0</v>
+      </c>
+      <c r="AX2">
         <v>54000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>54000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>34000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1358000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1309000.0</v>
       </c>
-      <c r="BA2">
-[...4 lines deleted...]
-      </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
-      <c r="BJ2"/>
+      <c r="BJ2">
+        <v>0.0</v>
+      </c>
+      <c r="BK2">
+        <v>0.0</v>
+      </c>
+      <c r="BL2"/>
     </row>
-    <row r="3" spans="1:62">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>69000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="C3">
-        <v>73000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="D3">
         <v>69000.0</v>
       </c>
       <c r="E3">
+        <v>73000.0</v>
+      </c>
+      <c r="F3">
+        <v>69000.0</v>
+      </c>
+      <c r="G3">
         <v>70000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>68000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>67000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>67000.0</v>
       </c>
-      <c r="I3"/>
-      <c r="J3">
+      <c r="K3"/>
+      <c r="L3">
         <v>105000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>108000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>123000.0</v>
       </c>
-      <c r="M3">
-[...2 lines deleted...]
-      <c r="N3">
+      <c r="O3">
+        <v>179000.0</v>
+      </c>
+      <c r="P3">
         <v>157000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>36000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>36000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>45000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>123000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>46000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>46000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>52000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>50000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>50000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>58000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>55000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>55000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>60000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>70000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="AG3">
         <v>88000.0</v>
       </c>
       <c r="AH3">
+        <v>79000.0</v>
+      </c>
+      <c r="AI3">
+        <v>88000.0</v>
+      </c>
+      <c r="AJ3">
         <v>74000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>75000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>60000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>69000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>49000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>48000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>42000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>41000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>47000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>56000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>56000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>62000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>62000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>61000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>58000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>55000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AZ3">
         <v>52000.0</v>
       </c>
       <c r="BA3">
+        <v>50000.0</v>
+      </c>
+      <c r="BB3">
+        <v>52000.0</v>
+      </c>
+      <c r="BC3">
         <v>39092.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>29802.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>16707.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>13399.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>9915.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>6647.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>5849.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>5469.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>4759.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>4758.0</v>
       </c>
     </row>
-    <row r="4" spans="1:62">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -14179,461 +14645,475 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
-      <c r="BJ4"/>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:62">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>-2190000.0</v>
+      </c>
+      <c r="C5">
+        <v>-311000.0</v>
+      </c>
+      <c r="D5">
         <v>-1429000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1795000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2076000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1397000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1302000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1952000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1173000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-1459000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1615000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1611000.0</v>
       </c>
-      <c r="M5">
-[...2 lines deleted...]
-      <c r="N5">
+      <c r="O5">
+        <v>-1373000.0</v>
+      </c>
+      <c r="P5">
         <v>-1347000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1638000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1490000.0</v>
       </c>
-      <c r="Q5">
-[...4 lines deleted...]
-      </c>
       <c r="S5">
-        <v>-2542000.0</v>
+        <v>-1227000.0</v>
       </c>
       <c r="T5">
+        <v>-2353000.0</v>
+      </c>
+      <c r="U5">
+        <v>-2291000.0</v>
+      </c>
+      <c r="V5">
         <v>-2021000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1856000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1677000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1436000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1963000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1619000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2138000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2447000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2377000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2588000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2315000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2390000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2278000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-2681000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-2475000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2259000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2385000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2309000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3846000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-2442000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2601000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-2771000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1969000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1805000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1592000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2547000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1722000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1628000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1647000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1161000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1365000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1408000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1357000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1172689.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1142042.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1025399.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-864399.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-587365.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-792628.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-707280.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-892187.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-72578.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-111969.0</v>
       </c>
     </row>
-    <row r="6" spans="1:62">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-2125000.0</v>
+      </c>
+      <c r="C6">
+        <v>-245000.0</v>
+      </c>
+      <c r="D6">
         <v>-1360000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1722000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2007000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1327000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1234000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1885000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1106000.0</v>
       </c>
-      <c r="I6"/>
-      <c r="J6">
+      <c r="K6"/>
+      <c r="L6">
         <v>-1354000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1507000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1488000.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="O6">
+        <v>-1194000.0</v>
+      </c>
+      <c r="P6">
         <v>-1190000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1602000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1454000.0</v>
       </c>
-      <c r="Q6">
-[...4 lines deleted...]
-      </c>
       <c r="S6">
-        <v>-2496000.0</v>
+        <v>-1182000.0</v>
       </c>
       <c r="T6">
+        <v>-2230000.0</v>
+      </c>
+      <c r="U6">
+        <v>-2245000.0</v>
+      </c>
+      <c r="V6">
         <v>-1975000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1804000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1627000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1386000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1905000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1564000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2083000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2387000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2307000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2584000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2215000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2302000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2199000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-2593000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2401000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2184000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2325000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2240000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3797000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2394000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2559000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2730000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1922000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1749000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1536000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2485000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1660000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1567000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1589000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1106000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1313000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1358000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-1305000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1133597.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1112240.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1008692.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-851000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-577450.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-785981.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-701431.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-886718.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-67819.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-107211.0</v>
       </c>
     </row>
-    <row r="7" spans="1:62">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -14683,89 +15163,91 @@
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
-      <c r="BJ7"/>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7"/>
     </row>
-    <row r="8" spans="1:62">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -14815,495 +15297,509 @@
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
-      <c r="BJ8"/>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:62">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>-393000.0</v>
+      </c>
+      <c r="C9">
+        <v>805000.0</v>
+      </c>
+      <c r="D9">
         <v>368000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>55000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>196000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>88000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>551000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>42000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>437000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>558000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>24000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>129000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>106000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
+        <v>-7000.0</v>
+      </c>
+      <c r="P9">
+        <v>123000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-36000.0</v>
+      </c>
+      <c r="R9">
+        <v>-36000.0</v>
+      </c>
+      <c r="S9">
+        <v>3000.0</v>
+      </c>
+      <c r="T9">
+        <v>-88000.0</v>
+      </c>
+      <c r="U9">
+        <v>-505000.0</v>
+      </c>
+      <c r="V9">
+        <v>138000.0</v>
+      </c>
+      <c r="W9">
+        <v>-252000.0</v>
+      </c>
+      <c r="X9">
+        <v>-180000.0</v>
+      </c>
+      <c r="Y9">
+        <v>153000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-58000.0</v>
+      </c>
+      <c r="AA9">
         <v>-55000.0</v>
       </c>
-      <c r="N9">
-[...40 lines deleted...]
-      </c>
       <c r="AB9">
+        <v>0.0</v>
+      </c>
+      <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>-1000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-3000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-9000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-20000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>135000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>66000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-15000.0</v>
       </c>
-      <c r="AI9">
-[...2 lines deleted...]
-      <c r="AJ9">
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
         <v>109000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-77000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>213000.0</v>
       </c>
-      <c r="AM9">
-[...2 lines deleted...]
-      <c r="AN9">
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
         <v>11000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>11000.0</v>
       </c>
-      <c r="AP9">
-[...4 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
         <v>-11000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-11000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>16000.0</v>
       </c>
-      <c r="AY9">
-[...4 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
-      <c r="BJ9"/>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:62">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-2190000.0</v>
+      </c>
+      <c r="C10">
+        <v>-311000.0</v>
+      </c>
+      <c r="D10">
         <v>-1429000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1680000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2076000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1164000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1155000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1872000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1108000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-955000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1332000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1478000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1429000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1318000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1312000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1638000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1490000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1227000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2353000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2291000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2021000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1855000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1677000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1391000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1963000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1619000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2108000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2426000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2329000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2541000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2292000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-2389000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-2278000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-2593000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2472000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-2236000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-2379000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-2307000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-3846000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-2431000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-2589000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-2558000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1961000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-1796000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-1583000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2302000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1721000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1626000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1646000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-1160000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1362000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1405000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-1357000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1172350.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1132220.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-1019724.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-864706.0</v>
       </c>
-      <c r="BE10">
-[...2 lines deleted...]
-      <c r="BF10">
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>-791159.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-706235.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-892187.0</v>
       </c>
-      <c r="BI10">
-[...2 lines deleted...]
-      <c r="BJ10"/>
+      <c r="BK10">
+        <v>0.0</v>
+      </c>
+      <c r="BL10"/>
     </row>
-    <row r="11" spans="1:62">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>-23724.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-1155000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>474000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-105000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-94000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-275000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-236000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-35000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-22000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-27000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-252000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
-        <v>1000.0</v>
+        <v>-252000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
-        <v>-2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
+        <v>-2000.0</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11">
         <v>-3000.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11">
         <v>-70000.0</v>
       </c>
-      <c r="AC11">
-[...4 lines deleted...]
-      </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
@@ -15312,144 +15808,146 @@
       <c r="AN11">
         <v>0.0</v>
       </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
         <v>0.0</v>
       </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
         <v>0.0</v>
       </c>
       <c r="AV11">
+        <v>0.0</v>
+      </c>
+      <c r="AW11">
+        <v>0.0</v>
+      </c>
+      <c r="AX11">
         <v>1000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-52000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-50000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>4000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>16039.0</v>
       </c>
-      <c r="BB11">
-[...4 lines deleted...]
-      </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
       <c r="BE11">
+        <v>0.0</v>
+      </c>
+      <c r="BF11">
+        <v>0.0</v>
+      </c>
+      <c r="BG11">
         <v>-651.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-1469.0</v>
       </c>
-      <c r="BG11">
-[...4 lines deleted...]
-      </c>
       <c r="BI11">
+        <v>0.0</v>
+      </c>
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
         <v>249.0</v>
       </c>
-      <c r="BJ11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:62">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12">
         <v>275000.0</v>
       </c>
-      <c r="I12"/>
-[...1 lines deleted...]
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>94000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>275000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>35000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>35000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>23000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
-[...4 lines deleted...]
-      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
@@ -15473,248 +15971,256 @@
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
+        <v>0.0</v>
+      </c>
+      <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>339.0</v>
       </c>
-      <c r="BB12">
-[...2 lines deleted...]
-      <c r="BC12">
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
         <v>516.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>823.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>158.0</v>
       </c>
-      <c r="BF12">
-[...4 lines deleted...]
-      </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
-      <c r="BJ12"/>
+      <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
+        <v>0.0</v>
+      </c>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:62">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>62000.0</v>
+      </c>
+      <c r="C13">
+        <v>86000.0</v>
+      </c>
+      <c r="D13">
         <v>105000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="E13"/>
+      <c r="F13">
         <v>133000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>232000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>146000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13">
-        <v>85000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
-        <v>58000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
+        <v>58000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13">
         <v>35000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13">
         <v>1000.0</v>
       </c>
-      <c r="R13">
-[...5 lines deleted...]
-      <c r="T13"/>
+      <c r="T13">
+        <v>0.0</v>
+      </c>
       <c r="U13">
-        <v>1000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="V13"/>
       <c r="W13">
         <v>1000.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>1000.0</v>
       </c>
       <c r="Z13">
+        <v>0.0</v>
+      </c>
+      <c r="AA13">
+        <v>1000.0</v>
+      </c>
+      <c r="AB13">
         <v>30000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>21000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>48000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:62">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
-[...4 lines deleted...]
-      </c>
+      <c r="M14"/>
+      <c r="N14"/>
       <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="P14"/>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>-1000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="Z14">
         <v>3000.0</v>
       </c>
       <c r="AA14">
-        <v>3000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="AB14">
         <v>3000.0</v>
       </c>
       <c r="AC14">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AD14">
-        <v>0.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
@@ -15765,867 +16271,891 @@
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
-      <c r="BJ14"/>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14"/>
     </row>
-    <row r="15" spans="1:62">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-2190000.0</v>
+      </c>
+      <c r="C15">
+        <v>-311000.0</v>
+      </c>
+      <c r="D15">
         <v>-1429000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1680000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2076000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-1164000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-1155000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1872000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1108000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-955000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-1332000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1478000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1429000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-1318000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1312000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-1638000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-1490000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1227000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2353000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2290000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2021000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1854000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1677000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1390000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1963000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1616000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2108000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2426000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-2329000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-2541000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-2292000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-2389000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-2278000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-2593000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-2472000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-2236000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-2379000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-2307000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-3846000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-2431000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-2589000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-2558000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-1961000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-1796000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-1583000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-2302000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-1721000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-1626000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-1646000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-1160000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-1362000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-1405000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-1357000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1172350.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1132220.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-1019724.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-864706.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-586714.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-791159.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-706235.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-892187.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-72827.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-111969.0</v>
       </c>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-1332000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-1478000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1429000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-1332000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1312000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-1638000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1490000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1227000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2353000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2290000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2021000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-1854000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1677000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1390000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-1963000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1616000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2108000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-2426000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-2329000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-2541000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-2292000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-2389000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-2278000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-2593000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-2472000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-2236000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-2379000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-2307000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-3846000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-2431000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-2589000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-2558000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-1961000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-1796000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-1583000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-2303000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-1721000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-1626000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-1646000.0</v>
       </c>
-      <c r="AW16">
-[...4 lines deleted...]
-      </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
-      <c r="BJ16"/>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16"/>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-2190000.0</v>
+      </c>
+      <c r="C17">
+        <v>-311000.0</v>
+      </c>
+      <c r="D17">
         <v>-1429000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1680000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2076000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-1164000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1155000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-1872000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1108000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-955000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-1332000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1478000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1429000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-1318000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1312000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-1638000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1490000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-1227000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2353000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-2291000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2021000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-1855000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1677000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1391000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-1963000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-1619000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2108000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-2426000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-2329000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-2541000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-2292000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-2389000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-2278000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-2593000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-2472000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-2236000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-2379000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-2307000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-3846000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-2431000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-2589000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-2558000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-1961000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-1796000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-1583000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-2303000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-1721000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-1626000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-1646000.0</v>
       </c>
-      <c r="AW17">
-[...4 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
-      <c r="BJ17"/>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:62">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>62000.0</v>
+      </c>
+      <c r="C18">
+        <v>86000.0</v>
+      </c>
+      <c r="D18">
         <v>105000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>115000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>133000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>232000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>146000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>77000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>61000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>87000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>85000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>94000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>58000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>48000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>35000.0</v>
       </c>
-      <c r="O18"/>
-[...1 lines deleted...]
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
         <v>1000.0</v>
       </c>
-      <c r="R18">
-[...5 lines deleted...]
-      <c r="T18"/>
+      <c r="T18">
+        <v>0.0</v>
+      </c>
       <c r="U18">
-        <v>1000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="V18"/>
       <c r="W18">
         <v>1000.0</v>
       </c>
       <c r="X18">
         <v>0.0</v>
       </c>
       <c r="Y18">
         <v>1000.0</v>
       </c>
       <c r="Z18">
+        <v>0.0</v>
+      </c>
+      <c r="AA18">
+        <v>1000.0</v>
+      </c>
+      <c r="AB18">
         <v>30000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>21000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>48000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>57000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>217000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
-[...1 lines deleted...]
-      </c>
+      <c r="S19"/>
       <c r="T19"/>
       <c r="U19">
-        <v>1000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="V19"/>
       <c r="W19">
         <v>1000.0</v>
       </c>
       <c r="X19"/>
       <c r="Y19">
+        <v>1000.0</v>
+      </c>
+      <c r="Z19"/>
+      <c r="AA19">
         <v>2000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>30000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>21000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>48000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>47000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>23000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>1000.0</v>
       </c>
-      <c r="AF19"/>
-[...1 lines deleted...]
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>3000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>15000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>14000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>2000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>7000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>11000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>12000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>13000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>8000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>14000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>9000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AV19">
         <v>1000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19"/>
+      <c r="AW19">
+        <v>2000.0</v>
+      </c>
+      <c r="AX19">
+        <v>1000.0</v>
+      </c>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:62">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -16675,277 +17205,285 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20"/>
     </row>
-    <row r="21" spans="1:62">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-2279000.0</v>
+      </c>
+      <c r="C21">
+        <v>-397000.0</v>
+      </c>
+      <c r="D21">
         <v>-1750000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1838000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2257000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1666000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1433000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2137000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1252000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-1041000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1497000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1629000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1704000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1505000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1435000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1660000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1517000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1225000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2357000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2542000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2021000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1856000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1677000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1436000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1963000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1620000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2138000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2447000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-2377000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-2588000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2315000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-2390000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-2278000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-2593000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-2475000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-2251000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-2393000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-2309000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-3853000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-2442000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-2601000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-2571000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-1969000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1810000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-1592000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-2303000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-1722000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1628000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-1647000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-1161000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-1365000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1408000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-1361000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1178311.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-1142042.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-1025399.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-864248.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-587365.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-792628.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-707280.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-892187.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-72578.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-111969.0</v>
       </c>
     </row>
-    <row r="22" spans="1:62">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -16995,241 +17533,253 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22"/>
     </row>
-    <row r="23" spans="1:62">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>2470000.0</v>
+      </c>
+      <c r="C23">
+        <v>4068000.0</v>
+      </c>
+      <c r="D23">
         <v>2779000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1971000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2658000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2256000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3292000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2182000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2354000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>1582000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1779000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2598000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1555000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1759000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1660000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1517000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1279000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2547000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2542000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2384000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1856000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1677000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1436000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1963000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1620000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2138000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2447000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2377000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2588000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2315000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2390000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2808000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2773000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2475000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2251000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2753000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2670000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>4113000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2442000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2601000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2632000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1969000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1810000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1592000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2303000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1722000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1628000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1647000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1204000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1415000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1408000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1361000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1178311.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1142042.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1025399.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>864248.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>587365.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>792628.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>707280.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>892187.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>72578.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>111969.0</v>
       </c>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17248,442 +17798,456 @@
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
-        <v>69000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="C25">
-        <v>73000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="D25">
         <v>69000.0</v>
       </c>
       <c r="E25">
+        <v>73000.0</v>
+      </c>
+      <c r="F25">
+        <v>69000.0</v>
+      </c>
+      <c r="G25">
         <v>70000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>68000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>67000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>67000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>88000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>105000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>108000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>123000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>179000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>41000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>36000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>36000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>45000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>123000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>46000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>46000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>52000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>50000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>50000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>58000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>55000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>55000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>60000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>70000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="AG25">
         <v>88000.0</v>
       </c>
       <c r="AH25">
+        <v>79000.0</v>
+      </c>
+      <c r="AI25">
+        <v>88000.0</v>
+      </c>
+      <c r="AJ25">
         <v>74000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>75000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>60000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>69000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>49000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>48000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>42000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>41000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>47000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>56000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>56000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>62000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>62000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>61000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>58000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>55000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AZ25">
         <v>52000.0</v>
       </c>
       <c r="BA25">
+        <v>50000.0</v>
+      </c>
+      <c r="BB25">
+        <v>52000.0</v>
+      </c>
+      <c r="BC25">
         <v>39092.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>29802.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>16707.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>13399.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>9915.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>6647.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>5849.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>5469.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>4759.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>4758.0</v>
       </c>
     </row>
-    <row r="26" spans="1:62">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>249000.0</v>
+      </c>
+      <c r="C26">
+        <v>418000.0</v>
+      </c>
+      <c r="D26">
         <v>310000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>247000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>447000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>459000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>329000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>402000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>281000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>299000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>93000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>187000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>160000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>112000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>97000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>188000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>108000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>244000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1138000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>472000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>826000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>439000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>362000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>418000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>752000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>493000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>796000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>864000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>902000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>919000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>980000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1019000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1134000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1068000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1329000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1141000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1174000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1064000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1226000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1216000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>1325000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>830000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>815000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>714000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>573000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>381000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>673000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>556000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>607000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>385000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>470000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>537000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>458000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>296961.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>331485.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>291031.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>264523.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>149196.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>193742.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>97219.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>22919.0</v>
       </c>
-      <c r="BI26">
-[...2 lines deleted...]
-      <c r="BJ26"/>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26"/>
     </row>
-    <row r="27" spans="1:62">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>67000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>81000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
@@ -17692,240 +18256,248 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>1637000.0</v>
+      </c>
+      <c r="C28">
+        <v>1213000.0</v>
+      </c>
+      <c r="D28">
         <v>1808000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1646000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2006000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1295000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1655000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1777000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1408000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1410000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1428000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1571000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1650000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1386000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1461000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1472000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1409000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>984000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1131000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1565000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1333000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1165000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1135000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1171000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1153000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1127000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1342000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1583000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1474000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1666000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1326000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1351000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1279000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1591000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1131000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1110000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1328000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1168000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2840000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1226000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1276000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1752000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1154000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1096000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1019000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1922000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1049000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1072000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1040000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>765000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>911000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>871000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>903000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>881350.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>810557.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>734368.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>599725.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>577000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>598886.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>610061.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>869268.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>377000.0</v>
       </c>
-      <c r="BJ28"/>
+      <c r="BL28"/>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -17944,656 +18516,677 @@
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>1886000.0</v>
+      </c>
+      <c r="C30">
+        <v>1202000.0</v>
+      </c>
+      <c r="D30">
         <v>2118000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1893000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2453000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1754000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1984000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2179000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1689000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2315000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1521000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1758000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1810000.0</v>
       </c>
-      <c r="M30">
-[...2 lines deleted...]
-      <c r="N30">
+      <c r="O30">
+        <v>1498000.0</v>
+      </c>
+      <c r="P30">
         <v>1558000.0</v>
       </c>
-      <c r="O30">
-[...4 lines deleted...]
-      </c>
       <c r="Q30">
+        <v>1660000.0</v>
+      </c>
+      <c r="R30">
+        <v>1517000.0</v>
+      </c>
+      <c r="S30">
         <v>1228000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2269000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2037000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2159000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1604000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1497000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1589000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1905000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1565000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2138000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2447000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2376000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2585000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2306000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2370000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2413000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2659000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2460000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2251000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2502000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2232000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4066000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2442000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2601000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2582000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1969000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1810000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1592000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2303000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1722000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1628000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1647000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1150000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1381000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1408000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1361000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1178311.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1142042.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1025399.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>864248.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>587365.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>792628.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>707280.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>892187.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>72578.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>111969.0</v>
       </c>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:64">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>89000.0</v>
+      </c>
+      <c r="C31">
+        <v>86000.0</v>
+      </c>
+      <c r="D31">
         <v>321000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>158000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>181000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>502000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>278000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>265000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>144000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>165000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>151000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>275000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>187000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>123000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>22000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>27000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>4000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>251000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>44.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="X31"/>
       <c r="Y31">
+        <v>45000.0</v>
+      </c>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>1000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>30000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>21000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>48000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>47000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>23000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1000.0</v>
       </c>
-      <c r="AF31">
-[...2 lines deleted...]
-      <c r="AG31">
+      <c r="AH31">
+        <v>0.0</v>
+      </c>
+      <c r="AI31">
         <v>32000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>3000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>15000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>14000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>2000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>7000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>11000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>12000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>13000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>8000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>14000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>9000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AV31">
         <v>1000.0</v>
       </c>
       <c r="AW31">
+        <v>2000.0</v>
+      </c>
+      <c r="AX31">
         <v>1000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ31">
         <v>3000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>3000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>4000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>5961.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>10000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>5675.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-458.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>3165.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>1469.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>1045.0</v>
       </c>
-      <c r="BH31">
-[...5 lines deleted...]
-      <c r="BJ31"/>
+      <c r="BJ31">
+        <v>0.0</v>
+      </c>
+      <c r="BK31">
+        <v>0.0</v>
+      </c>
+      <c r="BL31"/>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:64">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>191000.0</v>
+      </c>
+      <c r="C32">
+        <v>3671000.0</v>
+      </c>
+      <c r="D32">
         <v>1029000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>133000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>401000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>590000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1859000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>45000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1102000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1274000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>85000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>150000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>894000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>50000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>324000.0</v>
       </c>
-      <c r="O32">
-[...4 lines deleted...]
-      </c>
       <c r="Q32">
+        <v>0.0</v>
+      </c>
+      <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
         <v>54000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>190000.0</v>
       </c>
-      <c r="S32">
-[...2 lines deleted...]
-      <c r="T32">
+      <c r="U32">
+        <v>0.0</v>
+      </c>
+      <c r="V32">
         <v>363000.0</v>
       </c>
-      <c r="U32">
-[...4 lines deleted...]
-      </c>
       <c r="W32">
+        <v>0.0</v>
+      </c>
+      <c r="X32">
+        <v>0.0</v>
+      </c>
+      <c r="Y32">
         <v>306000.0</v>
       </c>
-      <c r="X32">
-[...4 lines deleted...]
-      </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
-        <v>530000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32">
         <v>530000.0</v>
       </c>
       <c r="AF32">
+        <v>0.0</v>
+      </c>
+      <c r="AG32">
         <v>530000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
+        <v>530000.0</v>
+      </c>
+      <c r="AI32">
         <v>180000.0</v>
       </c>
-      <c r="AH32">
-[...2 lines deleted...]
-      <c r="AI32">
+      <c r="AJ32">
+        <v>0.0</v>
+      </c>
+      <c r="AK32">
         <v>360000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>360000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>361000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>260000.0</v>
       </c>
-      <c r="AM32">
-[...2 lines deleted...]
-      <c r="AN32">
+      <c r="AO32">
+        <v>0.0</v>
+      </c>
+      <c r="AP32">
         <v>61000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>61000.0</v>
       </c>
-      <c r="AP32">
-[...4 lines deleted...]
-      </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
         <v>0.0</v>
       </c>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
+        <v>0.0</v>
+      </c>
+      <c r="AW32">
+        <v>0.0</v>
+      </c>
+      <c r="AX32">
         <v>43000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>43000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>50000.0</v>
       </c>
-      <c r="AY32">
-[...4 lines deleted...]
-      </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
         <v>0.0</v>
       </c>
       <c r="BC32">
         <v>0.0</v>
       </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
       <c r="BE32">
         <v>0.0</v>
       </c>
       <c r="BF32">
         <v>0.0</v>
       </c>
       <c r="BG32">
         <v>0.0</v>
       </c>
       <c r="BH32">
         <v>0.0</v>
       </c>
       <c r="BI32">
         <v>0.0</v>
       </c>
-      <c r="BJ32"/>
+      <c r="BJ32">
+        <v>0.0</v>
+      </c>
+      <c r="BK32">
+        <v>0.0</v>
+      </c>
+      <c r="BL32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18601,2911 +19194,3015 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>14035000.0</v>
+      </c>
+      <c r="C2">
         <v>5684000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6451000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7607000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8824000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8552000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8949000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1247000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1259000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10985000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1845000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2688000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8027000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>930000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>49.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>782.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>101000</v>
+      </c>
+      <c r="C3">
         <v>218000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>200000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>164000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>213000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>194000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>418000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>502000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>421000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1054000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1162000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1254000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1081000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>868000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>217723</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19932</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>272000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-397000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>7702000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-12000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-9726000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>9140000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-843000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-5339000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
+      <c r="R4"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-84000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>159000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>169000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-332000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-94000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-58000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
+      <c r="R5"/>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-4857000.0</v>
+      </c>
+      <c r="C6">
         <v>8351000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-767000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1156000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1217000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>272000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-397000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7702000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9726000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9140000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-843000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5339000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7097000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>929937.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-24.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-733.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-478000.0</v>
+      </c>
+      <c r="C7">
         <v>80000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>104000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>139000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-209000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-105000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-92000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>57000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>414000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-500000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-97000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>733000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>381000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>575000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>34128.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>127918.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>121580.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-81000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-103000.0</v>
       </c>
-      <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
+      <c r="R8"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>-1195000.0</v>
+      </c>
+      <c r="C9">
         <v>117000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-376000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-27000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53000.0</v>
       </c>
       <c r="G9">
         <v>-53000.0</v>
       </c>
       <c r="H9">
+        <v>-53000.0</v>
+      </c>
+      <c r="I9">
         <v>145000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103000.0</v>
       </c>
       <c r="K9">
         <v>-103000.0</v>
       </c>
       <c r="L9">
         <v>-103000.0</v>
       </c>
       <c r="M9">
-        <v>0.0</v>
+        <v>-103000.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
-      <c r="O9"/>
+      <c r="O9">
+        <v>0.0</v>
+      </c>
       <c r="P9"/>
       <c r="Q9"/>
+      <c r="R9"/>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>205000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>53000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>-15000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1012000.0</v>
       </c>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
-      <c r="O10"/>
+      <c r="O10">
+        <v>0.0</v>
+      </c>
       <c r="P10"/>
       <c r="Q10"/>
+      <c r="R10"/>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>-215000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-338000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-251000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>46000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>326000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-65000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>724000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>439000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>188000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>448000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>171000.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="R11"/>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>945000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>817000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1432000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>788000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>711000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2793000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1534000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>851000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>398000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
+      <c r="R12"/>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>174000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>286000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>94000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-400000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>597000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-772000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-339000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>777000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
+      <c r="R13"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>277000.0</v>
+      </c>
+      <c r="C14">
         <v>272000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>424000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>292000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>448000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>210000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>240000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>271000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>297000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>208000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>243000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>209000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>99000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27880.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19034.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11335.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
+      <c r="R15"/>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>9178000.0</v>
+      </c>
+      <c r="C16">
         <v>14035000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5684000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6451000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7607000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8824000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8552000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8949000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1247000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1259000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10985000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1845000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2688000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8027000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>929962.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>49.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
+      <c r="R17"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-4837000.0</v>
+      </c>
+      <c r="C18">
         <v>-4591000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3433000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5156000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6920000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6158000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7320000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8886000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8679000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9726000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7423000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6723000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5378000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4056000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1906401.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-129966.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-312945.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-218000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>3891000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2686000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-213000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-194000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>6505000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6923000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-421000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1054000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6923000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
+      <c r="R19"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>12967000.0</v>
       </c>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>6539000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5309000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6053000.0</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>23511000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
+      <c r="R20"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
+      <c r="E21"/>
       <c r="F21">
-        <v>251000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>251000.0</v>
       </c>
       <c r="H21">
         <v>251000.0</v>
       </c>
       <c r="I21">
         <v>251000.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>251000.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
+      <c r="R21"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-5496000.0</v>
+      </c>
+      <c r="C22">
         <v>-5299000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5194000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5758000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7892000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6886000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-8482000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9680000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-11173000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7898000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7296000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5285000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4189000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2976295.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-395587.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-528772.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-45000.0</v>
+      </c>
+      <c r="C23">
         <v>-21000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-15000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2686000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>385000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>126000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-14000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7425000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-421000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-194000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>284000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>39000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>98000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>338.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>-19932.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-101000.0</v>
+      </c>
+      <c r="C24">
         <v>-179000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-115000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-140000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-177000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-398000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-7331000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-327000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-917000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1113000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1176000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-845000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-531000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
+      <c r="R24"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>68000.0</v>
+      </c>
+      <c r="C25">
         <v>46000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>809000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-38000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>266000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>747000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>242000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>342000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>177000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>737000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>486000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>252000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1937782.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>118669.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>102844.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>-15000.0</v>
       </c>
       <c r="D26">
+        <v>-15000.0</v>
+      </c>
+      <c r="E26">
         <v>-5898000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>6053000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>23511000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8667000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>16563000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5880000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>39000.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>2836338.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>129942.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>312212.0</v>
       </c>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>893000.0</v>
+      </c>
+      <c r="C27">
         <v>528000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>624000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>373000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>680000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>800000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>685000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>224000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>369000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>645000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>797000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>365000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>146000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>310000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>187096.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
+      <c r="R27"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>-21000.0</v>
+      </c>
+      <c r="C28">
         <v>12946000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-15000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6539000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5694000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6430000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23511000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8667000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>194000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16563000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5880000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>39000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11153000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2836338.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>129942.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>312212.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-4736000.0</v>
+      </c>
+      <c r="C29">
         <v>-4373000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3233000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4992000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6707000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5964000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6902000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8384000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8258000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8672000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6261000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5469000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4297000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3188000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1688678.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-129966.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-293013.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-101000.0</v>
+      </c>
+      <c r="C30">
         <v>-218000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-2686000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-213000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-194000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6505000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7425000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-421000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1054000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1162000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1254000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1081000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-868000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-217723.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>-19932.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ30"/>
+  <dimension ref="A1:BL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="BJ1" t="s">
-        <v>123</v>
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="2" spans="1:62">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>9178000.0</v>
+      </c>
+      <c r="C2">
+        <v>10488000.0</v>
+      </c>
+      <c r="D2">
         <v>12339000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12866000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>14035000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14486000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15974000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4624000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5684000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7235000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7600000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5328000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6451000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5880000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9007000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6667000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7607000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8841000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10642000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10725000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8824000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10647000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5672000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7084000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8552000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8077000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>9657000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6771000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8949000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>18078000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8359000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>11202000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1247000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3511000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5460000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7526000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1259000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3558000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>5373000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>7881000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>10985000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>12683000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>14606000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>16190000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1845000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3277000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4731000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>6503000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2688000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3989000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5164000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6655000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>8027000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>9640327.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>10758247.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>241471.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>929962.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1747526.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2395913.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>-6873.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>25.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>772.0</v>
       </c>
-      <c r="BJ2"/>
+      <c r="BL2"/>
     </row>
-    <row r="3" spans="1:62">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
-        <v>20000</v>
+        <v>64000</v>
       </c>
       <c r="C3">
+        <v>23000</v>
+      </c>
+      <c r="D3">
+        <v>21000</v>
+      </c>
+      <c r="E3">
         <v>16000</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
         <v>41000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
+        <v>41000</v>
+      </c>
+      <c r="H3">
         <v>60000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>18000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>34000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>39000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>32000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>24000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>41000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>40000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>38000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>41000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>6000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>88000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>13000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>39000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>38000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>78000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>79000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>79000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>104000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>156000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>145000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>127000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>122000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>108000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>82000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>103000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>103000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>133000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>44000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>299000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>330000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>381000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>237000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>284000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>289000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>352000</v>
-      </c>
-[...4 lines deleted...]
-        <v>315000</v>
       </c>
       <c r="AU3">
         <v>297000</v>
       </c>
       <c r="AV3">
+        <v>315000</v>
+      </c>
+      <c r="AW3">
+        <v>297000</v>
+      </c>
+      <c r="AX3">
         <v>345000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>309000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>295000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>174000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>303000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>340338</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>328374</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>144858</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>54430</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>137478</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>51840</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>28405</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:62">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>2284000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-1123000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
         <v>-83000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>1901000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-1823000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>4975000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-1412000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-1468000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>475000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-1580000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>2886000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-2178000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-9129000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>9719000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-2843000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>9955000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-2264000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-1949000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-2066000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>6267000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-2299000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-1815000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-2508000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-3104000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-1698000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-1923000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-1584000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>14345000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-1432000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-1454000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-1772000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>3815000.0</v>
       </c>
-      <c r="AW4"/>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:62">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>1317000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>568000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>-324000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-70000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>163000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-80000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-224000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>57000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>208000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>83000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-177000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>45000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>76000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>262000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-206000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-121000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>209000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-12000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-251000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>223000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-45000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>45000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-361000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>29000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>31000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>20000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-143000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>40000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>63000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-170000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>76000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
     </row>
-    <row r="6" spans="1:62">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-1442000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1310000.0</v>
+      </c>
+      <c r="D6">
         <v>-1851000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-527000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1169000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-451000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1488000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>11350000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1060000.0</v>
       </c>
-      <c r="I6"/>
-      <c r="J6">
+      <c r="K6"/>
+      <c r="L6">
         <v>-365000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2272000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1123000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>571000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3127000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2340000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-940000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1234000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1801000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-83000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1901000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1823000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4975000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1412000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1468000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>475000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1580000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2886000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2178000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-9129000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>9719000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2843000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>9955000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-2264000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1949000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2066000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>6267000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2299000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1815000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2508000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3104000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1698000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1923000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1584000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>14345000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1432000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1454000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1772000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3815000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1301000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1175000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1491000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-1372000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1613327.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1117920.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>10516776.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-688491.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-817564.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-648387.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>2402786.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-6898.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-747.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>772.0</v>
       </c>
     </row>
-    <row r="7" spans="1:62">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>675000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1075000.0</v>
+      </c>
+      <c r="D7">
         <v>-1292000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1042000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>847000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>591000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-447000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>338000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-14000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-150000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1382000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>546000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>367000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>54000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-250000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-148000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-350000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>776000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-223000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-263000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-406000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>335000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-404000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>370000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-9000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>105000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-233000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>45000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>69000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>297000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-589000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>280000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>162000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>401000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>42000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-191000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-216000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>335000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-167000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-452000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>204000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>10000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>38000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-349000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>698000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>280000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-44000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-201000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>8000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>281000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-69000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>161000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-214987.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>237145.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>406097.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>146745.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-172809.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>39404.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>66055.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>101478.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>142.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-6628.0</v>
       </c>
     </row>
-    <row r="8" spans="1:62">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>11000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>29000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8">
         <v>-124000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8">
         <v>344000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-199000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-58000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>61000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>132000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-216000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>41000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-144000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:62">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>1054000.0</v>
+      </c>
+      <c r="C9">
+        <v>-716000.0</v>
+      </c>
+      <c r="D9">
         <v>-544000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-9000.0</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="F9">
+        <v>30000.0</v>
+      </c>
+      <c r="G9">
         <v>540000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-758000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>429000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-94000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-52000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>12000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>45000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>223000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>165000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-216000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-199000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-72000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>682000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-219000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-371000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>145000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-170000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-28000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-28000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>14000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-11000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-3000.0</v>
       </c>
-      <c r="AB9">
-[...4 lines deleted...]
-      </c>
       <c r="AD9">
-        <v>-3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE9">
         <v>344000.0</v>
       </c>
       <c r="AF9">
+        <v>-3000.0</v>
+      </c>
+      <c r="AG9">
+        <v>344000.0</v>
+      </c>
+      <c r="AH9">
         <v>-344000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>319000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>61000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>132000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-216000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-103000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-144000.0</v>
       </c>
-      <c r="AM9">
-[...4 lines deleted...]
-      </c>
       <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-103000.0</v>
       </c>
-      <c r="AP9">
-[...4 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-103000.0</v>
       </c>
-      <c r="AT9">
-[...4 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:62">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
+        <v>-51000.0</v>
+      </c>
+      <c r="K10"/>
+      <c r="L10">
         <v>52000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1000.0</v>
       </c>
-      <c r="L10"/>
-[...1 lines deleted...]
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>85000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-45000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-57000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>107000.0</v>
       </c>
-      <c r="R10"/>
-[...1 lines deleted...]
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
         <v>-120000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-237000.0</v>
       </c>
-      <c r="AD10">
-[...4 lines deleted...]
-      </c>
       <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>-9691000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-433000.0</v>
       </c>
-      <c r="AH10">
-[...4 lines deleted...]
-      </c>
       <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>-6953000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-639000.0</v>
       </c>
-      <c r="AL10">
-[...4 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
@@ -21513,715 +22210,729 @@
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10"/>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
     </row>
-    <row r="11" spans="1:62">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-356000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>162000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>58000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-108000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>45000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>57000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>39000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-214000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>27000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-401000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>415000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-180000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>313000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-217000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>22000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-56000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>42000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-7000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>180000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-727000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>11000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>352000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>161000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-198000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-212000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>434000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>194000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-481000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>173000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-10000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>181000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-347000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>658000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>217000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>126000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-277000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>439000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>467000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>209000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>146000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>188000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>458000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>258000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>644000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>448000.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>171000.0</v>
       </c>
-      <c r="BJ11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:62">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>102000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>34000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>220000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>102000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>184000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>43000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>64000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>328000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-414000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>307000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>629000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>389000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>186000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>98000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>145000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>128000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>458000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>654000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>192000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>407000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>153000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>169000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>59000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>280000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>111000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>125000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>195000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>199000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1946000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>372000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>276000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>852000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>266000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>278000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>138000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>366000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>197000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>135000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>153000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:62">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...4 lines deleted...]
-      </c>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
         <v>258000.0</v>
       </c>
       <c r="M13">
         <v>258000.0</v>
       </c>
       <c r="N13">
+        <v>258000.0</v>
+      </c>
+      <c r="O13">
+        <v>258000.0</v>
+      </c>
+      <c r="P13">
         <v>113000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-114000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>29000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-278000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>308000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-8000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>152000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-150000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>296000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-17000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>157000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-107000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>250000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-52000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-233000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>328000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-595000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>100000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>597000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>134000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-124000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>223000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-772000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-339000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>777000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:62">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
-        <v>70000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="C14">
-        <v>73000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="D14">
         <v>69000.0</v>
       </c>
       <c r="E14">
+        <v>73000.0</v>
+      </c>
+      <c r="F14">
+        <v>69000.0</v>
+      </c>
+      <c r="G14">
         <v>70000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>68000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>67000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>67000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="K14"/>
+      <c r="L14">
         <v>105000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>108000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>123000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>48000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>157000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>71000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>233000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>123000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>46000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>46000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>52000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>50000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>50000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>58000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>55000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>55000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>60000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>70000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>4000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="AG14">
         <v>88000.0</v>
       </c>
       <c r="AH14">
+        <v>79000.0</v>
+      </c>
+      <c r="AI14">
+        <v>88000.0</v>
+      </c>
+      <c r="AJ14">
         <v>74000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>75000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>60000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>69000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>49000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>48000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>42000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>41000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>47000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>56000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>56000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>62000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>62000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>61000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>58000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>55000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AZ14">
         <v>52000.0</v>
       </c>
       <c r="BA14">
+        <v>50000.0</v>
+      </c>
+      <c r="BB14">
+        <v>52000.0</v>
+      </c>
+      <c r="BC14">
         <v>39092.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>29802.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>16707.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>13399.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>9915.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>6647.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>5849.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>5469.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>4759.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>4758.0</v>
       </c>
     </row>
-    <row r="15" spans="1:62">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -22253,248 +22964,260 @@
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15"/>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>7736000.0</v>
+      </c>
+      <c r="C16">
+        <v>9178000.0</v>
+      </c>
+      <c r="D16">
         <v>10488000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12339000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>12866000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>14035000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>14486000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>15974000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4624000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>7235000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7235000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7600000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5328000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6451000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5880000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9007000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6667000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>7607000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>8841000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>10642000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>10725000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8824000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>10647000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5672000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7084000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8552000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>8077000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>9657000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6771000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>8949000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>18078000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>8359000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>11202000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1247000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3511000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5460000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>7526000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1259000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3558000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>5373000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>7881000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>10985000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>12683000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>14606000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>16190000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1845000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3277000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>4731000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>6503000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2688000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3989000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>5164000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>6655000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>8027000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>9640327.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>10758247.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>241471.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>929962.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1747526.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>2395913.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>-6873.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>25.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>772.0</v>
       </c>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22513,2130 +23236,2196 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:62">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
-        <v>-1831000.0</v>
+        <v>-1412000.0</v>
       </c>
       <c r="C18">
+        <v>-1306000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1852000.0</v>
+      </c>
+      <c r="E18">
         <v>-527000.0</v>
       </c>
-      <c r="D18">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="F18">
+        <v>-1152000.0</v>
+      </c>
+      <c r="G18">
         <v>-456000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1493000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1542000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1035000.0</v>
       </c>
-      <c r="I18"/>
-      <c r="J18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-1314000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>14000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-578000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-733000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-958000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1884000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1541000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1172000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1909000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2167000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1601000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1834000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1145000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1647000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1468000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1524000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1569000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2049000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2178000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2206000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-1869000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2843000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-1968000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-2264000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1949000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-2066000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-2400000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-2299000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1815000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-2508000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3104000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1698000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1922000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-1713000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2090000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1473000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1497000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1772000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-1981000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-1301000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-1214000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-1491000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1372000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-1613950.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-1117920.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-648289.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-675841.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-817564.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-648387.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-344043.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-96407.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-761.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-96671.0</v>
       </c>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-21000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-16000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-41000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-41000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-60000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-83000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-34000.0</v>
       </c>
-      <c r="I19"/>
-      <c r="J19">
+      <c r="K19"/>
+      <c r="L19">
         <v>911000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>2270000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-535000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1296000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-3900000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-26000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-15000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-78000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-41000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-6000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-88000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-39000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-39000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-38000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-78000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1920000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-90000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>4831000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-156000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6923000.0</v>
       </c>
       <c r="AE19">
         <v>-6923000.0</v>
       </c>
       <c r="AF19">
         <v>-6923000.0</v>
       </c>
       <c r="AG19">
         <v>-6923000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19"/>
+      <c r="AH19">
+        <v>-6923000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-6923000.0</v>
+      </c>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-6923000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-6923000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:62">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>173</v>
-[...13 lines deleted...]
-      <c r="H20"/>
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
-[...4 lines deleted...]
-      </c>
+      <c r="J20"/>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>1741000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>4220000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>578000.0</v>
       </c>
-      <c r="Q20">
-[...6 lines deleted...]
-      <c r="T20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
     </row>
-    <row r="21" spans="1:62">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
-[...4 lines deleted...]
-      </c>
+      <c r="W21"/>
+      <c r="X21"/>
       <c r="Y21">
         <v>251000.0</v>
       </c>
       <c r="Z21">
         <v>251000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
+      <c r="AA21">
+        <v>251000.0</v>
+      </c>
+      <c r="AB21">
+        <v>251000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
     </row>
-    <row r="22" spans="1:62">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-2190000.0</v>
+      </c>
+      <c r="C22">
+        <v>-311000.0</v>
+      </c>
+      <c r="D22">
         <v>-1429000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-1680000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2076000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-1164000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-1155000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1872000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1108000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-955000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1332000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1478000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1429000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1318000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1312000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1638000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-1490000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1227000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2353000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2291000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2021000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1854000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1677000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1390000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1963000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1619000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2108000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2426000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-2329000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-2541000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2292000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-2389000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2278000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-2593000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-2472000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-2236000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-2379000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-2307000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-3846000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-2431000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-2589000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-2558000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1961000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-1796000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-1583000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2302000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-1721000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-1627000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-1646000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-1160000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-1363000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-1405000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-1357000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1172350.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1132220.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-1019724.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-864706.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-586714.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-791159.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-706235.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-892187.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-72827.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-111969.0</v>
       </c>
     </row>
-    <row r="23" spans="1:62">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="D23">
+        <v>177</v>
+      </c>
+      <c r="B23">
+        <v>-32000.0</v>
+      </c>
+      <c r="C23">
+        <v>-4000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23">
         <v>-41000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-15000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-26000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>12967000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-22000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>911000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2238000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-15000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1729000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1741000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4220000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-15000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-33000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>108000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>168000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>109000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>37000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>67000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>273000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-2000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-14000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-90000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4831000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>23269000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-127000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-122000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-108000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1409000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-103000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-103000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-133000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-194000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-299000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-330000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-47000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>16122000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-1000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>32000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>156000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>41000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>43000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-297000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5796000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-213000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>39000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-174000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-303000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-250.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-328374.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>98250.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-18000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-137478.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-51840.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2746829.0</v>
       </c>
-      <c r="BH23"/>
-      <c r="BI23"/>
       <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-64000.0</v>
+      </c>
+      <c r="C24">
+        <v>-7000.0</v>
+      </c>
+      <c r="D24">
         <v>-37000.0</v>
       </c>
-      <c r="C24"/>
-[...3 lines deleted...]
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
+        <v>-37000.0</v>
+      </c>
+      <c r="G24">
         <v>-20000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-112000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-65000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-34000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>911000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2238000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>5000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1301000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-3941000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>14000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-10000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-71000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-35000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-34000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-26000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-35000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-38000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-78000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-72000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-94000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>4935000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-145000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-6923000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-102000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-105000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-106000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-77000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-71000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-74000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-105000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-83000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-183000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-281000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-370000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-225000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-277000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-276000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-335000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-296000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-301000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-251000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-328000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-243000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-256000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-184000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-162000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-289000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-173000.0</v>
       </c>
-      <c r="BC24">
-[...2 lines deleted...]
-      <c r="BD24">
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
         <v>-54430.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
-        <v>820000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="C25">
+        <v>7000.0</v>
+      </c>
+      <c r="D25">
+        <v>54000.0</v>
+      </c>
+      <c r="E25">
         <v>3000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>37000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-404000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="K25"/>
+      <c r="L25">
         <v>-17000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-24000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-36000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>175000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-7000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-16000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>99000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-414000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>236000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>105000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>387000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>97000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>48000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-41000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>66000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>59000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>108000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>9000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>195000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>46000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>49000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>52000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>46000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-187000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>210000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>108000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>631000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>45000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>39000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>22000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>414000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>57000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-57000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>72000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>254000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-1000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3015978.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1132135.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-1019640.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-847203.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-564839.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>9112.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>318693.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-892187.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>67165.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>17168.0</v>
       </c>
     </row>
-    <row r="26" spans="1:62">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>31000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-9000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-22000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>-15000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-5898000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-3900000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
         <v>1916000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>3393000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-89000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>6120000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>22000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>23511000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>11588000.0</v>
       </c>
-      <c r="AE26">
-[...2 lines deleted...]
-      <c r="AF26">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>11923000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-1409000.0</v>
       </c>
-      <c r="AH26">
-[...4 lines deleted...]
-      </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>8667000.0</v>
       </c>
-      <c r="AK26">
-[...4 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-1000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>32000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>16532000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>41000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>43000.0</v>
       </c>
-      <c r="AU26">
-[...2 lines deleted...]
-      <c r="AV26">
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>5796000.0</v>
       </c>
-      <c r="AW26">
-[...4 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
-      <c r="BE26"/>
-      <c r="BF26"/>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
       <c r="BG26"/>
       <c r="BH26"/>
-      <c r="BI26">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>14.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>97443.0</v>
       </c>
     </row>
-    <row r="27" spans="1:62">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27">
-        <v>763000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="C27">
+        <v>30000.0</v>
+      </c>
+      <c r="D27">
+        <v>767000.0</v>
+      </c>
+      <c r="E27">
         <v>51000.0</v>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="F27">
+        <v>45000.0</v>
+      </c>
+      <c r="G27">
         <v>82000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>64000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>347000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>51000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="K27"/>
+      <c r="L27">
         <v>119000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>58000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>242000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>66000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>177000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>50000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>80000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>80000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>-85000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>71000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>620000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>379000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>183000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>95000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>143000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>125000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>117000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>210000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>233000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>54000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>59000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>61000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>50000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>85000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>65000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>76000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>143000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>153000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>162000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>162000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>168000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>221000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>221000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>239000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>116000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>-48000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>140000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>192000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>81000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>-145000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>107000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>108000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>76000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>75305.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>75642.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>93405.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>65648.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>47647.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>139449.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>688833.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:62">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
-        <v>0.0</v>
+        <v>-32000.0</v>
       </c>
       <c r="C28">
-        <v>0.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28">
+        <v>0.0</v>
+      </c>
+      <c r="F28">
         <v>-17000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>10000.0</v>
       </c>
-      <c r="F28">
-[...2 lines deleted...]
-      <c r="G28">
+      <c r="H28">
+        <v>0.0</v>
+      </c>
+      <c r="I28">
         <v>12958000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-22000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="K28"/>
+      <c r="L28">
         <v>530000.0</v>
       </c>
-      <c r="K28">
-[...2 lines deleted...]
-      <c r="L28">
+      <c r="M28">
+        <v>0.0</v>
+      </c>
+      <c r="N28">
         <v>-15000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4798000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1741000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4220000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>578000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>578000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>108000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2084000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3502000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>37000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6120000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>273000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>14000.0</v>
       </c>
-      <c r="Z28">
-[...4 lines deleted...]
-      </c>
       <c r="AB28">
+        <v>0.0</v>
+      </c>
+      <c r="AC28">
+        <v>0.0</v>
+      </c>
+      <c r="AD28">
         <v>3000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>23511000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>11588000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>11588000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>11923000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8667000.0</v>
       </c>
       <c r="AI28">
         <v>8667000.0</v>
       </c>
       <c r="AJ28">
         <v>8667000.0</v>
       </c>
       <c r="AK28">
+        <v>8667000.0</v>
+      </c>
+      <c r="AL28">
+        <v>8667000.0</v>
+      </c>
+      <c r="AM28">
         <v>194000.0</v>
       </c>
-      <c r="AL28">
-[...4 lines deleted...]
-      </c>
       <c r="AN28">
+        <v>0.0</v>
+      </c>
+      <c r="AO28">
+        <v>0.0</v>
+      </c>
+      <c r="AP28">
         <v>47000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>16563000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>129000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>16435000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>41000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>43000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5796000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5796000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>39000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>39000.0</v>
       </c>
-      <c r="AY28">
-[...4 lines deleted...]
-      </c>
       <c r="BA28">
+        <v>0.0</v>
+      </c>
+      <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28">
         <v>585.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>11152000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>11165065.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-12650.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2837000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BH28"/>
+      <c r="BI28">
         <v>2746829.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>89509.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>14.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>97443.0</v>
       </c>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-1348000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1283000.0</v>
+      </c>
+      <c r="D29">
         <v>-1831000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-511000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1111000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-415000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1433000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1524000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1001000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="K29"/>
+      <c r="L29">
         <v>-1275000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>46000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-554000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-728000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-917000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1844000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-1503000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1165000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1868000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2161000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1513000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1821000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1106000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1647000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1390000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1445000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1490000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1945000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-2022000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2061000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1742000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-2721000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-1860000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-2182000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1846000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-1963000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-2267000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-2255000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-1516000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-2178000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-2723000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1461000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-1638000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-1424000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-1738000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-1176000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-1182000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1475000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-1636000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-992000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-919000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-1317000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-1069000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-1273612.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-789546.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-503431.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-621411.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-680086.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-596547.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-315638.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-96407.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-761.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-96671.0</v>
       </c>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-64000.0</v>
+      </c>
+      <c r="C30">
+        <v>-23000.0</v>
+      </c>
+      <c r="D30">
         <v>-21000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-16000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-41000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-41000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-60000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-83000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-34000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>911000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2238000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-554000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1296000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-3941000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-26000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-15000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-78000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-41000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-6000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-88000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-39000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-39000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-38000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-78000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1920000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-90000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>4831000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-156000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-7068000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-127000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-122000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-108000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-82000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-103000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-103000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-133000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-44000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-299000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-330000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-381000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-237000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-284000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-289000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-352000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-315000.0</v>
       </c>
       <c r="AU30">
         <v>-297000.0</v>
       </c>
       <c r="AV30">
+        <v>-315000.0</v>
+      </c>
+      <c r="AW30">
+        <v>-297000.0</v>
+      </c>
+      <c r="AX30">
         <v>-345000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-309000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-295000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-174000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-303000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-340338.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-328374.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-144858.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-54430.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-137478.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-51840.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-28405.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30"/>
       <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>